--- v0 (2026-04-21)
+++ v1 (2026-05-14)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\e21d5fc3dfda4cf09fa5722b631fe8ce\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11385" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Slovakia_01_2009" sheetId="1" r:id="rId3"/>
     <sheet name="Euro area_01_2009" sheetId="2" r:id="rId4"/>
     <sheet name="Notes" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$218</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$219</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$219</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$220</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="229">
   <si>
     <t>Bank Overdrafts</t>
   </si>
   <si>
     <t>Consumer credit</t>
   </si>
   <si>
     <t>By initial rate fixation</t>
   </si>
   <si>
     <t>Floating rate and up to  1 year</t>
   </si>
   <si>
     <t>Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>Over 5 years</t>
   </si>
   <si>
     <t>Anual percentage rate of charge</t>
   </si>
   <si>
     <t>Lending for house purchase</t>
   </si>
   <si>
@@ -753,50 +753,53 @@
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
+    <t>2026-03</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1384,51 +1387,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U220"/>
+  <dimension ref="A1:U221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -1936,51 +1939,51 @@
       <c r="M12" s="11">
         <v>6.85</v>
       </c>
       <c r="N12" s="11">
         <v>6</v>
       </c>
       <c r="O12" s="11">
         <v>3.44</v>
       </c>
       <c r="P12" s="11">
         <v>4.98</v>
       </c>
       <c r="Q12" s="11">
         <v>5.78</v>
       </c>
       <c r="R12" s="11">
         <v>5.39</v>
       </c>
       <c r="S12" s="11">
         <v>3.17</v>
       </c>
       <c r="T12" s="11">
         <v>6.67</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>14.43</v>
       </c>
       <c r="C13" s="11">
         <v>8.19</v>
       </c>
       <c r="D13" s="11">
         <v>14.51</v>
       </c>
       <c r="E13" s="11">
         <v>13.58</v>
       </c>
       <c r="F13" s="11">
         <v>14.91</v>
       </c>
       <c r="G13" s="11">
         <v>5.48</v>
       </c>
       <c r="H13" s="11">
@@ -2391,51 +2394,51 @@
       <c r="M19" s="11">
         <v>6.46</v>
       </c>
       <c r="N19" s="11">
         <v>4.46</v>
       </c>
       <c r="O19" s="11">
         <v>3.31</v>
       </c>
       <c r="P19" s="11">
         <v>3.70</v>
       </c>
       <c r="Q19" s="11">
         <v>4.08</v>
       </c>
       <c r="R19" s="11">
         <v>4.72</v>
       </c>
       <c r="S19" s="11">
         <v>2.57</v>
       </c>
       <c r="T19" s="11">
         <v>7.39</v>
       </c>
       <c r="U19" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>14.62</v>
       </c>
       <c r="C20" s="11">
         <v>7.10</v>
       </c>
       <c r="D20" s="11">
         <v>14.53</v>
       </c>
       <c r="E20" s="11">
         <v>14.04</v>
       </c>
       <c r="F20" s="11">
         <v>14.73</v>
       </c>
       <c r="G20" s="11">
         <v>5.09</v>
       </c>
       <c r="H20" s="11">
@@ -2456,51 +2459,51 @@
       <c r="M20" s="11">
         <v>6.40</v>
       </c>
       <c r="N20" s="11">
         <v>6.51</v>
       </c>
       <c r="O20" s="11">
         <v>3.32</v>
       </c>
       <c r="P20" s="11">
         <v>3.60</v>
       </c>
       <c r="Q20" s="11">
         <v>5.25</v>
       </c>
       <c r="R20" s="11">
         <v>7.01</v>
       </c>
       <c r="S20" s="11">
         <v>2.54</v>
       </c>
       <c r="T20" s="11">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>14.70</v>
       </c>
       <c r="C21" s="11">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="11">
         <v>14.34</v>
       </c>
       <c r="E21" s="11">
         <v>14.44</v>
       </c>
       <c r="F21" s="11">
         <v>15.67</v>
       </c>
       <c r="G21" s="11">
         <v>5.01</v>
       </c>
       <c r="H21" s="11">
@@ -2521,51 +2524,51 @@
       <c r="M21" s="11">
         <v>6.08</v>
       </c>
       <c r="N21" s="11">
         <v>6.26</v>
       </c>
       <c r="O21" s="11">
         <v>3.34</v>
       </c>
       <c r="P21" s="11">
         <v>3.64</v>
       </c>
       <c r="Q21" s="11">
         <v>5.27</v>
       </c>
       <c r="R21" s="11">
         <v>5.34</v>
       </c>
       <c r="S21" s="11">
         <v>2.49</v>
       </c>
       <c r="T21" s="11">
         <v>5.52</v>
       </c>
       <c r="U21" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>14.60</v>
       </c>
       <c r="C22" s="11">
         <v>6.66</v>
       </c>
       <c r="D22" s="11">
         <v>13.37</v>
       </c>
       <c r="E22" s="11">
         <v>15.04</v>
       </c>
       <c r="F22" s="11">
         <v>15.17</v>
       </c>
       <c r="G22" s="11">
         <v>5.04</v>
       </c>
       <c r="H22" s="11">
@@ -2583,54 +2586,54 @@
       <c r="L22" s="11">
         <v>5.85</v>
       </c>
       <c r="M22" s="11">
         <v>6.20</v>
       </c>
       <c r="N22" s="11">
         <v>5.98</v>
       </c>
       <c r="O22" s="11">
         <v>3.33</v>
       </c>
       <c r="P22" s="11">
         <v>3.94</v>
       </c>
       <c r="Q22" s="11">
         <v>4.22</v>
       </c>
       <c r="R22" s="11">
         <v>5.11</v>
       </c>
       <c r="S22" s="11">
         <v>2.87</v>
       </c>
       <c r="T22" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U22" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>14.51</v>
       </c>
       <c r="C23" s="11">
         <v>6.94</v>
       </c>
       <c r="D23" s="11">
         <v>13.67</v>
       </c>
       <c r="E23" s="11">
         <v>14.10</v>
       </c>
       <c r="F23" s="11">
         <v>14.44</v>
       </c>
       <c r="G23" s="11">
         <v>4.96</v>
       </c>
       <c r="H23" s="11">
@@ -2911,51 +2914,51 @@
       <c r="M27" s="11">
         <v>5.88</v>
       </c>
       <c r="N27" s="11">
         <v>6.11</v>
       </c>
       <c r="O27" s="11">
         <v>3.35</v>
       </c>
       <c r="P27" s="11">
         <v>4.17</v>
       </c>
       <c r="Q27" s="11">
         <v>4.98</v>
       </c>
       <c r="R27" s="11">
         <v>5.73</v>
       </c>
       <c r="S27" s="11">
         <v>3.43</v>
       </c>
       <c r="T27" s="11">
         <v>3.30</v>
       </c>
       <c r="U27" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="11">
         <v>14.49</v>
       </c>
       <c r="C28" s="11">
         <v>6.93</v>
       </c>
       <c r="D28" s="11">
         <v>15.47</v>
       </c>
       <c r="E28" s="11">
         <v>14.64</v>
       </c>
       <c r="F28" s="11">
         <v>15.72</v>
       </c>
       <c r="G28" s="11">
         <v>4.73</v>
       </c>
       <c r="H28" s="11">
@@ -3428,51 +3431,51 @@
       <c r="L35" s="11">
         <v>5.96</v>
       </c>
       <c r="M35" s="11">
         <v>5.26</v>
       </c>
       <c r="N35" s="11">
         <v>5.46</v>
       </c>
       <c r="O35" s="11">
         <v>3.90</v>
       </c>
       <c r="P35" s="11">
         <v>4.25</v>
       </c>
       <c r="Q35" s="11">
         <v>6.02</v>
       </c>
       <c r="R35" s="11">
         <v>4.98</v>
       </c>
       <c r="S35" s="11">
         <v>3.10</v>
       </c>
       <c r="T35" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U35" s="11">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="11">
         <v>13.97</v>
       </c>
       <c r="C36" s="11">
         <v>13.61</v>
       </c>
       <c r="D36" s="11">
         <v>15.04</v>
       </c>
       <c r="E36" s="11">
         <v>14.11</v>
       </c>
       <c r="F36" s="11">
         <v>16.55</v>
       </c>
       <c r="G36" s="11">
@@ -3496,51 +3499,51 @@
       <c r="M36" s="11">
         <v>5.39</v>
       </c>
       <c r="N36" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="11">
         <v>3.91</v>
       </c>
       <c r="P36" s="11">
         <v>4.65</v>
       </c>
       <c r="Q36" s="11">
         <v>5.39</v>
       </c>
       <c r="R36" s="11">
         <v>5.08</v>
       </c>
       <c r="S36" s="11">
         <v>3.08</v>
       </c>
       <c r="T36" s="11">
         <v>3.70</v>
       </c>
       <c r="U36" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>13.78</v>
       </c>
       <c r="C37" s="11">
         <v>12.63</v>
       </c>
       <c r="D37" s="11">
         <v>14.85</v>
       </c>
       <c r="E37" s="11">
         <v>13.52</v>
       </c>
       <c r="F37" s="11">
         <v>16.11</v>
       </c>
       <c r="G37" s="11">
         <v>4.61</v>
       </c>
       <c r="H37" s="11">
@@ -3561,51 +3564,51 @@
       <c r="M37" s="11">
         <v>5.28</v>
       </c>
       <c r="N37" s="11">
         <v>5.26</v>
       </c>
       <c r="O37" s="11">
         <v>3.90</v>
       </c>
       <c r="P37" s="11">
         <v>4.50</v>
       </c>
       <c r="Q37" s="11">
         <v>5.23</v>
       </c>
       <c r="R37" s="11">
         <v>5.27</v>
       </c>
       <c r="S37" s="11">
         <v>3.24</v>
       </c>
       <c r="T37" s="11">
         <v>3.31</v>
       </c>
       <c r="U37" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="11">
         <v>13.95</v>
       </c>
       <c r="C38" s="11">
         <v>13.10</v>
       </c>
       <c r="D38" s="11">
         <v>15.17</v>
       </c>
       <c r="E38" s="11">
         <v>13.58</v>
       </c>
       <c r="F38" s="11">
         <v>16.33</v>
       </c>
       <c r="G38" s="11">
         <v>4.81</v>
       </c>
       <c r="H38" s="11">
@@ -3626,51 +3629,51 @@
       <c r="M38" s="11">
         <v>6.69</v>
       </c>
       <c r="N38" s="11">
         <v>5.24</v>
       </c>
       <c r="O38" s="11">
         <v>3.92</v>
       </c>
       <c r="P38" s="11">
         <v>4.62</v>
       </c>
       <c r="Q38" s="11">
         <v>4.92</v>
       </c>
       <c r="R38" s="11">
         <v>5.12</v>
       </c>
       <c r="S38" s="11">
         <v>3.60</v>
       </c>
       <c r="T38" s="11">
         <v>2.21</v>
       </c>
       <c r="U38" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="11">
         <v>14.09</v>
       </c>
       <c r="C39" s="11">
         <v>13.21</v>
       </c>
       <c r="D39" s="11">
         <v>15.10</v>
       </c>
       <c r="E39" s="11">
         <v>13.63</v>
       </c>
       <c r="F39" s="11">
         <v>16.32</v>
       </c>
       <c r="G39" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="11">
@@ -3886,51 +3889,51 @@
       <c r="M42" s="11">
         <v>5.78</v>
       </c>
       <c r="N42" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="11">
         <v>3.75</v>
       </c>
       <c r="P42" s="11">
         <v>4.70</v>
       </c>
       <c r="Q42" s="11">
         <v>5.03</v>
       </c>
       <c r="R42" s="11">
         <v>5.32</v>
       </c>
       <c r="S42" s="11">
         <v>3.09</v>
       </c>
       <c r="T42" s="11">
         <v>3.35</v>
       </c>
       <c r="U42" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="11">
         <v>13.86</v>
       </c>
       <c r="C43" s="11">
         <v>14.90</v>
       </c>
       <c r="D43" s="11">
         <v>15.50</v>
       </c>
       <c r="E43" s="11">
         <v>13.81</v>
       </c>
       <c r="F43" s="11">
         <v>16.80</v>
       </c>
       <c r="G43" s="11">
         <v>4.92</v>
       </c>
       <c r="H43" s="11">
@@ -3951,51 +3954,51 @@
       <c r="M43" s="11">
         <v>5.66</v>
       </c>
       <c r="N43" s="11">
         <v>6.59</v>
       </c>
       <c r="O43" s="11">
         <v>3.69</v>
       </c>
       <c r="P43" s="11">
         <v>4.44</v>
       </c>
       <c r="Q43" s="11">
         <v>4.45</v>
       </c>
       <c r="R43" s="11">
         <v>5.39</v>
       </c>
       <c r="S43" s="11">
         <v>3.61</v>
       </c>
       <c r="T43" s="11">
         <v>4.37</v>
       </c>
       <c r="U43" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="11">
         <v>13.94</v>
       </c>
       <c r="C44" s="11">
         <v>14.34</v>
       </c>
       <c r="D44" s="11">
         <v>15.49</v>
       </c>
       <c r="E44" s="11">
         <v>13.91</v>
       </c>
       <c r="F44" s="11">
         <v>16.05</v>
       </c>
       <c r="G44" s="11">
         <v>5.13</v>
       </c>
       <c r="H44" s="11">
@@ -4013,51 +4016,51 @@
       <c r="L44" s="11">
         <v>6.83</v>
       </c>
       <c r="M44" s="11">
         <v>5.58</v>
       </c>
       <c r="N44" s="11">
         <v>5.29</v>
       </c>
       <c r="O44" s="11">
         <v>3.47</v>
       </c>
       <c r="P44" s="11">
         <v>4.18</v>
       </c>
       <c r="Q44" s="11">
         <v>4.42</v>
       </c>
       <c r="R44" s="11">
         <v>4.18</v>
       </c>
       <c r="S44" s="11">
         <v>2.29</v>
       </c>
       <c r="T44" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U44" s="11">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="11">
         <v>13.86</v>
       </c>
       <c r="C45" s="11">
         <v>14.10</v>
       </c>
       <c r="D45" s="11">
         <v>16.11</v>
       </c>
       <c r="E45" s="11">
         <v>14.43</v>
       </c>
       <c r="F45" s="11">
         <v>17.21</v>
       </c>
       <c r="G45" s="11">
@@ -4471,51 +4474,51 @@
       <c r="M51" s="11">
         <v>5.73</v>
       </c>
       <c r="N51" s="11">
         <v>5.29</v>
       </c>
       <c r="O51" s="11">
         <v>2.93</v>
       </c>
       <c r="P51" s="11">
         <v>3.92</v>
       </c>
       <c r="Q51" s="11">
         <v>4.66</v>
       </c>
       <c r="R51" s="11">
         <v>4.74</v>
       </c>
       <c r="S51" s="11">
         <v>2.39</v>
       </c>
       <c r="T51" s="11">
         <v>3.45</v>
       </c>
       <c r="U51" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="11">
         <v>13.72</v>
       </c>
       <c r="C52" s="11">
         <v>14.57</v>
       </c>
       <c r="D52" s="11">
         <v>15.57</v>
       </c>
       <c r="E52" s="11">
         <v>13.92</v>
       </c>
       <c r="F52" s="11">
         <v>16.67</v>
       </c>
       <c r="G52" s="11">
         <v>4.72</v>
       </c>
       <c r="H52" s="11">
@@ -4663,51 +4666,51 @@
       <c r="L54" s="11">
         <v>4.71</v>
       </c>
       <c r="M54" s="11">
         <v>5.37</v>
       </c>
       <c r="N54" s="11">
         <v>6.11</v>
       </c>
       <c r="O54" s="11">
         <v>2.88</v>
       </c>
       <c r="P54" s="11">
         <v>3.54</v>
       </c>
       <c r="Q54" s="11">
         <v>4.79</v>
       </c>
       <c r="R54" s="11">
         <v>5.37</v>
       </c>
       <c r="S54" s="11">
         <v>1.86</v>
       </c>
       <c r="T54" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U54" s="11">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="11">
         <v>13.52</v>
       </c>
       <c r="C55" s="11">
         <v>13.43</v>
       </c>
       <c r="D55" s="11">
         <v>14.97</v>
       </c>
       <c r="E55" s="11">
         <v>13.94</v>
       </c>
       <c r="F55" s="11">
         <v>16.01</v>
       </c>
       <c r="G55" s="11">
@@ -4731,51 +4734,51 @@
       <c r="M55" s="11">
         <v>5.29</v>
       </c>
       <c r="N55" s="11">
         <v>5.87</v>
       </c>
       <c r="O55" s="11">
         <v>2.88</v>
       </c>
       <c r="P55" s="11">
         <v>3.68</v>
       </c>
       <c r="Q55" s="11">
         <v>3.98</v>
       </c>
       <c r="R55" s="11">
         <v>4.20</v>
       </c>
       <c r="S55" s="11">
         <v>2.57</v>
       </c>
       <c r="T55" s="11">
         <v>3.45</v>
       </c>
       <c r="U55" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="11">
         <v>13.66</v>
       </c>
       <c r="C56" s="11">
         <v>14.67</v>
       </c>
       <c r="D56" s="11">
         <v>15.12</v>
       </c>
       <c r="E56" s="11">
         <v>14.28</v>
       </c>
       <c r="F56" s="11">
         <v>16.65</v>
       </c>
       <c r="G56" s="11">
         <v>4.83</v>
       </c>
       <c r="H56" s="11">
@@ -4796,51 +4799,51 @@
       <c r="M56" s="11">
         <v>5.55</v>
       </c>
       <c r="N56" s="11">
         <v>5.65</v>
       </c>
       <c r="O56" s="11">
         <v>2.94</v>
       </c>
       <c r="P56" s="11">
         <v>3.56</v>
       </c>
       <c r="Q56" s="11">
         <v>5.13</v>
       </c>
       <c r="R56" s="11">
         <v>5.13</v>
       </c>
       <c r="S56" s="11">
         <v>2.26</v>
       </c>
       <c r="T56" s="11">
         <v>3.69</v>
       </c>
       <c r="U56" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="11">
         <v>13.63</v>
       </c>
       <c r="C57" s="11">
         <v>14.38</v>
       </c>
       <c r="D57" s="11">
         <v>14.75</v>
       </c>
       <c r="E57" s="11">
         <v>14.18</v>
       </c>
       <c r="F57" s="11">
         <v>16.19</v>
       </c>
       <c r="G57" s="11">
         <v>4.43</v>
       </c>
       <c r="H57" s="11">
@@ -4861,51 +4864,51 @@
       <c r="M57" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="11">
         <v>4.90</v>
       </c>
       <c r="O57" s="11">
         <v>2.88</v>
       </c>
       <c r="P57" s="11">
         <v>3.66</v>
       </c>
       <c r="Q57" s="11">
         <v>4.86</v>
       </c>
       <c r="R57" s="11">
         <v>4.81</v>
       </c>
       <c r="S57" s="11">
         <v>3.04</v>
       </c>
       <c r="T57" s="11">
         <v>2.51</v>
       </c>
       <c r="U57" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="11">
         <v>13.81</v>
       </c>
       <c r="C58" s="11">
         <v>14.56</v>
       </c>
       <c r="D58" s="11">
         <v>14.89</v>
       </c>
       <c r="E58" s="11">
         <v>14.08</v>
       </c>
       <c r="F58" s="11">
         <v>16.15</v>
       </c>
       <c r="G58" s="11">
         <v>3.97</v>
       </c>
       <c r="H58" s="11">
@@ -4923,54 +4926,54 @@
       <c r="L58" s="11">
         <v>6.56</v>
       </c>
       <c r="M58" s="11">
         <v>4.84</v>
       </c>
       <c r="N58" s="11">
         <v>4.79</v>
       </c>
       <c r="O58" s="11">
         <v>2.94</v>
       </c>
       <c r="P58" s="11">
         <v>4.08</v>
       </c>
       <c r="Q58" s="11">
         <v>3.73</v>
       </c>
       <c r="R58" s="11">
         <v>4.59</v>
       </c>
       <c r="S58" s="11">
         <v>1.98</v>
       </c>
       <c r="T58" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U58" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="11">
         <v>13.84</v>
       </c>
       <c r="C59" s="11">
         <v>13.79</v>
       </c>
       <c r="D59" s="11">
         <v>15.02</v>
       </c>
       <c r="E59" s="11">
         <v>13.74</v>
       </c>
       <c r="F59" s="11">
         <v>15.86</v>
       </c>
       <c r="G59" s="11">
         <v>3.78</v>
       </c>
       <c r="H59" s="11">
@@ -5446,51 +5449,51 @@
       <c r="M66" s="11">
         <v>4.30</v>
       </c>
       <c r="N66" s="11">
         <v>3.17</v>
       </c>
       <c r="O66" s="11">
         <v>3.29</v>
       </c>
       <c r="P66" s="11">
         <v>3.87</v>
       </c>
       <c r="Q66" s="11">
         <v>3.79</v>
       </c>
       <c r="R66" s="11">
         <v>2.85</v>
       </c>
       <c r="S66" s="11">
         <v>1.90</v>
       </c>
       <c r="T66" s="11">
         <v>3.08</v>
       </c>
       <c r="U66" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="11">
         <v>13.65</v>
       </c>
       <c r="C67" s="11">
         <v>10.36</v>
       </c>
       <c r="D67" s="11">
         <v>14.79</v>
       </c>
       <c r="E67" s="11">
         <v>14.10</v>
       </c>
       <c r="F67" s="11">
         <v>15.52</v>
       </c>
       <c r="G67" s="11">
         <v>4.08</v>
       </c>
       <c r="H67" s="11">
@@ -5511,51 +5514,51 @@
       <c r="M67" s="11">
         <v>4.41</v>
       </c>
       <c r="N67" s="11">
         <v>6.19</v>
       </c>
       <c r="O67" s="11">
         <v>3.28</v>
       </c>
       <c r="P67" s="11">
         <v>3.70</v>
       </c>
       <c r="Q67" s="11">
         <v>3.63</v>
       </c>
       <c r="R67" s="11">
         <v>3.90</v>
       </c>
       <c r="S67" s="11">
         <v>2.28</v>
       </c>
       <c r="T67" s="11">
         <v>5.40</v>
       </c>
       <c r="U67" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="11">
         <v>13.72</v>
       </c>
       <c r="C68" s="11">
         <v>11.61</v>
       </c>
       <c r="D68" s="11">
         <v>14.70</v>
       </c>
       <c r="E68" s="11">
         <v>14.05</v>
       </c>
       <c r="F68" s="11">
         <v>15.76</v>
       </c>
       <c r="G68" s="11">
         <v>4.24</v>
       </c>
       <c r="H68" s="11">
@@ -5945,51 +5948,51 @@
       <c r="F74" s="11">
         <v>13.23</v>
       </c>
       <c r="G74" s="11">
         <v>3.54</v>
       </c>
       <c r="H74" s="11">
         <v>3.21</v>
       </c>
       <c r="I74" s="11">
         <v>6.40</v>
       </c>
       <c r="J74" s="11">
         <v>4.80</v>
       </c>
       <c r="K74" s="11">
         <v>3.65</v>
       </c>
       <c r="L74" s="11">
         <v>5.34</v>
       </c>
       <c r="M74" s="11">
         <v>3.47</v>
       </c>
       <c r="N74" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="O74" s="11">
         <v>3.16</v>
       </c>
       <c r="P74" s="11">
         <v>3.94</v>
       </c>
       <c r="Q74" s="11">
         <v>5.30</v>
       </c>
       <c r="R74" s="11">
         <v>3.56</v>
       </c>
       <c r="S74" s="11">
         <v>2.88</v>
       </c>
       <c r="T74" s="11">
         <v>6.19</v>
       </c>
       <c r="U74" s="11">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="11" t="s">
@@ -6161,51 +6164,51 @@
       <c r="M77" s="11">
         <v>3.32</v>
       </c>
       <c r="N77" s="11">
         <v>4.06</v>
       </c>
       <c r="O77" s="11">
         <v>2.90</v>
       </c>
       <c r="P77" s="11">
         <v>3.41</v>
       </c>
       <c r="Q77" s="11">
         <v>4.18</v>
       </c>
       <c r="R77" s="11">
         <v>3.18</v>
       </c>
       <c r="S77" s="11">
         <v>1.56</v>
       </c>
       <c r="T77" s="11">
         <v>3.17</v>
       </c>
       <c r="U77" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B78" s="11">
         <v>13.40</v>
       </c>
       <c r="C78" s="11">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="11">
         <v>14.04</v>
       </c>
       <c r="E78" s="11">
         <v>12.57</v>
       </c>
       <c r="F78" s="11">
         <v>13.02</v>
       </c>
       <c r="G78" s="11">
         <v>3.60</v>
       </c>
       <c r="H78" s="11">
@@ -6400,51 +6403,51 @@
       <c r="F81" s="11">
         <v>12.49</v>
       </c>
       <c r="G81" s="11">
         <v>3.96</v>
       </c>
       <c r="H81" s="11">
         <v>2.65</v>
       </c>
       <c r="I81" s="11">
         <v>5.15</v>
       </c>
       <c r="J81" s="11">
         <v>5.89</v>
       </c>
       <c r="K81" s="11">
         <v>3.29</v>
       </c>
       <c r="L81" s="11">
         <v>5.11</v>
       </c>
       <c r="M81" s="11">
         <v>2.69</v>
       </c>
       <c r="N81" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="O81" s="11">
         <v>3</v>
       </c>
       <c r="P81" s="11">
         <v>3.65</v>
       </c>
       <c r="Q81" s="11">
         <v>3.87</v>
       </c>
       <c r="R81" s="11">
         <v>3.52</v>
       </c>
       <c r="S81" s="11">
         <v>1.75</v>
       </c>
       <c r="T81" s="11">
         <v>2.90</v>
       </c>
       <c r="U81" s="11">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="11" t="s">
@@ -6616,51 +6619,51 @@
       <c r="M84" s="11">
         <v>2.58</v>
       </c>
       <c r="N84" s="11">
         <v>2.21</v>
       </c>
       <c r="O84" s="11">
         <v>2.98</v>
       </c>
       <c r="P84" s="11">
         <v>3.69</v>
       </c>
       <c r="Q84" s="11">
         <v>3.34</v>
       </c>
       <c r="R84" s="11">
         <v>2.55</v>
       </c>
       <c r="S84" s="11">
         <v>2.19</v>
       </c>
       <c r="T84" s="11">
         <v>2.69</v>
       </c>
       <c r="U84" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B85" s="11">
         <v>14.15</v>
       </c>
       <c r="C85" s="11">
         <v>8.15</v>
       </c>
       <c r="D85" s="11">
         <v>13.14</v>
       </c>
       <c r="E85" s="11">
         <v>11.43</v>
       </c>
       <c r="F85" s="11">
         <v>11.94</v>
       </c>
       <c r="G85" s="11">
         <v>3.11</v>
       </c>
       <c r="H85" s="11">
@@ -6743,51 +6746,51 @@
       <c r="L86" s="11">
         <v>6.66</v>
       </c>
       <c r="M86" s="11">
         <v>2.74</v>
       </c>
       <c r="N86" s="11">
         <v>3.09</v>
       </c>
       <c r="O86" s="11">
         <v>2.78</v>
       </c>
       <c r="P86" s="11">
         <v>3.38</v>
       </c>
       <c r="Q86" s="11">
         <v>3.23</v>
       </c>
       <c r="R86" s="11">
         <v>2.61</v>
       </c>
       <c r="S86" s="11">
         <v>1.61</v>
       </c>
       <c r="T86" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U86" s="11">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B87" s="11">
         <v>14.26</v>
       </c>
       <c r="C87" s="11">
         <v>7.96</v>
       </c>
       <c r="D87" s="11">
         <v>13.44</v>
       </c>
       <c r="E87" s="11">
         <v>11.54</v>
       </c>
       <c r="F87" s="11">
         <v>12.08</v>
       </c>
       <c r="G87" s="11">
@@ -6938,51 +6941,51 @@
       <c r="L89" s="11">
         <v>5.20</v>
       </c>
       <c r="M89" s="11">
         <v>2.71</v>
       </c>
       <c r="N89" s="11">
         <v>3</v>
       </c>
       <c r="O89" s="11">
         <v>2.75</v>
       </c>
       <c r="P89" s="11">
         <v>3.24</v>
       </c>
       <c r="Q89" s="11">
         <v>4.89</v>
       </c>
       <c r="R89" s="11">
         <v>2.45</v>
       </c>
       <c r="S89" s="11">
         <v>1.53</v>
       </c>
       <c r="T89" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U89" s="11">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B90" s="11">
         <v>14.10</v>
       </c>
       <c r="C90" s="11">
         <v>7.32</v>
       </c>
       <c r="D90" s="11">
         <v>12.55</v>
       </c>
       <c r="E90" s="11">
         <v>11.31</v>
       </c>
       <c r="F90" s="11">
         <v>11.55</v>
       </c>
       <c r="G90" s="11">
@@ -7328,51 +7331,51 @@
       <c r="L95" s="11">
         <v>4.06</v>
       </c>
       <c r="M95" s="11">
         <v>2.31</v>
       </c>
       <c r="N95" s="11">
         <v>2.38</v>
       </c>
       <c r="O95" s="11">
         <v>2.36</v>
       </c>
       <c r="P95" s="11">
         <v>2.97</v>
       </c>
       <c r="Q95" s="11">
         <v>5.68</v>
       </c>
       <c r="R95" s="11">
         <v>2.96</v>
       </c>
       <c r="S95" s="11">
         <v>2.03</v>
       </c>
       <c r="T95" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U95" s="11">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="11">
         <v>13.71</v>
       </c>
       <c r="C96" s="11">
         <v>6.46</v>
       </c>
       <c r="D96" s="11">
         <v>11.78</v>
       </c>
       <c r="E96" s="11">
         <v>10.46</v>
       </c>
       <c r="F96" s="11">
         <v>11.19</v>
       </c>
       <c r="G96" s="11">
@@ -9996,51 +9999,51 @@
       <c r="M136" s="11">
         <v>1.64</v>
       </c>
       <c r="N136" s="11">
         <v>3.60</v>
       </c>
       <c r="O136" s="11">
         <v>2.33</v>
       </c>
       <c r="P136" s="11">
         <v>2.75</v>
       </c>
       <c r="Q136" s="11">
         <v>5.78</v>
       </c>
       <c r="R136" s="11">
         <v>7.23</v>
       </c>
       <c r="S136" s="11">
         <v>1.51</v>
       </c>
       <c r="T136" s="11">
         <v>3.14</v>
       </c>
       <c r="U136" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="11">
         <v>13.25</v>
       </c>
       <c r="C137" s="11">
         <v>7.55</v>
       </c>
       <c r="D137" s="11">
         <v>8.42</v>
       </c>
       <c r="E137" s="11">
         <v>7.48</v>
       </c>
       <c r="F137" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="11">
         <v>1.51</v>
       </c>
       <c r="H137" s="11">
@@ -10708,51 +10711,51 @@
       <c r="L147" s="11">
         <v>3.64</v>
       </c>
       <c r="M147" s="11">
         <v>1.09</v>
       </c>
       <c r="N147" s="11">
         <v>1.96</v>
       </c>
       <c r="O147" s="11">
         <v>2.27</v>
       </c>
       <c r="P147" s="11">
         <v>2.38</v>
       </c>
       <c r="Q147" s="11">
         <v>3.33</v>
       </c>
       <c r="R147" s="11">
         <v>3.15</v>
       </c>
       <c r="S147" s="11">
         <v>1.80</v>
       </c>
       <c r="T147" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U147" s="11">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="11">
         <v>12.88</v>
       </c>
       <c r="C148" s="11">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="11">
         <v>10.06</v>
       </c>
       <c r="E148" s="11">
         <v>8.06</v>
       </c>
       <c r="F148" s="11">
         <v>9.17</v>
       </c>
       <c r="G148" s="11">
@@ -11033,51 +11036,51 @@
       <c r="L152" s="11">
         <v>3.53</v>
       </c>
       <c r="M152" s="11">
         <v>1.01</v>
       </c>
       <c r="N152" s="11">
         <v>2.21</v>
       </c>
       <c r="O152" s="11">
         <v>2.28</v>
       </c>
       <c r="P152" s="11">
         <v>2.31</v>
       </c>
       <c r="Q152" s="11">
         <v>2.95</v>
       </c>
       <c r="R152" s="11">
         <v>3.45</v>
       </c>
       <c r="S152" s="11">
         <v>1.81</v>
       </c>
       <c r="T152" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U152" s="11">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="11" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="11">
         <v>12.08</v>
       </c>
       <c r="C153" s="11">
         <v>7.94</v>
       </c>
       <c r="D153" s="11">
         <v>9.02</v>
       </c>
       <c r="E153" s="11">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="11">
         <v>8.99</v>
       </c>
       <c r="G153" s="11">
@@ -11228,51 +11231,51 @@
       <c r="L155" s="11">
         <v>4.13</v>
       </c>
       <c r="M155" s="11">
         <v>0.97</v>
       </c>
       <c r="N155" s="11">
         <v>2.29</v>
       </c>
       <c r="O155" s="11">
         <v>2.33</v>
       </c>
       <c r="P155" s="11">
         <v>2.58</v>
       </c>
       <c r="Q155" s="11">
         <v>3.51</v>
       </c>
       <c r="R155" s="11">
         <v>3.41</v>
       </c>
       <c r="S155" s="11">
         <v>2.44</v>
       </c>
       <c r="T155" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U155" s="11">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="11" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="11">
         <v>12.09</v>
       </c>
       <c r="C156" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="11">
         <v>9.59</v>
       </c>
       <c r="E156" s="11">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="11">
         <v>9.34</v>
       </c>
       <c r="G156" s="11">
@@ -11488,51 +11491,51 @@
       <c r="L159" s="11">
         <v>4.77</v>
       </c>
       <c r="M159" s="11">
         <v>0.98</v>
       </c>
       <c r="N159" s="11">
         <v>2.47</v>
       </c>
       <c r="O159" s="11">
         <v>2.28</v>
       </c>
       <c r="P159" s="11">
         <v>2.38</v>
       </c>
       <c r="Q159" s="11">
         <v>4.12</v>
       </c>
       <c r="R159" s="11">
         <v>4.77</v>
       </c>
       <c r="S159" s="11">
         <v>1.62</v>
       </c>
       <c r="T159" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U159" s="11">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="11">
         <v>12.61</v>
       </c>
       <c r="C160" s="11">
         <v>10.75</v>
       </c>
       <c r="D160" s="11">
         <v>7.61</v>
       </c>
       <c r="E160" s="11">
         <v>7.14</v>
       </c>
       <c r="F160" s="11">
         <v>8.26</v>
       </c>
       <c r="G160" s="11">
@@ -13373,51 +13376,51 @@
       <c r="L188" s="11">
         <v>6.47</v>
       </c>
       <c r="M188" s="11">
         <v>4.18</v>
       </c>
       <c r="N188" s="11">
         <v>6.04</v>
       </c>
       <c r="O188" s="11">
         <v>5.86</v>
       </c>
       <c r="P188" s="11">
         <v>6.09</v>
       </c>
       <c r="Q188" s="11">
         <v>5.99</v>
       </c>
       <c r="R188" s="11">
         <v>6.64</v>
       </c>
       <c r="S188" s="11">
         <v>6.18</v>
       </c>
       <c r="T188" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U188" s="11">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="11" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="11">
         <v>11</v>
       </c>
       <c r="C189" s="11">
         <v>16.46</v>
       </c>
       <c r="D189" s="11">
         <v>10.60</v>
       </c>
       <c r="E189" s="11">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="11">
         <v>11.24</v>
       </c>
       <c r="G189" s="11">
@@ -14478,51 +14481,51 @@
       <c r="L205" s="11">
         <v>5</v>
       </c>
       <c r="M205" s="11">
         <v>3.89</v>
       </c>
       <c r="N205" s="11">
         <v>7.11</v>
       </c>
       <c r="O205" s="11">
         <v>3.99</v>
       </c>
       <c r="P205" s="11">
         <v>4.06</v>
       </c>
       <c r="Q205" s="11">
         <v>5.98</v>
       </c>
       <c r="R205" s="11">
         <v>6.46</v>
       </c>
       <c r="S205" s="11">
         <v>4.04</v>
       </c>
       <c r="T205" s="11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="U205" s="11">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="11" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="11">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="11">
         <v>22.04</v>
       </c>
       <c r="D206" s="11">
         <v>10.07</v>
       </c>
       <c r="E206" s="11">
         <v>9.23</v>
       </c>
       <c r="F206" s="11">
         <v>11.01</v>
       </c>
       <c r="G206" s="11">
@@ -15004,61 +15007,114 @@
       <c r="N213" s="11">
         <v>6.71</v>
       </c>
       <c r="O213" s="11">
         <v>3.93</v>
       </c>
       <c r="P213" s="11">
         <v>4.10</v>
       </c>
       <c r="Q213" s="11">
         <v>6.35</v>
       </c>
       <c r="R213" s="11">
         <v>6.86</v>
       </c>
       <c r="S213" s="11">
         <v>3.99</v>
       </c>
       <c r="T213" s="11">
         <v>4.91</v>
       </c>
       <c r="U213" s="11">
         <v>2.17</v>
       </c>
     </row>
-    <row r="214" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U214" s="1"/>
+    <row r="214" spans="1:21" ht="15">
+      <c r="A214" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B214" s="11">
+        <v>10.25</v>
+      </c>
+      <c r="C214" s="11">
+        <v>15.23</v>
+      </c>
+      <c r="D214" s="11">
+        <v>9.56</v>
+      </c>
+      <c r="E214" s="11">
+        <v>8.77</v>
+      </c>
+      <c r="F214" s="11">
+        <v>10.62</v>
+      </c>
+      <c r="G214" s="11">
+        <v>3.74</v>
+      </c>
+      <c r="H214" s="11">
+        <v>3.35</v>
+      </c>
+      <c r="I214" s="11">
+        <v>2.94</v>
+      </c>
+      <c r="J214" s="11">
+        <v>5.54</v>
+      </c>
+      <c r="K214" s="11">
+        <v>3.61</v>
+      </c>
+      <c r="L214" s="11">
+        <v>5.32</v>
+      </c>
+      <c r="M214" s="11">
+        <v>3.55</v>
+      </c>
+      <c r="N214" s="11">
+        <v>7.29</v>
+      </c>
+      <c r="O214" s="11">
+        <v>3.85</v>
+      </c>
+      <c r="P214" s="11">
+        <v>4.01</v>
+      </c>
+      <c r="Q214" s="11">
+        <v>5.88</v>
+      </c>
+      <c r="R214" s="11">
+        <v>6.58</v>
+      </c>
+      <c r="S214" s="11">
+        <v>4.13</v>
+      </c>
+      <c r="T214" s="11">
+        <v>3.76</v>
+      </c>
+      <c r="U214" s="11">
+        <v>4.71</v>
+      </c>
     </row>
     <row r="215" spans="12:21" ht="15">
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
     </row>
     <row r="216" spans="12:21" ht="15">
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
     </row>
@@ -15087,80 +15143,92 @@
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
+    </row>
+    <row r="221" spans="12:21" ht="15">
+      <c r="L221" s="1"/>
+      <c r="M221" s="1"/>
+      <c r="N221" s="1"/>
+      <c r="O221" s="1"/>
+      <c r="P221" s="1"/>
+      <c r="Q221" s="1"/>
+      <c r="R221" s="1"/>
+      <c r="S221" s="1"/>
+      <c r="T221" s="1"/>
+      <c r="U221" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U219"/>
+  <dimension ref="A1:U220"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -27988,51 +28056,51 @@
       <c r="C202" s="11">
         <v>6.96</v>
       </c>
       <c r="D202" s="11">
         <v>6.91</v>
       </c>
       <c r="E202" s="11">
         <v>8.0299999999999994</v>
       </c>
       <c r="F202" s="11">
         <v>8.2799999999999994</v>
       </c>
       <c r="G202" s="11">
         <v>3.92</v>
       </c>
       <c r="H202" s="11">
         <v>3.50</v>
       </c>
       <c r="I202" s="11">
         <v>3.36</v>
       </c>
       <c r="J202" s="11">
         <v>3.10</v>
       </c>
       <c r="K202" s="11">
-        <v>3.57</v>
+        <v>3.58</v>
       </c>
       <c r="L202" s="11">
         <v>4.34</v>
       </c>
       <c r="M202" s="11">
         <v>4.56</v>
       </c>
       <c r="N202" s="11">
         <v>4.24</v>
       </c>
       <c r="O202" s="11">
         <v>4.16</v>
       </c>
       <c r="P202" s="11">
         <v>4.08</v>
       </c>
       <c r="Q202" s="11">
         <v>4.89</v>
       </c>
       <c r="R202" s="11">
         <v>3.80</v>
       </c>
       <c r="S202" s="11">
         <v>3.70</v>
       </c>
@@ -28340,65 +28408,65 @@
       <c r="L207" s="11">
         <v>3.92</v>
       </c>
       <c r="M207" s="11">
         <v>4.38</v>
       </c>
       <c r="N207" s="11">
         <v>4.20</v>
       </c>
       <c r="O207" s="11">
         <v>3.61</v>
       </c>
       <c r="P207" s="11">
         <v>3.63</v>
       </c>
       <c r="Q207" s="11">
         <v>4.89</v>
       </c>
       <c r="R207" s="11">
         <v>3.70</v>
       </c>
       <c r="S207" s="11">
         <v>3.11</v>
       </c>
       <c r="T207" s="11">
-        <v>3.69</v>
+        <v>3.68</v>
       </c>
       <c r="U207" s="11">
         <v>3.59</v>
       </c>
     </row>
     <row r="208" spans="1:21" ht="15">
       <c r="A208" s="11" t="s">
         <v>221</v>
       </c>
       <c r="B208" s="11">
         <v>7.73</v>
       </c>
       <c r="C208" s="11">
-        <v>6.74</v>
+        <v>6.75</v>
       </c>
       <c r="D208" s="11">
         <v>6.83</v>
       </c>
       <c r="E208" s="11">
         <v>7.88</v>
       </c>
       <c r="F208" s="11">
         <v>8.18</v>
       </c>
       <c r="G208" s="11">
         <v>3.52</v>
       </c>
       <c r="H208" s="11">
         <v>3.39</v>
       </c>
       <c r="I208" s="11">
         <v>3.49</v>
       </c>
       <c r="J208" s="11">
         <v>3.17</v>
       </c>
       <c r="K208" s="11">
         <v>3.61</v>
       </c>
@@ -28653,144 +28721,197 @@
       <c r="H212" s="11">
         <v>3.37</v>
       </c>
       <c r="I212" s="11">
         <v>3.51</v>
       </c>
       <c r="J212" s="11">
         <v>3.23</v>
       </c>
       <c r="K212" s="11">
         <v>3.65</v>
       </c>
       <c r="L212" s="11">
         <v>3.85</v>
       </c>
       <c r="M212" s="11">
         <v>4.3500000000000014</v>
       </c>
       <c r="N212" s="11">
         <v>4.18</v>
       </c>
       <c r="O212" s="11">
         <v>3.64</v>
       </c>
       <c r="P212" s="11">
-        <v>3.65</v>
+        <v>3.66</v>
       </c>
       <c r="Q212" s="11">
-        <v>4.82</v>
+        <v>4.83</v>
       </c>
       <c r="R212" s="11">
         <v>3.74</v>
       </c>
       <c r="S212" s="11">
         <v>3.32</v>
       </c>
       <c r="T212" s="11">
         <v>3.54</v>
       </c>
       <c r="U212" s="11">
-        <v>3.59</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="213" spans="1:21" ht="15">
       <c r="A213" s="11" t="s">
         <v>226</v>
       </c>
       <c r="B213" s="11">
         <v>7.77</v>
       </c>
       <c r="C213" s="11">
         <v>6.83</v>
       </c>
       <c r="D213" s="11">
         <v>6.87</v>
       </c>
       <c r="E213" s="11">
         <v>8.0500000000000007</v>
       </c>
       <c r="F213" s="11">
         <v>8.27</v>
       </c>
       <c r="G213" s="11">
         <v>3.48</v>
       </c>
       <c r="H213" s="11">
         <v>3.37</v>
       </c>
       <c r="I213" s="11">
         <v>3.55</v>
       </c>
       <c r="J213" s="11">
         <v>3.26</v>
       </c>
       <c r="K213" s="11">
         <v>3.66</v>
       </c>
       <c r="L213" s="11">
         <v>3.87</v>
       </c>
       <c r="M213" s="11">
         <v>4.32</v>
       </c>
       <c r="N213" s="11">
         <v>4.21</v>
       </c>
       <c r="O213" s="11">
         <v>3.63</v>
       </c>
       <c r="P213" s="11">
-        <v>3.69</v>
+        <v>3.70</v>
       </c>
       <c r="Q213" s="11">
-        <v>4.94</v>
+        <v>4.96</v>
       </c>
       <c r="R213" s="11">
-        <v>3.79</v>
+        <v>3.77</v>
       </c>
       <c r="S213" s="11">
         <v>3.19</v>
       </c>
       <c r="T213" s="11">
-        <v>3.55</v>
+        <v>3.56</v>
       </c>
       <c r="U213" s="11">
         <v>3.67</v>
       </c>
     </row>
-    <row r="214" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U214" s="1"/>
+    <row r="214" spans="1:21" ht="15">
+      <c r="A214" s="11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B214" s="11">
+        <v>7.74</v>
+      </c>
+      <c r="C214" s="11">
+        <v>7.01</v>
+      </c>
+      <c r="D214" s="11">
+        <v>6.78</v>
+      </c>
+      <c r="E214" s="11">
+        <v>7.99</v>
+      </c>
+      <c r="F214" s="11">
+        <v>8.17</v>
+      </c>
+      <c r="G214" s="11">
+        <v>3.50</v>
+      </c>
+      <c r="H214" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="I214" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="J214" s="11">
+        <v>3.24</v>
+      </c>
+      <c r="K214" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="L214" s="11">
+        <v>3.89</v>
+      </c>
+      <c r="M214" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="N214" s="11">
+        <v>4.20</v>
+      </c>
+      <c r="O214" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="P214" s="11">
+        <v>3.74</v>
+      </c>
+      <c r="Q214" s="11">
+        <v>4.93</v>
+      </c>
+      <c r="R214" s="11">
+        <v>3.80</v>
+      </c>
+      <c r="S214" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="T214" s="11">
+        <v>3.41</v>
+      </c>
+      <c r="U214" s="11">
+        <v>3.69</v>
+      </c>
     </row>
     <row r="215" spans="12:21" ht="15">
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
     </row>
     <row r="216" spans="12:21" ht="15">
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
     </row>
@@ -28807,50 +28928,62 @@
       <c r="U217" s="1"/>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
+    </row>
+    <row r="220" spans="12:21" ht="15">
+      <c r="L220" s="1"/>
+      <c r="M220" s="1"/>
+      <c r="N220" s="1"/>
+      <c r="O220" s="1"/>
+      <c r="P220" s="1"/>
+      <c r="Q220" s="1"/>
+      <c r="R220" s="1"/>
+      <c r="S220" s="1"/>
+      <c r="T220" s="1"/>
+      <c r="U220" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>