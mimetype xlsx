--- v1 (2026-05-14)
+++ v2 (2026-06-05)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\e21d5fc3dfda4cf09fa5722b631fe8ce\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11385" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Slovakia_01_2009" sheetId="1" r:id="rId3"/>
     <sheet name="Euro area_01_2009" sheetId="2" r:id="rId4"/>
     <sheet name="Notes" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$219</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$220</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$220</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$221</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="516" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="518" uniqueCount="230">
   <si>
     <t>Bank Overdrafts</t>
   </si>
   <si>
     <t>Consumer credit</t>
   </si>
   <si>
     <t>By initial rate fixation</t>
   </si>
   <si>
     <t>Floating rate and up to  1 year</t>
   </si>
   <si>
     <t>Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>Over 5 years</t>
   </si>
   <si>
     <t>Anual percentage rate of charge</t>
   </si>
   <si>
     <t>Lending for house purchase</t>
   </si>
   <si>
@@ -756,50 +756,53 @@
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
+    <t>2026-04</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1387,51 +1390,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U221"/>
+  <dimension ref="A1:U222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -1939,51 +1942,51 @@
       <c r="M12" s="11">
         <v>6.85</v>
       </c>
       <c r="N12" s="11">
         <v>6</v>
       </c>
       <c r="O12" s="11">
         <v>3.44</v>
       </c>
       <c r="P12" s="11">
         <v>4.98</v>
       </c>
       <c r="Q12" s="11">
         <v>5.78</v>
       </c>
       <c r="R12" s="11">
         <v>5.39</v>
       </c>
       <c r="S12" s="11">
         <v>3.17</v>
       </c>
       <c r="T12" s="11">
         <v>6.67</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>14.43</v>
       </c>
       <c r="C13" s="11">
         <v>8.19</v>
       </c>
       <c r="D13" s="11">
         <v>14.51</v>
       </c>
       <c r="E13" s="11">
         <v>13.58</v>
       </c>
       <c r="F13" s="11">
         <v>14.91</v>
       </c>
       <c r="G13" s="11">
         <v>5.48</v>
       </c>
       <c r="H13" s="11">
@@ -2394,51 +2397,51 @@
       <c r="M19" s="11">
         <v>6.46</v>
       </c>
       <c r="N19" s="11">
         <v>4.46</v>
       </c>
       <c r="O19" s="11">
         <v>3.31</v>
       </c>
       <c r="P19" s="11">
         <v>3.70</v>
       </c>
       <c r="Q19" s="11">
         <v>4.08</v>
       </c>
       <c r="R19" s="11">
         <v>4.72</v>
       </c>
       <c r="S19" s="11">
         <v>2.57</v>
       </c>
       <c r="T19" s="11">
         <v>7.39</v>
       </c>
       <c r="U19" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>14.62</v>
       </c>
       <c r="C20" s="11">
         <v>7.10</v>
       </c>
       <c r="D20" s="11">
         <v>14.53</v>
       </c>
       <c r="E20" s="11">
         <v>14.04</v>
       </c>
       <c r="F20" s="11">
         <v>14.73</v>
       </c>
       <c r="G20" s="11">
         <v>5.09</v>
       </c>
       <c r="H20" s="11">
@@ -2459,51 +2462,51 @@
       <c r="M20" s="11">
         <v>6.40</v>
       </c>
       <c r="N20" s="11">
         <v>6.51</v>
       </c>
       <c r="O20" s="11">
         <v>3.32</v>
       </c>
       <c r="P20" s="11">
         <v>3.60</v>
       </c>
       <c r="Q20" s="11">
         <v>5.25</v>
       </c>
       <c r="R20" s="11">
         <v>7.01</v>
       </c>
       <c r="S20" s="11">
         <v>2.54</v>
       </c>
       <c r="T20" s="11">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>14.70</v>
       </c>
       <c r="C21" s="11">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="11">
         <v>14.34</v>
       </c>
       <c r="E21" s="11">
         <v>14.44</v>
       </c>
       <c r="F21" s="11">
         <v>15.67</v>
       </c>
       <c r="G21" s="11">
         <v>5.01</v>
       </c>
       <c r="H21" s="11">
@@ -2524,51 +2527,51 @@
       <c r="M21" s="11">
         <v>6.08</v>
       </c>
       <c r="N21" s="11">
         <v>6.26</v>
       </c>
       <c r="O21" s="11">
         <v>3.34</v>
       </c>
       <c r="P21" s="11">
         <v>3.64</v>
       </c>
       <c r="Q21" s="11">
         <v>5.27</v>
       </c>
       <c r="R21" s="11">
         <v>5.34</v>
       </c>
       <c r="S21" s="11">
         <v>2.49</v>
       </c>
       <c r="T21" s="11">
         <v>5.52</v>
       </c>
       <c r="U21" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>14.60</v>
       </c>
       <c r="C22" s="11">
         <v>6.66</v>
       </c>
       <c r="D22" s="11">
         <v>13.37</v>
       </c>
       <c r="E22" s="11">
         <v>15.04</v>
       </c>
       <c r="F22" s="11">
         <v>15.17</v>
       </c>
       <c r="G22" s="11">
         <v>5.04</v>
       </c>
       <c r="H22" s="11">
@@ -2586,54 +2589,54 @@
       <c r="L22" s="11">
         <v>5.85</v>
       </c>
       <c r="M22" s="11">
         <v>6.20</v>
       </c>
       <c r="N22" s="11">
         <v>5.98</v>
       </c>
       <c r="O22" s="11">
         <v>3.33</v>
       </c>
       <c r="P22" s="11">
         <v>3.94</v>
       </c>
       <c r="Q22" s="11">
         <v>4.22</v>
       </c>
       <c r="R22" s="11">
         <v>5.11</v>
       </c>
       <c r="S22" s="11">
         <v>2.87</v>
       </c>
       <c r="T22" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U22" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>14.51</v>
       </c>
       <c r="C23" s="11">
         <v>6.94</v>
       </c>
       <c r="D23" s="11">
         <v>13.67</v>
       </c>
       <c r="E23" s="11">
         <v>14.10</v>
       </c>
       <c r="F23" s="11">
         <v>14.44</v>
       </c>
       <c r="G23" s="11">
         <v>4.96</v>
       </c>
       <c r="H23" s="11">
@@ -2914,51 +2917,51 @@
       <c r="M27" s="11">
         <v>5.88</v>
       </c>
       <c r="N27" s="11">
         <v>6.11</v>
       </c>
       <c r="O27" s="11">
         <v>3.35</v>
       </c>
       <c r="P27" s="11">
         <v>4.17</v>
       </c>
       <c r="Q27" s="11">
         <v>4.98</v>
       </c>
       <c r="R27" s="11">
         <v>5.73</v>
       </c>
       <c r="S27" s="11">
         <v>3.43</v>
       </c>
       <c r="T27" s="11">
         <v>3.30</v>
       </c>
       <c r="U27" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="11">
         <v>14.49</v>
       </c>
       <c r="C28" s="11">
         <v>6.93</v>
       </c>
       <c r="D28" s="11">
         <v>15.47</v>
       </c>
       <c r="E28" s="11">
         <v>14.64</v>
       </c>
       <c r="F28" s="11">
         <v>15.72</v>
       </c>
       <c r="G28" s="11">
         <v>4.73</v>
       </c>
       <c r="H28" s="11">
@@ -3431,51 +3434,51 @@
       <c r="L35" s="11">
         <v>5.96</v>
       </c>
       <c r="M35" s="11">
         <v>5.26</v>
       </c>
       <c r="N35" s="11">
         <v>5.46</v>
       </c>
       <c r="O35" s="11">
         <v>3.90</v>
       </c>
       <c r="P35" s="11">
         <v>4.25</v>
       </c>
       <c r="Q35" s="11">
         <v>6.02</v>
       </c>
       <c r="R35" s="11">
         <v>4.98</v>
       </c>
       <c r="S35" s="11">
         <v>3.10</v>
       </c>
       <c r="T35" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U35" s="11">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="11">
         <v>13.97</v>
       </c>
       <c r="C36" s="11">
         <v>13.61</v>
       </c>
       <c r="D36" s="11">
         <v>15.04</v>
       </c>
       <c r="E36" s="11">
         <v>14.11</v>
       </c>
       <c r="F36" s="11">
         <v>16.55</v>
       </c>
       <c r="G36" s="11">
@@ -3499,51 +3502,51 @@
       <c r="M36" s="11">
         <v>5.39</v>
       </c>
       <c r="N36" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="11">
         <v>3.91</v>
       </c>
       <c r="P36" s="11">
         <v>4.65</v>
       </c>
       <c r="Q36" s="11">
         <v>5.39</v>
       </c>
       <c r="R36" s="11">
         <v>5.08</v>
       </c>
       <c r="S36" s="11">
         <v>3.08</v>
       </c>
       <c r="T36" s="11">
         <v>3.70</v>
       </c>
       <c r="U36" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>13.78</v>
       </c>
       <c r="C37" s="11">
         <v>12.63</v>
       </c>
       <c r="D37" s="11">
         <v>14.85</v>
       </c>
       <c r="E37" s="11">
         <v>13.52</v>
       </c>
       <c r="F37" s="11">
         <v>16.11</v>
       </c>
       <c r="G37" s="11">
         <v>4.61</v>
       </c>
       <c r="H37" s="11">
@@ -3564,51 +3567,51 @@
       <c r="M37" s="11">
         <v>5.28</v>
       </c>
       <c r="N37" s="11">
         <v>5.26</v>
       </c>
       <c r="O37" s="11">
         <v>3.90</v>
       </c>
       <c r="P37" s="11">
         <v>4.50</v>
       </c>
       <c r="Q37" s="11">
         <v>5.23</v>
       </c>
       <c r="R37" s="11">
         <v>5.27</v>
       </c>
       <c r="S37" s="11">
         <v>3.24</v>
       </c>
       <c r="T37" s="11">
         <v>3.31</v>
       </c>
       <c r="U37" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="11">
         <v>13.95</v>
       </c>
       <c r="C38" s="11">
         <v>13.10</v>
       </c>
       <c r="D38" s="11">
         <v>15.17</v>
       </c>
       <c r="E38" s="11">
         <v>13.58</v>
       </c>
       <c r="F38" s="11">
         <v>16.33</v>
       </c>
       <c r="G38" s="11">
         <v>4.81</v>
       </c>
       <c r="H38" s="11">
@@ -3629,51 +3632,51 @@
       <c r="M38" s="11">
         <v>6.69</v>
       </c>
       <c r="N38" s="11">
         <v>5.24</v>
       </c>
       <c r="O38" s="11">
         <v>3.92</v>
       </c>
       <c r="P38" s="11">
         <v>4.62</v>
       </c>
       <c r="Q38" s="11">
         <v>4.92</v>
       </c>
       <c r="R38" s="11">
         <v>5.12</v>
       </c>
       <c r="S38" s="11">
         <v>3.60</v>
       </c>
       <c r="T38" s="11">
         <v>2.21</v>
       </c>
       <c r="U38" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="11">
         <v>14.09</v>
       </c>
       <c r="C39" s="11">
         <v>13.21</v>
       </c>
       <c r="D39" s="11">
         <v>15.10</v>
       </c>
       <c r="E39" s="11">
         <v>13.63</v>
       </c>
       <c r="F39" s="11">
         <v>16.32</v>
       </c>
       <c r="G39" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="11">
@@ -3889,51 +3892,51 @@
       <c r="M42" s="11">
         <v>5.78</v>
       </c>
       <c r="N42" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="11">
         <v>3.75</v>
       </c>
       <c r="P42" s="11">
         <v>4.70</v>
       </c>
       <c r="Q42" s="11">
         <v>5.03</v>
       </c>
       <c r="R42" s="11">
         <v>5.32</v>
       </c>
       <c r="S42" s="11">
         <v>3.09</v>
       </c>
       <c r="T42" s="11">
         <v>3.35</v>
       </c>
       <c r="U42" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="11">
         <v>13.86</v>
       </c>
       <c r="C43" s="11">
         <v>14.90</v>
       </c>
       <c r="D43" s="11">
         <v>15.50</v>
       </c>
       <c r="E43" s="11">
         <v>13.81</v>
       </c>
       <c r="F43" s="11">
         <v>16.80</v>
       </c>
       <c r="G43" s="11">
         <v>4.92</v>
       </c>
       <c r="H43" s="11">
@@ -3954,51 +3957,51 @@
       <c r="M43" s="11">
         <v>5.66</v>
       </c>
       <c r="N43" s="11">
         <v>6.59</v>
       </c>
       <c r="O43" s="11">
         <v>3.69</v>
       </c>
       <c r="P43" s="11">
         <v>4.44</v>
       </c>
       <c r="Q43" s="11">
         <v>4.45</v>
       </c>
       <c r="R43" s="11">
         <v>5.39</v>
       </c>
       <c r="S43" s="11">
         <v>3.61</v>
       </c>
       <c r="T43" s="11">
         <v>4.37</v>
       </c>
       <c r="U43" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="11">
         <v>13.94</v>
       </c>
       <c r="C44" s="11">
         <v>14.34</v>
       </c>
       <c r="D44" s="11">
         <v>15.49</v>
       </c>
       <c r="E44" s="11">
         <v>13.91</v>
       </c>
       <c r="F44" s="11">
         <v>16.05</v>
       </c>
       <c r="G44" s="11">
         <v>5.13</v>
       </c>
       <c r="H44" s="11">
@@ -4016,51 +4019,51 @@
       <c r="L44" s="11">
         <v>6.83</v>
       </c>
       <c r="M44" s="11">
         <v>5.58</v>
       </c>
       <c r="N44" s="11">
         <v>5.29</v>
       </c>
       <c r="O44" s="11">
         <v>3.47</v>
       </c>
       <c r="P44" s="11">
         <v>4.18</v>
       </c>
       <c r="Q44" s="11">
         <v>4.42</v>
       </c>
       <c r="R44" s="11">
         <v>4.18</v>
       </c>
       <c r="S44" s="11">
         <v>2.29</v>
       </c>
       <c r="T44" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U44" s="11">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="11">
         <v>13.86</v>
       </c>
       <c r="C45" s="11">
         <v>14.10</v>
       </c>
       <c r="D45" s="11">
         <v>16.11</v>
       </c>
       <c r="E45" s="11">
         <v>14.43</v>
       </c>
       <c r="F45" s="11">
         <v>17.21</v>
       </c>
       <c r="G45" s="11">
@@ -4474,51 +4477,51 @@
       <c r="M51" s="11">
         <v>5.73</v>
       </c>
       <c r="N51" s="11">
         <v>5.29</v>
       </c>
       <c r="O51" s="11">
         <v>2.93</v>
       </c>
       <c r="P51" s="11">
         <v>3.92</v>
       </c>
       <c r="Q51" s="11">
         <v>4.66</v>
       </c>
       <c r="R51" s="11">
         <v>4.74</v>
       </c>
       <c r="S51" s="11">
         <v>2.39</v>
       </c>
       <c r="T51" s="11">
         <v>3.45</v>
       </c>
       <c r="U51" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="11">
         <v>13.72</v>
       </c>
       <c r="C52" s="11">
         <v>14.57</v>
       </c>
       <c r="D52" s="11">
         <v>15.57</v>
       </c>
       <c r="E52" s="11">
         <v>13.92</v>
       </c>
       <c r="F52" s="11">
         <v>16.67</v>
       </c>
       <c r="G52" s="11">
         <v>4.72</v>
       </c>
       <c r="H52" s="11">
@@ -4666,51 +4669,51 @@
       <c r="L54" s="11">
         <v>4.71</v>
       </c>
       <c r="M54" s="11">
         <v>5.37</v>
       </c>
       <c r="N54" s="11">
         <v>6.11</v>
       </c>
       <c r="O54" s="11">
         <v>2.88</v>
       </c>
       <c r="P54" s="11">
         <v>3.54</v>
       </c>
       <c r="Q54" s="11">
         <v>4.79</v>
       </c>
       <c r="R54" s="11">
         <v>5.37</v>
       </c>
       <c r="S54" s="11">
         <v>1.86</v>
       </c>
       <c r="T54" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U54" s="11">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="11">
         <v>13.52</v>
       </c>
       <c r="C55" s="11">
         <v>13.43</v>
       </c>
       <c r="D55" s="11">
         <v>14.97</v>
       </c>
       <c r="E55" s="11">
         <v>13.94</v>
       </c>
       <c r="F55" s="11">
         <v>16.01</v>
       </c>
       <c r="G55" s="11">
@@ -4734,51 +4737,51 @@
       <c r="M55" s="11">
         <v>5.29</v>
       </c>
       <c r="N55" s="11">
         <v>5.87</v>
       </c>
       <c r="O55" s="11">
         <v>2.88</v>
       </c>
       <c r="P55" s="11">
         <v>3.68</v>
       </c>
       <c r="Q55" s="11">
         <v>3.98</v>
       </c>
       <c r="R55" s="11">
         <v>4.20</v>
       </c>
       <c r="S55" s="11">
         <v>2.57</v>
       </c>
       <c r="T55" s="11">
         <v>3.45</v>
       </c>
       <c r="U55" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="11">
         <v>13.66</v>
       </c>
       <c r="C56" s="11">
         <v>14.67</v>
       </c>
       <c r="D56" s="11">
         <v>15.12</v>
       </c>
       <c r="E56" s="11">
         <v>14.28</v>
       </c>
       <c r="F56" s="11">
         <v>16.65</v>
       </c>
       <c r="G56" s="11">
         <v>4.83</v>
       </c>
       <c r="H56" s="11">
@@ -4799,51 +4802,51 @@
       <c r="M56" s="11">
         <v>5.55</v>
       </c>
       <c r="N56" s="11">
         <v>5.65</v>
       </c>
       <c r="O56" s="11">
         <v>2.94</v>
       </c>
       <c r="P56" s="11">
         <v>3.56</v>
       </c>
       <c r="Q56" s="11">
         <v>5.13</v>
       </c>
       <c r="R56" s="11">
         <v>5.13</v>
       </c>
       <c r="S56" s="11">
         <v>2.26</v>
       </c>
       <c r="T56" s="11">
         <v>3.69</v>
       </c>
       <c r="U56" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="11">
         <v>13.63</v>
       </c>
       <c r="C57" s="11">
         <v>14.38</v>
       </c>
       <c r="D57" s="11">
         <v>14.75</v>
       </c>
       <c r="E57" s="11">
         <v>14.18</v>
       </c>
       <c r="F57" s="11">
         <v>16.19</v>
       </c>
       <c r="G57" s="11">
         <v>4.43</v>
       </c>
       <c r="H57" s="11">
@@ -4864,51 +4867,51 @@
       <c r="M57" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="11">
         <v>4.90</v>
       </c>
       <c r="O57" s="11">
         <v>2.88</v>
       </c>
       <c r="P57" s="11">
         <v>3.66</v>
       </c>
       <c r="Q57" s="11">
         <v>4.86</v>
       </c>
       <c r="R57" s="11">
         <v>4.81</v>
       </c>
       <c r="S57" s="11">
         <v>3.04</v>
       </c>
       <c r="T57" s="11">
         <v>2.51</v>
       </c>
       <c r="U57" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="11">
         <v>13.81</v>
       </c>
       <c r="C58" s="11">
         <v>14.56</v>
       </c>
       <c r="D58" s="11">
         <v>14.89</v>
       </c>
       <c r="E58" s="11">
         <v>14.08</v>
       </c>
       <c r="F58" s="11">
         <v>16.15</v>
       </c>
       <c r="G58" s="11">
         <v>3.97</v>
       </c>
       <c r="H58" s="11">
@@ -4926,54 +4929,54 @@
       <c r="L58" s="11">
         <v>6.56</v>
       </c>
       <c r="M58" s="11">
         <v>4.84</v>
       </c>
       <c r="N58" s="11">
         <v>4.79</v>
       </c>
       <c r="O58" s="11">
         <v>2.94</v>
       </c>
       <c r="P58" s="11">
         <v>4.08</v>
       </c>
       <c r="Q58" s="11">
         <v>3.73</v>
       </c>
       <c r="R58" s="11">
         <v>4.59</v>
       </c>
       <c r="S58" s="11">
         <v>1.98</v>
       </c>
       <c r="T58" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U58" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="11">
         <v>13.84</v>
       </c>
       <c r="C59" s="11">
         <v>13.79</v>
       </c>
       <c r="D59" s="11">
         <v>15.02</v>
       </c>
       <c r="E59" s="11">
         <v>13.74</v>
       </c>
       <c r="F59" s="11">
         <v>15.86</v>
       </c>
       <c r="G59" s="11">
         <v>3.78</v>
       </c>
       <c r="H59" s="11">
@@ -5449,51 +5452,51 @@
       <c r="M66" s="11">
         <v>4.30</v>
       </c>
       <c r="N66" s="11">
         <v>3.17</v>
       </c>
       <c r="O66" s="11">
         <v>3.29</v>
       </c>
       <c r="P66" s="11">
         <v>3.87</v>
       </c>
       <c r="Q66" s="11">
         <v>3.79</v>
       </c>
       <c r="R66" s="11">
         <v>2.85</v>
       </c>
       <c r="S66" s="11">
         <v>1.90</v>
       </c>
       <c r="T66" s="11">
         <v>3.08</v>
       </c>
       <c r="U66" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="11">
         <v>13.65</v>
       </c>
       <c r="C67" s="11">
         <v>10.36</v>
       </c>
       <c r="D67" s="11">
         <v>14.79</v>
       </c>
       <c r="E67" s="11">
         <v>14.10</v>
       </c>
       <c r="F67" s="11">
         <v>15.52</v>
       </c>
       <c r="G67" s="11">
         <v>4.08</v>
       </c>
       <c r="H67" s="11">
@@ -5514,51 +5517,51 @@
       <c r="M67" s="11">
         <v>4.41</v>
       </c>
       <c r="N67" s="11">
         <v>6.19</v>
       </c>
       <c r="O67" s="11">
         <v>3.28</v>
       </c>
       <c r="P67" s="11">
         <v>3.70</v>
       </c>
       <c r="Q67" s="11">
         <v>3.63</v>
       </c>
       <c r="R67" s="11">
         <v>3.90</v>
       </c>
       <c r="S67" s="11">
         <v>2.28</v>
       </c>
       <c r="T67" s="11">
         <v>5.40</v>
       </c>
       <c r="U67" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="11">
         <v>13.72</v>
       </c>
       <c r="C68" s="11">
         <v>11.61</v>
       </c>
       <c r="D68" s="11">
         <v>14.70</v>
       </c>
       <c r="E68" s="11">
         <v>14.05</v>
       </c>
       <c r="F68" s="11">
         <v>15.76</v>
       </c>
       <c r="G68" s="11">
         <v>4.24</v>
       </c>
       <c r="H68" s="11">
@@ -5948,51 +5951,51 @@
       <c r="F74" s="11">
         <v>13.23</v>
       </c>
       <c r="G74" s="11">
         <v>3.54</v>
       </c>
       <c r="H74" s="11">
         <v>3.21</v>
       </c>
       <c r="I74" s="11">
         <v>6.40</v>
       </c>
       <c r="J74" s="11">
         <v>4.80</v>
       </c>
       <c r="K74" s="11">
         <v>3.65</v>
       </c>
       <c r="L74" s="11">
         <v>5.34</v>
       </c>
       <c r="M74" s="11">
         <v>3.47</v>
       </c>
       <c r="N74" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O74" s="11">
         <v>3.16</v>
       </c>
       <c r="P74" s="11">
         <v>3.94</v>
       </c>
       <c r="Q74" s="11">
         <v>5.30</v>
       </c>
       <c r="R74" s="11">
         <v>3.56</v>
       </c>
       <c r="S74" s="11">
         <v>2.88</v>
       </c>
       <c r="T74" s="11">
         <v>6.19</v>
       </c>
       <c r="U74" s="11">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="11" t="s">
@@ -6164,51 +6167,51 @@
       <c r="M77" s="11">
         <v>3.32</v>
       </c>
       <c r="N77" s="11">
         <v>4.06</v>
       </c>
       <c r="O77" s="11">
         <v>2.90</v>
       </c>
       <c r="P77" s="11">
         <v>3.41</v>
       </c>
       <c r="Q77" s="11">
         <v>4.18</v>
       </c>
       <c r="R77" s="11">
         <v>3.18</v>
       </c>
       <c r="S77" s="11">
         <v>1.56</v>
       </c>
       <c r="T77" s="11">
         <v>3.17</v>
       </c>
       <c r="U77" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B78" s="11">
         <v>13.40</v>
       </c>
       <c r="C78" s="11">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="11">
         <v>14.04</v>
       </c>
       <c r="E78" s="11">
         <v>12.57</v>
       </c>
       <c r="F78" s="11">
         <v>13.02</v>
       </c>
       <c r="G78" s="11">
         <v>3.60</v>
       </c>
       <c r="H78" s="11">
@@ -6403,51 +6406,51 @@
       <c r="F81" s="11">
         <v>12.49</v>
       </c>
       <c r="G81" s="11">
         <v>3.96</v>
       </c>
       <c r="H81" s="11">
         <v>2.65</v>
       </c>
       <c r="I81" s="11">
         <v>5.15</v>
       </c>
       <c r="J81" s="11">
         <v>5.89</v>
       </c>
       <c r="K81" s="11">
         <v>3.29</v>
       </c>
       <c r="L81" s="11">
         <v>5.11</v>
       </c>
       <c r="M81" s="11">
         <v>2.69</v>
       </c>
       <c r="N81" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O81" s="11">
         <v>3</v>
       </c>
       <c r="P81" s="11">
         <v>3.65</v>
       </c>
       <c r="Q81" s="11">
         <v>3.87</v>
       </c>
       <c r="R81" s="11">
         <v>3.52</v>
       </c>
       <c r="S81" s="11">
         <v>1.75</v>
       </c>
       <c r="T81" s="11">
         <v>2.90</v>
       </c>
       <c r="U81" s="11">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="11" t="s">
@@ -6619,51 +6622,51 @@
       <c r="M84" s="11">
         <v>2.58</v>
       </c>
       <c r="N84" s="11">
         <v>2.21</v>
       </c>
       <c r="O84" s="11">
         <v>2.98</v>
       </c>
       <c r="P84" s="11">
         <v>3.69</v>
       </c>
       <c r="Q84" s="11">
         <v>3.34</v>
       </c>
       <c r="R84" s="11">
         <v>2.55</v>
       </c>
       <c r="S84" s="11">
         <v>2.19</v>
       </c>
       <c r="T84" s="11">
         <v>2.69</v>
       </c>
       <c r="U84" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B85" s="11">
         <v>14.15</v>
       </c>
       <c r="C85" s="11">
         <v>8.15</v>
       </c>
       <c r="D85" s="11">
         <v>13.14</v>
       </c>
       <c r="E85" s="11">
         <v>11.43</v>
       </c>
       <c r="F85" s="11">
         <v>11.94</v>
       </c>
       <c r="G85" s="11">
         <v>3.11</v>
       </c>
       <c r="H85" s="11">
@@ -6746,51 +6749,51 @@
       <c r="L86" s="11">
         <v>6.66</v>
       </c>
       <c r="M86" s="11">
         <v>2.74</v>
       </c>
       <c r="N86" s="11">
         <v>3.09</v>
       </c>
       <c r="O86" s="11">
         <v>2.78</v>
       </c>
       <c r="P86" s="11">
         <v>3.38</v>
       </c>
       <c r="Q86" s="11">
         <v>3.23</v>
       </c>
       <c r="R86" s="11">
         <v>2.61</v>
       </c>
       <c r="S86" s="11">
         <v>1.61</v>
       </c>
       <c r="T86" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U86" s="11">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B87" s="11">
         <v>14.26</v>
       </c>
       <c r="C87" s="11">
         <v>7.96</v>
       </c>
       <c r="D87" s="11">
         <v>13.44</v>
       </c>
       <c r="E87" s="11">
         <v>11.54</v>
       </c>
       <c r="F87" s="11">
         <v>12.08</v>
       </c>
       <c r="G87" s="11">
@@ -6941,51 +6944,51 @@
       <c r="L89" s="11">
         <v>5.20</v>
       </c>
       <c r="M89" s="11">
         <v>2.71</v>
       </c>
       <c r="N89" s="11">
         <v>3</v>
       </c>
       <c r="O89" s="11">
         <v>2.75</v>
       </c>
       <c r="P89" s="11">
         <v>3.24</v>
       </c>
       <c r="Q89" s="11">
         <v>4.89</v>
       </c>
       <c r="R89" s="11">
         <v>2.45</v>
       </c>
       <c r="S89" s="11">
         <v>1.53</v>
       </c>
       <c r="T89" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U89" s="11">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B90" s="11">
         <v>14.10</v>
       </c>
       <c r="C90" s="11">
         <v>7.32</v>
       </c>
       <c r="D90" s="11">
         <v>12.55</v>
       </c>
       <c r="E90" s="11">
         <v>11.31</v>
       </c>
       <c r="F90" s="11">
         <v>11.55</v>
       </c>
       <c r="G90" s="11">
@@ -7331,51 +7334,51 @@
       <c r="L95" s="11">
         <v>4.06</v>
       </c>
       <c r="M95" s="11">
         <v>2.31</v>
       </c>
       <c r="N95" s="11">
         <v>2.38</v>
       </c>
       <c r="O95" s="11">
         <v>2.36</v>
       </c>
       <c r="P95" s="11">
         <v>2.97</v>
       </c>
       <c r="Q95" s="11">
         <v>5.68</v>
       </c>
       <c r="R95" s="11">
         <v>2.96</v>
       </c>
       <c r="S95" s="11">
         <v>2.03</v>
       </c>
       <c r="T95" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U95" s="11">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="11">
         <v>13.71</v>
       </c>
       <c r="C96" s="11">
         <v>6.46</v>
       </c>
       <c r="D96" s="11">
         <v>11.78</v>
       </c>
       <c r="E96" s="11">
         <v>10.46</v>
       </c>
       <c r="F96" s="11">
         <v>11.19</v>
       </c>
       <c r="G96" s="11">
@@ -9999,51 +10002,51 @@
       <c r="M136" s="11">
         <v>1.64</v>
       </c>
       <c r="N136" s="11">
         <v>3.60</v>
       </c>
       <c r="O136" s="11">
         <v>2.33</v>
       </c>
       <c r="P136" s="11">
         <v>2.75</v>
       </c>
       <c r="Q136" s="11">
         <v>5.78</v>
       </c>
       <c r="R136" s="11">
         <v>7.23</v>
       </c>
       <c r="S136" s="11">
         <v>1.51</v>
       </c>
       <c r="T136" s="11">
         <v>3.14</v>
       </c>
       <c r="U136" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="11">
         <v>13.25</v>
       </c>
       <c r="C137" s="11">
         <v>7.55</v>
       </c>
       <c r="D137" s="11">
         <v>8.42</v>
       </c>
       <c r="E137" s="11">
         <v>7.48</v>
       </c>
       <c r="F137" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="11">
         <v>1.51</v>
       </c>
       <c r="H137" s="11">
@@ -10711,51 +10714,51 @@
       <c r="L147" s="11">
         <v>3.64</v>
       </c>
       <c r="M147" s="11">
         <v>1.09</v>
       </c>
       <c r="N147" s="11">
         <v>1.96</v>
       </c>
       <c r="O147" s="11">
         <v>2.27</v>
       </c>
       <c r="P147" s="11">
         <v>2.38</v>
       </c>
       <c r="Q147" s="11">
         <v>3.33</v>
       </c>
       <c r="R147" s="11">
         <v>3.15</v>
       </c>
       <c r="S147" s="11">
         <v>1.80</v>
       </c>
       <c r="T147" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U147" s="11">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="11">
         <v>12.88</v>
       </c>
       <c r="C148" s="11">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="11">
         <v>10.06</v>
       </c>
       <c r="E148" s="11">
         <v>8.06</v>
       </c>
       <c r="F148" s="11">
         <v>9.17</v>
       </c>
       <c r="G148" s="11">
@@ -11036,51 +11039,51 @@
       <c r="L152" s="11">
         <v>3.53</v>
       </c>
       <c r="M152" s="11">
         <v>1.01</v>
       </c>
       <c r="N152" s="11">
         <v>2.21</v>
       </c>
       <c r="O152" s="11">
         <v>2.28</v>
       </c>
       <c r="P152" s="11">
         <v>2.31</v>
       </c>
       <c r="Q152" s="11">
         <v>2.95</v>
       </c>
       <c r="R152" s="11">
         <v>3.45</v>
       </c>
       <c r="S152" s="11">
         <v>1.81</v>
       </c>
       <c r="T152" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U152" s="11">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="11" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="11">
         <v>12.08</v>
       </c>
       <c r="C153" s="11">
         <v>7.94</v>
       </c>
       <c r="D153" s="11">
         <v>9.02</v>
       </c>
       <c r="E153" s="11">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="11">
         <v>8.99</v>
       </c>
       <c r="G153" s="11">
@@ -11231,51 +11234,51 @@
       <c r="L155" s="11">
         <v>4.13</v>
       </c>
       <c r="M155" s="11">
         <v>0.97</v>
       </c>
       <c r="N155" s="11">
         <v>2.29</v>
       </c>
       <c r="O155" s="11">
         <v>2.33</v>
       </c>
       <c r="P155" s="11">
         <v>2.58</v>
       </c>
       <c r="Q155" s="11">
         <v>3.51</v>
       </c>
       <c r="R155" s="11">
         <v>3.41</v>
       </c>
       <c r="S155" s="11">
         <v>2.44</v>
       </c>
       <c r="T155" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U155" s="11">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="11" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="11">
         <v>12.09</v>
       </c>
       <c r="C156" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="11">
         <v>9.59</v>
       </c>
       <c r="E156" s="11">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="11">
         <v>9.34</v>
       </c>
       <c r="G156" s="11">
@@ -11491,51 +11494,51 @@
       <c r="L159" s="11">
         <v>4.77</v>
       </c>
       <c r="M159" s="11">
         <v>0.98</v>
       </c>
       <c r="N159" s="11">
         <v>2.47</v>
       </c>
       <c r="O159" s="11">
         <v>2.28</v>
       </c>
       <c r="P159" s="11">
         <v>2.38</v>
       </c>
       <c r="Q159" s="11">
         <v>4.12</v>
       </c>
       <c r="R159" s="11">
         <v>4.77</v>
       </c>
       <c r="S159" s="11">
         <v>1.62</v>
       </c>
       <c r="T159" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U159" s="11">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="11">
         <v>12.61</v>
       </c>
       <c r="C160" s="11">
         <v>10.75</v>
       </c>
       <c r="D160" s="11">
         <v>7.61</v>
       </c>
       <c r="E160" s="11">
         <v>7.14</v>
       </c>
       <c r="F160" s="11">
         <v>8.26</v>
       </c>
       <c r="G160" s="11">
@@ -13376,51 +13379,51 @@
       <c r="L188" s="11">
         <v>6.47</v>
       </c>
       <c r="M188" s="11">
         <v>4.18</v>
       </c>
       <c r="N188" s="11">
         <v>6.04</v>
       </c>
       <c r="O188" s="11">
         <v>5.86</v>
       </c>
       <c r="P188" s="11">
         <v>6.09</v>
       </c>
       <c r="Q188" s="11">
         <v>5.99</v>
       </c>
       <c r="R188" s="11">
         <v>6.64</v>
       </c>
       <c r="S188" s="11">
         <v>6.18</v>
       </c>
       <c r="T188" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U188" s="11">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="11" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="11">
         <v>11</v>
       </c>
       <c r="C189" s="11">
         <v>16.46</v>
       </c>
       <c r="D189" s="11">
         <v>10.60</v>
       </c>
       <c r="E189" s="11">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="11">
         <v>11.24</v>
       </c>
       <c r="G189" s="11">
@@ -14481,51 +14484,51 @@
       <c r="L205" s="11">
         <v>5</v>
       </c>
       <c r="M205" s="11">
         <v>3.89</v>
       </c>
       <c r="N205" s="11">
         <v>7.11</v>
       </c>
       <c r="O205" s="11">
         <v>3.99</v>
       </c>
       <c r="P205" s="11">
         <v>4.06</v>
       </c>
       <c r="Q205" s="11">
         <v>5.98</v>
       </c>
       <c r="R205" s="11">
         <v>6.46</v>
       </c>
       <c r="S205" s="11">
         <v>4.04</v>
       </c>
       <c r="T205" s="11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="U205" s="11">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="11" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="11">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="11">
         <v>22.04</v>
       </c>
       <c r="D206" s="11">
         <v>10.07</v>
       </c>
       <c r="E206" s="11">
         <v>9.23</v>
       </c>
       <c r="F206" s="11">
         <v>11.01</v>
       </c>
       <c r="G206" s="11">
@@ -15072,61 +15075,114 @@
       <c r="N214" s="11">
         <v>7.29</v>
       </c>
       <c r="O214" s="11">
         <v>3.85</v>
       </c>
       <c r="P214" s="11">
         <v>4.01</v>
       </c>
       <c r="Q214" s="11">
         <v>5.88</v>
       </c>
       <c r="R214" s="11">
         <v>6.58</v>
       </c>
       <c r="S214" s="11">
         <v>4.13</v>
       </c>
       <c r="T214" s="11">
         <v>3.76</v>
       </c>
       <c r="U214" s="11">
         <v>4.71</v>
       </c>
     </row>
-    <row r="215" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U215" s="1"/>
+    <row r="215" spans="1:21" ht="15">
+      <c r="A215" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="B215" s="11">
+        <v>10.17</v>
+      </c>
+      <c r="C215" s="11">
+        <v>16.13</v>
+      </c>
+      <c r="D215" s="11">
+        <v>9.50</v>
+      </c>
+      <c r="E215" s="11">
+        <v>8.74</v>
+      </c>
+      <c r="F215" s="11">
+        <v>10.59</v>
+      </c>
+      <c r="G215" s="11">
+        <v>3.67</v>
+      </c>
+      <c r="H215" s="11">
+        <v>3.45</v>
+      </c>
+      <c r="I215" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="J215" s="11">
+        <v>5.27</v>
+      </c>
+      <c r="K215" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="L215" s="11">
+        <v>4.79</v>
+      </c>
+      <c r="M215" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="N215" s="11">
+        <v>6.39</v>
+      </c>
+      <c r="O215" s="11">
+        <v>4</v>
+      </c>
+      <c r="P215" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="Q215" s="11">
+        <v>6.19</v>
+      </c>
+      <c r="R215" s="11">
+        <v>6.56</v>
+      </c>
+      <c r="S215" s="11">
+        <v>4.18</v>
+      </c>
+      <c r="T215" s="11">
+        <v>4.26</v>
+      </c>
+      <c r="U215" s="11">
+        <v>3.74</v>
+      </c>
     </row>
     <row r="216" spans="12:21" ht="15">
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
@@ -15155,80 +15211,92 @@
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
+    </row>
+    <row r="222" spans="12:21" ht="15">
+      <c r="L222" s="1"/>
+      <c r="M222" s="1"/>
+      <c r="N222" s="1"/>
+      <c r="O222" s="1"/>
+      <c r="P222" s="1"/>
+      <c r="Q222" s="1"/>
+      <c r="R222" s="1"/>
+      <c r="S222" s="1"/>
+      <c r="T222" s="1"/>
+      <c r="U222" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U220"/>
+  <dimension ref="A1:U221"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -28709,51 +28777,51 @@
       <c r="D212" s="11">
         <v>6.88</v>
       </c>
       <c r="E212" s="11">
         <v>8.10</v>
       </c>
       <c r="F212" s="11">
         <v>8.370000000000001</v>
       </c>
       <c r="G212" s="11">
         <v>3.51</v>
       </c>
       <c r="H212" s="11">
         <v>3.37</v>
       </c>
       <c r="I212" s="11">
         <v>3.51</v>
       </c>
       <c r="J212" s="11">
         <v>3.23</v>
       </c>
       <c r="K212" s="11">
         <v>3.65</v>
       </c>
       <c r="L212" s="11">
-        <v>3.85</v>
+        <v>3.86</v>
       </c>
       <c r="M212" s="11">
         <v>4.3500000000000014</v>
       </c>
       <c r="N212" s="11">
         <v>4.18</v>
       </c>
       <c r="O212" s="11">
         <v>3.64</v>
       </c>
       <c r="P212" s="11">
         <v>3.66</v>
       </c>
       <c r="Q212" s="11">
         <v>4.83</v>
       </c>
       <c r="R212" s="11">
         <v>3.74</v>
       </c>
       <c r="S212" s="11">
         <v>3.32</v>
       </c>
       <c r="T212" s="11">
         <v>3.54</v>
       </c>
@@ -28812,118 +28880,171 @@
       </c>
       <c r="Q213" s="11">
         <v>4.96</v>
       </c>
       <c r="R213" s="11">
         <v>3.77</v>
       </c>
       <c r="S213" s="11">
         <v>3.19</v>
       </c>
       <c r="T213" s="11">
         <v>3.56</v>
       </c>
       <c r="U213" s="11">
         <v>3.67</v>
       </c>
     </row>
     <row r="214" spans="1:21" ht="15">
       <c r="A214" s="11" t="s">
         <v>227</v>
       </c>
       <c r="B214" s="11">
         <v>7.74</v>
       </c>
       <c r="C214" s="11">
-        <v>7.01</v>
+        <v>7.02</v>
       </c>
       <c r="D214" s="11">
-        <v>6.78</v>
+        <v>6.77</v>
       </c>
       <c r="E214" s="11">
         <v>7.99</v>
       </c>
       <c r="F214" s="11">
-        <v>8.17</v>
+        <v>8.16</v>
       </c>
       <c r="G214" s="11">
         <v>3.50</v>
       </c>
       <c r="H214" s="11">
-        <v>3.36</v>
+        <v>3.35</v>
       </c>
       <c r="I214" s="11">
         <v>3.52</v>
       </c>
       <c r="J214" s="11">
         <v>3.24</v>
       </c>
       <c r="K214" s="11">
-        <v>3.63</v>
+        <v>3.64</v>
       </c>
       <c r="L214" s="11">
         <v>3.89</v>
       </c>
       <c r="M214" s="11">
         <v>4.16</v>
       </c>
       <c r="N214" s="11">
         <v>4.20</v>
       </c>
       <c r="O214" s="11">
         <v>3.64</v>
       </c>
       <c r="P214" s="11">
         <v>3.74</v>
       </c>
       <c r="Q214" s="11">
         <v>4.93</v>
       </c>
       <c r="R214" s="11">
         <v>3.80</v>
       </c>
       <c r="S214" s="11">
         <v>3.36</v>
       </c>
       <c r="T214" s="11">
-        <v>3.41</v>
+        <v>3.45</v>
       </c>
       <c r="U214" s="11">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="215" spans="1:21" ht="15">
+      <c r="A215" s="11" t="s">
+        <v>228</v>
+      </c>
+      <c r="B215" s="11">
+        <v>7.64</v>
+      </c>
+      <c r="C215" s="11">
+        <v>7.09</v>
+      </c>
+      <c r="D215" s="11">
+        <v>6.93</v>
+      </c>
+      <c r="E215" s="11">
+        <v>8.120000000000001</v>
+      </c>
+      <c r="F215" s="11">
+        <v>8.32</v>
+      </c>
+      <c r="G215" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="H215" s="11">
+        <v>3.43</v>
+      </c>
+      <c r="I215" s="11">
+        <v>3.61</v>
+      </c>
+      <c r="J215" s="11">
+        <v>3.31</v>
+      </c>
+      <c r="K215" s="11">
+        <v>3.72</v>
+      </c>
+      <c r="L215" s="11">
+        <v>3.91</v>
+      </c>
+      <c r="M215" s="11">
+        <v>4.42</v>
+      </c>
+      <c r="N215" s="11">
+        <v>4.31</v>
+      </c>
+      <c r="O215" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="P215" s="11">
+        <v>3.79</v>
+      </c>
+      <c r="Q215" s="11">
+        <v>4.94</v>
+      </c>
+      <c r="R215" s="11">
+        <v>3.89</v>
+      </c>
+      <c r="S215" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="T215" s="11">
         <v>3.69</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="U215" s="1"/>
+      <c r="U215" s="11">
+        <v>3.67</v>
+      </c>
     </row>
     <row r="216" spans="12:21" ht="15">
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
@@ -28940,50 +29061,62 @@
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
+    </row>
+    <row r="221" spans="12:21" ht="15">
+      <c r="L221" s="1"/>
+      <c r="M221" s="1"/>
+      <c r="N221" s="1"/>
+      <c r="O221" s="1"/>
+      <c r="P221" s="1"/>
+      <c r="Q221" s="1"/>
+      <c r="R221" s="1"/>
+      <c r="S221" s="1"/>
+      <c r="T221" s="1"/>
+      <c r="U221" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>