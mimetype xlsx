--- v2 (2026-06-05)
+++ v3 (2026-07-16)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\e21d5fc3dfda4cf09fa5722b631fe8ce\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11385" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Slovakia_01_2009" sheetId="1" r:id="rId3"/>
     <sheet name="Euro area_01_2009" sheetId="2" r:id="rId4"/>
     <sheet name="Notes" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$220</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$221</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$221</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$222</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="518" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="231">
   <si>
     <t>Bank Overdrafts</t>
   </si>
   <si>
     <t>Consumer credit</t>
   </si>
   <si>
     <t>By initial rate fixation</t>
   </si>
   <si>
     <t>Floating rate and up to  1 year</t>
   </si>
   <si>
     <t>Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>Over 5 years</t>
   </si>
   <si>
     <t>Anual percentage rate of charge</t>
   </si>
   <si>
     <t>Lending for house purchase</t>
   </si>
   <si>
@@ -759,50 +759,53 @@
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
+    <t>2026-05</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -955,129 +958,125 @@
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
-  <cellStyleXfs count="20">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="18">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...3 lines deleted...]
-    <cellStyle name="Comma [0]" xfId="19" builtinId="6"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1390,51 +1389,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U222"/>
+  <dimension ref="A1:U223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -1942,51 +1941,51 @@
       <c r="M12" s="11">
         <v>6.85</v>
       </c>
       <c r="N12" s="11">
         <v>6</v>
       </c>
       <c r="O12" s="11">
         <v>3.44</v>
       </c>
       <c r="P12" s="11">
         <v>4.98</v>
       </c>
       <c r="Q12" s="11">
         <v>5.78</v>
       </c>
       <c r="R12" s="11">
         <v>5.39</v>
       </c>
       <c r="S12" s="11">
         <v>3.17</v>
       </c>
       <c r="T12" s="11">
         <v>6.67</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>14.43</v>
       </c>
       <c r="C13" s="11">
         <v>8.19</v>
       </c>
       <c r="D13" s="11">
         <v>14.51</v>
       </c>
       <c r="E13" s="11">
         <v>13.58</v>
       </c>
       <c r="F13" s="11">
         <v>14.91</v>
       </c>
       <c r="G13" s="11">
         <v>5.48</v>
       </c>
       <c r="H13" s="11">
@@ -2397,51 +2396,51 @@
       <c r="M19" s="11">
         <v>6.46</v>
       </c>
       <c r="N19" s="11">
         <v>4.46</v>
       </c>
       <c r="O19" s="11">
         <v>3.31</v>
       </c>
       <c r="P19" s="11">
         <v>3.70</v>
       </c>
       <c r="Q19" s="11">
         <v>4.08</v>
       </c>
       <c r="R19" s="11">
         <v>4.72</v>
       </c>
       <c r="S19" s="11">
         <v>2.57</v>
       </c>
       <c r="T19" s="11">
         <v>7.39</v>
       </c>
       <c r="U19" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>14.62</v>
       </c>
       <c r="C20" s="11">
         <v>7.10</v>
       </c>
       <c r="D20" s="11">
         <v>14.53</v>
       </c>
       <c r="E20" s="11">
         <v>14.04</v>
       </c>
       <c r="F20" s="11">
         <v>14.73</v>
       </c>
       <c r="G20" s="11">
         <v>5.09</v>
       </c>
       <c r="H20" s="11">
@@ -2462,51 +2461,51 @@
       <c r="M20" s="11">
         <v>6.40</v>
       </c>
       <c r="N20" s="11">
         <v>6.51</v>
       </c>
       <c r="O20" s="11">
         <v>3.32</v>
       </c>
       <c r="P20" s="11">
         <v>3.60</v>
       </c>
       <c r="Q20" s="11">
         <v>5.25</v>
       </c>
       <c r="R20" s="11">
         <v>7.01</v>
       </c>
       <c r="S20" s="11">
         <v>2.54</v>
       </c>
       <c r="T20" s="11">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>14.70</v>
       </c>
       <c r="C21" s="11">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="11">
         <v>14.34</v>
       </c>
       <c r="E21" s="11">
         <v>14.44</v>
       </c>
       <c r="F21" s="11">
         <v>15.67</v>
       </c>
       <c r="G21" s="11">
         <v>5.01</v>
       </c>
       <c r="H21" s="11">
@@ -2527,51 +2526,51 @@
       <c r="M21" s="11">
         <v>6.08</v>
       </c>
       <c r="N21" s="11">
         <v>6.26</v>
       </c>
       <c r="O21" s="11">
         <v>3.34</v>
       </c>
       <c r="P21" s="11">
         <v>3.64</v>
       </c>
       <c r="Q21" s="11">
         <v>5.27</v>
       </c>
       <c r="R21" s="11">
         <v>5.34</v>
       </c>
       <c r="S21" s="11">
         <v>2.49</v>
       </c>
       <c r="T21" s="11">
         <v>5.52</v>
       </c>
       <c r="U21" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>14.60</v>
       </c>
       <c r="C22" s="11">
         <v>6.66</v>
       </c>
       <c r="D22" s="11">
         <v>13.37</v>
       </c>
       <c r="E22" s="11">
         <v>15.04</v>
       </c>
       <c r="F22" s="11">
         <v>15.17</v>
       </c>
       <c r="G22" s="11">
         <v>5.04</v>
       </c>
       <c r="H22" s="11">
@@ -2589,54 +2588,54 @@
       <c r="L22" s="11">
         <v>5.85</v>
       </c>
       <c r="M22" s="11">
         <v>6.20</v>
       </c>
       <c r="N22" s="11">
         <v>5.98</v>
       </c>
       <c r="O22" s="11">
         <v>3.33</v>
       </c>
       <c r="P22" s="11">
         <v>3.94</v>
       </c>
       <c r="Q22" s="11">
         <v>4.22</v>
       </c>
       <c r="R22" s="11">
         <v>5.11</v>
       </c>
       <c r="S22" s="11">
         <v>2.87</v>
       </c>
       <c r="T22" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U22" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>14.51</v>
       </c>
       <c r="C23" s="11">
         <v>6.94</v>
       </c>
       <c r="D23" s="11">
         <v>13.67</v>
       </c>
       <c r="E23" s="11">
         <v>14.10</v>
       </c>
       <c r="F23" s="11">
         <v>14.44</v>
       </c>
       <c r="G23" s="11">
         <v>4.96</v>
       </c>
       <c r="H23" s="11">
@@ -2917,51 +2916,51 @@
       <c r="M27" s="11">
         <v>5.88</v>
       </c>
       <c r="N27" s="11">
         <v>6.11</v>
       </c>
       <c r="O27" s="11">
         <v>3.35</v>
       </c>
       <c r="P27" s="11">
         <v>4.17</v>
       </c>
       <c r="Q27" s="11">
         <v>4.98</v>
       </c>
       <c r="R27" s="11">
         <v>5.73</v>
       </c>
       <c r="S27" s="11">
         <v>3.43</v>
       </c>
       <c r="T27" s="11">
         <v>3.30</v>
       </c>
       <c r="U27" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="11">
         <v>14.49</v>
       </c>
       <c r="C28" s="11">
         <v>6.93</v>
       </c>
       <c r="D28" s="11">
         <v>15.47</v>
       </c>
       <c r="E28" s="11">
         <v>14.64</v>
       </c>
       <c r="F28" s="11">
         <v>15.72</v>
       </c>
       <c r="G28" s="11">
         <v>4.73</v>
       </c>
       <c r="H28" s="11">
@@ -3434,51 +3433,51 @@
       <c r="L35" s="11">
         <v>5.96</v>
       </c>
       <c r="M35" s="11">
         <v>5.26</v>
       </c>
       <c r="N35" s="11">
         <v>5.46</v>
       </c>
       <c r="O35" s="11">
         <v>3.90</v>
       </c>
       <c r="P35" s="11">
         <v>4.25</v>
       </c>
       <c r="Q35" s="11">
         <v>6.02</v>
       </c>
       <c r="R35" s="11">
         <v>4.98</v>
       </c>
       <c r="S35" s="11">
         <v>3.10</v>
       </c>
       <c r="T35" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U35" s="11">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="11">
         <v>13.97</v>
       </c>
       <c r="C36" s="11">
         <v>13.61</v>
       </c>
       <c r="D36" s="11">
         <v>15.04</v>
       </c>
       <c r="E36" s="11">
         <v>14.11</v>
       </c>
       <c r="F36" s="11">
         <v>16.55</v>
       </c>
       <c r="G36" s="11">
@@ -3502,51 +3501,51 @@
       <c r="M36" s="11">
         <v>5.39</v>
       </c>
       <c r="N36" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="11">
         <v>3.91</v>
       </c>
       <c r="P36" s="11">
         <v>4.65</v>
       </c>
       <c r="Q36" s="11">
         <v>5.39</v>
       </c>
       <c r="R36" s="11">
         <v>5.08</v>
       </c>
       <c r="S36" s="11">
         <v>3.08</v>
       </c>
       <c r="T36" s="11">
         <v>3.70</v>
       </c>
       <c r="U36" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>13.78</v>
       </c>
       <c r="C37" s="11">
         <v>12.63</v>
       </c>
       <c r="D37" s="11">
         <v>14.85</v>
       </c>
       <c r="E37" s="11">
         <v>13.52</v>
       </c>
       <c r="F37" s="11">
         <v>16.11</v>
       </c>
       <c r="G37" s="11">
         <v>4.61</v>
       </c>
       <c r="H37" s="11">
@@ -3567,51 +3566,51 @@
       <c r="M37" s="11">
         <v>5.28</v>
       </c>
       <c r="N37" s="11">
         <v>5.26</v>
       </c>
       <c r="O37" s="11">
         <v>3.90</v>
       </c>
       <c r="P37" s="11">
         <v>4.50</v>
       </c>
       <c r="Q37" s="11">
         <v>5.23</v>
       </c>
       <c r="R37" s="11">
         <v>5.27</v>
       </c>
       <c r="S37" s="11">
         <v>3.24</v>
       </c>
       <c r="T37" s="11">
         <v>3.31</v>
       </c>
       <c r="U37" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="11">
         <v>13.95</v>
       </c>
       <c r="C38" s="11">
         <v>13.10</v>
       </c>
       <c r="D38" s="11">
         <v>15.17</v>
       </c>
       <c r="E38" s="11">
         <v>13.58</v>
       </c>
       <c r="F38" s="11">
         <v>16.33</v>
       </c>
       <c r="G38" s="11">
         <v>4.81</v>
       </c>
       <c r="H38" s="11">
@@ -3632,51 +3631,51 @@
       <c r="M38" s="11">
         <v>6.69</v>
       </c>
       <c r="N38" s="11">
         <v>5.24</v>
       </c>
       <c r="O38" s="11">
         <v>3.92</v>
       </c>
       <c r="P38" s="11">
         <v>4.62</v>
       </c>
       <c r="Q38" s="11">
         <v>4.92</v>
       </c>
       <c r="R38" s="11">
         <v>5.12</v>
       </c>
       <c r="S38" s="11">
         <v>3.60</v>
       </c>
       <c r="T38" s="11">
         <v>2.21</v>
       </c>
       <c r="U38" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="11">
         <v>14.09</v>
       </c>
       <c r="C39" s="11">
         <v>13.21</v>
       </c>
       <c r="D39" s="11">
         <v>15.10</v>
       </c>
       <c r="E39" s="11">
         <v>13.63</v>
       </c>
       <c r="F39" s="11">
         <v>16.32</v>
       </c>
       <c r="G39" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="11">
@@ -3892,51 +3891,51 @@
       <c r="M42" s="11">
         <v>5.78</v>
       </c>
       <c r="N42" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="11">
         <v>3.75</v>
       </c>
       <c r="P42" s="11">
         <v>4.70</v>
       </c>
       <c r="Q42" s="11">
         <v>5.03</v>
       </c>
       <c r="R42" s="11">
         <v>5.32</v>
       </c>
       <c r="S42" s="11">
         <v>3.09</v>
       </c>
       <c r="T42" s="11">
         <v>3.35</v>
       </c>
       <c r="U42" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="11">
         <v>13.86</v>
       </c>
       <c r="C43" s="11">
         <v>14.90</v>
       </c>
       <c r="D43" s="11">
         <v>15.50</v>
       </c>
       <c r="E43" s="11">
         <v>13.81</v>
       </c>
       <c r="F43" s="11">
         <v>16.80</v>
       </c>
       <c r="G43" s="11">
         <v>4.92</v>
       </c>
       <c r="H43" s="11">
@@ -3957,51 +3956,51 @@
       <c r="M43" s="11">
         <v>5.66</v>
       </c>
       <c r="N43" s="11">
         <v>6.59</v>
       </c>
       <c r="O43" s="11">
         <v>3.69</v>
       </c>
       <c r="P43" s="11">
         <v>4.44</v>
       </c>
       <c r="Q43" s="11">
         <v>4.45</v>
       </c>
       <c r="R43" s="11">
         <v>5.39</v>
       </c>
       <c r="S43" s="11">
         <v>3.61</v>
       </c>
       <c r="T43" s="11">
         <v>4.37</v>
       </c>
       <c r="U43" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="11">
         <v>13.94</v>
       </c>
       <c r="C44" s="11">
         <v>14.34</v>
       </c>
       <c r="D44" s="11">
         <v>15.49</v>
       </c>
       <c r="E44" s="11">
         <v>13.91</v>
       </c>
       <c r="F44" s="11">
         <v>16.05</v>
       </c>
       <c r="G44" s="11">
         <v>5.13</v>
       </c>
       <c r="H44" s="11">
@@ -4019,51 +4018,51 @@
       <c r="L44" s="11">
         <v>6.83</v>
       </c>
       <c r="M44" s="11">
         <v>5.58</v>
       </c>
       <c r="N44" s="11">
         <v>5.29</v>
       </c>
       <c r="O44" s="11">
         <v>3.47</v>
       </c>
       <c r="P44" s="11">
         <v>4.18</v>
       </c>
       <c r="Q44" s="11">
         <v>4.42</v>
       </c>
       <c r="R44" s="11">
         <v>4.18</v>
       </c>
       <c r="S44" s="11">
         <v>2.29</v>
       </c>
       <c r="T44" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U44" s="11">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="11">
         <v>13.86</v>
       </c>
       <c r="C45" s="11">
         <v>14.10</v>
       </c>
       <c r="D45" s="11">
         <v>16.11</v>
       </c>
       <c r="E45" s="11">
         <v>14.43</v>
       </c>
       <c r="F45" s="11">
         <v>17.21</v>
       </c>
       <c r="G45" s="11">
@@ -4477,51 +4476,51 @@
       <c r="M51" s="11">
         <v>5.73</v>
       </c>
       <c r="N51" s="11">
         <v>5.29</v>
       </c>
       <c r="O51" s="11">
         <v>2.93</v>
       </c>
       <c r="P51" s="11">
         <v>3.92</v>
       </c>
       <c r="Q51" s="11">
         <v>4.66</v>
       </c>
       <c r="R51" s="11">
         <v>4.74</v>
       </c>
       <c r="S51" s="11">
         <v>2.39</v>
       </c>
       <c r="T51" s="11">
         <v>3.45</v>
       </c>
       <c r="U51" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="11">
         <v>13.72</v>
       </c>
       <c r="C52" s="11">
         <v>14.57</v>
       </c>
       <c r="D52" s="11">
         <v>15.57</v>
       </c>
       <c r="E52" s="11">
         <v>13.92</v>
       </c>
       <c r="F52" s="11">
         <v>16.67</v>
       </c>
       <c r="G52" s="11">
         <v>4.72</v>
       </c>
       <c r="H52" s="11">
@@ -4669,51 +4668,51 @@
       <c r="L54" s="11">
         <v>4.71</v>
       </c>
       <c r="M54" s="11">
         <v>5.37</v>
       </c>
       <c r="N54" s="11">
         <v>6.11</v>
       </c>
       <c r="O54" s="11">
         <v>2.88</v>
       </c>
       <c r="P54" s="11">
         <v>3.54</v>
       </c>
       <c r="Q54" s="11">
         <v>4.79</v>
       </c>
       <c r="R54" s="11">
         <v>5.37</v>
       </c>
       <c r="S54" s="11">
         <v>1.86</v>
       </c>
       <c r="T54" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U54" s="11">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="11">
         <v>13.52</v>
       </c>
       <c r="C55" s="11">
         <v>13.43</v>
       </c>
       <c r="D55" s="11">
         <v>14.97</v>
       </c>
       <c r="E55" s="11">
         <v>13.94</v>
       </c>
       <c r="F55" s="11">
         <v>16.01</v>
       </c>
       <c r="G55" s="11">
@@ -4737,51 +4736,51 @@
       <c r="M55" s="11">
         <v>5.29</v>
       </c>
       <c r="N55" s="11">
         <v>5.87</v>
       </c>
       <c r="O55" s="11">
         <v>2.88</v>
       </c>
       <c r="P55" s="11">
         <v>3.68</v>
       </c>
       <c r="Q55" s="11">
         <v>3.98</v>
       </c>
       <c r="R55" s="11">
         <v>4.20</v>
       </c>
       <c r="S55" s="11">
         <v>2.57</v>
       </c>
       <c r="T55" s="11">
         <v>3.45</v>
       </c>
       <c r="U55" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="11">
         <v>13.66</v>
       </c>
       <c r="C56" s="11">
         <v>14.67</v>
       </c>
       <c r="D56" s="11">
         <v>15.12</v>
       </c>
       <c r="E56" s="11">
         <v>14.28</v>
       </c>
       <c r="F56" s="11">
         <v>16.65</v>
       </c>
       <c r="G56" s="11">
         <v>4.83</v>
       </c>
       <c r="H56" s="11">
@@ -4802,51 +4801,51 @@
       <c r="M56" s="11">
         <v>5.55</v>
       </c>
       <c r="N56" s="11">
         <v>5.65</v>
       </c>
       <c r="O56" s="11">
         <v>2.94</v>
       </c>
       <c r="P56" s="11">
         <v>3.56</v>
       </c>
       <c r="Q56" s="11">
         <v>5.13</v>
       </c>
       <c r="R56" s="11">
         <v>5.13</v>
       </c>
       <c r="S56" s="11">
         <v>2.26</v>
       </c>
       <c r="T56" s="11">
         <v>3.69</v>
       </c>
       <c r="U56" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="11">
         <v>13.63</v>
       </c>
       <c r="C57" s="11">
         <v>14.38</v>
       </c>
       <c r="D57" s="11">
         <v>14.75</v>
       </c>
       <c r="E57" s="11">
         <v>14.18</v>
       </c>
       <c r="F57" s="11">
         <v>16.19</v>
       </c>
       <c r="G57" s="11">
         <v>4.43</v>
       </c>
       <c r="H57" s="11">
@@ -4867,51 +4866,51 @@
       <c r="M57" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="11">
         <v>4.90</v>
       </c>
       <c r="O57" s="11">
         <v>2.88</v>
       </c>
       <c r="P57" s="11">
         <v>3.66</v>
       </c>
       <c r="Q57" s="11">
         <v>4.86</v>
       </c>
       <c r="R57" s="11">
         <v>4.81</v>
       </c>
       <c r="S57" s="11">
         <v>3.04</v>
       </c>
       <c r="T57" s="11">
         <v>2.51</v>
       </c>
       <c r="U57" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="11">
         <v>13.81</v>
       </c>
       <c r="C58" s="11">
         <v>14.56</v>
       </c>
       <c r="D58" s="11">
         <v>14.89</v>
       </c>
       <c r="E58" s="11">
         <v>14.08</v>
       </c>
       <c r="F58" s="11">
         <v>16.15</v>
       </c>
       <c r="G58" s="11">
         <v>3.97</v>
       </c>
       <c r="H58" s="11">
@@ -4929,54 +4928,54 @@
       <c r="L58" s="11">
         <v>6.56</v>
       </c>
       <c r="M58" s="11">
         <v>4.84</v>
       </c>
       <c r="N58" s="11">
         <v>4.79</v>
       </c>
       <c r="O58" s="11">
         <v>2.94</v>
       </c>
       <c r="P58" s="11">
         <v>4.08</v>
       </c>
       <c r="Q58" s="11">
         <v>3.73</v>
       </c>
       <c r="R58" s="11">
         <v>4.59</v>
       </c>
       <c r="S58" s="11">
         <v>1.98</v>
       </c>
       <c r="T58" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U58" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="11">
         <v>13.84</v>
       </c>
       <c r="C59" s="11">
         <v>13.79</v>
       </c>
       <c r="D59" s="11">
         <v>15.02</v>
       </c>
       <c r="E59" s="11">
         <v>13.74</v>
       </c>
       <c r="F59" s="11">
         <v>15.86</v>
       </c>
       <c r="G59" s="11">
         <v>3.78</v>
       </c>
       <c r="H59" s="11">
@@ -5452,51 +5451,51 @@
       <c r="M66" s="11">
         <v>4.30</v>
       </c>
       <c r="N66" s="11">
         <v>3.17</v>
       </c>
       <c r="O66" s="11">
         <v>3.29</v>
       </c>
       <c r="P66" s="11">
         <v>3.87</v>
       </c>
       <c r="Q66" s="11">
         <v>3.79</v>
       </c>
       <c r="R66" s="11">
         <v>2.85</v>
       </c>
       <c r="S66" s="11">
         <v>1.90</v>
       </c>
       <c r="T66" s="11">
         <v>3.08</v>
       </c>
       <c r="U66" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="11">
         <v>13.65</v>
       </c>
       <c r="C67" s="11">
         <v>10.36</v>
       </c>
       <c r="D67" s="11">
         <v>14.79</v>
       </c>
       <c r="E67" s="11">
         <v>14.10</v>
       </c>
       <c r="F67" s="11">
         <v>15.52</v>
       </c>
       <c r="G67" s="11">
         <v>4.08</v>
       </c>
       <c r="H67" s="11">
@@ -5517,51 +5516,51 @@
       <c r="M67" s="11">
         <v>4.41</v>
       </c>
       <c r="N67" s="11">
         <v>6.19</v>
       </c>
       <c r="O67" s="11">
         <v>3.28</v>
       </c>
       <c r="P67" s="11">
         <v>3.70</v>
       </c>
       <c r="Q67" s="11">
         <v>3.63</v>
       </c>
       <c r="R67" s="11">
         <v>3.90</v>
       </c>
       <c r="S67" s="11">
         <v>2.28</v>
       </c>
       <c r="T67" s="11">
         <v>5.40</v>
       </c>
       <c r="U67" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="11">
         <v>13.72</v>
       </c>
       <c r="C68" s="11">
         <v>11.61</v>
       </c>
       <c r="D68" s="11">
         <v>14.70</v>
       </c>
       <c r="E68" s="11">
         <v>14.05</v>
       </c>
       <c r="F68" s="11">
         <v>15.76</v>
       </c>
       <c r="G68" s="11">
         <v>4.24</v>
       </c>
       <c r="H68" s="11">
@@ -5951,51 +5950,51 @@
       <c r="F74" s="11">
         <v>13.23</v>
       </c>
       <c r="G74" s="11">
         <v>3.54</v>
       </c>
       <c r="H74" s="11">
         <v>3.21</v>
       </c>
       <c r="I74" s="11">
         <v>6.40</v>
       </c>
       <c r="J74" s="11">
         <v>4.80</v>
       </c>
       <c r="K74" s="11">
         <v>3.65</v>
       </c>
       <c r="L74" s="11">
         <v>5.34</v>
       </c>
       <c r="M74" s="11">
         <v>3.47</v>
       </c>
       <c r="N74" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="O74" s="11">
         <v>3.16</v>
       </c>
       <c r="P74" s="11">
         <v>3.94</v>
       </c>
       <c r="Q74" s="11">
         <v>5.30</v>
       </c>
       <c r="R74" s="11">
         <v>3.56</v>
       </c>
       <c r="S74" s="11">
         <v>2.88</v>
       </c>
       <c r="T74" s="11">
         <v>6.19</v>
       </c>
       <c r="U74" s="11">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="11" t="s">
@@ -6167,51 +6166,51 @@
       <c r="M77" s="11">
         <v>3.32</v>
       </c>
       <c r="N77" s="11">
         <v>4.06</v>
       </c>
       <c r="O77" s="11">
         <v>2.90</v>
       </c>
       <c r="P77" s="11">
         <v>3.41</v>
       </c>
       <c r="Q77" s="11">
         <v>4.18</v>
       </c>
       <c r="R77" s="11">
         <v>3.18</v>
       </c>
       <c r="S77" s="11">
         <v>1.56</v>
       </c>
       <c r="T77" s="11">
         <v>3.17</v>
       </c>
       <c r="U77" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B78" s="11">
         <v>13.40</v>
       </c>
       <c r="C78" s="11">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="11">
         <v>14.04</v>
       </c>
       <c r="E78" s="11">
         <v>12.57</v>
       </c>
       <c r="F78" s="11">
         <v>13.02</v>
       </c>
       <c r="G78" s="11">
         <v>3.60</v>
       </c>
       <c r="H78" s="11">
@@ -6406,51 +6405,51 @@
       <c r="F81" s="11">
         <v>12.49</v>
       </c>
       <c r="G81" s="11">
         <v>3.96</v>
       </c>
       <c r="H81" s="11">
         <v>2.65</v>
       </c>
       <c r="I81" s="11">
         <v>5.15</v>
       </c>
       <c r="J81" s="11">
         <v>5.89</v>
       </c>
       <c r="K81" s="11">
         <v>3.29</v>
       </c>
       <c r="L81" s="11">
         <v>5.11</v>
       </c>
       <c r="M81" s="11">
         <v>2.69</v>
       </c>
       <c r="N81" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="O81" s="11">
         <v>3</v>
       </c>
       <c r="P81" s="11">
         <v>3.65</v>
       </c>
       <c r="Q81" s="11">
         <v>3.87</v>
       </c>
       <c r="R81" s="11">
         <v>3.52</v>
       </c>
       <c r="S81" s="11">
         <v>1.75</v>
       </c>
       <c r="T81" s="11">
         <v>2.90</v>
       </c>
       <c r="U81" s="11">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="11" t="s">
@@ -6622,51 +6621,51 @@
       <c r="M84" s="11">
         <v>2.58</v>
       </c>
       <c r="N84" s="11">
         <v>2.21</v>
       </c>
       <c r="O84" s="11">
         <v>2.98</v>
       </c>
       <c r="P84" s="11">
         <v>3.69</v>
       </c>
       <c r="Q84" s="11">
         <v>3.34</v>
       </c>
       <c r="R84" s="11">
         <v>2.55</v>
       </c>
       <c r="S84" s="11">
         <v>2.19</v>
       </c>
       <c r="T84" s="11">
         <v>2.69</v>
       </c>
       <c r="U84" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B85" s="11">
         <v>14.15</v>
       </c>
       <c r="C85" s="11">
         <v>8.15</v>
       </c>
       <c r="D85" s="11">
         <v>13.14</v>
       </c>
       <c r="E85" s="11">
         <v>11.43</v>
       </c>
       <c r="F85" s="11">
         <v>11.94</v>
       </c>
       <c r="G85" s="11">
         <v>3.11</v>
       </c>
       <c r="H85" s="11">
@@ -6749,51 +6748,51 @@
       <c r="L86" s="11">
         <v>6.66</v>
       </c>
       <c r="M86" s="11">
         <v>2.74</v>
       </c>
       <c r="N86" s="11">
         <v>3.09</v>
       </c>
       <c r="O86" s="11">
         <v>2.78</v>
       </c>
       <c r="P86" s="11">
         <v>3.38</v>
       </c>
       <c r="Q86" s="11">
         <v>3.23</v>
       </c>
       <c r="R86" s="11">
         <v>2.61</v>
       </c>
       <c r="S86" s="11">
         <v>1.61</v>
       </c>
       <c r="T86" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U86" s="11">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B87" s="11">
         <v>14.26</v>
       </c>
       <c r="C87" s="11">
         <v>7.96</v>
       </c>
       <c r="D87" s="11">
         <v>13.44</v>
       </c>
       <c r="E87" s="11">
         <v>11.54</v>
       </c>
       <c r="F87" s="11">
         <v>12.08</v>
       </c>
       <c r="G87" s="11">
@@ -6944,51 +6943,51 @@
       <c r="L89" s="11">
         <v>5.20</v>
       </c>
       <c r="M89" s="11">
         <v>2.71</v>
       </c>
       <c r="N89" s="11">
         <v>3</v>
       </c>
       <c r="O89" s="11">
         <v>2.75</v>
       </c>
       <c r="P89" s="11">
         <v>3.24</v>
       </c>
       <c r="Q89" s="11">
         <v>4.89</v>
       </c>
       <c r="R89" s="11">
         <v>2.45</v>
       </c>
       <c r="S89" s="11">
         <v>1.53</v>
       </c>
       <c r="T89" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U89" s="11">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B90" s="11">
         <v>14.10</v>
       </c>
       <c r="C90" s="11">
         <v>7.32</v>
       </c>
       <c r="D90" s="11">
         <v>12.55</v>
       </c>
       <c r="E90" s="11">
         <v>11.31</v>
       </c>
       <c r="F90" s="11">
         <v>11.55</v>
       </c>
       <c r="G90" s="11">
@@ -7334,51 +7333,51 @@
       <c r="L95" s="11">
         <v>4.06</v>
       </c>
       <c r="M95" s="11">
         <v>2.31</v>
       </c>
       <c r="N95" s="11">
         <v>2.38</v>
       </c>
       <c r="O95" s="11">
         <v>2.36</v>
       </c>
       <c r="P95" s="11">
         <v>2.97</v>
       </c>
       <c r="Q95" s="11">
         <v>5.68</v>
       </c>
       <c r="R95" s="11">
         <v>2.96</v>
       </c>
       <c r="S95" s="11">
         <v>2.03</v>
       </c>
       <c r="T95" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U95" s="11">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="11">
         <v>13.71</v>
       </c>
       <c r="C96" s="11">
         <v>6.46</v>
       </c>
       <c r="D96" s="11">
         <v>11.78</v>
       </c>
       <c r="E96" s="11">
         <v>10.46</v>
       </c>
       <c r="F96" s="11">
         <v>11.19</v>
       </c>
       <c r="G96" s="11">
@@ -10002,51 +10001,51 @@
       <c r="M136" s="11">
         <v>1.64</v>
       </c>
       <c r="N136" s="11">
         <v>3.60</v>
       </c>
       <c r="O136" s="11">
         <v>2.33</v>
       </c>
       <c r="P136" s="11">
         <v>2.75</v>
       </c>
       <c r="Q136" s="11">
         <v>5.78</v>
       </c>
       <c r="R136" s="11">
         <v>7.23</v>
       </c>
       <c r="S136" s="11">
         <v>1.51</v>
       </c>
       <c r="T136" s="11">
         <v>3.14</v>
       </c>
       <c r="U136" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="11">
         <v>13.25</v>
       </c>
       <c r="C137" s="11">
         <v>7.55</v>
       </c>
       <c r="D137" s="11">
         <v>8.42</v>
       </c>
       <c r="E137" s="11">
         <v>7.48</v>
       </c>
       <c r="F137" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="11">
         <v>1.51</v>
       </c>
       <c r="H137" s="11">
@@ -10714,51 +10713,51 @@
       <c r="L147" s="11">
         <v>3.64</v>
       </c>
       <c r="M147" s="11">
         <v>1.09</v>
       </c>
       <c r="N147" s="11">
         <v>1.96</v>
       </c>
       <c r="O147" s="11">
         <v>2.27</v>
       </c>
       <c r="P147" s="11">
         <v>2.38</v>
       </c>
       <c r="Q147" s="11">
         <v>3.33</v>
       </c>
       <c r="R147" s="11">
         <v>3.15</v>
       </c>
       <c r="S147" s="11">
         <v>1.80</v>
       </c>
       <c r="T147" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U147" s="11">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="11">
         <v>12.88</v>
       </c>
       <c r="C148" s="11">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="11">
         <v>10.06</v>
       </c>
       <c r="E148" s="11">
         <v>8.06</v>
       </c>
       <c r="F148" s="11">
         <v>9.17</v>
       </c>
       <c r="G148" s="11">
@@ -11039,51 +11038,51 @@
       <c r="L152" s="11">
         <v>3.53</v>
       </c>
       <c r="M152" s="11">
         <v>1.01</v>
       </c>
       <c r="N152" s="11">
         <v>2.21</v>
       </c>
       <c r="O152" s="11">
         <v>2.28</v>
       </c>
       <c r="P152" s="11">
         <v>2.31</v>
       </c>
       <c r="Q152" s="11">
         <v>2.95</v>
       </c>
       <c r="R152" s="11">
         <v>3.45</v>
       </c>
       <c r="S152" s="11">
         <v>1.81</v>
       </c>
       <c r="T152" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U152" s="11">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="11" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="11">
         <v>12.08</v>
       </c>
       <c r="C153" s="11">
         <v>7.94</v>
       </c>
       <c r="D153" s="11">
         <v>9.02</v>
       </c>
       <c r="E153" s="11">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="11">
         <v>8.99</v>
       </c>
       <c r="G153" s="11">
@@ -11234,51 +11233,51 @@
       <c r="L155" s="11">
         <v>4.13</v>
       </c>
       <c r="M155" s="11">
         <v>0.97</v>
       </c>
       <c r="N155" s="11">
         <v>2.29</v>
       </c>
       <c r="O155" s="11">
         <v>2.33</v>
       </c>
       <c r="P155" s="11">
         <v>2.58</v>
       </c>
       <c r="Q155" s="11">
         <v>3.51</v>
       </c>
       <c r="R155" s="11">
         <v>3.41</v>
       </c>
       <c r="S155" s="11">
         <v>2.44</v>
       </c>
       <c r="T155" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U155" s="11">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="11" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="11">
         <v>12.09</v>
       </c>
       <c r="C156" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="11">
         <v>9.59</v>
       </c>
       <c r="E156" s="11">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="11">
         <v>9.34</v>
       </c>
       <c r="G156" s="11">
@@ -11494,51 +11493,51 @@
       <c r="L159" s="11">
         <v>4.77</v>
       </c>
       <c r="M159" s="11">
         <v>0.98</v>
       </c>
       <c r="N159" s="11">
         <v>2.47</v>
       </c>
       <c r="O159" s="11">
         <v>2.28</v>
       </c>
       <c r="P159" s="11">
         <v>2.38</v>
       </c>
       <c r="Q159" s="11">
         <v>4.12</v>
       </c>
       <c r="R159" s="11">
         <v>4.77</v>
       </c>
       <c r="S159" s="11">
         <v>1.62</v>
       </c>
       <c r="T159" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U159" s="11">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="11">
         <v>12.61</v>
       </c>
       <c r="C160" s="11">
         <v>10.75</v>
       </c>
       <c r="D160" s="11">
         <v>7.61</v>
       </c>
       <c r="E160" s="11">
         <v>7.14</v>
       </c>
       <c r="F160" s="11">
         <v>8.26</v>
       </c>
       <c r="G160" s="11">
@@ -13379,51 +13378,51 @@
       <c r="L188" s="11">
         <v>6.47</v>
       </c>
       <c r="M188" s="11">
         <v>4.18</v>
       </c>
       <c r="N188" s="11">
         <v>6.04</v>
       </c>
       <c r="O188" s="11">
         <v>5.86</v>
       </c>
       <c r="P188" s="11">
         <v>6.09</v>
       </c>
       <c r="Q188" s="11">
         <v>5.99</v>
       </c>
       <c r="R188" s="11">
         <v>6.64</v>
       </c>
       <c r="S188" s="11">
         <v>6.18</v>
       </c>
       <c r="T188" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U188" s="11">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="11" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="11">
         <v>11</v>
       </c>
       <c r="C189" s="11">
         <v>16.46</v>
       </c>
       <c r="D189" s="11">
         <v>10.60</v>
       </c>
       <c r="E189" s="11">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="11">
         <v>11.24</v>
       </c>
       <c r="G189" s="11">
@@ -14484,51 +14483,51 @@
       <c r="L205" s="11">
         <v>5</v>
       </c>
       <c r="M205" s="11">
         <v>3.89</v>
       </c>
       <c r="N205" s="11">
         <v>7.11</v>
       </c>
       <c r="O205" s="11">
         <v>3.99</v>
       </c>
       <c r="P205" s="11">
         <v>4.06</v>
       </c>
       <c r="Q205" s="11">
         <v>5.98</v>
       </c>
       <c r="R205" s="11">
         <v>6.46</v>
       </c>
       <c r="S205" s="11">
         <v>4.04</v>
       </c>
       <c r="T205" s="11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U205" s="11">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="11" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="11">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="11">
         <v>22.04</v>
       </c>
       <c r="D206" s="11">
         <v>10.07</v>
       </c>
       <c r="E206" s="11">
         <v>9.23</v>
       </c>
       <c r="F206" s="11">
         <v>11.01</v>
       </c>
       <c r="G206" s="11">
@@ -15140,61 +15139,114 @@
       <c r="N215" s="11">
         <v>6.39</v>
       </c>
       <c r="O215" s="11">
         <v>4</v>
       </c>
       <c r="P215" s="11">
         <v>4.16</v>
       </c>
       <c r="Q215" s="11">
         <v>6.19</v>
       </c>
       <c r="R215" s="11">
         <v>6.56</v>
       </c>
       <c r="S215" s="11">
         <v>4.18</v>
       </c>
       <c r="T215" s="11">
         <v>4.26</v>
       </c>
       <c r="U215" s="11">
         <v>3.74</v>
       </c>
     </row>
-    <row r="216" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U216" s="1"/>
+    <row r="216" spans="1:21" ht="15">
+      <c r="A216" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B216" s="11">
+        <v>10.28</v>
+      </c>
+      <c r="C216" s="11">
+        <v>16.73</v>
+      </c>
+      <c r="D216" s="11">
+        <v>9.23</v>
+      </c>
+      <c r="E216" s="11">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="F216" s="11">
+        <v>10.47</v>
+      </c>
+      <c r="G216" s="11">
+        <v>3.64</v>
+      </c>
+      <c r="H216" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="I216" s="11">
+        <v>3.26</v>
+      </c>
+      <c r="J216" s="11">
+        <v>5.28</v>
+      </c>
+      <c r="K216" s="11">
+        <v>3.83</v>
+      </c>
+      <c r="L216" s="11">
+        <v>4.66</v>
+      </c>
+      <c r="M216" s="11">
+        <v>3.80</v>
+      </c>
+      <c r="N216" s="11">
+        <v>7.08</v>
+      </c>
+      <c r="O216" s="11">
+        <v>3.99</v>
+      </c>
+      <c r="P216" s="11">
+        <v>4.21</v>
+      </c>
+      <c r="Q216" s="11">
+        <v>6.17</v>
+      </c>
+      <c r="R216" s="11">
+        <v>6.79</v>
+      </c>
+      <c r="S216" s="11">
+        <v>4</v>
+      </c>
+      <c r="T216" s="11">
+        <v>5.06</v>
+      </c>
+      <c r="U216" s="11">
+        <v>3.52</v>
+      </c>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
@@ -15223,80 +15275,92 @@
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
     </row>
     <row r="222" spans="12:21" ht="15">
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
+    </row>
+    <row r="223" spans="12:21" ht="15">
+      <c r="L223" s="1"/>
+      <c r="M223" s="1"/>
+      <c r="N223" s="1"/>
+      <c r="O223" s="1"/>
+      <c r="P223" s="1"/>
+      <c r="Q223" s="1"/>
+      <c r="R223" s="1"/>
+      <c r="S223" s="1"/>
+      <c r="T223" s="1"/>
+      <c r="U223" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U221"/>
+  <dimension ref="A1:U222"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -28942,121 +29006,174 @@
       </c>
       <c r="P214" s="11">
         <v>3.74</v>
       </c>
       <c r="Q214" s="11">
         <v>4.93</v>
       </c>
       <c r="R214" s="11">
         <v>3.80</v>
       </c>
       <c r="S214" s="11">
         <v>3.36</v>
       </c>
       <c r="T214" s="11">
         <v>3.45</v>
       </c>
       <c r="U214" s="11">
         <v>3.68</v>
       </c>
     </row>
     <row r="215" spans="1:21" ht="15">
       <c r="A215" s="11" t="s">
         <v>228</v>
       </c>
       <c r="B215" s="11">
-        <v>7.64</v>
+        <v>7.65</v>
       </c>
       <c r="C215" s="11">
-        <v>7.09</v>
+        <v>7.11</v>
       </c>
       <c r="D215" s="11">
-        <v>6.93</v>
+        <v>6.94</v>
       </c>
       <c r="E215" s="11">
         <v>8.120000000000001</v>
       </c>
       <c r="F215" s="11">
-        <v>8.32</v>
+        <v>8.34</v>
       </c>
       <c r="G215" s="11">
         <v>3.56</v>
       </c>
       <c r="H215" s="11">
         <v>3.43</v>
       </c>
       <c r="I215" s="11">
         <v>3.61</v>
       </c>
       <c r="J215" s="11">
         <v>3.31</v>
       </c>
       <c r="K215" s="11">
         <v>3.72</v>
       </c>
       <c r="L215" s="11">
         <v>3.91</v>
       </c>
       <c r="M215" s="11">
         <v>4.42</v>
       </c>
       <c r="N215" s="11">
         <v>4.31</v>
       </c>
       <c r="O215" s="11">
-        <v>3.68</v>
+        <v>3.67</v>
       </c>
       <c r="P215" s="11">
         <v>3.79</v>
       </c>
       <c r="Q215" s="11">
         <v>4.94</v>
       </c>
       <c r="R215" s="11">
-        <v>3.89</v>
+        <v>3.88</v>
       </c>
       <c r="S215" s="11">
         <v>3.34</v>
       </c>
       <c r="T215" s="11">
         <v>3.69</v>
       </c>
       <c r="U215" s="11">
         <v>3.67</v>
       </c>
     </row>
-    <row r="216" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U216" s="1"/>
+    <row r="216" spans="1:21" ht="15">
+      <c r="A216" s="11" t="s">
+        <v>229</v>
+      </c>
+      <c r="B216" s="11">
+        <v>7.66</v>
+      </c>
+      <c r="C216" s="11">
+        <v>7.15</v>
+      </c>
+      <c r="D216" s="11">
+        <v>6.95</v>
+      </c>
+      <c r="E216" s="11">
+        <v>8.1400000000000006</v>
+      </c>
+      <c r="F216" s="11">
+        <v>8.42</v>
+      </c>
+      <c r="G216" s="11">
+        <v>3.60</v>
+      </c>
+      <c r="H216" s="11">
+        <v>3.47</v>
+      </c>
+      <c r="I216" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="J216" s="11">
+        <v>3.32</v>
+      </c>
+      <c r="K216" s="11">
+        <v>3.76</v>
+      </c>
+      <c r="L216" s="11">
+        <v>3.93</v>
+      </c>
+      <c r="M216" s="11">
+        <v>4.51</v>
+      </c>
+      <c r="N216" s="11">
+        <v>4.44</v>
+      </c>
+      <c r="O216" s="11">
+        <v>3.68</v>
+      </c>
+      <c r="P216" s="11">
+        <v>3.89</v>
+      </c>
+      <c r="Q216" s="11">
+        <v>5.19</v>
+      </c>
+      <c r="R216" s="11">
+        <v>3.93</v>
+      </c>
+      <c r="S216" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="T216" s="11">
+        <v>3.81</v>
+      </c>
+      <c r="U216" s="11">
+        <v>3.70</v>
+      </c>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
@@ -29073,50 +29190,62 @@
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
+    </row>
+    <row r="222" spans="12:21" ht="15">
+      <c r="L222" s="1"/>
+      <c r="M222" s="1"/>
+      <c r="N222" s="1"/>
+      <c r="O222" s="1"/>
+      <c r="P222" s="1"/>
+      <c r="Q222" s="1"/>
+      <c r="R222" s="1"/>
+      <c r="S222" s="1"/>
+      <c r="T222" s="1"/>
+      <c r="U222" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>