--- v3 (2026-07-16)
+++ v4 (2026-08-05)
@@ -16,72 +16,72 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\e21d5fc3dfda4cf09fa5722b631fe8ce\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11385" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Slovakia_01_2009" sheetId="1" r:id="rId3"/>
     <sheet name="Euro area_01_2009" sheetId="2" r:id="rId4"/>
     <sheet name="Notes" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$221</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$222</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$223</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="232">
   <si>
     <t>Bank Overdrafts</t>
   </si>
   <si>
     <t>Consumer credit</t>
   </si>
   <si>
     <t>By initial rate fixation</t>
   </si>
   <si>
     <t>Floating rate and up to  1 year</t>
   </si>
   <si>
     <t>Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>Over 5 years</t>
   </si>
   <si>
     <t>Anual percentage rate of charge</t>
   </si>
   <si>
     <t>Lending for house purchase</t>
   </si>
   <si>
@@ -762,50 +762,53 @@
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
+    <t>2026-06</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1389,51 +1392,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U223"/>
+  <dimension ref="A1:U224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -1941,51 +1944,51 @@
       <c r="M12" s="11">
         <v>6.85</v>
       </c>
       <c r="N12" s="11">
         <v>6</v>
       </c>
       <c r="O12" s="11">
         <v>3.44</v>
       </c>
       <c r="P12" s="11">
         <v>4.98</v>
       </c>
       <c r="Q12" s="11">
         <v>5.78</v>
       </c>
       <c r="R12" s="11">
         <v>5.39</v>
       </c>
       <c r="S12" s="11">
         <v>3.17</v>
       </c>
       <c r="T12" s="11">
         <v>6.67</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>14.43</v>
       </c>
       <c r="C13" s="11">
         <v>8.19</v>
       </c>
       <c r="D13" s="11">
         <v>14.51</v>
       </c>
       <c r="E13" s="11">
         <v>13.58</v>
       </c>
       <c r="F13" s="11">
         <v>14.91</v>
       </c>
       <c r="G13" s="11">
         <v>5.48</v>
       </c>
       <c r="H13" s="11">
@@ -2396,51 +2399,51 @@
       <c r="M19" s="11">
         <v>6.46</v>
       </c>
       <c r="N19" s="11">
         <v>4.46</v>
       </c>
       <c r="O19" s="11">
         <v>3.31</v>
       </c>
       <c r="P19" s="11">
         <v>3.70</v>
       </c>
       <c r="Q19" s="11">
         <v>4.08</v>
       </c>
       <c r="R19" s="11">
         <v>4.72</v>
       </c>
       <c r="S19" s="11">
         <v>2.57</v>
       </c>
       <c r="T19" s="11">
         <v>7.39</v>
       </c>
       <c r="U19" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>14.62</v>
       </c>
       <c r="C20" s="11">
         <v>7.10</v>
       </c>
       <c r="D20" s="11">
         <v>14.53</v>
       </c>
       <c r="E20" s="11">
         <v>14.04</v>
       </c>
       <c r="F20" s="11">
         <v>14.73</v>
       </c>
       <c r="G20" s="11">
         <v>5.09</v>
       </c>
       <c r="H20" s="11">
@@ -2461,51 +2464,51 @@
       <c r="M20" s="11">
         <v>6.40</v>
       </c>
       <c r="N20" s="11">
         <v>6.51</v>
       </c>
       <c r="O20" s="11">
         <v>3.32</v>
       </c>
       <c r="P20" s="11">
         <v>3.60</v>
       </c>
       <c r="Q20" s="11">
         <v>5.25</v>
       </c>
       <c r="R20" s="11">
         <v>7.01</v>
       </c>
       <c r="S20" s="11">
         <v>2.54</v>
       </c>
       <c r="T20" s="11">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>14.70</v>
       </c>
       <c r="C21" s="11">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="11">
         <v>14.34</v>
       </c>
       <c r="E21" s="11">
         <v>14.44</v>
       </c>
       <c r="F21" s="11">
         <v>15.67</v>
       </c>
       <c r="G21" s="11">
         <v>5.01</v>
       </c>
       <c r="H21" s="11">
@@ -2526,51 +2529,51 @@
       <c r="M21" s="11">
         <v>6.08</v>
       </c>
       <c r="N21" s="11">
         <v>6.26</v>
       </c>
       <c r="O21" s="11">
         <v>3.34</v>
       </c>
       <c r="P21" s="11">
         <v>3.64</v>
       </c>
       <c r="Q21" s="11">
         <v>5.27</v>
       </c>
       <c r="R21" s="11">
         <v>5.34</v>
       </c>
       <c r="S21" s="11">
         <v>2.49</v>
       </c>
       <c r="T21" s="11">
         <v>5.52</v>
       </c>
       <c r="U21" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>14.60</v>
       </c>
       <c r="C22" s="11">
         <v>6.66</v>
       </c>
       <c r="D22" s="11">
         <v>13.37</v>
       </c>
       <c r="E22" s="11">
         <v>15.04</v>
       </c>
       <c r="F22" s="11">
         <v>15.17</v>
       </c>
       <c r="G22" s="11">
         <v>5.04</v>
       </c>
       <c r="H22" s="11">
@@ -2588,54 +2591,54 @@
       <c r="L22" s="11">
         <v>5.85</v>
       </c>
       <c r="M22" s="11">
         <v>6.20</v>
       </c>
       <c r="N22" s="11">
         <v>5.98</v>
       </c>
       <c r="O22" s="11">
         <v>3.33</v>
       </c>
       <c r="P22" s="11">
         <v>3.94</v>
       </c>
       <c r="Q22" s="11">
         <v>4.22</v>
       </c>
       <c r="R22" s="11">
         <v>5.11</v>
       </c>
       <c r="S22" s="11">
         <v>2.87</v>
       </c>
       <c r="T22" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U22" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>14.51</v>
       </c>
       <c r="C23" s="11">
         <v>6.94</v>
       </c>
       <c r="D23" s="11">
         <v>13.67</v>
       </c>
       <c r="E23" s="11">
         <v>14.10</v>
       </c>
       <c r="F23" s="11">
         <v>14.44</v>
       </c>
       <c r="G23" s="11">
         <v>4.96</v>
       </c>
       <c r="H23" s="11">
@@ -2916,51 +2919,51 @@
       <c r="M27" s="11">
         <v>5.88</v>
       </c>
       <c r="N27" s="11">
         <v>6.11</v>
       </c>
       <c r="O27" s="11">
         <v>3.35</v>
       </c>
       <c r="P27" s="11">
         <v>4.17</v>
       </c>
       <c r="Q27" s="11">
         <v>4.98</v>
       </c>
       <c r="R27" s="11">
         <v>5.73</v>
       </c>
       <c r="S27" s="11">
         <v>3.43</v>
       </c>
       <c r="T27" s="11">
         <v>3.30</v>
       </c>
       <c r="U27" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="11">
         <v>14.49</v>
       </c>
       <c r="C28" s="11">
         <v>6.93</v>
       </c>
       <c r="D28" s="11">
         <v>15.47</v>
       </c>
       <c r="E28" s="11">
         <v>14.64</v>
       </c>
       <c r="F28" s="11">
         <v>15.72</v>
       </c>
       <c r="G28" s="11">
         <v>4.73</v>
       </c>
       <c r="H28" s="11">
@@ -3433,51 +3436,51 @@
       <c r="L35" s="11">
         <v>5.96</v>
       </c>
       <c r="M35" s="11">
         <v>5.26</v>
       </c>
       <c r="N35" s="11">
         <v>5.46</v>
       </c>
       <c r="O35" s="11">
         <v>3.90</v>
       </c>
       <c r="P35" s="11">
         <v>4.25</v>
       </c>
       <c r="Q35" s="11">
         <v>6.02</v>
       </c>
       <c r="R35" s="11">
         <v>4.98</v>
       </c>
       <c r="S35" s="11">
         <v>3.10</v>
       </c>
       <c r="T35" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U35" s="11">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="11">
         <v>13.97</v>
       </c>
       <c r="C36" s="11">
         <v>13.61</v>
       </c>
       <c r="D36" s="11">
         <v>15.04</v>
       </c>
       <c r="E36" s="11">
         <v>14.11</v>
       </c>
       <c r="F36" s="11">
         <v>16.55</v>
       </c>
       <c r="G36" s="11">
@@ -3501,51 +3504,51 @@
       <c r="M36" s="11">
         <v>5.39</v>
       </c>
       <c r="N36" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="11">
         <v>3.91</v>
       </c>
       <c r="P36" s="11">
         <v>4.65</v>
       </c>
       <c r="Q36" s="11">
         <v>5.39</v>
       </c>
       <c r="R36" s="11">
         <v>5.08</v>
       </c>
       <c r="S36" s="11">
         <v>3.08</v>
       </c>
       <c r="T36" s="11">
         <v>3.70</v>
       </c>
       <c r="U36" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>13.78</v>
       </c>
       <c r="C37" s="11">
         <v>12.63</v>
       </c>
       <c r="D37" s="11">
         <v>14.85</v>
       </c>
       <c r="E37" s="11">
         <v>13.52</v>
       </c>
       <c r="F37" s="11">
         <v>16.11</v>
       </c>
       <c r="G37" s="11">
         <v>4.61</v>
       </c>
       <c r="H37" s="11">
@@ -3566,51 +3569,51 @@
       <c r="M37" s="11">
         <v>5.28</v>
       </c>
       <c r="N37" s="11">
         <v>5.26</v>
       </c>
       <c r="O37" s="11">
         <v>3.90</v>
       </c>
       <c r="P37" s="11">
         <v>4.50</v>
       </c>
       <c r="Q37" s="11">
         <v>5.23</v>
       </c>
       <c r="R37" s="11">
         <v>5.27</v>
       </c>
       <c r="S37" s="11">
         <v>3.24</v>
       </c>
       <c r="T37" s="11">
         <v>3.31</v>
       </c>
       <c r="U37" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="11">
         <v>13.95</v>
       </c>
       <c r="C38" s="11">
         <v>13.10</v>
       </c>
       <c r="D38" s="11">
         <v>15.17</v>
       </c>
       <c r="E38" s="11">
         <v>13.58</v>
       </c>
       <c r="F38" s="11">
         <v>16.33</v>
       </c>
       <c r="G38" s="11">
         <v>4.81</v>
       </c>
       <c r="H38" s="11">
@@ -3631,51 +3634,51 @@
       <c r="M38" s="11">
         <v>6.69</v>
       </c>
       <c r="N38" s="11">
         <v>5.24</v>
       </c>
       <c r="O38" s="11">
         <v>3.92</v>
       </c>
       <c r="P38" s="11">
         <v>4.62</v>
       </c>
       <c r="Q38" s="11">
         <v>4.92</v>
       </c>
       <c r="R38" s="11">
         <v>5.12</v>
       </c>
       <c r="S38" s="11">
         <v>3.60</v>
       </c>
       <c r="T38" s="11">
         <v>2.21</v>
       </c>
       <c r="U38" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="11">
         <v>14.09</v>
       </c>
       <c r="C39" s="11">
         <v>13.21</v>
       </c>
       <c r="D39" s="11">
         <v>15.10</v>
       </c>
       <c r="E39" s="11">
         <v>13.63</v>
       </c>
       <c r="F39" s="11">
         <v>16.32</v>
       </c>
       <c r="G39" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="11">
@@ -3891,51 +3894,51 @@
       <c r="M42" s="11">
         <v>5.78</v>
       </c>
       <c r="N42" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="11">
         <v>3.75</v>
       </c>
       <c r="P42" s="11">
         <v>4.70</v>
       </c>
       <c r="Q42" s="11">
         <v>5.03</v>
       </c>
       <c r="R42" s="11">
         <v>5.32</v>
       </c>
       <c r="S42" s="11">
         <v>3.09</v>
       </c>
       <c r="T42" s="11">
         <v>3.35</v>
       </c>
       <c r="U42" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="11">
         <v>13.86</v>
       </c>
       <c r="C43" s="11">
         <v>14.90</v>
       </c>
       <c r="D43" s="11">
         <v>15.50</v>
       </c>
       <c r="E43" s="11">
         <v>13.81</v>
       </c>
       <c r="F43" s="11">
         <v>16.80</v>
       </c>
       <c r="G43" s="11">
         <v>4.92</v>
       </c>
       <c r="H43" s="11">
@@ -3956,51 +3959,51 @@
       <c r="M43" s="11">
         <v>5.66</v>
       </c>
       <c r="N43" s="11">
         <v>6.59</v>
       </c>
       <c r="O43" s="11">
         <v>3.69</v>
       </c>
       <c r="P43" s="11">
         <v>4.44</v>
       </c>
       <c r="Q43" s="11">
         <v>4.45</v>
       </c>
       <c r="R43" s="11">
         <v>5.39</v>
       </c>
       <c r="S43" s="11">
         <v>3.61</v>
       </c>
       <c r="T43" s="11">
         <v>4.37</v>
       </c>
       <c r="U43" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="11">
         <v>13.94</v>
       </c>
       <c r="C44" s="11">
         <v>14.34</v>
       </c>
       <c r="D44" s="11">
         <v>15.49</v>
       </c>
       <c r="E44" s="11">
         <v>13.91</v>
       </c>
       <c r="F44" s="11">
         <v>16.05</v>
       </c>
       <c r="G44" s="11">
         <v>5.13</v>
       </c>
       <c r="H44" s="11">
@@ -4018,51 +4021,51 @@
       <c r="L44" s="11">
         <v>6.83</v>
       </c>
       <c r="M44" s="11">
         <v>5.58</v>
       </c>
       <c r="N44" s="11">
         <v>5.29</v>
       </c>
       <c r="O44" s="11">
         <v>3.47</v>
       </c>
       <c r="P44" s="11">
         <v>4.18</v>
       </c>
       <c r="Q44" s="11">
         <v>4.42</v>
       </c>
       <c r="R44" s="11">
         <v>4.18</v>
       </c>
       <c r="S44" s="11">
         <v>2.29</v>
       </c>
       <c r="T44" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U44" s="11">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="11">
         <v>13.86</v>
       </c>
       <c r="C45" s="11">
         <v>14.10</v>
       </c>
       <c r="D45" s="11">
         <v>16.11</v>
       </c>
       <c r="E45" s="11">
         <v>14.43</v>
       </c>
       <c r="F45" s="11">
         <v>17.21</v>
       </c>
       <c r="G45" s="11">
@@ -4476,51 +4479,51 @@
       <c r="M51" s="11">
         <v>5.73</v>
       </c>
       <c r="N51" s="11">
         <v>5.29</v>
       </c>
       <c r="O51" s="11">
         <v>2.93</v>
       </c>
       <c r="P51" s="11">
         <v>3.92</v>
       </c>
       <c r="Q51" s="11">
         <v>4.66</v>
       </c>
       <c r="R51" s="11">
         <v>4.74</v>
       </c>
       <c r="S51" s="11">
         <v>2.39</v>
       </c>
       <c r="T51" s="11">
         <v>3.45</v>
       </c>
       <c r="U51" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="11">
         <v>13.72</v>
       </c>
       <c r="C52" s="11">
         <v>14.57</v>
       </c>
       <c r="D52" s="11">
         <v>15.57</v>
       </c>
       <c r="E52" s="11">
         <v>13.92</v>
       </c>
       <c r="F52" s="11">
         <v>16.67</v>
       </c>
       <c r="G52" s="11">
         <v>4.72</v>
       </c>
       <c r="H52" s="11">
@@ -4668,51 +4671,51 @@
       <c r="L54" s="11">
         <v>4.71</v>
       </c>
       <c r="M54" s="11">
         <v>5.37</v>
       </c>
       <c r="N54" s="11">
         <v>6.11</v>
       </c>
       <c r="O54" s="11">
         <v>2.88</v>
       </c>
       <c r="P54" s="11">
         <v>3.54</v>
       </c>
       <c r="Q54" s="11">
         <v>4.79</v>
       </c>
       <c r="R54" s="11">
         <v>5.37</v>
       </c>
       <c r="S54" s="11">
         <v>1.86</v>
       </c>
       <c r="T54" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U54" s="11">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="11">
         <v>13.52</v>
       </c>
       <c r="C55" s="11">
         <v>13.43</v>
       </c>
       <c r="D55" s="11">
         <v>14.97</v>
       </c>
       <c r="E55" s="11">
         <v>13.94</v>
       </c>
       <c r="F55" s="11">
         <v>16.01</v>
       </c>
       <c r="G55" s="11">
@@ -4736,51 +4739,51 @@
       <c r="M55" s="11">
         <v>5.29</v>
       </c>
       <c r="N55" s="11">
         <v>5.87</v>
       </c>
       <c r="O55" s="11">
         <v>2.88</v>
       </c>
       <c r="P55" s="11">
         <v>3.68</v>
       </c>
       <c r="Q55" s="11">
         <v>3.98</v>
       </c>
       <c r="R55" s="11">
         <v>4.20</v>
       </c>
       <c r="S55" s="11">
         <v>2.57</v>
       </c>
       <c r="T55" s="11">
         <v>3.45</v>
       </c>
       <c r="U55" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="11">
         <v>13.66</v>
       </c>
       <c r="C56" s="11">
         <v>14.67</v>
       </c>
       <c r="D56" s="11">
         <v>15.12</v>
       </c>
       <c r="E56" s="11">
         <v>14.28</v>
       </c>
       <c r="F56" s="11">
         <v>16.65</v>
       </c>
       <c r="G56" s="11">
         <v>4.83</v>
       </c>
       <c r="H56" s="11">
@@ -4801,51 +4804,51 @@
       <c r="M56" s="11">
         <v>5.55</v>
       </c>
       <c r="N56" s="11">
         <v>5.65</v>
       </c>
       <c r="O56" s="11">
         <v>2.94</v>
       </c>
       <c r="P56" s="11">
         <v>3.56</v>
       </c>
       <c r="Q56" s="11">
         <v>5.13</v>
       </c>
       <c r="R56" s="11">
         <v>5.13</v>
       </c>
       <c r="S56" s="11">
         <v>2.26</v>
       </c>
       <c r="T56" s="11">
         <v>3.69</v>
       </c>
       <c r="U56" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="11">
         <v>13.63</v>
       </c>
       <c r="C57" s="11">
         <v>14.38</v>
       </c>
       <c r="D57" s="11">
         <v>14.75</v>
       </c>
       <c r="E57" s="11">
         <v>14.18</v>
       </c>
       <c r="F57" s="11">
         <v>16.19</v>
       </c>
       <c r="G57" s="11">
         <v>4.43</v>
       </c>
       <c r="H57" s="11">
@@ -4866,51 +4869,51 @@
       <c r="M57" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="11">
         <v>4.90</v>
       </c>
       <c r="O57" s="11">
         <v>2.88</v>
       </c>
       <c r="P57" s="11">
         <v>3.66</v>
       </c>
       <c r="Q57" s="11">
         <v>4.86</v>
       </c>
       <c r="R57" s="11">
         <v>4.81</v>
       </c>
       <c r="S57" s="11">
         <v>3.04</v>
       </c>
       <c r="T57" s="11">
         <v>2.51</v>
       </c>
       <c r="U57" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="11">
         <v>13.81</v>
       </c>
       <c r="C58" s="11">
         <v>14.56</v>
       </c>
       <c r="D58" s="11">
         <v>14.89</v>
       </c>
       <c r="E58" s="11">
         <v>14.08</v>
       </c>
       <c r="F58" s="11">
         <v>16.15</v>
       </c>
       <c r="G58" s="11">
         <v>3.97</v>
       </c>
       <c r="H58" s="11">
@@ -4928,54 +4931,54 @@
       <c r="L58" s="11">
         <v>6.56</v>
       </c>
       <c r="M58" s="11">
         <v>4.84</v>
       </c>
       <c r="N58" s="11">
         <v>4.79</v>
       </c>
       <c r="O58" s="11">
         <v>2.94</v>
       </c>
       <c r="P58" s="11">
         <v>4.08</v>
       </c>
       <c r="Q58" s="11">
         <v>3.73</v>
       </c>
       <c r="R58" s="11">
         <v>4.59</v>
       </c>
       <c r="S58" s="11">
         <v>1.98</v>
       </c>
       <c r="T58" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U58" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="11">
         <v>13.84</v>
       </c>
       <c r="C59" s="11">
         <v>13.79</v>
       </c>
       <c r="D59" s="11">
         <v>15.02</v>
       </c>
       <c r="E59" s="11">
         <v>13.74</v>
       </c>
       <c r="F59" s="11">
         <v>15.86</v>
       </c>
       <c r="G59" s="11">
         <v>3.78</v>
       </c>
       <c r="H59" s="11">
@@ -5451,51 +5454,51 @@
       <c r="M66" s="11">
         <v>4.30</v>
       </c>
       <c r="N66" s="11">
         <v>3.17</v>
       </c>
       <c r="O66" s="11">
         <v>3.29</v>
       </c>
       <c r="P66" s="11">
         <v>3.87</v>
       </c>
       <c r="Q66" s="11">
         <v>3.79</v>
       </c>
       <c r="R66" s="11">
         <v>2.85</v>
       </c>
       <c r="S66" s="11">
         <v>1.90</v>
       </c>
       <c r="T66" s="11">
         <v>3.08</v>
       </c>
       <c r="U66" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="11">
         <v>13.65</v>
       </c>
       <c r="C67" s="11">
         <v>10.36</v>
       </c>
       <c r="D67" s="11">
         <v>14.79</v>
       </c>
       <c r="E67" s="11">
         <v>14.10</v>
       </c>
       <c r="F67" s="11">
         <v>15.52</v>
       </c>
       <c r="G67" s="11">
         <v>4.08</v>
       </c>
       <c r="H67" s="11">
@@ -5516,51 +5519,51 @@
       <c r="M67" s="11">
         <v>4.41</v>
       </c>
       <c r="N67" s="11">
         <v>6.19</v>
       </c>
       <c r="O67" s="11">
         <v>3.28</v>
       </c>
       <c r="P67" s="11">
         <v>3.70</v>
       </c>
       <c r="Q67" s="11">
         <v>3.63</v>
       </c>
       <c r="R67" s="11">
         <v>3.90</v>
       </c>
       <c r="S67" s="11">
         <v>2.28</v>
       </c>
       <c r="T67" s="11">
         <v>5.40</v>
       </c>
       <c r="U67" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="11">
         <v>13.72</v>
       </c>
       <c r="C68" s="11">
         <v>11.61</v>
       </c>
       <c r="D68" s="11">
         <v>14.70</v>
       </c>
       <c r="E68" s="11">
         <v>14.05</v>
       </c>
       <c r="F68" s="11">
         <v>15.76</v>
       </c>
       <c r="G68" s="11">
         <v>4.24</v>
       </c>
       <c r="H68" s="11">
@@ -5950,51 +5953,51 @@
       <c r="F74" s="11">
         <v>13.23</v>
       </c>
       <c r="G74" s="11">
         <v>3.54</v>
       </c>
       <c r="H74" s="11">
         <v>3.21</v>
       </c>
       <c r="I74" s="11">
         <v>6.40</v>
       </c>
       <c r="J74" s="11">
         <v>4.80</v>
       </c>
       <c r="K74" s="11">
         <v>3.65</v>
       </c>
       <c r="L74" s="11">
         <v>5.34</v>
       </c>
       <c r="M74" s="11">
         <v>3.47</v>
       </c>
       <c r="N74" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="O74" s="11">
         <v>3.16</v>
       </c>
       <c r="P74" s="11">
         <v>3.94</v>
       </c>
       <c r="Q74" s="11">
         <v>5.30</v>
       </c>
       <c r="R74" s="11">
         <v>3.56</v>
       </c>
       <c r="S74" s="11">
         <v>2.88</v>
       </c>
       <c r="T74" s="11">
         <v>6.19</v>
       </c>
       <c r="U74" s="11">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="11" t="s">
@@ -6166,51 +6169,51 @@
       <c r="M77" s="11">
         <v>3.32</v>
       </c>
       <c r="N77" s="11">
         <v>4.06</v>
       </c>
       <c r="O77" s="11">
         <v>2.90</v>
       </c>
       <c r="P77" s="11">
         <v>3.41</v>
       </c>
       <c r="Q77" s="11">
         <v>4.18</v>
       </c>
       <c r="R77" s="11">
         <v>3.18</v>
       </c>
       <c r="S77" s="11">
         <v>1.56</v>
       </c>
       <c r="T77" s="11">
         <v>3.17</v>
       </c>
       <c r="U77" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B78" s="11">
         <v>13.40</v>
       </c>
       <c r="C78" s="11">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="11">
         <v>14.04</v>
       </c>
       <c r="E78" s="11">
         <v>12.57</v>
       </c>
       <c r="F78" s="11">
         <v>13.02</v>
       </c>
       <c r="G78" s="11">
         <v>3.60</v>
       </c>
       <c r="H78" s="11">
@@ -6405,51 +6408,51 @@
       <c r="F81" s="11">
         <v>12.49</v>
       </c>
       <c r="G81" s="11">
         <v>3.96</v>
       </c>
       <c r="H81" s="11">
         <v>2.65</v>
       </c>
       <c r="I81" s="11">
         <v>5.15</v>
       </c>
       <c r="J81" s="11">
         <v>5.89</v>
       </c>
       <c r="K81" s="11">
         <v>3.29</v>
       </c>
       <c r="L81" s="11">
         <v>5.11</v>
       </c>
       <c r="M81" s="11">
         <v>2.69</v>
       </c>
       <c r="N81" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="O81" s="11">
         <v>3</v>
       </c>
       <c r="P81" s="11">
         <v>3.65</v>
       </c>
       <c r="Q81" s="11">
         <v>3.87</v>
       </c>
       <c r="R81" s="11">
         <v>3.52</v>
       </c>
       <c r="S81" s="11">
         <v>1.75</v>
       </c>
       <c r="T81" s="11">
         <v>2.90</v>
       </c>
       <c r="U81" s="11">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="11" t="s">
@@ -6621,51 +6624,51 @@
       <c r="M84" s="11">
         <v>2.58</v>
       </c>
       <c r="N84" s="11">
         <v>2.21</v>
       </c>
       <c r="O84" s="11">
         <v>2.98</v>
       </c>
       <c r="P84" s="11">
         <v>3.69</v>
       </c>
       <c r="Q84" s="11">
         <v>3.34</v>
       </c>
       <c r="R84" s="11">
         <v>2.55</v>
       </c>
       <c r="S84" s="11">
         <v>2.19</v>
       </c>
       <c r="T84" s="11">
         <v>2.69</v>
       </c>
       <c r="U84" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B85" s="11">
         <v>14.15</v>
       </c>
       <c r="C85" s="11">
         <v>8.15</v>
       </c>
       <c r="D85" s="11">
         <v>13.14</v>
       </c>
       <c r="E85" s="11">
         <v>11.43</v>
       </c>
       <c r="F85" s="11">
         <v>11.94</v>
       </c>
       <c r="G85" s="11">
         <v>3.11</v>
       </c>
       <c r="H85" s="11">
@@ -6748,51 +6751,51 @@
       <c r="L86" s="11">
         <v>6.66</v>
       </c>
       <c r="M86" s="11">
         <v>2.74</v>
       </c>
       <c r="N86" s="11">
         <v>3.09</v>
       </c>
       <c r="O86" s="11">
         <v>2.78</v>
       </c>
       <c r="P86" s="11">
         <v>3.38</v>
       </c>
       <c r="Q86" s="11">
         <v>3.23</v>
       </c>
       <c r="R86" s="11">
         <v>2.61</v>
       </c>
       <c r="S86" s="11">
         <v>1.61</v>
       </c>
       <c r="T86" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U86" s="11">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B87" s="11">
         <v>14.26</v>
       </c>
       <c r="C87" s="11">
         <v>7.96</v>
       </c>
       <c r="D87" s="11">
         <v>13.44</v>
       </c>
       <c r="E87" s="11">
         <v>11.54</v>
       </c>
       <c r="F87" s="11">
         <v>12.08</v>
       </c>
       <c r="G87" s="11">
@@ -6943,51 +6946,51 @@
       <c r="L89" s="11">
         <v>5.20</v>
       </c>
       <c r="M89" s="11">
         <v>2.71</v>
       </c>
       <c r="N89" s="11">
         <v>3</v>
       </c>
       <c r="O89" s="11">
         <v>2.75</v>
       </c>
       <c r="P89" s="11">
         <v>3.24</v>
       </c>
       <c r="Q89" s="11">
         <v>4.89</v>
       </c>
       <c r="R89" s="11">
         <v>2.45</v>
       </c>
       <c r="S89" s="11">
         <v>1.53</v>
       </c>
       <c r="T89" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U89" s="11">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B90" s="11">
         <v>14.10</v>
       </c>
       <c r="C90" s="11">
         <v>7.32</v>
       </c>
       <c r="D90" s="11">
         <v>12.55</v>
       </c>
       <c r="E90" s="11">
         <v>11.31</v>
       </c>
       <c r="F90" s="11">
         <v>11.55</v>
       </c>
       <c r="G90" s="11">
@@ -7333,51 +7336,51 @@
       <c r="L95" s="11">
         <v>4.06</v>
       </c>
       <c r="M95" s="11">
         <v>2.31</v>
       </c>
       <c r="N95" s="11">
         <v>2.38</v>
       </c>
       <c r="O95" s="11">
         <v>2.36</v>
       </c>
       <c r="P95" s="11">
         <v>2.97</v>
       </c>
       <c r="Q95" s="11">
         <v>5.68</v>
       </c>
       <c r="R95" s="11">
         <v>2.96</v>
       </c>
       <c r="S95" s="11">
         <v>2.03</v>
       </c>
       <c r="T95" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U95" s="11">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="11">
         <v>13.71</v>
       </c>
       <c r="C96" s="11">
         <v>6.46</v>
       </c>
       <c r="D96" s="11">
         <v>11.78</v>
       </c>
       <c r="E96" s="11">
         <v>10.46</v>
       </c>
       <c r="F96" s="11">
         <v>11.19</v>
       </c>
       <c r="G96" s="11">
@@ -10001,51 +10004,51 @@
       <c r="M136" s="11">
         <v>1.64</v>
       </c>
       <c r="N136" s="11">
         <v>3.60</v>
       </c>
       <c r="O136" s="11">
         <v>2.33</v>
       </c>
       <c r="P136" s="11">
         <v>2.75</v>
       </c>
       <c r="Q136" s="11">
         <v>5.78</v>
       </c>
       <c r="R136" s="11">
         <v>7.23</v>
       </c>
       <c r="S136" s="11">
         <v>1.51</v>
       </c>
       <c r="T136" s="11">
         <v>3.14</v>
       </c>
       <c r="U136" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="11">
         <v>13.25</v>
       </c>
       <c r="C137" s="11">
         <v>7.55</v>
       </c>
       <c r="D137" s="11">
         <v>8.42</v>
       </c>
       <c r="E137" s="11">
         <v>7.48</v>
       </c>
       <c r="F137" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="11">
         <v>1.51</v>
       </c>
       <c r="H137" s="11">
@@ -10713,51 +10716,51 @@
       <c r="L147" s="11">
         <v>3.64</v>
       </c>
       <c r="M147" s="11">
         <v>1.09</v>
       </c>
       <c r="N147" s="11">
         <v>1.96</v>
       </c>
       <c r="O147" s="11">
         <v>2.27</v>
       </c>
       <c r="P147" s="11">
         <v>2.38</v>
       </c>
       <c r="Q147" s="11">
         <v>3.33</v>
       </c>
       <c r="R147" s="11">
         <v>3.15</v>
       </c>
       <c r="S147" s="11">
         <v>1.80</v>
       </c>
       <c r="T147" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U147" s="11">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="11">
         <v>12.88</v>
       </c>
       <c r="C148" s="11">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="11">
         <v>10.06</v>
       </c>
       <c r="E148" s="11">
         <v>8.06</v>
       </c>
       <c r="F148" s="11">
         <v>9.17</v>
       </c>
       <c r="G148" s="11">
@@ -11038,51 +11041,51 @@
       <c r="L152" s="11">
         <v>3.53</v>
       </c>
       <c r="M152" s="11">
         <v>1.01</v>
       </c>
       <c r="N152" s="11">
         <v>2.21</v>
       </c>
       <c r="O152" s="11">
         <v>2.28</v>
       </c>
       <c r="P152" s="11">
         <v>2.31</v>
       </c>
       <c r="Q152" s="11">
         <v>2.95</v>
       </c>
       <c r="R152" s="11">
         <v>3.45</v>
       </c>
       <c r="S152" s="11">
         <v>1.81</v>
       </c>
       <c r="T152" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U152" s="11">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="11" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="11">
         <v>12.08</v>
       </c>
       <c r="C153" s="11">
         <v>7.94</v>
       </c>
       <c r="D153" s="11">
         <v>9.02</v>
       </c>
       <c r="E153" s="11">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="11">
         <v>8.99</v>
       </c>
       <c r="G153" s="11">
@@ -11233,51 +11236,51 @@
       <c r="L155" s="11">
         <v>4.13</v>
       </c>
       <c r="M155" s="11">
         <v>0.97</v>
       </c>
       <c r="N155" s="11">
         <v>2.29</v>
       </c>
       <c r="O155" s="11">
         <v>2.33</v>
       </c>
       <c r="P155" s="11">
         <v>2.58</v>
       </c>
       <c r="Q155" s="11">
         <v>3.51</v>
       </c>
       <c r="R155" s="11">
         <v>3.41</v>
       </c>
       <c r="S155" s="11">
         <v>2.44</v>
       </c>
       <c r="T155" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U155" s="11">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="11" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="11">
         <v>12.09</v>
       </c>
       <c r="C156" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="11">
         <v>9.59</v>
       </c>
       <c r="E156" s="11">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="11">
         <v>9.34</v>
       </c>
       <c r="G156" s="11">
@@ -11493,51 +11496,51 @@
       <c r="L159" s="11">
         <v>4.77</v>
       </c>
       <c r="M159" s="11">
         <v>0.98</v>
       </c>
       <c r="N159" s="11">
         <v>2.47</v>
       </c>
       <c r="O159" s="11">
         <v>2.28</v>
       </c>
       <c r="P159" s="11">
         <v>2.38</v>
       </c>
       <c r="Q159" s="11">
         <v>4.12</v>
       </c>
       <c r="R159" s="11">
         <v>4.77</v>
       </c>
       <c r="S159" s="11">
         <v>1.62</v>
       </c>
       <c r="T159" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U159" s="11">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="11">
         <v>12.61</v>
       </c>
       <c r="C160" s="11">
         <v>10.75</v>
       </c>
       <c r="D160" s="11">
         <v>7.61</v>
       </c>
       <c r="E160" s="11">
         <v>7.14</v>
       </c>
       <c r="F160" s="11">
         <v>8.26</v>
       </c>
       <c r="G160" s="11">
@@ -13378,51 +13381,51 @@
       <c r="L188" s="11">
         <v>6.47</v>
       </c>
       <c r="M188" s="11">
         <v>4.18</v>
       </c>
       <c r="N188" s="11">
         <v>6.04</v>
       </c>
       <c r="O188" s="11">
         <v>5.86</v>
       </c>
       <c r="P188" s="11">
         <v>6.09</v>
       </c>
       <c r="Q188" s="11">
         <v>5.99</v>
       </c>
       <c r="R188" s="11">
         <v>6.64</v>
       </c>
       <c r="S188" s="11">
         <v>6.18</v>
       </c>
       <c r="T188" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U188" s="11">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="11" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="11">
         <v>11</v>
       </c>
       <c r="C189" s="11">
         <v>16.46</v>
       </c>
       <c r="D189" s="11">
         <v>10.60</v>
       </c>
       <c r="E189" s="11">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="11">
         <v>11.24</v>
       </c>
       <c r="G189" s="11">
@@ -14483,51 +14486,51 @@
       <c r="L205" s="11">
         <v>5</v>
       </c>
       <c r="M205" s="11">
         <v>3.89</v>
       </c>
       <c r="N205" s="11">
         <v>7.11</v>
       </c>
       <c r="O205" s="11">
         <v>3.99</v>
       </c>
       <c r="P205" s="11">
         <v>4.06</v>
       </c>
       <c r="Q205" s="11">
         <v>5.98</v>
       </c>
       <c r="R205" s="11">
         <v>6.46</v>
       </c>
       <c r="S205" s="11">
         <v>4.04</v>
       </c>
       <c r="T205" s="11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="U205" s="11">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="11" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="11">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="11">
         <v>22.04</v>
       </c>
       <c r="D206" s="11">
         <v>10.07</v>
       </c>
       <c r="E206" s="11">
         <v>9.23</v>
       </c>
       <c r="F206" s="11">
         <v>11.01</v>
       </c>
       <c r="G206" s="11">
@@ -15204,61 +15207,114 @@
       <c r="N216" s="11">
         <v>7.08</v>
       </c>
       <c r="O216" s="11">
         <v>3.99</v>
       </c>
       <c r="P216" s="11">
         <v>4.21</v>
       </c>
       <c r="Q216" s="11">
         <v>6.17</v>
       </c>
       <c r="R216" s="11">
         <v>6.79</v>
       </c>
       <c r="S216" s="11">
         <v>4</v>
       </c>
       <c r="T216" s="11">
         <v>5.06</v>
       </c>
       <c r="U216" s="11">
         <v>3.52</v>
       </c>
     </row>
-    <row r="217" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U217" s="1"/>
+    <row r="217" spans="1:21" ht="15">
+      <c r="A217" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B217" s="11">
+        <v>10.20</v>
+      </c>
+      <c r="C217" s="11">
+        <v>14.12</v>
+      </c>
+      <c r="D217" s="11">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="E217" s="11">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="F217" s="11">
+        <v>10.10</v>
+      </c>
+      <c r="G217" s="11">
+        <v>3.58</v>
+      </c>
+      <c r="H217" s="11">
+        <v>3.66</v>
+      </c>
+      <c r="I217" s="11">
+        <v>3.14</v>
+      </c>
+      <c r="J217" s="11">
+        <v>5.3500000000000014</v>
+      </c>
+      <c r="K217" s="11">
+        <v>3.91</v>
+      </c>
+      <c r="L217" s="11">
+        <v>4.66</v>
+      </c>
+      <c r="M217" s="11">
+        <v>3.87</v>
+      </c>
+      <c r="N217" s="11">
+        <v>6.63</v>
+      </c>
+      <c r="O217" s="11">
+        <v>4.17</v>
+      </c>
+      <c r="P217" s="11">
+        <v>4.33</v>
+      </c>
+      <c r="Q217" s="11">
+        <v>5.67</v>
+      </c>
+      <c r="R217" s="11">
+        <v>6.31</v>
+      </c>
+      <c r="S217" s="11">
+        <v>4.34</v>
+      </c>
+      <c r="T217" s="11">
+        <v>3.63</v>
+      </c>
+      <c r="U217" s="11">
+        <v>4.65</v>
+      </c>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
@@ -15287,50 +15343,62 @@
       <c r="U221" s="1"/>
     </row>
     <row r="222" spans="12:21" ht="15">
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
     </row>
     <row r="223" spans="12:21" ht="15">
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
+    </row>
+    <row r="224" spans="12:21" ht="15">
+      <c r="L224" s="1"/>
+      <c r="M224" s="1"/>
+      <c r="N224" s="1"/>
+      <c r="O224" s="1"/>
+      <c r="P224" s="1"/>
+      <c r="Q224" s="1"/>
+      <c r="R224" s="1"/>
+      <c r="S224" s="1"/>
+      <c r="T224" s="1"/>
+      <c r="U224" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>