--- v4 (2026-08-05)
+++ v5 (2026-08-26)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\e21d5fc3dfda4cf09fa5722b631fe8ce\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11385" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Slovakia_01_2009" sheetId="1" r:id="rId3"/>
     <sheet name="Euro area_01_2009" sheetId="2" r:id="rId4"/>
     <sheet name="Notes" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$221</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$222</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$223</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="521" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="232">
   <si>
     <t>Bank Overdrafts</t>
   </si>
   <si>
     <t>Consumer credit</t>
   </si>
   <si>
     <t>By initial rate fixation</t>
   </si>
   <si>
     <t>Floating rate and up to  1 year</t>
   </si>
   <si>
     <t>Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>Over 5 years</t>
   </si>
   <si>
     <t>Anual percentage rate of charge</t>
   </si>
   <si>
     <t>Lending for house purchase</t>
   </si>
   <si>
@@ -15384,51 +15384,51 @@
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U222"/>
+  <dimension ref="A1:U223"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -29139,121 +29139,174 @@
       </c>
       <c r="P215" s="11">
         <v>3.79</v>
       </c>
       <c r="Q215" s="11">
         <v>4.94</v>
       </c>
       <c r="R215" s="11">
         <v>3.88</v>
       </c>
       <c r="S215" s="11">
         <v>3.34</v>
       </c>
       <c r="T215" s="11">
         <v>3.69</v>
       </c>
       <c r="U215" s="11">
         <v>3.67</v>
       </c>
     </row>
     <row r="216" spans="1:21" ht="15">
       <c r="A216" s="11" t="s">
         <v>229</v>
       </c>
       <c r="B216" s="11">
-        <v>7.66</v>
+        <v>7.65</v>
       </c>
       <c r="C216" s="11">
-        <v>7.15</v>
+        <v>7.17</v>
       </c>
       <c r="D216" s="11">
-        <v>6.95</v>
+        <v>6.97</v>
       </c>
       <c r="E216" s="11">
         <v>8.1400000000000006</v>
       </c>
       <c r="F216" s="11">
-        <v>8.42</v>
+        <v>8.43</v>
       </c>
       <c r="G216" s="11">
         <v>3.60</v>
       </c>
       <c r="H216" s="11">
-        <v>3.47</v>
+        <v>3.46</v>
       </c>
       <c r="I216" s="11">
         <v>3.65</v>
       </c>
       <c r="J216" s="11">
         <v>3.32</v>
       </c>
       <c r="K216" s="11">
         <v>3.76</v>
       </c>
       <c r="L216" s="11">
         <v>3.93</v>
       </c>
       <c r="M216" s="11">
         <v>4.51</v>
       </c>
       <c r="N216" s="11">
         <v>4.44</v>
       </c>
       <c r="O216" s="11">
         <v>3.68</v>
       </c>
       <c r="P216" s="11">
         <v>3.89</v>
       </c>
       <c r="Q216" s="11">
-        <v>5.19</v>
+        <v>5.22</v>
       </c>
       <c r="R216" s="11">
         <v>3.93</v>
       </c>
       <c r="S216" s="11">
         <v>3.34</v>
       </c>
       <c r="T216" s="11">
         <v>3.81</v>
       </c>
       <c r="U216" s="11">
-        <v>3.70</v>
-[...12 lines deleted...]
-      <c r="U217" s="1"/>
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="217" spans="1:21" ht="15">
+      <c r="A217" s="11" t="s">
+        <v>230</v>
+      </c>
+      <c r="B217" s="11">
+        <v>7.63</v>
+      </c>
+      <c r="C217" s="11">
+        <v>7.21</v>
+      </c>
+      <c r="D217" s="11">
+        <v>6.87</v>
+      </c>
+      <c r="E217" s="11">
+        <v>7.99</v>
+      </c>
+      <c r="F217" s="11">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="G217" s="11">
+        <v>3.65</v>
+      </c>
+      <c r="H217" s="11">
+        <v>3.52</v>
+      </c>
+      <c r="I217" s="11">
+        <v>3.67</v>
+      </c>
+      <c r="J217" s="11">
+        <v>3.34</v>
+      </c>
+      <c r="K217" s="11">
+        <v>3.77</v>
+      </c>
+      <c r="L217" s="11">
+        <v>4.05</v>
+      </c>
+      <c r="M217" s="11">
+        <v>4.54</v>
+      </c>
+      <c r="N217" s="11">
+        <v>4.32</v>
+      </c>
+      <c r="O217" s="11">
+        <v>3.79</v>
+      </c>
+      <c r="P217" s="11">
+        <v>3.96</v>
+      </c>
+      <c r="Q217" s="11">
+        <v>5.18</v>
+      </c>
+      <c r="R217" s="11">
+        <v>3.95</v>
+      </c>
+      <c r="S217" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="T217" s="11">
+        <v>3.74</v>
+      </c>
+      <c r="U217" s="11">
+        <v>3.78</v>
+      </c>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
@@ -29270,50 +29323,62 @@
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
     </row>
     <row r="222" spans="12:21" ht="15">
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
+    </row>
+    <row r="223" spans="12:21" ht="15">
+      <c r="L223" s="1"/>
+      <c r="M223" s="1"/>
+      <c r="N223" s="1"/>
+      <c r="O223" s="1"/>
+      <c r="P223" s="1"/>
+      <c r="Q223" s="1"/>
+      <c r="R223" s="1"/>
+      <c r="S223" s="1"/>
+      <c r="T223" s="1"/>
+      <c r="U223" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>