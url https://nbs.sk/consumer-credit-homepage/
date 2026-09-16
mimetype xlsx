--- v5 (2026-08-26)
+++ v6 (2026-09-16)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\e21d5fc3dfda4cf09fa5722b631fe8ce\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="780" yWindow="780" windowWidth="21600" windowHeight="11385" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Slovakia_01_2009" sheetId="1" r:id="rId3"/>
     <sheet name="Euro area_01_2009" sheetId="2" r:id="rId4"/>
     <sheet name="Notes" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$222</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$223</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$K$223</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$K$224</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="524" uniqueCount="233">
   <si>
     <t>Bank Overdrafts</t>
   </si>
   <si>
     <t>Consumer credit</t>
   </si>
   <si>
     <t>By initial rate fixation</t>
   </si>
   <si>
     <t>Floating rate and up to  1 year</t>
   </si>
   <si>
     <t>Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>Over 5 years</t>
   </si>
   <si>
     <t>Anual percentage rate of charge</t>
   </si>
   <si>
     <t>Lending for house purchase</t>
   </si>
   <si>
@@ -765,50 +765,53 @@
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
+    <t>2026-07</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1392,51 +1395,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U224"/>
+  <dimension ref="A1:U225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -1944,51 +1947,51 @@
       <c r="M12" s="11">
         <v>6.85</v>
       </c>
       <c r="N12" s="11">
         <v>6</v>
       </c>
       <c r="O12" s="11">
         <v>3.44</v>
       </c>
       <c r="P12" s="11">
         <v>4.98</v>
       </c>
       <c r="Q12" s="11">
         <v>5.78</v>
       </c>
       <c r="R12" s="11">
         <v>5.39</v>
       </c>
       <c r="S12" s="11">
         <v>3.17</v>
       </c>
       <c r="T12" s="11">
         <v>6.67</v>
       </c>
       <c r="U12" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="11">
         <v>14.43</v>
       </c>
       <c r="C13" s="11">
         <v>8.19</v>
       </c>
       <c r="D13" s="11">
         <v>14.51</v>
       </c>
       <c r="E13" s="11">
         <v>13.58</v>
       </c>
       <c r="F13" s="11">
         <v>14.91</v>
       </c>
       <c r="G13" s="11">
         <v>5.48</v>
       </c>
       <c r="H13" s="11">
@@ -2399,51 +2402,51 @@
       <c r="M19" s="11">
         <v>6.46</v>
       </c>
       <c r="N19" s="11">
         <v>4.46</v>
       </c>
       <c r="O19" s="11">
         <v>3.31</v>
       </c>
       <c r="P19" s="11">
         <v>3.70</v>
       </c>
       <c r="Q19" s="11">
         <v>4.08</v>
       </c>
       <c r="R19" s="11">
         <v>4.72</v>
       </c>
       <c r="S19" s="11">
         <v>2.57</v>
       </c>
       <c r="T19" s="11">
         <v>7.39</v>
       </c>
       <c r="U19" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="11">
         <v>14.62</v>
       </c>
       <c r="C20" s="11">
         <v>7.10</v>
       </c>
       <c r="D20" s="11">
         <v>14.53</v>
       </c>
       <c r="E20" s="11">
         <v>14.04</v>
       </c>
       <c r="F20" s="11">
         <v>14.73</v>
       </c>
       <c r="G20" s="11">
         <v>5.09</v>
       </c>
       <c r="H20" s="11">
@@ -2464,51 +2467,51 @@
       <c r="M20" s="11">
         <v>6.40</v>
       </c>
       <c r="N20" s="11">
         <v>6.51</v>
       </c>
       <c r="O20" s="11">
         <v>3.32</v>
       </c>
       <c r="P20" s="11">
         <v>3.60</v>
       </c>
       <c r="Q20" s="11">
         <v>5.25</v>
       </c>
       <c r="R20" s="11">
         <v>7.01</v>
       </c>
       <c r="S20" s="11">
         <v>2.54</v>
       </c>
       <c r="T20" s="11">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="11">
         <v>14.70</v>
       </c>
       <c r="C21" s="11">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="11">
         <v>14.34</v>
       </c>
       <c r="E21" s="11">
         <v>14.44</v>
       </c>
       <c r="F21" s="11">
         <v>15.67</v>
       </c>
       <c r="G21" s="11">
         <v>5.01</v>
       </c>
       <c r="H21" s="11">
@@ -2529,51 +2532,51 @@
       <c r="M21" s="11">
         <v>6.08</v>
       </c>
       <c r="N21" s="11">
         <v>6.26</v>
       </c>
       <c r="O21" s="11">
         <v>3.34</v>
       </c>
       <c r="P21" s="11">
         <v>3.64</v>
       </c>
       <c r="Q21" s="11">
         <v>5.27</v>
       </c>
       <c r="R21" s="11">
         <v>5.34</v>
       </c>
       <c r="S21" s="11">
         <v>2.49</v>
       </c>
       <c r="T21" s="11">
         <v>5.52</v>
       </c>
       <c r="U21" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="11">
         <v>14.60</v>
       </c>
       <c r="C22" s="11">
         <v>6.66</v>
       </c>
       <c r="D22" s="11">
         <v>13.37</v>
       </c>
       <c r="E22" s="11">
         <v>15.04</v>
       </c>
       <c r="F22" s="11">
         <v>15.17</v>
       </c>
       <c r="G22" s="11">
         <v>5.04</v>
       </c>
       <c r="H22" s="11">
@@ -2591,54 +2594,54 @@
       <c r="L22" s="11">
         <v>5.85</v>
       </c>
       <c r="M22" s="11">
         <v>6.20</v>
       </c>
       <c r="N22" s="11">
         <v>5.98</v>
       </c>
       <c r="O22" s="11">
         <v>3.33</v>
       </c>
       <c r="P22" s="11">
         <v>3.94</v>
       </c>
       <c r="Q22" s="11">
         <v>4.22</v>
       </c>
       <c r="R22" s="11">
         <v>5.11</v>
       </c>
       <c r="S22" s="11">
         <v>2.87</v>
       </c>
       <c r="T22" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U22" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="11">
         <v>14.51</v>
       </c>
       <c r="C23" s="11">
         <v>6.94</v>
       </c>
       <c r="D23" s="11">
         <v>13.67</v>
       </c>
       <c r="E23" s="11">
         <v>14.10</v>
       </c>
       <c r="F23" s="11">
         <v>14.44</v>
       </c>
       <c r="G23" s="11">
         <v>4.96</v>
       </c>
       <c r="H23" s="11">
@@ -2919,51 +2922,51 @@
       <c r="M27" s="11">
         <v>5.88</v>
       </c>
       <c r="N27" s="11">
         <v>6.11</v>
       </c>
       <c r="O27" s="11">
         <v>3.35</v>
       </c>
       <c r="P27" s="11">
         <v>4.17</v>
       </c>
       <c r="Q27" s="11">
         <v>4.98</v>
       </c>
       <c r="R27" s="11">
         <v>5.73</v>
       </c>
       <c r="S27" s="11">
         <v>3.43</v>
       </c>
       <c r="T27" s="11">
         <v>3.30</v>
       </c>
       <c r="U27" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="11" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="11">
         <v>14.49</v>
       </c>
       <c r="C28" s="11">
         <v>6.93</v>
       </c>
       <c r="D28" s="11">
         <v>15.47</v>
       </c>
       <c r="E28" s="11">
         <v>14.64</v>
       </c>
       <c r="F28" s="11">
         <v>15.72</v>
       </c>
       <c r="G28" s="11">
         <v>4.73</v>
       </c>
       <c r="H28" s="11">
@@ -3436,51 +3439,51 @@
       <c r="L35" s="11">
         <v>5.96</v>
       </c>
       <c r="M35" s="11">
         <v>5.26</v>
       </c>
       <c r="N35" s="11">
         <v>5.46</v>
       </c>
       <c r="O35" s="11">
         <v>3.90</v>
       </c>
       <c r="P35" s="11">
         <v>4.25</v>
       </c>
       <c r="Q35" s="11">
         <v>6.02</v>
       </c>
       <c r="R35" s="11">
         <v>4.98</v>
       </c>
       <c r="S35" s="11">
         <v>3.10</v>
       </c>
       <c r="T35" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U35" s="11">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="11" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="11">
         <v>13.97</v>
       </c>
       <c r="C36" s="11">
         <v>13.61</v>
       </c>
       <c r="D36" s="11">
         <v>15.04</v>
       </c>
       <c r="E36" s="11">
         <v>14.11</v>
       </c>
       <c r="F36" s="11">
         <v>16.55</v>
       </c>
       <c r="G36" s="11">
@@ -3504,51 +3507,51 @@
       <c r="M36" s="11">
         <v>5.39</v>
       </c>
       <c r="N36" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="11">
         <v>3.91</v>
       </c>
       <c r="P36" s="11">
         <v>4.65</v>
       </c>
       <c r="Q36" s="11">
         <v>5.39</v>
       </c>
       <c r="R36" s="11">
         <v>5.08</v>
       </c>
       <c r="S36" s="11">
         <v>3.08</v>
       </c>
       <c r="T36" s="11">
         <v>3.70</v>
       </c>
       <c r="U36" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="11" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="11">
         <v>13.78</v>
       </c>
       <c r="C37" s="11">
         <v>12.63</v>
       </c>
       <c r="D37" s="11">
         <v>14.85</v>
       </c>
       <c r="E37" s="11">
         <v>13.52</v>
       </c>
       <c r="F37" s="11">
         <v>16.11</v>
       </c>
       <c r="G37" s="11">
         <v>4.61</v>
       </c>
       <c r="H37" s="11">
@@ -3569,51 +3572,51 @@
       <c r="M37" s="11">
         <v>5.28</v>
       </c>
       <c r="N37" s="11">
         <v>5.26</v>
       </c>
       <c r="O37" s="11">
         <v>3.90</v>
       </c>
       <c r="P37" s="11">
         <v>4.50</v>
       </c>
       <c r="Q37" s="11">
         <v>5.23</v>
       </c>
       <c r="R37" s="11">
         <v>5.27</v>
       </c>
       <c r="S37" s="11">
         <v>3.24</v>
       </c>
       <c r="T37" s="11">
         <v>3.31</v>
       </c>
       <c r="U37" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="11" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="11">
         <v>13.95</v>
       </c>
       <c r="C38" s="11">
         <v>13.10</v>
       </c>
       <c r="D38" s="11">
         <v>15.17</v>
       </c>
       <c r="E38" s="11">
         <v>13.58</v>
       </c>
       <c r="F38" s="11">
         <v>16.33</v>
       </c>
       <c r="G38" s="11">
         <v>4.81</v>
       </c>
       <c r="H38" s="11">
@@ -3634,51 +3637,51 @@
       <c r="M38" s="11">
         <v>6.69</v>
       </c>
       <c r="N38" s="11">
         <v>5.24</v>
       </c>
       <c r="O38" s="11">
         <v>3.92</v>
       </c>
       <c r="P38" s="11">
         <v>4.62</v>
       </c>
       <c r="Q38" s="11">
         <v>4.92</v>
       </c>
       <c r="R38" s="11">
         <v>5.12</v>
       </c>
       <c r="S38" s="11">
         <v>3.60</v>
       </c>
       <c r="T38" s="11">
         <v>2.21</v>
       </c>
       <c r="U38" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B39" s="11">
         <v>14.09</v>
       </c>
       <c r="C39" s="11">
         <v>13.21</v>
       </c>
       <c r="D39" s="11">
         <v>15.10</v>
       </c>
       <c r="E39" s="11">
         <v>13.63</v>
       </c>
       <c r="F39" s="11">
         <v>16.32</v>
       </c>
       <c r="G39" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="11">
@@ -3894,51 +3897,51 @@
       <c r="M42" s="11">
         <v>5.78</v>
       </c>
       <c r="N42" s="11">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="11">
         <v>3.75</v>
       </c>
       <c r="P42" s="11">
         <v>4.70</v>
       </c>
       <c r="Q42" s="11">
         <v>5.03</v>
       </c>
       <c r="R42" s="11">
         <v>5.32</v>
       </c>
       <c r="S42" s="11">
         <v>3.09</v>
       </c>
       <c r="T42" s="11">
         <v>3.35</v>
       </c>
       <c r="U42" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="11" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="11">
         <v>13.86</v>
       </c>
       <c r="C43" s="11">
         <v>14.90</v>
       </c>
       <c r="D43" s="11">
         <v>15.50</v>
       </c>
       <c r="E43" s="11">
         <v>13.81</v>
       </c>
       <c r="F43" s="11">
         <v>16.80</v>
       </c>
       <c r="G43" s="11">
         <v>4.92</v>
       </c>
       <c r="H43" s="11">
@@ -3959,51 +3962,51 @@
       <c r="M43" s="11">
         <v>5.66</v>
       </c>
       <c r="N43" s="11">
         <v>6.59</v>
       </c>
       <c r="O43" s="11">
         <v>3.69</v>
       </c>
       <c r="P43" s="11">
         <v>4.44</v>
       </c>
       <c r="Q43" s="11">
         <v>4.45</v>
       </c>
       <c r="R43" s="11">
         <v>5.39</v>
       </c>
       <c r="S43" s="11">
         <v>3.61</v>
       </c>
       <c r="T43" s="11">
         <v>4.37</v>
       </c>
       <c r="U43" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="11">
         <v>13.94</v>
       </c>
       <c r="C44" s="11">
         <v>14.34</v>
       </c>
       <c r="D44" s="11">
         <v>15.49</v>
       </c>
       <c r="E44" s="11">
         <v>13.91</v>
       </c>
       <c r="F44" s="11">
         <v>16.05</v>
       </c>
       <c r="G44" s="11">
         <v>5.13</v>
       </c>
       <c r="H44" s="11">
@@ -4021,51 +4024,51 @@
       <c r="L44" s="11">
         <v>6.83</v>
       </c>
       <c r="M44" s="11">
         <v>5.58</v>
       </c>
       <c r="N44" s="11">
         <v>5.29</v>
       </c>
       <c r="O44" s="11">
         <v>3.47</v>
       </c>
       <c r="P44" s="11">
         <v>4.18</v>
       </c>
       <c r="Q44" s="11">
         <v>4.42</v>
       </c>
       <c r="R44" s="11">
         <v>4.18</v>
       </c>
       <c r="S44" s="11">
         <v>2.29</v>
       </c>
       <c r="T44" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U44" s="11">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="11">
         <v>13.86</v>
       </c>
       <c r="C45" s="11">
         <v>14.10</v>
       </c>
       <c r="D45" s="11">
         <v>16.11</v>
       </c>
       <c r="E45" s="11">
         <v>14.43</v>
       </c>
       <c r="F45" s="11">
         <v>17.21</v>
       </c>
       <c r="G45" s="11">
@@ -4479,51 +4482,51 @@
       <c r="M51" s="11">
         <v>5.73</v>
       </c>
       <c r="N51" s="11">
         <v>5.29</v>
       </c>
       <c r="O51" s="11">
         <v>2.93</v>
       </c>
       <c r="P51" s="11">
         <v>3.92</v>
       </c>
       <c r="Q51" s="11">
         <v>4.66</v>
       </c>
       <c r="R51" s="11">
         <v>4.74</v>
       </c>
       <c r="S51" s="11">
         <v>2.39</v>
       </c>
       <c r="T51" s="11">
         <v>3.45</v>
       </c>
       <c r="U51" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B52" s="11">
         <v>13.72</v>
       </c>
       <c r="C52" s="11">
         <v>14.57</v>
       </c>
       <c r="D52" s="11">
         <v>15.57</v>
       </c>
       <c r="E52" s="11">
         <v>13.92</v>
       </c>
       <c r="F52" s="11">
         <v>16.67</v>
       </c>
       <c r="G52" s="11">
         <v>4.72</v>
       </c>
       <c r="H52" s="11">
@@ -4671,51 +4674,51 @@
       <c r="L54" s="11">
         <v>4.71</v>
       </c>
       <c r="M54" s="11">
         <v>5.37</v>
       </c>
       <c r="N54" s="11">
         <v>6.11</v>
       </c>
       <c r="O54" s="11">
         <v>2.88</v>
       </c>
       <c r="P54" s="11">
         <v>3.54</v>
       </c>
       <c r="Q54" s="11">
         <v>4.79</v>
       </c>
       <c r="R54" s="11">
         <v>5.37</v>
       </c>
       <c r="S54" s="11">
         <v>1.86</v>
       </c>
       <c r="T54" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U54" s="11">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="11" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="11">
         <v>13.52</v>
       </c>
       <c r="C55" s="11">
         <v>13.43</v>
       </c>
       <c r="D55" s="11">
         <v>14.97</v>
       </c>
       <c r="E55" s="11">
         <v>13.94</v>
       </c>
       <c r="F55" s="11">
         <v>16.01</v>
       </c>
       <c r="G55" s="11">
@@ -4739,51 +4742,51 @@
       <c r="M55" s="11">
         <v>5.29</v>
       </c>
       <c r="N55" s="11">
         <v>5.87</v>
       </c>
       <c r="O55" s="11">
         <v>2.88</v>
       </c>
       <c r="P55" s="11">
         <v>3.68</v>
       </c>
       <c r="Q55" s="11">
         <v>3.98</v>
       </c>
       <c r="R55" s="11">
         <v>4.20</v>
       </c>
       <c r="S55" s="11">
         <v>2.57</v>
       </c>
       <c r="T55" s="11">
         <v>3.45</v>
       </c>
       <c r="U55" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B56" s="11">
         <v>13.66</v>
       </c>
       <c r="C56" s="11">
         <v>14.67</v>
       </c>
       <c r="D56" s="11">
         <v>15.12</v>
       </c>
       <c r="E56" s="11">
         <v>14.28</v>
       </c>
       <c r="F56" s="11">
         <v>16.65</v>
       </c>
       <c r="G56" s="11">
         <v>4.83</v>
       </c>
       <c r="H56" s="11">
@@ -4804,51 +4807,51 @@
       <c r="M56" s="11">
         <v>5.55</v>
       </c>
       <c r="N56" s="11">
         <v>5.65</v>
       </c>
       <c r="O56" s="11">
         <v>2.94</v>
       </c>
       <c r="P56" s="11">
         <v>3.56</v>
       </c>
       <c r="Q56" s="11">
         <v>5.13</v>
       </c>
       <c r="R56" s="11">
         <v>5.13</v>
       </c>
       <c r="S56" s="11">
         <v>2.26</v>
       </c>
       <c r="T56" s="11">
         <v>3.69</v>
       </c>
       <c r="U56" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="11" t="s">
         <v>70</v>
       </c>
       <c r="B57" s="11">
         <v>13.63</v>
       </c>
       <c r="C57" s="11">
         <v>14.38</v>
       </c>
       <c r="D57" s="11">
         <v>14.75</v>
       </c>
       <c r="E57" s="11">
         <v>14.18</v>
       </c>
       <c r="F57" s="11">
         <v>16.19</v>
       </c>
       <c r="G57" s="11">
         <v>4.43</v>
       </c>
       <c r="H57" s="11">
@@ -4869,51 +4872,51 @@
       <c r="M57" s="11">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="11">
         <v>4.90</v>
       </c>
       <c r="O57" s="11">
         <v>2.88</v>
       </c>
       <c r="P57" s="11">
         <v>3.66</v>
       </c>
       <c r="Q57" s="11">
         <v>4.86</v>
       </c>
       <c r="R57" s="11">
         <v>4.81</v>
       </c>
       <c r="S57" s="11">
         <v>3.04</v>
       </c>
       <c r="T57" s="11">
         <v>2.51</v>
       </c>
       <c r="U57" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B58" s="11">
         <v>13.81</v>
       </c>
       <c r="C58" s="11">
         <v>14.56</v>
       </c>
       <c r="D58" s="11">
         <v>14.89</v>
       </c>
       <c r="E58" s="11">
         <v>14.08</v>
       </c>
       <c r="F58" s="11">
         <v>16.15</v>
       </c>
       <c r="G58" s="11">
         <v>3.97</v>
       </c>
       <c r="H58" s="11">
@@ -4931,54 +4934,54 @@
       <c r="L58" s="11">
         <v>6.56</v>
       </c>
       <c r="M58" s="11">
         <v>4.84</v>
       </c>
       <c r="N58" s="11">
         <v>4.79</v>
       </c>
       <c r="O58" s="11">
         <v>2.94</v>
       </c>
       <c r="P58" s="11">
         <v>4.08</v>
       </c>
       <c r="Q58" s="11">
         <v>3.73</v>
       </c>
       <c r="R58" s="11">
         <v>4.59</v>
       </c>
       <c r="S58" s="11">
         <v>1.98</v>
       </c>
       <c r="T58" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U58" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="11" t="s">
         <v>72</v>
       </c>
       <c r="B59" s="11">
         <v>13.84</v>
       </c>
       <c r="C59" s="11">
         <v>13.79</v>
       </c>
       <c r="D59" s="11">
         <v>15.02</v>
       </c>
       <c r="E59" s="11">
         <v>13.74</v>
       </c>
       <c r="F59" s="11">
         <v>15.86</v>
       </c>
       <c r="G59" s="11">
         <v>3.78</v>
       </c>
       <c r="H59" s="11">
@@ -5454,51 +5457,51 @@
       <c r="M66" s="11">
         <v>4.30</v>
       </c>
       <c r="N66" s="11">
         <v>3.17</v>
       </c>
       <c r="O66" s="11">
         <v>3.29</v>
       </c>
       <c r="P66" s="11">
         <v>3.87</v>
       </c>
       <c r="Q66" s="11">
         <v>3.79</v>
       </c>
       <c r="R66" s="11">
         <v>2.85</v>
       </c>
       <c r="S66" s="11">
         <v>1.90</v>
       </c>
       <c r="T66" s="11">
         <v>3.08</v>
       </c>
       <c r="U66" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="11" t="s">
         <v>80</v>
       </c>
       <c r="B67" s="11">
         <v>13.65</v>
       </c>
       <c r="C67" s="11">
         <v>10.36</v>
       </c>
       <c r="D67" s="11">
         <v>14.79</v>
       </c>
       <c r="E67" s="11">
         <v>14.10</v>
       </c>
       <c r="F67" s="11">
         <v>15.52</v>
       </c>
       <c r="G67" s="11">
         <v>4.08</v>
       </c>
       <c r="H67" s="11">
@@ -5519,51 +5522,51 @@
       <c r="M67" s="11">
         <v>4.41</v>
       </c>
       <c r="N67" s="11">
         <v>6.19</v>
       </c>
       <c r="O67" s="11">
         <v>3.28</v>
       </c>
       <c r="P67" s="11">
         <v>3.70</v>
       </c>
       <c r="Q67" s="11">
         <v>3.63</v>
       </c>
       <c r="R67" s="11">
         <v>3.90</v>
       </c>
       <c r="S67" s="11">
         <v>2.28</v>
       </c>
       <c r="T67" s="11">
         <v>5.40</v>
       </c>
       <c r="U67" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="11" t="s">
         <v>81</v>
       </c>
       <c r="B68" s="11">
         <v>13.72</v>
       </c>
       <c r="C68" s="11">
         <v>11.61</v>
       </c>
       <c r="D68" s="11">
         <v>14.70</v>
       </c>
       <c r="E68" s="11">
         <v>14.05</v>
       </c>
       <c r="F68" s="11">
         <v>15.76</v>
       </c>
       <c r="G68" s="11">
         <v>4.24</v>
       </c>
       <c r="H68" s="11">
@@ -5953,51 +5956,51 @@
       <c r="F74" s="11">
         <v>13.23</v>
       </c>
       <c r="G74" s="11">
         <v>3.54</v>
       </c>
       <c r="H74" s="11">
         <v>3.21</v>
       </c>
       <c r="I74" s="11">
         <v>6.40</v>
       </c>
       <c r="J74" s="11">
         <v>4.80</v>
       </c>
       <c r="K74" s="11">
         <v>3.65</v>
       </c>
       <c r="L74" s="11">
         <v>5.34</v>
       </c>
       <c r="M74" s="11">
         <v>3.47</v>
       </c>
       <c r="N74" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="O74" s="11">
         <v>3.16</v>
       </c>
       <c r="P74" s="11">
         <v>3.94</v>
       </c>
       <c r="Q74" s="11">
         <v>5.30</v>
       </c>
       <c r="R74" s="11">
         <v>3.56</v>
       </c>
       <c r="S74" s="11">
         <v>2.88</v>
       </c>
       <c r="T74" s="11">
         <v>6.19</v>
       </c>
       <c r="U74" s="11">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="11" t="s">
@@ -6169,51 +6172,51 @@
       <c r="M77" s="11">
         <v>3.32</v>
       </c>
       <c r="N77" s="11">
         <v>4.06</v>
       </c>
       <c r="O77" s="11">
         <v>2.90</v>
       </c>
       <c r="P77" s="11">
         <v>3.41</v>
       </c>
       <c r="Q77" s="11">
         <v>4.18</v>
       </c>
       <c r="R77" s="11">
         <v>3.18</v>
       </c>
       <c r="S77" s="11">
         <v>1.56</v>
       </c>
       <c r="T77" s="11">
         <v>3.17</v>
       </c>
       <c r="U77" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B78" s="11">
         <v>13.40</v>
       </c>
       <c r="C78" s="11">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="11">
         <v>14.04</v>
       </c>
       <c r="E78" s="11">
         <v>12.57</v>
       </c>
       <c r="F78" s="11">
         <v>13.02</v>
       </c>
       <c r="G78" s="11">
         <v>3.60</v>
       </c>
       <c r="H78" s="11">
@@ -6408,51 +6411,51 @@
       <c r="F81" s="11">
         <v>12.49</v>
       </c>
       <c r="G81" s="11">
         <v>3.96</v>
       </c>
       <c r="H81" s="11">
         <v>2.65</v>
       </c>
       <c r="I81" s="11">
         <v>5.15</v>
       </c>
       <c r="J81" s="11">
         <v>5.89</v>
       </c>
       <c r="K81" s="11">
         <v>3.29</v>
       </c>
       <c r="L81" s="11">
         <v>5.11</v>
       </c>
       <c r="M81" s="11">
         <v>2.69</v>
       </c>
       <c r="N81" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="O81" s="11">
         <v>3</v>
       </c>
       <c r="P81" s="11">
         <v>3.65</v>
       </c>
       <c r="Q81" s="11">
         <v>3.87</v>
       </c>
       <c r="R81" s="11">
         <v>3.52</v>
       </c>
       <c r="S81" s="11">
         <v>1.75</v>
       </c>
       <c r="T81" s="11">
         <v>2.90</v>
       </c>
       <c r="U81" s="11">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="11" t="s">
@@ -6624,51 +6627,51 @@
       <c r="M84" s="11">
         <v>2.58</v>
       </c>
       <c r="N84" s="11">
         <v>2.21</v>
       </c>
       <c r="O84" s="11">
         <v>2.98</v>
       </c>
       <c r="P84" s="11">
         <v>3.69</v>
       </c>
       <c r="Q84" s="11">
         <v>3.34</v>
       </c>
       <c r="R84" s="11">
         <v>2.55</v>
       </c>
       <c r="S84" s="11">
         <v>2.19</v>
       </c>
       <c r="T84" s="11">
         <v>2.69</v>
       </c>
       <c r="U84" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B85" s="11">
         <v>14.15</v>
       </c>
       <c r="C85" s="11">
         <v>8.15</v>
       </c>
       <c r="D85" s="11">
         <v>13.14</v>
       </c>
       <c r="E85" s="11">
         <v>11.43</v>
       </c>
       <c r="F85" s="11">
         <v>11.94</v>
       </c>
       <c r="G85" s="11">
         <v>3.11</v>
       </c>
       <c r="H85" s="11">
@@ -6751,51 +6754,51 @@
       <c r="L86" s="11">
         <v>6.66</v>
       </c>
       <c r="M86" s="11">
         <v>2.74</v>
       </c>
       <c r="N86" s="11">
         <v>3.09</v>
       </c>
       <c r="O86" s="11">
         <v>2.78</v>
       </c>
       <c r="P86" s="11">
         <v>3.38</v>
       </c>
       <c r="Q86" s="11">
         <v>3.23</v>
       </c>
       <c r="R86" s="11">
         <v>2.61</v>
       </c>
       <c r="S86" s="11">
         <v>1.61</v>
       </c>
       <c r="T86" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U86" s="11">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="11" t="s">
         <v>100</v>
       </c>
       <c r="B87" s="11">
         <v>14.26</v>
       </c>
       <c r="C87" s="11">
         <v>7.96</v>
       </c>
       <c r="D87" s="11">
         <v>13.44</v>
       </c>
       <c r="E87" s="11">
         <v>11.54</v>
       </c>
       <c r="F87" s="11">
         <v>12.08</v>
       </c>
       <c r="G87" s="11">
@@ -6946,51 +6949,51 @@
       <c r="L89" s="11">
         <v>5.20</v>
       </c>
       <c r="M89" s="11">
         <v>2.71</v>
       </c>
       <c r="N89" s="11">
         <v>3</v>
       </c>
       <c r="O89" s="11">
         <v>2.75</v>
       </c>
       <c r="P89" s="11">
         <v>3.24</v>
       </c>
       <c r="Q89" s="11">
         <v>4.89</v>
       </c>
       <c r="R89" s="11">
         <v>2.45</v>
       </c>
       <c r="S89" s="11">
         <v>1.53</v>
       </c>
       <c r="T89" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U89" s="11">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="11" t="s">
         <v>103</v>
       </c>
       <c r="B90" s="11">
         <v>14.10</v>
       </c>
       <c r="C90" s="11">
         <v>7.32</v>
       </c>
       <c r="D90" s="11">
         <v>12.55</v>
       </c>
       <c r="E90" s="11">
         <v>11.31</v>
       </c>
       <c r="F90" s="11">
         <v>11.55</v>
       </c>
       <c r="G90" s="11">
@@ -7336,51 +7339,51 @@
       <c r="L95" s="11">
         <v>4.06</v>
       </c>
       <c r="M95" s="11">
         <v>2.31</v>
       </c>
       <c r="N95" s="11">
         <v>2.38</v>
       </c>
       <c r="O95" s="11">
         <v>2.36</v>
       </c>
       <c r="P95" s="11">
         <v>2.97</v>
       </c>
       <c r="Q95" s="11">
         <v>5.68</v>
       </c>
       <c r="R95" s="11">
         <v>2.96</v>
       </c>
       <c r="S95" s="11">
         <v>2.03</v>
       </c>
       <c r="T95" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U95" s="11">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="11" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="11">
         <v>13.71</v>
       </c>
       <c r="C96" s="11">
         <v>6.46</v>
       </c>
       <c r="D96" s="11">
         <v>11.78</v>
       </c>
       <c r="E96" s="11">
         <v>10.46</v>
       </c>
       <c r="F96" s="11">
         <v>11.19</v>
       </c>
       <c r="G96" s="11">
@@ -10004,51 +10007,51 @@
       <c r="M136" s="11">
         <v>1.64</v>
       </c>
       <c r="N136" s="11">
         <v>3.60</v>
       </c>
       <c r="O136" s="11">
         <v>2.33</v>
       </c>
       <c r="P136" s="11">
         <v>2.75</v>
       </c>
       <c r="Q136" s="11">
         <v>5.78</v>
       </c>
       <c r="R136" s="11">
         <v>7.23</v>
       </c>
       <c r="S136" s="11">
         <v>1.51</v>
       </c>
       <c r="T136" s="11">
         <v>3.14</v>
       </c>
       <c r="U136" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="11" t="s">
         <v>150</v>
       </c>
       <c r="B137" s="11">
         <v>13.25</v>
       </c>
       <c r="C137" s="11">
         <v>7.55</v>
       </c>
       <c r="D137" s="11">
         <v>8.42</v>
       </c>
       <c r="E137" s="11">
         <v>7.48</v>
       </c>
       <c r="F137" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="11">
         <v>1.51</v>
       </c>
       <c r="H137" s="11">
@@ -10716,51 +10719,51 @@
       <c r="L147" s="11">
         <v>3.64</v>
       </c>
       <c r="M147" s="11">
         <v>1.09</v>
       </c>
       <c r="N147" s="11">
         <v>1.96</v>
       </c>
       <c r="O147" s="11">
         <v>2.27</v>
       </c>
       <c r="P147" s="11">
         <v>2.38</v>
       </c>
       <c r="Q147" s="11">
         <v>3.33</v>
       </c>
       <c r="R147" s="11">
         <v>3.15</v>
       </c>
       <c r="S147" s="11">
         <v>1.80</v>
       </c>
       <c r="T147" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U147" s="11">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="11" t="s">
         <v>161</v>
       </c>
       <c r="B148" s="11">
         <v>12.88</v>
       </c>
       <c r="C148" s="11">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="11">
         <v>10.06</v>
       </c>
       <c r="E148" s="11">
         <v>8.06</v>
       </c>
       <c r="F148" s="11">
         <v>9.17</v>
       </c>
       <c r="G148" s="11">
@@ -11041,51 +11044,51 @@
       <c r="L152" s="11">
         <v>3.53</v>
       </c>
       <c r="M152" s="11">
         <v>1.01</v>
       </c>
       <c r="N152" s="11">
         <v>2.21</v>
       </c>
       <c r="O152" s="11">
         <v>2.28</v>
       </c>
       <c r="P152" s="11">
         <v>2.31</v>
       </c>
       <c r="Q152" s="11">
         <v>2.95</v>
       </c>
       <c r="R152" s="11">
         <v>3.45</v>
       </c>
       <c r="S152" s="11">
         <v>1.81</v>
       </c>
       <c r="T152" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U152" s="11">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="11" t="s">
         <v>166</v>
       </c>
       <c r="B153" s="11">
         <v>12.08</v>
       </c>
       <c r="C153" s="11">
         <v>7.94</v>
       </c>
       <c r="D153" s="11">
         <v>9.02</v>
       </c>
       <c r="E153" s="11">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="11">
         <v>8.99</v>
       </c>
       <c r="G153" s="11">
@@ -11236,51 +11239,51 @@
       <c r="L155" s="11">
         <v>4.13</v>
       </c>
       <c r="M155" s="11">
         <v>0.97</v>
       </c>
       <c r="N155" s="11">
         <v>2.29</v>
       </c>
       <c r="O155" s="11">
         <v>2.33</v>
       </c>
       <c r="P155" s="11">
         <v>2.58</v>
       </c>
       <c r="Q155" s="11">
         <v>3.51</v>
       </c>
       <c r="R155" s="11">
         <v>3.41</v>
       </c>
       <c r="S155" s="11">
         <v>2.44</v>
       </c>
       <c r="T155" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U155" s="11">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="11" t="s">
         <v>169</v>
       </c>
       <c r="B156" s="11">
         <v>12.09</v>
       </c>
       <c r="C156" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="11">
         <v>9.59</v>
       </c>
       <c r="E156" s="11">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="11">
         <v>9.34</v>
       </c>
       <c r="G156" s="11">
@@ -11496,51 +11499,51 @@
       <c r="L159" s="11">
         <v>4.77</v>
       </c>
       <c r="M159" s="11">
         <v>0.98</v>
       </c>
       <c r="N159" s="11">
         <v>2.47</v>
       </c>
       <c r="O159" s="11">
         <v>2.28</v>
       </c>
       <c r="P159" s="11">
         <v>2.38</v>
       </c>
       <c r="Q159" s="11">
         <v>4.12</v>
       </c>
       <c r="R159" s="11">
         <v>4.77</v>
       </c>
       <c r="S159" s="11">
         <v>1.62</v>
       </c>
       <c r="T159" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U159" s="11">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B160" s="11">
         <v>12.61</v>
       </c>
       <c r="C160" s="11">
         <v>10.75</v>
       </c>
       <c r="D160" s="11">
         <v>7.61</v>
       </c>
       <c r="E160" s="11">
         <v>7.14</v>
       </c>
       <c r="F160" s="11">
         <v>8.26</v>
       </c>
       <c r="G160" s="11">
@@ -13381,51 +13384,51 @@
       <c r="L188" s="11">
         <v>6.47</v>
       </c>
       <c r="M188" s="11">
         <v>4.18</v>
       </c>
       <c r="N188" s="11">
         <v>6.04</v>
       </c>
       <c r="O188" s="11">
         <v>5.86</v>
       </c>
       <c r="P188" s="11">
         <v>6.09</v>
       </c>
       <c r="Q188" s="11">
         <v>5.99</v>
       </c>
       <c r="R188" s="11">
         <v>6.64</v>
       </c>
       <c r="S188" s="11">
         <v>6.18</v>
       </c>
       <c r="T188" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U188" s="11">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="11" t="s">
         <v>202</v>
       </c>
       <c r="B189" s="11">
         <v>11</v>
       </c>
       <c r="C189" s="11">
         <v>16.46</v>
       </c>
       <c r="D189" s="11">
         <v>10.60</v>
       </c>
       <c r="E189" s="11">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="11">
         <v>11.24</v>
       </c>
       <c r="G189" s="11">
@@ -14486,51 +14489,51 @@
       <c r="L205" s="11">
         <v>5</v>
       </c>
       <c r="M205" s="11">
         <v>3.89</v>
       </c>
       <c r="N205" s="11">
         <v>7.11</v>
       </c>
       <c r="O205" s="11">
         <v>3.99</v>
       </c>
       <c r="P205" s="11">
         <v>4.06</v>
       </c>
       <c r="Q205" s="11">
         <v>5.98</v>
       </c>
       <c r="R205" s="11">
         <v>6.46</v>
       </c>
       <c r="S205" s="11">
         <v>4.04</v>
       </c>
       <c r="T205" s="11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="U205" s="11">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="11" t="s">
         <v>219</v>
       </c>
       <c r="B206" s="11">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="11">
         <v>22.04</v>
       </c>
       <c r="D206" s="11">
         <v>10.07</v>
       </c>
       <c r="E206" s="11">
         <v>9.23</v>
       </c>
       <c r="F206" s="11">
         <v>11.01</v>
       </c>
       <c r="G206" s="11">
@@ -15272,61 +15275,114 @@
       <c r="N217" s="11">
         <v>6.63</v>
       </c>
       <c r="O217" s="11">
         <v>4.17</v>
       </c>
       <c r="P217" s="11">
         <v>4.33</v>
       </c>
       <c r="Q217" s="11">
         <v>5.67</v>
       </c>
       <c r="R217" s="11">
         <v>6.31</v>
       </c>
       <c r="S217" s="11">
         <v>4.34</v>
       </c>
       <c r="T217" s="11">
         <v>3.63</v>
       </c>
       <c r="U217" s="11">
         <v>4.65</v>
       </c>
     </row>
-    <row r="218" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U218" s="1"/>
+    <row r="218" spans="1:21" ht="15">
+      <c r="A218" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="B218" s="11">
+        <v>10.07</v>
+      </c>
+      <c r="C218" s="11">
+        <v>15.20</v>
+      </c>
+      <c r="D218" s="11">
+        <v>8.94</v>
+      </c>
+      <c r="E218" s="11">
+        <v>8.26</v>
+      </c>
+      <c r="F218" s="11">
+        <v>10.07</v>
+      </c>
+      <c r="G218" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="H218" s="11">
+        <v>3.69</v>
+      </c>
+      <c r="I218" s="11">
+        <v>3.23</v>
+      </c>
+      <c r="J218" s="11">
+        <v>5.29</v>
+      </c>
+      <c r="K218" s="11">
+        <v>3.97</v>
+      </c>
+      <c r="L218" s="11">
+        <v>4.86</v>
+      </c>
+      <c r="M218" s="11">
+        <v>3.89</v>
+      </c>
+      <c r="N218" s="11">
+        <v>6.22</v>
+      </c>
+      <c r="O218" s="11">
+        <v>4.22</v>
+      </c>
+      <c r="P218" s="11">
+        <v>4.33</v>
+      </c>
+      <c r="Q218" s="11">
+        <v>5.79</v>
+      </c>
+      <c r="R218" s="11">
+        <v>6.56</v>
+      </c>
+      <c r="S218" s="11">
+        <v>4.47</v>
+      </c>
+      <c r="T218" s="11">
+        <v>4.16</v>
+      </c>
+      <c r="U218" s="11">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
@@ -15355,80 +15411,92 @@
       <c r="U222" s="1"/>
     </row>
     <row r="223" spans="12:21" ht="15">
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
     </row>
     <row r="224" spans="12:21" ht="15">
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
+    </row>
+    <row r="225" spans="12:21" ht="15">
+      <c r="L225" s="1"/>
+      <c r="M225" s="1"/>
+      <c r="N225" s="1"/>
+      <c r="O225" s="1"/>
+      <c r="P225" s="1"/>
+      <c r="Q225" s="1"/>
+      <c r="R225" s="1"/>
+      <c r="S225" s="1"/>
+      <c r="T225" s="1"/>
+      <c r="U225" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U223"/>
+  <dimension ref="A1:U224"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15.75">
       <c r="A1" s="2" t="s">
         <v>40</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -28995,51 +29063,51 @@
       <c r="K213" s="11">
         <v>3.66</v>
       </c>
       <c r="L213" s="11">
         <v>3.87</v>
       </c>
       <c r="M213" s="11">
         <v>4.32</v>
       </c>
       <c r="N213" s="11">
         <v>4.21</v>
       </c>
       <c r="O213" s="11">
         <v>3.63</v>
       </c>
       <c r="P213" s="11">
         <v>3.70</v>
       </c>
       <c r="Q213" s="11">
         <v>4.96</v>
       </c>
       <c r="R213" s="11">
         <v>3.77</v>
       </c>
       <c r="S213" s="11">
-        <v>3.19</v>
+        <v>3.18</v>
       </c>
       <c r="T213" s="11">
         <v>3.56</v>
       </c>
       <c r="U213" s="11">
         <v>3.67</v>
       </c>
     </row>
     <row r="214" spans="1:21" ht="15">
       <c r="A214" s="11" t="s">
         <v>227</v>
       </c>
       <c r="B214" s="11">
         <v>7.74</v>
       </c>
       <c r="C214" s="11">
         <v>7.02</v>
       </c>
       <c r="D214" s="11">
         <v>6.77</v>
       </c>
       <c r="E214" s="11">
         <v>7.99</v>
       </c>
       <c r="F214" s="11">
@@ -29051,66 +29119,66 @@
       <c r="H214" s="11">
         <v>3.35</v>
       </c>
       <c r="I214" s="11">
         <v>3.52</v>
       </c>
       <c r="J214" s="11">
         <v>3.24</v>
       </c>
       <c r="K214" s="11">
         <v>3.64</v>
       </c>
       <c r="L214" s="11">
         <v>3.89</v>
       </c>
       <c r="M214" s="11">
         <v>4.16</v>
       </c>
       <c r="N214" s="11">
         <v>4.20</v>
       </c>
       <c r="O214" s="11">
         <v>3.64</v>
       </c>
       <c r="P214" s="11">
-        <v>3.74</v>
+        <v>3.73</v>
       </c>
       <c r="Q214" s="11">
         <v>4.93</v>
       </c>
       <c r="R214" s="11">
         <v>3.80</v>
       </c>
       <c r="S214" s="11">
-        <v>3.36</v>
+        <v>3.34</v>
       </c>
       <c r="T214" s="11">
         <v>3.45</v>
       </c>
       <c r="U214" s="11">
-        <v>3.68</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="215" spans="1:21" ht="15">
       <c r="A215" s="11" t="s">
         <v>228</v>
       </c>
       <c r="B215" s="11">
         <v>7.65</v>
       </c>
       <c r="C215" s="11">
         <v>7.11</v>
       </c>
       <c r="D215" s="11">
         <v>6.94</v>
       </c>
       <c r="E215" s="11">
         <v>8.120000000000001</v>
       </c>
       <c r="F215" s="11">
         <v>8.34</v>
       </c>
       <c r="G215" s="11">
         <v>3.56</v>
       </c>
       <c r="H215" s="11">
@@ -29142,183 +29210,236 @@
       </c>
       <c r="Q215" s="11">
         <v>4.94</v>
       </c>
       <c r="R215" s="11">
         <v>3.88</v>
       </c>
       <c r="S215" s="11">
         <v>3.34</v>
       </c>
       <c r="T215" s="11">
         <v>3.69</v>
       </c>
       <c r="U215" s="11">
         <v>3.67</v>
       </c>
     </row>
     <row r="216" spans="1:21" ht="15">
       <c r="A216" s="11" t="s">
         <v>229</v>
       </c>
       <c r="B216" s="11">
         <v>7.65</v>
       </c>
       <c r="C216" s="11">
-        <v>7.17</v>
+        <v>7.18</v>
       </c>
       <c r="D216" s="11">
         <v>6.97</v>
       </c>
       <c r="E216" s="11">
         <v>8.1400000000000006</v>
       </c>
       <c r="F216" s="11">
         <v>8.43</v>
       </c>
       <c r="G216" s="11">
         <v>3.60</v>
       </c>
       <c r="H216" s="11">
         <v>3.46</v>
       </c>
       <c r="I216" s="11">
         <v>3.65</v>
       </c>
       <c r="J216" s="11">
         <v>3.32</v>
       </c>
       <c r="K216" s="11">
         <v>3.76</v>
       </c>
       <c r="L216" s="11">
-        <v>3.93</v>
+        <v>3.92</v>
       </c>
       <c r="M216" s="11">
         <v>4.51</v>
       </c>
       <c r="N216" s="11">
         <v>4.44</v>
       </c>
       <c r="O216" s="11">
         <v>3.68</v>
       </c>
       <c r="P216" s="11">
         <v>3.89</v>
       </c>
       <c r="Q216" s="11">
         <v>5.22</v>
       </c>
       <c r="R216" s="11">
-        <v>3.93</v>
+        <v>3.94</v>
       </c>
       <c r="S216" s="11">
-        <v>3.34</v>
+        <v>3.33</v>
       </c>
       <c r="T216" s="11">
         <v>3.81</v>
       </c>
       <c r="U216" s="11">
         <v>3.71</v>
       </c>
     </row>
     <row r="217" spans="1:21" ht="15">
       <c r="A217" s="11" t="s">
         <v>230</v>
       </c>
       <c r="B217" s="11">
         <v>7.63</v>
       </c>
       <c r="C217" s="11">
-        <v>7.21</v>
+        <v>7.20</v>
       </c>
       <c r="D217" s="11">
-        <v>6.87</v>
+        <v>6.88</v>
       </c>
       <c r="E217" s="11">
         <v>7.99</v>
       </c>
       <c r="F217" s="11">
         <v>8.2200000000000006</v>
       </c>
       <c r="G217" s="11">
         <v>3.65</v>
       </c>
       <c r="H217" s="11">
         <v>3.52</v>
       </c>
       <c r="I217" s="11">
         <v>3.67</v>
       </c>
       <c r="J217" s="11">
         <v>3.34</v>
       </c>
       <c r="K217" s="11">
         <v>3.77</v>
       </c>
       <c r="L217" s="11">
-        <v>4.05</v>
+        <v>4.04</v>
       </c>
       <c r="M217" s="11">
         <v>4.54</v>
       </c>
       <c r="N217" s="11">
         <v>4.32</v>
       </c>
       <c r="O217" s="11">
         <v>3.79</v>
       </c>
       <c r="P217" s="11">
         <v>3.96</v>
       </c>
       <c r="Q217" s="11">
-        <v>5.18</v>
+        <v>5.19</v>
       </c>
       <c r="R217" s="11">
         <v>3.95</v>
       </c>
       <c r="S217" s="11">
-        <v>3.57</v>
+        <v>3.58</v>
       </c>
       <c r="T217" s="11">
-        <v>3.74</v>
+        <v>3.75</v>
       </c>
       <c r="U217" s="11">
         <v>3.78</v>
       </c>
     </row>
-    <row r="218" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U218" s="1"/>
+    <row r="218" spans="1:21" ht="15">
+      <c r="A218" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="B218" s="11">
+        <v>7.62</v>
+      </c>
+      <c r="C218" s="11">
+        <v>7.45</v>
+      </c>
+      <c r="D218" s="11">
+        <v>6.91</v>
+      </c>
+      <c r="E218" s="11">
+        <v>8.07</v>
+      </c>
+      <c r="F218" s="11">
+        <v>8.32</v>
+      </c>
+      <c r="G218" s="11">
+        <v>3.69</v>
+      </c>
+      <c r="H218" s="11">
+        <v>3.57</v>
+      </c>
+      <c r="I218" s="11">
+        <v>3.73</v>
+      </c>
+      <c r="J218" s="11">
+        <v>3.36</v>
+      </c>
+      <c r="K218" s="11">
+        <v>3.81</v>
+      </c>
+      <c r="L218" s="11">
+        <v>4.12</v>
+      </c>
+      <c r="M218" s="11">
+        <v>4.55</v>
+      </c>
+      <c r="N218" s="11">
+        <v>4.41</v>
+      </c>
+      <c r="O218" s="11">
+        <v>3.83</v>
+      </c>
+      <c r="P218" s="11">
+        <v>3.95</v>
+      </c>
+      <c r="Q218" s="11">
+        <v>5.1000000000000014</v>
+      </c>
+      <c r="R218" s="11">
+        <v>3.98</v>
+      </c>
+      <c r="S218" s="11">
+        <v>3.56</v>
+      </c>
+      <c r="T218" s="11">
+        <v>3.79</v>
+      </c>
+      <c r="U218" s="11">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
@@ -29335,50 +29456,62 @@
       <c r="U221" s="1"/>
     </row>
     <row r="222" spans="12:21" ht="15">
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
     </row>
     <row r="223" spans="12:21" ht="15">
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
+    </row>
+    <row r="224" spans="12:21" ht="15">
+      <c r="L224" s="1"/>
+      <c r="M224" s="1"/>
+      <c r="N224" s="1"/>
+      <c r="O224" s="1"/>
+      <c r="P224" s="1"/>
+      <c r="Q224" s="1"/>
+      <c r="R224" s="1"/>
+      <c r="S224" s="1"/>
+      <c r="T224" s="1"/>
+      <c r="U224" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O4:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>