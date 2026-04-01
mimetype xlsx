--- v0 (2025-12-14)
+++ v1 (2026-04-01)
@@ -2,94 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F1E9EF7-6C8D-4D41-8C63-95949ABCE876}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DE5EA9C-780D-47B5-A9E0-A1A6C8772A67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="5" r:id="rId1"/>
     <sheet name="Poznámky" sheetId="6" r:id="rId2"/>
     <sheet name="1993-2008" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{FE898C9D-4B08-4692-BB48-4F2B2AE07E6D}" keepAlive="1" name="Query - Table001 (Page 1)" description="Connection to the 'Table001 (Page 1)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1)]"/>
   </connection>
   <connection id="2" xr16:uid="{4DB2E991-1E50-4BD6-9232-0358C94F743B}" keepAlive="1" name="Query - Table001 (Page 1) (2)" description="Connection to the 'Table001 (Page 1) (2)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (2)]"/>
   </connection>
   <connection id="3" xr16:uid="{D06ACE7F-30BB-4EDC-A3EA-F84EDC2D3440}" keepAlive="1" name="Query - Table001 (Page 1) (3)" description="Connection to the 'Table001 (Page 1) (3)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (3)]"/>
   </connection>
   <connection id="4" xr16:uid="{CD70A6D5-E2D2-4ECA-8930-D9501EAB785C}" keepAlive="1" name="Query - Table001 (Page 1) (4)" description="Connection to the 'Table001 (Page 1) (4)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (4)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="232">
   <si>
     <t>Typ banky</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>30.6.</t>
   </si>
   <si>
     <t>30.9.</t>
   </si>
   <si>
     <t>31.12.</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -1477,50 +1477,53 @@
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> KDB Bank Europe Ltd., pobočka zahraničnej banky ukončila svoju činnosť k 31.05.2024</t>
     </r>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>37/</t>
   </si>
   <si>
     <t>37/ BNP PARIBAS PERSONAL FINANCE SA, pobočka zahraničnej banky - ukončila svoju činnosť k 30.09.2024.</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
+  </si>
+  <si>
+    <t>XII-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -2160,72 +2163,72 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{6B10A704-DF0C-4379-BA33-8EC331ABD8F7}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{C393E829-24A3-4417-B7C1-EE5FDA095AFB}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{BC6C16B0-D1C3-4F17-A9CB-B3F5AFA0448C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -2483,190 +2486,190 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB194E1E-0BF4-41C2-A682-068503CD50B1}">
-  <dimension ref="A1:AJ73"/>
+  <dimension ref="A1:AJ74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A66" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A74" sqref="A74"/>
+      <pane ySplit="6" topLeftCell="A48" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J64" sqref="J64"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.33203125" style="10" customWidth="1"/>
+    <col min="1" max="1" width="19.28515625" style="10" customWidth="1"/>
     <col min="2" max="5" width="13" style="10" customWidth="1"/>
-    <col min="6" max="6" width="12.88671875" style="11" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="36" max="16384" width="9.109375" style="10"/>
+    <col min="6" max="6" width="12.85546875" style="11" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="35" width="11.42578125" style="10" customWidth="1"/>
+    <col min="36" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="3" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="26" t="s">
         <v>143</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="24"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
       <c r="K3" s="23"/>
       <c r="L3" s="23"/>
       <c r="M3" s="23"/>
       <c r="N3" s="23"/>
       <c r="O3" s="23"/>
       <c r="P3" s="23"/>
       <c r="Q3" s="23"/>
       <c r="R3" s="23"/>
       <c r="S3" s="23"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="23"/>
       <c r="X3" s="23"/>
       <c r="Y3" s="23"/>
       <c r="Z3" s="23"/>
       <c r="AA3" s="23"/>
       <c r="AB3" s="23"/>
       <c r="AC3" s="23"/>
       <c r="AD3" s="23"/>
       <c r="AE3" s="23"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="15"/>
     </row>
-    <row r="4" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="25" t="s">
         <v>142</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="24"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
       <c r="Z4" s="23"/>
       <c r="AA4" s="23"/>
       <c r="AB4" s="23"/>
       <c r="AC4" s="23"/>
       <c r="AD4" s="23"/>
       <c r="AE4" s="23"/>
       <c r="AF4" s="15"/>
       <c r="AG4" s="15"/>
       <c r="AH4" s="15"/>
       <c r="AI4" s="15"/>
       <c r="AJ4" s="15"/>
     </row>
-    <row r="5" spans="1:36" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:36" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="22"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="16"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="16"/>
       <c r="AD5" s="16"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="16"/>
       <c r="AG5" s="16"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="16"/>
       <c r="AJ5" s="15"/>
     </row>
-    <row r="6" spans="1:36" ht="53.4" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:36" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="21" t="s">
         <v>141</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>139</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>138</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>137</v>
       </c>
       <c r="F6" s="60" t="s">
         <v>136</v>
       </c>
       <c r="G6" s="57" t="s">
         <v>135</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
@@ -2674,51 +2677,51 @@
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="16"/>
       <c r="R6" s="16"/>
       <c r="S6" s="16"/>
       <c r="T6" s="16"/>
       <c r="U6" s="16"/>
       <c r="V6" s="16"/>
       <c r="W6" s="16"/>
       <c r="X6" s="16"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="16"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="16"/>
       <c r="AD6" s="16"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="16"/>
       <c r="AG6" s="16"/>
       <c r="AH6" s="16"/>
       <c r="AI6" s="16"/>
       <c r="AJ6" s="15"/>
     </row>
-    <row r="7" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
         <v>134</v>
       </c>
       <c r="B7" s="18">
         <v>1</v>
       </c>
       <c r="C7" s="18">
         <v>2</v>
       </c>
       <c r="D7" s="18">
         <v>14</v>
       </c>
       <c r="E7" s="18">
         <v>10</v>
       </c>
       <c r="F7" s="59">
         <v>27</v>
       </c>
       <c r="G7" s="61" t="s">
         <v>133</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
@@ -2726,51 +2729,51 @@
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16"/>
       <c r="X7" s="16"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="16"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="16"/>
       <c r="AD7" s="16"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="16"/>
       <c r="AG7" s="16"/>
       <c r="AH7" s="16"/>
       <c r="AI7" s="16"/>
       <c r="AJ7" s="15"/>
     </row>
-    <row r="8" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B8" s="12">
         <v>1</v>
       </c>
       <c r="C8" s="12">
         <v>2</v>
       </c>
       <c r="D8" s="12">
         <v>14</v>
       </c>
       <c r="E8" s="12">
         <v>11</v>
       </c>
       <c r="F8" s="58">
         <v>28</v>
       </c>
       <c r="G8" s="62" t="s">
         <v>131</v>
       </c>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
@@ -2778,101 +2781,101 @@
       <c r="M8" s="16"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
       <c r="AG8" s="16"/>
       <c r="AH8" s="16"/>
       <c r="AI8" s="16"/>
       <c r="AJ8" s="15"/>
     </row>
-    <row r="9" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B9" s="12">
         <v>1</v>
       </c>
       <c r="C9" s="12">
         <v>2</v>
       </c>
       <c r="D9" s="12">
         <v>13</v>
       </c>
       <c r="E9" s="12">
         <v>11</v>
       </c>
       <c r="F9" s="58">
         <v>27</v>
       </c>
       <c r="G9" s="63"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="16"/>
       <c r="V9" s="16"/>
       <c r="W9" s="16"/>
       <c r="X9" s="16"/>
       <c r="Y9" s="16"/>
       <c r="Z9" s="16"/>
       <c r="AA9" s="16"/>
       <c r="AB9" s="16"/>
       <c r="AC9" s="16"/>
       <c r="AD9" s="16"/>
       <c r="AE9" s="16"/>
       <c r="AF9" s="16"/>
       <c r="AG9" s="16"/>
       <c r="AH9" s="16"/>
       <c r="AI9" s="16"/>
       <c r="AJ9" s="15"/>
     </row>
-    <row r="10" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="14" t="s">
         <v>129</v>
       </c>
       <c r="B10" s="12">
         <v>1</v>
       </c>
       <c r="C10" s="12">
         <v>2</v>
       </c>
       <c r="D10" s="12">
         <v>13</v>
       </c>
       <c r="E10" s="12">
         <v>11</v>
       </c>
       <c r="F10" s="58">
         <v>27</v>
       </c>
       <c r="G10" s="63"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
@@ -2930,101 +2933,101 @@
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="16"/>
       <c r="S11" s="16"/>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
       <c r="V11" s="16"/>
       <c r="W11" s="16"/>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
       <c r="Z11" s="16"/>
       <c r="AA11" s="16"/>
       <c r="AB11" s="16"/>
       <c r="AC11" s="16"/>
       <c r="AD11" s="16"/>
       <c r="AE11" s="16"/>
       <c r="AF11" s="16"/>
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16"/>
       <c r="AJ11" s="17"/>
     </row>
-    <row r="12" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B12" s="12">
         <v>1</v>
       </c>
       <c r="C12" s="12">
         <v>2</v>
       </c>
       <c r="D12" s="12">
         <v>13</v>
       </c>
       <c r="E12" s="12">
         <v>12</v>
       </c>
       <c r="F12" s="58">
         <v>28</v>
       </c>
       <c r="G12" s="63"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
       <c r="R12" s="16"/>
       <c r="S12" s="16"/>
       <c r="T12" s="16"/>
       <c r="U12" s="16"/>
       <c r="V12" s="16"/>
       <c r="W12" s="16"/>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
       <c r="Z12" s="16"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
       <c r="AC12" s="16"/>
       <c r="AD12" s="16"/>
       <c r="AE12" s="16"/>
       <c r="AF12" s="16"/>
       <c r="AG12" s="16"/>
       <c r="AH12" s="16"/>
       <c r="AI12" s="16"/>
       <c r="AJ12" s="15"/>
     </row>
-    <row r="13" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="13" t="s">
         <v>125</v>
       </c>
       <c r="B13" s="12">
         <v>1</v>
       </c>
       <c r="C13" s="12">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
       <c r="F13" s="58">
         <v>29</v>
       </c>
       <c r="G13" s="63" t="s">
         <v>124</v>
       </c>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
@@ -3032,51 +3035,51 @@
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
       <c r="U13" s="16"/>
       <c r="V13" s="16"/>
       <c r="W13" s="16"/>
       <c r="X13" s="16"/>
       <c r="Y13" s="16"/>
       <c r="Z13" s="16"/>
       <c r="AA13" s="16"/>
       <c r="AB13" s="16"/>
       <c r="AC13" s="16"/>
       <c r="AD13" s="16"/>
       <c r="AE13" s="16"/>
       <c r="AF13" s="16"/>
       <c r="AG13" s="16"/>
       <c r="AH13" s="16"/>
       <c r="AI13" s="16"/>
       <c r="AJ13" s="15"/>
     </row>
-    <row r="14" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="12">
         <v>1</v>
       </c>
       <c r="C14" s="12">
         <v>2</v>
       </c>
       <c r="D14" s="12">
         <v>13</v>
       </c>
       <c r="E14" s="12">
         <v>14</v>
       </c>
       <c r="F14" s="58">
         <v>30</v>
       </c>
       <c r="G14" s="63" t="s">
         <v>122</v>
       </c>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
@@ -3084,51 +3087,51 @@
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="16"/>
       <c r="S14" s="16"/>
       <c r="T14" s="16"/>
       <c r="U14" s="16"/>
       <c r="V14" s="16"/>
       <c r="W14" s="16"/>
       <c r="X14" s="16"/>
       <c r="Y14" s="16"/>
       <c r="Z14" s="16"/>
       <c r="AA14" s="16"/>
       <c r="AB14" s="16"/>
       <c r="AC14" s="16"/>
       <c r="AD14" s="16"/>
       <c r="AE14" s="16"/>
       <c r="AF14" s="16"/>
       <c r="AG14" s="16"/>
       <c r="AH14" s="16"/>
       <c r="AI14" s="16"/>
       <c r="AJ14" s="15"/>
     </row>
-    <row r="15" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="12">
         <v>1</v>
       </c>
       <c r="C15" s="12">
         <v>2</v>
       </c>
       <c r="D15" s="12">
         <v>12</v>
       </c>
       <c r="E15" s="12">
         <v>16</v>
       </c>
       <c r="F15" s="58">
         <v>31</v>
       </c>
       <c r="G15" s="63" t="s">
         <v>120</v>
       </c>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
@@ -3136,51 +3139,51 @@
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="16"/>
       <c r="R15" s="16"/>
       <c r="S15" s="16"/>
       <c r="T15" s="16"/>
       <c r="U15" s="16"/>
       <c r="V15" s="16"/>
       <c r="W15" s="16"/>
       <c r="X15" s="16"/>
       <c r="Y15" s="16"/>
       <c r="Z15" s="16"/>
       <c r="AA15" s="16"/>
       <c r="AB15" s="16"/>
       <c r="AC15" s="16"/>
       <c r="AD15" s="16"/>
       <c r="AE15" s="16"/>
       <c r="AF15" s="16"/>
       <c r="AG15" s="16"/>
       <c r="AH15" s="16"/>
       <c r="AI15" s="16"/>
       <c r="AJ15" s="15"/>
     </row>
-    <row r="16" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="12">
         <v>1</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>12</v>
       </c>
       <c r="E16" s="12">
         <v>17</v>
       </c>
       <c r="F16" s="58">
         <v>32</v>
       </c>
       <c r="G16" s="64" t="s">
         <v>118</v>
       </c>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
@@ -3188,151 +3191,151 @@
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
       <c r="AE16" s="16"/>
       <c r="AF16" s="16"/>
       <c r="AG16" s="16"/>
       <c r="AH16" s="16"/>
       <c r="AI16" s="16"/>
       <c r="AJ16" s="15"/>
     </row>
-    <row r="17" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="12">
         <v>1</v>
       </c>
       <c r="C17" s="12">
         <v>2</v>
       </c>
       <c r="D17" s="12">
         <v>12</v>
       </c>
       <c r="E17" s="12">
         <v>17</v>
       </c>
       <c r="F17" s="58">
         <v>32</v>
       </c>
       <c r="G17" s="63"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="16"/>
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="15"/>
     </row>
-    <row r="18" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="12">
         <v>1</v>
       </c>
       <c r="C18" s="12">
         <v>2</v>
       </c>
       <c r="D18" s="12">
         <v>12</v>
       </c>
       <c r="E18" s="12">
         <v>17</v>
       </c>
       <c r="F18" s="58">
         <v>32</v>
       </c>
       <c r="G18" s="63"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
       <c r="AG18" s="16"/>
       <c r="AH18" s="16"/>
       <c r="AI18" s="16"/>
       <c r="AJ18" s="15"/>
     </row>
-    <row r="19" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="12">
         <v>2</v>
       </c>
       <c r="D19" s="12">
         <v>12</v>
       </c>
       <c r="E19" s="12">
         <v>16</v>
       </c>
       <c r="F19" s="58">
         <v>31</v>
       </c>
       <c r="G19" s="63" t="s">
         <v>114</v>
       </c>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
@@ -3340,101 +3343,101 @@
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="16"/>
       <c r="U19" s="16"/>
       <c r="V19" s="16"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="16"/>
       <c r="AD19" s="16"/>
       <c r="AE19" s="16"/>
       <c r="AF19" s="16"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="16"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="15"/>
     </row>
-    <row r="20" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="12">
         <v>1</v>
       </c>
       <c r="C20" s="12">
         <v>2</v>
       </c>
       <c r="D20" s="12">
         <v>12</v>
       </c>
       <c r="E20" s="12">
         <v>16</v>
       </c>
       <c r="F20" s="58">
         <v>31</v>
       </c>
       <c r="G20" s="63"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
       <c r="U20" s="16"/>
       <c r="V20" s="16"/>
       <c r="W20" s="16"/>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="16"/>
       <c r="AD20" s="16"/>
       <c r="AE20" s="16"/>
       <c r="AF20" s="16"/>
       <c r="AG20" s="16"/>
       <c r="AH20" s="16"/>
       <c r="AI20" s="16"/>
       <c r="AJ20" s="15"/>
     </row>
-    <row r="21" spans="1:36" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B21" s="12">
         <v>1</v>
       </c>
       <c r="C21" s="12">
         <v>2</v>
       </c>
       <c r="D21" s="12">
         <v>12</v>
       </c>
       <c r="E21" s="12">
         <v>16</v>
       </c>
       <c r="F21" s="58">
         <v>31</v>
       </c>
       <c r="G21" s="63" t="s">
         <v>111</v>
       </c>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
@@ -4570,512 +4573,533 @@
         <v>23</v>
       </c>
       <c r="G72" s="63"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="13" t="s">
         <v>230</v>
       </c>
       <c r="B73" s="12">
         <v>1</v>
       </c>
       <c r="C73" s="12">
         <v>1</v>
       </c>
       <c r="D73" s="12">
         <v>9</v>
       </c>
       <c r="E73" s="12">
         <v>12</v>
       </c>
       <c r="F73" s="58">
         <v>23</v>
       </c>
       <c r="G73" s="63"/>
     </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="B74" s="12">
+        <v>1</v>
+      </c>
+      <c r="C74" s="12">
+        <v>1</v>
+      </c>
+      <c r="D74" s="12">
+        <v>9</v>
+      </c>
+      <c r="E74" s="12">
+        <v>12</v>
+      </c>
+      <c r="F74" s="58">
+        <v>23</v>
+      </c>
+      <c r="G74" s="63"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2416F1A-D0F7-4555-9AEC-C4C5E76A4A21}">
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="128.88671875" style="28" bestFit="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="28"/>
+    <col min="1" max="1" width="128.85546875" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
-    <row r="3" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A3" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
-    <row r="4" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A4" s="33" t="s">
         <v>178</v>
       </c>
       <c r="B4" s="31"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
-    <row r="5" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A5" s="33" t="s">
         <v>177</v>
       </c>
       <c r="B5" s="31"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
-    <row r="6" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A6" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
-    <row r="7" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A7" s="33" t="s">
         <v>175</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
-    <row r="8" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A8" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
-    <row r="9" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A9" s="34" t="s">
         <v>173</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
     </row>
-    <row r="10" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A10" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
     </row>
-    <row r="11" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A11" s="33" t="s">
         <v>171</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
     </row>
-    <row r="12" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A12" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
     </row>
-    <row r="13" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A13" s="33" t="s">
         <v>169</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="31"/>
       <c r="D13" s="31"/>
       <c r="E13" s="31"/>
     </row>
-    <row r="14" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A14" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
     </row>
-    <row r="15" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A15" s="33" t="s">
         <v>167</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
     </row>
-    <row r="16" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A16" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
     </row>
-    <row r="17" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A17" s="33" t="s">
         <v>165</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
     </row>
-    <row r="18" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A18" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
     </row>
-    <row r="19" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A19" s="33" t="s">
         <v>163</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
     </row>
-    <row r="20" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A20" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
     </row>
-    <row r="21" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>161</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
     </row>
-    <row r="22" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A22" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
     </row>
-    <row r="23" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A23" s="33" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
     </row>
-    <row r="24" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A24" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="31"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
     </row>
-    <row r="25" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
     </row>
-    <row r="26" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A26" s="32" t="s">
         <v>156</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
     </row>
-    <row r="27" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A27" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="30"/>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
     </row>
-    <row r="28" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
     </row>
-    <row r="29" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A29" s="30" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
     </row>
-    <row r="30" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A30" s="30" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A31" s="30" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A32" s="30" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A33" s="30" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="34" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A34" s="30" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="35" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A35" s="29" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="36" spans="1:1" ht="29.4" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A37" s="29" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="38" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A38" s="67" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A39" s="68" t="s">
         <v>227</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4C14EE1-3310-4BFE-B3AF-712F7B7E984F}">
   <dimension ref="A1:BO38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="52" customWidth="1"/>
-    <col min="2" max="51" width="10.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="63" max="63" width="10.6640625" customWidth="1"/>
+    <col min="2" max="51" width="10.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.5703125" customWidth="1"/>
+    <col min="63" max="63" width="10.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="18" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:67" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A1" s="65" t="s">
         <v>219</v>
       </c>
       <c r="B1" s="65"/>
     </row>
-    <row r="2" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="3" spans="1:67" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:67" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
-      <c r="C3" s="71">
+      <c r="C3" s="69">
         <v>1993</v>
       </c>
-      <c r="D3" s="72"/>
-[...3 lines deleted...]
-      <c r="H3" s="71">
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="69">
         <v>1994</v>
       </c>
-      <c r="I3" s="72"/>
-[...2 lines deleted...]
-      <c r="L3" s="71">
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="71"/>
+      <c r="L3" s="69">
         <v>1995</v>
       </c>
-      <c r="M3" s="72"/>
-[...2 lines deleted...]
-      <c r="P3" s="71">
+      <c r="M3" s="70"/>
+      <c r="N3" s="70"/>
+      <c r="O3" s="71"/>
+      <c r="P3" s="69">
         <v>1996</v>
       </c>
-      <c r="Q3" s="72"/>
-[...2 lines deleted...]
-      <c r="T3" s="71">
+      <c r="Q3" s="70"/>
+      <c r="R3" s="70"/>
+      <c r="S3" s="71"/>
+      <c r="T3" s="69">
         <v>1997</v>
       </c>
-      <c r="U3" s="72"/>
-[...2 lines deleted...]
-      <c r="X3" s="71">
+      <c r="U3" s="70"/>
+      <c r="V3" s="70"/>
+      <c r="W3" s="71"/>
+      <c r="X3" s="69">
         <v>1998</v>
       </c>
-      <c r="Y3" s="72"/>
-[...2 lines deleted...]
-      <c r="AB3" s="71">
+      <c r="Y3" s="70"/>
+      <c r="Z3" s="70"/>
+      <c r="AA3" s="71"/>
+      <c r="AB3" s="69">
         <v>1999</v>
       </c>
-      <c r="AC3" s="72"/>
-[...2 lines deleted...]
-      <c r="AF3" s="71">
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="70"/>
+      <c r="AE3" s="71"/>
+      <c r="AF3" s="69">
         <v>2000</v>
       </c>
-      <c r="AG3" s="72"/>
-[...2 lines deleted...]
-      <c r="AJ3" s="71">
+      <c r="AG3" s="70"/>
+      <c r="AH3" s="70"/>
+      <c r="AI3" s="71"/>
+      <c r="AJ3" s="69">
         <v>2001</v>
       </c>
-      <c r="AK3" s="72"/>
-[...2 lines deleted...]
-      <c r="AN3" s="71">
+      <c r="AK3" s="70"/>
+      <c r="AL3" s="70"/>
+      <c r="AM3" s="71"/>
+      <c r="AN3" s="69">
         <v>2002</v>
       </c>
-      <c r="AO3" s="72"/>
-[...2 lines deleted...]
-      <c r="AR3" s="71">
+      <c r="AO3" s="70"/>
+      <c r="AP3" s="70"/>
+      <c r="AQ3" s="71"/>
+      <c r="AR3" s="69">
         <v>2003</v>
       </c>
-      <c r="AS3" s="72"/>
-[...2 lines deleted...]
-      <c r="AV3" s="71">
+      <c r="AS3" s="70"/>
+      <c r="AT3" s="70"/>
+      <c r="AU3" s="71"/>
+      <c r="AV3" s="69">
         <v>2004</v>
       </c>
-      <c r="AW3" s="72"/>
-[...2 lines deleted...]
-      <c r="AZ3" s="71" t="s">
+      <c r="AW3" s="70"/>
+      <c r="AX3" s="70"/>
+      <c r="AY3" s="71"/>
+      <c r="AZ3" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="BA3" s="72"/>
-[...2 lines deleted...]
-      <c r="BD3" s="71" t="s">
+      <c r="BA3" s="70"/>
+      <c r="BB3" s="70"/>
+      <c r="BC3" s="71"/>
+      <c r="BD3" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="BE3" s="72"/>
-[...2 lines deleted...]
-      <c r="BH3" s="71" t="s">
+      <c r="BE3" s="70"/>
+      <c r="BF3" s="70"/>
+      <c r="BG3" s="71"/>
+      <c r="BH3" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="BI3" s="72"/>
-[...2 lines deleted...]
-      <c r="BL3" s="71" t="s">
+      <c r="BI3" s="70"/>
+      <c r="BJ3" s="70"/>
+      <c r="BK3" s="71"/>
+      <c r="BL3" s="69" t="s">
         <v>31</v>
       </c>
-      <c r="BM3" s="72"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:67" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="BM3" s="70"/>
+      <c r="BN3" s="70"/>
+      <c r="BO3" s="71"/>
+    </row>
+    <row r="4" spans="1:67" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>3</v>
       </c>
@@ -5232,52 +5256,52 @@
       <c r="BH4" s="6" t="s">
         <v>205</v>
       </c>
       <c r="BI4" s="5" t="s">
         <v>204</v>
       </c>
       <c r="BJ4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="BK4" s="7" t="s">
         <v>203</v>
       </c>
       <c r="BL4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BM4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="BN4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="BO4" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A5" s="76" t="s">
+    <row r="5" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="35">
         <v>1</v>
       </c>
       <c r="D5" s="36">
         <v>1</v>
       </c>
       <c r="E5" s="36">
         <v>1</v>
       </c>
       <c r="F5" s="36">
         <v>1</v>
       </c>
       <c r="G5" s="36">
         <v>1</v>
       </c>
       <c r="H5" s="35">
         <v>1</v>
       </c>
       <c r="I5" s="36">
         <v>1</v>
@@ -5435,52 +5459,52 @@
       <c r="BH5" s="35" t="s">
         <v>7</v>
       </c>
       <c r="BI5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BJ5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BK5" s="37" t="s">
         <v>7</v>
       </c>
       <c r="BL5" s="35" t="s">
         <v>7</v>
       </c>
       <c r="BM5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BN5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BO5" s="37" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A6" s="75"/>
+    <row r="6" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A6" s="73"/>
       <c r="B6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="38">
         <v>1</v>
       </c>
       <c r="D6" s="39">
         <v>1</v>
       </c>
       <c r="E6" s="39">
         <v>1</v>
       </c>
       <c r="F6" s="39">
         <v>1</v>
       </c>
       <c r="G6" s="39">
         <v>1</v>
       </c>
       <c r="H6" s="38">
         <v>1</v>
       </c>
       <c r="I6" s="39">
         <v>1</v>
       </c>
       <c r="J6" s="39">
@@ -5636,52 +5660,52 @@
       <c r="BH6" s="38" t="s">
         <v>7</v>
       </c>
       <c r="BI6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BJ6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BK6" s="40" t="s">
         <v>7</v>
       </c>
       <c r="BL6" s="38" t="s">
         <v>7</v>
       </c>
       <c r="BM6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BN6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BO6" s="40" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A7" s="74" t="s">
+    <row r="7" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A7" s="76" t="s">
         <v>181</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="41">
         <v>11</v>
       </c>
       <c r="D7" s="42">
         <v>11</v>
       </c>
       <c r="E7" s="42">
         <v>9</v>
       </c>
       <c r="F7" s="42">
         <v>9</v>
       </c>
       <c r="G7" s="42">
         <v>10</v>
       </c>
       <c r="H7" s="41">
         <v>9</v>
       </c>
       <c r="I7" s="42">
         <v>9</v>
@@ -5839,52 +5863,52 @@
       <c r="BH7" s="41" t="s">
         <v>23</v>
       </c>
       <c r="BI7" s="42" t="s">
         <v>7</v>
       </c>
       <c r="BJ7" s="42" t="s">
         <v>7</v>
       </c>
       <c r="BK7" s="43" t="s">
         <v>7</v>
       </c>
       <c r="BL7" s="41" t="s">
         <v>23</v>
       </c>
       <c r="BM7" s="42" t="s">
         <v>23</v>
       </c>
       <c r="BN7" s="42" t="s">
         <v>23</v>
       </c>
       <c r="BO7" s="43" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A8" s="75"/>
+    <row r="8" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A8" s="73"/>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="38">
         <v>10</v>
       </c>
       <c r="D8" s="39">
         <v>11</v>
       </c>
       <c r="E8" s="39">
         <v>9</v>
       </c>
       <c r="F8" s="39">
         <v>9</v>
       </c>
       <c r="G8" s="39">
         <v>9</v>
       </c>
       <c r="H8" s="38">
         <v>8</v>
       </c>
       <c r="I8" s="39">
         <v>8</v>
       </c>
       <c r="J8" s="39">
@@ -6040,52 +6064,52 @@
       <c r="BH8" s="38" t="s">
         <v>23</v>
       </c>
       <c r="BI8" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BJ8" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BK8" s="40" t="s">
         <v>7</v>
       </c>
       <c r="BL8" s="38" t="s">
         <v>23</v>
       </c>
       <c r="BM8" s="39" t="s">
         <v>23</v>
       </c>
       <c r="BN8" s="39" t="s">
         <v>23</v>
       </c>
       <c r="BO8" s="40" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A9" s="74" t="s">
+    <row r="9" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A9" s="76" t="s">
         <v>182</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="41">
         <v>4</v>
       </c>
       <c r="D9" s="42">
         <v>5</v>
       </c>
       <c r="E9" s="42">
         <v>8</v>
       </c>
       <c r="F9" s="42">
         <v>8</v>
       </c>
       <c r="G9" s="42">
         <v>8</v>
       </c>
       <c r="H9" s="41">
         <v>9</v>
       </c>
       <c r="I9" s="42">
         <v>10</v>
@@ -6243,52 +6267,52 @@
       <c r="BH9" s="41" t="s">
         <v>21</v>
       </c>
       <c r="BI9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BJ9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BK9" s="43" t="s">
         <v>21</v>
       </c>
       <c r="BL9" s="41" t="s">
         <v>21</v>
       </c>
       <c r="BM9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BN9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BO9" s="43" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A10" s="75"/>
+    <row r="10" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A10" s="73"/>
       <c r="B10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="38">
         <v>4</v>
       </c>
       <c r="D10" s="39">
         <v>4</v>
       </c>
       <c r="E10" s="39">
         <v>7</v>
       </c>
       <c r="F10" s="39">
         <v>7</v>
       </c>
       <c r="G10" s="39">
         <v>7</v>
       </c>
       <c r="H10" s="38">
         <v>8</v>
       </c>
       <c r="I10" s="39">
         <v>9</v>
       </c>
       <c r="J10" s="39">
@@ -6444,52 +6468,52 @@
       <c r="BH10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="BI10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BJ10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BK10" s="40" t="s">
         <v>21</v>
       </c>
       <c r="BL10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="BM10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BN10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BO10" s="40" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="11" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A11" s="74" t="s">
+    <row r="11" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A11" s="76" t="s">
         <v>183</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="41">
         <v>8</v>
       </c>
       <c r="D11" s="42">
         <v>9</v>
       </c>
       <c r="E11" s="42">
         <v>9</v>
       </c>
       <c r="F11" s="42">
         <v>9</v>
       </c>
       <c r="G11" s="42">
         <v>10</v>
       </c>
       <c r="H11" s="41">
         <v>10</v>
       </c>
       <c r="I11" s="42">
         <v>10</v>
@@ -6647,52 +6671,52 @@
       <c r="BH11" s="41" t="s">
         <v>12</v>
       </c>
       <c r="BI11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BJ11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BK11" s="43" t="s">
         <v>11</v>
       </c>
       <c r="BL11" s="41" t="s">
         <v>10</v>
       </c>
       <c r="BM11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BN11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BO11" s="43" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A12" s="75"/>
+    <row r="12" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A12" s="73"/>
       <c r="B12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="38">
         <v>8</v>
       </c>
       <c r="D12" s="39">
         <v>8</v>
       </c>
       <c r="E12" s="39">
         <v>9</v>
       </c>
       <c r="F12" s="39">
         <v>9</v>
       </c>
       <c r="G12" s="39">
         <v>9</v>
       </c>
       <c r="H12" s="38">
         <v>9</v>
       </c>
       <c r="I12" s="39">
         <v>9</v>
       </c>
       <c r="J12" s="39">
@@ -6848,52 +6872,52 @@
       <c r="BH12" s="38" t="s">
         <v>12</v>
       </c>
       <c r="BI12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BJ12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BK12" s="40" t="s">
         <v>11</v>
       </c>
       <c r="BL12" s="38" t="s">
         <v>10</v>
       </c>
       <c r="BM12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BN12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BO12" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A13" s="69" t="s">
+    <row r="13" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A13" s="74" t="s">
         <v>218</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="44">
         <v>24</v>
       </c>
       <c r="D13" s="45">
         <v>26</v>
       </c>
       <c r="E13" s="45">
         <v>27</v>
       </c>
       <c r="F13" s="45">
         <v>27</v>
       </c>
       <c r="G13" s="45">
         <v>29</v>
       </c>
       <c r="H13" s="41">
         <v>29</v>
       </c>
       <c r="I13" s="42">
         <v>30</v>
@@ -7051,52 +7075,52 @@
       <c r="BH13" s="41" t="s">
         <v>18</v>
       </c>
       <c r="BI13" s="42" t="s">
         <v>18</v>
       </c>
       <c r="BJ13" s="42" t="s">
         <v>18</v>
       </c>
       <c r="BK13" s="43" t="s">
         <v>19</v>
       </c>
       <c r="BL13" s="41" t="s">
         <v>19</v>
       </c>
       <c r="BM13" s="42" t="s">
         <v>19</v>
       </c>
       <c r="BN13" s="42" t="s">
         <v>19</v>
       </c>
       <c r="BO13" s="43" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A14" s="70"/>
+    <row r="14" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="A14" s="75"/>
       <c r="B14" s="56" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="52">
         <v>23</v>
       </c>
       <c r="D14" s="53">
         <v>24</v>
       </c>
       <c r="E14" s="53">
         <v>26</v>
       </c>
       <c r="F14" s="53">
         <v>26</v>
       </c>
       <c r="G14" s="53">
         <v>26</v>
       </c>
       <c r="H14" s="52">
         <v>26</v>
       </c>
       <c r="I14" s="53">
         <v>27</v>
       </c>
       <c r="J14" s="53">
@@ -7252,51 +7276,51 @@
       <c r="BH14" s="52" t="s">
         <v>18</v>
       </c>
       <c r="BI14" s="53" t="s">
         <v>18</v>
       </c>
       <c r="BJ14" s="53" t="s">
         <v>18</v>
       </c>
       <c r="BK14" s="54" t="s">
         <v>19</v>
       </c>
       <c r="BL14" s="52" t="s">
         <v>19</v>
       </c>
       <c r="BM14" s="53" t="s">
         <v>19</v>
       </c>
       <c r="BN14" s="53" t="s">
         <v>19</v>
       </c>
       <c r="BO14" s="54" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="15" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:67" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="47" t="s">
         <v>180</v>
       </c>
       <c r="B15" s="48" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="49"/>
       <c r="D15" s="50"/>
       <c r="E15" s="50"/>
       <c r="F15" s="50"/>
       <c r="G15" s="50"/>
       <c r="H15" s="49"/>
       <c r="I15" s="50"/>
       <c r="J15" s="50"/>
       <c r="K15" s="51"/>
       <c r="L15" s="49"/>
       <c r="M15" s="50"/>
       <c r="N15" s="50"/>
       <c r="O15" s="51"/>
       <c r="P15" s="49"/>
       <c r="Q15" s="50"/>
       <c r="R15" s="50"/>
       <c r="S15" s="51"/>
       <c r="T15" s="49"/>
       <c r="U15" s="50"/>
@@ -7389,179 +7413,179 @@
       <c r="BH15" s="49" t="s">
         <v>40</v>
       </c>
       <c r="BI15" s="50" t="s">
         <v>41</v>
       </c>
       <c r="BJ15" s="50" t="s">
         <v>42</v>
       </c>
       <c r="BK15" s="51" t="s">
         <v>43</v>
       </c>
       <c r="BL15" s="49" t="s">
         <v>44</v>
       </c>
       <c r="BM15" s="50" t="s">
         <v>45</v>
       </c>
       <c r="BN15" s="50" t="s">
         <v>46</v>
       </c>
       <c r="BO15" s="51" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="16" spans="1:67" s="46" customFormat="1" x14ac:dyDescent="0.3"/>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:67" s="46" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="55" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="AZ3:BC3"/>
+    <mergeCell ref="BD3:BG3"/>
+    <mergeCell ref="BH3:BK3"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="A11:A12"/>
     <mergeCell ref="BL3:BO3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="X3:AA3"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="AF3:AI3"/>
     <mergeCell ref="AJ3:AM3"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="AR3:AU3"/>
     <mergeCell ref="AV3:AY3"/>
-    <mergeCell ref="A13:A14"/>
-[...5 lines deleted...]
-    <mergeCell ref="A11:A12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="AZ3:BO3 AZ5:BO15 AZ4 BC4 BJ4 BL4:BO4 BF4:BG4" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A F s E A A B Q S w M E F A A C A A g A K V 4 6 W J 2 I Z o + j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C L n F r y C m v c / 2 B 8 J 6 a P z Q G 2 k w 3 h X A 5 g j s / U E + A F B L A w Q U A A I A C A A p X j p Y D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A K V 4 6 W O p K 4 R p W A Q A A m g s A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O 2 S T Y v C M B C G 7 4 X + h x A v L d T S s X 7 u 0 l N l w Z u g e 7 I i 0 U Y t 2 z Y l i c s u 4 n / f 1 i 8 Q d t i D l L 0 0 h w k 8 M y T z w q P 4 R i c i J 7 P L D a + m Y R p q z y S P S Y v O 2 T r l n g f E m r I d J 2 B T E p C U a 9 M g 5 Z m J g 9 z w k k z j r X s e V d Z b k n I 3 F L n m u V Y W D V + i d 8 W l i v i X b q 9 l 0 h Y y F Z / R m K s P L Y p I r t U K R i O / K n 2 3 i L f U d s h i k h U p z 8 o H W L V S Q M H 1 6 d J 2 L p / e V w q u / x 8 X k z i 4 b 0 q X p 8 W Y a b a 8 j r d o u G f 5 r k w z / y 5 4 t f 5 5 0 p 1 L l q u t k F k o 0 k O W V 0 1 l 3 R 5 x j k d 6 4 U A d o s s e 0 W W A k 0 N u v I N w H + F d h P c Q 3 k f 4 A O F D h I 8 Q D h 7 W w B I D F h m w z I C F B i w 1 Y L E B y w 1 Y c H h M f r J N I 8 l / V e I P 4 4 n V q c n 6 w a r j e V 5 j f W P 9 k 9 Y / I 7 d f h 9 y l 1 1 C V b i N 3 I / c / y t 2 t S e 5 e V Y a N 3 I 3 c N c r 9 A 1 B L A Q I t A B Q A A g A I A C l e O l i d i G a P o w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A p X j p Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D v A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C l e O l j q S u E a V g E A A J o L A A A T A A A A A A A A A A A A A A A A A O A B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A I M D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P m 5 M A A A A A A A A T E w A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E y I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E w O j I y O j M y L j Y 4 M T U 0 M j V a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x O S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 5 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T g s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 5 L D E 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T k s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N i w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 4 L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x O S w x O H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 w M S 0 y N l Q x M D o y N D o z M y 4 x O D g 3 N j Q 5 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x O C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N i w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 3 L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T g s M T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x O C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N i w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 3 L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T g s M T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M i k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D M p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T A 6 M j k 6 M T A u N D k z M D E 5 N F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T g m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x O C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 4 L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 4 L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D M p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 U Y W J s Z T A w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g 0 K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E w O j M y O j U 2 L j M y N j A 5 O T Z a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 4 J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x O C w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x O C w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g 0 K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A I 1 Y w s G T E w U G / V 2 e R 0 K 3 1 d g A A A A A C A A A A A A A D Z g A A w A A A A B A A A A A r y 3 / y z 3 A 8 6 g O O 4 l f a M 1 v T A A A A A A S A A A C g A A A A E A A A A O l v j + H / N 9 i 2 l 8 u Q s z N + k z 5 Q A A A A / L B 5 I L p p P K W 8 f u B W J r y E V / v g 6 n T X e X p I a 7 m P l 1 9 l 9 J T J M L c R 4 Y j M q X F 2 T v 5 t o B M G o z N s / M V a 9 g L g x q s N 4 s X 6 3 3 A 7 x v b F 4 8 K Y 3 v A q u 2 v g J A 4 U A A A A p k N E e 7 6 2 n T j B 3 I W q H L q x C C y 4 q E A = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0C3E5A0-560B-4E40-81FD-A7ED86D60D1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>