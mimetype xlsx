--- v1 (2026-04-01)
+++ v2 (2026-05-25)
@@ -2,94 +2,94 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\SK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DE5EA9C-780D-47B5-A9E0-A1A6C8772A67}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27A7D6A4-8FF3-4D1D-8C4A-F29FF9A5F1C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="5" r:id="rId1"/>
     <sheet name="Poznámky" sheetId="6" r:id="rId2"/>
     <sheet name="1993-2008" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{FE898C9D-4B08-4692-BB48-4F2B2AE07E6D}" keepAlive="1" name="Query - Table001 (Page 1)" description="Connection to the 'Table001 (Page 1)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1)]"/>
   </connection>
   <connection id="2" xr16:uid="{4DB2E991-1E50-4BD6-9232-0358C94F743B}" keepAlive="1" name="Query - Table001 (Page 1) (2)" description="Connection to the 'Table001 (Page 1) (2)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (2)]"/>
   </connection>
   <connection id="3" xr16:uid="{D06ACE7F-30BB-4EDC-A3EA-F84EDC2D3440}" keepAlive="1" name="Query - Table001 (Page 1) (3)" description="Connection to the 'Table001 (Page 1) (3)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (3)]"/>
   </connection>
   <connection id="4" xr16:uid="{CD70A6D5-E2D2-4ECA-8930-D9501EAB785C}" keepAlive="1" name="Query - Table001 (Page 1) (4)" description="Connection to the 'Table001 (Page 1) (4)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (4)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="233">
   <si>
     <t>Typ banky</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>30.6.</t>
   </si>
   <si>
     <t>30.9.</t>
   </si>
   <si>
     <t>31.12.</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -1480,50 +1480,53 @@
     </r>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>37/</t>
   </si>
   <si>
     <t>37/ BNP PARIBAS PERSONAL FINANCE SA, pobočka zahraničnej banky - ukončila svoju činnosť k 30.09.2024.</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
+  </si>
+  <si>
+    <t>III-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -2019,216 +2022,215 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="3" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="3" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="3" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="4" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="16" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="16" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{6B10A704-DF0C-4379-BA33-8EC331ABD8F7}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{C393E829-24A3-4417-B7C1-EE5FDA095AFB}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{BC6C16B0-D1C3-4F17-A9CB-B3F5AFA0448C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -2486,2620 +2488,2641 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB194E1E-0BF4-41C2-A682-068503CD50B1}">
-  <dimension ref="A1:AJ74"/>
+  <dimension ref="A1:AJ75"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="J64" sqref="J64"/>
+    <sheetView tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A64" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B85" sqref="B85"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.28515625" style="10" customWidth="1"/>
+    <col min="1" max="1" width="19.26953125" style="10" customWidth="1"/>
     <col min="2" max="5" width="13" style="10" customWidth="1"/>
-    <col min="6" max="6" width="12.85546875" style="11" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="36" max="16384" width="9.140625" style="10"/>
+    <col min="6" max="6" width="12.81640625" style="11" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.1796875" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="35" width="11.453125" style="10" customWidth="1"/>
+    <col min="36" max="16384" width="9.1796875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:36" ht="15" x14ac:dyDescent="0.3">
       <c r="A1" s="27" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="3" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="26" t="s">
         <v>143</v>
       </c>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="24"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
       <c r="K3" s="23"/>
       <c r="L3" s="23"/>
       <c r="M3" s="23"/>
       <c r="N3" s="23"/>
       <c r="O3" s="23"/>
       <c r="P3" s="23"/>
       <c r="Q3" s="23"/>
       <c r="R3" s="23"/>
       <c r="S3" s="23"/>
       <c r="T3" s="23"/>
       <c r="U3" s="23"/>
       <c r="V3" s="23"/>
       <c r="W3" s="23"/>
       <c r="X3" s="23"/>
       <c r="Y3" s="23"/>
       <c r="Z3" s="23"/>
       <c r="AA3" s="23"/>
       <c r="AB3" s="23"/>
       <c r="AC3" s="23"/>
       <c r="AD3" s="23"/>
       <c r="AE3" s="23"/>
       <c r="AF3" s="15"/>
       <c r="AG3" s="15"/>
       <c r="AH3" s="15"/>
       <c r="AI3" s="15"/>
       <c r="AJ3" s="15"/>
     </row>
-    <row r="4" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="25" t="s">
         <v>142</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="24"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="23"/>
       <c r="L4" s="23"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="23"/>
       <c r="P4" s="23"/>
       <c r="Q4" s="23"/>
       <c r="R4" s="23"/>
       <c r="S4" s="23"/>
       <c r="T4" s="23"/>
       <c r="U4" s="23"/>
       <c r="V4" s="23"/>
       <c r="W4" s="23"/>
       <c r="X4" s="23"/>
       <c r="Y4" s="23"/>
       <c r="Z4" s="23"/>
       <c r="AA4" s="23"/>
       <c r="AB4" s="23"/>
       <c r="AC4" s="23"/>
       <c r="AD4" s="23"/>
       <c r="AE4" s="23"/>
       <c r="AF4" s="15"/>
       <c r="AG4" s="15"/>
       <c r="AH4" s="15"/>
       <c r="AI4" s="15"/>
       <c r="AJ4" s="15"/>
     </row>
-    <row r="5" spans="1:36" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:36" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="22"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="16"/>
       <c r="K5" s="16"/>
       <c r="L5" s="16"/>
       <c r="M5" s="16"/>
       <c r="N5" s="16"/>
       <c r="O5" s="16"/>
       <c r="P5" s="16"/>
       <c r="Q5" s="16"/>
       <c r="R5" s="16"/>
       <c r="S5" s="16"/>
       <c r="T5" s="16"/>
       <c r="U5" s="16"/>
       <c r="V5" s="16"/>
       <c r="W5" s="16"/>
       <c r="X5" s="16"/>
       <c r="Y5" s="16"/>
       <c r="Z5" s="16"/>
       <c r="AA5" s="16"/>
       <c r="AB5" s="16"/>
       <c r="AC5" s="16"/>
       <c r="AD5" s="16"/>
       <c r="AE5" s="16"/>
       <c r="AF5" s="16"/>
       <c r="AG5" s="16"/>
       <c r="AH5" s="16"/>
       <c r="AI5" s="16"/>
       <c r="AJ5" s="15"/>
     </row>
-    <row r="6" spans="1:36" ht="51.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:36" ht="52.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="21" t="s">
         <v>141</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>140</v>
       </c>
       <c r="C6" s="20" t="s">
         <v>139</v>
       </c>
       <c r="D6" s="20" t="s">
         <v>138</v>
       </c>
       <c r="E6" s="20" t="s">
         <v>137</v>
       </c>
-      <c r="F6" s="60" t="s">
+      <c r="F6" s="59" t="s">
         <v>136</v>
       </c>
-      <c r="G6" s="57" t="s">
+      <c r="G6" s="56" t="s">
         <v>135</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16"/>
       <c r="J6" s="16"/>
       <c r="K6" s="16"/>
       <c r="L6" s="16"/>
       <c r="M6" s="16"/>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="16"/>
       <c r="R6" s="16"/>
       <c r="S6" s="16"/>
       <c r="T6" s="16"/>
       <c r="U6" s="16"/>
       <c r="V6" s="16"/>
       <c r="W6" s="16"/>
       <c r="X6" s="16"/>
       <c r="Y6" s="16"/>
       <c r="Z6" s="16"/>
       <c r="AA6" s="16"/>
       <c r="AB6" s="16"/>
       <c r="AC6" s="16"/>
       <c r="AD6" s="16"/>
       <c r="AE6" s="16"/>
       <c r="AF6" s="16"/>
       <c r="AG6" s="16"/>
       <c r="AH6" s="16"/>
       <c r="AI6" s="16"/>
       <c r="AJ6" s="15"/>
     </row>
-    <row r="7" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A7" s="19" t="s">
         <v>134</v>
       </c>
       <c r="B7" s="18">
         <v>1</v>
       </c>
       <c r="C7" s="18">
         <v>2</v>
       </c>
       <c r="D7" s="18">
         <v>14</v>
       </c>
       <c r="E7" s="18">
         <v>10</v>
       </c>
-      <c r="F7" s="59">
+      <c r="F7" s="58">
         <v>27</v>
       </c>
-      <c r="G7" s="61" t="s">
+      <c r="G7" s="60" t="s">
         <v>133</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16"/>
       <c r="X7" s="16"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="16"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="16"/>
       <c r="AD7" s="16"/>
       <c r="AE7" s="16"/>
       <c r="AF7" s="16"/>
       <c r="AG7" s="16"/>
       <c r="AH7" s="16"/>
       <c r="AI7" s="16"/>
       <c r="AJ7" s="15"/>
     </row>
-    <row r="8" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A8" s="13" t="s">
         <v>132</v>
       </c>
       <c r="B8" s="12">
         <v>1</v>
       </c>
       <c r="C8" s="12">
         <v>2</v>
       </c>
       <c r="D8" s="12">
         <v>14</v>
       </c>
       <c r="E8" s="12">
         <v>11</v>
       </c>
-      <c r="F8" s="58">
+      <c r="F8" s="57">
         <v>28</v>
       </c>
-      <c r="G8" s="62" t="s">
+      <c r="G8" s="61" t="s">
         <v>131</v>
       </c>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="16"/>
       <c r="O8" s="16"/>
       <c r="P8" s="16"/>
       <c r="Q8" s="16"/>
       <c r="R8" s="16"/>
       <c r="S8" s="16"/>
       <c r="T8" s="16"/>
       <c r="U8" s="16"/>
       <c r="V8" s="16"/>
       <c r="W8" s="16"/>
       <c r="X8" s="16"/>
       <c r="Y8" s="16"/>
       <c r="Z8" s="16"/>
       <c r="AA8" s="16"/>
       <c r="AB8" s="16"/>
       <c r="AC8" s="16"/>
       <c r="AD8" s="16"/>
       <c r="AE8" s="16"/>
       <c r="AF8" s="16"/>
       <c r="AG8" s="16"/>
       <c r="AH8" s="16"/>
       <c r="AI8" s="16"/>
       <c r="AJ8" s="15"/>
     </row>
-    <row r="9" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A9" s="13" t="s">
         <v>130</v>
       </c>
       <c r="B9" s="12">
         <v>1</v>
       </c>
       <c r="C9" s="12">
         <v>2</v>
       </c>
       <c r="D9" s="12">
         <v>13</v>
       </c>
       <c r="E9" s="12">
         <v>11</v>
       </c>
-      <c r="F9" s="58">
+      <c r="F9" s="57">
         <v>27</v>
       </c>
-      <c r="G9" s="63"/>
+      <c r="G9" s="62"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="16"/>
       <c r="O9" s="16"/>
       <c r="P9" s="16"/>
       <c r="Q9" s="16"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="16"/>
       <c r="V9" s="16"/>
       <c r="W9" s="16"/>
       <c r="X9" s="16"/>
       <c r="Y9" s="16"/>
       <c r="Z9" s="16"/>
       <c r="AA9" s="16"/>
       <c r="AB9" s="16"/>
       <c r="AC9" s="16"/>
       <c r="AD9" s="16"/>
       <c r="AE9" s="16"/>
       <c r="AF9" s="16"/>
       <c r="AG9" s="16"/>
       <c r="AH9" s="16"/>
       <c r="AI9" s="16"/>
       <c r="AJ9" s="15"/>
     </row>
-    <row r="10" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" s="14" t="s">
         <v>129</v>
       </c>
       <c r="B10" s="12">
         <v>1</v>
       </c>
       <c r="C10" s="12">
         <v>2</v>
       </c>
       <c r="D10" s="12">
         <v>13</v>
       </c>
       <c r="E10" s="12">
         <v>11</v>
       </c>
-      <c r="F10" s="58">
+      <c r="F10" s="57">
         <v>27</v>
       </c>
-      <c r="G10" s="63"/>
+      <c r="G10" s="62"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="16"/>
       <c r="O10" s="16"/>
       <c r="P10" s="16"/>
       <c r="Q10" s="16"/>
       <c r="R10" s="16"/>
       <c r="S10" s="16"/>
       <c r="T10" s="16"/>
       <c r="U10" s="16"/>
       <c r="V10" s="16"/>
       <c r="W10" s="16"/>
       <c r="X10" s="16"/>
       <c r="Y10" s="16"/>
       <c r="Z10" s="16"/>
       <c r="AA10" s="16"/>
       <c r="AB10" s="16"/>
       <c r="AC10" s="16"/>
       <c r="AD10" s="16"/>
       <c r="AE10" s="16"/>
       <c r="AF10" s="16"/>
       <c r="AG10" s="16"/>
       <c r="AH10" s="16"/>
       <c r="AI10" s="16"/>
       <c r="AJ10" s="15"/>
     </row>
-    <row r="11" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A11" s="13" t="s">
         <v>128</v>
       </c>
       <c r="B11" s="12">
         <v>1</v>
       </c>
       <c r="C11" s="12">
         <v>2</v>
       </c>
       <c r="D11" s="12">
         <v>13</v>
       </c>
       <c r="E11" s="12">
         <v>12</v>
       </c>
-      <c r="F11" s="58">
+      <c r="F11" s="57">
         <v>28</v>
       </c>
-      <c r="G11" s="63" t="s">
+      <c r="G11" s="62" t="s">
         <v>127</v>
       </c>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="16"/>
       <c r="O11" s="16"/>
       <c r="P11" s="16"/>
       <c r="Q11" s="16"/>
       <c r="R11" s="16"/>
       <c r="S11" s="16"/>
       <c r="T11" s="16"/>
       <c r="U11" s="16"/>
       <c r="V11" s="16"/>
       <c r="W11" s="16"/>
       <c r="X11" s="16"/>
       <c r="Y11" s="16"/>
       <c r="Z11" s="16"/>
       <c r="AA11" s="16"/>
       <c r="AB11" s="16"/>
       <c r="AC11" s="16"/>
       <c r="AD11" s="16"/>
       <c r="AE11" s="16"/>
       <c r="AF11" s="16"/>
       <c r="AG11" s="16"/>
       <c r="AH11" s="16"/>
       <c r="AI11" s="16"/>
       <c r="AJ11" s="17"/>
     </row>
-    <row r="12" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" s="13" t="s">
         <v>126</v>
       </c>
       <c r="B12" s="12">
         <v>1</v>
       </c>
       <c r="C12" s="12">
         <v>2</v>
       </c>
       <c r="D12" s="12">
         <v>13</v>
       </c>
       <c r="E12" s="12">
         <v>12</v>
       </c>
-      <c r="F12" s="58">
+      <c r="F12" s="57">
         <v>28</v>
       </c>
-      <c r="G12" s="63"/>
+      <c r="G12" s="62"/>
       <c r="H12" s="16"/>
       <c r="I12" s="16"/>
       <c r="J12" s="16"/>
       <c r="K12" s="16"/>
       <c r="L12" s="16"/>
       <c r="M12" s="16"/>
       <c r="N12" s="16"/>
       <c r="O12" s="16"/>
       <c r="P12" s="16"/>
       <c r="Q12" s="16"/>
       <c r="R12" s="16"/>
       <c r="S12" s="16"/>
       <c r="T12" s="16"/>
       <c r="U12" s="16"/>
       <c r="V12" s="16"/>
       <c r="W12" s="16"/>
       <c r="X12" s="16"/>
       <c r="Y12" s="16"/>
       <c r="Z12" s="16"/>
       <c r="AA12" s="16"/>
       <c r="AB12" s="16"/>
       <c r="AC12" s="16"/>
       <c r="AD12" s="16"/>
       <c r="AE12" s="16"/>
       <c r="AF12" s="16"/>
       <c r="AG12" s="16"/>
       <c r="AH12" s="16"/>
       <c r="AI12" s="16"/>
       <c r="AJ12" s="15"/>
     </row>
-    <row r="13" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" s="13" t="s">
         <v>125</v>
       </c>
       <c r="B13" s="12">
         <v>1</v>
       </c>
       <c r="C13" s="12">
         <v>2</v>
       </c>
       <c r="D13" s="12">
         <v>13</v>
       </c>
       <c r="E13" s="12">
         <v>13</v>
       </c>
-      <c r="F13" s="58">
+      <c r="F13" s="57">
         <v>29</v>
       </c>
-      <c r="G13" s="63" t="s">
+      <c r="G13" s="62" t="s">
         <v>124</v>
       </c>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="16"/>
       <c r="O13" s="16"/>
       <c r="P13" s="16"/>
       <c r="Q13" s="16"/>
       <c r="R13" s="16"/>
       <c r="S13" s="16"/>
       <c r="T13" s="16"/>
       <c r="U13" s="16"/>
       <c r="V13" s="16"/>
       <c r="W13" s="16"/>
       <c r="X13" s="16"/>
       <c r="Y13" s="16"/>
       <c r="Z13" s="16"/>
       <c r="AA13" s="16"/>
       <c r="AB13" s="16"/>
       <c r="AC13" s="16"/>
       <c r="AD13" s="16"/>
       <c r="AE13" s="16"/>
       <c r="AF13" s="16"/>
       <c r="AG13" s="16"/>
       <c r="AH13" s="16"/>
       <c r="AI13" s="16"/>
       <c r="AJ13" s="15"/>
     </row>
-    <row r="14" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B14" s="12">
         <v>1</v>
       </c>
       <c r="C14" s="12">
         <v>2</v>
       </c>
       <c r="D14" s="12">
         <v>13</v>
       </c>
       <c r="E14" s="12">
         <v>14</v>
       </c>
-      <c r="F14" s="58">
+      <c r="F14" s="57">
         <v>30</v>
       </c>
-      <c r="G14" s="63" t="s">
+      <c r="G14" s="62" t="s">
         <v>122</v>
       </c>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="16"/>
       <c r="O14" s="16"/>
       <c r="P14" s="16"/>
       <c r="Q14" s="16"/>
       <c r="R14" s="16"/>
       <c r="S14" s="16"/>
       <c r="T14" s="16"/>
       <c r="U14" s="16"/>
       <c r="V14" s="16"/>
       <c r="W14" s="16"/>
       <c r="X14" s="16"/>
       <c r="Y14" s="16"/>
       <c r="Z14" s="16"/>
       <c r="AA14" s="16"/>
       <c r="AB14" s="16"/>
       <c r="AC14" s="16"/>
       <c r="AD14" s="16"/>
       <c r="AE14" s="16"/>
       <c r="AF14" s="16"/>
       <c r="AG14" s="16"/>
       <c r="AH14" s="16"/>
       <c r="AI14" s="16"/>
       <c r="AJ14" s="15"/>
     </row>
-    <row r="15" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" s="13" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="12">
         <v>1</v>
       </c>
       <c r="C15" s="12">
         <v>2</v>
       </c>
       <c r="D15" s="12">
         <v>12</v>
       </c>
       <c r="E15" s="12">
         <v>16</v>
       </c>
-      <c r="F15" s="58">
+      <c r="F15" s="57">
         <v>31</v>
       </c>
-      <c r="G15" s="63" t="s">
+      <c r="G15" s="62" t="s">
         <v>120</v>
       </c>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="16"/>
       <c r="O15" s="16"/>
       <c r="P15" s="16"/>
       <c r="Q15" s="16"/>
       <c r="R15" s="16"/>
       <c r="S15" s="16"/>
       <c r="T15" s="16"/>
       <c r="U15" s="16"/>
       <c r="V15" s="16"/>
       <c r="W15" s="16"/>
       <c r="X15" s="16"/>
       <c r="Y15" s="16"/>
       <c r="Z15" s="16"/>
       <c r="AA15" s="16"/>
       <c r="AB15" s="16"/>
       <c r="AC15" s="16"/>
       <c r="AD15" s="16"/>
       <c r="AE15" s="16"/>
       <c r="AF15" s="16"/>
       <c r="AG15" s="16"/>
       <c r="AH15" s="16"/>
       <c r="AI15" s="16"/>
       <c r="AJ15" s="15"/>
     </row>
-    <row r="16" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B16" s="12">
         <v>1</v>
       </c>
       <c r="C16" s="12">
         <v>2</v>
       </c>
       <c r="D16" s="12">
         <v>12</v>
       </c>
       <c r="E16" s="12">
         <v>17</v>
       </c>
-      <c r="F16" s="58">
+      <c r="F16" s="57">
         <v>32</v>
       </c>
-      <c r="G16" s="64" t="s">
+      <c r="G16" s="63" t="s">
         <v>118</v>
       </c>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="16"/>
       <c r="O16" s="16"/>
       <c r="P16" s="16"/>
       <c r="Q16" s="16"/>
       <c r="R16" s="16"/>
       <c r="S16" s="16"/>
       <c r="T16" s="16"/>
       <c r="U16" s="16"/>
       <c r="V16" s="16"/>
       <c r="W16" s="16"/>
       <c r="X16" s="16"/>
       <c r="Y16" s="16"/>
       <c r="Z16" s="16"/>
       <c r="AA16" s="16"/>
       <c r="AB16" s="16"/>
       <c r="AC16" s="16"/>
       <c r="AD16" s="16"/>
       <c r="AE16" s="16"/>
       <c r="AF16" s="16"/>
       <c r="AG16" s="16"/>
       <c r="AH16" s="16"/>
       <c r="AI16" s="16"/>
       <c r="AJ16" s="15"/>
     </row>
-    <row r="17" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="13" t="s">
         <v>117</v>
       </c>
       <c r="B17" s="12">
         <v>1</v>
       </c>
       <c r="C17" s="12">
         <v>2</v>
       </c>
       <c r="D17" s="12">
         <v>12</v>
       </c>
       <c r="E17" s="12">
         <v>17</v>
       </c>
-      <c r="F17" s="58">
+      <c r="F17" s="57">
         <v>32</v>
       </c>
-      <c r="G17" s="63"/>
+      <c r="G17" s="62"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="16"/>
       <c r="O17" s="16"/>
       <c r="P17" s="16"/>
       <c r="Q17" s="16"/>
       <c r="R17" s="16"/>
       <c r="S17" s="16"/>
       <c r="T17" s="16"/>
       <c r="U17" s="16"/>
       <c r="V17" s="16"/>
       <c r="W17" s="16"/>
       <c r="X17" s="16"/>
       <c r="Y17" s="16"/>
       <c r="Z17" s="16"/>
       <c r="AA17" s="16"/>
       <c r="AB17" s="16"/>
       <c r="AC17" s="16"/>
       <c r="AD17" s="16"/>
       <c r="AE17" s="16"/>
       <c r="AF17" s="16"/>
       <c r="AG17" s="16"/>
       <c r="AH17" s="16"/>
       <c r="AI17" s="16"/>
       <c r="AJ17" s="15"/>
     </row>
-    <row r="18" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="12">
         <v>1</v>
       </c>
       <c r="C18" s="12">
         <v>2</v>
       </c>
       <c r="D18" s="12">
         <v>12</v>
       </c>
       <c r="E18" s="12">
         <v>17</v>
       </c>
-      <c r="F18" s="58">
+      <c r="F18" s="57">
         <v>32</v>
       </c>
-      <c r="G18" s="63"/>
+      <c r="G18" s="62"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="16"/>
       <c r="O18" s="16"/>
       <c r="P18" s="16"/>
       <c r="Q18" s="16"/>
       <c r="R18" s="16"/>
       <c r="S18" s="16"/>
       <c r="T18" s="16"/>
       <c r="U18" s="16"/>
       <c r="V18" s="16"/>
       <c r="W18" s="16"/>
       <c r="X18" s="16"/>
       <c r="Y18" s="16"/>
       <c r="Z18" s="16"/>
       <c r="AA18" s="16"/>
       <c r="AB18" s="16"/>
       <c r="AC18" s="16"/>
       <c r="AD18" s="16"/>
       <c r="AE18" s="16"/>
       <c r="AF18" s="16"/>
       <c r="AG18" s="16"/>
       <c r="AH18" s="16"/>
       <c r="AI18" s="16"/>
       <c r="AJ18" s="15"/>
     </row>
-    <row r="19" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" s="13" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="12">
         <v>1</v>
       </c>
       <c r="C19" s="12">
         <v>2</v>
       </c>
       <c r="D19" s="12">
         <v>12</v>
       </c>
       <c r="E19" s="12">
         <v>16</v>
       </c>
-      <c r="F19" s="58">
+      <c r="F19" s="57">
         <v>31</v>
       </c>
-      <c r="G19" s="63" t="s">
+      <c r="G19" s="62" t="s">
         <v>114</v>
       </c>
       <c r="H19" s="16"/>
       <c r="I19" s="16"/>
       <c r="J19" s="16"/>
       <c r="K19" s="16"/>
       <c r="L19" s="16"/>
       <c r="M19" s="16"/>
       <c r="N19" s="16"/>
       <c r="O19" s="16"/>
       <c r="P19" s="16"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="16"/>
       <c r="S19" s="16"/>
       <c r="T19" s="16"/>
       <c r="U19" s="16"/>
       <c r="V19" s="16"/>
       <c r="W19" s="16"/>
       <c r="X19" s="16"/>
       <c r="Y19" s="16"/>
       <c r="Z19" s="16"/>
       <c r="AA19" s="16"/>
       <c r="AB19" s="16"/>
       <c r="AC19" s="16"/>
       <c r="AD19" s="16"/>
       <c r="AE19" s="16"/>
       <c r="AF19" s="16"/>
       <c r="AG19" s="16"/>
       <c r="AH19" s="16"/>
       <c r="AI19" s="16"/>
       <c r="AJ19" s="15"/>
     </row>
-    <row r="20" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" s="13" t="s">
         <v>113</v>
       </c>
       <c r="B20" s="12">
         <v>1</v>
       </c>
       <c r="C20" s="12">
         <v>2</v>
       </c>
       <c r="D20" s="12">
         <v>12</v>
       </c>
       <c r="E20" s="12">
         <v>16</v>
       </c>
-      <c r="F20" s="58">
+      <c r="F20" s="57">
         <v>31</v>
       </c>
-      <c r="G20" s="63"/>
+      <c r="G20" s="62"/>
       <c r="H20" s="16"/>
       <c r="I20" s="16"/>
       <c r="J20" s="16"/>
       <c r="K20" s="16"/>
       <c r="L20" s="16"/>
       <c r="M20" s="16"/>
       <c r="N20" s="16"/>
       <c r="O20" s="16"/>
       <c r="P20" s="16"/>
       <c r="Q20" s="16"/>
       <c r="R20" s="16"/>
       <c r="S20" s="16"/>
       <c r="T20" s="16"/>
       <c r="U20" s="16"/>
       <c r="V20" s="16"/>
       <c r="W20" s="16"/>
       <c r="X20" s="16"/>
       <c r="Y20" s="16"/>
       <c r="Z20" s="16"/>
       <c r="AA20" s="16"/>
       <c r="AB20" s="16"/>
       <c r="AC20" s="16"/>
       <c r="AD20" s="16"/>
       <c r="AE20" s="16"/>
       <c r="AF20" s="16"/>
       <c r="AG20" s="16"/>
       <c r="AH20" s="16"/>
       <c r="AI20" s="16"/>
       <c r="AJ20" s="15"/>
     </row>
-    <row r="21" spans="1:36" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:36" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" s="13" t="s">
         <v>112</v>
       </c>
       <c r="B21" s="12">
         <v>1</v>
       </c>
       <c r="C21" s="12">
         <v>2</v>
       </c>
       <c r="D21" s="12">
         <v>12</v>
       </c>
       <c r="E21" s="12">
         <v>16</v>
       </c>
-      <c r="F21" s="58">
+      <c r="F21" s="57">
         <v>31</v>
       </c>
-      <c r="G21" s="63" t="s">
+      <c r="G21" s="62" t="s">
         <v>111</v>
       </c>
       <c r="H21" s="16"/>
       <c r="I21" s="16"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="16"/>
       <c r="O21" s="16"/>
       <c r="P21" s="16"/>
       <c r="Q21" s="16"/>
       <c r="R21" s="16"/>
       <c r="S21" s="16"/>
       <c r="T21" s="16"/>
       <c r="U21" s="16"/>
       <c r="V21" s="16"/>
       <c r="W21" s="16"/>
       <c r="X21" s="16"/>
       <c r="Y21" s="16"/>
       <c r="Z21" s="16"/>
       <c r="AA21" s="16"/>
       <c r="AB21" s="16"/>
       <c r="AC21" s="16"/>
       <c r="AD21" s="16"/>
       <c r="AE21" s="16"/>
       <c r="AF21" s="16"/>
       <c r="AG21" s="16"/>
       <c r="AH21" s="16"/>
       <c r="AI21" s="16"/>
       <c r="AJ21" s="15"/>
     </row>
-    <row r="22" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A22" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B22" s="12">
         <v>1</v>
       </c>
       <c r="C22" s="12">
         <v>2</v>
       </c>
       <c r="D22" s="12">
         <v>12</v>
       </c>
       <c r="E22" s="12">
         <v>14</v>
       </c>
-      <c r="F22" s="58">
+      <c r="F22" s="57">
         <v>29</v>
       </c>
-      <c r="G22" s="63" t="s">
+      <c r="G22" s="62" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="23" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B23" s="12">
         <v>1</v>
       </c>
       <c r="C23" s="12">
         <v>2</v>
       </c>
       <c r="D23" s="12">
         <v>12</v>
       </c>
       <c r="E23" s="12">
         <v>14</v>
       </c>
-      <c r="F23" s="58">
+      <c r="F23" s="57">
         <v>29</v>
       </c>
-      <c r="G23" s="63" t="s">
+      <c r="G23" s="62" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="24" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A24" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B24" s="12">
         <v>1</v>
       </c>
       <c r="C24" s="12">
         <v>2</v>
       </c>
       <c r="D24" s="12">
         <v>12</v>
       </c>
       <c r="E24" s="12">
         <v>14</v>
       </c>
-      <c r="F24" s="58">
+      <c r="F24" s="57">
         <v>29</v>
       </c>
-      <c r="G24" s="63"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="G24" s="62"/>
+    </row>
+    <row r="25" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A25" s="13" t="s">
         <v>105</v>
       </c>
       <c r="B25" s="12">
         <v>1</v>
       </c>
       <c r="C25" s="12">
         <v>2</v>
       </c>
       <c r="D25" s="12">
         <v>12</v>
       </c>
       <c r="E25" s="12">
         <v>15</v>
       </c>
-      <c r="F25" s="58">
+      <c r="F25" s="57">
         <v>30</v>
       </c>
-      <c r="G25" s="63" t="s">
+      <c r="G25" s="62" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="26" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A26" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B26" s="12">
         <v>1</v>
       </c>
       <c r="C26" s="12">
         <v>2</v>
       </c>
       <c r="D26" s="12">
         <v>11</v>
       </c>
       <c r="E26" s="12">
         <v>15</v>
       </c>
-      <c r="F26" s="58">
+      <c r="F26" s="57">
         <v>29</v>
       </c>
-      <c r="G26" s="63" t="s">
+      <c r="G26" s="62" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="27" spans="1:36" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A27" s="13" t="s">
         <v>101</v>
       </c>
       <c r="B27" s="12">
         <v>1</v>
       </c>
       <c r="C27" s="12">
         <v>2</v>
       </c>
       <c r="D27" s="12">
         <v>11</v>
       </c>
       <c r="E27" s="12">
         <v>15</v>
       </c>
-      <c r="F27" s="58">
+      <c r="F27" s="57">
         <v>29</v>
       </c>
-      <c r="G27" s="63"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="G27" s="62"/>
+    </row>
+    <row r="28" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A28" s="13" t="s">
         <v>100</v>
       </c>
       <c r="B28" s="12">
         <v>1</v>
       </c>
       <c r="C28" s="12">
         <v>2</v>
       </c>
       <c r="D28" s="12">
         <v>11</v>
       </c>
       <c r="E28" s="12">
         <v>15</v>
       </c>
-      <c r="F28" s="58">
+      <c r="F28" s="57">
         <v>29</v>
       </c>
-      <c r="G28" s="63"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="G28" s="62"/>
+    </row>
+    <row r="29" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A29" s="13" t="s">
         <v>99</v>
       </c>
       <c r="B29" s="12">
         <v>1</v>
       </c>
       <c r="C29" s="12">
         <v>2</v>
       </c>
       <c r="D29" s="12">
         <v>11</v>
       </c>
       <c r="E29" s="12">
         <v>15</v>
       </c>
-      <c r="F29" s="58">
+      <c r="F29" s="57">
         <v>29</v>
       </c>
-      <c r="G29" s="63"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="G29" s="62"/>
+    </row>
+    <row r="30" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A30" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B30" s="12">
         <v>1</v>
       </c>
       <c r="C30" s="12">
         <v>2</v>
       </c>
       <c r="D30" s="12">
         <v>11</v>
       </c>
       <c r="E30" s="12">
         <v>15</v>
       </c>
-      <c r="F30" s="58">
+      <c r="F30" s="57">
         <v>29</v>
       </c>
-      <c r="G30" s="63"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="G30" s="62"/>
+    </row>
+    <row r="31" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A31" s="13" t="s">
         <v>97</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12">
         <v>2</v>
       </c>
       <c r="D31" s="12">
         <v>11</v>
       </c>
       <c r="E31" s="12">
         <v>15</v>
       </c>
-      <c r="F31" s="58">
+      <c r="F31" s="57">
         <v>29</v>
       </c>
-      <c r="G31" s="63"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:36" x14ac:dyDescent="0.25">
+      <c r="G31" s="62"/>
+    </row>
+    <row r="32" spans="1:36" x14ac:dyDescent="0.3">
       <c r="A32" s="13" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="12">
         <v>1</v>
       </c>
       <c r="C32" s="12">
         <v>2</v>
       </c>
       <c r="D32" s="12">
         <v>11</v>
       </c>
       <c r="E32" s="12">
         <v>14</v>
       </c>
-      <c r="F32" s="58">
+      <c r="F32" s="57">
         <v>28</v>
       </c>
-      <c r="G32" s="63" t="s">
+      <c r="G32" s="62" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="13" t="s">
         <v>94</v>
       </c>
       <c r="B33" s="12">
         <v>1</v>
       </c>
       <c r="C33" s="12">
         <v>2</v>
       </c>
       <c r="D33" s="12">
         <v>11</v>
       </c>
       <c r="E33" s="12">
         <v>14</v>
       </c>
-      <c r="F33" s="58">
+      <c r="F33" s="57">
         <v>28</v>
       </c>
-      <c r="G33" s="63"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G33" s="62"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B34" s="12">
         <v>1</v>
       </c>
       <c r="C34" s="12">
         <v>2</v>
       </c>
       <c r="D34" s="12">
         <v>11</v>
       </c>
       <c r="E34" s="12">
         <v>14</v>
       </c>
-      <c r="F34" s="58">
+      <c r="F34" s="57">
         <v>28</v>
       </c>
-      <c r="G34" s="63"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G34" s="62"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="13" t="s">
         <v>92</v>
       </c>
       <c r="B35" s="12">
         <v>1</v>
       </c>
       <c r="C35" s="12">
         <v>2</v>
       </c>
       <c r="D35" s="12">
         <v>11</v>
       </c>
       <c r="E35" s="12">
         <v>14</v>
       </c>
-      <c r="F35" s="58">
+      <c r="F35" s="57">
         <v>28</v>
       </c>
-      <c r="G35" s="63"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G35" s="62"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="13" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="12">
         <v>1</v>
       </c>
       <c r="C36" s="12">
         <v>2</v>
       </c>
       <c r="D36" s="12">
         <v>11</v>
       </c>
       <c r="E36" s="12">
         <v>14</v>
       </c>
-      <c r="F36" s="58">
+      <c r="F36" s="57">
         <v>28</v>
       </c>
-      <c r="G36" s="63"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G36" s="62"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="13" t="s">
         <v>90</v>
       </c>
       <c r="B37" s="12">
         <v>1</v>
       </c>
       <c r="C37" s="12">
         <v>2</v>
       </c>
       <c r="D37" s="12">
         <v>11</v>
       </c>
       <c r="E37" s="12">
         <v>15</v>
       </c>
-      <c r="F37" s="58">
+      <c r="F37" s="57">
         <v>29</v>
       </c>
-      <c r="G37" s="63" t="s">
+      <c r="G37" s="62" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B38" s="12">
         <v>1</v>
       </c>
       <c r="C38" s="12">
         <v>2</v>
       </c>
       <c r="D38" s="12">
         <v>11</v>
       </c>
       <c r="E38" s="12">
         <v>15</v>
       </c>
-      <c r="F38" s="58">
+      <c r="F38" s="57">
         <v>29</v>
       </c>
-      <c r="G38" s="63"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G38" s="62"/>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="13" t="s">
         <v>87</v>
       </c>
       <c r="B39" s="12">
         <v>1</v>
       </c>
       <c r="C39" s="12">
         <v>2</v>
       </c>
       <c r="D39" s="12">
         <v>11</v>
       </c>
       <c r="E39" s="12">
         <v>15</v>
       </c>
-      <c r="F39" s="58">
+      <c r="F39" s="57">
         <v>29</v>
       </c>
-      <c r="G39" s="63"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G39" s="62"/>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="13" t="s">
         <v>86</v>
       </c>
       <c r="B40" s="12">
         <v>1</v>
       </c>
       <c r="C40" s="12">
         <v>2</v>
       </c>
       <c r="D40" s="12">
         <v>11</v>
       </c>
       <c r="E40" s="12">
         <v>15</v>
       </c>
-      <c r="F40" s="58">
+      <c r="F40" s="57">
         <v>29</v>
       </c>
-      <c r="G40" s="63" t="s">
+      <c r="G40" s="62" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="13" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="12">
         <v>1</v>
       </c>
       <c r="C41" s="12">
         <v>2</v>
       </c>
       <c r="D41" s="12">
         <v>10</v>
       </c>
       <c r="E41" s="12">
         <v>14</v>
       </c>
-      <c r="F41" s="58">
+      <c r="F41" s="57">
         <v>27</v>
       </c>
-      <c r="G41" s="63" t="s">
+      <c r="G41" s="62" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A42" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B42" s="12">
         <v>1</v>
       </c>
       <c r="C42" s="12">
         <v>2</v>
       </c>
       <c r="D42" s="12">
         <v>10</v>
       </c>
       <c r="E42" s="12">
         <v>14</v>
       </c>
-      <c r="F42" s="58">
+      <c r="F42" s="57">
         <v>27</v>
       </c>
-      <c r="G42" s="63"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G42" s="62"/>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="13" t="s">
         <v>81</v>
       </c>
       <c r="B43" s="12">
         <v>1</v>
       </c>
       <c r="C43" s="12">
         <v>2</v>
       </c>
       <c r="D43" s="12">
         <v>10</v>
       </c>
       <c r="E43" s="12">
         <v>14</v>
       </c>
-      <c r="F43" s="58">
+      <c r="F43" s="57">
         <v>27</v>
       </c>
-      <c r="G43" s="63"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G43" s="62"/>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="13" t="s">
         <v>80</v>
       </c>
       <c r="B44" s="12">
         <v>1</v>
       </c>
       <c r="C44" s="12">
         <v>2</v>
       </c>
       <c r="D44" s="12">
         <v>10</v>
       </c>
       <c r="E44" s="12">
         <v>15</v>
       </c>
-      <c r="F44" s="58">
+      <c r="F44" s="57">
         <v>28</v>
       </c>
-      <c r="G44" s="63" t="s">
+      <c r="G44" s="62" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="13" t="s">
         <v>78</v>
       </c>
       <c r="B45" s="12">
         <v>1</v>
       </c>
       <c r="C45" s="12">
         <v>2</v>
       </c>
       <c r="D45" s="12">
         <v>10</v>
       </c>
       <c r="E45" s="12">
         <v>15</v>
       </c>
-      <c r="F45" s="58">
+      <c r="F45" s="57">
         <v>28</v>
       </c>
-      <c r="G45" s="63"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G45" s="62"/>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="13" t="s">
         <v>77</v>
       </c>
       <c r="B46" s="12">
         <v>1</v>
       </c>
       <c r="C46" s="12">
         <v>2</v>
       </c>
       <c r="D46" s="12">
         <v>10</v>
       </c>
       <c r="E46" s="12">
         <v>15</v>
       </c>
-      <c r="F46" s="58">
+      <c r="F46" s="57">
         <v>28</v>
       </c>
-      <c r="G46" s="63"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G46" s="62"/>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="13" t="s">
         <v>76</v>
       </c>
       <c r="B47" s="12">
         <v>1</v>
       </c>
       <c r="C47" s="12">
         <v>2</v>
       </c>
       <c r="D47" s="12">
         <v>10</v>
       </c>
       <c r="E47" s="12">
         <v>15</v>
       </c>
-      <c r="F47" s="58">
+      <c r="F47" s="57">
         <v>28</v>
       </c>
-      <c r="G47" s="63"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G47" s="62"/>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="13" t="s">
         <v>75</v>
       </c>
       <c r="B48" s="12">
         <v>1</v>
       </c>
       <c r="C48" s="12">
         <v>2</v>
       </c>
       <c r="D48" s="12">
         <v>10</v>
       </c>
       <c r="E48" s="12">
         <v>15</v>
       </c>
-      <c r="F48" s="58">
+      <c r="F48" s="57">
         <v>28</v>
       </c>
-      <c r="G48" s="63"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G48" s="62"/>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="13" t="s">
         <v>74</v>
       </c>
       <c r="B49" s="12">
         <v>1</v>
       </c>
       <c r="C49" s="12">
         <v>2</v>
       </c>
       <c r="D49" s="12">
         <v>10</v>
       </c>
       <c r="E49" s="12">
         <v>15</v>
       </c>
-      <c r="F49" s="58">
+      <c r="F49" s="57">
         <v>28</v>
       </c>
-      <c r="G49" s="63"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G49" s="62"/>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A50" s="13" t="s">
         <v>73</v>
       </c>
       <c r="B50" s="12">
         <v>1</v>
       </c>
       <c r="C50" s="12">
         <v>2</v>
       </c>
       <c r="D50" s="12">
         <v>10</v>
       </c>
       <c r="E50" s="12">
         <v>15</v>
       </c>
-      <c r="F50" s="58">
+      <c r="F50" s="57">
         <v>28</v>
       </c>
-      <c r="G50" s="63"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G50" s="62"/>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="13" t="s">
         <v>72</v>
       </c>
       <c r="B51" s="12">
         <v>1</v>
       </c>
       <c r="C51" s="12">
         <v>2</v>
       </c>
       <c r="D51" s="12">
         <v>10</v>
       </c>
       <c r="E51" s="12">
         <v>15</v>
       </c>
-      <c r="F51" s="58">
+      <c r="F51" s="57">
         <v>28</v>
       </c>
-      <c r="G51" s="63"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G51" s="62"/>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="13" t="s">
         <v>71</v>
       </c>
       <c r="B52" s="12">
         <v>1</v>
       </c>
       <c r="C52" s="12">
         <v>2</v>
       </c>
       <c r="D52" s="12">
         <v>10</v>
       </c>
       <c r="E52" s="12">
         <v>15</v>
       </c>
-      <c r="F52" s="58">
+      <c r="F52" s="57">
         <v>28</v>
       </c>
-      <c r="G52" s="63"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G52" s="62"/>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="13" t="s">
         <v>70</v>
       </c>
       <c r="B53" s="12">
         <v>1</v>
       </c>
       <c r="C53" s="12">
         <v>2</v>
       </c>
       <c r="D53" s="12">
         <v>10</v>
       </c>
       <c r="E53" s="12">
         <v>15</v>
       </c>
-      <c r="F53" s="58">
+      <c r="F53" s="57">
         <v>28</v>
       </c>
-      <c r="G53" s="63"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G53" s="62"/>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="13" t="s">
         <v>69</v>
       </c>
       <c r="B54" s="12">
         <v>1</v>
       </c>
       <c r="C54" s="12">
         <v>2</v>
       </c>
       <c r="D54" s="12">
         <v>10</v>
       </c>
       <c r="E54" s="12">
         <v>15</v>
       </c>
-      <c r="F54" s="58">
+      <c r="F54" s="57">
         <v>28</v>
       </c>
-      <c r="G54" s="63"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G54" s="62"/>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="13" t="s">
         <v>68</v>
       </c>
       <c r="B55" s="12">
         <v>1</v>
       </c>
       <c r="C55" s="12">
         <v>2</v>
       </c>
       <c r="D55" s="12">
         <v>10</v>
       </c>
       <c r="E55" s="12">
         <v>15</v>
       </c>
-      <c r="F55" s="58">
+      <c r="F55" s="57">
         <v>28</v>
       </c>
-      <c r="G55" s="63" t="s">
+      <c r="G55" s="62" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="13" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="12">
         <v>1</v>
       </c>
       <c r="C56" s="12">
         <v>2</v>
       </c>
       <c r="D56" s="12">
         <v>10</v>
       </c>
       <c r="E56" s="12">
         <v>15</v>
       </c>
-      <c r="F56" s="58">
+      <c r="F56" s="57">
         <v>28</v>
       </c>
-      <c r="G56" s="63"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G56" s="62"/>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="13" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="12">
         <v>1</v>
       </c>
       <c r="C57" s="12">
         <v>2</v>
       </c>
       <c r="D57" s="12">
         <v>10</v>
       </c>
       <c r="E57" s="12">
         <v>15</v>
       </c>
-      <c r="F57" s="58">
+      <c r="F57" s="57">
         <v>28</v>
       </c>
-      <c r="G57" s="63" t="s">
+      <c r="G57" s="62" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="13" t="s">
         <v>63</v>
       </c>
       <c r="B58" s="12">
         <v>1</v>
       </c>
       <c r="C58" s="12">
         <v>2</v>
       </c>
       <c r="D58" s="12">
         <v>9</v>
       </c>
       <c r="E58" s="12">
         <v>15</v>
       </c>
-      <c r="F58" s="58">
+      <c r="F58" s="57">
         <v>27</v>
       </c>
-      <c r="G58" s="63" t="s">
+      <c r="G58" s="62" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A59" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="12">
         <v>1</v>
       </c>
       <c r="C59" s="12">
         <v>2</v>
       </c>
       <c r="D59" s="12">
         <v>9</v>
       </c>
       <c r="E59" s="12">
         <v>15</v>
       </c>
-      <c r="F59" s="58">
+      <c r="F59" s="57">
         <v>27</v>
       </c>
-      <c r="G59" s="63"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G59" s="62"/>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="12">
         <v>1</v>
       </c>
       <c r="C60" s="12">
         <v>2</v>
       </c>
       <c r="D60" s="12">
         <v>9</v>
       </c>
       <c r="E60" s="12">
         <v>15</v>
       </c>
-      <c r="F60" s="58">
+      <c r="F60" s="57">
         <v>27</v>
       </c>
-      <c r="G60" s="63"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G60" s="62"/>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B61" s="12">
         <v>1</v>
       </c>
       <c r="C61" s="12">
         <v>2</v>
       </c>
       <c r="D61" s="12">
         <v>9</v>
       </c>
       <c r="E61" s="12">
         <v>14</v>
       </c>
-      <c r="F61" s="58">
+      <c r="F61" s="57">
         <v>26</v>
       </c>
-      <c r="G61" s="63" t="s">
+      <c r="G61" s="62" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B62" s="12">
         <v>1</v>
       </c>
       <c r="C62" s="12">
         <v>2</v>
       </c>
       <c r="D62" s="12">
         <v>9</v>
       </c>
       <c r="E62" s="12">
         <v>14</v>
       </c>
-      <c r="F62" s="58">
+      <c r="F62" s="57">
         <v>26</v>
       </c>
-      <c r="G62" s="63" t="s">
+      <c r="G62" s="62" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B63" s="12">
         <v>1</v>
       </c>
       <c r="C63" s="12">
         <v>2</v>
       </c>
       <c r="D63" s="12">
         <v>9</v>
       </c>
       <c r="E63" s="12">
         <v>14</v>
       </c>
-      <c r="F63" s="58">
+      <c r="F63" s="57">
         <v>26</v>
       </c>
-      <c r="G63" s="63" t="s">
+      <c r="G63" s="62" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B64" s="12">
         <v>1</v>
       </c>
       <c r="C64" s="12">
         <v>2</v>
       </c>
       <c r="D64" s="12">
         <v>9</v>
       </c>
       <c r="E64" s="12">
         <v>14</v>
       </c>
-      <c r="F64" s="58">
+      <c r="F64" s="57">
         <v>26</v>
       </c>
-      <c r="G64" s="63"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G64" s="62"/>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B65" s="12">
         <v>1</v>
       </c>
       <c r="C65" s="12">
         <v>2</v>
       </c>
       <c r="D65" s="12">
         <v>9</v>
       </c>
       <c r="E65" s="12">
         <v>14</v>
       </c>
-      <c r="F65" s="58">
+      <c r="F65" s="57">
         <v>26</v>
       </c>
-      <c r="G65" s="63"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G65" s="62"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B66" s="12">
         <v>1</v>
       </c>
       <c r="C66" s="12">
         <v>1</v>
       </c>
       <c r="D66" s="12">
         <v>9</v>
       </c>
       <c r="E66" s="12">
         <v>14</v>
       </c>
-      <c r="F66" s="58">
+      <c r="F66" s="57">
         <v>25</v>
       </c>
-      <c r="G66" s="63" t="s">
+      <c r="G66" s="62" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="67" spans="1:7" s="66" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:7" s="65" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A67" s="13" t="s">
         <v>220</v>
       </c>
       <c r="B67" s="12">
         <v>1</v>
       </c>
       <c r="C67" s="12">
         <v>1</v>
       </c>
       <c r="D67" s="12">
         <v>9</v>
       </c>
       <c r="E67" s="12">
         <v>14</v>
       </c>
-      <c r="F67" s="58">
+      <c r="F67" s="57">
         <v>25</v>
       </c>
-      <c r="G67" s="63"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:7" s="66" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="G67" s="62"/>
+    </row>
+    <row r="68" spans="1:7" s="65" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A68" s="13" t="s">
         <v>221</v>
       </c>
       <c r="B68" s="12">
         <v>1</v>
       </c>
       <c r="C68" s="12">
         <v>1</v>
       </c>
       <c r="D68" s="12">
         <v>9</v>
       </c>
       <c r="E68" s="12">
         <v>13</v>
       </c>
-      <c r="F68" s="58">
+      <c r="F68" s="57">
         <v>24</v>
       </c>
-      <c r="G68" s="63" t="s">
+      <c r="G68" s="62" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="13" t="s">
         <v>224</v>
       </c>
       <c r="B69" s="12">
         <v>1</v>
       </c>
       <c r="C69" s="12">
         <v>1</v>
       </c>
       <c r="D69" s="12">
         <v>9</v>
       </c>
       <c r="E69" s="12">
         <v>13</v>
       </c>
-      <c r="F69" s="58">
+      <c r="F69" s="57">
         <v>24</v>
       </c>
-      <c r="G69" s="63"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G69" s="62"/>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="13" t="s">
         <v>225</v>
       </c>
       <c r="B70" s="12">
         <v>1</v>
       </c>
       <c r="C70" s="12">
         <v>1</v>
       </c>
       <c r="D70" s="12">
         <v>9</v>
       </c>
       <c r="E70" s="12">
         <v>12</v>
       </c>
-      <c r="F70" s="58">
+      <c r="F70" s="57">
         <v>23</v>
       </c>
-      <c r="G70" s="63" t="s">
+      <c r="G70" s="62" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="13" t="s">
         <v>228</v>
       </c>
       <c r="B71" s="12">
         <v>1</v>
       </c>
       <c r="C71" s="12">
         <v>1</v>
       </c>
       <c r="D71" s="12">
         <v>9</v>
       </c>
       <c r="E71" s="12">
         <v>12</v>
       </c>
-      <c r="F71" s="58">
+      <c r="F71" s="57">
         <v>23</v>
       </c>
-      <c r="G71" s="63"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G71" s="62"/>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="13" t="s">
         <v>229</v>
       </c>
       <c r="B72" s="12">
         <v>1</v>
       </c>
       <c r="C72" s="12">
         <v>1</v>
       </c>
       <c r="D72" s="12">
         <v>9</v>
       </c>
       <c r="E72" s="12">
         <v>12</v>
       </c>
-      <c r="F72" s="58">
+      <c r="F72" s="57">
         <v>23</v>
       </c>
-      <c r="G72" s="63"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G72" s="62"/>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="13" t="s">
         <v>230</v>
       </c>
       <c r="B73" s="12">
         <v>1</v>
       </c>
       <c r="C73" s="12">
         <v>1</v>
       </c>
       <c r="D73" s="12">
         <v>9</v>
       </c>
       <c r="E73" s="12">
         <v>12</v>
       </c>
-      <c r="F73" s="58">
+      <c r="F73" s="57">
         <v>23</v>
       </c>
-      <c r="G73" s="63"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="G73" s="62"/>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="13" t="s">
         <v>231</v>
       </c>
       <c r="B74" s="12">
         <v>1</v>
       </c>
       <c r="C74" s="12">
         <v>1</v>
       </c>
       <c r="D74" s="12">
         <v>9</v>
       </c>
       <c r="E74" s="12">
         <v>12</v>
       </c>
-      <c r="F74" s="58">
+      <c r="F74" s="57">
         <v>23</v>
       </c>
-      <c r="G74" s="63"/>
+      <c r="G74" s="62"/>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A75" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="B75" s="12">
+        <v>1</v>
+      </c>
+      <c r="C75" s="12">
+        <v>1</v>
+      </c>
+      <c r="D75" s="12">
+        <v>9</v>
+      </c>
+      <c r="E75" s="12">
+        <v>12</v>
+      </c>
+      <c r="F75" s="57">
+        <v>23</v>
+      </c>
+      <c r="G75" s="62"/>
     </row>
   </sheetData>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2416F1A-D0F7-4555-9AEC-C4C5E76A4A21}">
   <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView topLeftCell="A31" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="128.85546875" style="28" bestFit="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="28"/>
+    <col min="1" max="1" width="128.81640625" style="28" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.1796875" style="28"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="15" x14ac:dyDescent="0.3">
       <c r="A1" s="27" t="s">
         <v>135</v>
       </c>
       <c r="B1" s="31"/>
       <c r="C1" s="31"/>
       <c r="D1" s="31"/>
       <c r="E1" s="31"/>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" s="31"/>
       <c r="B2" s="31"/>
       <c r="C2" s="31"/>
       <c r="D2" s="31"/>
       <c r="E2" s="31"/>
     </row>
-    <row r="3" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A3" s="33" t="s">
         <v>179</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="31"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
     </row>
-    <row r="4" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A4" s="33" t="s">
         <v>178</v>
       </c>
       <c r="B4" s="31"/>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
     </row>
-    <row r="5" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A5" s="33" t="s">
         <v>177</v>
       </c>
       <c r="B5" s="31"/>
       <c r="C5" s="31"/>
       <c r="D5" s="31"/>
       <c r="E5" s="31"/>
     </row>
-    <row r="6" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A6" s="33" t="s">
         <v>176</v>
       </c>
       <c r="B6" s="31"/>
       <c r="C6" s="31"/>
       <c r="D6" s="31"/>
       <c r="E6" s="31"/>
     </row>
-    <row r="7" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A7" s="33" t="s">
         <v>175</v>
       </c>
       <c r="B7" s="31"/>
       <c r="C7" s="31"/>
       <c r="D7" s="31"/>
       <c r="E7" s="31"/>
     </row>
-    <row r="8" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A8" s="33" t="s">
         <v>174</v>
       </c>
       <c r="B8" s="31"/>
       <c r="C8" s="31"/>
       <c r="D8" s="31"/>
       <c r="E8" s="31"/>
     </row>
-    <row r="9" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A9" s="34" t="s">
         <v>173</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
     </row>
-    <row r="10" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A10" s="33" t="s">
         <v>172</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="31"/>
       <c r="D10" s="31"/>
       <c r="E10" s="31"/>
     </row>
-    <row r="11" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A11" s="33" t="s">
         <v>171</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="31"/>
       <c r="D11" s="31"/>
       <c r="E11" s="31"/>
     </row>
-    <row r="12" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A12" s="33" t="s">
         <v>170</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
     </row>
-    <row r="13" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A13" s="33" t="s">
         <v>169</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="31"/>
       <c r="D13" s="31"/>
       <c r="E13" s="31"/>
     </row>
-    <row r="14" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A14" s="33" t="s">
         <v>168</v>
       </c>
       <c r="B14" s="23"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
     </row>
-    <row r="15" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A15" s="33" t="s">
         <v>167</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
     </row>
-    <row r="16" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A16" s="33" t="s">
         <v>166</v>
       </c>
       <c r="B16" s="23"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
     </row>
-    <row r="17" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A17" s="33" t="s">
         <v>165</v>
       </c>
       <c r="B17" s="23"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
     </row>
-    <row r="18" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A18" s="33" t="s">
         <v>164</v>
       </c>
       <c r="B18" s="23"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
     </row>
-    <row r="19" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A19" s="33" t="s">
         <v>163</v>
       </c>
       <c r="B19" s="23"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
     </row>
-    <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A20" s="33" t="s">
         <v>162</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
     </row>
-    <row r="21" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A21" s="33" t="s">
         <v>161</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
     </row>
-    <row r="22" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A22" s="33" t="s">
         <v>160</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
     </row>
-    <row r="23" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A23" s="33" t="s">
         <v>159</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
     </row>
-    <row r="24" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A24" s="33" t="s">
         <v>158</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="31"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
     </row>
-    <row r="25" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
     </row>
-    <row r="26" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A26" s="32" t="s">
         <v>156</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
     </row>
-    <row r="27" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A27" s="32" t="s">
         <v>155</v>
       </c>
       <c r="B27" s="30"/>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
     </row>
-    <row r="28" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A28" s="30" t="s">
         <v>154</v>
       </c>
       <c r="B28" s="30"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
     </row>
-    <row r="29" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A29" s="30" t="s">
         <v>153</v>
       </c>
       <c r="B29" s="30"/>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
     </row>
-    <row r="30" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A30" s="30" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A31" s="30" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:5" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A32" s="30" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:1" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A33" s="30" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="34" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:1" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A34" s="30" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="35" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:1" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A35" s="29" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="36" spans="1:1" ht="28.5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:1" ht="28.5" x14ac:dyDescent="0.3">
       <c r="A36" s="29" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:1" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A37" s="29" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="38" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
-      <c r="A38" s="67" t="s">
+    <row r="38" spans="1:1" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="A38" s="66" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A39" s="68" t="s">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A39" s="67" t="s">
         <v>227</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4C14EE1-3310-4BFE-B3AF-712F7B7E984F}">
   <dimension ref="A1:BO38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="52" customWidth="1"/>
-    <col min="2" max="51" width="10.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="63" max="63" width="10.7109375" customWidth="1"/>
+    <col min="2" max="51" width="10.1796875" customWidth="1"/>
+    <col min="61" max="61" width="9.54296875" customWidth="1"/>
+    <col min="63" max="63" width="10.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A1" s="65" t="s">
+    <row r="1" spans="1:67" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="64" t="s">
         <v>219</v>
       </c>
-      <c r="B1" s="65"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:67" x14ac:dyDescent="0.25">
+      <c r="B1" s="64"/>
+    </row>
+    <row r="2" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="1:67" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
-      <c r="C3" s="69">
+      <c r="C3" s="70">
         <v>1993</v>
       </c>
-      <c r="D3" s="70"/>
-[...3 lines deleted...]
-      <c r="H3" s="69">
+      <c r="D3" s="71"/>
+      <c r="E3" s="71"/>
+      <c r="F3" s="71"/>
+      <c r="G3" s="71"/>
+      <c r="H3" s="70">
         <v>1994</v>
       </c>
-      <c r="I3" s="70"/>
-[...2 lines deleted...]
-      <c r="L3" s="69">
+      <c r="I3" s="71"/>
+      <c r="J3" s="71"/>
+      <c r="K3" s="72"/>
+      <c r="L3" s="70">
         <v>1995</v>
       </c>
-      <c r="M3" s="70"/>
-[...2 lines deleted...]
-      <c r="P3" s="69">
+      <c r="M3" s="71"/>
+      <c r="N3" s="71"/>
+      <c r="O3" s="72"/>
+      <c r="P3" s="70">
         <v>1996</v>
       </c>
-      <c r="Q3" s="70"/>
-[...2 lines deleted...]
-      <c r="T3" s="69">
+      <c r="Q3" s="71"/>
+      <c r="R3" s="71"/>
+      <c r="S3" s="72"/>
+      <c r="T3" s="70">
         <v>1997</v>
       </c>
-      <c r="U3" s="70"/>
-[...2 lines deleted...]
-      <c r="X3" s="69">
+      <c r="U3" s="71"/>
+      <c r="V3" s="71"/>
+      <c r="W3" s="72"/>
+      <c r="X3" s="70">
         <v>1998</v>
       </c>
-      <c r="Y3" s="70"/>
-[...2 lines deleted...]
-      <c r="AB3" s="69">
+      <c r="Y3" s="71"/>
+      <c r="Z3" s="71"/>
+      <c r="AA3" s="72"/>
+      <c r="AB3" s="70">
         <v>1999</v>
       </c>
-      <c r="AC3" s="70"/>
-[...2 lines deleted...]
-      <c r="AF3" s="69">
+      <c r="AC3" s="71"/>
+      <c r="AD3" s="71"/>
+      <c r="AE3" s="72"/>
+      <c r="AF3" s="70">
         <v>2000</v>
       </c>
-      <c r="AG3" s="70"/>
-[...2 lines deleted...]
-      <c r="AJ3" s="69">
+      <c r="AG3" s="71"/>
+      <c r="AH3" s="71"/>
+      <c r="AI3" s="72"/>
+      <c r="AJ3" s="70">
         <v>2001</v>
       </c>
-      <c r="AK3" s="70"/>
-[...2 lines deleted...]
-      <c r="AN3" s="69">
+      <c r="AK3" s="71"/>
+      <c r="AL3" s="71"/>
+      <c r="AM3" s="72"/>
+      <c r="AN3" s="70">
         <v>2002</v>
       </c>
-      <c r="AO3" s="70"/>
-[...2 lines deleted...]
-      <c r="AR3" s="69">
+      <c r="AO3" s="71"/>
+      <c r="AP3" s="71"/>
+      <c r="AQ3" s="72"/>
+      <c r="AR3" s="70">
         <v>2003</v>
       </c>
-      <c r="AS3" s="70"/>
-[...2 lines deleted...]
-      <c r="AV3" s="69">
+      <c r="AS3" s="71"/>
+      <c r="AT3" s="71"/>
+      <c r="AU3" s="72"/>
+      <c r="AV3" s="70">
         <v>2004</v>
       </c>
-      <c r="AW3" s="70"/>
-[...2 lines deleted...]
-      <c r="AZ3" s="69" t="s">
+      <c r="AW3" s="71"/>
+      <c r="AX3" s="71"/>
+      <c r="AY3" s="72"/>
+      <c r="AZ3" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="BA3" s="70"/>
-[...2 lines deleted...]
-      <c r="BD3" s="69" t="s">
+      <c r="BA3" s="71"/>
+      <c r="BB3" s="71"/>
+      <c r="BC3" s="72"/>
+      <c r="BD3" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="BE3" s="70"/>
-[...2 lines deleted...]
-      <c r="BH3" s="69" t="s">
+      <c r="BE3" s="71"/>
+      <c r="BF3" s="71"/>
+      <c r="BG3" s="72"/>
+      <c r="BH3" s="70" t="s">
         <v>30</v>
       </c>
-      <c r="BI3" s="70"/>
-[...2 lines deleted...]
-      <c r="BL3" s="69" t="s">
+      <c r="BI3" s="71"/>
+      <c r="BJ3" s="71"/>
+      <c r="BK3" s="72"/>
+      <c r="BL3" s="70" t="s">
         <v>31</v>
       </c>
-      <c r="BM3" s="70"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:67" ht="18" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="BM3" s="71"/>
+      <c r="BN3" s="71"/>
+      <c r="BO3" s="72"/>
+    </row>
+    <row r="4" spans="1:67" ht="17" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="3"/>
       <c r="B4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>3</v>
       </c>
@@ -5256,52 +5279,52 @@
       <c r="BH4" s="6" t="s">
         <v>205</v>
       </c>
       <c r="BI4" s="5" t="s">
         <v>204</v>
       </c>
       <c r="BJ4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="BK4" s="7" t="s">
         <v>203</v>
       </c>
       <c r="BL4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BM4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="BN4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="BO4" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A5" s="72" t="s">
+    <row r="5" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A5" s="75" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="35">
         <v>1</v>
       </c>
       <c r="D5" s="36">
         <v>1</v>
       </c>
       <c r="E5" s="36">
         <v>1</v>
       </c>
       <c r="F5" s="36">
         <v>1</v>
       </c>
       <c r="G5" s="36">
         <v>1</v>
       </c>
       <c r="H5" s="35">
         <v>1</v>
       </c>
       <c r="I5" s="36">
         <v>1</v>
@@ -5459,52 +5482,52 @@
       <c r="BH5" s="35" t="s">
         <v>7</v>
       </c>
       <c r="BI5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BJ5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BK5" s="37" t="s">
         <v>7</v>
       </c>
       <c r="BL5" s="35" t="s">
         <v>7</v>
       </c>
       <c r="BM5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BN5" s="36" t="s">
         <v>7</v>
       </c>
       <c r="BO5" s="37" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="6" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A6" s="73"/>
+    <row r="6" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A6" s="74"/>
       <c r="B6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="38">
         <v>1</v>
       </c>
       <c r="D6" s="39">
         <v>1</v>
       </c>
       <c r="E6" s="39">
         <v>1</v>
       </c>
       <c r="F6" s="39">
         <v>1</v>
       </c>
       <c r="G6" s="39">
         <v>1</v>
       </c>
       <c r="H6" s="38">
         <v>1</v>
       </c>
       <c r="I6" s="39">
         <v>1</v>
       </c>
       <c r="J6" s="39">
@@ -5660,52 +5683,52 @@
       <c r="BH6" s="38" t="s">
         <v>7</v>
       </c>
       <c r="BI6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BJ6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BK6" s="40" t="s">
         <v>7</v>
       </c>
       <c r="BL6" s="38" t="s">
         <v>7</v>
       </c>
       <c r="BM6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BN6" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BO6" s="40" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="7" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A7" s="76" t="s">
+    <row r="7" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A7" s="73" t="s">
         <v>181</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="41">
         <v>11</v>
       </c>
       <c r="D7" s="42">
         <v>11</v>
       </c>
       <c r="E7" s="42">
         <v>9</v>
       </c>
       <c r="F7" s="42">
         <v>9</v>
       </c>
       <c r="G7" s="42">
         <v>10</v>
       </c>
       <c r="H7" s="41">
         <v>9</v>
       </c>
       <c r="I7" s="42">
         <v>9</v>
@@ -5863,52 +5886,52 @@
       <c r="BH7" s="41" t="s">
         <v>23</v>
       </c>
       <c r="BI7" s="42" t="s">
         <v>7</v>
       </c>
       <c r="BJ7" s="42" t="s">
         <v>7</v>
       </c>
       <c r="BK7" s="43" t="s">
         <v>7</v>
       </c>
       <c r="BL7" s="41" t="s">
         <v>23</v>
       </c>
       <c r="BM7" s="42" t="s">
         <v>23</v>
       </c>
       <c r="BN7" s="42" t="s">
         <v>23</v>
       </c>
       <c r="BO7" s="43" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A8" s="73"/>
+    <row r="8" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A8" s="74"/>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="38">
         <v>10</v>
       </c>
       <c r="D8" s="39">
         <v>11</v>
       </c>
       <c r="E8" s="39">
         <v>9</v>
       </c>
       <c r="F8" s="39">
         <v>9</v>
       </c>
       <c r="G8" s="39">
         <v>9</v>
       </c>
       <c r="H8" s="38">
         <v>8</v>
       </c>
       <c r="I8" s="39">
         <v>8</v>
       </c>
       <c r="J8" s="39">
@@ -6064,52 +6087,52 @@
       <c r="BH8" s="38" t="s">
         <v>23</v>
       </c>
       <c r="BI8" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BJ8" s="39" t="s">
         <v>7</v>
       </c>
       <c r="BK8" s="40" t="s">
         <v>7</v>
       </c>
       <c r="BL8" s="38" t="s">
         <v>23</v>
       </c>
       <c r="BM8" s="39" t="s">
         <v>23</v>
       </c>
       <c r="BN8" s="39" t="s">
         <v>23</v>
       </c>
       <c r="BO8" s="40" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A9" s="76" t="s">
+    <row r="9" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A9" s="73" t="s">
         <v>182</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="41">
         <v>4</v>
       </c>
       <c r="D9" s="42">
         <v>5</v>
       </c>
       <c r="E9" s="42">
         <v>8</v>
       </c>
       <c r="F9" s="42">
         <v>8</v>
       </c>
       <c r="G9" s="42">
         <v>8</v>
       </c>
       <c r="H9" s="41">
         <v>9</v>
       </c>
       <c r="I9" s="42">
         <v>10</v>
@@ -6267,52 +6290,52 @@
       <c r="BH9" s="41" t="s">
         <v>21</v>
       </c>
       <c r="BI9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BJ9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BK9" s="43" t="s">
         <v>21</v>
       </c>
       <c r="BL9" s="41" t="s">
         <v>21</v>
       </c>
       <c r="BM9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BN9" s="42" t="s">
         <v>21</v>
       </c>
       <c r="BO9" s="43" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A10" s="73"/>
+    <row r="10" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A10" s="74"/>
       <c r="B10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="38">
         <v>4</v>
       </c>
       <c r="D10" s="39">
         <v>4</v>
       </c>
       <c r="E10" s="39">
         <v>7</v>
       </c>
       <c r="F10" s="39">
         <v>7</v>
       </c>
       <c r="G10" s="39">
         <v>7</v>
       </c>
       <c r="H10" s="38">
         <v>8</v>
       </c>
       <c r="I10" s="39">
         <v>9</v>
       </c>
       <c r="J10" s="39">
@@ -6468,52 +6491,52 @@
       <c r="BH10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="BI10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BJ10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BK10" s="40" t="s">
         <v>21</v>
       </c>
       <c r="BL10" s="38" t="s">
         <v>21</v>
       </c>
       <c r="BM10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BN10" s="39" t="s">
         <v>21</v>
       </c>
       <c r="BO10" s="40" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="11" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A11" s="76" t="s">
+    <row r="11" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A11" s="73" t="s">
         <v>183</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="41">
         <v>8</v>
       </c>
       <c r="D11" s="42">
         <v>9</v>
       </c>
       <c r="E11" s="42">
         <v>9</v>
       </c>
       <c r="F11" s="42">
         <v>9</v>
       </c>
       <c r="G11" s="42">
         <v>10</v>
       </c>
       <c r="H11" s="41">
         <v>10</v>
       </c>
       <c r="I11" s="42">
         <v>10</v>
@@ -6671,52 +6694,52 @@
       <c r="BH11" s="41" t="s">
         <v>12</v>
       </c>
       <c r="BI11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BJ11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BK11" s="43" t="s">
         <v>11</v>
       </c>
       <c r="BL11" s="41" t="s">
         <v>10</v>
       </c>
       <c r="BM11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BN11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="BO11" s="43" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A12" s="73"/>
+    <row r="12" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A12" s="74"/>
       <c r="B12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="38">
         <v>8</v>
       </c>
       <c r="D12" s="39">
         <v>8</v>
       </c>
       <c r="E12" s="39">
         <v>9</v>
       </c>
       <c r="F12" s="39">
         <v>9</v>
       </c>
       <c r="G12" s="39">
         <v>9</v>
       </c>
       <c r="H12" s="38">
         <v>9</v>
       </c>
       <c r="I12" s="39">
         <v>9</v>
       </c>
       <c r="J12" s="39">
@@ -6872,52 +6895,52 @@
       <c r="BH12" s="38" t="s">
         <v>12</v>
       </c>
       <c r="BI12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BJ12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BK12" s="40" t="s">
         <v>11</v>
       </c>
       <c r="BL12" s="38" t="s">
         <v>10</v>
       </c>
       <c r="BM12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BN12" s="39" t="s">
         <v>10</v>
       </c>
       <c r="BO12" s="40" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:67" x14ac:dyDescent="0.25">
-      <c r="A13" s="74" t="s">
+    <row r="13" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A13" s="68" t="s">
         <v>218</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="44">
         <v>24</v>
       </c>
       <c r="D13" s="45">
         <v>26</v>
       </c>
       <c r="E13" s="45">
         <v>27</v>
       </c>
       <c r="F13" s="45">
         <v>27</v>
       </c>
       <c r="G13" s="45">
         <v>29</v>
       </c>
       <c r="H13" s="41">
         <v>29</v>
       </c>
       <c r="I13" s="42">
         <v>30</v>
@@ -7075,517 +7098,516 @@
       <c r="BH13" s="41" t="s">
         <v>18</v>
       </c>
       <c r="BI13" s="42" t="s">
         <v>18</v>
       </c>
       <c r="BJ13" s="42" t="s">
         <v>18</v>
       </c>
       <c r="BK13" s="43" t="s">
         <v>19</v>
       </c>
       <c r="BL13" s="41" t="s">
         <v>19</v>
       </c>
       <c r="BM13" s="42" t="s">
         <v>19</v>
       </c>
       <c r="BN13" s="42" t="s">
         <v>19</v>
       </c>
       <c r="BO13" s="43" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="14" spans="1:67" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B14" s="56" t="s">
+    <row r="14" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A14" s="69"/>
+      <c r="B14" s="55" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="52">
+      <c r="C14" s="51">
         <v>23</v>
       </c>
-      <c r="D14" s="53">
+      <c r="D14" s="52">
         <v>24</v>
       </c>
-      <c r="E14" s="53">
+      <c r="E14" s="52">
         <v>26</v>
       </c>
-      <c r="F14" s="53">
+      <c r="F14" s="52">
         <v>26</v>
       </c>
-      <c r="G14" s="53">
+      <c r="G14" s="52">
         <v>26</v>
       </c>
-      <c r="H14" s="52">
+      <c r="H14" s="51">
         <v>26</v>
       </c>
-      <c r="I14" s="53">
+      <c r="I14" s="52">
         <v>27</v>
       </c>
-      <c r="J14" s="53">
+      <c r="J14" s="52">
         <v>27</v>
       </c>
-      <c r="K14" s="54">
+      <c r="K14" s="53">
         <v>28</v>
       </c>
-      <c r="L14" s="52">
+      <c r="L14" s="51">
         <v>28</v>
       </c>
-      <c r="M14" s="53">
+      <c r="M14" s="52">
         <v>28</v>
       </c>
-      <c r="N14" s="53">
+      <c r="N14" s="52">
         <v>29</v>
       </c>
-      <c r="O14" s="54">
+      <c r="O14" s="53">
         <v>32</v>
       </c>
-      <c r="P14" s="52">
+      <c r="P14" s="51">
         <v>31</v>
       </c>
-      <c r="Q14" s="53">
+      <c r="Q14" s="52">
         <v>32</v>
       </c>
-      <c r="R14" s="53">
+      <c r="R14" s="52">
         <v>31</v>
       </c>
-      <c r="S14" s="54">
+      <c r="S14" s="53">
         <v>30</v>
       </c>
-      <c r="T14" s="52">
+      <c r="T14" s="51">
         <v>30</v>
       </c>
-      <c r="U14" s="53">
+      <c r="U14" s="52">
         <v>30</v>
       </c>
-      <c r="V14" s="53">
+      <c r="V14" s="52">
         <v>30</v>
       </c>
-      <c r="W14" s="54">
+      <c r="W14" s="53">
         <v>30</v>
       </c>
-      <c r="X14" s="52">
+      <c r="X14" s="51">
         <v>29</v>
       </c>
-      <c r="Y14" s="53">
+      <c r="Y14" s="52">
         <v>29</v>
       </c>
-      <c r="Z14" s="53">
+      <c r="Z14" s="52">
         <v>28</v>
       </c>
-      <c r="AA14" s="54">
+      <c r="AA14" s="53">
         <v>27</v>
       </c>
-      <c r="AB14" s="52">
+      <c r="AB14" s="51">
         <v>27</v>
       </c>
-      <c r="AC14" s="53">
+      <c r="AC14" s="52">
         <v>27</v>
       </c>
-      <c r="AD14" s="53">
+      <c r="AD14" s="52">
         <v>27</v>
       </c>
-      <c r="AE14" s="54">
+      <c r="AE14" s="53">
         <v>26</v>
       </c>
-      <c r="AF14" s="52">
+      <c r="AF14" s="51">
         <v>26</v>
       </c>
-      <c r="AG14" s="53">
+      <c r="AG14" s="52">
         <v>25</v>
       </c>
-      <c r="AH14" s="53">
+      <c r="AH14" s="52">
         <v>23</v>
       </c>
-      <c r="AI14" s="54">
+      <c r="AI14" s="53">
         <v>24</v>
       </c>
-      <c r="AJ14" s="52">
+      <c r="AJ14" s="51">
         <v>24</v>
       </c>
-      <c r="AK14" s="53">
+      <c r="AK14" s="52">
         <v>24</v>
       </c>
-      <c r="AL14" s="53">
+      <c r="AL14" s="52">
         <v>24</v>
       </c>
-      <c r="AM14" s="54">
+      <c r="AM14" s="53">
         <v>22</v>
       </c>
-      <c r="AN14" s="52">
+      <c r="AN14" s="51">
         <v>21</v>
       </c>
-      <c r="AO14" s="53">
+      <c r="AO14" s="52">
         <v>21</v>
       </c>
-      <c r="AP14" s="53">
+      <c r="AP14" s="52">
         <v>21</v>
       </c>
-      <c r="AQ14" s="54">
+      <c r="AQ14" s="53">
         <v>21</v>
       </c>
-      <c r="AR14" s="52">
+      <c r="AR14" s="51">
         <v>21</v>
       </c>
-      <c r="AS14" s="53">
+      <c r="AS14" s="52">
         <v>21</v>
       </c>
-      <c r="AT14" s="53">
+      <c r="AT14" s="52">
         <v>21</v>
       </c>
-      <c r="AU14" s="54">
+      <c r="AU14" s="53">
         <v>22</v>
       </c>
-      <c r="AV14" s="52">
+      <c r="AV14" s="51">
         <v>22</v>
       </c>
-      <c r="AW14" s="53">
+      <c r="AW14" s="52">
         <v>22</v>
       </c>
-      <c r="AX14" s="53">
+      <c r="AX14" s="52">
         <v>22</v>
       </c>
-      <c r="AY14" s="54">
+      <c r="AY14" s="53">
         <v>22</v>
       </c>
-      <c r="AZ14" s="52" t="s">
+      <c r="AZ14" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="BA14" s="53" t="s">
+      <c r="BA14" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="BB14" s="53" t="s">
+      <c r="BB14" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="BC14" s="54" t="s">
+      <c r="BC14" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="BD14" s="52" t="s">
+      <c r="BD14" s="51" t="s">
         <v>24</v>
       </c>
-      <c r="BE14" s="53" t="s">
+      <c r="BE14" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="BF14" s="53" t="s">
+      <c r="BF14" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="BG14" s="54" t="s">
+      <c r="BG14" s="53" t="s">
         <v>24</v>
       </c>
-      <c r="BH14" s="52" t="s">
+      <c r="BH14" s="51" t="s">
         <v>18</v>
       </c>
-      <c r="BI14" s="53" t="s">
+      <c r="BI14" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="BJ14" s="53" t="s">
+      <c r="BJ14" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="BK14" s="54" t="s">
+      <c r="BK14" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="BL14" s="52" t="s">
+      <c r="BL14" s="51" t="s">
         <v>19</v>
       </c>
-      <c r="BM14" s="53" t="s">
+      <c r="BM14" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="BN14" s="53" t="s">
+      <c r="BN14" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="BO14" s="54" t="s">
+      <c r="BO14" s="53" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="15" spans="1:67" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="47" t="s">
+    <row r="15" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A15" s="46" t="s">
         <v>180</v>
       </c>
-      <c r="B15" s="48" t="s">
+      <c r="B15" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="C15" s="49"/>
-[...32 lines deleted...]
-      <c r="AJ15" s="49" t="s">
+      <c r="C15" s="48"/>
+      <c r="D15" s="49"/>
+      <c r="E15" s="49"/>
+      <c r="F15" s="49"/>
+      <c r="G15" s="49"/>
+      <c r="H15" s="48"/>
+      <c r="I15" s="49"/>
+      <c r="J15" s="49"/>
+      <c r="K15" s="50"/>
+      <c r="L15" s="48"/>
+      <c r="M15" s="49"/>
+      <c r="N15" s="49"/>
+      <c r="O15" s="50"/>
+      <c r="P15" s="48"/>
+      <c r="Q15" s="49"/>
+      <c r="R15" s="49"/>
+      <c r="S15" s="50"/>
+      <c r="T15" s="48"/>
+      <c r="U15" s="49"/>
+      <c r="V15" s="49"/>
+      <c r="W15" s="50"/>
+      <c r="X15" s="48"/>
+      <c r="Y15" s="49"/>
+      <c r="Z15" s="49"/>
+      <c r="AA15" s="50"/>
+      <c r="AB15" s="48"/>
+      <c r="AC15" s="49"/>
+      <c r="AD15" s="49"/>
+      <c r="AE15" s="50"/>
+      <c r="AF15" s="48"/>
+      <c r="AG15" s="49"/>
+      <c r="AH15" s="49"/>
+      <c r="AI15" s="50"/>
+      <c r="AJ15" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="AK15" s="50" t="s">
+      <c r="AK15" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AL15" s="50" t="s">
+      <c r="AL15" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AM15" s="51" t="s">
+      <c r="AM15" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="AN15" s="49" t="s">
+      <c r="AN15" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="AO15" s="50" t="s">
+      <c r="AO15" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AP15" s="50" t="s">
+      <c r="AP15" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AQ15" s="51" t="s">
+      <c r="AQ15" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="AR15" s="49" t="s">
+      <c r="AR15" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="AS15" s="50" t="s">
+      <c r="AS15" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AT15" s="50" t="s">
+      <c r="AT15" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="AU15" s="51" t="s">
+      <c r="AU15" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="AV15" s="49" t="s">
+      <c r="AV15" s="48" t="s">
         <v>27</v>
       </c>
-      <c r="AW15" s="50">
+      <c r="AW15" s="49">
         <v>9</v>
       </c>
-      <c r="AX15" s="50">
+      <c r="AX15" s="49">
         <v>32</v>
       </c>
-      <c r="AY15" s="51">
+      <c r="AY15" s="50">
         <v>49</v>
       </c>
-      <c r="AZ15" s="49" t="s">
+      <c r="AZ15" s="48" t="s">
         <v>32</v>
       </c>
-      <c r="BA15" s="50" t="s">
+      <c r="BA15" s="49" t="s">
         <v>33</v>
       </c>
-      <c r="BB15" s="50" t="s">
+      <c r="BB15" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="BC15" s="51" t="s">
+      <c r="BC15" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="BD15" s="49" t="s">
+      <c r="BD15" s="48" t="s">
         <v>36</v>
       </c>
-      <c r="BE15" s="50" t="s">
+      <c r="BE15" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="BF15" s="50" t="s">
+      <c r="BF15" s="49" t="s">
         <v>38</v>
       </c>
-      <c r="BG15" s="51" t="s">
+      <c r="BG15" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="BH15" s="49" t="s">
+      <c r="BH15" s="48" t="s">
         <v>40</v>
       </c>
-      <c r="BI15" s="50" t="s">
+      <c r="BI15" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="BJ15" s="50" t="s">
+      <c r="BJ15" s="49" t="s">
         <v>42</v>
       </c>
-      <c r="BK15" s="51" t="s">
+      <c r="BK15" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="BL15" s="49" t="s">
+      <c r="BL15" s="48" t="s">
         <v>44</v>
       </c>
-      <c r="BM15" s="50" t="s">
+      <c r="BM15" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="BN15" s="50" t="s">
+      <c r="BN15" s="49" t="s">
         <v>46</v>
       </c>
-      <c r="BO15" s="51" t="s">
+      <c r="BO15" s="50" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="16" spans="1:67" s="46" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A20" s="55" t="s">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A20" s="54" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A13:A14"/>
-[...5 lines deleted...]
-    <mergeCell ref="A11:A12"/>
     <mergeCell ref="BL3:BO3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="X3:AA3"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="AF3:AI3"/>
     <mergeCell ref="AJ3:AM3"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="AR3:AU3"/>
     <mergeCell ref="AV3:AY3"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="AZ3:BC3"/>
+    <mergeCell ref="BD3:BG3"/>
+    <mergeCell ref="BH3:BK3"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="A11:A12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="AZ3:BO3 AZ5:BO15 AZ4 BC4 BJ4 BL4:BO4 BF4:BG4" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A F s E A A B Q S w M E F A A C A A g A K V 4 6 W J 2 I Z o + j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C L n F r y C m v c / 2 B 8 J 6 a P z Q G 2 k w 3 h X A 5 g j s / U E + A F B L A w Q U A A I A C A A p X j p Y D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A K V 4 6 W O p K 4 R p W A Q A A m g s A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O 2 S T Y v C M B C G 7 4 X + h x A v L d T S s X 7 u 0 l N l w Z u g e 7 I i 0 U Y t 2 z Y l i c s u 4 n / f 1 i 8 Q d t i D l L 0 0 h w k 8 M y T z w q P 4 R i c i J 7 P L D a + m Y R p q z y S P S Y v O 2 T r l n g f E m r I d J 2 B T E p C U a 9 M g 5 Z m J g 9 z w k k z j r X s e V d Z b k n I 3 F L n m u V Y W D V + i d 8 W l i v i X b q 9 l 0 h Y y F Z / R m K s P L Y p I r t U K R i O / K n 2 3 i L f U d s h i k h U p z 8 o H W L V S Q M H 1 6 d J 2 L p / e V w q u / x 8 X k z i 4 b 0 q X p 8 W Y a b a 8 j r d o u G f 5 r k w z / y 5 4 t f 5 5 0 p 1 L l q u t k F k o 0 k O W V 0 1 l 3 R 5 x j k d 6 4 U A d o s s e 0 W W A k 0 N u v I N w H + F d h P c Q 3 k f 4 A O F D h I 8 Q D h 7 W w B I D F h m w z I C F B i w 1 Y L E B y w 1 Y c H h M f r J N I 8 l / V e I P 4 4 n V q c n 6 w a r j e V 5 j f W P 9 k 9 Y / I 7 d f h 9 y l 1 1 C V b i N 3 I / c / y t 2 t S e 5 e V Y a N 3 I 3 c N c r 9 A 1 B L A Q I t A B Q A A g A I A C l e O l i d i G a P o w A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A p X j p Y D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D v A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C l e O l j q S u E a V g E A A J o L A A A T A A A A A A A A A A A A A A A A A O A B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A I M D A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P m 5 M A A A A A A A A T E w A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E y I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E w O j I y O j M y L j Y 4 M T U 0 M j V a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x O S Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 5 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T g s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 5 L D E 4 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T k s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N i w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 4 L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x O S w x O H 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 w M S 0 y N l Q x M D o y N D o z M y 4 x O D g 3 N j Q 5 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x O C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N i w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 3 L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T g s M T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x O C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N i w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 3 L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T g s M T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M i k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D M p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T A 6 M j k 6 M T A u N D k z M D E 5 N F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T g m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x O C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 4 L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 4 L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D M p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 U Y W J s Z T A w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g 0 K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D E z I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E w O j M y O j U 2 L j M y N j A 5 O T Z a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E 4 J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x O C w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x O C w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g 0 K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A I 1 Y w s G T E w U G / V 2 e R 0 K 3 1 d g A A A A A C A A A A A A A D Z g A A w A A A A B A A A A A r y 3 / y z 3 A 8 6 g O O 4 l f a M 1 v T A A A A A A S A A A C g A A A A E A A A A O l v j + H / N 9 i 2 l 8 u Q s z N + k z 5 Q A A A A / L B 5 I L p p P K W 8 f u B W J r y E V / v g 6 n T X e X p I a 7 m P l 1 9 l 9 J T J M L c R 4 Y j M q X F 2 T v 5 t o B M G o z N s / M V a 9 g L g x q s N 4 s X 6 3 3 A 7 x v b F 4 8 K Y 3 v A q u 2 v g J A 4 U A A A A p k N E e 7 6 2 n T j B 3 I W q H L q x C C y 4 q E A = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0C3E5A0-560B-4E40-81FD-A7ED86D60D1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>