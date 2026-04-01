--- v1 (2026-01-29)
+++ v2 (2026-04-01)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7C1E1070-D443-43AB-840E-BA2485B89E96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{76A54555-3CDB-42DD-8FE4-403023911972}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{15A25BE7-2EC8-4A23-AFC0-6461D4EB563D}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{0B001D64-CB03-4072-8EFC-B7FD4CC35A46}"/>
   </bookViews>
   <sheets>
     <sheet name="assets_09" sheetId="1" r:id="rId1"/>
     <sheet name="liabilities_09" sheetId="2" r:id="rId2"/>
     <sheet name="assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="liabilities (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">assets_09!$A$1:$Q$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">liabilities_09!$A$1:$O$69</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets_09!$A:$A,assets_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">liabilities_09!$A:$A,liabilities_09!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1112,65 +1112,65 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1263,161 +1263,161 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="49" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="53" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="54" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="55" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="48" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="52" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="49" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="50" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="51" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="56" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="57" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="58" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="61" xfId="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="62" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="64" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="62" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="57" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="57" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="58" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="66" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="59" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="66" xfId="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="65" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="61" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="62" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="57" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="57" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{ACA72694-C2F5-44B0-BD03-195BAC72D7F3}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{DE8E9239-3D31-459A-96EF-BD0ECD25F36B}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{47A83815-2DE0-43B4-8056-EB37D2B03DC7}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{60C07CD9-9D52-477A-836E-0E2B6BAB35C9}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="3" xr:uid="{A88D69C3-767D-4861-8D42-55550ECE49CD}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{4DFDCD48-713F-4CC1-8CB8-AB1D081B32B0}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1694,208 +1694,208 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1028618A-8096-4681-A067-8B8A95ADAA60}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9AAB09F-8130-4F7A-B8E7-958B23B18E7A}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:S208"/>
+  <dimension ref="A1:S211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B185" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="B210" sqref="B210"/>
+      <selection pane="bottomRight" activeCell="D219" sqref="D219"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9.109375" style="5"/>
     <col min="2" max="17" width="11" style="5" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="5"/>
+    <col min="18" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="3"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="4"/>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="7"/>
     </row>
-    <row r="3" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="8"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="8"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="8"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="4"/>
     </row>
-    <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="73"/>
       <c r="B4" s="75" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="76"/>
       <c r="D4" s="76"/>
       <c r="E4" s="77"/>
       <c r="F4" s="78" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="76"/>
       <c r="H4" s="76"/>
       <c r="I4" s="77"/>
       <c r="J4" s="79" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="78" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="76"/>
       <c r="M4" s="77"/>
       <c r="N4" s="69" t="s">
         <v>7</v>
       </c>
       <c r="O4" s="69" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="69" t="s">
         <v>9</v>
       </c>
       <c r="Q4" s="71" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:19" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="74"/>
       <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="80"/>
       <c r="K5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="70"/>
       <c r="O5" s="70"/>
       <c r="P5" s="70"/>
       <c r="Q5" s="72"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A6" s="14">
         <v>39814</v>
       </c>
       <c r="B6" s="15">
         <v>38399</v>
       </c>
       <c r="C6" s="16">
         <v>7660</v>
       </c>
       <c r="D6" s="16">
         <v>765</v>
       </c>
       <c r="E6" s="17">
         <v>29974</v>
       </c>
       <c r="F6" s="18">
         <v>10579</v>
       </c>
       <c r="G6" s="16">
         <v>1674</v>
       </c>
       <c r="H6" s="16">
         <v>8500</v>
       </c>
       <c r="I6" s="17">
@@ -1905,51 +1905,51 @@
         <v>3</v>
       </c>
       <c r="K6" s="18">
         <v>447</v>
       </c>
       <c r="L6" s="16">
         <v>34</v>
       </c>
       <c r="M6" s="17">
         <v>413</v>
       </c>
       <c r="N6" s="19">
         <v>3201</v>
       </c>
       <c r="O6" s="19">
         <v>896</v>
       </c>
       <c r="P6" s="19">
         <v>3227</v>
       </c>
       <c r="Q6" s="20">
         <v>56752</v>
       </c>
       <c r="S6" s="21"/>
     </row>
-    <row r="7" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="14">
         <v>39845</v>
       </c>
       <c r="B7" s="22">
         <v>36570</v>
       </c>
       <c r="C7" s="23">
         <v>5678</v>
       </c>
       <c r="D7" s="23">
         <v>764</v>
       </c>
       <c r="E7" s="24">
         <v>30129</v>
       </c>
       <c r="F7" s="25">
         <v>11295</v>
       </c>
       <c r="G7" s="23">
         <v>1662</v>
       </c>
       <c r="H7" s="23">
         <v>9229</v>
       </c>
       <c r="I7" s="24">
@@ -1959,51 +1959,51 @@
         <v>3</v>
       </c>
       <c r="K7" s="25">
         <v>444</v>
       </c>
       <c r="L7" s="23">
         <v>33</v>
       </c>
       <c r="M7" s="24">
         <v>411</v>
       </c>
       <c r="N7" s="26">
         <v>3190</v>
       </c>
       <c r="O7" s="26">
         <v>896</v>
       </c>
       <c r="P7" s="26">
         <v>2577</v>
       </c>
       <c r="Q7" s="27">
         <v>54976</v>
       </c>
       <c r="S7" s="21"/>
     </row>
-    <row r="8" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" s="14">
         <v>39873</v>
       </c>
       <c r="B8" s="22">
         <v>36479</v>
       </c>
       <c r="C8" s="23">
         <v>5527</v>
       </c>
       <c r="D8" s="23">
         <v>765</v>
       </c>
       <c r="E8" s="24">
         <v>30187</v>
       </c>
       <c r="F8" s="25">
         <v>11750</v>
       </c>
       <c r="G8" s="23">
         <v>1552</v>
       </c>
       <c r="H8" s="23">
         <v>9800</v>
       </c>
       <c r="I8" s="24">
@@ -2012,51 +2012,51 @@
       <c r="J8" s="26">
         <v>3</v>
       </c>
       <c r="K8" s="25">
         <v>447</v>
       </c>
       <c r="L8" s="23">
         <v>32</v>
       </c>
       <c r="M8" s="24">
         <v>415</v>
       </c>
       <c r="N8" s="26">
         <v>3295</v>
       </c>
       <c r="O8" s="26">
         <v>887</v>
       </c>
       <c r="P8" s="26">
         <v>2442</v>
       </c>
       <c r="Q8" s="27">
         <v>55303</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="14">
         <v>39904</v>
       </c>
       <c r="B9" s="22">
         <v>36161</v>
       </c>
       <c r="C9" s="23">
         <v>5215</v>
       </c>
       <c r="D9" s="23">
         <v>827</v>
       </c>
       <c r="E9" s="24">
         <v>30120</v>
       </c>
       <c r="F9" s="25">
         <v>11375</v>
       </c>
       <c r="G9" s="23">
         <v>1581</v>
       </c>
       <c r="H9" s="23">
         <v>9403</v>
       </c>
       <c r="I9" s="24">
@@ -2065,51 +2065,51 @@
       <c r="J9" s="26">
         <v>5</v>
       </c>
       <c r="K9" s="25">
         <v>440</v>
       </c>
       <c r="L9" s="23">
         <v>33</v>
       </c>
       <c r="M9" s="24">
         <v>406</v>
       </c>
       <c r="N9" s="26">
         <v>3137</v>
       </c>
       <c r="O9" s="26">
         <v>879</v>
       </c>
       <c r="P9" s="26">
         <v>2259</v>
       </c>
       <c r="Q9" s="27">
         <v>54256</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="14">
         <v>39934</v>
       </c>
       <c r="B10" s="22">
         <v>36637</v>
       </c>
       <c r="C10" s="23">
         <v>5746</v>
       </c>
       <c r="D10" s="23">
         <v>757</v>
       </c>
       <c r="E10" s="24">
         <v>30134</v>
       </c>
       <c r="F10" s="25">
         <v>12127</v>
       </c>
       <c r="G10" s="23">
         <v>1524</v>
       </c>
       <c r="H10" s="23">
         <v>10207</v>
       </c>
       <c r="I10" s="24">
@@ -2118,51 +2118,51 @@
       <c r="J10" s="26">
         <v>5</v>
       </c>
       <c r="K10" s="25">
         <v>440</v>
       </c>
       <c r="L10" s="23">
         <v>33</v>
       </c>
       <c r="M10" s="24">
         <v>406</v>
       </c>
       <c r="N10" s="26">
         <v>3578</v>
       </c>
       <c r="O10" s="26">
         <v>875</v>
       </c>
       <c r="P10" s="26">
         <v>2218</v>
       </c>
       <c r="Q10" s="27">
         <v>55880</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="14">
         <v>39965</v>
       </c>
       <c r="B11" s="22">
         <v>36366</v>
       </c>
       <c r="C11" s="23">
         <v>5413</v>
       </c>
       <c r="D11" s="23">
         <v>766</v>
       </c>
       <c r="E11" s="24">
         <v>30187</v>
       </c>
       <c r="F11" s="25">
         <v>12449</v>
       </c>
       <c r="G11" s="23">
         <v>1420</v>
       </c>
       <c r="H11" s="23">
         <v>10617</v>
       </c>
       <c r="I11" s="24">
@@ -2171,51 +2171,51 @@
       <c r="J11" s="26">
         <v>5</v>
       </c>
       <c r="K11" s="25">
         <v>462</v>
       </c>
       <c r="L11" s="23">
         <v>31</v>
       </c>
       <c r="M11" s="24">
         <v>431</v>
       </c>
       <c r="N11" s="26">
         <v>3473</v>
       </c>
       <c r="O11" s="26">
         <v>868</v>
       </c>
       <c r="P11" s="26">
         <v>2202</v>
       </c>
       <c r="Q11" s="27">
         <v>55825</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="14">
         <v>39995</v>
       </c>
       <c r="B12" s="22">
         <v>35986</v>
       </c>
       <c r="C12" s="23">
         <v>4994</v>
       </c>
       <c r="D12" s="23">
         <v>788</v>
       </c>
       <c r="E12" s="24">
         <v>30205</v>
       </c>
       <c r="F12" s="25">
         <v>12604</v>
       </c>
       <c r="G12" s="23">
         <v>1362</v>
       </c>
       <c r="H12" s="23">
         <v>10827</v>
       </c>
       <c r="I12" s="24">
@@ -2224,51 +2224,51 @@
       <c r="J12" s="26">
         <v>5</v>
       </c>
       <c r="K12" s="25">
         <v>472</v>
       </c>
       <c r="L12" s="23">
         <v>26</v>
       </c>
       <c r="M12" s="24">
         <v>446</v>
       </c>
       <c r="N12" s="26">
         <v>3429</v>
       </c>
       <c r="O12" s="26">
         <v>900</v>
       </c>
       <c r="P12" s="26">
         <v>2182</v>
       </c>
       <c r="Q12" s="27">
         <v>55578</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="14">
         <v>40026</v>
       </c>
       <c r="B13" s="22">
         <v>36177</v>
       </c>
       <c r="C13" s="23">
         <v>4945</v>
       </c>
       <c r="D13" s="23">
         <v>803</v>
       </c>
       <c r="E13" s="24">
         <v>30429</v>
       </c>
       <c r="F13" s="25">
         <v>12790</v>
       </c>
       <c r="G13" s="23">
         <v>1366</v>
       </c>
       <c r="H13" s="23">
         <v>11029</v>
       </c>
       <c r="I13" s="24">
@@ -2277,51 +2277,51 @@
       <c r="J13" s="26">
         <v>5</v>
       </c>
       <c r="K13" s="25">
         <v>472</v>
       </c>
       <c r="L13" s="23">
         <v>25</v>
       </c>
       <c r="M13" s="24">
         <v>447</v>
       </c>
       <c r="N13" s="26">
         <v>3648</v>
       </c>
       <c r="O13" s="26">
         <v>894</v>
       </c>
       <c r="P13" s="26">
         <v>2247</v>
       </c>
       <c r="Q13" s="27">
         <v>56233</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="14">
         <v>40057</v>
       </c>
       <c r="B14" s="22">
         <v>35973</v>
       </c>
       <c r="C14" s="23">
         <v>4693</v>
       </c>
       <c r="D14" s="23">
         <v>808</v>
       </c>
       <c r="E14" s="24">
         <v>30472</v>
       </c>
       <c r="F14" s="25">
         <v>13136</v>
       </c>
       <c r="G14" s="23">
         <v>1402</v>
       </c>
       <c r="H14" s="23">
         <v>11320</v>
       </c>
       <c r="I14" s="24">
@@ -2330,51 +2330,51 @@
       <c r="J14" s="26">
         <v>31</v>
       </c>
       <c r="K14" s="25">
         <v>469</v>
       </c>
       <c r="L14" s="23">
         <v>25</v>
       </c>
       <c r="M14" s="24">
         <v>444</v>
       </c>
       <c r="N14" s="26">
         <v>3778</v>
       </c>
       <c r="O14" s="26">
         <v>887</v>
       </c>
       <c r="P14" s="26">
         <v>2282</v>
       </c>
       <c r="Q14" s="27">
         <v>56556</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="14">
         <v>40087</v>
       </c>
       <c r="B15" s="22">
         <v>36290</v>
       </c>
       <c r="C15" s="23">
         <v>4911</v>
       </c>
       <c r="D15" s="23">
         <v>875</v>
       </c>
       <c r="E15" s="24">
         <v>30504</v>
       </c>
       <c r="F15" s="25">
         <v>12763</v>
       </c>
       <c r="G15" s="23">
         <v>1410</v>
       </c>
       <c r="H15" s="23">
         <v>10949</v>
       </c>
       <c r="I15" s="24">
@@ -2383,51 +2383,51 @@
       <c r="J15" s="26">
         <v>34</v>
       </c>
       <c r="K15" s="25">
         <v>478</v>
       </c>
       <c r="L15" s="23">
         <v>25</v>
       </c>
       <c r="M15" s="24">
         <v>453</v>
       </c>
       <c r="N15" s="26">
         <v>3806</v>
       </c>
       <c r="O15" s="26">
         <v>891</v>
       </c>
       <c r="P15" s="26">
         <v>2268</v>
       </c>
       <c r="Q15" s="27">
         <v>56530</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="14">
         <v>40118</v>
       </c>
       <c r="B16" s="22">
         <v>36675</v>
       </c>
       <c r="C16" s="23">
         <v>5222</v>
       </c>
       <c r="D16" s="23">
         <v>838</v>
       </c>
       <c r="E16" s="24">
         <v>30615</v>
       </c>
       <c r="F16" s="25">
         <v>12938</v>
       </c>
       <c r="G16" s="23">
         <v>1272</v>
       </c>
       <c r="H16" s="23">
         <v>11280</v>
       </c>
       <c r="I16" s="24">
@@ -2436,51 +2436,51 @@
       <c r="J16" s="26">
         <v>34</v>
       </c>
       <c r="K16" s="25">
         <v>478</v>
       </c>
       <c r="L16" s="23">
         <v>25</v>
       </c>
       <c r="M16" s="24">
         <v>453</v>
       </c>
       <c r="N16" s="26">
         <v>3657</v>
       </c>
       <c r="O16" s="26">
         <v>892</v>
       </c>
       <c r="P16" s="26">
         <v>2315</v>
       </c>
       <c r="Q16" s="27">
         <v>56989</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="14">
         <v>40148</v>
       </c>
       <c r="B17" s="22">
         <v>35904</v>
       </c>
       <c r="C17" s="23">
         <v>4796</v>
       </c>
       <c r="D17" s="23">
         <v>860</v>
       </c>
       <c r="E17" s="24">
         <v>30248</v>
       </c>
       <c r="F17" s="25">
         <v>13197</v>
       </c>
       <c r="G17" s="23">
         <v>1248</v>
       </c>
       <c r="H17" s="23">
         <v>11543</v>
       </c>
       <c r="I17" s="24">
@@ -2489,51 +2489,51 @@
       <c r="J17" s="26">
         <v>34</v>
       </c>
       <c r="K17" s="25">
         <v>491</v>
       </c>
       <c r="L17" s="23">
         <v>25</v>
       </c>
       <c r="M17" s="24">
         <v>466</v>
       </c>
       <c r="N17" s="26">
         <v>3427</v>
       </c>
       <c r="O17" s="26">
         <v>826</v>
       </c>
       <c r="P17" s="26">
         <v>2355</v>
       </c>
       <c r="Q17" s="27">
         <v>56235</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="14">
         <v>40179</v>
       </c>
       <c r="B18" s="22">
         <v>35686</v>
       </c>
       <c r="C18" s="23">
         <v>4459</v>
       </c>
       <c r="D18" s="23">
         <v>864</v>
       </c>
       <c r="E18" s="24">
         <v>30364</v>
       </c>
       <c r="F18" s="25">
         <v>13641</v>
       </c>
       <c r="G18" s="23">
         <v>1266</v>
       </c>
       <c r="H18" s="23">
         <v>11972</v>
       </c>
       <c r="I18" s="24">
@@ -2542,51 +2542,51 @@
       <c r="J18" s="26">
         <v>29</v>
       </c>
       <c r="K18" s="25">
         <v>491</v>
       </c>
       <c r="L18" s="23">
         <v>25</v>
       </c>
       <c r="M18" s="24">
         <v>466</v>
       </c>
       <c r="N18" s="26">
         <v>3118</v>
       </c>
       <c r="O18" s="26">
         <v>815</v>
       </c>
       <c r="P18" s="26">
         <v>2381</v>
       </c>
       <c r="Q18" s="27">
         <v>56161</v>
       </c>
     </row>
-    <row r="19" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="14">
         <v>40210</v>
       </c>
       <c r="B19" s="22">
         <v>35518</v>
       </c>
       <c r="C19" s="23">
         <v>4345</v>
       </c>
       <c r="D19" s="23">
         <v>871</v>
       </c>
       <c r="E19" s="24">
         <v>30301</v>
       </c>
       <c r="F19" s="25">
         <v>13543</v>
       </c>
       <c r="G19" s="23">
         <v>1279</v>
       </c>
       <c r="H19" s="23">
         <v>11846</v>
       </c>
       <c r="I19" s="24">
@@ -2595,51 +2595,51 @@
       <c r="J19" s="26">
         <v>29</v>
       </c>
       <c r="K19" s="25">
         <v>501</v>
       </c>
       <c r="L19" s="23">
         <v>25</v>
       </c>
       <c r="M19" s="24">
         <v>475</v>
       </c>
       <c r="N19" s="26">
         <v>3322</v>
       </c>
       <c r="O19" s="26">
         <v>805</v>
       </c>
       <c r="P19" s="26">
         <v>2384</v>
       </c>
       <c r="Q19" s="27">
         <v>56101</v>
       </c>
     </row>
-    <row r="20" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="14">
         <v>40238</v>
       </c>
       <c r="B20" s="22">
         <v>35259</v>
       </c>
       <c r="C20" s="23">
         <v>4092</v>
       </c>
       <c r="D20" s="23">
         <v>868</v>
       </c>
       <c r="E20" s="24">
         <v>30299</v>
       </c>
       <c r="F20" s="25">
         <v>14319</v>
       </c>
       <c r="G20" s="23">
         <v>1219</v>
       </c>
       <c r="H20" s="23">
         <v>12675</v>
       </c>
       <c r="I20" s="24">
@@ -2648,51 +2648,51 @@
       <c r="J20" s="26">
         <v>29</v>
       </c>
       <c r="K20" s="25">
         <v>501</v>
       </c>
       <c r="L20" s="23">
         <v>25</v>
       </c>
       <c r="M20" s="24">
         <v>476</v>
       </c>
       <c r="N20" s="26">
         <v>3300</v>
       </c>
       <c r="O20" s="26">
         <v>798</v>
       </c>
       <c r="P20" s="26">
         <v>2391</v>
       </c>
       <c r="Q20" s="27">
         <v>56597</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="14">
         <v>40269</v>
       </c>
       <c r="B21" s="22">
         <v>35625</v>
       </c>
       <c r="C21" s="23">
         <v>4501</v>
       </c>
       <c r="D21" s="23">
         <v>874</v>
       </c>
       <c r="E21" s="24">
         <v>30250</v>
       </c>
       <c r="F21" s="25">
         <v>14633</v>
       </c>
       <c r="G21" s="23">
         <v>1223</v>
       </c>
       <c r="H21" s="23">
         <v>12986</v>
       </c>
       <c r="I21" s="24">
@@ -2701,51 +2701,51 @@
       <c r="J21" s="26">
         <v>29</v>
       </c>
       <c r="K21" s="25">
         <v>501</v>
       </c>
       <c r="L21" s="23">
         <v>25</v>
       </c>
       <c r="M21" s="24">
         <v>476</v>
       </c>
       <c r="N21" s="26">
         <v>3417</v>
       </c>
       <c r="O21" s="26">
         <v>787</v>
       </c>
       <c r="P21" s="26">
         <v>2368</v>
       </c>
       <c r="Q21" s="27">
         <v>57361</v>
       </c>
     </row>
-    <row r="22" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="14">
         <v>40299</v>
       </c>
       <c r="B22" s="22">
         <v>35648</v>
       </c>
       <c r="C22" s="23">
         <v>4280</v>
       </c>
       <c r="D22" s="23">
         <v>896</v>
       </c>
       <c r="E22" s="24">
         <v>30472</v>
       </c>
       <c r="F22" s="25">
         <v>15001</v>
       </c>
       <c r="G22" s="23">
         <v>1203</v>
       </c>
       <c r="H22" s="23">
         <v>13378</v>
       </c>
       <c r="I22" s="24">
@@ -2754,51 +2754,51 @@
       <c r="J22" s="26">
         <v>29</v>
       </c>
       <c r="K22" s="25">
         <v>507</v>
       </c>
       <c r="L22" s="23">
         <v>25</v>
       </c>
       <c r="M22" s="24">
         <v>482</v>
       </c>
       <c r="N22" s="26">
         <v>3399</v>
       </c>
       <c r="O22" s="26">
         <v>779</v>
       </c>
       <c r="P22" s="26">
         <v>2409</v>
       </c>
       <c r="Q22" s="27">
         <v>57773</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="14">
         <v>40330</v>
       </c>
       <c r="B23" s="22">
         <v>35826</v>
       </c>
       <c r="C23" s="23">
         <v>4294</v>
       </c>
       <c r="D23" s="23">
         <v>937</v>
       </c>
       <c r="E23" s="24">
         <v>30595</v>
       </c>
       <c r="F23" s="25">
         <v>15397</v>
       </c>
       <c r="G23" s="23">
         <v>1164</v>
       </c>
       <c r="H23" s="23">
         <v>13812</v>
       </c>
       <c r="I23" s="24">
@@ -2807,51 +2807,51 @@
       <c r="J23" s="26">
         <v>24</v>
       </c>
       <c r="K23" s="25">
         <v>503</v>
       </c>
       <c r="L23" s="23">
         <v>25</v>
       </c>
       <c r="M23" s="24">
         <v>478</v>
       </c>
       <c r="N23" s="26">
         <v>3346</v>
       </c>
       <c r="O23" s="26">
         <v>773</v>
       </c>
       <c r="P23" s="26">
         <v>2420</v>
       </c>
       <c r="Q23" s="27">
         <v>58289</v>
       </c>
     </row>
-    <row r="24" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="14">
         <v>40360</v>
       </c>
       <c r="B24" s="22">
         <v>36032</v>
       </c>
       <c r="C24" s="23">
         <v>4250</v>
       </c>
       <c r="D24" s="23">
         <v>960</v>
       </c>
       <c r="E24" s="24">
         <v>30822</v>
       </c>
       <c r="F24" s="25">
         <v>14667</v>
       </c>
       <c r="G24" s="23">
         <v>1155</v>
       </c>
       <c r="H24" s="23">
         <v>13081</v>
       </c>
       <c r="I24" s="24">
@@ -2860,51 +2860,51 @@
       <c r="J24" s="26">
         <v>19</v>
       </c>
       <c r="K24" s="25">
         <v>495</v>
       </c>
       <c r="L24" s="23">
         <v>25</v>
       </c>
       <c r="M24" s="24">
         <v>470</v>
       </c>
       <c r="N24" s="26">
         <v>2863</v>
       </c>
       <c r="O24" s="26">
         <v>762</v>
       </c>
       <c r="P24" s="26">
         <v>2398</v>
       </c>
       <c r="Q24" s="27">
         <v>57236</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="14">
         <v>40391</v>
       </c>
       <c r="B25" s="22">
         <v>36280</v>
       </c>
       <c r="C25" s="23">
         <v>4266</v>
       </c>
       <c r="D25" s="23">
         <v>995</v>
       </c>
       <c r="E25" s="24">
         <v>31019</v>
       </c>
       <c r="F25" s="25">
         <v>14690</v>
       </c>
       <c r="G25" s="23">
         <v>1128</v>
       </c>
       <c r="H25" s="23">
         <v>13142</v>
       </c>
       <c r="I25" s="24">
@@ -2913,51 +2913,51 @@
       <c r="J25" s="26">
         <v>26</v>
       </c>
       <c r="K25" s="25">
         <v>490</v>
       </c>
       <c r="L25" s="23">
         <v>25</v>
       </c>
       <c r="M25" s="24">
         <v>465</v>
       </c>
       <c r="N25" s="26">
         <v>2853</v>
       </c>
       <c r="O25" s="26">
         <v>758</v>
       </c>
       <c r="P25" s="26">
         <v>2517</v>
       </c>
       <c r="Q25" s="27">
         <v>57615</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="14">
         <v>40422</v>
       </c>
       <c r="B26" s="22">
         <v>35925</v>
       </c>
       <c r="C26" s="23">
         <v>3704</v>
       </c>
       <c r="D26" s="23">
         <v>1032</v>
       </c>
       <c r="E26" s="24">
         <v>31190</v>
       </c>
       <c r="F26" s="25">
         <v>14605</v>
       </c>
       <c r="G26" s="23">
         <v>1036</v>
       </c>
       <c r="H26" s="23">
         <v>13156</v>
       </c>
       <c r="I26" s="24">
@@ -2966,51 +2966,51 @@
       <c r="J26" s="26">
         <v>29</v>
       </c>
       <c r="K26" s="25">
         <v>483</v>
       </c>
       <c r="L26" s="23">
         <v>25</v>
       </c>
       <c r="M26" s="24">
         <v>458</v>
       </c>
       <c r="N26" s="26">
         <v>3089</v>
       </c>
       <c r="O26" s="26">
         <v>752</v>
       </c>
       <c r="P26" s="26">
         <v>2441</v>
       </c>
       <c r="Q26" s="27">
         <v>57325</v>
       </c>
     </row>
-    <row r="27" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="14">
         <v>40452</v>
       </c>
       <c r="B27" s="22">
         <v>37284</v>
       </c>
       <c r="C27" s="23">
         <v>4643</v>
       </c>
       <c r="D27" s="23">
         <v>1059</v>
       </c>
       <c r="E27" s="24">
         <v>31582</v>
       </c>
       <c r="F27" s="25">
         <v>14564</v>
       </c>
       <c r="G27" s="23">
         <v>1070</v>
       </c>
       <c r="H27" s="23">
         <v>13084</v>
       </c>
       <c r="I27" s="24">
@@ -3019,51 +3019,51 @@
       <c r="J27" s="26">
         <v>29</v>
       </c>
       <c r="K27" s="25">
         <v>473</v>
       </c>
       <c r="L27" s="23">
         <v>25</v>
       </c>
       <c r="M27" s="24">
         <v>447</v>
       </c>
       <c r="N27" s="26">
         <v>3047</v>
       </c>
       <c r="O27" s="26">
         <v>753</v>
       </c>
       <c r="P27" s="26">
         <v>2423</v>
       </c>
       <c r="Q27" s="27">
         <v>58572</v>
       </c>
     </row>
-    <row r="28" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="14">
         <v>40483</v>
       </c>
       <c r="B28" s="22">
         <v>37239</v>
       </c>
       <c r="C28" s="23">
         <v>4069</v>
       </c>
       <c r="D28" s="23">
         <v>1079</v>
       </c>
       <c r="E28" s="24">
         <v>32091</v>
       </c>
       <c r="F28" s="25">
         <v>14406</v>
       </c>
       <c r="G28" s="23">
         <v>1003</v>
       </c>
       <c r="H28" s="23">
         <v>12999</v>
       </c>
       <c r="I28" s="24">
@@ -3072,51 +3072,51 @@
       <c r="J28" s="26">
         <v>30</v>
       </c>
       <c r="K28" s="25">
         <v>465</v>
       </c>
       <c r="L28" s="23">
         <v>25</v>
       </c>
       <c r="M28" s="24">
         <v>439</v>
       </c>
       <c r="N28" s="26">
         <v>3234</v>
       </c>
       <c r="O28" s="26">
         <v>750</v>
       </c>
       <c r="P28" s="26">
         <v>2434</v>
       </c>
       <c r="Q28" s="27">
         <v>58557</v>
       </c>
     </row>
-    <row r="29" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14">
         <v>40513</v>
       </c>
       <c r="B29" s="22">
         <v>37131</v>
       </c>
       <c r="C29" s="23">
         <v>4348</v>
       </c>
       <c r="D29" s="23">
         <v>1089</v>
       </c>
       <c r="E29" s="24">
         <v>31693</v>
       </c>
       <c r="F29" s="25">
         <v>13990</v>
       </c>
       <c r="G29" s="23">
         <v>1005</v>
       </c>
       <c r="H29" s="23">
         <v>12592</v>
       </c>
       <c r="I29" s="24">
@@ -3125,51 +3125,51 @@
       <c r="J29" s="26">
         <v>24</v>
       </c>
       <c r="K29" s="25">
         <v>453</v>
       </c>
       <c r="L29" s="23">
         <v>25</v>
       </c>
       <c r="M29" s="24">
         <v>428</v>
       </c>
       <c r="N29" s="26">
         <v>3288</v>
       </c>
       <c r="O29" s="26">
         <v>758</v>
       </c>
       <c r="P29" s="26">
         <v>2487</v>
       </c>
       <c r="Q29" s="27">
         <v>58131</v>
       </c>
     </row>
-    <row r="30" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="14">
         <v>40544</v>
       </c>
       <c r="B30" s="22">
         <v>37581</v>
       </c>
       <c r="C30" s="23">
         <v>4374</v>
       </c>
       <c r="D30" s="23">
         <v>1101</v>
       </c>
       <c r="E30" s="24">
         <v>32106</v>
       </c>
       <c r="F30" s="25">
         <v>13415</v>
       </c>
       <c r="G30" s="23">
         <v>1005</v>
       </c>
       <c r="H30" s="23">
         <v>12017</v>
       </c>
       <c r="I30" s="24">
@@ -3178,51 +3178,51 @@
       <c r="J30" s="26">
         <v>30</v>
       </c>
       <c r="K30" s="25">
         <v>445</v>
       </c>
       <c r="L30" s="23">
         <v>25</v>
       </c>
       <c r="M30" s="24">
         <v>420</v>
       </c>
       <c r="N30" s="26">
         <v>3489</v>
       </c>
       <c r="O30" s="26">
         <v>741</v>
       </c>
       <c r="P30" s="26">
         <v>2374</v>
       </c>
       <c r="Q30" s="27">
         <v>58075</v>
       </c>
     </row>
-    <row r="31" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>40575</v>
       </c>
       <c r="B31" s="22">
         <v>37925</v>
       </c>
       <c r="C31" s="23">
         <v>4628</v>
       </c>
       <c r="D31" s="23">
         <v>1099</v>
       </c>
       <c r="E31" s="24">
         <v>32198</v>
       </c>
       <c r="F31" s="25">
         <v>14121</v>
       </c>
       <c r="G31" s="23">
         <v>1035</v>
       </c>
       <c r="H31" s="23">
         <v>12694</v>
       </c>
       <c r="I31" s="24">
@@ -3231,51 +3231,51 @@
       <c r="J31" s="26">
         <v>62</v>
       </c>
       <c r="K31" s="25">
         <v>446</v>
       </c>
       <c r="L31" s="23">
         <v>25</v>
       </c>
       <c r="M31" s="24">
         <v>420</v>
       </c>
       <c r="N31" s="26">
         <v>3529</v>
       </c>
       <c r="O31" s="26">
         <v>733</v>
       </c>
       <c r="P31" s="26">
         <v>2335</v>
       </c>
       <c r="Q31" s="27">
         <v>59150</v>
       </c>
     </row>
-    <row r="32" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="14">
         <v>40603</v>
       </c>
       <c r="B32" s="22">
         <v>37548</v>
       </c>
       <c r="C32" s="23">
         <v>4171</v>
       </c>
       <c r="D32" s="23">
         <v>1081</v>
       </c>
       <c r="E32" s="24">
         <v>32296</v>
       </c>
       <c r="F32" s="25">
         <v>13892</v>
       </c>
       <c r="G32" s="23">
         <v>1019</v>
       </c>
       <c r="H32" s="23">
         <v>12452</v>
       </c>
       <c r="I32" s="24">
@@ -3284,51 +3284,51 @@
       <c r="J32" s="26">
         <v>62</v>
       </c>
       <c r="K32" s="25">
         <v>453</v>
       </c>
       <c r="L32" s="23">
         <v>25</v>
       </c>
       <c r="M32" s="24">
         <v>428</v>
       </c>
       <c r="N32" s="26">
         <v>3504</v>
       </c>
       <c r="O32" s="26">
         <v>726</v>
       </c>
       <c r="P32" s="26">
         <v>2275</v>
       </c>
       <c r="Q32" s="27">
         <v>58459</v>
       </c>
     </row>
-    <row r="33" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="14">
         <v>40634</v>
       </c>
       <c r="B33" s="22">
         <v>37622</v>
       </c>
       <c r="C33" s="23">
         <v>3846</v>
       </c>
       <c r="D33" s="23">
         <v>1075</v>
       </c>
       <c r="E33" s="24">
         <v>32700</v>
       </c>
       <c r="F33" s="25">
         <v>13409</v>
       </c>
       <c r="G33" s="23">
         <v>1044</v>
       </c>
       <c r="H33" s="23">
         <v>11948</v>
       </c>
       <c r="I33" s="24">
@@ -3337,51 +3337,51 @@
       <c r="J33" s="26">
         <v>62</v>
       </c>
       <c r="K33" s="25">
         <v>453</v>
       </c>
       <c r="L33" s="23">
         <v>25</v>
       </c>
       <c r="M33" s="24">
         <v>428</v>
       </c>
       <c r="N33" s="26">
         <v>3544</v>
       </c>
       <c r="O33" s="26">
         <v>726</v>
       </c>
       <c r="P33" s="26">
         <v>2265</v>
       </c>
       <c r="Q33" s="27">
         <v>58081</v>
       </c>
     </row>
-    <row r="34" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14">
         <v>40664</v>
       </c>
       <c r="B34" s="22">
         <v>37821</v>
       </c>
       <c r="C34" s="23">
         <v>3732</v>
       </c>
       <c r="D34" s="23">
         <v>1089</v>
       </c>
       <c r="E34" s="24">
         <v>33000</v>
       </c>
       <c r="F34" s="25">
         <v>13500</v>
       </c>
       <c r="G34" s="23">
         <v>984</v>
       </c>
       <c r="H34" s="23">
         <v>12088</v>
       </c>
       <c r="I34" s="24">
@@ -3390,51 +3390,51 @@
       <c r="J34" s="26">
         <v>62</v>
       </c>
       <c r="K34" s="25">
         <v>470</v>
       </c>
       <c r="L34" s="23">
         <v>25</v>
       </c>
       <c r="M34" s="24">
         <v>445</v>
       </c>
       <c r="N34" s="26">
         <v>3735</v>
       </c>
       <c r="O34" s="26">
         <v>722</v>
       </c>
       <c r="P34" s="26">
         <v>2275</v>
       </c>
       <c r="Q34" s="27">
         <v>58585</v>
       </c>
     </row>
-    <row r="35" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="14">
         <v>40695</v>
       </c>
       <c r="B35" s="22">
         <v>38250</v>
       </c>
       <c r="C35" s="23">
         <v>3623</v>
       </c>
       <c r="D35" s="23">
         <v>1090</v>
       </c>
       <c r="E35" s="24">
         <v>33537</v>
       </c>
       <c r="F35" s="25">
         <v>13638</v>
       </c>
       <c r="G35" s="23">
         <v>1000</v>
       </c>
       <c r="H35" s="23">
         <v>12340</v>
       </c>
       <c r="I35" s="24">
@@ -3443,51 +3443,51 @@
       <c r="J35" s="26">
         <v>63</v>
       </c>
       <c r="K35" s="25">
         <v>479</v>
       </c>
       <c r="L35" s="23">
         <v>25</v>
       </c>
       <c r="M35" s="24">
         <v>454</v>
       </c>
       <c r="N35" s="26">
         <v>3764</v>
       </c>
       <c r="O35" s="26">
         <v>725</v>
       </c>
       <c r="P35" s="26">
         <v>2150</v>
       </c>
       <c r="Q35" s="27">
         <v>59070</v>
       </c>
     </row>
-    <row r="36" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14">
         <v>40725</v>
       </c>
       <c r="B36" s="22">
         <v>38638</v>
       </c>
       <c r="C36" s="23">
         <v>3830</v>
       </c>
       <c r="D36" s="23">
         <v>1091</v>
       </c>
       <c r="E36" s="24">
         <v>33717</v>
       </c>
       <c r="F36" s="25">
         <v>13467</v>
       </c>
       <c r="G36" s="23">
         <v>988</v>
       </c>
       <c r="H36" s="23">
         <v>12182</v>
       </c>
       <c r="I36" s="24">
@@ -3496,51 +3496,51 @@
       <c r="J36" s="26">
         <v>63</v>
       </c>
       <c r="K36" s="25">
         <v>492</v>
       </c>
       <c r="L36" s="23">
         <v>25</v>
       </c>
       <c r="M36" s="24">
         <v>467</v>
       </c>
       <c r="N36" s="26">
         <v>3310</v>
       </c>
       <c r="O36" s="26">
         <v>720</v>
       </c>
       <c r="P36" s="26">
         <v>2241</v>
       </c>
       <c r="Q36" s="27">
         <v>58930</v>
       </c>
     </row>
-    <row r="37" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="14">
         <v>40756</v>
       </c>
       <c r="B37" s="22">
         <v>39441</v>
       </c>
       <c r="C37" s="23">
         <v>4320</v>
       </c>
       <c r="D37" s="23">
         <v>1090</v>
       </c>
       <c r="E37" s="24">
         <v>34030</v>
       </c>
       <c r="F37" s="25">
         <v>13351</v>
       </c>
       <c r="G37" s="23">
         <v>915</v>
       </c>
       <c r="H37" s="23">
         <v>12137</v>
       </c>
       <c r="I37" s="24">
@@ -3549,51 +3549,51 @@
       <c r="J37" s="26">
         <v>62</v>
       </c>
       <c r="K37" s="25">
         <v>507</v>
       </c>
       <c r="L37" s="23">
         <v>25</v>
       </c>
       <c r="M37" s="24">
         <v>482</v>
       </c>
       <c r="N37" s="26">
         <v>3633</v>
       </c>
       <c r="O37" s="26">
         <v>763</v>
       </c>
       <c r="P37" s="26">
         <v>2364</v>
       </c>
       <c r="Q37" s="27">
         <v>60119</v>
       </c>
     </row>
-    <row r="38" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="14">
         <v>40787</v>
       </c>
       <c r="B38" s="22">
         <v>39436</v>
       </c>
       <c r="C38" s="23">
         <v>4262</v>
       </c>
       <c r="D38" s="23">
         <v>1072</v>
       </c>
       <c r="E38" s="24">
         <v>34102</v>
       </c>
       <c r="F38" s="25">
         <v>13472</v>
       </c>
       <c r="G38" s="23">
         <v>894</v>
       </c>
       <c r="H38" s="23">
         <v>12288</v>
       </c>
       <c r="I38" s="24">
@@ -3602,51 +3602,51 @@
       <c r="J38" s="26">
         <v>58</v>
       </c>
       <c r="K38" s="25">
         <v>505</v>
       </c>
       <c r="L38" s="23">
         <v>25</v>
       </c>
       <c r="M38" s="24">
         <v>480</v>
       </c>
       <c r="N38" s="26">
         <v>3342</v>
       </c>
       <c r="O38" s="26">
         <v>758</v>
       </c>
       <c r="P38" s="26">
         <v>2503</v>
       </c>
       <c r="Q38" s="27">
         <v>60074</v>
       </c>
     </row>
-    <row r="39" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="14">
         <v>40817</v>
       </c>
       <c r="B39" s="22">
         <v>38782</v>
       </c>
       <c r="C39" s="23">
         <v>3490</v>
       </c>
       <c r="D39" s="23">
         <v>1093</v>
       </c>
       <c r="E39" s="24">
         <v>34199</v>
       </c>
       <c r="F39" s="25">
         <v>13505</v>
       </c>
       <c r="G39" s="23">
         <v>883</v>
       </c>
       <c r="H39" s="23">
         <v>12343</v>
       </c>
       <c r="I39" s="24">
@@ -3655,51 +3655,51 @@
       <c r="J39" s="26">
         <v>44</v>
       </c>
       <c r="K39" s="25">
         <v>505</v>
       </c>
       <c r="L39" s="23">
         <v>25</v>
       </c>
       <c r="M39" s="24">
         <v>480</v>
       </c>
       <c r="N39" s="26">
         <v>3596</v>
       </c>
       <c r="O39" s="26">
         <v>754</v>
       </c>
       <c r="P39" s="26">
         <v>2539</v>
       </c>
       <c r="Q39" s="27">
         <v>59726</v>
       </c>
     </row>
-    <row r="40" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="14">
         <v>40848</v>
       </c>
       <c r="B40" s="22">
         <v>39208</v>
       </c>
       <c r="C40" s="23">
         <v>3729</v>
       </c>
       <c r="D40" s="23">
         <v>1076</v>
       </c>
       <c r="E40" s="24">
         <v>34404</v>
       </c>
       <c r="F40" s="25">
         <v>13189</v>
       </c>
       <c r="G40" s="23">
         <v>837</v>
       </c>
       <c r="H40" s="23">
         <v>12080</v>
       </c>
       <c r="I40" s="24">
@@ -3708,51 +3708,51 @@
       <c r="J40" s="26">
         <v>37</v>
       </c>
       <c r="K40" s="25">
         <v>505</v>
       </c>
       <c r="L40" s="23">
         <v>25</v>
       </c>
       <c r="M40" s="24">
         <v>480</v>
       </c>
       <c r="N40" s="26">
         <v>3287</v>
       </c>
       <c r="O40" s="26">
         <v>753</v>
       </c>
       <c r="P40" s="26">
         <v>2616</v>
       </c>
       <c r="Q40" s="27">
         <v>59596</v>
       </c>
     </row>
-    <row r="41" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="14">
         <v>40878</v>
       </c>
       <c r="B41" s="22">
         <v>38387</v>
       </c>
       <c r="C41" s="23">
         <v>2883</v>
       </c>
       <c r="D41" s="23">
         <v>1073</v>
       </c>
       <c r="E41" s="24">
         <v>34431</v>
       </c>
       <c r="F41" s="25">
         <v>12591</v>
       </c>
       <c r="G41" s="23">
         <v>608</v>
       </c>
       <c r="H41" s="23">
         <v>11726</v>
       </c>
       <c r="I41" s="24">
@@ -3761,51 +3761,51 @@
       <c r="J41" s="26">
         <v>0</v>
       </c>
       <c r="K41" s="25">
         <v>507</v>
       </c>
       <c r="L41" s="23">
         <v>25</v>
       </c>
       <c r="M41" s="24">
         <v>482</v>
       </c>
       <c r="N41" s="26">
         <v>2899</v>
       </c>
       <c r="O41" s="26">
         <v>873</v>
       </c>
       <c r="P41" s="26">
         <v>2766</v>
       </c>
       <c r="Q41" s="27">
         <v>58023</v>
       </c>
     </row>
-    <row r="42" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="14">
         <v>40909</v>
       </c>
       <c r="B42" s="22">
         <v>38783</v>
       </c>
       <c r="C42" s="23">
         <v>3051</v>
       </c>
       <c r="D42" s="23">
         <v>1079</v>
       </c>
       <c r="E42" s="24">
         <v>34652</v>
       </c>
       <c r="F42" s="25">
         <v>13236</v>
       </c>
       <c r="G42" s="23">
         <v>599</v>
       </c>
       <c r="H42" s="23">
         <v>12428</v>
       </c>
       <c r="I42" s="24">
@@ -3814,51 +3814,51 @@
       <c r="J42" s="26">
         <v>0</v>
       </c>
       <c r="K42" s="25">
         <v>508</v>
       </c>
       <c r="L42" s="23">
         <v>25</v>
       </c>
       <c r="M42" s="24">
         <v>483</v>
       </c>
       <c r="N42" s="26">
         <v>3467</v>
       </c>
       <c r="O42" s="26">
         <v>868</v>
       </c>
       <c r="P42" s="26">
         <v>2773</v>
       </c>
       <c r="Q42" s="27">
         <v>59635</v>
       </c>
     </row>
-    <row r="43" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="14">
         <v>40940</v>
       </c>
       <c r="B43" s="22">
         <v>38916</v>
       </c>
       <c r="C43" s="23">
         <v>3159</v>
       </c>
       <c r="D43" s="23">
         <v>1086</v>
       </c>
       <c r="E43" s="24">
         <v>34671</v>
       </c>
       <c r="F43" s="25">
         <v>13507</v>
       </c>
       <c r="G43" s="23">
         <v>581</v>
       </c>
       <c r="H43" s="23">
         <v>12693</v>
       </c>
       <c r="I43" s="24">
@@ -3867,51 +3867,51 @@
       <c r="J43" s="26">
         <v>0</v>
       </c>
       <c r="K43" s="25">
         <v>508</v>
       </c>
       <c r="L43" s="23">
         <v>25</v>
       </c>
       <c r="M43" s="24">
         <v>483</v>
       </c>
       <c r="N43" s="26">
         <v>3855</v>
       </c>
       <c r="O43" s="26">
         <v>859</v>
       </c>
       <c r="P43" s="26">
         <v>2628</v>
       </c>
       <c r="Q43" s="27">
         <v>60272</v>
       </c>
     </row>
-    <row r="44" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="14">
         <v>40969</v>
       </c>
       <c r="B44" s="22">
         <v>39271</v>
       </c>
       <c r="C44" s="23">
         <v>3524</v>
       </c>
       <c r="D44" s="23">
         <v>1083</v>
       </c>
       <c r="E44" s="24">
         <v>34665</v>
       </c>
       <c r="F44" s="25">
         <v>13214</v>
       </c>
       <c r="G44" s="23">
         <v>579</v>
       </c>
       <c r="H44" s="23">
         <v>12315</v>
       </c>
       <c r="I44" s="24">
@@ -3920,51 +3920,51 @@
       <c r="J44" s="26">
         <v>0</v>
       </c>
       <c r="K44" s="25">
         <v>525</v>
       </c>
       <c r="L44" s="23">
         <v>25</v>
       </c>
       <c r="M44" s="24">
         <v>500</v>
       </c>
       <c r="N44" s="26">
         <v>3496</v>
       </c>
       <c r="O44" s="26">
         <v>849</v>
       </c>
       <c r="P44" s="26">
         <v>2364</v>
       </c>
       <c r="Q44" s="27">
         <v>59719</v>
       </c>
     </row>
-    <row r="45" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14">
         <v>41000</v>
       </c>
       <c r="B45" s="22">
         <v>39419</v>
       </c>
       <c r="C45" s="23">
         <v>3419</v>
       </c>
       <c r="D45" s="23">
         <v>1073</v>
       </c>
       <c r="E45" s="24">
         <v>34927</v>
       </c>
       <c r="F45" s="25">
         <v>13743</v>
       </c>
       <c r="G45" s="23">
         <v>583</v>
       </c>
       <c r="H45" s="23">
         <v>12945</v>
       </c>
       <c r="I45" s="24">
@@ -3973,51 +3973,51 @@
       <c r="J45" s="26">
         <v>0</v>
       </c>
       <c r="K45" s="25">
         <v>524</v>
       </c>
       <c r="L45" s="23">
         <v>25</v>
       </c>
       <c r="M45" s="24">
         <v>499</v>
       </c>
       <c r="N45" s="26">
         <v>3857</v>
       </c>
       <c r="O45" s="26">
         <v>845</v>
       </c>
       <c r="P45" s="26">
         <v>2514</v>
       </c>
       <c r="Q45" s="27">
         <v>60903</v>
       </c>
     </row>
-    <row r="46" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="14">
         <v>41030</v>
       </c>
       <c r="B46" s="22">
         <v>40599</v>
       </c>
       <c r="C46" s="23">
         <v>4480</v>
       </c>
       <c r="D46" s="23">
         <v>1063</v>
       </c>
       <c r="E46" s="24">
         <v>35056</v>
       </c>
       <c r="F46" s="25">
         <v>13482</v>
       </c>
       <c r="G46" s="23">
         <v>572</v>
       </c>
       <c r="H46" s="23">
         <v>12682</v>
       </c>
       <c r="I46" s="24">
@@ -4026,51 +4026,51 @@
       <c r="J46" s="26">
         <v>0</v>
       </c>
       <c r="K46" s="25">
         <v>517</v>
       </c>
       <c r="L46" s="23">
         <v>25</v>
       </c>
       <c r="M46" s="24">
         <v>492</v>
       </c>
       <c r="N46" s="26">
         <v>3641</v>
       </c>
       <c r="O46" s="26">
         <v>841</v>
       </c>
       <c r="P46" s="26">
         <v>2429</v>
       </c>
       <c r="Q46" s="27">
         <v>61508</v>
       </c>
     </row>
-    <row r="47" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="14">
         <v>41061</v>
       </c>
       <c r="B47" s="22">
         <v>38651</v>
       </c>
       <c r="C47" s="23">
         <v>2741</v>
       </c>
       <c r="D47" s="23">
         <v>1060</v>
       </c>
       <c r="E47" s="24">
         <v>34851</v>
       </c>
       <c r="F47" s="25">
         <v>13096</v>
       </c>
       <c r="G47" s="23">
         <v>554</v>
       </c>
       <c r="H47" s="23">
         <v>12315</v>
       </c>
       <c r="I47" s="24">
@@ -4079,51 +4079,51 @@
       <c r="J47" s="26">
         <v>0</v>
       </c>
       <c r="K47" s="25">
         <v>511</v>
       </c>
       <c r="L47" s="23">
         <v>25</v>
       </c>
       <c r="M47" s="24">
         <v>486</v>
       </c>
       <c r="N47" s="26">
         <v>3606</v>
       </c>
       <c r="O47" s="26">
         <v>837</v>
       </c>
       <c r="P47" s="26">
         <v>2388</v>
       </c>
       <c r="Q47" s="27">
         <v>59090</v>
       </c>
     </row>
-    <row r="48" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="14">
         <v>41091</v>
       </c>
       <c r="B48" s="22">
         <v>39189</v>
       </c>
       <c r="C48" s="23">
         <v>2898</v>
       </c>
       <c r="D48" s="23">
         <v>1045</v>
       </c>
       <c r="E48" s="24">
         <v>35246</v>
       </c>
       <c r="F48" s="25">
         <v>13436</v>
       </c>
       <c r="G48" s="23">
         <v>525</v>
       </c>
       <c r="H48" s="23">
         <v>12668</v>
       </c>
       <c r="I48" s="24">
@@ -4132,51 +4132,51 @@
       <c r="J48" s="26">
         <v>0</v>
       </c>
       <c r="K48" s="25">
         <v>530</v>
       </c>
       <c r="L48" s="23">
         <v>25</v>
       </c>
       <c r="M48" s="24">
         <v>504</v>
       </c>
       <c r="N48" s="26">
         <v>3904</v>
       </c>
       <c r="O48" s="26">
         <v>835</v>
       </c>
       <c r="P48" s="26">
         <v>2431</v>
       </c>
       <c r="Q48" s="27">
         <v>60325</v>
       </c>
     </row>
-    <row r="49" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="14">
         <v>41122</v>
       </c>
       <c r="B49" s="22">
         <v>38964</v>
       </c>
       <c r="C49" s="23">
         <v>2848</v>
       </c>
       <c r="D49" s="23">
         <v>1039</v>
       </c>
       <c r="E49" s="24">
         <v>35077</v>
       </c>
       <c r="F49" s="25">
         <v>13403</v>
       </c>
       <c r="G49" s="23">
         <v>551</v>
       </c>
       <c r="H49" s="23">
         <v>12609</v>
       </c>
       <c r="I49" s="24">
@@ -4185,51 +4185,51 @@
       <c r="J49" s="26">
         <v>0</v>
       </c>
       <c r="K49" s="25">
         <v>544</v>
       </c>
       <c r="L49" s="23">
         <v>25</v>
       </c>
       <c r="M49" s="24">
         <v>518</v>
       </c>
       <c r="N49" s="26">
         <v>3704</v>
       </c>
       <c r="O49" s="26">
         <v>834</v>
       </c>
       <c r="P49" s="26">
         <v>2517</v>
       </c>
       <c r="Q49" s="27">
         <v>59967</v>
       </c>
     </row>
-    <row r="50" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="14">
         <v>41153</v>
       </c>
       <c r="B50" s="22">
         <v>39011</v>
       </c>
       <c r="C50" s="23">
         <v>2626</v>
       </c>
       <c r="D50" s="23">
         <v>1152</v>
       </c>
       <c r="E50" s="24">
         <v>35233</v>
       </c>
       <c r="F50" s="25">
         <v>13327</v>
       </c>
       <c r="G50" s="23">
         <v>539</v>
       </c>
       <c r="H50" s="23">
         <v>12557</v>
       </c>
       <c r="I50" s="24">
@@ -4238,51 +4238,51 @@
       <c r="J50" s="26">
         <v>0</v>
       </c>
       <c r="K50" s="25">
         <v>538</v>
       </c>
       <c r="L50" s="23">
         <v>25</v>
       </c>
       <c r="M50" s="24">
         <v>513</v>
       </c>
       <c r="N50" s="26">
         <v>3457</v>
       </c>
       <c r="O50" s="26">
         <v>829</v>
       </c>
       <c r="P50" s="26">
         <v>2539</v>
       </c>
       <c r="Q50" s="27">
         <v>59701</v>
       </c>
     </row>
-    <row r="51" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="14">
         <v>41183</v>
       </c>
       <c r="B51" s="22">
         <v>38943</v>
       </c>
       <c r="C51" s="23">
         <v>2606</v>
       </c>
       <c r="D51" s="23">
         <v>1027</v>
       </c>
       <c r="E51" s="24">
         <v>35310</v>
       </c>
       <c r="F51" s="25">
         <v>13147</v>
       </c>
       <c r="G51" s="23">
         <v>522</v>
       </c>
       <c r="H51" s="23">
         <v>12404</v>
       </c>
       <c r="I51" s="24">
@@ -4291,51 +4291,51 @@
       <c r="J51" s="26">
         <v>0</v>
       </c>
       <c r="K51" s="25">
         <v>551</v>
       </c>
       <c r="L51" s="23">
         <v>25</v>
       </c>
       <c r="M51" s="24">
         <v>526</v>
       </c>
       <c r="N51" s="26">
         <v>3425</v>
       </c>
       <c r="O51" s="26">
         <v>827</v>
       </c>
       <c r="P51" s="26">
         <v>2616</v>
       </c>
       <c r="Q51" s="27">
         <v>59511</v>
       </c>
     </row>
-    <row r="52" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="14">
         <v>41214</v>
       </c>
       <c r="B52" s="22">
         <v>39157</v>
       </c>
       <c r="C52" s="23">
         <v>2445</v>
       </c>
       <c r="D52" s="23">
         <v>1017</v>
       </c>
       <c r="E52" s="24">
         <v>35695</v>
       </c>
       <c r="F52" s="25">
         <v>13174</v>
       </c>
       <c r="G52" s="23">
         <v>508</v>
       </c>
       <c r="H52" s="23">
         <v>12443</v>
       </c>
       <c r="I52" s="24">
@@ -4344,51 +4344,51 @@
       <c r="J52" s="26">
         <v>0</v>
       </c>
       <c r="K52" s="25">
         <v>554</v>
       </c>
       <c r="L52" s="23">
         <v>25</v>
       </c>
       <c r="M52" s="24">
         <v>529</v>
       </c>
       <c r="N52" s="26">
         <v>3418</v>
       </c>
       <c r="O52" s="26">
         <v>813</v>
       </c>
       <c r="P52" s="26">
         <v>2695</v>
       </c>
       <c r="Q52" s="27">
         <v>59812</v>
       </c>
     </row>
-    <row r="53" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="14">
         <v>41244</v>
       </c>
       <c r="B53" s="22">
         <v>39100</v>
       </c>
       <c r="C53" s="23">
         <v>2687</v>
       </c>
       <c r="D53" s="23">
         <v>1004</v>
       </c>
       <c r="E53" s="24">
         <v>35409</v>
       </c>
       <c r="F53" s="25">
         <v>12849</v>
       </c>
       <c r="G53" s="23">
         <v>514</v>
       </c>
       <c r="H53" s="23">
         <v>12105</v>
       </c>
       <c r="I53" s="24">
@@ -4397,51 +4397,51 @@
       <c r="J53" s="26">
         <v>0</v>
       </c>
       <c r="K53" s="25">
         <v>514</v>
       </c>
       <c r="L53" s="23">
         <v>25</v>
       </c>
       <c r="M53" s="24">
         <v>489</v>
       </c>
       <c r="N53" s="26">
         <v>3663</v>
       </c>
       <c r="O53" s="26">
         <v>819</v>
       </c>
       <c r="P53" s="26">
         <v>2772</v>
       </c>
       <c r="Q53" s="27">
         <v>59716</v>
       </c>
     </row>
-    <row r="54" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14">
         <v>41275</v>
       </c>
       <c r="B54" s="22">
         <v>39377</v>
       </c>
       <c r="C54" s="23">
         <v>2718</v>
       </c>
       <c r="D54" s="23">
         <v>1000</v>
       </c>
       <c r="E54" s="24">
         <v>35660</v>
       </c>
       <c r="F54" s="25">
         <v>12890</v>
       </c>
       <c r="G54" s="23">
         <v>503</v>
       </c>
       <c r="H54" s="23">
         <v>12174</v>
       </c>
       <c r="I54" s="24">
@@ -4450,51 +4450,51 @@
       <c r="J54" s="26">
         <v>0</v>
       </c>
       <c r="K54" s="25">
         <v>510</v>
       </c>
       <c r="L54" s="23">
         <v>25</v>
       </c>
       <c r="M54" s="24">
         <v>485</v>
       </c>
       <c r="N54" s="26">
         <v>3702</v>
       </c>
       <c r="O54" s="26">
         <v>808</v>
       </c>
       <c r="P54" s="26">
         <v>2651</v>
       </c>
       <c r="Q54" s="27">
         <v>59938</v>
       </c>
     </row>
-    <row r="55" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="14">
         <v>41306</v>
       </c>
       <c r="B55" s="22">
         <v>39550</v>
       </c>
       <c r="C55" s="23">
         <v>2536</v>
       </c>
       <c r="D55" s="23">
         <v>1000</v>
       </c>
       <c r="E55" s="24">
         <v>36015</v>
       </c>
       <c r="F55" s="25">
         <v>13251</v>
       </c>
       <c r="G55" s="23">
         <v>483</v>
       </c>
       <c r="H55" s="23">
         <v>12546</v>
       </c>
       <c r="I55" s="24">
@@ -4503,51 +4503,51 @@
       <c r="J55" s="26">
         <v>0</v>
       </c>
       <c r="K55" s="25">
         <v>546</v>
       </c>
       <c r="L55" s="23">
         <v>25</v>
       </c>
       <c r="M55" s="24">
         <v>520</v>
       </c>
       <c r="N55" s="26">
         <v>3410</v>
       </c>
       <c r="O55" s="26">
         <v>801</v>
       </c>
       <c r="P55" s="26">
         <v>2601</v>
       </c>
       <c r="Q55" s="27">
         <v>60158</v>
       </c>
     </row>
-    <row r="56" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="14">
         <v>41334</v>
       </c>
       <c r="B56" s="22">
         <v>39693</v>
       </c>
       <c r="C56" s="23">
         <v>2827</v>
       </c>
       <c r="D56" s="23">
         <v>991</v>
       </c>
       <c r="E56" s="24">
         <v>35874</v>
       </c>
       <c r="F56" s="25">
         <v>12645</v>
       </c>
       <c r="G56" s="23">
         <v>504</v>
       </c>
       <c r="H56" s="23">
         <v>11916</v>
       </c>
       <c r="I56" s="24">
@@ -4556,51 +4556,51 @@
       <c r="J56" s="26">
         <v>0</v>
       </c>
       <c r="K56" s="25">
         <v>553</v>
       </c>
       <c r="L56" s="23">
         <v>25</v>
       </c>
       <c r="M56" s="24">
         <v>528</v>
       </c>
       <c r="N56" s="26">
         <v>3595</v>
       </c>
       <c r="O56" s="26">
         <v>795</v>
       </c>
       <c r="P56" s="26">
         <v>2681</v>
       </c>
       <c r="Q56" s="27">
         <v>59962</v>
       </c>
     </row>
-    <row r="57" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="14">
         <v>41365</v>
       </c>
       <c r="B57" s="22">
         <v>39726</v>
       </c>
       <c r="C57" s="23">
         <v>2755</v>
       </c>
       <c r="D57" s="23">
         <v>1080</v>
       </c>
       <c r="E57" s="24">
         <v>35891</v>
       </c>
       <c r="F57" s="25">
         <v>12680</v>
       </c>
       <c r="G57" s="23">
         <v>501</v>
       </c>
       <c r="H57" s="23">
         <v>11951</v>
       </c>
       <c r="I57" s="24">
@@ -4609,51 +4609,51 @@
       <c r="J57" s="26">
         <v>0</v>
       </c>
       <c r="K57" s="25">
         <v>554</v>
       </c>
       <c r="L57" s="23">
         <v>25</v>
       </c>
       <c r="M57" s="24">
         <v>528</v>
       </c>
       <c r="N57" s="26">
         <v>3378</v>
       </c>
       <c r="O57" s="26">
         <v>791</v>
       </c>
       <c r="P57" s="26">
         <v>2612</v>
       </c>
       <c r="Q57" s="27">
         <v>59741</v>
       </c>
     </row>
-    <row r="58" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="14">
         <v>41395</v>
       </c>
       <c r="B58" s="22">
         <v>39463</v>
       </c>
       <c r="C58" s="23">
         <v>2520</v>
       </c>
       <c r="D58" s="23">
         <v>971</v>
       </c>
       <c r="E58" s="24">
         <v>35973</v>
       </c>
       <c r="F58" s="25">
         <v>12949</v>
       </c>
       <c r="G58" s="23">
         <v>482</v>
       </c>
       <c r="H58" s="23">
         <v>12238</v>
       </c>
       <c r="I58" s="24">
@@ -4662,51 +4662,51 @@
       <c r="J58" s="26">
         <v>0</v>
       </c>
       <c r="K58" s="25">
         <v>555</v>
       </c>
       <c r="L58" s="23">
         <v>25</v>
       </c>
       <c r="M58" s="24">
         <v>530</v>
       </c>
       <c r="N58" s="26">
         <v>3351</v>
       </c>
       <c r="O58" s="26">
         <v>788</v>
       </c>
       <c r="P58" s="26">
         <v>2498</v>
       </c>
       <c r="Q58" s="27">
         <v>59604</v>
       </c>
     </row>
-    <row r="59" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="14">
         <v>41426</v>
       </c>
       <c r="B59" s="22">
         <v>39704</v>
       </c>
       <c r="C59" s="23">
         <v>2469</v>
       </c>
       <c r="D59" s="23">
         <v>962</v>
       </c>
       <c r="E59" s="24">
         <v>36273</v>
       </c>
       <c r="F59" s="25">
         <v>13158</v>
       </c>
       <c r="G59" s="23">
         <v>469</v>
       </c>
       <c r="H59" s="23">
         <v>12463</v>
       </c>
       <c r="I59" s="24">
@@ -4715,51 +4715,51 @@
       <c r="J59" s="26">
         <v>0</v>
       </c>
       <c r="K59" s="25">
         <v>554</v>
       </c>
       <c r="L59" s="23">
         <v>25</v>
       </c>
       <c r="M59" s="24">
         <v>528</v>
       </c>
       <c r="N59" s="26">
         <v>3325</v>
       </c>
       <c r="O59" s="26">
         <v>783</v>
       </c>
       <c r="P59" s="26">
         <v>2429</v>
       </c>
       <c r="Q59" s="27">
         <v>59952</v>
       </c>
     </row>
-    <row r="60" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="14">
         <v>41456</v>
       </c>
       <c r="B60" s="22">
         <v>39680</v>
       </c>
       <c r="C60" s="23">
         <v>2524</v>
       </c>
       <c r="D60" s="23">
         <v>959</v>
       </c>
       <c r="E60" s="24">
         <v>36197</v>
       </c>
       <c r="F60" s="25">
         <v>12832</v>
       </c>
       <c r="G60" s="23">
         <v>523</v>
       </c>
       <c r="H60" s="23">
         <v>12084</v>
       </c>
       <c r="I60" s="24">
@@ -4768,51 +4768,51 @@
       <c r="J60" s="26">
         <v>0</v>
       </c>
       <c r="K60" s="25">
         <v>555</v>
       </c>
       <c r="L60" s="23">
         <v>25</v>
       </c>
       <c r="M60" s="24">
         <v>529</v>
       </c>
       <c r="N60" s="26">
         <v>3164</v>
       </c>
       <c r="O60" s="26">
         <v>779</v>
       </c>
       <c r="P60" s="26">
         <v>2477</v>
       </c>
       <c r="Q60" s="27">
         <v>59488</v>
       </c>
     </row>
-    <row r="61" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="14">
         <v>41487</v>
       </c>
       <c r="B61" s="22">
         <v>39407</v>
       </c>
       <c r="C61" s="23">
         <v>2104</v>
       </c>
       <c r="D61" s="23">
         <v>959</v>
       </c>
       <c r="E61" s="24">
         <v>36344</v>
       </c>
       <c r="F61" s="25">
         <v>12763</v>
       </c>
       <c r="G61" s="23">
         <v>558</v>
       </c>
       <c r="H61" s="23">
         <v>11974</v>
       </c>
       <c r="I61" s="24">
@@ -4821,51 +4821,51 @@
       <c r="J61" s="26">
         <v>0</v>
       </c>
       <c r="K61" s="25">
         <v>558</v>
       </c>
       <c r="L61" s="23">
         <v>25</v>
       </c>
       <c r="M61" s="24">
         <v>532</v>
       </c>
       <c r="N61" s="26">
         <v>3257</v>
       </c>
       <c r="O61" s="26">
         <v>775</v>
       </c>
       <c r="P61" s="26">
         <v>2532</v>
       </c>
       <c r="Q61" s="27">
         <v>59292</v>
       </c>
     </row>
-    <row r="62" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="14">
         <v>41518</v>
       </c>
       <c r="B62" s="22">
         <v>39741</v>
       </c>
       <c r="C62" s="23">
         <v>2108</v>
       </c>
       <c r="D62" s="23">
         <v>957</v>
       </c>
       <c r="E62" s="24">
         <v>36676</v>
       </c>
       <c r="F62" s="25">
         <v>12785</v>
       </c>
       <c r="G62" s="23">
         <v>602</v>
       </c>
       <c r="H62" s="23">
         <v>11926</v>
       </c>
       <c r="I62" s="24">
@@ -4874,51 +4874,51 @@
       <c r="J62" s="26">
         <v>0</v>
       </c>
       <c r="K62" s="25">
         <v>582</v>
       </c>
       <c r="L62" s="23">
         <v>25</v>
       </c>
       <c r="M62" s="24">
         <v>556</v>
       </c>
       <c r="N62" s="26">
         <v>3336</v>
       </c>
       <c r="O62" s="26">
         <v>772</v>
       </c>
       <c r="P62" s="26">
         <v>2569</v>
       </c>
       <c r="Q62" s="27">
         <v>59785</v>
       </c>
     </row>
-    <row r="63" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="14">
         <v>41548</v>
       </c>
       <c r="B63" s="22">
         <v>40386</v>
       </c>
       <c r="C63" s="23">
         <v>2423</v>
       </c>
       <c r="D63" s="23">
         <v>1062</v>
       </c>
       <c r="E63" s="24">
         <v>36900</v>
       </c>
       <c r="F63" s="25">
         <v>12651</v>
       </c>
       <c r="G63" s="23">
         <v>580</v>
       </c>
       <c r="H63" s="23">
         <v>11806</v>
       </c>
       <c r="I63" s="24">
@@ -4927,51 +4927,51 @@
       <c r="J63" s="26">
         <v>0</v>
       </c>
       <c r="K63" s="25">
         <v>587</v>
       </c>
       <c r="L63" s="23">
         <v>26</v>
       </c>
       <c r="M63" s="24">
         <v>561</v>
       </c>
       <c r="N63" s="26">
         <v>3709</v>
       </c>
       <c r="O63" s="26">
         <v>771</v>
       </c>
       <c r="P63" s="26">
         <v>2677</v>
       </c>
       <c r="Q63" s="27">
         <v>60782</v>
       </c>
     </row>
-    <row r="64" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="14">
         <v>41579</v>
       </c>
       <c r="B64" s="22">
         <v>40579</v>
       </c>
       <c r="C64" s="23">
         <v>2555</v>
       </c>
       <c r="D64" s="23">
         <v>952</v>
       </c>
       <c r="E64" s="24">
         <v>37072</v>
       </c>
       <c r="F64" s="25">
         <v>12663</v>
       </c>
       <c r="G64" s="23">
         <v>579</v>
       </c>
       <c r="H64" s="23">
         <v>11812</v>
       </c>
       <c r="I64" s="24">
@@ -4980,51 +4980,51 @@
       <c r="J64" s="26">
         <v>0</v>
       </c>
       <c r="K64" s="25">
         <v>596</v>
       </c>
       <c r="L64" s="23">
         <v>26</v>
       </c>
       <c r="M64" s="24">
         <v>570</v>
       </c>
       <c r="N64" s="26">
         <v>3677</v>
       </c>
       <c r="O64" s="26">
         <v>769</v>
       </c>
       <c r="P64" s="26">
         <v>2636</v>
       </c>
       <c r="Q64" s="27">
         <v>60921</v>
       </c>
     </row>
-    <row r="65" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="14">
         <v>41609</v>
       </c>
       <c r="B65" s="22">
         <v>41108</v>
       </c>
       <c r="C65" s="23">
         <v>2755</v>
       </c>
       <c r="D65" s="23">
         <v>948</v>
       </c>
       <c r="E65" s="24">
         <v>37405</v>
       </c>
       <c r="F65" s="25">
         <v>12372</v>
       </c>
       <c r="G65" s="23">
         <v>602</v>
       </c>
       <c r="H65" s="23">
         <v>11367</v>
       </c>
       <c r="I65" s="24">
@@ -5033,51 +5033,51 @@
       <c r="J65" s="26">
         <v>0</v>
       </c>
       <c r="K65" s="25">
         <v>576</v>
       </c>
       <c r="L65" s="23">
         <v>26</v>
       </c>
       <c r="M65" s="24">
         <v>550</v>
       </c>
       <c r="N65" s="26">
         <v>3689</v>
       </c>
       <c r="O65" s="26">
         <v>788</v>
       </c>
       <c r="P65" s="26">
         <v>2499</v>
       </c>
       <c r="Q65" s="27">
         <v>61032</v>
       </c>
     </row>
-    <row r="66" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="14">
         <v>41640</v>
       </c>
       <c r="B66" s="22">
         <v>41311</v>
       </c>
       <c r="C66" s="23">
         <v>2499</v>
       </c>
       <c r="D66" s="23">
         <v>947</v>
       </c>
       <c r="E66" s="24">
         <v>37865</v>
       </c>
       <c r="F66" s="25">
         <v>12494</v>
       </c>
       <c r="G66" s="23">
         <v>613</v>
       </c>
       <c r="H66" s="23">
         <v>11481</v>
       </c>
       <c r="I66" s="24">
@@ -5086,51 +5086,51 @@
       <c r="J66" s="26">
         <v>0</v>
       </c>
       <c r="K66" s="25">
         <v>557</v>
       </c>
       <c r="L66" s="23">
         <v>26</v>
       </c>
       <c r="M66" s="24">
         <v>532</v>
       </c>
       <c r="N66" s="26">
         <v>3665</v>
       </c>
       <c r="O66" s="26">
         <v>779</v>
       </c>
       <c r="P66" s="26">
         <v>2565</v>
       </c>
       <c r="Q66" s="27">
         <v>61371</v>
       </c>
     </row>
-    <row r="67" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="14">
         <v>41671</v>
       </c>
       <c r="B67" s="22">
         <v>41491</v>
       </c>
       <c r="C67" s="23">
         <v>2726</v>
       </c>
       <c r="D67" s="23">
         <v>942</v>
       </c>
       <c r="E67" s="24">
         <v>37822</v>
       </c>
       <c r="F67" s="25">
         <v>12464</v>
       </c>
       <c r="G67" s="23">
         <v>607</v>
       </c>
       <c r="H67" s="23">
         <v>11372</v>
       </c>
       <c r="I67" s="24">
@@ -5139,51 +5139,51 @@
       <c r="J67" s="26">
         <v>0</v>
       </c>
       <c r="K67" s="25">
         <v>557</v>
       </c>
       <c r="L67" s="23">
         <v>26</v>
       </c>
       <c r="M67" s="24">
         <v>531</v>
       </c>
       <c r="N67" s="26">
         <v>4094</v>
       </c>
       <c r="O67" s="26">
         <v>772</v>
       </c>
       <c r="P67" s="26">
         <v>2387</v>
       </c>
       <c r="Q67" s="27">
         <v>61765</v>
       </c>
     </row>
-    <row r="68" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="14">
         <v>41699</v>
       </c>
       <c r="B68" s="22">
         <v>41379</v>
       </c>
       <c r="C68" s="23">
         <v>2524</v>
       </c>
       <c r="D68" s="23">
         <v>940</v>
       </c>
       <c r="E68" s="24">
         <v>37915</v>
       </c>
       <c r="F68" s="25">
         <v>12728</v>
       </c>
       <c r="G68" s="23">
         <v>632</v>
       </c>
       <c r="H68" s="23">
         <v>11589</v>
       </c>
       <c r="I68" s="24">
@@ -5192,51 +5192,51 @@
       <c r="J68" s="26">
         <v>0</v>
       </c>
       <c r="K68" s="25">
         <v>563</v>
       </c>
       <c r="L68" s="23">
         <v>26</v>
       </c>
       <c r="M68" s="24">
         <v>537</v>
       </c>
       <c r="N68" s="26">
         <v>3950</v>
       </c>
       <c r="O68" s="26">
         <v>767</v>
       </c>
       <c r="P68" s="26">
         <v>2414</v>
       </c>
       <c r="Q68" s="27">
         <v>61800</v>
       </c>
     </row>
-    <row r="69" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="14">
         <v>41730</v>
       </c>
       <c r="B69" s="22">
         <v>41904</v>
       </c>
       <c r="C69" s="23">
         <v>2761</v>
       </c>
       <c r="D69" s="23">
         <v>939</v>
       </c>
       <c r="E69" s="24">
         <v>38204</v>
       </c>
       <c r="F69" s="25">
         <v>12506</v>
       </c>
       <c r="G69" s="23">
         <v>629</v>
       </c>
       <c r="H69" s="23">
         <v>11370</v>
       </c>
       <c r="I69" s="24">
@@ -5245,51 +5245,51 @@
       <c r="J69" s="26">
         <v>0</v>
       </c>
       <c r="K69" s="25">
         <v>562</v>
       </c>
       <c r="L69" s="23">
         <v>26</v>
       </c>
       <c r="M69" s="24">
         <v>536</v>
       </c>
       <c r="N69" s="26">
         <v>4025</v>
       </c>
       <c r="O69" s="26">
         <v>761</v>
       </c>
       <c r="P69" s="26">
         <v>2460</v>
       </c>
       <c r="Q69" s="27">
         <v>62217</v>
       </c>
     </row>
-    <row r="70" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="14">
         <v>41760</v>
       </c>
       <c r="B70" s="22">
         <v>41644</v>
       </c>
       <c r="C70" s="23">
         <v>2412</v>
       </c>
       <c r="D70" s="23">
         <v>934</v>
       </c>
       <c r="E70" s="24">
         <v>38298</v>
       </c>
       <c r="F70" s="25">
         <v>12486</v>
       </c>
       <c r="G70" s="23">
         <v>630</v>
       </c>
       <c r="H70" s="23">
         <v>11319</v>
       </c>
       <c r="I70" s="24">
@@ -5298,51 +5298,51 @@
       <c r="J70" s="26">
         <v>0</v>
       </c>
       <c r="K70" s="25">
         <v>575</v>
       </c>
       <c r="L70" s="23">
         <v>26</v>
       </c>
       <c r="M70" s="24">
         <v>549</v>
       </c>
       <c r="N70" s="26">
         <v>3848</v>
       </c>
       <c r="O70" s="26">
         <v>756</v>
       </c>
       <c r="P70" s="26">
         <v>2416</v>
       </c>
       <c r="Q70" s="27">
         <v>61726</v>
       </c>
     </row>
-    <row r="71" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="14">
         <v>41791</v>
       </c>
       <c r="B71" s="22">
         <v>41791</v>
       </c>
       <c r="C71" s="23">
         <v>2248</v>
       </c>
       <c r="D71" s="23">
         <v>948</v>
       </c>
       <c r="E71" s="24">
         <v>38596</v>
       </c>
       <c r="F71" s="25">
         <v>12482</v>
       </c>
       <c r="G71" s="23">
         <v>631</v>
       </c>
       <c r="H71" s="23">
         <v>11369</v>
       </c>
       <c r="I71" s="24">
@@ -5351,51 +5351,51 @@
       <c r="J71" s="26">
         <v>0</v>
       </c>
       <c r="K71" s="25">
         <v>609</v>
       </c>
       <c r="L71" s="23">
         <v>26</v>
       </c>
       <c r="M71" s="24">
         <v>584</v>
       </c>
       <c r="N71" s="26">
         <v>4156</v>
       </c>
       <c r="O71" s="26">
         <v>743</v>
       </c>
       <c r="P71" s="26">
         <v>2410</v>
       </c>
       <c r="Q71" s="27">
         <v>62191</v>
       </c>
     </row>
-    <row r="72" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="14">
         <v>41821</v>
       </c>
       <c r="B72" s="22">
         <v>41972</v>
       </c>
       <c r="C72" s="23">
         <v>2063</v>
       </c>
       <c r="D72" s="23">
         <v>936</v>
       </c>
       <c r="E72" s="24">
         <v>38974</v>
       </c>
       <c r="F72" s="25">
         <v>12510</v>
       </c>
       <c r="G72" s="23">
         <v>706</v>
       </c>
       <c r="H72" s="23">
         <v>11327</v>
       </c>
       <c r="I72" s="24">
@@ -5404,51 +5404,51 @@
       <c r="J72" s="26">
         <v>0</v>
       </c>
       <c r="K72" s="25">
         <v>581</v>
       </c>
       <c r="L72" s="23">
         <v>34</v>
       </c>
       <c r="M72" s="24">
         <v>547</v>
       </c>
       <c r="N72" s="26">
         <v>4005</v>
       </c>
       <c r="O72" s="26">
         <v>737</v>
       </c>
       <c r="P72" s="26">
         <v>2498</v>
       </c>
       <c r="Q72" s="27">
         <v>62303</v>
       </c>
     </row>
-    <row r="73" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="14">
         <v>41852</v>
       </c>
       <c r="B73" s="22">
         <v>42675</v>
       </c>
       <c r="C73" s="23">
         <v>2420</v>
       </c>
       <c r="D73" s="23">
         <v>928</v>
       </c>
       <c r="E73" s="24">
         <v>39327</v>
       </c>
       <c r="F73" s="25">
         <v>12569</v>
       </c>
       <c r="G73" s="23">
         <v>729</v>
       </c>
       <c r="H73" s="23">
         <v>11353</v>
       </c>
       <c r="I73" s="24">
@@ -5457,51 +5457,51 @@
       <c r="J73" s="26">
         <v>0</v>
       </c>
       <c r="K73" s="25">
         <v>599</v>
       </c>
       <c r="L73" s="23">
         <v>34</v>
       </c>
       <c r="M73" s="24">
         <v>565</v>
       </c>
       <c r="N73" s="26">
         <v>3863</v>
       </c>
       <c r="O73" s="26">
         <v>731</v>
       </c>
       <c r="P73" s="26">
         <v>2681</v>
       </c>
       <c r="Q73" s="27">
         <v>63118</v>
       </c>
     </row>
-    <row r="74" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="14">
         <v>41883</v>
       </c>
       <c r="B74" s="22">
         <v>42875</v>
       </c>
       <c r="C74" s="23">
         <v>2474</v>
       </c>
       <c r="D74" s="23">
         <v>898</v>
       </c>
       <c r="E74" s="24">
         <v>39504</v>
       </c>
       <c r="F74" s="25">
         <v>12879</v>
       </c>
       <c r="G74" s="23">
         <v>788</v>
       </c>
       <c r="H74" s="23">
         <v>11607</v>
       </c>
       <c r="I74" s="24">
@@ -5510,51 +5510,51 @@
       <c r="J74" s="26">
         <v>0</v>
       </c>
       <c r="K74" s="25">
         <v>614</v>
       </c>
       <c r="L74" s="23">
         <v>26</v>
       </c>
       <c r="M74" s="24">
         <v>588</v>
       </c>
       <c r="N74" s="26">
         <v>3933</v>
       </c>
       <c r="O74" s="26">
         <v>726</v>
       </c>
       <c r="P74" s="26">
         <v>2569</v>
       </c>
       <c r="Q74" s="27">
         <v>63596</v>
       </c>
     </row>
-    <row r="75" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="14">
         <v>41913</v>
       </c>
       <c r="B75" s="22">
         <v>42831</v>
       </c>
       <c r="C75" s="23">
         <v>2163</v>
       </c>
       <c r="D75" s="23">
         <v>900</v>
       </c>
       <c r="E75" s="24">
         <v>39768</v>
       </c>
       <c r="F75" s="25">
         <v>12629</v>
       </c>
       <c r="G75" s="23">
         <v>800</v>
       </c>
       <c r="H75" s="23">
         <v>11337</v>
       </c>
       <c r="I75" s="24">
@@ -5563,51 +5563,51 @@
       <c r="J75" s="26">
         <v>0</v>
       </c>
       <c r="K75" s="25">
         <v>579</v>
       </c>
       <c r="L75" s="23">
         <v>26</v>
       </c>
       <c r="M75" s="24">
         <v>554</v>
       </c>
       <c r="N75" s="26">
         <v>4082</v>
       </c>
       <c r="O75" s="26">
         <v>725</v>
       </c>
       <c r="P75" s="26">
         <v>2612</v>
       </c>
       <c r="Q75" s="27">
         <v>63459</v>
       </c>
     </row>
-    <row r="76" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="14">
         <v>41944</v>
       </c>
       <c r="B76" s="22">
         <v>43234</v>
       </c>
       <c r="C76" s="23">
         <v>2260</v>
       </c>
       <c r="D76" s="23">
         <v>907</v>
       </c>
       <c r="E76" s="24">
         <v>40067</v>
       </c>
       <c r="F76" s="25">
         <v>12777</v>
       </c>
       <c r="G76" s="23">
         <v>792</v>
       </c>
       <c r="H76" s="23">
         <v>11489</v>
       </c>
       <c r="I76" s="24">
@@ -5618,51 +5618,51 @@
       </c>
       <c r="K76" s="25">
         <v>571</v>
       </c>
       <c r="L76" s="23">
         <v>26</v>
       </c>
       <c r="M76" s="24">
         <v>545</v>
       </c>
       <c r="N76" s="26">
         <v>4000</v>
       </c>
       <c r="O76" s="26">
         <v>720</v>
       </c>
       <c r="P76" s="26">
         <v>2802</v>
       </c>
       <c r="Q76" s="27">
         <v>64104</v>
       </c>
       <c r="R76" s="21"/>
       <c r="S76" s="21"/>
     </row>
-    <row r="77" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="14">
         <v>41974</v>
       </c>
       <c r="B77" s="22">
         <v>43118</v>
       </c>
       <c r="C77" s="23">
         <v>2451</v>
       </c>
       <c r="D77" s="23">
         <v>973</v>
       </c>
       <c r="E77" s="24">
         <v>39694</v>
       </c>
       <c r="F77" s="25">
         <v>12307</v>
       </c>
       <c r="G77" s="23">
         <v>788</v>
       </c>
       <c r="H77" s="23">
         <v>10999</v>
       </c>
       <c r="I77" s="24">
@@ -5673,51 +5673,51 @@
       </c>
       <c r="K77" s="25">
         <v>492</v>
       </c>
       <c r="L77" s="23">
         <v>26</v>
       </c>
       <c r="M77" s="24">
         <v>466</v>
       </c>
       <c r="N77" s="26">
         <v>4821</v>
       </c>
       <c r="O77" s="26">
         <v>746</v>
       </c>
       <c r="P77" s="26">
         <v>2754</v>
       </c>
       <c r="Q77" s="27">
         <v>64238</v>
       </c>
       <c r="R77" s="21"/>
       <c r="S77" s="21"/>
     </row>
-    <row r="78" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A78" s="14">
         <v>42005</v>
       </c>
       <c r="B78" s="22">
         <v>43417</v>
       </c>
       <c r="C78" s="23">
         <v>2295</v>
       </c>
       <c r="D78" s="23">
         <v>974</v>
       </c>
       <c r="E78" s="24">
         <v>40149</v>
       </c>
       <c r="F78" s="25">
         <v>12306</v>
       </c>
       <c r="G78" s="23">
         <v>786</v>
       </c>
       <c r="H78" s="23">
         <v>11013</v>
       </c>
       <c r="I78" s="24">
@@ -5728,51 +5728,51 @@
       </c>
       <c r="K78" s="25">
         <v>480</v>
       </c>
       <c r="L78" s="23">
         <v>26</v>
       </c>
       <c r="M78" s="24">
         <v>454</v>
       </c>
       <c r="N78" s="26">
         <v>4497</v>
       </c>
       <c r="O78" s="26">
         <v>736</v>
       </c>
       <c r="P78" s="26">
         <v>2792</v>
       </c>
       <c r="Q78" s="27">
         <v>64229</v>
       </c>
       <c r="R78" s="21"/>
       <c r="S78" s="21"/>
     </row>
-    <row r="79" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="14">
         <v>42036</v>
       </c>
       <c r="B79" s="22">
         <v>43773</v>
       </c>
       <c r="C79" s="23">
         <v>2345</v>
       </c>
       <c r="D79" s="23">
         <v>977</v>
       </c>
       <c r="E79" s="24">
         <v>40451</v>
       </c>
       <c r="F79" s="25">
         <v>12425</v>
       </c>
       <c r="G79" s="23">
         <v>786</v>
       </c>
       <c r="H79" s="23">
         <v>11113</v>
       </c>
       <c r="I79" s="24">
@@ -5783,51 +5783,51 @@
       </c>
       <c r="K79" s="25">
         <v>479</v>
       </c>
       <c r="L79" s="23">
         <v>35</v>
       </c>
       <c r="M79" s="24">
         <v>444</v>
       </c>
       <c r="N79" s="26">
         <v>4289</v>
       </c>
       <c r="O79" s="26">
         <v>727</v>
       </c>
       <c r="P79" s="26">
         <v>2764</v>
       </c>
       <c r="Q79" s="27">
         <v>64456</v>
       </c>
       <c r="R79" s="21"/>
       <c r="S79" s="21"/>
     </row>
-    <row r="80" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="14">
         <v>42064</v>
       </c>
       <c r="B80" s="22">
         <v>44077</v>
       </c>
       <c r="C80" s="23">
         <v>2438</v>
       </c>
       <c r="D80" s="23">
         <v>963</v>
       </c>
       <c r="E80" s="24">
         <v>40677</v>
       </c>
       <c r="F80" s="25">
         <v>12738</v>
       </c>
       <c r="G80" s="23">
         <v>810</v>
       </c>
       <c r="H80" s="23">
         <v>11391</v>
       </c>
       <c r="I80" s="24">
@@ -5838,51 +5838,51 @@
       </c>
       <c r="K80" s="25">
         <v>490</v>
       </c>
       <c r="L80" s="23">
         <v>35</v>
       </c>
       <c r="M80" s="24">
         <v>455</v>
       </c>
       <c r="N80" s="26">
         <v>4193</v>
       </c>
       <c r="O80" s="26">
         <v>725</v>
       </c>
       <c r="P80" s="26">
         <v>2835</v>
       </c>
       <c r="Q80" s="27">
         <v>65059</v>
       </c>
       <c r="R80" s="21"/>
       <c r="S80" s="21"/>
     </row>
-    <row r="81" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A81" s="14">
         <v>42095</v>
       </c>
       <c r="B81" s="22">
         <v>44230</v>
       </c>
       <c r="C81" s="23">
         <v>2369</v>
       </c>
       <c r="D81" s="23">
         <v>960</v>
       </c>
       <c r="E81" s="24">
         <v>40901</v>
       </c>
       <c r="F81" s="25">
         <v>12906</v>
       </c>
       <c r="G81" s="23">
         <v>820</v>
       </c>
       <c r="H81" s="23">
         <v>11547</v>
       </c>
       <c r="I81" s="24">
@@ -5893,51 +5893,51 @@
       </c>
       <c r="K81" s="25">
         <v>490</v>
       </c>
       <c r="L81" s="23">
         <v>35</v>
       </c>
       <c r="M81" s="24">
         <v>455</v>
       </c>
       <c r="N81" s="26">
         <v>4255</v>
       </c>
       <c r="O81" s="26">
         <v>719</v>
       </c>
       <c r="P81" s="26">
         <v>2782</v>
       </c>
       <c r="Q81" s="27">
         <v>65382</v>
       </c>
       <c r="R81" s="21"/>
       <c r="S81" s="21"/>
     </row>
-    <row r="82" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A82" s="14">
         <v>42125</v>
       </c>
       <c r="B82" s="22">
         <v>44483</v>
       </c>
       <c r="C82" s="23">
         <v>2264</v>
       </c>
       <c r="D82" s="23">
         <v>952</v>
       </c>
       <c r="E82" s="24">
         <v>41266</v>
       </c>
       <c r="F82" s="25">
         <v>12941</v>
       </c>
       <c r="G82" s="23">
         <v>839</v>
       </c>
       <c r="H82" s="23">
         <v>11571</v>
       </c>
       <c r="I82" s="24">
@@ -5946,51 +5946,51 @@
       <c r="J82" s="26">
         <v>0</v>
       </c>
       <c r="K82" s="25">
         <v>490</v>
       </c>
       <c r="L82" s="23">
         <v>35</v>
       </c>
       <c r="M82" s="24">
         <v>455</v>
       </c>
       <c r="N82" s="26">
         <v>4532</v>
       </c>
       <c r="O82" s="26">
         <v>713</v>
       </c>
       <c r="P82" s="26">
         <v>2612</v>
       </c>
       <c r="Q82" s="27">
         <v>65771</v>
       </c>
     </row>
-    <row r="83" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A83" s="14">
         <v>42156</v>
       </c>
       <c r="B83" s="22">
         <v>44221</v>
       </c>
       <c r="C83" s="23">
         <v>1508</v>
       </c>
       <c r="D83" s="23">
         <v>939</v>
       </c>
       <c r="E83" s="24">
         <v>41774</v>
       </c>
       <c r="F83" s="25">
         <v>13028</v>
       </c>
       <c r="G83" s="23">
         <v>865</v>
       </c>
       <c r="H83" s="23">
         <v>11643</v>
       </c>
       <c r="I83" s="24">
@@ -6001,51 +6001,51 @@
       </c>
       <c r="K83" s="25">
         <v>491</v>
       </c>
       <c r="L83" s="23">
         <v>35</v>
       </c>
       <c r="M83" s="24">
         <v>457</v>
       </c>
       <c r="N83" s="26">
         <v>4781</v>
       </c>
       <c r="O83" s="26">
         <v>709</v>
       </c>
       <c r="P83" s="26">
         <v>2587</v>
       </c>
       <c r="Q83" s="27">
         <v>65817</v>
       </c>
       <c r="R83" s="21"/>
       <c r="S83" s="21"/>
     </row>
-    <row r="84" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="14">
         <v>42186</v>
       </c>
       <c r="B84" s="22">
         <v>44633</v>
       </c>
       <c r="C84" s="23">
         <v>1848</v>
       </c>
       <c r="D84" s="23">
         <v>933</v>
       </c>
       <c r="E84" s="24">
         <v>41851</v>
       </c>
       <c r="F84" s="25">
         <v>12898</v>
       </c>
       <c r="G84" s="23">
         <v>846</v>
       </c>
       <c r="H84" s="23">
         <v>11537</v>
       </c>
       <c r="I84" s="24">
@@ -6056,51 +6056,51 @@
       </c>
       <c r="K84" s="25">
         <v>491</v>
       </c>
       <c r="L84" s="23">
         <v>35</v>
       </c>
       <c r="M84" s="24">
         <v>457</v>
       </c>
       <c r="N84" s="26">
         <v>4710</v>
       </c>
       <c r="O84" s="26">
         <v>704</v>
       </c>
       <c r="P84" s="26">
         <v>3090</v>
       </c>
       <c r="Q84" s="27">
         <v>66527</v>
       </c>
       <c r="R84" s="21"/>
       <c r="S84" s="21"/>
     </row>
-    <row r="85" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A85" s="14">
         <v>42217</v>
       </c>
       <c r="B85" s="22">
         <v>44956</v>
       </c>
       <c r="C85" s="23">
         <v>1865</v>
       </c>
       <c r="D85" s="23">
         <v>932</v>
       </c>
       <c r="E85" s="24">
         <v>42159</v>
       </c>
       <c r="F85" s="25">
         <v>12878</v>
       </c>
       <c r="G85" s="23">
         <v>865</v>
       </c>
       <c r="H85" s="23">
         <v>11511</v>
       </c>
       <c r="I85" s="24">
@@ -6111,51 +6111,51 @@
       </c>
       <c r="K85" s="25">
         <v>487</v>
       </c>
       <c r="L85" s="23">
         <v>35</v>
       </c>
       <c r="M85" s="24">
         <v>453</v>
       </c>
       <c r="N85" s="26">
         <v>5611</v>
       </c>
       <c r="O85" s="26">
         <v>704</v>
       </c>
       <c r="P85" s="26">
         <v>2766</v>
       </c>
       <c r="Q85" s="27">
         <v>67402</v>
       </c>
       <c r="R85" s="21"/>
       <c r="S85" s="21"/>
     </row>
-    <row r="86" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A86" s="14">
         <v>42248</v>
       </c>
       <c r="B86" s="22">
         <v>45680</v>
       </c>
       <c r="C86" s="23">
         <v>2095</v>
       </c>
       <c r="D86" s="23">
         <v>951</v>
       </c>
       <c r="E86" s="24">
         <v>42633</v>
       </c>
       <c r="F86" s="25">
         <v>12899</v>
       </c>
       <c r="G86" s="23">
         <v>894</v>
       </c>
       <c r="H86" s="23">
         <v>11502</v>
       </c>
       <c r="I86" s="24">
@@ -6166,51 +6166,51 @@
       </c>
       <c r="K86" s="25">
         <v>484</v>
       </c>
       <c r="L86" s="23">
         <v>35</v>
       </c>
       <c r="M86" s="24">
         <v>449</v>
       </c>
       <c r="N86" s="26">
         <v>5010</v>
       </c>
       <c r="O86" s="26">
         <v>699</v>
       </c>
       <c r="P86" s="26">
         <v>2676</v>
       </c>
       <c r="Q86" s="27">
         <v>67448</v>
       </c>
       <c r="R86" s="21"/>
       <c r="S86" s="21"/>
     </row>
-    <row r="87" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A87" s="14">
         <v>42278</v>
       </c>
       <c r="B87" s="22">
         <v>46030</v>
       </c>
       <c r="C87" s="23">
         <v>2033</v>
       </c>
       <c r="D87" s="23">
         <v>985</v>
       </c>
       <c r="E87" s="24">
         <v>43012</v>
       </c>
       <c r="F87" s="25">
         <v>12842</v>
       </c>
       <c r="G87" s="23">
         <v>880</v>
       </c>
       <c r="H87" s="23">
         <v>11492</v>
       </c>
       <c r="I87" s="24">
@@ -6221,51 +6221,51 @@
       </c>
       <c r="K87" s="25">
         <v>489</v>
       </c>
       <c r="L87" s="23">
         <v>38</v>
       </c>
       <c r="M87" s="24">
         <v>451</v>
       </c>
       <c r="N87" s="26">
         <v>5213</v>
       </c>
       <c r="O87" s="26">
         <v>696</v>
       </c>
       <c r="P87" s="26">
         <v>2797</v>
       </c>
       <c r="Q87" s="27">
         <v>68068</v>
       </c>
       <c r="R87" s="21"/>
       <c r="S87" s="21"/>
     </row>
-    <row r="88" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A88" s="14">
         <v>42309</v>
       </c>
       <c r="B88" s="22">
         <v>46820</v>
       </c>
       <c r="C88" s="23">
         <v>2050</v>
       </c>
       <c r="D88" s="23">
         <v>995</v>
       </c>
       <c r="E88" s="24">
         <v>43775</v>
       </c>
       <c r="F88" s="25">
         <v>12788</v>
       </c>
       <c r="G88" s="23">
         <v>836</v>
       </c>
       <c r="H88" s="23">
         <v>11489</v>
       </c>
       <c r="I88" s="24">
@@ -6276,51 +6276,51 @@
       </c>
       <c r="K88" s="25">
         <v>475</v>
       </c>
       <c r="L88" s="23">
         <v>38</v>
       </c>
       <c r="M88" s="24">
         <v>438</v>
       </c>
       <c r="N88" s="26">
         <v>5032</v>
       </c>
       <c r="O88" s="26">
         <v>695</v>
       </c>
       <c r="P88" s="26">
         <v>2904</v>
       </c>
       <c r="Q88" s="27">
         <v>68715</v>
       </c>
       <c r="R88" s="21"/>
       <c r="S88" s="21"/>
     </row>
-    <row r="89" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="14">
         <v>42339</v>
       </c>
       <c r="B89" s="22">
         <v>46950</v>
       </c>
       <c r="C89" s="23">
         <v>2413</v>
       </c>
       <c r="D89" s="23">
         <v>1025</v>
       </c>
       <c r="E89" s="24">
         <v>43513</v>
       </c>
       <c r="F89" s="25">
         <v>12743</v>
       </c>
       <c r="G89" s="23">
         <v>841</v>
       </c>
       <c r="H89" s="23">
         <v>11392</v>
       </c>
       <c r="I89" s="24">
@@ -6331,51 +6331,51 @@
       </c>
       <c r="K89" s="25">
         <v>484</v>
       </c>
       <c r="L89" s="23">
         <v>38</v>
       </c>
       <c r="M89" s="24">
         <v>446</v>
       </c>
       <c r="N89" s="26">
         <v>5542</v>
       </c>
       <c r="O89" s="26">
         <v>717</v>
       </c>
       <c r="P89" s="26">
         <v>2668</v>
       </c>
       <c r="Q89" s="27">
         <v>69104</v>
       </c>
       <c r="R89" s="21"/>
       <c r="S89" s="21"/>
     </row>
-    <row r="90" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A90" s="14">
         <v>42370</v>
       </c>
       <c r="B90" s="22">
         <v>47082</v>
       </c>
       <c r="C90" s="23">
         <v>2426</v>
       </c>
       <c r="D90" s="23">
         <v>1075</v>
       </c>
       <c r="E90" s="24">
         <v>43581</v>
       </c>
       <c r="F90" s="25">
         <v>13155</v>
       </c>
       <c r="G90" s="23">
         <v>863</v>
       </c>
       <c r="H90" s="23">
         <v>11779</v>
       </c>
       <c r="I90" s="24">
@@ -6386,51 +6386,51 @@
       </c>
       <c r="K90" s="25">
         <v>479</v>
       </c>
       <c r="L90" s="23">
         <v>37</v>
       </c>
       <c r="M90" s="24">
         <v>442</v>
       </c>
       <c r="N90" s="26">
         <v>5044</v>
       </c>
       <c r="O90" s="26">
         <v>719</v>
       </c>
       <c r="P90" s="26">
         <v>2709</v>
       </c>
       <c r="Q90" s="27">
         <v>69188</v>
       </c>
       <c r="R90" s="21"/>
       <c r="S90" s="21"/>
     </row>
-    <row r="91" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A91" s="14">
         <v>42401</v>
       </c>
       <c r="B91" s="22">
         <v>47892</v>
       </c>
       <c r="C91" s="23">
         <v>3137</v>
       </c>
       <c r="D91" s="23">
         <v>1071</v>
       </c>
       <c r="E91" s="24">
         <v>43684</v>
       </c>
       <c r="F91" s="25">
         <v>11958</v>
       </c>
       <c r="G91" s="23">
         <v>869</v>
       </c>
       <c r="H91" s="23">
         <v>10581</v>
       </c>
       <c r="I91" s="24">
@@ -6439,51 +6439,51 @@
       <c r="J91" s="26">
         <v>0</v>
       </c>
       <c r="K91" s="25">
         <v>479</v>
       </c>
       <c r="L91" s="23">
         <v>37</v>
       </c>
       <c r="M91" s="24">
         <v>442</v>
       </c>
       <c r="N91" s="26">
         <v>5662</v>
       </c>
       <c r="O91" s="26">
         <v>710</v>
       </c>
       <c r="P91" s="26">
         <v>2658</v>
       </c>
       <c r="Q91" s="27">
         <v>69358</v>
       </c>
     </row>
-    <row r="92" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A92" s="14">
         <v>42430</v>
       </c>
       <c r="B92" s="22">
         <v>48276</v>
       </c>
       <c r="C92" s="23">
         <v>3344</v>
       </c>
       <c r="D92" s="23">
         <v>1025</v>
       </c>
       <c r="E92" s="24">
         <v>43908</v>
       </c>
       <c r="F92" s="25">
         <v>12251</v>
       </c>
       <c r="G92" s="23">
         <v>969</v>
       </c>
       <c r="H92" s="23">
         <v>10781</v>
       </c>
       <c r="I92" s="24">
@@ -6492,51 +6492,51 @@
       <c r="J92" s="26">
         <v>0</v>
       </c>
       <c r="K92" s="25">
         <v>497</v>
       </c>
       <c r="L92" s="23">
         <v>37</v>
       </c>
       <c r="M92" s="24">
         <v>460</v>
       </c>
       <c r="N92" s="26">
         <v>5955</v>
       </c>
       <c r="O92" s="26">
         <v>703</v>
       </c>
       <c r="P92" s="26">
         <v>2632</v>
       </c>
       <c r="Q92" s="27">
         <v>70313</v>
       </c>
     </row>
-    <row r="93" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A93" s="14">
         <v>42461</v>
       </c>
       <c r="B93" s="22">
         <v>48361</v>
       </c>
       <c r="C93" s="23">
         <v>3137</v>
       </c>
       <c r="D93" s="23">
         <v>1006</v>
       </c>
       <c r="E93" s="24">
         <v>44218</v>
       </c>
       <c r="F93" s="25">
         <v>12289</v>
       </c>
       <c r="G93" s="23">
         <v>938</v>
       </c>
       <c r="H93" s="23">
         <v>10904</v>
       </c>
       <c r="I93" s="24">
@@ -6545,51 +6545,51 @@
       <c r="J93" s="26">
         <v>0</v>
       </c>
       <c r="K93" s="25">
         <v>494</v>
       </c>
       <c r="L93" s="23">
         <v>28</v>
       </c>
       <c r="M93" s="24">
         <v>466</v>
       </c>
       <c r="N93" s="26">
         <v>6122</v>
       </c>
       <c r="O93" s="26">
         <v>699</v>
       </c>
       <c r="P93" s="26">
         <v>2577</v>
       </c>
       <c r="Q93" s="27">
         <v>70542</v>
       </c>
     </row>
-    <row r="94" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A94" s="14">
         <v>42491</v>
       </c>
       <c r="B94" s="22">
         <v>48335</v>
       </c>
       <c r="C94" s="23">
         <v>2960</v>
       </c>
       <c r="D94" s="23">
         <v>981</v>
       </c>
       <c r="E94" s="24">
         <v>44395</v>
       </c>
       <c r="F94" s="25">
         <v>12506</v>
       </c>
       <c r="G94" s="23">
         <v>1006</v>
       </c>
       <c r="H94" s="23">
         <v>11031</v>
       </c>
       <c r="I94" s="24">
@@ -6598,51 +6598,51 @@
       <c r="J94" s="26">
         <v>0</v>
       </c>
       <c r="K94" s="25">
         <v>507</v>
       </c>
       <c r="L94" s="23">
         <v>28</v>
       </c>
       <c r="M94" s="24">
         <v>480</v>
       </c>
       <c r="N94" s="26">
         <v>6227</v>
       </c>
       <c r="O94" s="26">
         <v>690</v>
       </c>
       <c r="P94" s="26">
         <v>2537</v>
       </c>
       <c r="Q94" s="27">
         <v>70802</v>
       </c>
     </row>
-    <row r="95" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A95" s="14">
         <v>42522</v>
       </c>
       <c r="B95" s="22">
         <v>48100</v>
       </c>
       <c r="C95" s="23">
         <v>2350</v>
       </c>
       <c r="D95" s="23">
         <v>957</v>
       </c>
       <c r="E95" s="24">
         <v>44793</v>
       </c>
       <c r="F95" s="25">
         <v>12502</v>
       </c>
       <c r="G95" s="23">
         <v>1020</v>
       </c>
       <c r="H95" s="23">
         <v>11092</v>
       </c>
       <c r="I95" s="24">
@@ -6651,51 +6651,51 @@
       <c r="J95" s="26">
         <v>0</v>
       </c>
       <c r="K95" s="25">
         <v>483</v>
       </c>
       <c r="L95" s="23">
         <v>28</v>
       </c>
       <c r="M95" s="24">
         <v>455</v>
       </c>
       <c r="N95" s="26">
         <v>6407</v>
       </c>
       <c r="O95" s="26">
         <v>681</v>
       </c>
       <c r="P95" s="26">
         <v>2597</v>
       </c>
       <c r="Q95" s="27">
         <v>70770</v>
       </c>
     </row>
-    <row r="96" spans="1:19" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A96" s="14">
         <v>42552</v>
       </c>
       <c r="B96" s="22">
         <v>49184</v>
       </c>
       <c r="C96" s="23">
         <v>2449</v>
       </c>
       <c r="D96" s="23">
         <v>953</v>
       </c>
       <c r="E96" s="24">
         <v>45782</v>
       </c>
       <c r="F96" s="25">
         <v>12448</v>
       </c>
       <c r="G96" s="23">
         <v>993</v>
       </c>
       <c r="H96" s="23">
         <v>11063</v>
       </c>
       <c r="I96" s="24">
@@ -6704,51 +6704,51 @@
       <c r="J96" s="26">
         <v>0</v>
       </c>
       <c r="K96" s="25">
         <v>457</v>
       </c>
       <c r="L96" s="23">
         <v>28</v>
       </c>
       <c r="M96" s="24">
         <v>428</v>
       </c>
       <c r="N96" s="26">
         <v>6328</v>
       </c>
       <c r="O96" s="26">
         <v>679</v>
       </c>
       <c r="P96" s="26">
         <v>2709</v>
       </c>
       <c r="Q96" s="27">
         <v>71806</v>
       </c>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A97" s="14">
         <v>42583</v>
       </c>
       <c r="B97" s="22">
         <v>49067</v>
       </c>
       <c r="C97" s="23">
         <v>2005</v>
       </c>
       <c r="D97" s="23">
         <v>945</v>
       </c>
       <c r="E97" s="24">
         <v>46118</v>
       </c>
       <c r="F97" s="25">
         <v>12440</v>
       </c>
       <c r="G97" s="23">
         <v>972</v>
       </c>
       <c r="H97" s="23">
         <v>11072</v>
       </c>
       <c r="I97" s="24">
@@ -6757,51 +6757,51 @@
       <c r="J97" s="26">
         <v>0</v>
       </c>
       <c r="K97" s="25">
         <v>461</v>
       </c>
       <c r="L97" s="23">
         <v>29</v>
       </c>
       <c r="M97" s="24">
         <v>432</v>
       </c>
       <c r="N97" s="26">
         <v>6226</v>
       </c>
       <c r="O97" s="26">
         <v>676</v>
       </c>
       <c r="P97" s="26">
         <v>2796</v>
       </c>
       <c r="Q97" s="27">
         <v>71666</v>
       </c>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A98" s="14">
         <v>42614</v>
       </c>
       <c r="B98" s="22">
         <v>49334</v>
       </c>
       <c r="C98" s="23">
         <v>1972</v>
       </c>
       <c r="D98" s="23">
         <v>922</v>
       </c>
       <c r="E98" s="24">
         <v>46440</v>
       </c>
       <c r="F98" s="25">
         <v>12548</v>
       </c>
       <c r="G98" s="23">
         <v>1006</v>
       </c>
       <c r="H98" s="23">
         <v>11149</v>
       </c>
       <c r="I98" s="24">
@@ -6810,51 +6810,51 @@
       <c r="J98" s="26">
         <v>0</v>
       </c>
       <c r="K98" s="25">
         <v>471</v>
       </c>
       <c r="L98" s="23">
         <v>39</v>
       </c>
       <c r="M98" s="24">
         <v>432</v>
       </c>
       <c r="N98" s="26">
         <v>6327</v>
       </c>
       <c r="O98" s="26">
         <v>669</v>
       </c>
       <c r="P98" s="26">
         <v>2672</v>
       </c>
       <c r="Q98" s="27">
         <v>72022</v>
       </c>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A99" s="14">
         <v>42644</v>
       </c>
       <c r="B99" s="22">
         <v>49560</v>
       </c>
       <c r="C99" s="23">
         <v>1634</v>
       </c>
       <c r="D99" s="23">
         <v>915</v>
       </c>
       <c r="E99" s="24">
         <v>47012</v>
       </c>
       <c r="F99" s="25">
         <v>12423</v>
       </c>
       <c r="G99" s="23">
         <v>1017</v>
       </c>
       <c r="H99" s="23">
         <v>11006</v>
       </c>
       <c r="I99" s="24">
@@ -6863,51 +6863,51 @@
       <c r="J99" s="26">
         <v>0</v>
       </c>
       <c r="K99" s="25">
         <v>469</v>
       </c>
       <c r="L99" s="23">
         <v>40</v>
       </c>
       <c r="M99" s="24">
         <v>430</v>
       </c>
       <c r="N99" s="26">
         <v>6447</v>
       </c>
       <c r="O99" s="26">
         <v>666</v>
       </c>
       <c r="P99" s="26">
         <v>2800</v>
       </c>
       <c r="Q99" s="27">
         <v>72366</v>
       </c>
     </row>
-    <row r="100" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A100" s="14">
         <v>42675</v>
       </c>
       <c r="B100" s="22">
         <v>50490</v>
       </c>
       <c r="C100" s="23">
         <v>2021</v>
       </c>
       <c r="D100" s="23">
         <v>897</v>
       </c>
       <c r="E100" s="24">
         <v>47573</v>
       </c>
       <c r="F100" s="25">
         <v>12096</v>
       </c>
       <c r="G100" s="23">
         <v>1038</v>
       </c>
       <c r="H100" s="23">
         <v>10662</v>
       </c>
       <c r="I100" s="24">
@@ -6916,51 +6916,51 @@
       <c r="J100" s="26">
         <v>0</v>
       </c>
       <c r="K100" s="25">
         <v>462</v>
       </c>
       <c r="L100" s="23">
         <v>39</v>
       </c>
       <c r="M100" s="24">
         <v>422</v>
       </c>
       <c r="N100" s="26">
         <v>6330</v>
       </c>
       <c r="O100" s="26">
         <v>662</v>
       </c>
       <c r="P100" s="26">
         <v>2895</v>
       </c>
       <c r="Q100" s="27">
         <v>72935</v>
       </c>
     </row>
-    <row r="101" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A101" s="14">
         <v>42705</v>
       </c>
       <c r="B101" s="22">
         <v>51265</v>
       </c>
       <c r="C101" s="23">
         <v>2660</v>
       </c>
       <c r="D101" s="23">
         <v>858</v>
       </c>
       <c r="E101" s="24">
         <v>47747</v>
       </c>
       <c r="F101" s="25">
         <v>11932</v>
       </c>
       <c r="G101" s="23">
         <v>1010</v>
       </c>
       <c r="H101" s="23">
         <v>10521</v>
       </c>
       <c r="I101" s="24">
@@ -6969,51 +6969,51 @@
       <c r="J101" s="26">
         <v>0</v>
       </c>
       <c r="K101" s="25">
         <v>425</v>
       </c>
       <c r="L101" s="23">
         <v>38</v>
       </c>
       <c r="M101" s="24">
         <v>387</v>
       </c>
       <c r="N101" s="26">
         <v>6138</v>
       </c>
       <c r="O101" s="26">
         <v>673</v>
       </c>
       <c r="P101" s="26">
         <v>2711</v>
       </c>
       <c r="Q101" s="27">
         <v>73145</v>
       </c>
     </row>
-    <row r="102" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A102" s="14">
         <v>42736</v>
       </c>
       <c r="B102" s="22">
         <v>51193</v>
       </c>
       <c r="C102" s="23">
         <v>1987</v>
       </c>
       <c r="D102" s="23">
         <v>854</v>
       </c>
       <c r="E102" s="24">
         <v>48351</v>
       </c>
       <c r="F102" s="25">
         <v>11225</v>
       </c>
       <c r="G102" s="23">
         <v>916</v>
       </c>
       <c r="H102" s="23">
         <v>9910</v>
       </c>
       <c r="I102" s="24">
@@ -7022,51 +7022,51 @@
       <c r="J102" s="26">
         <v>0</v>
       </c>
       <c r="K102" s="25">
         <v>424</v>
       </c>
       <c r="L102" s="23">
         <v>38</v>
       </c>
       <c r="M102" s="24">
         <v>386</v>
       </c>
       <c r="N102" s="26">
         <v>6758</v>
       </c>
       <c r="O102" s="26">
         <v>663</v>
       </c>
       <c r="P102" s="26">
         <v>2796</v>
       </c>
       <c r="Q102" s="27">
         <v>73058</v>
       </c>
     </row>
-    <row r="103" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A103" s="14">
         <v>42767</v>
       </c>
       <c r="B103" s="22">
         <v>51552</v>
       </c>
       <c r="C103" s="23">
         <v>1968</v>
       </c>
       <c r="D103" s="23">
         <v>856</v>
       </c>
       <c r="E103" s="24">
         <v>48728</v>
       </c>
       <c r="F103" s="25">
         <v>11530</v>
       </c>
       <c r="G103" s="23">
         <v>936</v>
       </c>
       <c r="H103" s="23">
         <v>10178</v>
       </c>
       <c r="I103" s="24">
@@ -7075,51 +7075,51 @@
       <c r="J103" s="26">
         <v>0</v>
       </c>
       <c r="K103" s="25">
         <v>424</v>
       </c>
       <c r="L103" s="23">
         <v>38</v>
       </c>
       <c r="M103" s="24">
         <v>386</v>
       </c>
       <c r="N103" s="26">
         <v>7169</v>
       </c>
       <c r="O103" s="26">
         <v>654</v>
       </c>
       <c r="P103" s="26">
         <v>2757</v>
       </c>
       <c r="Q103" s="27">
         <v>74085</v>
       </c>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A104" s="14">
         <v>42795</v>
       </c>
       <c r="B104" s="22">
         <v>51279</v>
       </c>
       <c r="C104" s="23">
         <v>1463</v>
       </c>
       <c r="D104" s="23">
         <v>837</v>
       </c>
       <c r="E104" s="24">
         <v>48978</v>
       </c>
       <c r="F104" s="25">
         <v>11164</v>
       </c>
       <c r="G104" s="23">
         <v>941</v>
       </c>
       <c r="H104" s="23">
         <v>9813</v>
       </c>
       <c r="I104" s="24">
@@ -7128,51 +7128,51 @@
       <c r="J104" s="26">
         <v>0</v>
       </c>
       <c r="K104" s="25">
         <v>424</v>
       </c>
       <c r="L104" s="23">
         <v>39</v>
       </c>
       <c r="M104" s="24">
         <v>386</v>
       </c>
       <c r="N104" s="26">
         <v>8259</v>
       </c>
       <c r="O104" s="26">
         <v>647</v>
       </c>
       <c r="P104" s="26">
         <v>2773</v>
       </c>
       <c r="Q104" s="27">
         <v>74547</v>
       </c>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A105" s="14">
         <v>42826</v>
       </c>
       <c r="B105" s="22">
         <v>51929</v>
       </c>
       <c r="C105" s="23">
         <v>1638</v>
       </c>
       <c r="D105" s="23">
         <v>832</v>
       </c>
       <c r="E105" s="24">
         <v>49459</v>
       </c>
       <c r="F105" s="25">
         <v>10622</v>
       </c>
       <c r="G105" s="23">
         <v>942</v>
       </c>
       <c r="H105" s="23">
         <v>9271</v>
       </c>
       <c r="I105" s="24">
@@ -7181,51 +7181,51 @@
       <c r="J105" s="26">
         <v>0</v>
       </c>
       <c r="K105" s="25">
         <v>424</v>
       </c>
       <c r="L105" s="23">
         <v>39</v>
       </c>
       <c r="M105" s="24">
         <v>386</v>
       </c>
       <c r="N105" s="26">
         <v>8510</v>
       </c>
       <c r="O105" s="26">
         <v>645</v>
       </c>
       <c r="P105" s="26">
         <v>2840</v>
       </c>
       <c r="Q105" s="27">
         <v>74970</v>
       </c>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A106" s="14">
         <v>42856</v>
       </c>
       <c r="B106" s="22">
         <v>52661</v>
       </c>
       <c r="C106" s="23">
         <v>1856</v>
       </c>
       <c r="D106" s="23">
         <v>843</v>
       </c>
       <c r="E106" s="24">
         <v>49962</v>
       </c>
       <c r="F106" s="25">
         <v>10386</v>
       </c>
       <c r="G106" s="23">
         <v>912</v>
       </c>
       <c r="H106" s="23">
         <v>9047</v>
       </c>
       <c r="I106" s="24">
@@ -7234,51 +7234,51 @@
       <c r="J106" s="26">
         <v>0</v>
       </c>
       <c r="K106" s="25">
         <v>414</v>
       </c>
       <c r="L106" s="23">
         <v>39</v>
       </c>
       <c r="M106" s="24">
         <v>376</v>
       </c>
       <c r="N106" s="26">
         <v>8338</v>
       </c>
       <c r="O106" s="26">
         <v>641</v>
       </c>
       <c r="P106" s="26">
         <v>2762</v>
       </c>
       <c r="Q106" s="27">
         <v>75202</v>
       </c>
     </row>
-    <row r="107" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A107" s="14">
         <v>42887</v>
       </c>
       <c r="B107" s="22">
         <v>53091</v>
       </c>
       <c r="C107" s="23">
         <v>2045</v>
       </c>
       <c r="D107" s="23">
         <v>834</v>
       </c>
       <c r="E107" s="24">
         <v>50212</v>
       </c>
       <c r="F107" s="25">
         <v>10432</v>
       </c>
       <c r="G107" s="23">
         <v>922</v>
       </c>
       <c r="H107" s="23">
         <v>9084</v>
       </c>
       <c r="I107" s="24">
@@ -7287,51 +7287,51 @@
       <c r="J107" s="26">
         <v>0</v>
       </c>
       <c r="K107" s="25">
         <v>415</v>
       </c>
       <c r="L107" s="23">
         <v>39</v>
       </c>
       <c r="M107" s="24">
         <v>376</v>
       </c>
       <c r="N107" s="26">
         <v>8046</v>
       </c>
       <c r="O107" s="26">
         <v>634</v>
       </c>
       <c r="P107" s="26">
         <v>2828</v>
       </c>
       <c r="Q107" s="27">
         <v>75445</v>
       </c>
     </row>
-    <row r="108" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A108" s="14">
         <v>42917</v>
       </c>
       <c r="B108" s="22">
         <v>53415</v>
       </c>
       <c r="C108" s="23">
         <v>1751</v>
       </c>
       <c r="D108" s="23">
         <v>829</v>
       </c>
       <c r="E108" s="24">
         <v>50836</v>
       </c>
       <c r="F108" s="25">
         <v>10390</v>
       </c>
       <c r="G108" s="23">
         <v>861</v>
       </c>
       <c r="H108" s="23">
         <v>9117</v>
       </c>
       <c r="I108" s="24">
@@ -7340,51 +7340,51 @@
       <c r="J108" s="26">
         <v>0</v>
       </c>
       <c r="K108" s="25">
         <v>405</v>
       </c>
       <c r="L108" s="23">
         <v>28</v>
       </c>
       <c r="M108" s="24">
         <v>377</v>
       </c>
       <c r="N108" s="26">
         <v>8043</v>
       </c>
       <c r="O108" s="26">
         <v>630</v>
       </c>
       <c r="P108" s="26">
         <v>3126</v>
       </c>
       <c r="Q108" s="27">
         <v>76008</v>
       </c>
     </row>
-    <row r="109" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A109" s="14">
         <v>42948</v>
       </c>
       <c r="B109" s="22">
         <v>54120</v>
       </c>
       <c r="C109" s="23">
         <v>1861</v>
       </c>
       <c r="D109" s="23">
         <v>933</v>
       </c>
       <c r="E109" s="24">
         <v>51326</v>
       </c>
       <c r="F109" s="25">
         <v>10394</v>
       </c>
       <c r="G109" s="23">
         <v>857</v>
       </c>
       <c r="H109" s="23">
         <v>9123</v>
       </c>
       <c r="I109" s="24">
@@ -7393,51 +7393,51 @@
       <c r="J109" s="26">
         <v>0</v>
       </c>
       <c r="K109" s="25">
         <v>405</v>
       </c>
       <c r="L109" s="23">
         <v>28</v>
       </c>
       <c r="M109" s="24">
         <v>377</v>
       </c>
       <c r="N109" s="26">
         <v>8132</v>
       </c>
       <c r="O109" s="26">
         <v>624</v>
       </c>
       <c r="P109" s="26">
         <v>3147</v>
       </c>
       <c r="Q109" s="27">
         <v>76822</v>
       </c>
     </row>
-    <row r="110" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A110" s="14">
         <v>42979</v>
       </c>
       <c r="B110" s="22">
         <v>54302</v>
       </c>
       <c r="C110" s="23">
         <v>1855</v>
       </c>
       <c r="D110" s="23">
         <v>822</v>
       </c>
       <c r="E110" s="24">
         <v>51625</v>
       </c>
       <c r="F110" s="25">
         <v>10370</v>
       </c>
       <c r="G110" s="23">
         <v>866</v>
       </c>
       <c r="H110" s="23">
         <v>9083</v>
       </c>
       <c r="I110" s="24">
@@ -7446,51 +7446,51 @@
       <c r="J110" s="26">
         <v>0</v>
       </c>
       <c r="K110" s="25">
         <v>427</v>
       </c>
       <c r="L110" s="23">
         <v>28</v>
       </c>
       <c r="M110" s="24">
         <v>399</v>
       </c>
       <c r="N110" s="26">
         <v>8115</v>
       </c>
       <c r="O110" s="26">
         <v>620</v>
       </c>
       <c r="P110" s="26">
         <v>2907</v>
       </c>
       <c r="Q110" s="27">
         <v>76743</v>
       </c>
     </row>
-    <row r="111" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A111" s="14">
         <v>43009</v>
       </c>
       <c r="B111" s="22">
         <v>54796</v>
       </c>
       <c r="C111" s="23">
         <v>2042</v>
       </c>
       <c r="D111" s="23">
         <v>828</v>
       </c>
       <c r="E111" s="24">
         <v>51925</v>
       </c>
       <c r="F111" s="25">
         <v>10413</v>
       </c>
       <c r="G111" s="23">
         <v>866</v>
       </c>
       <c r="H111" s="23">
         <v>9126</v>
       </c>
       <c r="I111" s="24">
@@ -7499,51 +7499,51 @@
       <c r="J111" s="26">
         <v>0</v>
       </c>
       <c r="K111" s="25">
         <v>427</v>
       </c>
       <c r="L111" s="23">
         <v>28</v>
       </c>
       <c r="M111" s="24">
         <v>399</v>
       </c>
       <c r="N111" s="26">
         <v>7821</v>
       </c>
       <c r="O111" s="26">
         <v>617</v>
       </c>
       <c r="P111" s="26">
         <v>2956</v>
       </c>
       <c r="Q111" s="27">
         <v>77030</v>
       </c>
     </row>
-    <row r="112" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A112" s="14">
         <v>43040</v>
       </c>
       <c r="B112" s="22">
         <v>55416</v>
       </c>
       <c r="C112" s="23">
         <v>2210</v>
       </c>
       <c r="D112" s="23">
         <v>848</v>
       </c>
       <c r="E112" s="24">
         <v>52358</v>
       </c>
       <c r="F112" s="25">
         <v>10008</v>
       </c>
       <c r="G112" s="23">
         <v>876</v>
       </c>
       <c r="H112" s="23">
         <v>8710</v>
       </c>
       <c r="I112" s="24">
@@ -7552,51 +7552,51 @@
       <c r="J112" s="26">
         <v>0</v>
       </c>
       <c r="K112" s="25">
         <v>427</v>
       </c>
       <c r="L112" s="23">
         <v>27</v>
       </c>
       <c r="M112" s="24">
         <v>400</v>
       </c>
       <c r="N112" s="26">
         <v>7956</v>
       </c>
       <c r="O112" s="26">
         <v>615</v>
       </c>
       <c r="P112" s="26">
         <v>2938</v>
       </c>
       <c r="Q112" s="27">
         <v>77361</v>
       </c>
     </row>
-    <row r="113" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A113" s="14">
         <v>43070</v>
       </c>
       <c r="B113" s="22">
         <v>56144</v>
       </c>
       <c r="C113" s="23">
         <v>2923</v>
       </c>
       <c r="D113" s="23">
         <v>841</v>
       </c>
       <c r="E113" s="24">
         <v>52380</v>
       </c>
       <c r="F113" s="25">
         <v>9867</v>
       </c>
       <c r="G113" s="23">
         <v>898</v>
       </c>
       <c r="H113" s="23">
         <v>8509</v>
       </c>
       <c r="I113" s="24">
@@ -7605,51 +7605,51 @@
       <c r="J113" s="26">
         <v>0</v>
       </c>
       <c r="K113" s="25">
         <v>430</v>
       </c>
       <c r="L113" s="23">
         <v>28</v>
       </c>
       <c r="M113" s="24">
         <v>402</v>
       </c>
       <c r="N113" s="26">
         <v>7590</v>
       </c>
       <c r="O113" s="26">
         <v>675</v>
       </c>
       <c r="P113" s="26">
         <v>2954</v>
       </c>
       <c r="Q113" s="27">
         <v>77660</v>
       </c>
     </row>
-    <row r="114" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A114" s="14">
         <v>43101</v>
       </c>
       <c r="B114" s="22">
         <v>56047</v>
       </c>
       <c r="C114" s="23">
         <v>2103</v>
       </c>
       <c r="D114" s="23">
         <v>870</v>
       </c>
       <c r="E114" s="24">
         <v>53074</v>
       </c>
       <c r="F114" s="25">
         <v>9872</v>
       </c>
       <c r="G114" s="23">
         <v>859</v>
       </c>
       <c r="H114" s="23">
         <v>8560</v>
       </c>
       <c r="I114" s="24">
@@ -7658,51 +7658,51 @@
       <c r="J114" s="26">
         <v>0</v>
       </c>
       <c r="K114" s="25">
         <v>359</v>
       </c>
       <c r="L114" s="23">
         <v>28</v>
       </c>
       <c r="M114" s="24">
         <v>331</v>
       </c>
       <c r="N114" s="26">
         <v>7506</v>
       </c>
       <c r="O114" s="26">
         <v>694</v>
       </c>
       <c r="P114" s="26">
         <v>2958</v>
       </c>
       <c r="Q114" s="27">
         <v>77436</v>
       </c>
     </row>
-    <row r="115" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A115" s="14">
         <v>43132</v>
       </c>
       <c r="B115" s="22">
         <v>56671</v>
       </c>
       <c r="C115" s="23">
         <v>2488</v>
       </c>
       <c r="D115" s="23">
         <v>867</v>
       </c>
       <c r="E115" s="24">
         <v>53315</v>
       </c>
       <c r="F115" s="25">
         <v>9883</v>
       </c>
       <c r="G115" s="23">
         <v>857</v>
       </c>
       <c r="H115" s="23">
         <v>8574</v>
       </c>
       <c r="I115" s="24">
@@ -7711,51 +7711,51 @@
       <c r="J115" s="26">
         <v>0</v>
       </c>
       <c r="K115" s="25">
         <v>359</v>
       </c>
       <c r="L115" s="23">
         <v>28</v>
       </c>
       <c r="M115" s="24">
         <v>332</v>
       </c>
       <c r="N115" s="26">
         <v>7068</v>
       </c>
       <c r="O115" s="26">
         <v>685</v>
       </c>
       <c r="P115" s="26">
         <v>2986</v>
       </c>
       <c r="Q115" s="27">
         <v>77652</v>
       </c>
     </row>
-    <row r="116" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A116" s="14">
         <v>43160</v>
       </c>
       <c r="B116" s="22">
         <v>57466.36</v>
       </c>
       <c r="C116" s="23">
         <v>2940.27</v>
       </c>
       <c r="D116" s="23">
         <v>871.4</v>
       </c>
       <c r="E116" s="24">
         <v>53654.69</v>
       </c>
       <c r="F116" s="25">
         <v>9928.84</v>
       </c>
       <c r="G116" s="23">
         <v>814.17</v>
       </c>
       <c r="H116" s="23">
         <v>8611.73</v>
       </c>
       <c r="I116" s="24">
@@ -7764,51 +7764,51 @@
       <c r="J116" s="26">
         <v>0</v>
       </c>
       <c r="K116" s="25">
         <v>359.44</v>
       </c>
       <c r="L116" s="23">
         <v>27.83</v>
       </c>
       <c r="M116" s="24">
         <v>331.61</v>
       </c>
       <c r="N116" s="26">
         <v>6788.04</v>
       </c>
       <c r="O116" s="26">
         <v>681.39</v>
       </c>
       <c r="P116" s="26">
         <v>3038.47</v>
       </c>
       <c r="Q116" s="27">
         <v>78262.539999999994</v>
       </c>
     </row>
-    <row r="117" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A117" s="14">
         <v>43191</v>
       </c>
       <c r="B117" s="22">
         <v>57352.51</v>
       </c>
       <c r="C117" s="23">
         <v>2120.64</v>
       </c>
       <c r="D117" s="23">
         <v>871.58</v>
       </c>
       <c r="E117" s="24">
         <v>54360.28</v>
       </c>
       <c r="F117" s="25">
         <v>9967.3700000000008</v>
       </c>
       <c r="G117" s="23">
         <v>854.31</v>
       </c>
       <c r="H117" s="23">
         <v>8605.16</v>
       </c>
       <c r="I117" s="24">
@@ -7817,51 +7817,51 @@
       <c r="J117" s="26">
         <v>0</v>
       </c>
       <c r="K117" s="25">
         <v>359.55</v>
       </c>
       <c r="L117" s="23">
         <v>28.02</v>
       </c>
       <c r="M117" s="24">
         <v>331.53</v>
       </c>
       <c r="N117" s="26">
         <v>7199.62</v>
       </c>
       <c r="O117" s="26">
         <v>678.44</v>
       </c>
       <c r="P117" s="26">
         <v>3058.03</v>
       </c>
       <c r="Q117" s="27">
         <v>78615.520000000004</v>
       </c>
     </row>
-    <row r="118" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A118" s="14">
         <v>43221</v>
       </c>
       <c r="B118" s="22">
         <v>57261.65</v>
       </c>
       <c r="C118" s="23">
         <v>1694.03</v>
       </c>
       <c r="D118" s="23">
         <v>860.6</v>
       </c>
       <c r="E118" s="24">
         <v>54707.02</v>
       </c>
       <c r="F118" s="25">
         <v>9961.98</v>
       </c>
       <c r="G118" s="23">
         <v>854.74</v>
       </c>
       <c r="H118" s="23">
         <v>8591.4599999999991</v>
       </c>
       <c r="I118" s="24">
@@ -7870,51 +7870,51 @@
       <c r="J118" s="26">
         <v>0</v>
       </c>
       <c r="K118" s="25">
         <v>358.73</v>
       </c>
       <c r="L118" s="23">
         <v>27.42</v>
       </c>
       <c r="M118" s="24">
         <v>331.31</v>
       </c>
       <c r="N118" s="26">
         <v>7764.67</v>
       </c>
       <c r="O118" s="26">
         <v>673.37</v>
       </c>
       <c r="P118" s="26">
         <v>3107.07</v>
       </c>
       <c r="Q118" s="27">
         <v>79127.47</v>
       </c>
     </row>
-    <row r="119" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A119" s="14">
         <v>43252</v>
       </c>
       <c r="B119" s="22">
         <v>58283.25</v>
       </c>
       <c r="C119" s="23">
         <v>2000.75</v>
       </c>
       <c r="D119" s="23">
         <v>884.03</v>
       </c>
       <c r="E119" s="24">
         <v>55398.48</v>
       </c>
       <c r="F119" s="25">
         <v>10212.32</v>
       </c>
       <c r="G119" s="23">
         <v>979.39</v>
       </c>
       <c r="H119" s="23">
         <v>8714.16</v>
       </c>
       <c r="I119" s="24">
@@ -7923,51 +7923,51 @@
       <c r="J119" s="26">
         <v>0</v>
       </c>
       <c r="K119" s="25">
         <v>359.08</v>
       </c>
       <c r="L119" s="23">
         <v>27.14</v>
       </c>
       <c r="M119" s="24">
         <v>331.94</v>
       </c>
       <c r="N119" s="26">
         <v>6798.11</v>
       </c>
       <c r="O119" s="26">
         <v>678.96</v>
       </c>
       <c r="P119" s="26">
         <v>3113</v>
       </c>
       <c r="Q119" s="27">
         <v>79444.72</v>
       </c>
     </row>
-    <row r="120" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A120" s="14">
         <v>43282</v>
       </c>
       <c r="B120" s="22">
         <v>58481.06</v>
       </c>
       <c r="C120" s="23">
         <v>1635.98</v>
       </c>
       <c r="D120" s="23">
         <v>883.51</v>
       </c>
       <c r="E120" s="24">
         <v>55961.58</v>
       </c>
       <c r="F120" s="25">
         <v>10173.049999999999</v>
       </c>
       <c r="G120" s="23">
         <v>954.27</v>
       </c>
       <c r="H120" s="23">
         <v>8690.0499999999993</v>
       </c>
       <c r="I120" s="24">
@@ -7976,51 +7976,51 @@
       <c r="J120" s="26">
         <v>0</v>
       </c>
       <c r="K120" s="25">
         <v>397.18</v>
       </c>
       <c r="L120" s="23">
         <v>27.17</v>
       </c>
       <c r="M120" s="24">
         <v>370.01</v>
       </c>
       <c r="N120" s="26">
         <v>6853.4</v>
       </c>
       <c r="O120" s="26">
         <v>667.6</v>
       </c>
       <c r="P120" s="26">
         <v>3172.82</v>
       </c>
       <c r="Q120" s="27">
         <v>79745.11</v>
       </c>
     </row>
-    <row r="121" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A121" s="14">
         <v>43313</v>
       </c>
       <c r="B121" s="22">
         <v>59056.11</v>
       </c>
       <c r="C121" s="23">
         <v>1704.72</v>
       </c>
       <c r="D121" s="23">
         <v>961.53</v>
       </c>
       <c r="E121" s="24">
         <v>56389.86</v>
       </c>
       <c r="F121" s="25">
         <v>10175.879999999999</v>
       </c>
       <c r="G121" s="23">
         <v>990.02</v>
       </c>
       <c r="H121" s="23">
         <v>8683.43</v>
       </c>
       <c r="I121" s="24">
@@ -8029,51 +8029,51 @@
       <c r="J121" s="26">
         <v>0</v>
       </c>
       <c r="K121" s="25">
         <v>397.2</v>
       </c>
       <c r="L121" s="23">
         <v>26.92</v>
       </c>
       <c r="M121" s="24">
         <v>370.29</v>
       </c>
       <c r="N121" s="26">
         <v>6787.56</v>
       </c>
       <c r="O121" s="26">
         <v>661.83</v>
       </c>
       <c r="P121" s="26">
         <v>3074.17</v>
       </c>
       <c r="Q121" s="27">
         <v>80152.75</v>
       </c>
     </row>
-    <row r="122" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A122" s="14">
         <v>43344</v>
       </c>
       <c r="B122" s="22">
         <v>58871.61</v>
       </c>
       <c r="C122" s="23">
         <v>1288.96</v>
       </c>
       <c r="D122" s="23">
         <v>982.63</v>
       </c>
       <c r="E122" s="24">
         <v>56600.01</v>
       </c>
       <c r="F122" s="25">
         <v>10329.16</v>
       </c>
       <c r="G122" s="23">
         <v>969.36</v>
       </c>
       <c r="H122" s="23">
         <v>8872.4599999999991</v>
       </c>
       <c r="I122" s="24">
@@ -8082,51 +8082,51 @@
       <c r="J122" s="26">
         <v>0</v>
       </c>
       <c r="K122" s="25">
         <v>440.98</v>
       </c>
       <c r="L122" s="23">
         <v>27.13</v>
       </c>
       <c r="M122" s="24">
         <v>413.84</v>
       </c>
       <c r="N122" s="26">
         <v>7008.66</v>
       </c>
       <c r="O122" s="26">
         <v>661.34</v>
       </c>
       <c r="P122" s="26">
         <v>3013.96</v>
       </c>
       <c r="Q122" s="27">
         <v>80325.7</v>
       </c>
     </row>
-    <row r="123" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A123" s="14">
         <v>43374</v>
       </c>
       <c r="B123" s="22">
         <v>59777.22</v>
       </c>
       <c r="C123" s="23">
         <v>1474.98</v>
       </c>
       <c r="D123" s="23">
         <v>1012.08</v>
       </c>
       <c r="E123" s="24">
         <v>57290.16</v>
       </c>
       <c r="F123" s="25">
         <v>10441.629999999999</v>
       </c>
       <c r="G123" s="23">
         <v>982.71</v>
       </c>
       <c r="H123" s="23">
         <v>9025.84</v>
       </c>
       <c r="I123" s="24">
@@ -8135,51 +8135,51 @@
       <c r="J123" s="26">
         <v>0</v>
       </c>
       <c r="K123" s="25">
         <v>444.5</v>
       </c>
       <c r="L123" s="23">
         <v>26.85</v>
       </c>
       <c r="M123" s="24">
         <v>417.65</v>
       </c>
       <c r="N123" s="26">
         <v>6965.54</v>
       </c>
       <c r="O123" s="26">
         <v>660.21</v>
       </c>
       <c r="P123" s="26">
         <v>3094.75</v>
       </c>
       <c r="Q123" s="27">
         <v>81383.850000000006</v>
       </c>
     </row>
-    <row r="124" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A124" s="14">
         <v>43405</v>
       </c>
       <c r="B124" s="22">
         <v>61060.26</v>
       </c>
       <c r="C124" s="23">
         <v>2415.69</v>
       </c>
       <c r="D124" s="23">
         <v>1007.49</v>
       </c>
       <c r="E124" s="24">
         <v>57637.08</v>
       </c>
       <c r="F124" s="25">
         <v>9739.2900000000009</v>
       </c>
       <c r="G124" s="23">
         <v>988.72</v>
       </c>
       <c r="H124" s="23">
         <v>8325.2000000000007</v>
       </c>
       <c r="I124" s="24">
@@ -8188,51 +8188,51 @@
       <c r="J124" s="26">
         <v>0</v>
       </c>
       <c r="K124" s="25">
         <v>429.27</v>
       </c>
       <c r="L124" s="23">
         <v>26.73</v>
       </c>
       <c r="M124" s="24">
         <v>402.54</v>
       </c>
       <c r="N124" s="26">
         <v>6878.99</v>
       </c>
       <c r="O124" s="26">
         <v>656.45</v>
       </c>
       <c r="P124" s="26">
         <v>3108.07</v>
       </c>
       <c r="Q124" s="27">
         <v>81872.33</v>
       </c>
     </row>
-    <row r="125" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A125" s="14">
         <v>43435</v>
       </c>
       <c r="B125" s="22">
         <v>61153.78</v>
       </c>
       <c r="C125" s="23">
         <v>2973.2</v>
       </c>
       <c r="D125" s="23">
         <v>996.75</v>
       </c>
       <c r="E125" s="24">
         <v>57183.83</v>
       </c>
       <c r="F125" s="25">
         <v>9629.66</v>
       </c>
       <c r="G125" s="23">
         <v>912.25</v>
       </c>
       <c r="H125" s="23">
         <v>8291.74</v>
       </c>
       <c r="I125" s="24">
@@ -8241,51 +8241,51 @@
       <c r="J125" s="26">
         <v>0</v>
       </c>
       <c r="K125" s="25">
         <v>423.9</v>
       </c>
       <c r="L125" s="23">
         <v>26.66</v>
       </c>
       <c r="M125" s="24">
         <v>397.24</v>
       </c>
       <c r="N125" s="26">
         <v>6921.62</v>
       </c>
       <c r="O125" s="26">
         <v>693.92</v>
       </c>
       <c r="P125" s="26">
         <v>3180.11</v>
       </c>
       <c r="Q125" s="27">
         <v>82002.990000000005</v>
       </c>
     </row>
-    <row r="126" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A126" s="14">
         <v>43466</v>
       </c>
       <c r="B126" s="22">
         <v>60380.52</v>
       </c>
       <c r="C126" s="23">
         <v>1800.22</v>
       </c>
       <c r="D126" s="23">
         <v>994.82</v>
       </c>
       <c r="E126" s="24">
         <v>57585.48</v>
       </c>
       <c r="F126" s="25">
         <v>9549.59</v>
       </c>
       <c r="G126" s="23">
         <v>910.8</v>
       </c>
       <c r="H126" s="23">
         <v>8215.56</v>
       </c>
       <c r="I126" s="24">
@@ -8294,51 +8294,51 @@
       <c r="J126" s="26">
         <v>0</v>
       </c>
       <c r="K126" s="25">
         <v>424.26</v>
       </c>
       <c r="L126" s="23">
         <v>26.78</v>
       </c>
       <c r="M126" s="24">
         <v>397.49</v>
       </c>
       <c r="N126" s="26">
         <v>7471.87</v>
       </c>
       <c r="O126" s="26">
         <v>896.82</v>
       </c>
       <c r="P126" s="26">
         <v>3158.07</v>
       </c>
       <c r="Q126" s="27">
         <v>81881.13</v>
       </c>
     </row>
-    <row r="127" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A127" s="14">
         <v>43497</v>
       </c>
       <c r="B127" s="22">
         <v>60984.82</v>
       </c>
       <c r="C127" s="23">
         <v>2186.36</v>
       </c>
       <c r="D127" s="23">
         <v>996.25</v>
       </c>
       <c r="E127" s="24">
         <v>57802.21</v>
       </c>
       <c r="F127" s="25">
         <v>9477.5</v>
       </c>
       <c r="G127" s="23">
         <v>870.81</v>
       </c>
       <c r="H127" s="23">
         <v>8186.12</v>
       </c>
       <c r="I127" s="24">
@@ -8347,51 +8347,51 @@
       <c r="J127" s="26">
         <v>0</v>
       </c>
       <c r="K127" s="25">
         <v>432.77</v>
       </c>
       <c r="L127" s="23">
         <v>26.91</v>
       </c>
       <c r="M127" s="24">
         <v>405.86</v>
       </c>
       <c r="N127" s="26">
         <v>7674.76</v>
       </c>
       <c r="O127" s="26">
         <v>890.36</v>
       </c>
       <c r="P127" s="26">
         <v>3182.43</v>
       </c>
       <c r="Q127" s="27">
         <v>82642.62</v>
       </c>
     </row>
-    <row r="128" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A128" s="14">
         <v>43525</v>
       </c>
       <c r="B128" s="22">
         <v>61147.68</v>
       </c>
       <c r="C128" s="23">
         <v>1996.45</v>
       </c>
       <c r="D128" s="23">
         <v>1075.81</v>
       </c>
       <c r="E128" s="24">
         <v>58075.42</v>
       </c>
       <c r="F128" s="25">
         <v>9539.9500000000007</v>
       </c>
       <c r="G128" s="23">
         <v>905.83</v>
       </c>
       <c r="H128" s="23">
         <v>8216.85</v>
       </c>
       <c r="I128" s="24">
@@ -8400,51 +8400,51 @@
       <c r="J128" s="26">
         <v>0</v>
       </c>
       <c r="K128" s="25">
         <v>447.77</v>
       </c>
       <c r="L128" s="23">
         <v>26.86</v>
       </c>
       <c r="M128" s="24">
         <v>420.91</v>
       </c>
       <c r="N128" s="26">
         <v>7513.73</v>
       </c>
       <c r="O128" s="26">
         <v>900.1</v>
       </c>
       <c r="P128" s="26">
         <v>3218.37</v>
       </c>
       <c r="Q128" s="27">
         <v>82767.600000000006</v>
       </c>
     </row>
-    <row r="129" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A129" s="14">
         <v>43556</v>
       </c>
       <c r="B129" s="22">
         <v>60950.53</v>
       </c>
       <c r="C129" s="23">
         <v>1464.5</v>
       </c>
       <c r="D129" s="23">
         <v>983.28</v>
       </c>
       <c r="E129" s="24">
         <v>58502.74</v>
       </c>
       <c r="F129" s="25">
         <v>9789.9</v>
       </c>
       <c r="G129" s="23">
         <v>888.47</v>
       </c>
       <c r="H129" s="23">
         <v>8502.73</v>
       </c>
       <c r="I129" s="24">
@@ -8453,51 +8453,51 @@
       <c r="J129" s="26">
         <v>0</v>
       </c>
       <c r="K129" s="25">
         <v>447.98</v>
       </c>
       <c r="L129" s="23">
         <v>26.94</v>
       </c>
       <c r="M129" s="24">
         <v>421.05</v>
       </c>
       <c r="N129" s="26">
         <v>7638.6</v>
       </c>
       <c r="O129" s="26">
         <v>893.78</v>
       </c>
       <c r="P129" s="26">
         <v>3382.9</v>
       </c>
       <c r="Q129" s="27">
         <v>83103.69</v>
       </c>
     </row>
-    <row r="130" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A130" s="14">
         <v>43586</v>
       </c>
       <c r="B130" s="22">
         <v>61495.07</v>
       </c>
       <c r="C130" s="23">
         <v>1712.09</v>
       </c>
       <c r="D130" s="23">
         <v>982.21</v>
       </c>
       <c r="E130" s="24">
         <v>58800.76</v>
       </c>
       <c r="F130" s="25">
         <v>9327.33</v>
       </c>
       <c r="G130" s="23">
         <v>909.57</v>
       </c>
       <c r="H130" s="23">
         <v>8019.44</v>
       </c>
       <c r="I130" s="24">
@@ -8506,51 +8506,51 @@
       <c r="J130" s="26">
         <v>0</v>
       </c>
       <c r="K130" s="25">
         <v>460.46</v>
       </c>
       <c r="L130" s="23">
         <v>26.55</v>
       </c>
       <c r="M130" s="24">
         <v>433.91</v>
       </c>
       <c r="N130" s="26">
         <v>7688.8</v>
       </c>
       <c r="O130" s="26">
         <v>887.48</v>
       </c>
       <c r="P130" s="26">
         <v>3431.61</v>
       </c>
       <c r="Q130" s="27">
         <v>83290.75</v>
       </c>
     </row>
-    <row r="131" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A131" s="14">
         <v>43617</v>
       </c>
       <c r="B131" s="22">
         <v>62650.36</v>
       </c>
       <c r="C131" s="23">
         <v>2638.28</v>
       </c>
       <c r="D131" s="23">
         <v>979.64</v>
       </c>
       <c r="E131" s="24">
         <v>59032.44</v>
       </c>
       <c r="F131" s="25">
         <v>9285</v>
       </c>
       <c r="G131" s="23">
         <v>956.74</v>
       </c>
       <c r="H131" s="23">
         <v>7933.73</v>
       </c>
       <c r="I131" s="24">
@@ -8559,51 +8559,51 @@
       <c r="J131" s="26">
         <v>0</v>
       </c>
       <c r="K131" s="25">
         <v>460.49</v>
       </c>
       <c r="L131" s="23">
         <v>26.32</v>
       </c>
       <c r="M131" s="24">
         <v>434.17</v>
       </c>
       <c r="N131" s="26">
         <v>7925.71</v>
       </c>
       <c r="O131" s="26">
         <v>894.61</v>
       </c>
       <c r="P131" s="26">
         <v>3505.87</v>
       </c>
       <c r="Q131" s="27">
         <v>84722.03</v>
       </c>
     </row>
-    <row r="132" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A132" s="14">
         <v>43647</v>
       </c>
       <c r="B132" s="22">
         <v>62398.71</v>
       </c>
       <c r="C132" s="23">
         <v>1931.84</v>
       </c>
       <c r="D132" s="23">
         <v>982.26</v>
       </c>
       <c r="E132" s="24">
         <v>59484.61</v>
       </c>
       <c r="F132" s="25">
         <v>9565.34</v>
       </c>
       <c r="G132" s="23">
         <v>1020.91</v>
       </c>
       <c r="H132" s="23">
         <v>8145.73</v>
       </c>
       <c r="I132" s="24">
@@ -8612,51 +8612,51 @@
       <c r="J132" s="26">
         <v>0</v>
       </c>
       <c r="K132" s="25">
         <v>475.25</v>
       </c>
       <c r="L132" s="23">
         <v>26.37</v>
       </c>
       <c r="M132" s="24">
         <v>448.88</v>
       </c>
       <c r="N132" s="26">
         <v>7573.39</v>
       </c>
       <c r="O132" s="26">
         <v>899.05</v>
       </c>
       <c r="P132" s="26">
         <v>3597.96</v>
       </c>
       <c r="Q132" s="27">
         <v>84509.7</v>
       </c>
     </row>
-    <row r="133" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A133" s="14">
         <v>43678</v>
       </c>
       <c r="B133" s="22">
         <v>62909.25</v>
       </c>
       <c r="C133" s="23">
         <v>1994.28</v>
       </c>
       <c r="D133" s="23">
         <v>978.65</v>
       </c>
       <c r="E133" s="24">
         <v>59936.32</v>
       </c>
       <c r="F133" s="25">
         <v>9658.49</v>
       </c>
       <c r="G133" s="23">
         <v>1040.1500000000001</v>
       </c>
       <c r="H133" s="23">
         <v>8219.1200000000008</v>
       </c>
       <c r="I133" s="24">
@@ -8665,51 +8665,51 @@
       <c r="J133" s="26">
         <v>0</v>
       </c>
       <c r="K133" s="25">
         <v>484.5</v>
       </c>
       <c r="L133" s="23">
         <v>26.41</v>
       </c>
       <c r="M133" s="24">
         <v>458.09</v>
       </c>
       <c r="N133" s="26">
         <v>7472.69</v>
       </c>
       <c r="O133" s="26">
         <v>901.68</v>
       </c>
       <c r="P133" s="26">
         <v>3753.79</v>
       </c>
       <c r="Q133" s="27">
         <v>85180.4</v>
       </c>
     </row>
-    <row r="134" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A134" s="14">
         <v>43709</v>
       </c>
       <c r="B134" s="22">
         <v>64303.92</v>
       </c>
       <c r="C134" s="23">
         <v>2785.57</v>
       </c>
       <c r="D134" s="23">
         <v>969.91</v>
       </c>
       <c r="E134" s="24">
         <v>60548.44</v>
       </c>
       <c r="F134" s="25">
         <v>9651.85</v>
       </c>
       <c r="G134" s="23">
         <v>1027.32</v>
       </c>
       <c r="H134" s="23">
         <v>8231.1299999999992</v>
       </c>
       <c r="I134" s="24">
@@ -8718,51 +8718,51 @@
       <c r="J134" s="26">
         <v>0</v>
       </c>
       <c r="K134" s="25">
         <v>480.99</v>
       </c>
       <c r="L134" s="23">
         <v>26.61</v>
       </c>
       <c r="M134" s="24">
         <v>454.38</v>
       </c>
       <c r="N134" s="26">
         <v>6668.57</v>
       </c>
       <c r="O134" s="26">
         <v>902.29</v>
       </c>
       <c r="P134" s="26">
         <v>3692.83</v>
       </c>
       <c r="Q134" s="27">
         <v>85700.45</v>
       </c>
     </row>
-    <row r="135" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A135" s="14">
         <v>43739</v>
       </c>
       <c r="B135" s="22">
         <v>64872.800000000003</v>
       </c>
       <c r="C135" s="23">
         <v>3159.18</v>
       </c>
       <c r="D135" s="23">
         <v>964.71</v>
       </c>
       <c r="E135" s="24">
         <v>60748.92</v>
       </c>
       <c r="F135" s="25">
         <v>10123.33</v>
       </c>
       <c r="G135" s="23">
         <v>1024.99</v>
       </c>
       <c r="H135" s="23">
         <v>8704.6200000000008</v>
       </c>
       <c r="I135" s="24">
@@ -8771,51 +8771,51 @@
       <c r="J135" s="26">
         <v>0</v>
       </c>
       <c r="K135" s="25">
         <v>481.3</v>
       </c>
       <c r="L135" s="23">
         <v>26.55</v>
       </c>
       <c r="M135" s="24">
         <v>454.74</v>
       </c>
       <c r="N135" s="26">
         <v>6339.49</v>
       </c>
       <c r="O135" s="26">
         <v>901.46</v>
       </c>
       <c r="P135" s="26">
         <v>3642.02</v>
       </c>
       <c r="Q135" s="27">
         <v>86360.39</v>
       </c>
     </row>
-    <row r="136" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A136" s="14">
         <v>43770</v>
       </c>
       <c r="B136" s="22">
         <v>65044.43</v>
       </c>
       <c r="C136" s="23">
         <v>2982.6</v>
       </c>
       <c r="D136" s="23">
         <v>973.81</v>
       </c>
       <c r="E136" s="24">
         <v>61088.03</v>
       </c>
       <c r="F136" s="25">
         <v>10175.09</v>
       </c>
       <c r="G136" s="23">
         <v>1022.88</v>
       </c>
       <c r="H136" s="23">
         <v>8728.7800000000007</v>
       </c>
       <c r="I136" s="24">
@@ -8824,51 +8824,51 @@
       <c r="J136" s="26">
         <v>0</v>
       </c>
       <c r="K136" s="25">
         <v>486.42</v>
       </c>
       <c r="L136" s="23">
         <v>26.6</v>
       </c>
       <c r="M136" s="24">
         <v>459.82</v>
       </c>
       <c r="N136" s="26">
         <v>6432.47</v>
       </c>
       <c r="O136" s="26">
         <v>887.14</v>
       </c>
       <c r="P136" s="26">
         <v>3608.14</v>
       </c>
       <c r="Q136" s="27">
         <v>86633.69</v>
       </c>
     </row>
-    <row r="137" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A137" s="14">
         <v>43800</v>
       </c>
       <c r="B137" s="22">
         <v>65645.539999999994</v>
       </c>
       <c r="C137" s="23">
         <v>3634.06</v>
       </c>
       <c r="D137" s="23">
         <v>1030.26</v>
       </c>
       <c r="E137" s="24">
         <v>60981.22</v>
       </c>
       <c r="F137" s="25">
         <v>10088.08</v>
       </c>
       <c r="G137" s="23">
         <v>1065.31</v>
       </c>
       <c r="H137" s="23">
         <v>8575.57</v>
       </c>
       <c r="I137" s="24">
@@ -8877,51 +8877,51 @@
       <c r="J137" s="26">
         <v>0</v>
       </c>
       <c r="K137" s="25">
         <v>544.38</v>
       </c>
       <c r="L137" s="23">
         <v>26.45</v>
       </c>
       <c r="M137" s="24">
         <v>517.94000000000005</v>
       </c>
       <c r="N137" s="26">
         <v>5779.99</v>
       </c>
       <c r="O137" s="26">
         <v>939.08</v>
       </c>
       <c r="P137" s="26">
         <v>3512.98</v>
       </c>
       <c r="Q137" s="27">
         <v>86510.04</v>
       </c>
     </row>
-    <row r="138" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A138" s="14">
         <v>43831</v>
       </c>
       <c r="B138" s="22">
         <v>65239</v>
       </c>
       <c r="C138" s="23">
         <v>3291.19</v>
       </c>
       <c r="D138" s="23">
         <v>1024.28</v>
       </c>
       <c r="E138" s="24">
         <v>60923.53</v>
       </c>
       <c r="F138" s="25">
         <v>10173.52</v>
       </c>
       <c r="G138" s="23">
         <v>1028.21</v>
       </c>
       <c r="H138" s="23">
         <v>8697.5400000000009</v>
       </c>
       <c r="I138" s="24">
@@ -8930,51 +8930,51 @@
       <c r="J138" s="26">
         <v>0</v>
       </c>
       <c r="K138" s="25">
         <v>543.91999999999996</v>
       </c>
       <c r="L138" s="23">
         <v>26.42</v>
       </c>
       <c r="M138" s="24">
         <v>517.5</v>
       </c>
       <c r="N138" s="26">
         <v>5819.83</v>
       </c>
       <c r="O138" s="26">
         <v>926.83</v>
       </c>
       <c r="P138" s="26">
         <v>3575.52</v>
       </c>
       <c r="Q138" s="27">
         <v>86278.61</v>
       </c>
     </row>
-    <row r="139" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A139" s="14">
         <v>43862</v>
       </c>
       <c r="B139" s="22">
         <v>65444.68</v>
       </c>
       <c r="C139" s="23">
         <v>3084.62</v>
       </c>
       <c r="D139" s="23">
         <v>1024.69</v>
       </c>
       <c r="E139" s="24">
         <v>61335.37</v>
       </c>
       <c r="F139" s="25">
         <v>10288.93</v>
       </c>
       <c r="G139" s="23">
         <v>1028.8699999999999</v>
       </c>
       <c r="H139" s="23">
         <v>8828.7099999999991</v>
       </c>
       <c r="I139" s="24">
@@ -8983,51 +8983,51 @@
       <c r="J139" s="26">
         <v>0</v>
       </c>
       <c r="K139" s="25">
         <v>547.22</v>
       </c>
       <c r="L139" s="23">
         <v>26.39</v>
       </c>
       <c r="M139" s="24">
         <v>520.83000000000004</v>
       </c>
       <c r="N139" s="26">
         <v>5703.21</v>
       </c>
       <c r="O139" s="26">
         <v>918.2</v>
       </c>
       <c r="P139" s="26">
         <v>3641.23</v>
       </c>
       <c r="Q139" s="27">
         <v>86543.47</v>
       </c>
     </row>
-    <row r="140" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A140" s="14">
         <v>43891</v>
       </c>
       <c r="B140" s="22">
         <v>65591.710000000006</v>
       </c>
       <c r="C140" s="23">
         <v>2930.09</v>
       </c>
       <c r="D140" s="23">
         <v>1030.2</v>
       </c>
       <c r="E140" s="24">
         <v>61631.42</v>
       </c>
       <c r="F140" s="25">
         <v>10128.42</v>
       </c>
       <c r="G140" s="23">
         <v>1043.02</v>
       </c>
       <c r="H140" s="23">
         <v>8667.18</v>
       </c>
       <c r="I140" s="24">
@@ -9036,51 +9036,51 @@
       <c r="J140" s="26">
         <v>0</v>
       </c>
       <c r="K140" s="25">
         <v>544.59</v>
       </c>
       <c r="L140" s="23">
         <v>25.86</v>
       </c>
       <c r="M140" s="24">
         <v>518.73</v>
       </c>
       <c r="N140" s="26">
         <v>5554.43</v>
       </c>
       <c r="O140" s="26">
         <v>927.25</v>
       </c>
       <c r="P140" s="26">
         <v>3413.99</v>
       </c>
       <c r="Q140" s="27">
         <v>86160.39</v>
       </c>
     </row>
-    <row r="141" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A141" s="14">
         <v>43922</v>
       </c>
       <c r="B141" s="22">
         <v>66199.69</v>
       </c>
       <c r="C141" s="23">
         <v>3295.99</v>
       </c>
       <c r="D141" s="23">
         <v>1016.66</v>
       </c>
       <c r="E141" s="24">
         <v>61887.040000000001</v>
       </c>
       <c r="F141" s="25">
         <v>10949.86</v>
       </c>
       <c r="G141" s="23">
         <v>1017.76</v>
       </c>
       <c r="H141" s="23">
         <v>9473.49</v>
       </c>
       <c r="I141" s="24">
@@ -9089,51 +9089,51 @@
       <c r="J141" s="26">
         <v>0</v>
       </c>
       <c r="K141" s="25">
         <v>610.46</v>
       </c>
       <c r="L141" s="23">
         <v>26</v>
       </c>
       <c r="M141" s="24">
         <v>584.46</v>
       </c>
       <c r="N141" s="26">
         <v>5514.17</v>
       </c>
       <c r="O141" s="26">
         <v>928.99</v>
       </c>
       <c r="P141" s="26">
         <v>2954.55</v>
       </c>
       <c r="Q141" s="27">
         <v>87157.72</v>
       </c>
     </row>
-    <row r="142" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A142" s="14">
         <v>43952</v>
       </c>
       <c r="B142" s="22">
         <v>66937.039999999994</v>
       </c>
       <c r="C142" s="23">
         <v>3765.89</v>
       </c>
       <c r="D142" s="23">
         <v>1019.69</v>
       </c>
       <c r="E142" s="24">
         <v>62151.46</v>
       </c>
       <c r="F142" s="25">
         <v>11310.78</v>
       </c>
       <c r="G142" s="23">
         <v>1021.61</v>
       </c>
       <c r="H142" s="23">
         <v>9830.11</v>
       </c>
       <c r="I142" s="24">
@@ -9142,51 +9142,51 @@
       <c r="J142" s="26">
         <v>0</v>
       </c>
       <c r="K142" s="25">
         <v>620.24</v>
       </c>
       <c r="L142" s="23">
         <v>25.88</v>
       </c>
       <c r="M142" s="24">
         <v>594.36</v>
       </c>
       <c r="N142" s="26">
         <v>5403.08</v>
       </c>
       <c r="O142" s="26">
         <v>927.35</v>
       </c>
       <c r="P142" s="26">
         <v>2791.59</v>
       </c>
       <c r="Q142" s="27">
         <v>87990.080000000002</v>
       </c>
     </row>
-    <row r="143" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A143" s="14">
         <v>43983</v>
       </c>
       <c r="B143" s="22">
         <v>68271.78</v>
       </c>
       <c r="C143" s="23">
         <v>4920.8100000000004</v>
       </c>
       <c r="D143" s="23">
         <v>1018.36</v>
       </c>
       <c r="E143" s="24">
         <v>62332.61</v>
       </c>
       <c r="F143" s="25">
         <v>11623.09</v>
       </c>
       <c r="G143" s="23">
         <v>1006.01</v>
       </c>
       <c r="H143" s="23">
         <v>10107.11</v>
       </c>
       <c r="I143" s="24">
@@ -9195,51 +9195,51 @@
       <c r="J143" s="26">
         <v>0</v>
       </c>
       <c r="K143" s="25">
         <v>601.96</v>
       </c>
       <c r="L143" s="23">
         <v>26.01</v>
       </c>
       <c r="M143" s="24">
         <v>575.95000000000005</v>
       </c>
       <c r="N143" s="26">
         <v>6069.32</v>
       </c>
       <c r="O143" s="26">
         <v>930.02</v>
       </c>
       <c r="P143" s="26">
         <v>2776.53</v>
       </c>
       <c r="Q143" s="27">
         <v>90272.7</v>
       </c>
     </row>
-    <row r="144" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A144" s="14">
         <v>44013</v>
       </c>
       <c r="B144" s="22">
         <v>67957.25</v>
       </c>
       <c r="C144" s="23">
         <v>4141.79</v>
       </c>
       <c r="D144" s="23">
         <v>1014.85</v>
       </c>
       <c r="E144" s="24">
         <v>62800.61</v>
       </c>
       <c r="F144" s="25">
         <v>11348.97</v>
       </c>
       <c r="G144" s="23">
         <v>1036.3699999999999</v>
       </c>
       <c r="H144" s="23">
         <v>9860.61</v>
       </c>
       <c r="I144" s="24">
@@ -9248,51 +9248,51 @@
       <c r="J144" s="26">
         <v>0</v>
       </c>
       <c r="K144" s="25">
         <v>606.37</v>
       </c>
       <c r="L144" s="23">
         <v>25.98</v>
       </c>
       <c r="M144" s="24">
         <v>580.4</v>
       </c>
       <c r="N144" s="26">
         <v>6184.21</v>
       </c>
       <c r="O144" s="26">
         <v>935.54</v>
       </c>
       <c r="P144" s="26">
         <v>2919.43</v>
       </c>
       <c r="Q144" s="27">
         <v>89951.77</v>
       </c>
     </row>
-    <row r="145" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A145" s="14">
         <v>44044</v>
       </c>
       <c r="B145" s="22">
         <v>68492.67</v>
       </c>
       <c r="C145" s="23">
         <v>4236.43</v>
       </c>
       <c r="D145" s="23">
         <v>1029.19</v>
       </c>
       <c r="E145" s="24">
         <v>63227.06</v>
       </c>
       <c r="F145" s="25">
         <v>11166.34</v>
       </c>
       <c r="G145" s="23">
         <v>1004.25</v>
       </c>
       <c r="H145" s="23">
         <v>9720.66</v>
       </c>
       <c r="I145" s="24">
@@ -9301,51 +9301,51 @@
       <c r="J145" s="26">
         <v>0</v>
       </c>
       <c r="K145" s="25">
         <v>605.24</v>
       </c>
       <c r="L145" s="23">
         <v>26.1</v>
       </c>
       <c r="M145" s="24">
         <v>579.15</v>
       </c>
       <c r="N145" s="26">
         <v>6911.39</v>
       </c>
       <c r="O145" s="26">
         <v>939.77</v>
       </c>
       <c r="P145" s="26">
         <v>3339.85</v>
       </c>
       <c r="Q145" s="27">
         <v>91455.26</v>
       </c>
     </row>
-    <row r="146" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A146" s="14">
         <v>44075</v>
       </c>
       <c r="B146" s="22">
         <v>69819.41</v>
       </c>
       <c r="C146" s="23">
         <v>5255.37</v>
       </c>
       <c r="D146" s="23">
         <v>1021.62</v>
       </c>
       <c r="E146" s="24">
         <v>63542.42</v>
       </c>
       <c r="F146" s="25">
         <v>11106.31</v>
       </c>
       <c r="G146" s="23">
         <v>1016.22</v>
       </c>
       <c r="H146" s="23">
         <v>9618.19</v>
       </c>
       <c r="I146" s="24">
@@ -9354,51 +9354,51 @@
       <c r="J146" s="26">
         <v>0</v>
       </c>
       <c r="K146" s="25">
         <v>605.17999999999995</v>
       </c>
       <c r="L146" s="23">
         <v>25.95</v>
       </c>
       <c r="M146" s="24">
         <v>579.22</v>
       </c>
       <c r="N146" s="26">
         <v>6809.36</v>
       </c>
       <c r="O146" s="26">
         <v>942.51</v>
       </c>
       <c r="P146" s="26">
         <v>3351.07</v>
       </c>
       <c r="Q146" s="27">
         <v>92633.83</v>
       </c>
     </row>
-    <row r="147" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A147" s="14">
         <v>44105</v>
       </c>
       <c r="B147" s="22">
         <v>70805.289999999994</v>
       </c>
       <c r="C147" s="23">
         <v>5651.44</v>
       </c>
       <c r="D147" s="23">
         <v>1423.52</v>
       </c>
       <c r="E147" s="24">
         <v>63730.33</v>
       </c>
       <c r="F147" s="25">
         <v>10859.4</v>
       </c>
       <c r="G147" s="23">
         <v>1016.88</v>
       </c>
       <c r="H147" s="23">
         <v>9377.17</v>
       </c>
       <c r="I147" s="24">
@@ -9407,51 +9407,51 @@
       <c r="J147" s="26">
         <v>0</v>
       </c>
       <c r="K147" s="25">
         <v>603.73</v>
       </c>
       <c r="L147" s="23">
         <v>25.82</v>
       </c>
       <c r="M147" s="24">
         <v>577.91</v>
       </c>
       <c r="N147" s="26">
         <v>6700.26</v>
       </c>
       <c r="O147" s="26">
         <v>948.58</v>
       </c>
       <c r="P147" s="26">
         <v>3121.32</v>
       </c>
       <c r="Q147" s="27">
         <v>93038.57</v>
       </c>
     </row>
-    <row r="148" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A148" s="14">
         <v>44136</v>
       </c>
       <c r="B148" s="22">
         <v>71376.5</v>
       </c>
       <c r="C148" s="23">
         <v>5931.02</v>
       </c>
       <c r="D148" s="23">
         <v>1395.24</v>
       </c>
       <c r="E148" s="24">
         <v>64050.239999999998</v>
       </c>
       <c r="F148" s="25">
         <v>10789.42</v>
       </c>
       <c r="G148" s="23">
         <v>975.09</v>
       </c>
       <c r="H148" s="23">
         <v>9348.7800000000007</v>
       </c>
       <c r="I148" s="24">
@@ -9460,51 +9460,51 @@
       <c r="J148" s="26">
         <v>0</v>
       </c>
       <c r="K148" s="25">
         <v>606.34</v>
       </c>
       <c r="L148" s="23">
         <v>26.06</v>
       </c>
       <c r="M148" s="24">
         <v>580.28</v>
       </c>
       <c r="N148" s="26">
         <v>6438.22</v>
       </c>
       <c r="O148" s="26">
         <v>953.18</v>
       </c>
       <c r="P148" s="26">
         <v>3158.28</v>
       </c>
       <c r="Q148" s="27">
         <v>93321.95</v>
       </c>
     </row>
-    <row r="149" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A149" s="14">
         <v>44166</v>
       </c>
       <c r="B149" s="22">
         <v>70911.64</v>
       </c>
       <c r="C149" s="23">
         <v>5712.33</v>
       </c>
       <c r="D149" s="23">
         <v>1300.98</v>
       </c>
       <c r="E149" s="24">
         <v>63898.33</v>
       </c>
       <c r="F149" s="25">
         <v>10781.1</v>
       </c>
       <c r="G149" s="23">
         <v>985.49</v>
       </c>
       <c r="H149" s="23">
         <v>9330.16</v>
       </c>
       <c r="I149" s="24">
@@ -9513,51 +9513,51 @@
       <c r="J149" s="26">
         <v>0</v>
       </c>
       <c r="K149" s="25">
         <v>611.73</v>
       </c>
       <c r="L149" s="23">
         <v>26.03</v>
       </c>
       <c r="M149" s="24">
         <v>585.70000000000005</v>
       </c>
       <c r="N149" s="26">
         <v>6623.49</v>
       </c>
       <c r="O149" s="26">
         <v>990.68</v>
       </c>
       <c r="P149" s="26">
         <v>3611.05</v>
       </c>
       <c r="Q149" s="27">
         <v>93529.68</v>
       </c>
     </row>
-    <row r="150" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A150" s="14">
         <v>44197</v>
       </c>
       <c r="B150" s="22">
         <v>72764.95</v>
       </c>
       <c r="C150" s="23">
         <v>7364.67</v>
       </c>
       <c r="D150" s="23">
         <v>1487.85</v>
       </c>
       <c r="E150" s="24">
         <v>63912.44</v>
       </c>
       <c r="F150" s="25">
         <v>10550.86</v>
       </c>
       <c r="G150" s="23">
         <v>985.96</v>
       </c>
       <c r="H150" s="23">
         <v>9109.44</v>
       </c>
       <c r="I150" s="24">
@@ -9566,51 +9566,51 @@
       <c r="J150" s="26">
         <v>0</v>
       </c>
       <c r="K150" s="25">
         <v>612.03</v>
       </c>
       <c r="L150" s="23">
         <v>25.98</v>
       </c>
       <c r="M150" s="24">
         <v>586.04999999999995</v>
       </c>
       <c r="N150" s="26">
         <v>6438.07</v>
       </c>
       <c r="O150" s="26">
         <v>984.91</v>
       </c>
       <c r="P150" s="26">
         <v>3184.96</v>
       </c>
       <c r="Q150" s="27">
         <v>94535.78</v>
       </c>
     </row>
-    <row r="151" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A151" s="14">
         <v>44228</v>
       </c>
       <c r="B151" s="22">
         <v>73521.649999999994</v>
       </c>
       <c r="C151" s="23">
         <v>7980.11</v>
       </c>
       <c r="D151" s="23">
         <v>1493.81</v>
       </c>
       <c r="E151" s="24">
         <v>64047.74</v>
       </c>
       <c r="F151" s="25">
         <v>10575.56</v>
       </c>
       <c r="G151" s="23">
         <v>976.77</v>
       </c>
       <c r="H151" s="23">
         <v>9149.65</v>
       </c>
       <c r="I151" s="24">
@@ -9619,51 +9619,51 @@
       <c r="J151" s="26">
         <v>0</v>
       </c>
       <c r="K151" s="25">
         <v>612.79</v>
       </c>
       <c r="L151" s="23">
         <v>26.15</v>
       </c>
       <c r="M151" s="24">
         <v>586.64</v>
       </c>
       <c r="N151" s="26">
         <v>6584.47</v>
       </c>
       <c r="O151" s="26">
         <v>987.11</v>
       </c>
       <c r="P151" s="26">
         <v>3008.12</v>
       </c>
       <c r="Q151" s="27">
         <v>95289.69</v>
       </c>
     </row>
-    <row r="152" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A152" s="14">
         <v>44256</v>
       </c>
       <c r="B152" s="22">
         <v>78579.81</v>
       </c>
       <c r="C152" s="23">
         <v>12180.26</v>
       </c>
       <c r="D152" s="23">
         <v>1584.81</v>
       </c>
       <c r="E152" s="24">
         <v>64814.75</v>
       </c>
       <c r="F152" s="25">
         <v>10161.719999999999</v>
       </c>
       <c r="G152" s="23">
         <v>985.11</v>
       </c>
       <c r="H152" s="23">
         <v>8730.7900000000009</v>
       </c>
       <c r="I152" s="24">
@@ -9672,51 +9672,51 @@
       <c r="J152" s="26">
         <v>0</v>
       </c>
       <c r="K152" s="25">
         <v>612.54</v>
       </c>
       <c r="L152" s="23">
         <v>26.25</v>
       </c>
       <c r="M152" s="24">
         <v>572.22</v>
       </c>
       <c r="N152" s="26">
         <v>5766.63</v>
       </c>
       <c r="O152" s="26">
         <v>984.9</v>
       </c>
       <c r="P152" s="26">
         <v>3187.44</v>
       </c>
       <c r="Q152" s="27">
         <v>99293.04</v>
       </c>
     </row>
-    <row r="153" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A153" s="14">
         <v>44287</v>
       </c>
       <c r="B153" s="22">
         <v>78264.44</v>
       </c>
       <c r="C153" s="23">
         <v>12297.01</v>
       </c>
       <c r="D153" s="23">
         <v>1644.06</v>
       </c>
       <c r="E153" s="24">
         <v>64323.37</v>
       </c>
       <c r="F153" s="25">
         <v>10583.48</v>
       </c>
       <c r="G153" s="23">
         <v>1008.47</v>
       </c>
       <c r="H153" s="23">
         <v>9125.01</v>
       </c>
       <c r="I153" s="24">
@@ -9725,51 +9725,51 @@
       <c r="J153" s="26">
         <v>0</v>
       </c>
       <c r="K153" s="25">
         <v>588.73</v>
       </c>
       <c r="L153" s="23">
         <v>26.24</v>
       </c>
       <c r="M153" s="24">
         <v>548.41999999999996</v>
       </c>
       <c r="N153" s="26">
         <v>6235.42</v>
       </c>
       <c r="O153" s="26">
         <v>986.16</v>
       </c>
       <c r="P153" s="26">
         <v>2864.11</v>
       </c>
       <c r="Q153" s="27">
         <v>99522.35</v>
       </c>
     </row>
-    <row r="154" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A154" s="14">
         <v>44317</v>
       </c>
       <c r="B154" s="22">
         <v>78709.740000000005</v>
       </c>
       <c r="C154" s="23">
         <v>12340.58</v>
       </c>
       <c r="D154" s="23">
         <v>1598.87</v>
       </c>
       <c r="E154" s="24">
         <v>64770.29</v>
       </c>
       <c r="F154" s="25">
         <v>10560.47</v>
       </c>
       <c r="G154" s="23">
         <v>999.47</v>
       </c>
       <c r="H154" s="23">
         <v>9110.32</v>
       </c>
       <c r="I154" s="24">
@@ -9778,51 +9778,51 @@
       <c r="J154" s="26">
         <v>0</v>
       </c>
       <c r="K154" s="25">
         <v>573.78</v>
       </c>
       <c r="L154" s="23">
         <v>25.95</v>
       </c>
       <c r="M154" s="24">
         <v>533.75</v>
       </c>
       <c r="N154" s="26">
         <v>6097.53</v>
       </c>
       <c r="O154" s="26">
         <v>986.51</v>
       </c>
       <c r="P154" s="26">
         <v>2920.63</v>
       </c>
       <c r="Q154" s="27">
         <v>99848.65</v>
       </c>
     </row>
-    <row r="155" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A155" s="14">
         <v>44348</v>
       </c>
       <c r="B155" s="22">
         <v>80333.3</v>
       </c>
       <c r="C155" s="23">
         <v>13420.05</v>
       </c>
       <c r="D155" s="23">
         <v>1559.1</v>
       </c>
       <c r="E155" s="24">
         <v>65354.15</v>
       </c>
       <c r="F155" s="25">
         <v>10669.56</v>
       </c>
       <c r="G155" s="23">
         <v>1018.79</v>
       </c>
       <c r="H155" s="23">
         <v>9195.31</v>
       </c>
       <c r="I155" s="24">
@@ -9831,51 +9831,51 @@
       <c r="J155" s="26">
         <v>0</v>
       </c>
       <c r="K155" s="25">
         <v>598.16</v>
       </c>
       <c r="L155" s="23">
         <v>25.93</v>
       </c>
       <c r="M155" s="24">
         <v>557.16</v>
       </c>
       <c r="N155" s="26">
         <v>5833.76</v>
       </c>
       <c r="O155" s="26">
         <v>985.59</v>
       </c>
       <c r="P155" s="26">
         <v>3313.25</v>
       </c>
       <c r="Q155" s="27">
         <v>101733.62</v>
       </c>
     </row>
-    <row r="156" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A156" s="14">
         <v>44378</v>
       </c>
       <c r="B156" s="22">
         <v>81149.100000000006</v>
       </c>
       <c r="C156" s="23">
         <v>13652.38</v>
       </c>
       <c r="D156" s="23">
         <v>1544.17</v>
       </c>
       <c r="E156" s="24">
         <v>65952.55</v>
       </c>
       <c r="F156" s="25">
         <v>10680.9</v>
       </c>
       <c r="G156" s="23">
         <v>1016.96</v>
       </c>
       <c r="H156" s="23">
         <v>9198.15</v>
       </c>
       <c r="I156" s="24">
@@ -9884,51 +9884,51 @@
       <c r="J156" s="26">
         <v>0</v>
       </c>
       <c r="K156" s="25">
         <v>589.53</v>
       </c>
       <c r="L156" s="23">
         <v>25.93</v>
       </c>
       <c r="M156" s="24">
         <v>548.54</v>
       </c>
       <c r="N156" s="26">
         <v>5820.51</v>
       </c>
       <c r="O156" s="26">
         <v>986.79</v>
       </c>
       <c r="P156" s="26">
         <v>3103.47</v>
       </c>
       <c r="Q156" s="27">
         <v>102330.31</v>
       </c>
     </row>
-    <row r="157" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A157" s="14">
         <v>44409</v>
       </c>
       <c r="B157" s="22">
         <v>81431.899999999994</v>
       </c>
       <c r="C157" s="23">
         <v>13026.64</v>
       </c>
       <c r="D157" s="23">
         <v>1563.12</v>
       </c>
       <c r="E157" s="24">
         <v>66842.14</v>
       </c>
       <c r="F157" s="25">
         <v>10547.43</v>
       </c>
       <c r="G157" s="23">
         <v>1016.69</v>
       </c>
       <c r="H157" s="23">
         <v>9064.98</v>
       </c>
       <c r="I157" s="24">
@@ -9937,51 +9937,51 @@
       <c r="J157" s="26">
         <v>0</v>
       </c>
       <c r="K157" s="25">
         <v>589.91</v>
       </c>
       <c r="L157" s="23">
         <v>25.94</v>
       </c>
       <c r="M157" s="24">
         <v>548.91</v>
       </c>
       <c r="N157" s="26">
         <v>6428.22</v>
       </c>
       <c r="O157" s="26">
         <v>981.07</v>
       </c>
       <c r="P157" s="26">
         <v>3142</v>
       </c>
       <c r="Q157" s="27">
         <v>103120.53</v>
       </c>
     </row>
-    <row r="158" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A158" s="14">
         <v>44440</v>
       </c>
       <c r="B158" s="22">
         <v>83288.37</v>
       </c>
       <c r="C158" s="23">
         <v>14413.37</v>
       </c>
       <c r="D158" s="23">
         <v>1519.62</v>
       </c>
       <c r="E158" s="24">
         <v>67355.39</v>
       </c>
       <c r="F158" s="25">
         <v>10558.53</v>
       </c>
       <c r="G158" s="23">
         <v>987.31</v>
       </c>
       <c r="H158" s="23">
         <v>9107.81</v>
       </c>
       <c r="I158" s="24">
@@ -9990,51 +9990,51 @@
       <c r="J158" s="26">
         <v>0</v>
       </c>
       <c r="K158" s="25">
         <v>591.02</v>
       </c>
       <c r="L158" s="23">
         <v>25.97</v>
       </c>
       <c r="M158" s="24">
         <v>549.98</v>
       </c>
       <c r="N158" s="26">
         <v>5888.12</v>
       </c>
       <c r="O158" s="26">
         <v>975.92</v>
       </c>
       <c r="P158" s="26">
         <v>3280.36</v>
       </c>
       <c r="Q158" s="27">
         <v>104582.31</v>
       </c>
     </row>
-    <row r="159" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A159" s="14">
         <v>44470</v>
       </c>
       <c r="B159" s="22">
         <v>84029.05</v>
       </c>
       <c r="C159" s="23">
         <v>14660.43</v>
       </c>
       <c r="D159" s="23">
         <v>1518.32</v>
       </c>
       <c r="E159" s="24">
         <v>67850.3</v>
       </c>
       <c r="F159" s="25">
         <v>10999.32</v>
       </c>
       <c r="G159" s="23">
         <v>983.8</v>
       </c>
       <c r="H159" s="23">
         <v>9542.82</v>
       </c>
       <c r="I159" s="24">
@@ -10043,51 +10043,51 @@
       <c r="J159" s="26">
         <v>0</v>
       </c>
       <c r="K159" s="25">
         <v>566.71</v>
       </c>
       <c r="L159" s="23">
         <v>25.71</v>
       </c>
       <c r="M159" s="24">
         <v>525.92999999999995</v>
       </c>
       <c r="N159" s="26">
         <v>6175.88</v>
       </c>
       <c r="O159" s="26">
         <v>983.5</v>
       </c>
       <c r="P159" s="26">
         <v>3261.85</v>
       </c>
       <c r="Q159" s="27">
         <v>106016.3</v>
       </c>
     </row>
-    <row r="160" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A160" s="14">
         <v>44501</v>
       </c>
       <c r="B160" s="22">
         <v>83939.56</v>
       </c>
       <c r="C160" s="23">
         <v>13882.7</v>
       </c>
       <c r="D160" s="23">
         <v>1587.88</v>
       </c>
       <c r="E160" s="24">
         <v>68468.98</v>
       </c>
       <c r="F160" s="25">
         <v>11232.31</v>
       </c>
       <c r="G160" s="23">
         <v>987.59</v>
       </c>
       <c r="H160" s="23">
         <v>9775.52</v>
       </c>
       <c r="I160" s="24">
@@ -10096,51 +10096,51 @@
       <c r="J160" s="26">
         <v>0</v>
       </c>
       <c r="K160" s="25">
         <v>567.03</v>
       </c>
       <c r="L160" s="23">
         <v>25.62</v>
       </c>
       <c r="M160" s="24">
         <v>526.34</v>
       </c>
       <c r="N160" s="26">
         <v>6640.05</v>
       </c>
       <c r="O160" s="26">
         <v>982.66</v>
       </c>
       <c r="P160" s="26">
         <v>3193.12</v>
       </c>
       <c r="Q160" s="27">
         <v>106554.72</v>
       </c>
     </row>
-    <row r="161" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A161" s="14">
         <v>44531</v>
       </c>
       <c r="B161" s="22">
         <v>84289.04</v>
       </c>
       <c r="C161" s="23">
         <v>13991.82</v>
       </c>
       <c r="D161" s="23">
         <v>1524.21</v>
       </c>
       <c r="E161" s="24">
         <v>68773.009999999995</v>
       </c>
       <c r="F161" s="25">
         <v>11537.26</v>
       </c>
       <c r="G161" s="23">
         <v>977.91</v>
       </c>
       <c r="H161" s="23">
         <v>10088.48</v>
       </c>
       <c r="I161" s="24">
@@ -10149,51 +10149,51 @@
       <c r="J161" s="26">
         <v>0</v>
       </c>
       <c r="K161" s="25">
         <v>566.83000000000004</v>
       </c>
       <c r="L161" s="23">
         <v>25.66</v>
       </c>
       <c r="M161" s="24">
         <v>526.1</v>
       </c>
       <c r="N161" s="26">
         <v>6141.41</v>
       </c>
       <c r="O161" s="26">
         <v>1012.26</v>
       </c>
       <c r="P161" s="26">
         <v>3066.59</v>
       </c>
       <c r="Q161" s="27">
         <v>106613.38</v>
       </c>
     </row>
-    <row r="162" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A162" s="14">
         <v>44562</v>
       </c>
       <c r="B162" s="22">
         <v>85497.66</v>
       </c>
       <c r="C162" s="23">
         <v>14457.85</v>
       </c>
       <c r="D162" s="23">
         <v>1517.79</v>
       </c>
       <c r="E162" s="24">
         <v>69522.02</v>
       </c>
       <c r="F162" s="25">
         <v>11500.31</v>
       </c>
       <c r="G162" s="23">
         <v>976.29</v>
       </c>
       <c r="H162" s="23">
         <v>10052.549999999999</v>
       </c>
       <c r="I162" s="24">
@@ -10202,51 +10202,51 @@
       <c r="J162" s="26">
         <v>0</v>
       </c>
       <c r="K162" s="25">
         <v>540.30999999999995</v>
       </c>
       <c r="L162" s="23">
         <v>25.78</v>
       </c>
       <c r="M162" s="24">
         <v>499.45</v>
       </c>
       <c r="N162" s="26">
         <v>6441.79</v>
       </c>
       <c r="O162" s="26">
         <v>1016.26</v>
       </c>
       <c r="P162" s="26">
         <v>2564.06</v>
       </c>
       <c r="Q162" s="27">
         <v>107560.39</v>
       </c>
     </row>
-    <row r="163" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A163" s="14">
         <v>44593</v>
       </c>
       <c r="B163" s="22">
         <v>85803.5</v>
       </c>
       <c r="C163" s="23">
         <v>14301.44</v>
       </c>
       <c r="D163" s="23">
         <v>1523.8</v>
       </c>
       <c r="E163" s="24">
         <v>69978.259999999995</v>
       </c>
       <c r="F163" s="25">
         <v>11589.41</v>
       </c>
       <c r="G163" s="23">
         <v>962.65</v>
       </c>
       <c r="H163" s="23">
         <v>10154.91</v>
       </c>
       <c r="I163" s="24">
@@ -10255,51 +10255,51 @@
       <c r="J163" s="26">
         <v>0</v>
       </c>
       <c r="K163" s="25">
         <v>540.5</v>
       </c>
       <c r="L163" s="23">
         <v>25.65</v>
       </c>
       <c r="M163" s="24">
         <v>499.78</v>
       </c>
       <c r="N163" s="26">
         <v>6382.61</v>
       </c>
       <c r="O163" s="26">
         <v>1016.23</v>
       </c>
       <c r="P163" s="26">
         <v>2574.2199999999998</v>
       </c>
       <c r="Q163" s="27">
         <v>107906.47</v>
       </c>
     </row>
-    <row r="164" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A164" s="14">
         <v>44621</v>
       </c>
       <c r="B164" s="22">
         <v>86302.91</v>
       </c>
       <c r="C164" s="23">
         <v>14049.93</v>
       </c>
       <c r="D164" s="23">
         <v>1506.81</v>
       </c>
       <c r="E164" s="24">
         <v>70746.17</v>
       </c>
       <c r="F164" s="25">
         <v>11524.75</v>
       </c>
       <c r="G164" s="23">
         <v>944.64</v>
       </c>
       <c r="H164" s="23">
         <v>10140.629999999999</v>
       </c>
       <c r="I164" s="24">
@@ -10308,51 +10308,51 @@
       <c r="J164" s="26">
         <v>0</v>
       </c>
       <c r="K164" s="25">
         <v>539.75</v>
       </c>
       <c r="L164" s="23">
         <v>25.61</v>
       </c>
       <c r="M164" s="24">
         <v>499.08</v>
       </c>
       <c r="N164" s="26">
         <v>6331.86</v>
       </c>
       <c r="O164" s="26">
         <v>1013.98</v>
       </c>
       <c r="P164" s="26">
         <v>2924.74</v>
       </c>
       <c r="Q164" s="27">
         <v>108637.99</v>
       </c>
     </row>
-    <row r="165" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A165" s="14">
         <v>44652</v>
       </c>
       <c r="B165" s="22">
         <v>86033.08</v>
       </c>
       <c r="C165" s="23">
         <v>13171.13</v>
       </c>
       <c r="D165" s="23">
         <v>1530.23</v>
       </c>
       <c r="E165" s="24">
         <v>71331.73</v>
       </c>
       <c r="F165" s="25">
         <v>11421.4</v>
       </c>
       <c r="G165" s="23">
         <v>930.15</v>
       </c>
       <c r="H165" s="23">
         <v>10052.879999999999</v>
       </c>
       <c r="I165" s="24">
@@ -10361,51 +10361,51 @@
       <c r="J165" s="26">
         <v>0</v>
       </c>
       <c r="K165" s="25">
         <v>530.77</v>
       </c>
       <c r="L165" s="23">
         <v>25.57</v>
       </c>
       <c r="M165" s="24">
         <v>490.14</v>
       </c>
       <c r="N165" s="26">
         <v>6376.81</v>
       </c>
       <c r="O165" s="26">
         <v>1008.48</v>
       </c>
       <c r="P165" s="26">
         <v>2922.08</v>
       </c>
       <c r="Q165" s="27">
         <v>108292.62</v>
       </c>
     </row>
-    <row r="166" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A166" s="14">
         <v>44682</v>
       </c>
       <c r="B166" s="22">
         <v>88705.02</v>
       </c>
       <c r="C166" s="23">
         <v>14872.64</v>
       </c>
       <c r="D166" s="23">
         <v>1495.34</v>
       </c>
       <c r="E166" s="24">
         <v>72337.039999999994</v>
       </c>
       <c r="F166" s="25">
         <v>11135.14</v>
       </c>
       <c r="G166" s="23">
         <v>940.27</v>
       </c>
       <c r="H166" s="23">
         <v>9748.7900000000009</v>
       </c>
       <c r="I166" s="24">
@@ -10414,51 +10414,51 @@
       <c r="J166" s="26">
         <v>0</v>
       </c>
       <c r="K166" s="25">
         <v>494.45</v>
       </c>
       <c r="L166" s="23">
         <v>25.16</v>
       </c>
       <c r="M166" s="24">
         <v>454.23</v>
       </c>
       <c r="N166" s="26">
         <v>6261.41</v>
       </c>
       <c r="O166" s="26">
         <v>999.23</v>
       </c>
       <c r="P166" s="26">
         <v>2898.88</v>
       </c>
       <c r="Q166" s="27">
         <v>110494.13</v>
       </c>
     </row>
-    <row r="167" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A167" s="14">
         <v>44713</v>
       </c>
       <c r="B167" s="22">
         <v>88524.75</v>
       </c>
       <c r="C167" s="23">
         <v>13956.37</v>
       </c>
       <c r="D167" s="23">
         <v>1512.28</v>
       </c>
       <c r="E167" s="24">
         <v>73056.100000000006</v>
       </c>
       <c r="F167" s="25">
         <v>11294.64</v>
       </c>
       <c r="G167" s="23">
         <v>927.46</v>
       </c>
       <c r="H167" s="23">
         <v>9925.2999999999993</v>
       </c>
       <c r="I167" s="24">
@@ -10467,51 +10467,51 @@
       <c r="J167" s="26">
         <v>0</v>
       </c>
       <c r="K167" s="25">
         <v>503.08</v>
       </c>
       <c r="L167" s="23">
         <v>25.12</v>
       </c>
       <c r="M167" s="24">
         <v>462.89</v>
       </c>
       <c r="N167" s="26">
         <v>6658.58</v>
       </c>
       <c r="O167" s="26">
         <v>994.59</v>
       </c>
       <c r="P167" s="26">
         <v>3153.19</v>
       </c>
       <c r="Q167" s="27">
         <v>111128.84</v>
       </c>
     </row>
-    <row r="168" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A168" s="14">
         <v>44743</v>
       </c>
       <c r="B168" s="22">
         <v>90586.63</v>
       </c>
       <c r="C168" s="23">
         <v>15304.3</v>
       </c>
       <c r="D168" s="23">
         <v>1506.95</v>
       </c>
       <c r="E168" s="24">
         <v>73775.38</v>
       </c>
       <c r="F168" s="25">
         <v>11335.83</v>
       </c>
       <c r="G168" s="23">
         <v>932.04</v>
       </c>
       <c r="H168" s="23">
         <v>9961.4500000000007</v>
       </c>
       <c r="I168" s="24">
@@ -10520,51 +10520,51 @@
       <c r="J168" s="26">
         <v>0</v>
       </c>
       <c r="K168" s="25">
         <v>401.07</v>
       </c>
       <c r="L168" s="23">
         <v>25.11</v>
       </c>
       <c r="M168" s="24">
         <v>360.89</v>
       </c>
       <c r="N168" s="26">
         <v>6703.33</v>
       </c>
       <c r="O168" s="26">
         <v>995.16</v>
       </c>
       <c r="P168" s="26">
         <v>3113.63</v>
       </c>
       <c r="Q168" s="27">
         <v>113135.63</v>
       </c>
     </row>
-    <row r="169" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A169" s="14">
         <v>44774</v>
       </c>
       <c r="B169" s="22">
         <v>90696.53</v>
       </c>
       <c r="C169" s="23">
         <v>14697.69</v>
       </c>
       <c r="D169" s="23">
         <v>1516.55</v>
       </c>
       <c r="E169" s="24">
         <v>74482.289999999994</v>
       </c>
       <c r="F169" s="25">
         <v>11341.2</v>
       </c>
       <c r="G169" s="23">
         <v>931.18</v>
       </c>
       <c r="H169" s="23">
         <v>9969.25</v>
       </c>
       <c r="I169" s="24">
@@ -10573,51 +10573,51 @@
       <c r="J169" s="26">
         <v>0</v>
       </c>
       <c r="K169" s="25">
         <v>403.18</v>
       </c>
       <c r="L169" s="23">
         <v>25.11</v>
       </c>
       <c r="M169" s="24">
         <v>362.99</v>
       </c>
       <c r="N169" s="26">
         <v>7212.23</v>
       </c>
       <c r="O169" s="26">
         <v>987.94</v>
       </c>
       <c r="P169" s="26">
         <v>3305.91</v>
       </c>
       <c r="Q169" s="27">
         <v>113946.97</v>
       </c>
     </row>
-    <row r="170" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A170" s="14">
         <v>44805</v>
       </c>
       <c r="B170" s="22">
         <v>91809.27</v>
       </c>
       <c r="C170" s="23">
         <v>14955.76</v>
       </c>
       <c r="D170" s="23">
         <v>1514.3</v>
       </c>
       <c r="E170" s="24">
         <v>75339.210000000006</v>
       </c>
       <c r="F170" s="25">
         <v>11219.7</v>
       </c>
       <c r="G170" s="23">
         <v>868.79</v>
       </c>
       <c r="H170" s="23">
         <v>9913.93</v>
       </c>
       <c r="I170" s="24">
@@ -10626,51 +10626,51 @@
       <c r="J170" s="26">
         <v>0</v>
       </c>
       <c r="K170" s="25">
         <v>419.57</v>
       </c>
       <c r="L170" s="23">
         <v>25.37</v>
       </c>
       <c r="M170" s="24">
         <v>379.13</v>
       </c>
       <c r="N170" s="26">
         <v>6216.53</v>
       </c>
       <c r="O170" s="26">
         <v>1049.0999999999999</v>
       </c>
       <c r="P170" s="26">
         <v>3177.33</v>
       </c>
       <c r="Q170" s="27">
         <v>113891.49</v>
       </c>
     </row>
-    <row r="171" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A171" s="14">
         <v>44835</v>
       </c>
       <c r="B171" s="22">
         <v>92005.27</v>
       </c>
       <c r="C171" s="23">
         <v>14947.96</v>
       </c>
       <c r="D171" s="23">
         <v>1540.04</v>
       </c>
       <c r="E171" s="24">
         <v>75517.279999999999</v>
       </c>
       <c r="F171" s="25">
         <v>11939.73</v>
       </c>
       <c r="G171" s="23">
         <v>1010.86</v>
       </c>
       <c r="H171" s="23">
         <v>10488.13</v>
       </c>
       <c r="I171" s="24">
@@ -10679,51 +10679,51 @@
       <c r="J171" s="26">
         <v>0</v>
       </c>
       <c r="K171" s="25">
         <v>427.02</v>
       </c>
       <c r="L171" s="23">
         <v>25.43</v>
       </c>
       <c r="M171" s="24">
         <v>386.52</v>
       </c>
       <c r="N171" s="26">
         <v>6634.94</v>
       </c>
       <c r="O171" s="26">
         <v>1052.3699999999999</v>
       </c>
       <c r="P171" s="26">
         <v>3244.71</v>
       </c>
       <c r="Q171" s="27">
         <v>115304.04</v>
       </c>
     </row>
-    <row r="172" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A172" s="14">
         <v>44866</v>
       </c>
       <c r="B172" s="22">
         <v>87587.88</v>
       </c>
       <c r="C172" s="23">
         <v>10542.04</v>
       </c>
       <c r="D172" s="23">
         <v>1556.01</v>
       </c>
       <c r="E172" s="24">
         <v>75489.820000000007</v>
       </c>
       <c r="F172" s="25">
         <v>12237.56</v>
       </c>
       <c r="G172" s="23">
         <v>1122.58</v>
       </c>
       <c r="H172" s="23">
         <v>10670.71</v>
       </c>
       <c r="I172" s="24">
@@ -10732,51 +10732,51 @@
       <c r="J172" s="26">
         <v>0</v>
       </c>
       <c r="K172" s="25">
         <v>381.01</v>
       </c>
       <c r="L172" s="23">
         <v>25.47</v>
       </c>
       <c r="M172" s="24">
         <v>340.47</v>
       </c>
       <c r="N172" s="26">
         <v>6744.39</v>
       </c>
       <c r="O172" s="26">
         <v>1051.0999999999999</v>
       </c>
       <c r="P172" s="26">
         <v>3427.62</v>
       </c>
       <c r="Q172" s="27">
         <v>111429.56</v>
       </c>
     </row>
-    <row r="173" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A173" s="14">
         <v>44896</v>
       </c>
       <c r="B173" s="22">
         <v>90791.62</v>
       </c>
       <c r="C173" s="23">
         <v>13424.16</v>
       </c>
       <c r="D173" s="23">
         <v>1584.5</v>
       </c>
       <c r="E173" s="24">
         <v>75782.97</v>
       </c>
       <c r="F173" s="25">
         <v>12086.56</v>
       </c>
       <c r="G173" s="23">
         <v>1114.5999999999999</v>
       </c>
       <c r="H173" s="23">
         <v>10527.03</v>
       </c>
       <c r="I173" s="24">
@@ -10785,51 +10785,51 @@
       <c r="J173" s="26">
         <v>0</v>
       </c>
       <c r="K173" s="25">
         <v>367.12</v>
       </c>
       <c r="L173" s="23">
         <v>25.46</v>
       </c>
       <c r="M173" s="24">
         <v>326.58999999999997</v>
       </c>
       <c r="N173" s="26">
         <v>6575.24</v>
       </c>
       <c r="O173" s="26">
         <v>1071.6300000000001</v>
       </c>
       <c r="P173" s="26">
         <v>3092.47</v>
       </c>
       <c r="Q173" s="27">
         <v>113984.64</v>
       </c>
     </row>
-    <row r="174" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A174" s="14">
         <v>44927</v>
       </c>
       <c r="B174" s="22">
         <v>93272.14</v>
       </c>
       <c r="C174" s="23">
         <v>15586.77</v>
       </c>
       <c r="D174" s="23">
         <v>1627.05</v>
       </c>
       <c r="E174" s="24">
         <v>76058.320000000007</v>
       </c>
       <c r="F174" s="25">
         <v>12271.5</v>
       </c>
       <c r="G174" s="23">
         <v>1244.08</v>
       </c>
       <c r="H174" s="23">
         <v>10618.79</v>
       </c>
       <c r="I174" s="24">
@@ -10838,51 +10838,51 @@
       <c r="J174" s="26">
         <v>0</v>
       </c>
       <c r="K174" s="25">
         <v>375.31</v>
       </c>
       <c r="L174" s="23">
         <v>25.6</v>
       </c>
       <c r="M174" s="24">
         <v>334.64</v>
       </c>
       <c r="N174" s="26">
         <v>5889.1</v>
       </c>
       <c r="O174" s="26">
         <v>1052.95</v>
       </c>
       <c r="P174" s="26">
         <v>3038.11</v>
       </c>
       <c r="Q174" s="27">
         <v>115899.12</v>
       </c>
     </row>
-    <row r="175" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A175" s="14">
         <v>44958</v>
       </c>
       <c r="B175" s="22">
         <v>94527.79</v>
       </c>
       <c r="C175" s="23">
         <v>16480.37</v>
       </c>
       <c r="D175" s="23">
         <v>1629.78</v>
       </c>
       <c r="E175" s="24">
         <v>76417.649999999994</v>
       </c>
       <c r="F175" s="25">
         <v>11810.24</v>
       </c>
       <c r="G175" s="23">
         <v>1240.5899999999999</v>
       </c>
       <c r="H175" s="23">
         <v>10161.06</v>
       </c>
       <c r="I175" s="24">
@@ -10891,51 +10891,51 @@
       <c r="J175" s="26">
         <v>0</v>
       </c>
       <c r="K175" s="25">
         <v>372.96</v>
       </c>
       <c r="L175" s="23">
         <v>25.69</v>
       </c>
       <c r="M175" s="24">
         <v>332.97</v>
       </c>
       <c r="N175" s="26">
         <v>6106.18</v>
       </c>
       <c r="O175" s="26">
         <v>1042.8900000000001</v>
       </c>
       <c r="P175" s="26">
         <v>3390.24</v>
       </c>
       <c r="Q175" s="27">
         <v>117250.31</v>
       </c>
     </row>
-    <row r="176" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A176" s="14">
         <v>44986</v>
       </c>
       <c r="B176" s="22">
         <v>92538.29</v>
       </c>
       <c r="C176" s="23">
         <v>14316.4</v>
       </c>
       <c r="D176" s="23">
         <v>1597.26</v>
       </c>
       <c r="E176" s="24">
         <v>76624.63</v>
       </c>
       <c r="F176" s="25">
         <v>11922.82</v>
       </c>
       <c r="G176" s="23">
         <v>1212.01</v>
       </c>
       <c r="H176" s="23">
         <v>10307</v>
       </c>
       <c r="I176" s="24">
@@ -10944,51 +10944,51 @@
       <c r="J176" s="26">
         <v>0</v>
       </c>
       <c r="K176" s="25">
         <v>357.03</v>
       </c>
       <c r="L176" s="23">
         <v>25.68</v>
       </c>
       <c r="M176" s="24">
         <v>329.52</v>
       </c>
       <c r="N176" s="26">
         <v>7182.76</v>
       </c>
       <c r="O176" s="26">
         <v>1039.72</v>
       </c>
       <c r="P176" s="26">
         <v>3387.98</v>
       </c>
       <c r="Q176" s="27">
         <v>116428.6</v>
       </c>
     </row>
-    <row r="177" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A177" s="14">
         <v>45017</v>
       </c>
       <c r="B177" s="22">
         <v>93329.64</v>
       </c>
       <c r="C177" s="23">
         <v>14661.42</v>
       </c>
       <c r="D177" s="23">
         <v>1571.05</v>
       </c>
       <c r="E177" s="24">
         <v>77097.17</v>
       </c>
       <c r="F177" s="25">
         <v>12096.98</v>
       </c>
       <c r="G177" s="23">
         <v>1262.1400000000001</v>
       </c>
       <c r="H177" s="23">
         <v>10444.61</v>
       </c>
       <c r="I177" s="24">
@@ -10997,51 +10997,51 @@
       <c r="J177" s="26">
         <v>0</v>
       </c>
       <c r="K177" s="25">
         <v>357.73</v>
       </c>
       <c r="L177" s="23">
         <v>25.58</v>
       </c>
       <c r="M177" s="24">
         <v>330.32</v>
       </c>
       <c r="N177" s="26">
         <v>6837.16</v>
       </c>
       <c r="O177" s="26">
         <v>1036.6300000000001</v>
       </c>
       <c r="P177" s="26">
         <v>3253.28</v>
       </c>
       <c r="Q177" s="27">
         <v>116911.44</v>
       </c>
     </row>
-    <row r="178" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A178" s="14">
         <v>45047</v>
       </c>
       <c r="B178" s="22">
         <v>93089.2</v>
       </c>
       <c r="C178" s="23">
         <v>14283.72</v>
       </c>
       <c r="D178" s="23">
         <v>1575.29</v>
       </c>
       <c r="E178" s="24">
         <v>77230.2</v>
       </c>
       <c r="F178" s="25">
         <v>12214.75</v>
       </c>
       <c r="G178" s="23">
         <v>1262.79</v>
       </c>
       <c r="H178" s="23">
         <v>10560.98</v>
       </c>
       <c r="I178" s="24">
@@ -11050,51 +11050,51 @@
       <c r="J178" s="26">
         <v>0</v>
       </c>
       <c r="K178" s="25">
         <v>357.1</v>
       </c>
       <c r="L178" s="23">
         <v>25.24</v>
       </c>
       <c r="M178" s="24">
         <v>330.03</v>
       </c>
       <c r="N178" s="26">
         <v>7357.64</v>
       </c>
       <c r="O178" s="26">
         <v>1035.3</v>
       </c>
       <c r="P178" s="26">
         <v>3195.74</v>
       </c>
       <c r="Q178" s="27">
         <v>117249.73</v>
       </c>
     </row>
-    <row r="179" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A179" s="14">
         <v>45078</v>
       </c>
       <c r="B179" s="22">
         <v>92815.31</v>
       </c>
       <c r="C179" s="23">
         <v>13739.56</v>
       </c>
       <c r="D179" s="23">
         <v>1567.83</v>
       </c>
       <c r="E179" s="24">
         <v>77507.91</v>
       </c>
       <c r="F179" s="25">
         <v>12685.07</v>
       </c>
       <c r="G179" s="23">
         <v>1222.71</v>
       </c>
       <c r="H179" s="23">
         <v>11071.9</v>
       </c>
       <c r="I179" s="24">
@@ -11103,51 +11103,51 @@
       <c r="J179" s="26">
         <v>0</v>
       </c>
       <c r="K179" s="25">
         <v>357.13</v>
       </c>
       <c r="L179" s="23">
         <v>25.34</v>
       </c>
       <c r="M179" s="24">
         <v>329.96</v>
       </c>
       <c r="N179" s="26">
         <v>6979.34</v>
       </c>
       <c r="O179" s="26">
         <v>1034.57</v>
       </c>
       <c r="P179" s="26">
         <v>3278.98</v>
       </c>
       <c r="Q179" s="27">
         <v>117150.38</v>
       </c>
     </row>
-    <row r="180" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A180" s="14">
         <v>45108</v>
       </c>
       <c r="B180" s="22">
         <v>92091.96</v>
       </c>
       <c r="C180" s="23">
         <v>12927.14</v>
       </c>
       <c r="D180" s="23">
         <v>1584.4</v>
       </c>
       <c r="E180" s="24">
         <v>77580.42</v>
       </c>
       <c r="F180" s="25">
         <v>12763.43</v>
       </c>
       <c r="G180" s="23">
         <v>1227.77</v>
       </c>
       <c r="H180" s="23">
         <v>11140.05</v>
       </c>
       <c r="I180" s="24">
@@ -11156,51 +11156,51 @@
       <c r="J180" s="26">
         <v>0</v>
       </c>
       <c r="K180" s="25">
         <v>357.04</v>
       </c>
       <c r="L180" s="23">
         <v>25.28</v>
       </c>
       <c r="M180" s="24">
         <v>329.93</v>
       </c>
       <c r="N180" s="26">
         <v>7325.23</v>
       </c>
       <c r="O180" s="26">
         <v>1029.29</v>
       </c>
       <c r="P180" s="26">
         <v>3226.64</v>
       </c>
       <c r="Q180" s="27">
         <v>116793.58</v>
       </c>
     </row>
-    <row r="181" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A181" s="14">
         <v>45139</v>
       </c>
       <c r="B181" s="22">
         <v>93218.41</v>
       </c>
       <c r="C181" s="23">
         <v>13690.14</v>
       </c>
       <c r="D181" s="23">
         <v>1594.48</v>
       </c>
       <c r="E181" s="24">
         <v>77933.789999999994</v>
       </c>
       <c r="F181" s="25">
         <v>12825.7</v>
       </c>
       <c r="G181" s="23">
         <v>1233.0999999999999</v>
       </c>
       <c r="H181" s="23">
         <v>11199.19</v>
       </c>
       <c r="I181" s="24">
@@ -11209,51 +11209,51 @@
       <c r="J181" s="26">
         <v>0</v>
       </c>
       <c r="K181" s="25">
         <v>356.56</v>
       </c>
       <c r="L181" s="23">
         <v>25.29</v>
       </c>
       <c r="M181" s="24">
         <v>329.44</v>
       </c>
       <c r="N181" s="26">
         <v>7348.22</v>
       </c>
       <c r="O181" s="26">
         <v>1025.58</v>
       </c>
       <c r="P181" s="26">
         <v>3314.09</v>
       </c>
       <c r="Q181" s="27">
         <v>118088.55</v>
       </c>
     </row>
-    <row r="182" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A182" s="14">
         <v>45170</v>
       </c>
       <c r="B182" s="22">
         <v>93688.19</v>
       </c>
       <c r="C182" s="23">
         <v>13732.69</v>
       </c>
       <c r="D182" s="23">
         <v>1575.68</v>
       </c>
       <c r="E182" s="24">
         <v>78379.81</v>
       </c>
       <c r="F182" s="25">
         <v>13181.42</v>
       </c>
       <c r="G182" s="23">
         <v>1271.98</v>
       </c>
       <c r="H182" s="23">
         <v>11518.45</v>
       </c>
       <c r="I182" s="24">
@@ -11262,51 +11262,51 @@
       <c r="J182" s="26">
         <v>0</v>
       </c>
       <c r="K182" s="25">
         <v>357.54</v>
       </c>
       <c r="L182" s="23">
         <v>25.67</v>
       </c>
       <c r="M182" s="24">
         <v>330.05</v>
       </c>
       <c r="N182" s="26">
         <v>7417.15</v>
       </c>
       <c r="O182" s="26">
         <v>1017.62</v>
       </c>
       <c r="P182" s="26">
         <v>3286.03</v>
       </c>
       <c r="Q182" s="27">
         <v>118947.96</v>
       </c>
     </row>
-    <row r="183" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A183" s="14">
         <v>45200</v>
       </c>
       <c r="B183" s="22">
         <v>94386.59</v>
       </c>
       <c r="C183" s="23">
         <v>14380.9</v>
       </c>
       <c r="D183" s="23">
         <v>1570.12</v>
       </c>
       <c r="E183" s="24">
         <v>78435.570000000007</v>
       </c>
       <c r="F183" s="25">
         <v>13281.84</v>
       </c>
       <c r="G183" s="23">
         <v>1266.7</v>
       </c>
       <c r="H183" s="23">
         <v>11624.16</v>
       </c>
       <c r="I183" s="24">
@@ -11315,51 +11315,51 @@
       <c r="J183" s="26">
         <v>0</v>
       </c>
       <c r="K183" s="25">
         <v>362.52</v>
       </c>
       <c r="L183" s="23">
         <v>28.39</v>
       </c>
       <c r="M183" s="24">
         <v>332.3</v>
       </c>
       <c r="N183" s="26">
         <v>6848.35</v>
       </c>
       <c r="O183" s="26">
         <v>1019.87</v>
       </c>
       <c r="P183" s="26">
         <v>3242.42</v>
       </c>
       <c r="Q183" s="27">
         <v>119141.6</v>
       </c>
     </row>
-    <row r="184" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A184" s="14">
         <v>45231</v>
       </c>
       <c r="B184" s="22">
         <v>96542.98</v>
       </c>
       <c r="C184" s="23">
         <v>16250.15</v>
       </c>
       <c r="D184" s="23">
         <v>1594.97</v>
       </c>
       <c r="E184" s="24">
         <v>78697.87</v>
       </c>
       <c r="F184" s="25">
         <v>13157.38</v>
       </c>
       <c r="G184" s="23">
         <v>1269.69</v>
       </c>
       <c r="H184" s="23">
         <v>11499.85</v>
       </c>
       <c r="I184" s="24">
@@ -11368,51 +11368,51 @@
       <c r="J184" s="26">
         <v>0</v>
       </c>
       <c r="K184" s="25">
         <v>361.47</v>
       </c>
       <c r="L184" s="23">
         <v>25.77</v>
       </c>
       <c r="M184" s="24">
         <v>333.87</v>
       </c>
       <c r="N184" s="26">
         <v>7684.11</v>
       </c>
       <c r="O184" s="26">
         <v>1018.22</v>
       </c>
       <c r="P184" s="26">
         <v>3282.37</v>
       </c>
       <c r="Q184" s="27">
         <v>122046.53</v>
       </c>
     </row>
-    <row r="185" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A185" s="14">
         <v>45261</v>
       </c>
       <c r="B185" s="22">
         <v>96209.600000000006</v>
       </c>
       <c r="C185" s="23">
         <v>16187.85</v>
       </c>
       <c r="D185" s="23">
         <v>1808.79</v>
       </c>
       <c r="E185" s="24">
         <v>78212.960000000006</v>
       </c>
       <c r="F185" s="25">
         <v>12772.1</v>
       </c>
       <c r="G185" s="23">
         <v>1301.1199999999999</v>
       </c>
       <c r="H185" s="23">
         <v>11080.36</v>
       </c>
       <c r="I185" s="24">
@@ -11421,51 +11421,51 @@
       <c r="J185" s="26">
         <v>0</v>
       </c>
       <c r="K185" s="25">
         <v>356.22</v>
       </c>
       <c r="L185" s="23">
         <v>1.83</v>
       </c>
       <c r="M185" s="24">
         <v>352.56</v>
       </c>
       <c r="N185" s="26">
         <v>8280.23</v>
       </c>
       <c r="O185" s="26">
         <v>1058.02</v>
       </c>
       <c r="P185" s="26">
         <v>3958.01</v>
       </c>
       <c r="Q185" s="27">
         <v>122634.18</v>
       </c>
     </row>
-    <row r="186" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A186" s="14">
         <v>45292</v>
       </c>
       <c r="B186" s="22">
         <v>96584.34</v>
       </c>
       <c r="C186" s="23">
         <v>16346.6</v>
       </c>
       <c r="D186" s="23">
         <v>1808.07</v>
       </c>
       <c r="E186" s="24">
         <v>78429.67</v>
       </c>
       <c r="F186" s="25">
         <v>12978.1</v>
       </c>
       <c r="G186" s="23">
         <v>1339.63</v>
       </c>
       <c r="H186" s="23">
         <v>11209.61</v>
       </c>
       <c r="I186" s="24">
@@ -11474,51 +11474,51 @@
       <c r="J186" s="26">
         <v>0</v>
       </c>
       <c r="K186" s="25">
         <v>356.56</v>
       </c>
       <c r="L186" s="23">
         <v>1.91</v>
       </c>
       <c r="M186" s="24">
         <v>352.82</v>
       </c>
       <c r="N186" s="26">
         <v>7798.35</v>
       </c>
       <c r="O186" s="26">
         <v>1051.6400000000001</v>
       </c>
       <c r="P186" s="26">
         <v>3177.91</v>
       </c>
       <c r="Q186" s="27">
         <v>121946.9</v>
       </c>
     </row>
-    <row r="187" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A187" s="14">
         <v>45323</v>
       </c>
       <c r="B187" s="22">
         <v>96921.67</v>
       </c>
       <c r="C187" s="23">
         <v>16568.5</v>
       </c>
       <c r="D187" s="23">
         <v>1806.02</v>
       </c>
       <c r="E187" s="24">
         <v>78547.149999999994</v>
       </c>
       <c r="F187" s="25">
         <v>13267.5</v>
       </c>
       <c r="G187" s="23">
         <v>1319.11</v>
       </c>
       <c r="H187" s="23">
         <v>11520.79</v>
       </c>
       <c r="I187" s="24">
@@ -11527,51 +11527,51 @@
       <c r="J187" s="26">
         <v>0</v>
       </c>
       <c r="K187" s="25">
         <v>369.5</v>
       </c>
       <c r="L187" s="23">
         <v>1.94</v>
       </c>
       <c r="M187" s="24">
         <v>365.73</v>
       </c>
       <c r="N187" s="26">
         <v>7673.44</v>
       </c>
       <c r="O187" s="26">
         <v>1041.31</v>
       </c>
       <c r="P187" s="26">
         <v>3244.91</v>
       </c>
       <c r="Q187" s="27">
         <v>122518.34</v>
       </c>
     </row>
-    <row r="188" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A188" s="14">
         <v>45352</v>
       </c>
       <c r="B188" s="22">
         <v>93348.63</v>
       </c>
       <c r="C188" s="23">
         <v>13106.46</v>
       </c>
       <c r="D188" s="23">
         <v>1766.29</v>
       </c>
       <c r="E188" s="24">
         <v>78475.88</v>
       </c>
       <c r="F188" s="25">
         <v>13840.16</v>
       </c>
       <c r="G188" s="23">
         <v>1292.0899999999999</v>
       </c>
       <c r="H188" s="23">
         <v>12122.28</v>
       </c>
       <c r="I188" s="24">
@@ -11580,51 +11580,51 @@
       <c r="J188" s="26">
         <v>0</v>
       </c>
       <c r="K188" s="25">
         <v>369.56</v>
       </c>
       <c r="L188" s="23">
         <v>1.99</v>
       </c>
       <c r="M188" s="24">
         <v>365.74</v>
       </c>
       <c r="N188" s="26">
         <v>8026.51</v>
       </c>
       <c r="O188" s="26">
         <v>1038.57</v>
       </c>
       <c r="P188" s="26">
         <v>3369.35</v>
       </c>
       <c r="Q188" s="27">
         <v>119992.79</v>
       </c>
     </row>
-    <row r="189" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A189" s="14">
         <v>45383</v>
       </c>
       <c r="B189" s="22">
         <v>92772.3</v>
       </c>
       <c r="C189" s="23">
         <v>12595.64</v>
       </c>
       <c r="D189" s="23">
         <v>1724.03</v>
       </c>
       <c r="E189" s="24">
         <v>78452.63</v>
       </c>
       <c r="F189" s="25">
         <v>14073.07</v>
       </c>
       <c r="G189" s="23">
         <v>1318.91</v>
       </c>
       <c r="H189" s="23">
         <v>12359.68</v>
       </c>
       <c r="I189" s="24">
@@ -11633,51 +11633,51 @@
       <c r="J189" s="26">
         <v>0</v>
       </c>
       <c r="K189" s="25">
         <v>366.74</v>
       </c>
       <c r="L189" s="23">
         <v>2.0499999999999998</v>
       </c>
       <c r="M189" s="24">
         <v>362.87</v>
       </c>
       <c r="N189" s="26">
         <v>8201.7199999999993</v>
       </c>
       <c r="O189" s="26">
         <v>1030.2</v>
       </c>
       <c r="P189" s="26">
         <v>3188.69</v>
       </c>
       <c r="Q189" s="27">
         <v>119632.72</v>
       </c>
     </row>
-    <row r="190" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A190" s="14">
         <v>45413</v>
       </c>
       <c r="B190" s="22">
         <v>93120.14</v>
       </c>
       <c r="C190" s="23">
         <v>12742.04</v>
       </c>
       <c r="D190" s="23">
         <v>1703.9</v>
       </c>
       <c r="E190" s="24">
         <v>78674.2</v>
       </c>
       <c r="F190" s="25">
         <v>14163.27</v>
       </c>
       <c r="G190" s="23">
         <v>1344.69</v>
       </c>
       <c r="H190" s="23">
         <v>12424.04</v>
       </c>
       <c r="I190" s="24">
@@ -11686,51 +11686,51 @@
       <c r="J190" s="26">
         <v>0</v>
       </c>
       <c r="K190" s="25">
         <v>364.53</v>
       </c>
       <c r="L190" s="23">
         <v>1.47</v>
       </c>
       <c r="M190" s="24">
         <v>362.73</v>
       </c>
       <c r="N190" s="26">
         <v>8061.73</v>
       </c>
       <c r="O190" s="26">
         <v>1030.6300000000001</v>
       </c>
       <c r="P190" s="26">
         <v>3047.98</v>
       </c>
       <c r="Q190" s="27">
         <v>119788.28</v>
       </c>
     </row>
-    <row r="191" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A191" s="14">
         <v>45444</v>
       </c>
       <c r="B191" s="22">
         <v>94808.16</v>
       </c>
       <c r="C191" s="23">
         <v>14075.92</v>
       </c>
       <c r="D191" s="23">
         <v>1672.9</v>
       </c>
       <c r="E191" s="24">
         <v>79059.34</v>
       </c>
       <c r="F191" s="25">
         <v>14225.96</v>
       </c>
       <c r="G191" s="23">
         <v>1363.37</v>
       </c>
       <c r="H191" s="23">
         <v>12467.1</v>
       </c>
       <c r="I191" s="24">
@@ -11739,51 +11739,51 @@
       <c r="J191" s="26">
         <v>0</v>
       </c>
       <c r="K191" s="25">
         <v>392.08</v>
       </c>
       <c r="L191" s="23">
         <v>1.46</v>
       </c>
       <c r="M191" s="24">
         <v>390.29</v>
       </c>
       <c r="N191" s="26">
         <v>7719.61</v>
       </c>
       <c r="O191" s="26">
         <v>1015.64</v>
       </c>
       <c r="P191" s="26">
         <v>3096.38</v>
       </c>
       <c r="Q191" s="27">
         <v>121257.83</v>
       </c>
     </row>
-    <row r="192" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A192" s="14">
         <v>45474</v>
       </c>
       <c r="B192" s="22">
         <v>93304.41</v>
       </c>
       <c r="C192" s="23">
         <v>12611.91</v>
       </c>
       <c r="D192" s="23">
         <v>1664.84</v>
       </c>
       <c r="E192" s="24">
         <v>79027.66</v>
       </c>
       <c r="F192" s="25">
         <v>14293.53</v>
       </c>
       <c r="G192" s="23">
         <v>1380.85</v>
       </c>
       <c r="H192" s="23">
         <v>12524.44</v>
       </c>
       <c r="I192" s="24">
@@ -11792,51 +11792,51 @@
       <c r="J192" s="26">
         <v>0</v>
       </c>
       <c r="K192" s="25">
         <v>392.44</v>
       </c>
       <c r="L192" s="23">
         <v>1.63</v>
       </c>
       <c r="M192" s="24">
         <v>390.47</v>
       </c>
       <c r="N192" s="26">
         <v>9510.02</v>
       </c>
       <c r="O192" s="26">
         <v>1009.4</v>
       </c>
       <c r="P192" s="26">
         <v>3031.21</v>
       </c>
       <c r="Q192" s="27">
         <v>121541.01</v>
       </c>
     </row>
-    <row r="193" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A193" s="14">
         <v>45505</v>
       </c>
       <c r="B193" s="22">
         <v>92189.42</v>
       </c>
       <c r="C193" s="23">
         <v>11219.87</v>
       </c>
       <c r="D193" s="23">
         <v>1654.9</v>
       </c>
       <c r="E193" s="24">
         <v>79314.649999999994</v>
       </c>
       <c r="F193" s="25">
         <v>14308.23</v>
       </c>
       <c r="G193" s="23">
         <v>1335.22</v>
       </c>
       <c r="H193" s="23">
         <v>12584.12</v>
       </c>
       <c r="I193" s="24">
@@ -11845,51 +11845,51 @@
       <c r="J193" s="26">
         <v>0</v>
       </c>
       <c r="K193" s="25">
         <v>393.31</v>
       </c>
       <c r="L193" s="23">
         <v>1.58</v>
       </c>
       <c r="M193" s="24">
         <v>391.4</v>
       </c>
       <c r="N193" s="26">
         <v>10218.16</v>
       </c>
       <c r="O193" s="26">
         <v>1004.79</v>
       </c>
       <c r="P193" s="26">
         <v>3254.37</v>
       </c>
       <c r="Q193" s="27">
         <v>121368.28</v>
       </c>
     </row>
-    <row r="194" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A194" s="14">
         <v>45536</v>
       </c>
       <c r="B194" s="22">
         <v>93745.11</v>
       </c>
       <c r="C194" s="23">
         <v>12440.37</v>
       </c>
       <c r="D194" s="23">
         <v>1640.77</v>
       </c>
       <c r="E194" s="24">
         <v>79663.98</v>
       </c>
       <c r="F194" s="25">
         <v>14473.55</v>
       </c>
       <c r="G194" s="23">
         <v>1371.13</v>
       </c>
       <c r="H194" s="23">
         <v>12714.48</v>
       </c>
       <c r="I194" s="24">
@@ -11898,51 +11898,51 @@
       <c r="J194" s="26">
         <v>0</v>
       </c>
       <c r="K194" s="25">
         <v>393.73</v>
       </c>
       <c r="L194" s="23">
         <v>1.86</v>
       </c>
       <c r="M194" s="24">
         <v>391.54</v>
       </c>
       <c r="N194" s="26">
         <v>9013.2800000000007</v>
       </c>
       <c r="O194" s="26">
         <v>1008.61</v>
       </c>
       <c r="P194" s="26">
         <v>3136.24</v>
       </c>
       <c r="Q194" s="27">
         <v>121770.52</v>
       </c>
     </row>
-    <row r="195" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A195" s="14">
         <v>45566</v>
       </c>
       <c r="B195" s="22">
         <v>93723.77</v>
       </c>
       <c r="C195" s="23">
         <v>11955.72</v>
       </c>
       <c r="D195" s="23">
         <v>1628.49</v>
       </c>
       <c r="E195" s="24">
         <v>80139.56</v>
       </c>
       <c r="F195" s="25">
         <v>14509.56</v>
       </c>
       <c r="G195" s="23">
         <v>1283.47</v>
       </c>
       <c r="H195" s="23">
         <v>12873.05</v>
       </c>
       <c r="I195" s="24">
@@ -11951,51 +11951,51 @@
       <c r="J195" s="26">
         <v>0</v>
       </c>
       <c r="K195" s="25">
         <v>319.13</v>
       </c>
       <c r="L195" s="23">
         <v>1.84</v>
       </c>
       <c r="M195" s="24">
         <v>316.95999999999998</v>
       </c>
       <c r="N195" s="26">
         <v>8950.7000000000007</v>
       </c>
       <c r="O195" s="26">
         <v>1009.1</v>
       </c>
       <c r="P195" s="26">
         <v>3166.55</v>
       </c>
       <c r="Q195" s="27">
         <v>121678.81</v>
       </c>
     </row>
-    <row r="196" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A196" s="14">
         <v>45597</v>
       </c>
       <c r="B196" s="22">
         <v>93177.5</v>
       </c>
       <c r="C196" s="23">
         <v>11357.33</v>
       </c>
       <c r="D196" s="23">
         <v>1610.39</v>
       </c>
       <c r="E196" s="24">
         <v>80209.78</v>
       </c>
       <c r="F196" s="25">
         <v>14451.36</v>
       </c>
       <c r="G196" s="23">
         <v>1307.02</v>
       </c>
       <c r="H196" s="23">
         <v>12790.84</v>
       </c>
       <c r="I196" s="24">
@@ -12004,51 +12004,51 @@
       <c r="J196" s="26">
         <v>0</v>
       </c>
       <c r="K196" s="25">
         <v>318.52999999999997</v>
       </c>
       <c r="L196" s="23">
         <v>2.0699999999999998</v>
       </c>
       <c r="M196" s="24">
         <v>316.13</v>
       </c>
       <c r="N196" s="26">
         <v>9945.7099999999991</v>
       </c>
       <c r="O196" s="26">
         <v>1007.11</v>
       </c>
       <c r="P196" s="26">
         <v>3652.14</v>
       </c>
       <c r="Q196" s="27">
         <v>122552.36</v>
       </c>
     </row>
-    <row r="197" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A197" s="14">
         <v>45627</v>
       </c>
       <c r="B197" s="22">
         <v>96421.74</v>
       </c>
       <c r="C197" s="23">
         <v>14410.87</v>
       </c>
       <c r="D197" s="23">
         <v>1651.85</v>
       </c>
       <c r="E197" s="24">
         <v>80359.02</v>
       </c>
       <c r="F197" s="25">
         <v>14385.66</v>
       </c>
       <c r="G197" s="23">
         <v>1289.33</v>
       </c>
       <c r="H197" s="23">
         <v>12742.67</v>
       </c>
       <c r="I197" s="24">
@@ -12057,51 +12057,51 @@
       <c r="J197" s="26">
         <v>0</v>
       </c>
       <c r="K197" s="25">
         <v>322.88</v>
       </c>
       <c r="L197" s="23">
         <v>1.83</v>
       </c>
       <c r="M197" s="24">
         <v>320.70999999999998</v>
       </c>
       <c r="N197" s="26">
         <v>9256.65</v>
       </c>
       <c r="O197" s="26">
         <v>1052</v>
       </c>
       <c r="P197" s="26">
         <v>4010.7</v>
       </c>
       <c r="Q197" s="27">
         <v>125449.62</v>
       </c>
     </row>
-    <row r="198" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A198" s="14">
         <v>45658</v>
       </c>
       <c r="B198" s="22">
         <v>96332.95</v>
       </c>
       <c r="C198" s="23">
         <v>13617.86</v>
       </c>
       <c r="D198" s="23">
         <v>1662.14</v>
       </c>
       <c r="E198" s="24">
         <v>81052.95</v>
       </c>
       <c r="F198" s="25">
         <v>14824.34</v>
       </c>
       <c r="G198" s="23">
         <v>1295.99</v>
       </c>
       <c r="H198" s="23">
         <v>13183.8</v>
       </c>
       <c r="I198" s="24">
@@ -12110,51 +12110,51 @@
       <c r="J198" s="26">
         <v>0</v>
       </c>
       <c r="K198" s="25">
         <v>322.17</v>
       </c>
       <c r="L198" s="23">
         <v>1.84</v>
       </c>
       <c r="M198" s="24">
         <v>320</v>
       </c>
       <c r="N198" s="26">
         <v>9755.25</v>
       </c>
       <c r="O198" s="26">
         <v>1037.26</v>
       </c>
       <c r="P198" s="26">
         <v>3246.9</v>
       </c>
       <c r="Q198" s="27">
         <v>125518.88</v>
       </c>
     </row>
-    <row r="199" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A199" s="14">
         <v>45689</v>
       </c>
       <c r="B199" s="22">
         <v>96830.55</v>
       </c>
       <c r="C199" s="23">
         <v>13840.21</v>
       </c>
       <c r="D199" s="23">
         <v>1663.49</v>
       </c>
       <c r="E199" s="24">
         <v>81326.850000000006</v>
       </c>
       <c r="F199" s="25">
         <v>15737.64</v>
       </c>
       <c r="G199" s="23">
         <v>1296.5</v>
       </c>
       <c r="H199" s="23">
         <v>14096.09</v>
       </c>
       <c r="I199" s="24">
@@ -12163,51 +12163,51 @@
       <c r="J199" s="26">
         <v>0</v>
       </c>
       <c r="K199" s="25">
         <v>323.01</v>
       </c>
       <c r="L199" s="23">
         <v>1.9</v>
       </c>
       <c r="M199" s="24">
         <v>320.79000000000002</v>
       </c>
       <c r="N199" s="26">
         <v>9580.83</v>
       </c>
       <c r="O199" s="26">
         <v>1029.71</v>
       </c>
       <c r="P199" s="26">
         <v>3404.67</v>
       </c>
       <c r="Q199" s="27">
         <v>126906.41</v>
       </c>
     </row>
-    <row r="200" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A200" s="14">
         <v>45717</v>
       </c>
       <c r="B200" s="22">
         <v>95843.81</v>
       </c>
       <c r="C200" s="23">
         <v>12335.62</v>
       </c>
       <c r="D200" s="23">
         <v>1649.6</v>
       </c>
       <c r="E200" s="24">
         <v>81858.59</v>
       </c>
       <c r="F200" s="25">
         <v>16141.45</v>
       </c>
       <c r="G200" s="23">
         <v>1290.18</v>
       </c>
       <c r="H200" s="23">
         <v>14508.03</v>
       </c>
       <c r="I200" s="24">
@@ -12216,51 +12216,51 @@
       <c r="J200" s="26">
         <v>0</v>
       </c>
       <c r="K200" s="25">
         <v>326.13</v>
       </c>
       <c r="L200" s="23">
         <v>1.89</v>
       </c>
       <c r="M200" s="24">
         <v>323.89999999999998</v>
       </c>
       <c r="N200" s="26">
         <v>9486.16</v>
       </c>
       <c r="O200" s="26">
         <v>1023.56</v>
       </c>
       <c r="P200" s="26">
         <v>3218.21</v>
       </c>
       <c r="Q200" s="27">
         <v>126039.32</v>
       </c>
     </row>
-    <row r="201" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A201" s="14">
         <v>45748</v>
       </c>
       <c r="B201" s="22">
         <v>94190.09</v>
       </c>
       <c r="C201" s="23">
         <v>10210.58</v>
       </c>
       <c r="D201" s="23">
         <v>1665.85</v>
       </c>
       <c r="E201" s="24">
         <v>82313.67</v>
       </c>
       <c r="F201" s="25">
         <v>16648.689999999999</v>
       </c>
       <c r="G201" s="23">
         <v>1229.4100000000001</v>
       </c>
       <c r="H201" s="23">
         <v>15075.55</v>
       </c>
       <c r="I201" s="24">
@@ -12269,51 +12269,51 @@
       <c r="J201" s="26">
         <v>0</v>
       </c>
       <c r="K201" s="25">
         <v>325.43</v>
       </c>
       <c r="L201" s="23">
         <v>1.88</v>
       </c>
       <c r="M201" s="24">
         <v>323.22000000000003</v>
       </c>
       <c r="N201" s="26">
         <v>10177.74</v>
       </c>
       <c r="O201" s="26">
         <v>1018.06</v>
       </c>
       <c r="P201" s="26">
         <v>3498.01</v>
       </c>
       <c r="Q201" s="27">
         <v>125858.03</v>
       </c>
     </row>
-    <row r="202" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A202" s="14">
         <v>45778</v>
       </c>
       <c r="B202" s="22">
         <v>96089.75</v>
       </c>
       <c r="C202" s="23">
         <v>11615.04</v>
       </c>
       <c r="D202" s="23">
         <v>1704.29</v>
       </c>
       <c r="E202" s="24">
         <v>82770.42</v>
       </c>
       <c r="F202" s="25">
         <v>16582.75</v>
       </c>
       <c r="G202" s="23">
         <v>1107.01</v>
       </c>
       <c r="H202" s="23">
         <v>15207.63</v>
       </c>
       <c r="I202" s="24">
@@ -12322,51 +12322,51 @@
       <c r="J202" s="26">
         <v>0</v>
       </c>
       <c r="K202" s="25">
         <v>325.33</v>
       </c>
       <c r="L202" s="23">
         <v>1.45</v>
       </c>
       <c r="M202" s="24">
         <v>323.55</v>
       </c>
       <c r="N202" s="26">
         <v>9944.75</v>
       </c>
       <c r="O202" s="26">
         <v>1012.51</v>
       </c>
       <c r="P202" s="26">
         <v>3616.29</v>
       </c>
       <c r="Q202" s="27">
         <v>127571.38</v>
       </c>
     </row>
-    <row r="203" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A203" s="14">
         <v>45809</v>
       </c>
       <c r="B203" s="22">
         <v>94244.69</v>
       </c>
       <c r="C203" s="23">
         <v>9107.89</v>
       </c>
       <c r="D203" s="23">
         <v>1728.53</v>
       </c>
       <c r="E203" s="24">
         <v>83408.27</v>
       </c>
       <c r="F203" s="25">
         <v>17338.080000000002</v>
       </c>
       <c r="G203" s="23">
         <v>1051.8399999999999</v>
       </c>
       <c r="H203" s="23">
         <v>16017.83</v>
       </c>
       <c r="I203" s="24">
@@ -12375,51 +12375,51 @@
       <c r="J203" s="26">
         <v>0</v>
       </c>
       <c r="K203" s="25">
         <v>323.10000000000002</v>
       </c>
       <c r="L203" s="23">
         <v>1.45</v>
       </c>
       <c r="M203" s="24">
         <v>321.32</v>
       </c>
       <c r="N203" s="26">
         <v>11102.16</v>
       </c>
       <c r="O203" s="26">
         <v>1004.85</v>
       </c>
       <c r="P203" s="26">
         <v>3376.91</v>
       </c>
       <c r="Q203" s="27">
         <v>127389.79</v>
       </c>
     </row>
-    <row r="204" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A204" s="14">
         <v>45839</v>
       </c>
       <c r="B204" s="22">
         <v>96093.46</v>
       </c>
       <c r="C204" s="23">
         <v>10421.790000000001</v>
       </c>
       <c r="D204" s="23">
         <v>1725.72</v>
       </c>
       <c r="E204" s="24">
         <v>83945.96</v>
       </c>
       <c r="F204" s="25">
         <v>17295.810000000001</v>
       </c>
       <c r="G204" s="23">
         <v>1016.15</v>
       </c>
       <c r="H204" s="23">
         <v>16021.08</v>
       </c>
       <c r="I204" s="24">
@@ -12428,51 +12428,51 @@
       <c r="J204" s="26">
         <v>0</v>
       </c>
       <c r="K204" s="25">
         <v>323.39999999999998</v>
       </c>
       <c r="L204" s="23">
         <v>1.49</v>
       </c>
       <c r="M204" s="24">
         <v>321.57</v>
       </c>
       <c r="N204" s="26">
         <v>10585.59</v>
       </c>
       <c r="O204" s="26">
         <v>1002.27</v>
       </c>
       <c r="P204" s="26">
         <v>3354.99</v>
       </c>
       <c r="Q204" s="27">
         <v>128655.53</v>
       </c>
     </row>
-    <row r="205" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A205" s="14">
         <v>45870</v>
       </c>
       <c r="B205" s="22">
         <v>96668.98</v>
       </c>
       <c r="C205" s="23">
         <v>10467.6</v>
       </c>
       <c r="D205" s="23">
         <v>1735.24</v>
       </c>
       <c r="E205" s="24">
         <v>84466.14</v>
       </c>
       <c r="F205" s="25">
         <v>17240.55</v>
       </c>
       <c r="G205" s="23">
         <v>859.62</v>
       </c>
       <c r="H205" s="23">
         <v>16122.15</v>
       </c>
       <c r="I205" s="24">
@@ -12481,51 +12481,51 @@
       <c r="J205" s="26">
         <v>0</v>
       </c>
       <c r="K205" s="25">
         <v>324.74</v>
       </c>
       <c r="L205" s="23">
         <v>1.49</v>
       </c>
       <c r="M205" s="24">
         <v>322.92</v>
       </c>
       <c r="N205" s="26">
         <v>10126.030000000001</v>
       </c>
       <c r="O205" s="26">
         <v>1001.64</v>
       </c>
       <c r="P205" s="26">
         <v>3670.21</v>
       </c>
       <c r="Q205" s="27">
         <v>129032.17</v>
       </c>
     </row>
-    <row r="206" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A206" s="14">
         <v>45901</v>
       </c>
       <c r="B206" s="22">
         <v>96482.22</v>
       </c>
       <c r="C206" s="23">
         <v>9687.84</v>
       </c>
       <c r="D206" s="23">
         <v>1772.37</v>
       </c>
       <c r="E206" s="24">
         <v>85022</v>
       </c>
       <c r="F206" s="25">
         <v>17736.400000000001</v>
       </c>
       <c r="G206" s="23">
         <v>865.91</v>
       </c>
       <c r="H206" s="23">
         <v>16611.77</v>
       </c>
       <c r="I206" s="24">
@@ -12534,51 +12534,51 @@
       <c r="J206" s="26">
         <v>0</v>
       </c>
       <c r="K206" s="25">
         <v>325.11</v>
       </c>
       <c r="L206" s="23">
         <v>1.7</v>
       </c>
       <c r="M206" s="24">
         <v>323.07</v>
       </c>
       <c r="N206" s="26">
         <v>10565.97</v>
       </c>
       <c r="O206" s="26">
         <v>1002.46</v>
       </c>
       <c r="P206" s="26">
         <v>3407.69</v>
       </c>
       <c r="Q206" s="27">
         <v>129519.85</v>
       </c>
     </row>
-    <row r="207" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A207" s="14">
         <v>45931</v>
       </c>
       <c r="B207" s="22">
         <v>98292.44</v>
       </c>
       <c r="C207" s="23">
         <v>10998.26</v>
       </c>
       <c r="D207" s="23">
         <v>1730.58</v>
       </c>
       <c r="E207" s="24">
         <v>85563.6</v>
       </c>
       <c r="F207" s="25">
         <v>17057.150000000001</v>
       </c>
       <c r="G207" s="23">
         <v>855.45</v>
       </c>
       <c r="H207" s="23">
         <v>15942.63</v>
       </c>
       <c r="I207" s="24">
@@ -12587,10051 +12587,10351 @@
       <c r="J207" s="26">
         <v>0</v>
       </c>
       <c r="K207" s="25">
         <v>325.47000000000003</v>
       </c>
       <c r="L207" s="23">
         <v>1.72</v>
       </c>
       <c r="M207" s="24">
         <v>323.42</v>
       </c>
       <c r="N207" s="26">
         <v>10265.879999999999</v>
       </c>
       <c r="O207" s="26">
         <v>1006.31</v>
       </c>
       <c r="P207" s="26">
         <v>3832.76</v>
       </c>
       <c r="Q207" s="27">
         <v>130780.01</v>
       </c>
     </row>
-    <row r="208" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A208" s="14">
         <v>45962</v>
       </c>
       <c r="B208" s="22">
         <v>99475.78</v>
       </c>
       <c r="C208" s="23">
         <v>12095.81</v>
       </c>
       <c r="D208" s="23">
         <v>1755.02</v>
       </c>
       <c r="E208" s="24">
         <v>85624.94</v>
       </c>
       <c r="F208" s="25">
         <v>17146.849999999999</v>
       </c>
       <c r="G208" s="23">
         <v>849.62</v>
       </c>
       <c r="H208" s="23">
         <v>16042.68</v>
       </c>
       <c r="I208" s="24">
         <v>254.55</v>
       </c>
       <c r="J208" s="26">
         <v>0</v>
       </c>
       <c r="K208" s="25">
         <v>328.81</v>
       </c>
       <c r="L208" s="23">
         <v>1.71</v>
       </c>
       <c r="M208" s="24">
         <v>326.77</v>
       </c>
       <c r="N208" s="26">
         <v>11068.22</v>
       </c>
       <c r="O208" s="26">
         <v>1012.4</v>
       </c>
       <c r="P208" s="26">
         <v>3983.74</v>
       </c>
       <c r="Q208" s="27">
         <v>133015.79999999999</v>
+      </c>
+    </row>
+    <row r="209" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A209" s="14">
+        <v>45992</v>
+      </c>
+      <c r="B209" s="22">
+        <v>102054.88</v>
+      </c>
+      <c r="C209" s="23">
+        <v>14379.62</v>
+      </c>
+      <c r="D209" s="23">
+        <v>1901.57</v>
+      </c>
+      <c r="E209" s="24">
+        <v>85773.69</v>
+      </c>
+      <c r="F209" s="25">
+        <v>17047.36</v>
+      </c>
+      <c r="G209" s="23">
+        <v>867.71</v>
+      </c>
+      <c r="H209" s="23">
+        <v>15925.2</v>
+      </c>
+      <c r="I209" s="24">
+        <v>254.45</v>
+      </c>
+      <c r="J209" s="26">
+        <v>0</v>
+      </c>
+      <c r="K209" s="25">
+        <v>331.15</v>
+      </c>
+      <c r="L209" s="23">
+        <v>1.74</v>
+      </c>
+      <c r="M209" s="24">
+        <v>329.09</v>
+      </c>
+      <c r="N209" s="26">
+        <v>10093</v>
+      </c>
+      <c r="O209" s="26">
+        <v>1030.9000000000001</v>
+      </c>
+      <c r="P209" s="26">
+        <v>3898.46</v>
+      </c>
+      <c r="Q209" s="27">
+        <v>134455.75</v>
+      </c>
+    </row>
+    <row r="210" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A210" s="14">
+        <v>46023</v>
+      </c>
+      <c r="B210" s="22">
+        <v>101543.25</v>
+      </c>
+      <c r="C210" s="23">
+        <v>13596.62</v>
+      </c>
+      <c r="D210" s="23">
+        <v>1905.59</v>
+      </c>
+      <c r="E210" s="24">
+        <v>86041.05</v>
+      </c>
+      <c r="F210" s="25">
+        <v>17252.2</v>
+      </c>
+      <c r="G210" s="23">
+        <v>846.42</v>
+      </c>
+      <c r="H210" s="23">
+        <v>16151.14</v>
+      </c>
+      <c r="I210" s="24">
+        <v>254.63</v>
+      </c>
+      <c r="J210" s="26">
+        <v>0</v>
+      </c>
+      <c r="K210" s="25">
+        <v>331.34</v>
+      </c>
+      <c r="L210" s="23">
+        <v>1.74</v>
+      </c>
+      <c r="M210" s="24">
+        <v>329.28</v>
+      </c>
+      <c r="N210" s="26">
+        <v>9144.51</v>
+      </c>
+      <c r="O210" s="26">
+        <v>1039.76</v>
+      </c>
+      <c r="P210" s="26">
+        <v>3818.29</v>
+      </c>
+      <c r="Q210" s="27">
+        <v>133129.35</v>
+      </c>
+    </row>
+    <row r="211" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A211" s="14">
+        <v>46054</v>
+      </c>
+      <c r="B211" s="22">
+        <v>101815.15</v>
+      </c>
+      <c r="C211" s="23">
+        <v>13616.34</v>
+      </c>
+      <c r="D211" s="23">
+        <v>1902.42</v>
+      </c>
+      <c r="E211" s="24">
+        <v>86296.39</v>
+      </c>
+      <c r="F211" s="25">
+        <v>17723.080000000002</v>
+      </c>
+      <c r="G211" s="23">
+        <v>851.41</v>
+      </c>
+      <c r="H211" s="23">
+        <v>16616.740000000002</v>
+      </c>
+      <c r="I211" s="24">
+        <v>254.93</v>
+      </c>
+      <c r="J211" s="26">
+        <v>0</v>
+      </c>
+      <c r="K211" s="25">
+        <v>337.89</v>
+      </c>
+      <c r="L211" s="23">
+        <v>1.74</v>
+      </c>
+      <c r="M211" s="24">
+        <v>335.82</v>
+      </c>
+      <c r="N211" s="26">
+        <v>10147.75</v>
+      </c>
+      <c r="O211" s="26">
+        <v>1031.47</v>
+      </c>
+      <c r="P211" s="26">
+        <v>3613.99</v>
+      </c>
+      <c r="Q211" s="27">
+        <v>134669.32999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA01F24E-184D-4B5B-BEB7-89A7EA8464A7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93D059DF-E089-4453-BE79-27D30650C9F3}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:Q209"/>
+  <dimension ref="A1:Q212"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B186" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D213" sqref="D213"/>
+      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="15" width="11.42578125" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="15" width="11.44140625" style="5" customWidth="1"/>
+    <col min="16" max="16" width="12.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="3"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="8"/>
       <c r="D3" s="2"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:17" s="29" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81"/>
-      <c r="B4" s="84" t="s">
+      <c r="A4" s="89"/>
+      <c r="B4" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="85"/>
-[...6 lines deleted...]
-      <c r="J4" s="87" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="95" t="s">
         <v>17</v>
       </c>
-      <c r="K4" s="90" t="s">
+      <c r="K4" s="81" t="s">
         <v>18</v>
       </c>
-      <c r="L4" s="90" t="s">
+      <c r="L4" s="81" t="s">
         <v>19</v>
       </c>
-      <c r="M4" s="90" t="s">
+      <c r="M4" s="81" t="s">
         <v>20</v>
       </c>
-      <c r="N4" s="90" t="s">
+      <c r="N4" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="O4" s="90" t="s">
+      <c r="O4" s="81" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:17" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="82"/>
-      <c r="B5" s="91" t="s">
+      <c r="A5" s="90"/>
+      <c r="B5" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="93" t="s">
+      <c r="C5" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="93" t="s">
+      <c r="D5" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="E5" s="94" t="s">
+      <c r="E5" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="F5" s="94"/>
-[...8 lines deleted...]
-      <c r="O5" s="88"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+      <c r="M5" s="82"/>
+      <c r="N5" s="82"/>
+      <c r="O5" s="82"/>
     </row>
     <row r="6" spans="1:17" s="29" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="83"/>
-[...2 lines deleted...]
-      <c r="D6" s="89"/>
+      <c r="A6" s="91"/>
+      <c r="B6" s="85"/>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
       <c r="E6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="J6" s="89"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A7" s="34">
         <v>39814</v>
       </c>
       <c r="B7" s="15">
         <v>41338</v>
       </c>
       <c r="C7" s="19">
         <v>3685</v>
       </c>
       <c r="D7" s="19">
         <v>2448</v>
       </c>
       <c r="E7" s="19">
         <v>35205</v>
       </c>
       <c r="F7" s="18">
         <v>15882</v>
       </c>
       <c r="G7" s="16">
         <v>18244</v>
       </c>
       <c r="H7" s="16">
         <v>1079</v>
       </c>
       <c r="I7" s="17">
         <v>0</v>
       </c>
       <c r="J7" s="19">
         <v>1611</v>
       </c>
       <c r="K7" s="19">
         <v>3531</v>
       </c>
       <c r="L7" s="19">
         <v>6135</v>
       </c>
       <c r="M7" s="19">
         <v>1587</v>
       </c>
       <c r="N7" s="19">
         <v>2550</v>
       </c>
       <c r="O7" s="20">
         <v>56752</v>
       </c>
       <c r="Q7" s="21"/>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8" s="34">
         <v>39845</v>
       </c>
       <c r="B8" s="22">
         <v>40026</v>
       </c>
       <c r="C8" s="26">
         <v>2958</v>
       </c>
       <c r="D8" s="26">
         <v>1877</v>
       </c>
       <c r="E8" s="26">
         <v>35191</v>
       </c>
       <c r="F8" s="25">
         <v>15640</v>
       </c>
       <c r="G8" s="23">
         <v>18471</v>
       </c>
       <c r="H8" s="23">
         <v>1081</v>
       </c>
       <c r="I8" s="24">
         <v>0</v>
       </c>
       <c r="J8" s="26">
         <v>1563</v>
       </c>
       <c r="K8" s="26">
         <v>3500</v>
       </c>
       <c r="L8" s="26">
         <v>6204</v>
       </c>
       <c r="M8" s="26">
         <v>1389</v>
       </c>
       <c r="N8" s="26">
         <v>2293</v>
       </c>
       <c r="O8" s="27">
         <v>54976</v>
       </c>
       <c r="Q8" s="21"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A9" s="34">
         <v>39873</v>
       </c>
       <c r="B9" s="22">
         <v>40377</v>
       </c>
       <c r="C9" s="26">
         <v>3502</v>
       </c>
       <c r="D9" s="26">
         <v>2141</v>
       </c>
       <c r="E9" s="26">
         <v>34734</v>
       </c>
       <c r="F9" s="25">
         <v>15713</v>
       </c>
       <c r="G9" s="23">
         <v>17943</v>
       </c>
       <c r="H9" s="23">
         <v>1078</v>
       </c>
       <c r="I9" s="24">
         <v>0</v>
       </c>
       <c r="J9" s="26">
         <v>1545</v>
       </c>
       <c r="K9" s="26">
         <v>3376</v>
       </c>
       <c r="L9" s="26">
         <v>6156</v>
       </c>
       <c r="M9" s="26">
         <v>1372</v>
       </c>
       <c r="N9" s="26">
         <v>2476</v>
       </c>
       <c r="O9" s="27">
         <v>55303</v>
       </c>
       <c r="Q9" s="21"/>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A10" s="34">
         <v>39904</v>
       </c>
       <c r="B10" s="22">
         <v>39373</v>
       </c>
       <c r="C10" s="26">
         <v>3499</v>
       </c>
       <c r="D10" s="26">
         <v>1027</v>
       </c>
       <c r="E10" s="26">
         <v>34847</v>
       </c>
       <c r="F10" s="25">
         <v>15676</v>
       </c>
       <c r="G10" s="23">
         <v>18095</v>
       </c>
       <c r="H10" s="23">
         <v>1075</v>
       </c>
       <c r="I10" s="24">
         <v>0</v>
       </c>
       <c r="J10" s="26">
         <v>1558</v>
       </c>
       <c r="K10" s="26">
         <v>3399</v>
       </c>
       <c r="L10" s="26">
         <v>6158</v>
       </c>
       <c r="M10" s="26">
         <v>1593</v>
       </c>
       <c r="N10" s="26">
         <v>2175</v>
       </c>
       <c r="O10" s="27">
         <v>54256</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A11" s="34">
         <v>39934</v>
       </c>
       <c r="B11" s="22">
         <v>41082</v>
       </c>
       <c r="C11" s="26">
         <v>3939</v>
       </c>
       <c r="D11" s="26">
         <v>2131</v>
       </c>
       <c r="E11" s="26">
         <v>35012</v>
       </c>
       <c r="F11" s="25">
         <v>16292</v>
       </c>
       <c r="G11" s="23">
         <v>17624</v>
       </c>
       <c r="H11" s="23">
         <v>1096</v>
       </c>
       <c r="I11" s="24">
         <v>0</v>
       </c>
       <c r="J11" s="26">
         <v>1597</v>
       </c>
       <c r="K11" s="26">
         <v>3495</v>
       </c>
       <c r="L11" s="26">
         <v>6166</v>
       </c>
       <c r="M11" s="26">
         <v>1582</v>
       </c>
       <c r="N11" s="26">
         <v>1958</v>
       </c>
       <c r="O11" s="27">
         <v>55880</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A12" s="34">
         <v>39965</v>
       </c>
       <c r="B12" s="22">
         <v>40928</v>
       </c>
       <c r="C12" s="26">
         <v>3978</v>
       </c>
       <c r="D12" s="26">
         <v>2596</v>
       </c>
       <c r="E12" s="26">
         <v>34353</v>
       </c>
       <c r="F12" s="25">
         <v>16358</v>
       </c>
       <c r="G12" s="23">
         <v>16825</v>
       </c>
       <c r="H12" s="23">
         <v>1170</v>
       </c>
       <c r="I12" s="24">
         <v>0</v>
       </c>
       <c r="J12" s="26">
         <v>1611</v>
       </c>
       <c r="K12" s="26">
         <v>3400</v>
       </c>
       <c r="L12" s="26">
         <v>6196</v>
       </c>
       <c r="M12" s="26">
         <v>1707</v>
       </c>
       <c r="N12" s="26">
         <v>1985</v>
       </c>
       <c r="O12" s="27">
         <v>55825</v>
       </c>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A13" s="34">
         <v>39995</v>
       </c>
       <c r="B13" s="22">
         <v>40899</v>
       </c>
       <c r="C13" s="26">
         <v>4066</v>
       </c>
       <c r="D13" s="26">
         <v>2777</v>
       </c>
       <c r="E13" s="26">
         <v>34056</v>
       </c>
       <c r="F13" s="25">
         <v>16084</v>
       </c>
       <c r="G13" s="23">
         <v>16750</v>
       </c>
       <c r="H13" s="23">
         <v>1223</v>
       </c>
       <c r="I13" s="24">
         <v>0</v>
       </c>
       <c r="J13" s="26">
         <v>1622</v>
       </c>
       <c r="K13" s="26">
         <v>3484</v>
       </c>
       <c r="L13" s="26">
         <v>6279</v>
       </c>
       <c r="M13" s="26">
         <v>1446</v>
       </c>
       <c r="N13" s="26">
         <v>1848</v>
       </c>
       <c r="O13" s="27">
         <v>55578</v>
       </c>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A14" s="34">
         <v>40026</v>
       </c>
       <c r="B14" s="22">
         <v>41199</v>
       </c>
       <c r="C14" s="26">
         <v>4029</v>
       </c>
       <c r="D14" s="26">
         <v>3021</v>
       </c>
       <c r="E14" s="26">
         <v>34150</v>
       </c>
       <c r="F14" s="25">
         <v>15793</v>
       </c>
       <c r="G14" s="23">
         <v>17112</v>
       </c>
       <c r="H14" s="23">
         <v>1244</v>
       </c>
       <c r="I14" s="24">
         <v>0</v>
       </c>
       <c r="J14" s="26">
         <v>1621</v>
       </c>
       <c r="K14" s="26">
         <v>3583</v>
       </c>
       <c r="L14" s="26">
         <v>6358</v>
       </c>
       <c r="M14" s="26">
         <v>1506</v>
       </c>
       <c r="N14" s="26">
         <v>1965</v>
       </c>
       <c r="O14" s="27">
         <v>56233</v>
       </c>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A15" s="34">
         <v>40057</v>
       </c>
       <c r="B15" s="22">
         <v>41204</v>
       </c>
       <c r="C15" s="26">
         <v>4670</v>
       </c>
       <c r="D15" s="26">
         <v>2584</v>
       </c>
       <c r="E15" s="26">
         <v>33950</v>
       </c>
       <c r="F15" s="25">
         <v>15919</v>
       </c>
       <c r="G15" s="23">
         <v>16774</v>
       </c>
       <c r="H15" s="23">
         <v>1257</v>
       </c>
       <c r="I15" s="24">
         <v>0</v>
       </c>
       <c r="J15" s="26">
         <v>1674</v>
       </c>
       <c r="K15" s="26">
         <v>3583</v>
       </c>
       <c r="L15" s="26">
         <v>6516</v>
       </c>
       <c r="M15" s="26">
         <v>1467</v>
       </c>
       <c r="N15" s="26">
         <v>2111</v>
       </c>
       <c r="O15" s="27">
         <v>56556</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A16" s="34">
         <v>40087</v>
       </c>
       <c r="B16" s="22">
         <v>41302</v>
       </c>
       <c r="C16" s="26">
         <v>5297</v>
       </c>
       <c r="D16" s="26">
         <v>2213</v>
       </c>
       <c r="E16" s="26">
         <v>33792</v>
       </c>
       <c r="F16" s="25">
         <v>15818</v>
       </c>
       <c r="G16" s="23">
         <v>16703</v>
       </c>
       <c r="H16" s="23">
         <v>1271</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="26">
         <v>1675</v>
       </c>
       <c r="K16" s="26">
         <v>3579</v>
       </c>
       <c r="L16" s="26">
         <v>6525</v>
       </c>
       <c r="M16" s="26">
         <v>1496</v>
       </c>
       <c r="N16" s="26">
         <v>1952</v>
       </c>
       <c r="O16" s="27">
         <v>56530</v>
       </c>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" s="34">
         <v>40118</v>
       </c>
       <c r="B17" s="22">
         <v>41575</v>
       </c>
       <c r="C17" s="26">
         <v>5157</v>
       </c>
       <c r="D17" s="26">
         <v>2621</v>
       </c>
       <c r="E17" s="26">
         <v>33797</v>
       </c>
       <c r="F17" s="25">
         <v>16216</v>
       </c>
       <c r="G17" s="23">
         <v>16292</v>
       </c>
       <c r="H17" s="23">
         <v>1289</v>
       </c>
       <c r="I17" s="24">
         <v>0</v>
       </c>
       <c r="J17" s="26">
         <v>1710</v>
       </c>
       <c r="K17" s="26">
         <v>3537</v>
       </c>
       <c r="L17" s="26">
         <v>6562</v>
       </c>
       <c r="M17" s="26">
         <v>1582</v>
       </c>
       <c r="N17" s="26">
         <v>2024</v>
       </c>
       <c r="O17" s="27">
         <v>56989</v>
       </c>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A18" s="34">
         <v>40148</v>
       </c>
       <c r="B18" s="22">
         <v>41316</v>
       </c>
       <c r="C18" s="26">
         <v>5340</v>
       </c>
       <c r="D18" s="26">
         <v>1280</v>
       </c>
       <c r="E18" s="26">
         <v>34696</v>
       </c>
       <c r="F18" s="25">
         <v>16833</v>
       </c>
       <c r="G18" s="23">
         <v>16411</v>
       </c>
       <c r="H18" s="23">
         <v>1452</v>
       </c>
       <c r="I18" s="24">
         <v>0</v>
       </c>
       <c r="J18" s="26">
         <v>1757</v>
       </c>
       <c r="K18" s="26">
         <v>3529</v>
       </c>
       <c r="L18" s="26">
         <v>6532</v>
       </c>
       <c r="M18" s="26">
         <v>1655</v>
       </c>
       <c r="N18" s="26">
         <v>1445</v>
       </c>
       <c r="O18" s="27">
         <v>56235</v>
       </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A19" s="34">
         <v>40179</v>
       </c>
       <c r="B19" s="22">
         <v>40730</v>
       </c>
       <c r="C19" s="26">
         <v>5408</v>
       </c>
       <c r="D19" s="26">
         <v>1161</v>
       </c>
       <c r="E19" s="26">
         <v>34161</v>
       </c>
       <c r="F19" s="25">
         <v>16368</v>
       </c>
       <c r="G19" s="23">
         <v>16425</v>
       </c>
       <c r="H19" s="23">
         <v>1367</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="26">
         <v>1788</v>
       </c>
       <c r="K19" s="26">
         <v>3546</v>
       </c>
       <c r="L19" s="26">
         <v>6670</v>
       </c>
       <c r="M19" s="26">
         <v>1668</v>
       </c>
       <c r="N19" s="26">
         <v>1760</v>
       </c>
       <c r="O19" s="27">
         <v>56161</v>
       </c>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A20" s="34">
         <v>40210</v>
       </c>
       <c r="B20" s="22">
         <v>40327</v>
       </c>
       <c r="C20" s="26">
         <v>4964</v>
       </c>
       <c r="D20" s="26">
         <v>786</v>
       </c>
       <c r="E20" s="26">
         <v>34578</v>
       </c>
       <c r="F20" s="25">
         <v>16473</v>
       </c>
       <c r="G20" s="23">
         <v>16741</v>
       </c>
       <c r="H20" s="23">
         <v>1364</v>
       </c>
       <c r="I20" s="24">
         <v>0</v>
       </c>
       <c r="J20" s="26">
         <v>1842</v>
       </c>
       <c r="K20" s="26">
         <v>3441</v>
       </c>
       <c r="L20" s="26">
         <v>6699</v>
       </c>
       <c r="M20" s="26">
         <v>1873</v>
       </c>
       <c r="N20" s="26">
         <v>1920</v>
       </c>
       <c r="O20" s="27">
         <v>56101</v>
       </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A21" s="34">
         <v>40238</v>
       </c>
       <c r="B21" s="22">
         <v>40584</v>
       </c>
       <c r="C21" s="26">
         <v>5269</v>
       </c>
       <c r="D21" s="26">
         <v>898</v>
       </c>
       <c r="E21" s="26">
         <v>34417</v>
       </c>
       <c r="F21" s="25">
         <v>16766</v>
       </c>
       <c r="G21" s="23">
         <v>16290</v>
       </c>
       <c r="H21" s="23">
         <v>1361</v>
       </c>
       <c r="I21" s="24">
         <v>0</v>
       </c>
       <c r="J21" s="26">
         <v>1852</v>
       </c>
       <c r="K21" s="26">
         <v>3426</v>
       </c>
       <c r="L21" s="26">
         <v>6712</v>
       </c>
       <c r="M21" s="26">
         <v>1985</v>
       </c>
       <c r="N21" s="26">
         <v>2038</v>
       </c>
       <c r="O21" s="27">
         <v>56597</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A22" s="34">
         <v>40269</v>
       </c>
       <c r="B22" s="22">
         <v>41116</v>
       </c>
       <c r="C22" s="26">
         <v>4851</v>
       </c>
       <c r="D22" s="26">
         <v>1326</v>
       </c>
       <c r="E22" s="26">
         <v>34940</v>
       </c>
       <c r="F22" s="25">
         <v>16748</v>
       </c>
       <c r="G22" s="23">
         <v>16829</v>
       </c>
       <c r="H22" s="23">
         <v>1363</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="26">
         <v>1876</v>
       </c>
       <c r="K22" s="26">
         <v>3639</v>
       </c>
       <c r="L22" s="26">
         <v>6554</v>
       </c>
       <c r="M22" s="26">
         <v>2195</v>
       </c>
       <c r="N22" s="26">
         <v>1981</v>
       </c>
       <c r="O22" s="27">
         <v>57361</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A23" s="34">
         <v>40299</v>
       </c>
       <c r="B23" s="22">
         <v>41824</v>
       </c>
       <c r="C23" s="26">
         <v>4715</v>
       </c>
       <c r="D23" s="26">
         <v>1599</v>
       </c>
       <c r="E23" s="26">
         <v>35510</v>
       </c>
       <c r="F23" s="25">
         <v>17440</v>
       </c>
       <c r="G23" s="23">
         <v>16705</v>
       </c>
       <c r="H23" s="23">
         <v>1365</v>
       </c>
       <c r="I23" s="24">
         <v>0</v>
       </c>
       <c r="J23" s="26">
         <v>1846</v>
       </c>
       <c r="K23" s="26">
         <v>3433</v>
       </c>
       <c r="L23" s="26">
         <v>6642</v>
       </c>
       <c r="M23" s="26">
         <v>2027</v>
       </c>
       <c r="N23" s="26">
         <v>2002</v>
       </c>
       <c r="O23" s="27">
         <v>57773</v>
       </c>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A24" s="34">
         <v>40330</v>
       </c>
       <c r="B24" s="22">
         <v>42175</v>
       </c>
       <c r="C24" s="26">
         <v>5285</v>
       </c>
       <c r="D24" s="26">
         <v>2077</v>
       </c>
       <c r="E24" s="26">
         <v>34812</v>
       </c>
       <c r="F24" s="25">
         <v>17361</v>
       </c>
       <c r="G24" s="23">
         <v>16080</v>
       </c>
       <c r="H24" s="23">
         <v>1372</v>
       </c>
       <c r="I24" s="24">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>1827</v>
       </c>
       <c r="K24" s="26">
         <v>3433</v>
       </c>
       <c r="L24" s="26">
         <v>6655</v>
       </c>
       <c r="M24" s="26">
         <v>2124</v>
       </c>
       <c r="N24" s="26">
         <v>2076</v>
       </c>
       <c r="O24" s="27">
         <v>58289</v>
       </c>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A25" s="34">
         <v>40360</v>
       </c>
       <c r="B25" s="22">
         <v>41150</v>
       </c>
       <c r="C25" s="26">
         <v>5109</v>
       </c>
       <c r="D25" s="26">
         <v>1302</v>
       </c>
       <c r="E25" s="26">
         <v>34739</v>
       </c>
       <c r="F25" s="25">
         <v>17148</v>
       </c>
       <c r="G25" s="23">
         <v>16213</v>
       </c>
       <c r="H25" s="23">
         <v>1378</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="26">
         <v>1816</v>
       </c>
       <c r="K25" s="26">
         <v>3420</v>
       </c>
       <c r="L25" s="26">
         <v>6744</v>
       </c>
       <c r="M25" s="26">
         <v>2259</v>
       </c>
       <c r="N25" s="26">
         <v>1847</v>
       </c>
       <c r="O25" s="27">
         <v>57236</v>
       </c>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A26" s="34">
         <v>40391</v>
       </c>
       <c r="B26" s="22">
         <v>41594</v>
       </c>
       <c r="C26" s="26">
         <v>5399</v>
       </c>
       <c r="D26" s="26">
         <v>1044</v>
       </c>
       <c r="E26" s="26">
         <v>35151</v>
       </c>
       <c r="F26" s="25">
         <v>17464</v>
       </c>
       <c r="G26" s="23">
         <v>16308</v>
       </c>
       <c r="H26" s="23">
         <v>1379</v>
       </c>
       <c r="I26" s="24">
         <v>0</v>
       </c>
       <c r="J26" s="26">
         <v>1815</v>
       </c>
       <c r="K26" s="26">
         <v>3294</v>
       </c>
       <c r="L26" s="26">
         <v>6797</v>
       </c>
       <c r="M26" s="26">
         <v>2042</v>
       </c>
       <c r="N26" s="26">
         <v>2073</v>
       </c>
       <c r="O26" s="27">
         <v>57615</v>
       </c>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A27" s="34">
         <v>40422</v>
       </c>
       <c r="B27" s="22">
         <v>41218</v>
       </c>
       <c r="C27" s="26">
         <v>5495</v>
       </c>
       <c r="D27" s="26">
         <v>813</v>
       </c>
       <c r="E27" s="26">
         <v>34910</v>
       </c>
       <c r="F27" s="25">
         <v>17502</v>
       </c>
       <c r="G27" s="23">
         <v>16030</v>
       </c>
       <c r="H27" s="23">
         <v>1379</v>
       </c>
       <c r="I27" s="24">
         <v>0</v>
       </c>
       <c r="J27" s="26">
         <v>1794</v>
       </c>
       <c r="K27" s="26">
         <v>3407</v>
       </c>
       <c r="L27" s="26">
         <v>6863</v>
       </c>
       <c r="M27" s="26">
         <v>2055</v>
       </c>
       <c r="N27" s="26">
         <v>1989</v>
       </c>
       <c r="O27" s="27">
         <v>57325</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A28" s="34">
         <v>40452</v>
       </c>
       <c r="B28" s="22">
         <v>42563</v>
       </c>
       <c r="C28" s="26">
         <v>5338</v>
       </c>
       <c r="D28" s="26">
         <v>2274</v>
       </c>
       <c r="E28" s="26">
         <v>34950</v>
       </c>
       <c r="F28" s="25">
         <v>17217</v>
       </c>
       <c r="G28" s="23">
         <v>16351</v>
       </c>
       <c r="H28" s="23">
         <v>1382</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="26">
         <v>1778</v>
       </c>
       <c r="K28" s="26">
         <v>3420</v>
       </c>
       <c r="L28" s="26">
         <v>6922</v>
       </c>
       <c r="M28" s="26">
         <v>1994</v>
       </c>
       <c r="N28" s="26">
         <v>1895</v>
       </c>
       <c r="O28" s="27">
         <v>58572</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A29" s="34">
         <v>40483</v>
       </c>
       <c r="B29" s="22">
         <v>42454</v>
       </c>
       <c r="C29" s="26">
         <v>5219</v>
       </c>
       <c r="D29" s="26">
         <v>1845</v>
       </c>
       <c r="E29" s="26">
         <v>35390</v>
       </c>
       <c r="F29" s="25">
         <v>17771</v>
       </c>
       <c r="G29" s="23">
         <v>16231</v>
       </c>
       <c r="H29" s="23">
         <v>1388</v>
       </c>
       <c r="I29" s="24">
         <v>0</v>
       </c>
       <c r="J29" s="26">
         <v>1752</v>
       </c>
       <c r="K29" s="26">
         <v>3357</v>
       </c>
       <c r="L29" s="26">
         <v>6958</v>
       </c>
       <c r="M29" s="26">
         <v>2011</v>
       </c>
       <c r="N29" s="26">
         <v>2025</v>
       </c>
       <c r="O29" s="27">
         <v>58557</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A30" s="34">
         <v>40513</v>
       </c>
       <c r="B30" s="22">
         <v>42407</v>
       </c>
       <c r="C30" s="26">
         <v>4667</v>
       </c>
       <c r="D30" s="26">
         <v>1278</v>
       </c>
       <c r="E30" s="26">
         <v>36462</v>
       </c>
       <c r="F30" s="25">
         <v>18487</v>
       </c>
       <c r="G30" s="23">
         <v>16580</v>
       </c>
       <c r="H30" s="23">
         <v>1396</v>
       </c>
       <c r="I30" s="24">
         <v>0</v>
       </c>
       <c r="J30" s="26">
         <v>1739</v>
       </c>
       <c r="K30" s="26">
         <v>3456</v>
       </c>
       <c r="L30" s="26">
         <v>6999</v>
       </c>
       <c r="M30" s="26">
         <v>1987</v>
       </c>
       <c r="N30" s="26">
         <v>1543</v>
       </c>
       <c r="O30" s="27">
         <v>58131</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A31" s="34">
         <v>40544</v>
       </c>
       <c r="B31" s="22">
         <v>41303</v>
       </c>
       <c r="C31" s="26">
         <v>3488</v>
       </c>
       <c r="D31" s="26">
         <v>1171</v>
       </c>
       <c r="E31" s="26">
         <v>36644</v>
       </c>
       <c r="F31" s="25">
         <v>18401</v>
       </c>
       <c r="G31" s="23">
         <v>16877</v>
       </c>
       <c r="H31" s="23">
         <v>1366</v>
       </c>
       <c r="I31" s="24">
         <v>0</v>
       </c>
       <c r="J31" s="26">
         <v>1744</v>
       </c>
       <c r="K31" s="26">
         <v>3458</v>
       </c>
       <c r="L31" s="26">
         <v>6985</v>
       </c>
       <c r="M31" s="26">
         <v>2790</v>
       </c>
       <c r="N31" s="26">
         <v>1795</v>
       </c>
       <c r="O31" s="27">
         <v>58075</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A32" s="34">
         <v>40575</v>
       </c>
       <c r="B32" s="22">
         <v>41843</v>
       </c>
       <c r="C32" s="26">
         <v>3515</v>
       </c>
       <c r="D32" s="26">
         <v>1694</v>
       </c>
       <c r="E32" s="26">
         <v>36634</v>
       </c>
       <c r="F32" s="25">
         <v>18214</v>
       </c>
       <c r="G32" s="23">
         <v>17045</v>
       </c>
       <c r="H32" s="23">
         <v>1375</v>
       </c>
       <c r="I32" s="24">
         <v>0</v>
       </c>
       <c r="J32" s="26">
         <v>1717</v>
       </c>
       <c r="K32" s="26">
         <v>3481</v>
       </c>
       <c r="L32" s="26">
         <v>7025</v>
       </c>
       <c r="M32" s="26">
         <v>3171</v>
       </c>
       <c r="N32" s="26">
         <v>1913</v>
       </c>
       <c r="O32" s="27">
         <v>59150</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A33" s="34">
         <v>40603</v>
       </c>
       <c r="B33" s="22">
         <v>41375</v>
       </c>
       <c r="C33" s="26">
         <v>3505</v>
       </c>
       <c r="D33" s="26">
         <v>1462</v>
       </c>
       <c r="E33" s="26">
         <v>36409</v>
       </c>
       <c r="F33" s="25">
         <v>17722</v>
       </c>
       <c r="G33" s="23">
         <v>17298</v>
       </c>
       <c r="H33" s="23">
         <v>1389</v>
       </c>
       <c r="I33" s="24">
         <v>0</v>
       </c>
       <c r="J33" s="26">
         <v>1701</v>
       </c>
       <c r="K33" s="26">
         <v>3577</v>
       </c>
       <c r="L33" s="26">
         <v>7038</v>
       </c>
       <c r="M33" s="26">
         <v>2840</v>
       </c>
       <c r="N33" s="26">
         <v>1929</v>
       </c>
       <c r="O33" s="27">
         <v>58459</v>
       </c>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A34" s="34">
         <v>40634</v>
       </c>
       <c r="B34" s="22">
         <v>41070</v>
       </c>
       <c r="C34" s="26">
         <v>3374</v>
       </c>
       <c r="D34" s="26">
         <v>1036</v>
       </c>
       <c r="E34" s="26">
         <v>36659</v>
       </c>
       <c r="F34" s="25">
         <v>17783</v>
       </c>
       <c r="G34" s="23">
         <v>17474</v>
       </c>
       <c r="H34" s="23">
         <v>1403</v>
       </c>
       <c r="I34" s="24">
         <v>0</v>
       </c>
       <c r="J34" s="26">
         <v>1695</v>
       </c>
       <c r="K34" s="26">
         <v>3563</v>
       </c>
       <c r="L34" s="26">
         <v>7148</v>
       </c>
       <c r="M34" s="26">
         <v>2734</v>
       </c>
       <c r="N34" s="26">
         <v>1870</v>
       </c>
       <c r="O34" s="27">
         <v>58081</v>
       </c>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A35" s="34">
         <v>40664</v>
       </c>
       <c r="B35" s="22">
         <v>41412</v>
       </c>
       <c r="C35" s="26">
         <v>3364</v>
       </c>
       <c r="D35" s="26">
         <v>1142</v>
       </c>
       <c r="E35" s="26">
         <v>36906</v>
       </c>
       <c r="F35" s="25">
         <v>17904</v>
       </c>
       <c r="G35" s="23">
         <v>17596</v>
       </c>
       <c r="H35" s="23">
         <v>1407</v>
       </c>
       <c r="I35" s="24">
         <v>0</v>
       </c>
       <c r="J35" s="26">
         <v>1670</v>
       </c>
       <c r="K35" s="26">
         <v>3567</v>
       </c>
       <c r="L35" s="26">
         <v>7203</v>
       </c>
       <c r="M35" s="26">
         <v>2735</v>
       </c>
       <c r="N35" s="26">
         <v>1996</v>
       </c>
       <c r="O35" s="27">
         <v>58585</v>
       </c>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A36" s="34">
         <v>40695</v>
       </c>
       <c r="B36" s="22">
         <v>42086</v>
       </c>
       <c r="C36" s="26">
         <v>3496</v>
       </c>
       <c r="D36" s="26">
         <v>1540</v>
       </c>
       <c r="E36" s="26">
         <v>37050</v>
       </c>
       <c r="F36" s="25">
         <v>18087</v>
       </c>
       <c r="G36" s="23">
         <v>17570</v>
       </c>
       <c r="H36" s="23">
         <v>1392</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="26">
         <v>1628</v>
       </c>
       <c r="K36" s="26">
         <v>3528</v>
       </c>
       <c r="L36" s="26">
         <v>7245</v>
       </c>
       <c r="M36" s="26">
         <v>2748</v>
       </c>
       <c r="N36" s="26">
         <v>1835</v>
       </c>
       <c r="O36" s="27">
         <v>59070</v>
       </c>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A37" s="34">
         <v>40725</v>
       </c>
       <c r="B37" s="22">
         <v>41882</v>
       </c>
       <c r="C37" s="26">
         <v>3646</v>
       </c>
       <c r="D37" s="26">
         <v>1462</v>
       </c>
       <c r="E37" s="26">
         <v>36775</v>
       </c>
       <c r="F37" s="25">
         <v>17532</v>
       </c>
       <c r="G37" s="23">
         <v>17855</v>
       </c>
       <c r="H37" s="23">
         <v>1388</v>
       </c>
       <c r="I37" s="24">
         <v>0</v>
       </c>
       <c r="J37" s="26">
         <v>1597</v>
       </c>
       <c r="K37" s="26">
         <v>3620</v>
       </c>
       <c r="L37" s="26">
         <v>7320</v>
       </c>
       <c r="M37" s="26">
         <v>2738</v>
       </c>
       <c r="N37" s="26">
         <v>1774</v>
       </c>
       <c r="O37" s="27">
         <v>58930</v>
       </c>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A38" s="34">
         <v>40756</v>
       </c>
       <c r="B38" s="22">
         <v>42478</v>
       </c>
       <c r="C38" s="26">
         <v>3394</v>
       </c>
       <c r="D38" s="26">
         <v>1354</v>
       </c>
       <c r="E38" s="26">
         <v>37730</v>
       </c>
       <c r="F38" s="25">
         <v>17659</v>
       </c>
       <c r="G38" s="23">
         <v>18702</v>
       </c>
       <c r="H38" s="23">
         <v>1369</v>
       </c>
       <c r="I38" s="24">
         <v>0</v>
       </c>
       <c r="J38" s="26">
         <v>1501</v>
       </c>
       <c r="K38" s="26">
         <v>3510</v>
       </c>
       <c r="L38" s="26">
         <v>7585</v>
       </c>
       <c r="M38" s="26">
         <v>2956</v>
       </c>
       <c r="N38" s="26">
         <v>2088</v>
       </c>
       <c r="O38" s="27">
         <v>60119</v>
       </c>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A39" s="34">
         <v>40787</v>
       </c>
       <c r="B39" s="22">
         <v>42472</v>
       </c>
       <c r="C39" s="26">
         <v>3646</v>
       </c>
       <c r="D39" s="26">
         <v>1531</v>
       </c>
       <c r="E39" s="26">
         <v>37296</v>
       </c>
       <c r="F39" s="25">
         <v>17538</v>
       </c>
       <c r="G39" s="23">
         <v>18403</v>
       </c>
       <c r="H39" s="23">
         <v>1355</v>
       </c>
       <c r="I39" s="24">
         <v>0</v>
       </c>
       <c r="J39" s="26">
         <v>1456</v>
       </c>
       <c r="K39" s="26">
         <v>3572</v>
       </c>
       <c r="L39" s="26">
         <v>7537</v>
       </c>
       <c r="M39" s="26">
         <v>2927</v>
       </c>
       <c r="N39" s="26">
         <v>2108</v>
       </c>
       <c r="O39" s="27">
         <v>60074</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A40" s="34">
         <v>40817</v>
       </c>
       <c r="B40" s="22">
         <v>42580</v>
       </c>
       <c r="C40" s="26">
         <v>4102</v>
       </c>
       <c r="D40" s="26">
         <v>1455</v>
       </c>
       <c r="E40" s="26">
         <v>37024</v>
       </c>
       <c r="F40" s="25">
         <v>17401</v>
       </c>
       <c r="G40" s="23">
         <v>18300</v>
       </c>
       <c r="H40" s="23">
         <v>1323</v>
       </c>
       <c r="I40" s="24">
         <v>0</v>
       </c>
       <c r="J40" s="26">
         <v>1354</v>
       </c>
       <c r="K40" s="26">
         <v>3627</v>
       </c>
       <c r="L40" s="26">
         <v>7575</v>
       </c>
       <c r="M40" s="26">
         <v>2430</v>
       </c>
       <c r="N40" s="26">
         <v>2159</v>
       </c>
       <c r="O40" s="27">
         <v>59726</v>
       </c>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A41" s="34">
         <v>40848</v>
       </c>
       <c r="B41" s="22">
         <v>42628</v>
       </c>
       <c r="C41" s="26">
         <v>4049</v>
       </c>
       <c r="D41" s="26">
         <v>1094</v>
       </c>
       <c r="E41" s="26">
         <v>37484</v>
       </c>
       <c r="F41" s="25">
         <v>17573</v>
       </c>
       <c r="G41" s="23">
         <v>18613</v>
       </c>
       <c r="H41" s="23">
         <v>1298</v>
       </c>
       <c r="I41" s="24">
         <v>0</v>
       </c>
       <c r="J41" s="26">
         <v>1266</v>
       </c>
       <c r="K41" s="26">
         <v>3606</v>
       </c>
       <c r="L41" s="26">
         <v>7470</v>
       </c>
       <c r="M41" s="26">
         <v>2263</v>
       </c>
       <c r="N41" s="26">
         <v>2364</v>
       </c>
       <c r="O41" s="27">
         <v>59596</v>
       </c>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A42" s="34">
         <v>40878</v>
       </c>
       <c r="B42" s="22">
         <v>42161</v>
       </c>
       <c r="C42" s="26">
         <v>3654</v>
       </c>
       <c r="D42" s="26">
         <v>360</v>
       </c>
       <c r="E42" s="26">
         <v>38147</v>
       </c>
       <c r="F42" s="25">
         <v>18298</v>
       </c>
       <c r="G42" s="23">
         <v>18556</v>
       </c>
       <c r="H42" s="23">
         <v>1292</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>377</v>
       </c>
       <c r="K42" s="26">
         <v>3529</v>
       </c>
       <c r="L42" s="26">
         <v>7860</v>
       </c>
       <c r="M42" s="26">
         <v>2250</v>
       </c>
       <c r="N42" s="26">
         <v>1847</v>
       </c>
       <c r="O42" s="27">
         <v>58023</v>
       </c>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A43" s="34">
         <v>40909</v>
       </c>
       <c r="B43" s="22">
         <v>43242</v>
       </c>
       <c r="C43" s="26">
         <v>3588</v>
       </c>
       <c r="D43" s="26">
         <v>1513</v>
       </c>
       <c r="E43" s="26">
         <v>38140</v>
       </c>
       <c r="F43" s="25">
         <v>17967</v>
       </c>
       <c r="G43" s="23">
         <v>18923</v>
       </c>
       <c r="H43" s="23">
         <v>1250</v>
       </c>
       <c r="I43" s="24">
         <v>0</v>
       </c>
       <c r="J43" s="26">
         <v>275</v>
       </c>
       <c r="K43" s="26">
         <v>3570</v>
       </c>
       <c r="L43" s="26">
         <v>7988</v>
       </c>
       <c r="M43" s="26">
         <v>2544</v>
       </c>
       <c r="N43" s="26">
         <v>2015</v>
       </c>
       <c r="O43" s="27">
         <v>59635</v>
       </c>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A44" s="34">
         <v>40940</v>
       </c>
       <c r="B44" s="22">
         <v>43530</v>
       </c>
       <c r="C44" s="26">
         <v>3457</v>
       </c>
       <c r="D44" s="26">
         <v>1469</v>
       </c>
       <c r="E44" s="26">
         <v>38605</v>
       </c>
       <c r="F44" s="25">
         <v>17843</v>
       </c>
       <c r="G44" s="23">
         <v>19522</v>
       </c>
       <c r="H44" s="23">
         <v>1240</v>
       </c>
       <c r="I44" s="24">
         <v>0</v>
       </c>
       <c r="J44" s="26">
         <v>250</v>
       </c>
       <c r="K44" s="26">
         <v>3594</v>
       </c>
       <c r="L44" s="26">
         <v>8093</v>
       </c>
       <c r="M44" s="26">
         <v>2852</v>
       </c>
       <c r="N44" s="26">
         <v>1953</v>
       </c>
       <c r="O44" s="27">
         <v>60272</v>
       </c>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A45" s="34">
         <v>40969</v>
       </c>
       <c r="B45" s="22">
         <v>43691</v>
       </c>
       <c r="C45" s="26">
         <v>4234</v>
       </c>
       <c r="D45" s="26">
         <v>403</v>
       </c>
       <c r="E45" s="26">
         <v>39054</v>
       </c>
       <c r="F45" s="25">
         <v>17960</v>
       </c>
       <c r="G45" s="23">
         <v>19841</v>
       </c>
       <c r="H45" s="23">
         <v>1253</v>
       </c>
       <c r="I45" s="24">
         <v>0</v>
       </c>
       <c r="J45" s="26">
         <v>227</v>
       </c>
       <c r="K45" s="26">
         <v>3611</v>
       </c>
       <c r="L45" s="26">
         <v>7893</v>
       </c>
       <c r="M45" s="26">
         <v>2241</v>
       </c>
       <c r="N45" s="26">
         <v>2057</v>
       </c>
       <c r="O45" s="27">
         <v>59719</v>
       </c>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A46" s="34">
         <v>41000</v>
       </c>
       <c r="B46" s="22">
         <v>44634</v>
       </c>
       <c r="C46" s="26">
         <v>3903</v>
       </c>
       <c r="D46" s="26">
         <v>1459</v>
       </c>
       <c r="E46" s="26">
         <v>39272</v>
       </c>
       <c r="F46" s="25">
         <v>17785</v>
       </c>
       <c r="G46" s="23">
         <v>20229</v>
       </c>
       <c r="H46" s="23">
         <v>1258</v>
       </c>
       <c r="I46" s="24">
         <v>0</v>
       </c>
       <c r="J46" s="26">
         <v>219</v>
       </c>
       <c r="K46" s="26">
         <v>3707</v>
       </c>
       <c r="L46" s="26">
         <v>7880</v>
       </c>
       <c r="M46" s="26">
         <v>2284</v>
       </c>
       <c r="N46" s="26">
         <v>2178</v>
       </c>
       <c r="O46" s="27">
         <v>60903</v>
       </c>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A47" s="34">
         <v>41030</v>
       </c>
       <c r="B47" s="22">
         <v>45292</v>
       </c>
       <c r="C47" s="26">
         <v>3793</v>
       </c>
       <c r="D47" s="26">
         <v>1589</v>
       </c>
       <c r="E47" s="26">
         <v>39910</v>
       </c>
       <c r="F47" s="25">
         <v>18315</v>
       </c>
       <c r="G47" s="23">
         <v>20326</v>
       </c>
       <c r="H47" s="23">
         <v>1270</v>
       </c>
       <c r="I47" s="24">
         <v>0</v>
       </c>
       <c r="J47" s="26">
         <v>213</v>
       </c>
       <c r="K47" s="26">
         <v>3730</v>
       </c>
       <c r="L47" s="26">
         <v>7933</v>
       </c>
       <c r="M47" s="26">
         <v>2178</v>
       </c>
       <c r="N47" s="26">
         <v>2163</v>
       </c>
       <c r="O47" s="27">
         <v>61508</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A48" s="34">
         <v>41061</v>
       </c>
       <c r="B48" s="22">
         <v>43493</v>
       </c>
       <c r="C48" s="26">
         <v>3638</v>
       </c>
       <c r="D48" s="26">
         <v>724</v>
       </c>
       <c r="E48" s="26">
         <v>39131</v>
       </c>
       <c r="F48" s="25">
         <v>18176</v>
       </c>
       <c r="G48" s="23">
         <v>19670</v>
       </c>
       <c r="H48" s="23">
         <v>1285</v>
       </c>
       <c r="I48" s="24">
         <v>0</v>
       </c>
       <c r="J48" s="26">
         <v>190</v>
       </c>
       <c r="K48" s="26">
         <v>3700</v>
       </c>
       <c r="L48" s="26">
         <v>7930</v>
       </c>
       <c r="M48" s="26">
         <v>1773</v>
       </c>
       <c r="N48" s="26">
         <v>2005</v>
       </c>
       <c r="O48" s="27">
         <v>59090</v>
       </c>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A49" s="34">
         <v>41091</v>
       </c>
       <c r="B49" s="22">
         <v>44245</v>
       </c>
       <c r="C49" s="26">
         <v>4298</v>
       </c>
       <c r="D49" s="26">
         <v>444</v>
       </c>
       <c r="E49" s="26">
         <v>39502</v>
       </c>
       <c r="F49" s="25">
         <v>18470</v>
       </c>
       <c r="G49" s="23">
         <v>19717</v>
       </c>
       <c r="H49" s="23">
         <v>1315</v>
       </c>
       <c r="I49" s="24">
         <v>0</v>
       </c>
       <c r="J49" s="26">
         <v>185</v>
       </c>
       <c r="K49" s="26">
         <v>3742</v>
       </c>
       <c r="L49" s="26">
         <v>8021</v>
       </c>
       <c r="M49" s="26">
         <v>2130</v>
       </c>
       <c r="N49" s="26">
         <v>2002</v>
       </c>
       <c r="O49" s="27">
         <v>60325</v>
       </c>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A50" s="34">
         <v>41122</v>
       </c>
       <c r="B50" s="22">
         <v>44009</v>
       </c>
       <c r="C50" s="26">
         <v>4103</v>
       </c>
       <c r="D50" s="26">
         <v>505</v>
       </c>
       <c r="E50" s="26">
         <v>39402</v>
       </c>
       <c r="F50" s="25">
         <v>18457</v>
       </c>
       <c r="G50" s="23">
         <v>19600</v>
       </c>
       <c r="H50" s="23">
         <v>1345</v>
       </c>
       <c r="I50" s="24">
         <v>0</v>
       </c>
       <c r="J50" s="26">
         <v>176</v>
       </c>
       <c r="K50" s="26">
         <v>3901</v>
       </c>
       <c r="L50" s="26">
         <v>8039</v>
       </c>
       <c r="M50" s="26">
         <v>1952</v>
       </c>
       <c r="N50" s="26">
         <v>1889</v>
       </c>
       <c r="O50" s="27">
         <v>59967</v>
       </c>
     </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A51" s="34">
         <v>41153</v>
       </c>
       <c r="B51" s="22">
         <v>43641</v>
       </c>
       <c r="C51" s="26">
         <v>3994</v>
       </c>
       <c r="D51" s="26">
         <v>442</v>
       </c>
       <c r="E51" s="26">
         <v>39205</v>
       </c>
       <c r="F51" s="25">
         <v>18493</v>
       </c>
       <c r="G51" s="23">
         <v>19328</v>
       </c>
       <c r="H51" s="23">
         <v>1384</v>
       </c>
       <c r="I51" s="24">
         <v>0</v>
       </c>
       <c r="J51" s="26">
         <v>171</v>
       </c>
       <c r="K51" s="26">
         <v>3890</v>
       </c>
       <c r="L51" s="26">
         <v>8127</v>
       </c>
       <c r="M51" s="26">
         <v>1854</v>
       </c>
       <c r="N51" s="26">
         <v>2018</v>
       </c>
       <c r="O51" s="27">
         <v>59701</v>
       </c>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A52" s="34">
         <v>41183</v>
       </c>
       <c r="B52" s="22">
         <v>43429</v>
       </c>
       <c r="C52" s="26">
         <v>3217</v>
       </c>
       <c r="D52" s="26">
         <v>845</v>
       </c>
       <c r="E52" s="26">
         <v>39367</v>
       </c>
       <c r="F52" s="25">
         <v>18430</v>
       </c>
       <c r="G52" s="23">
         <v>19501</v>
       </c>
       <c r="H52" s="23">
         <v>1436</v>
       </c>
       <c r="I52" s="24">
         <v>0</v>
       </c>
       <c r="J52" s="26">
         <v>164</v>
       </c>
       <c r="K52" s="26">
         <v>3762</v>
       </c>
       <c r="L52" s="26">
         <v>8216</v>
       </c>
       <c r="M52" s="26">
         <v>1969</v>
       </c>
       <c r="N52" s="26">
         <v>1971</v>
       </c>
       <c r="O52" s="27">
         <v>59511</v>
       </c>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A53" s="34">
         <v>41214</v>
       </c>
       <c r="B53" s="22">
         <v>43691</v>
       </c>
       <c r="C53" s="26">
         <v>3464</v>
       </c>
       <c r="D53" s="26">
         <v>720</v>
       </c>
       <c r="E53" s="26">
         <v>39507</v>
       </c>
       <c r="F53" s="25">
         <v>18829</v>
       </c>
       <c r="G53" s="23">
         <v>19200</v>
       </c>
       <c r="H53" s="23">
         <v>1478</v>
       </c>
       <c r="I53" s="24">
         <v>0</v>
       </c>
       <c r="J53" s="26">
         <v>155</v>
       </c>
       <c r="K53" s="26">
         <v>3803</v>
       </c>
       <c r="L53" s="26">
         <v>8379</v>
       </c>
       <c r="M53" s="26">
         <v>1894</v>
       </c>
       <c r="N53" s="26">
         <v>1890</v>
       </c>
       <c r="O53" s="27">
         <v>59812</v>
       </c>
     </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A54" s="34">
         <v>41244</v>
       </c>
       <c r="B54" s="22">
         <v>44199</v>
       </c>
       <c r="C54" s="26">
         <v>3215</v>
       </c>
       <c r="D54" s="26">
         <v>356</v>
       </c>
       <c r="E54" s="26">
         <v>40629</v>
       </c>
       <c r="F54" s="25">
         <v>19794</v>
       </c>
       <c r="G54" s="23">
         <v>19299</v>
       </c>
       <c r="H54" s="23">
         <v>1536</v>
       </c>
       <c r="I54" s="24">
         <v>0</v>
       </c>
       <c r="J54" s="26">
         <v>149</v>
       </c>
       <c r="K54" s="26">
         <v>3504</v>
       </c>
       <c r="L54" s="26">
         <v>8400</v>
       </c>
       <c r="M54" s="26">
         <v>1790</v>
       </c>
       <c r="N54" s="26">
         <v>1673</v>
       </c>
       <c r="O54" s="27">
         <v>59716</v>
       </c>
     </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A55" s="34">
         <v>41275</v>
       </c>
       <c r="B55" s="22">
         <v>44180</v>
       </c>
       <c r="C55" s="26">
         <v>3652</v>
       </c>
       <c r="D55" s="26">
         <v>364</v>
       </c>
       <c r="E55" s="26">
         <v>40165</v>
       </c>
       <c r="F55" s="25">
         <v>19560</v>
       </c>
       <c r="G55" s="23">
         <v>18991</v>
       </c>
       <c r="H55" s="23">
         <v>1614</v>
       </c>
       <c r="I55" s="24">
         <v>0</v>
       </c>
       <c r="J55" s="26">
         <v>143</v>
       </c>
       <c r="K55" s="26">
         <v>3568</v>
       </c>
       <c r="L55" s="26">
         <v>8453</v>
       </c>
       <c r="M55" s="26">
         <v>1838</v>
       </c>
       <c r="N55" s="26">
         <v>1756</v>
       </c>
       <c r="O55" s="27">
         <v>59938</v>
       </c>
     </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A56" s="34">
         <v>41306</v>
       </c>
       <c r="B56" s="22">
         <v>44187</v>
       </c>
       <c r="C56" s="26">
         <v>3180</v>
       </c>
       <c r="D56" s="26">
         <v>518</v>
       </c>
       <c r="E56" s="26">
         <v>40490</v>
       </c>
       <c r="F56" s="25">
         <v>19553</v>
       </c>
       <c r="G56" s="23">
         <v>19231</v>
       </c>
       <c r="H56" s="23">
         <v>1705</v>
       </c>
       <c r="I56" s="24">
         <v>0</v>
       </c>
       <c r="J56" s="26">
         <v>137</v>
       </c>
       <c r="K56" s="26">
         <v>3547</v>
       </c>
       <c r="L56" s="26">
         <v>8492</v>
       </c>
       <c r="M56" s="26">
         <v>2001</v>
       </c>
       <c r="N56" s="26">
         <v>1793</v>
       </c>
       <c r="O56" s="27">
         <v>60158</v>
       </c>
     </row>
-    <row r="57" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A57" s="34">
         <v>41334</v>
       </c>
       <c r="B57" s="22">
         <v>43799</v>
       </c>
       <c r="C57" s="26">
         <v>2478</v>
       </c>
       <c r="D57" s="26">
         <v>727</v>
       </c>
       <c r="E57" s="26">
         <v>40594</v>
       </c>
       <c r="F57" s="25">
         <v>19653</v>
       </c>
       <c r="G57" s="23">
         <v>19151</v>
       </c>
       <c r="H57" s="23">
         <v>1790</v>
       </c>
       <c r="I57" s="24">
         <v>0</v>
       </c>
       <c r="J57" s="26">
         <v>130</v>
       </c>
       <c r="K57" s="26">
         <v>3670</v>
       </c>
       <c r="L57" s="26">
         <v>8571</v>
       </c>
       <c r="M57" s="26">
         <v>1847</v>
       </c>
       <c r="N57" s="26">
         <v>1944</v>
       </c>
       <c r="O57" s="27">
         <v>59962</v>
       </c>
     </row>
-    <row r="58" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A58" s="34">
         <v>41365</v>
       </c>
       <c r="B58" s="22">
         <v>43799</v>
       </c>
       <c r="C58" s="26">
         <v>2242</v>
       </c>
       <c r="D58" s="26">
         <v>556</v>
       </c>
       <c r="E58" s="26">
         <v>41001</v>
       </c>
       <c r="F58" s="25">
         <v>20001</v>
       </c>
       <c r="G58" s="23">
         <v>19147</v>
       </c>
       <c r="H58" s="23">
         <v>1853</v>
       </c>
       <c r="I58" s="24">
         <v>0</v>
       </c>
       <c r="J58" s="26">
         <v>129</v>
       </c>
       <c r="K58" s="26">
         <v>3654</v>
       </c>
       <c r="L58" s="26">
         <v>8386</v>
       </c>
       <c r="M58" s="26">
         <v>1835</v>
       </c>
       <c r="N58" s="26">
         <v>1937</v>
       </c>
       <c r="O58" s="27">
         <v>59741</v>
       </c>
     </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A59" s="34">
         <v>41395</v>
       </c>
       <c r="B59" s="22">
         <v>44049</v>
       </c>
       <c r="C59" s="26">
         <v>2295</v>
       </c>
       <c r="D59" s="26">
         <v>760</v>
       </c>
       <c r="E59" s="26">
         <v>40994</v>
       </c>
       <c r="F59" s="25">
         <v>19927</v>
       </c>
       <c r="G59" s="23">
         <v>19163</v>
       </c>
       <c r="H59" s="23">
         <v>1904</v>
       </c>
       <c r="I59" s="24">
         <v>0</v>
       </c>
       <c r="J59" s="26">
         <v>121</v>
       </c>
       <c r="K59" s="26">
         <v>3540</v>
       </c>
       <c r="L59" s="26">
         <v>8301</v>
       </c>
       <c r="M59" s="26">
         <v>1799</v>
       </c>
       <c r="N59" s="26">
         <v>1794</v>
       </c>
       <c r="O59" s="27">
         <v>59604</v>
       </c>
     </row>
-    <row r="60" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A60" s="34">
         <v>41426</v>
       </c>
       <c r="B60" s="22">
         <v>44119</v>
       </c>
       <c r="C60" s="26">
         <v>2581</v>
       </c>
       <c r="D60" s="26">
         <v>630</v>
       </c>
       <c r="E60" s="26">
         <v>40908</v>
       </c>
       <c r="F60" s="25">
         <v>19740</v>
       </c>
       <c r="G60" s="23">
         <v>19236</v>
       </c>
       <c r="H60" s="23">
         <v>1932</v>
       </c>
       <c r="I60" s="24">
         <v>0</v>
       </c>
       <c r="J60" s="26">
         <v>120</v>
       </c>
       <c r="K60" s="26">
         <v>3588</v>
       </c>
       <c r="L60" s="26">
         <v>8336</v>
       </c>
       <c r="M60" s="26">
         <v>1922</v>
       </c>
       <c r="N60" s="26">
         <v>1868</v>
       </c>
       <c r="O60" s="27">
         <v>59952</v>
       </c>
     </row>
-    <row r="61" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A61" s="34">
         <v>41456</v>
       </c>
       <c r="B61" s="22">
         <v>43671</v>
       </c>
       <c r="C61" s="26">
         <v>2589</v>
       </c>
       <c r="D61" s="26">
         <v>548</v>
       </c>
       <c r="E61" s="26">
         <v>40534</v>
       </c>
       <c r="F61" s="25">
         <v>19800</v>
       </c>
       <c r="G61" s="23">
         <v>18798</v>
       </c>
       <c r="H61" s="23">
         <v>1937</v>
       </c>
       <c r="I61" s="24">
         <v>0</v>
       </c>
       <c r="J61" s="26">
         <v>116</v>
       </c>
       <c r="K61" s="26">
         <v>3588</v>
       </c>
       <c r="L61" s="26">
         <v>8425</v>
       </c>
       <c r="M61" s="26">
         <v>1897</v>
       </c>
       <c r="N61" s="26">
         <v>1791</v>
       </c>
       <c r="O61" s="27">
         <v>59488</v>
       </c>
     </row>
-    <row r="62" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A62" s="34">
         <v>41487</v>
       </c>
       <c r="B62" s="22">
         <v>43636</v>
       </c>
       <c r="C62" s="26">
         <v>1769</v>
       </c>
       <c r="D62" s="26">
         <v>836</v>
       </c>
       <c r="E62" s="26">
         <v>41031</v>
       </c>
       <c r="F62" s="25">
         <v>20057</v>
       </c>
       <c r="G62" s="23">
         <v>19023</v>
       </c>
       <c r="H62" s="23">
         <v>1950</v>
       </c>
       <c r="I62" s="24">
         <v>0</v>
       </c>
       <c r="J62" s="26">
         <v>79</v>
       </c>
       <c r="K62" s="26">
         <v>3584</v>
       </c>
       <c r="L62" s="26">
         <v>8481</v>
       </c>
       <c r="M62" s="26">
         <v>1721</v>
       </c>
       <c r="N62" s="26">
         <v>1790</v>
       </c>
       <c r="O62" s="27">
         <v>59292</v>
       </c>
     </row>
-    <row r="63" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A63" s="34">
         <v>41518</v>
       </c>
       <c r="B63" s="22">
         <v>43762</v>
       </c>
       <c r="C63" s="26">
         <v>2141</v>
       </c>
       <c r="D63" s="26">
         <v>666</v>
       </c>
       <c r="E63" s="26">
         <v>40955</v>
       </c>
       <c r="F63" s="25">
         <v>20271</v>
       </c>
       <c r="G63" s="23">
         <v>18714</v>
       </c>
       <c r="H63" s="23">
         <v>1970</v>
       </c>
       <c r="I63" s="24">
         <v>0</v>
       </c>
       <c r="J63" s="26">
         <v>80</v>
       </c>
       <c r="K63" s="26">
         <v>3651</v>
       </c>
       <c r="L63" s="26">
         <v>8540</v>
       </c>
       <c r="M63" s="26">
         <v>1806</v>
       </c>
       <c r="N63" s="26">
         <v>1946</v>
       </c>
       <c r="O63" s="27">
         <v>59785</v>
       </c>
     </row>
-    <row r="64" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A64" s="34">
         <v>41548</v>
       </c>
       <c r="B64" s="22">
         <v>44863</v>
       </c>
       <c r="C64" s="26">
         <v>1999</v>
       </c>
       <c r="D64" s="26">
         <v>497</v>
       </c>
       <c r="E64" s="26">
         <v>42367</v>
       </c>
       <c r="F64" s="25">
         <v>20887</v>
       </c>
       <c r="G64" s="23">
         <v>19492</v>
       </c>
       <c r="H64" s="23">
         <v>1988</v>
       </c>
       <c r="I64" s="24">
         <v>0</v>
       </c>
       <c r="J64" s="26">
         <v>82</v>
       </c>
       <c r="K64" s="26">
         <v>3647</v>
       </c>
       <c r="L64" s="26">
         <v>8621</v>
       </c>
       <c r="M64" s="26">
         <v>1736</v>
       </c>
       <c r="N64" s="26">
         <v>1833</v>
       </c>
       <c r="O64" s="27">
         <v>60782</v>
       </c>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A65" s="34">
         <v>41579</v>
       </c>
       <c r="B65" s="22">
         <v>44587</v>
       </c>
       <c r="C65" s="26">
         <v>2572</v>
       </c>
       <c r="D65" s="26">
         <v>431</v>
       </c>
       <c r="E65" s="26">
         <v>41584</v>
       </c>
       <c r="F65" s="25">
         <v>21135</v>
       </c>
       <c r="G65" s="23">
         <v>18435</v>
       </c>
       <c r="H65" s="23">
         <v>2015</v>
       </c>
       <c r="I65" s="24">
         <v>0</v>
       </c>
       <c r="J65" s="26">
         <v>81</v>
       </c>
       <c r="K65" s="26">
         <v>3642</v>
       </c>
       <c r="L65" s="26">
         <v>8705</v>
       </c>
       <c r="M65" s="26">
         <v>2014</v>
       </c>
       <c r="N65" s="26">
         <v>1894</v>
       </c>
       <c r="O65" s="27">
         <v>60921</v>
       </c>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A66" s="34">
         <v>41609</v>
       </c>
       <c r="B66" s="22">
         <v>44873</v>
       </c>
       <c r="C66" s="26">
         <v>1944</v>
       </c>
       <c r="D66" s="26">
         <v>370</v>
       </c>
       <c r="E66" s="26">
         <v>42560</v>
       </c>
       <c r="F66" s="25">
         <v>22021</v>
       </c>
       <c r="G66" s="23">
         <v>18514</v>
       </c>
       <c r="H66" s="23">
         <v>2025</v>
       </c>
       <c r="I66" s="24">
         <v>0</v>
       </c>
       <c r="J66" s="26">
         <v>80</v>
       </c>
       <c r="K66" s="26">
         <v>3712</v>
       </c>
       <c r="L66" s="26">
         <v>8846</v>
       </c>
       <c r="M66" s="26">
         <v>2014</v>
       </c>
       <c r="N66" s="26">
         <v>1506</v>
       </c>
       <c r="O66" s="27">
         <v>61032</v>
       </c>
       <c r="P66" s="28"/>
       <c r="Q66" s="28"/>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A67" s="34">
         <v>41640</v>
       </c>
       <c r="B67" s="22">
         <v>44076</v>
       </c>
       <c r="C67" s="26">
         <v>1792</v>
       </c>
       <c r="D67" s="26">
         <v>260</v>
       </c>
       <c r="E67" s="26">
         <v>42023</v>
       </c>
       <c r="F67" s="25">
         <v>21771</v>
       </c>
       <c r="G67" s="23">
         <v>18178</v>
       </c>
       <c r="H67" s="23">
         <v>2075</v>
       </c>
       <c r="I67" s="24">
         <v>0</v>
       </c>
       <c r="J67" s="26">
         <v>80</v>
       </c>
       <c r="K67" s="26">
         <v>3721</v>
       </c>
       <c r="L67" s="26">
         <v>8953</v>
       </c>
       <c r="M67" s="26">
         <v>2771</v>
       </c>
       <c r="N67" s="26">
         <v>1772</v>
       </c>
       <c r="O67" s="27">
         <v>61371</v>
       </c>
       <c r="P67" s="28"/>
       <c r="Q67" s="28"/>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A68" s="34">
         <v>41671</v>
       </c>
       <c r="B68" s="22">
         <v>44384</v>
       </c>
       <c r="C68" s="26">
         <v>1586</v>
       </c>
       <c r="D68" s="26">
         <v>181</v>
       </c>
       <c r="E68" s="26">
         <v>42617</v>
       </c>
       <c r="F68" s="25">
         <v>22058</v>
       </c>
       <c r="G68" s="23">
         <v>18477</v>
       </c>
       <c r="H68" s="23">
         <v>2082</v>
       </c>
       <c r="I68" s="24">
         <v>0</v>
       </c>
       <c r="J68" s="26">
         <v>82</v>
       </c>
       <c r="K68" s="26">
         <v>3716</v>
       </c>
       <c r="L68" s="26">
         <v>9016</v>
       </c>
       <c r="M68" s="26">
         <v>2822</v>
       </c>
       <c r="N68" s="26">
         <v>1746</v>
       </c>
       <c r="O68" s="27">
         <v>61765</v>
       </c>
       <c r="P68" s="35"/>
       <c r="Q68" s="35"/>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A69" s="34">
         <v>41699</v>
       </c>
       <c r="B69" s="22">
         <v>44559</v>
       </c>
       <c r="C69" s="26">
         <v>1757</v>
       </c>
       <c r="D69" s="26">
         <v>303</v>
       </c>
       <c r="E69" s="26">
         <v>42498</v>
       </c>
       <c r="F69" s="25">
         <v>22323</v>
       </c>
       <c r="G69" s="23">
         <v>18085</v>
       </c>
       <c r="H69" s="23">
         <v>2089</v>
       </c>
       <c r="I69" s="24">
         <v>0</v>
       </c>
       <c r="J69" s="26">
         <v>74</v>
       </c>
       <c r="K69" s="26">
         <v>3812</v>
       </c>
       <c r="L69" s="26">
         <v>8982</v>
       </c>
       <c r="M69" s="26">
         <v>2457</v>
       </c>
       <c r="N69" s="26">
         <v>1917</v>
       </c>
       <c r="O69" s="27">
         <v>61800</v>
       </c>
       <c r="P69" s="35"/>
       <c r="Q69" s="35"/>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A70" s="34">
         <v>41730</v>
       </c>
       <c r="B70" s="22">
         <v>45007</v>
       </c>
       <c r="C70" s="26">
         <v>1958</v>
       </c>
       <c r="D70" s="26">
         <v>340</v>
       </c>
       <c r="E70" s="26">
         <v>42709</v>
       </c>
       <c r="F70" s="25">
         <v>22217</v>
       </c>
       <c r="G70" s="23">
         <v>18363</v>
       </c>
       <c r="H70" s="23">
         <v>2129</v>
       </c>
       <c r="I70" s="24">
         <v>0</v>
       </c>
       <c r="J70" s="26">
         <v>72</v>
       </c>
       <c r="K70" s="26">
         <v>3784</v>
       </c>
       <c r="L70" s="26">
         <v>8837</v>
       </c>
       <c r="M70" s="26">
         <v>2502</v>
       </c>
       <c r="N70" s="26">
         <v>2016</v>
       </c>
       <c r="O70" s="27">
         <v>62217</v>
       </c>
       <c r="P70" s="35"/>
       <c r="Q70" s="35"/>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A71" s="34">
         <v>41760</v>
       </c>
       <c r="B71" s="22">
         <v>44840</v>
       </c>
       <c r="C71" s="26">
         <v>1648</v>
       </c>
       <c r="D71" s="26">
         <v>330</v>
       </c>
       <c r="E71" s="26">
         <v>42863</v>
       </c>
       <c r="F71" s="25">
         <v>22532</v>
       </c>
       <c r="G71" s="23">
         <v>18184</v>
       </c>
       <c r="H71" s="23">
         <v>2147</v>
       </c>
       <c r="I71" s="24">
         <v>0</v>
       </c>
       <c r="J71" s="26">
         <v>75</v>
       </c>
       <c r="K71" s="26">
         <v>3825</v>
       </c>
       <c r="L71" s="26">
         <v>8764</v>
       </c>
       <c r="M71" s="26">
         <v>2476</v>
       </c>
       <c r="N71" s="26">
         <v>1745</v>
       </c>
       <c r="O71" s="27">
         <v>61726</v>
       </c>
       <c r="P71" s="35"/>
       <c r="Q71" s="35"/>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A72" s="34">
         <v>41791</v>
       </c>
       <c r="B72" s="22">
         <v>45169</v>
       </c>
       <c r="C72" s="26">
         <v>2019</v>
       </c>
       <c r="D72" s="26">
         <v>402</v>
       </c>
       <c r="E72" s="26">
         <v>42748</v>
       </c>
       <c r="F72" s="25">
         <v>22761</v>
       </c>
       <c r="G72" s="23">
         <v>17831</v>
       </c>
       <c r="H72" s="23">
         <v>2156</v>
       </c>
       <c r="I72" s="24">
         <v>0</v>
       </c>
       <c r="J72" s="26">
         <v>74</v>
       </c>
       <c r="K72" s="26">
         <v>3836</v>
       </c>
       <c r="L72" s="26">
         <v>8670</v>
       </c>
       <c r="M72" s="26">
         <v>2504</v>
       </c>
       <c r="N72" s="26">
         <v>1938</v>
       </c>
       <c r="O72" s="27">
         <v>62191</v>
       </c>
       <c r="P72" s="35"/>
       <c r="Q72" s="35"/>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A73" s="34">
         <v>41821</v>
       </c>
       <c r="B73" s="22">
         <v>45315</v>
       </c>
       <c r="C73" s="26">
         <v>2133</v>
       </c>
       <c r="D73" s="26">
         <v>605</v>
       </c>
       <c r="E73" s="26">
         <v>42578</v>
       </c>
       <c r="F73" s="25">
         <v>22728</v>
       </c>
       <c r="G73" s="23">
         <v>17675</v>
       </c>
       <c r="H73" s="23">
         <v>2175</v>
       </c>
       <c r="I73" s="24">
         <v>0</v>
       </c>
       <c r="J73" s="26">
         <v>76</v>
       </c>
       <c r="K73" s="26">
         <v>3805</v>
       </c>
       <c r="L73" s="26">
         <v>8807</v>
       </c>
       <c r="M73" s="26">
         <v>2489</v>
       </c>
       <c r="N73" s="26">
         <v>1811</v>
       </c>
       <c r="O73" s="27">
         <v>62303</v>
       </c>
       <c r="P73" s="35"/>
       <c r="Q73" s="35"/>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A74" s="34">
         <v>41852</v>
       </c>
       <c r="B74" s="22">
         <v>45934</v>
       </c>
       <c r="C74" s="26">
         <v>2444</v>
       </c>
       <c r="D74" s="26">
         <v>987</v>
       </c>
       <c r="E74" s="26">
         <v>42504</v>
       </c>
       <c r="F74" s="25">
         <v>22124</v>
       </c>
       <c r="G74" s="23">
         <v>18194</v>
       </c>
       <c r="H74" s="23">
         <v>2186</v>
       </c>
       <c r="I74" s="24">
         <v>0</v>
       </c>
       <c r="J74" s="26">
         <v>80</v>
       </c>
       <c r="K74" s="26">
         <v>3791</v>
       </c>
       <c r="L74" s="26">
         <v>8909</v>
       </c>
       <c r="M74" s="26">
         <v>2399</v>
       </c>
       <c r="N74" s="26">
         <v>2005</v>
       </c>
       <c r="O74" s="27">
         <v>63118</v>
       </c>
       <c r="P74" s="35"/>
       <c r="Q74" s="35"/>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A75" s="34">
         <v>41883</v>
       </c>
       <c r="B75" s="22">
         <v>46147</v>
       </c>
       <c r="C75" s="26">
         <v>2855</v>
       </c>
       <c r="D75" s="26">
         <v>1331</v>
       </c>
       <c r="E75" s="26">
         <v>41961</v>
       </c>
       <c r="F75" s="25">
         <v>22495</v>
       </c>
       <c r="G75" s="23">
         <v>17304</v>
       </c>
       <c r="H75" s="23">
         <v>2163</v>
       </c>
       <c r="I75" s="24">
         <v>0</v>
       </c>
       <c r="J75" s="26">
         <v>75</v>
       </c>
       <c r="K75" s="26">
         <v>3880</v>
       </c>
       <c r="L75" s="26">
         <v>9007</v>
       </c>
       <c r="M75" s="26">
         <v>2540</v>
       </c>
       <c r="N75" s="26">
         <v>1945</v>
       </c>
       <c r="O75" s="27">
         <v>63596</v>
       </c>
       <c r="P75" s="35"/>
       <c r="Q75" s="35"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A76" s="34">
         <v>41913</v>
       </c>
       <c r="B76" s="22">
         <v>46167</v>
       </c>
       <c r="C76" s="26">
         <v>2910</v>
       </c>
       <c r="D76" s="26">
         <v>896</v>
       </c>
       <c r="E76" s="26">
         <v>42361</v>
       </c>
       <c r="F76" s="25">
         <v>22825</v>
       </c>
       <c r="G76" s="23">
         <v>17318</v>
       </c>
       <c r="H76" s="23">
         <v>2217</v>
       </c>
       <c r="I76" s="24">
         <v>0</v>
       </c>
       <c r="J76" s="26">
         <v>74</v>
       </c>
       <c r="K76" s="26">
         <v>3867</v>
       </c>
       <c r="L76" s="26">
         <v>9049</v>
       </c>
       <c r="M76" s="26">
         <v>2434</v>
       </c>
       <c r="N76" s="26">
         <v>1868</v>
       </c>
       <c r="O76" s="27">
         <v>63459</v>
       </c>
       <c r="P76" s="35"/>
       <c r="Q76" s="35"/>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A77" s="34">
         <v>41944</v>
       </c>
       <c r="B77" s="22">
         <v>46463</v>
       </c>
       <c r="C77" s="26">
         <v>2598</v>
       </c>
       <c r="D77" s="26">
         <v>1301</v>
       </c>
       <c r="E77" s="26">
         <v>42563</v>
       </c>
       <c r="F77" s="25">
         <v>22979</v>
       </c>
       <c r="G77" s="23">
         <v>17327</v>
       </c>
       <c r="H77" s="23">
         <v>2258</v>
       </c>
       <c r="I77" s="24">
         <v>0</v>
       </c>
       <c r="J77" s="26">
         <v>74</v>
       </c>
       <c r="K77" s="26">
         <v>3895</v>
       </c>
       <c r="L77" s="26">
         <v>9106</v>
       </c>
       <c r="M77" s="26">
         <v>2349</v>
       </c>
       <c r="N77" s="26">
         <v>2218</v>
       </c>
       <c r="O77" s="27">
         <v>64104</v>
       </c>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A78" s="34">
         <v>41974</v>
       </c>
       <c r="B78" s="22">
         <v>46470</v>
       </c>
       <c r="C78" s="26">
         <v>2538</v>
       </c>
       <c r="D78" s="26">
         <v>389</v>
       </c>
       <c r="E78" s="26">
         <v>43543</v>
       </c>
       <c r="F78" s="25">
         <v>23900</v>
       </c>
       <c r="G78" s="23">
         <v>17340</v>
       </c>
       <c r="H78" s="23">
         <v>2303</v>
       </c>
       <c r="I78" s="24">
         <v>0</v>
       </c>
       <c r="J78" s="26">
         <v>78</v>
       </c>
       <c r="K78" s="26">
         <v>3946</v>
       </c>
       <c r="L78" s="26">
         <v>9111</v>
       </c>
       <c r="M78" s="26">
         <v>2870</v>
       </c>
       <c r="N78" s="26">
         <v>1764</v>
       </c>
       <c r="O78" s="27">
         <v>64238</v>
       </c>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A79" s="34">
         <v>42005</v>
       </c>
       <c r="B79" s="22">
         <v>46145</v>
       </c>
       <c r="C79" s="26">
         <v>2037</v>
       </c>
       <c r="D79" s="26">
         <v>651</v>
       </c>
       <c r="E79" s="26">
         <v>43457</v>
       </c>
       <c r="F79" s="25">
         <v>23728</v>
       </c>
       <c r="G79" s="23">
         <v>17382</v>
       </c>
       <c r="H79" s="23">
         <v>2347</v>
       </c>
       <c r="I79" s="24">
         <v>0</v>
       </c>
       <c r="J79" s="26">
         <v>76</v>
       </c>
       <c r="K79" s="26">
         <v>3929</v>
       </c>
       <c r="L79" s="26">
         <v>9189</v>
       </c>
       <c r="M79" s="26">
         <v>2801</v>
       </c>
       <c r="N79" s="26">
         <v>2091</v>
       </c>
       <c r="O79" s="27">
         <v>64229</v>
       </c>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A80" s="34">
         <v>42036</v>
       </c>
       <c r="B80" s="22">
         <v>46498</v>
       </c>
       <c r="C80" s="26">
         <v>1729</v>
       </c>
       <c r="D80" s="26">
         <v>733</v>
       </c>
       <c r="E80" s="26">
         <v>44035</v>
       </c>
       <c r="F80" s="25">
         <v>24172</v>
       </c>
       <c r="G80" s="23">
         <v>17486</v>
       </c>
       <c r="H80" s="23">
         <v>2378</v>
       </c>
       <c r="I80" s="24">
         <v>0</v>
       </c>
       <c r="J80" s="26">
         <v>74</v>
       </c>
       <c r="K80" s="26">
         <v>3944</v>
       </c>
       <c r="L80" s="26">
         <v>9256</v>
       </c>
       <c r="M80" s="26">
         <v>2677</v>
       </c>
       <c r="N80" s="26">
         <v>2007</v>
       </c>
       <c r="O80" s="27">
         <v>64456</v>
       </c>
     </row>
-    <row r="81" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A81" s="34">
         <v>42064</v>
       </c>
       <c r="B81" s="22">
         <v>46732</v>
       </c>
       <c r="C81" s="26">
         <v>1725</v>
       </c>
       <c r="D81" s="26">
         <v>453</v>
       </c>
       <c r="E81" s="26">
         <v>44554</v>
       </c>
       <c r="F81" s="25">
         <v>24438</v>
       </c>
       <c r="G81" s="23">
         <v>17725</v>
       </c>
       <c r="H81" s="23">
         <v>2390</v>
       </c>
       <c r="I81" s="24">
         <v>0</v>
       </c>
       <c r="J81" s="26">
         <v>73</v>
       </c>
       <c r="K81" s="26">
         <v>3939</v>
       </c>
       <c r="L81" s="26">
         <v>9241</v>
       </c>
       <c r="M81" s="26">
         <v>2725</v>
       </c>
       <c r="N81" s="26">
         <v>2348</v>
       </c>
       <c r="O81" s="27">
         <v>65059</v>
       </c>
     </row>
-    <row r="82" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A82" s="34">
         <v>42095</v>
       </c>
       <c r="B82" s="22">
         <v>47020</v>
       </c>
       <c r="C82" s="26">
         <v>1821</v>
       </c>
       <c r="D82" s="26">
         <v>719</v>
       </c>
       <c r="E82" s="26">
         <v>44480</v>
       </c>
       <c r="F82" s="25">
         <v>24970</v>
       </c>
       <c r="G82" s="23">
         <v>17098</v>
       </c>
       <c r="H82" s="23">
         <v>2412</v>
       </c>
       <c r="I82" s="24">
         <v>0</v>
       </c>
       <c r="J82" s="26">
         <v>67</v>
       </c>
       <c r="K82" s="26">
         <v>3988</v>
       </c>
       <c r="L82" s="26">
         <v>9144</v>
       </c>
       <c r="M82" s="26">
         <v>2903</v>
       </c>
       <c r="N82" s="26">
         <v>2260</v>
       </c>
       <c r="O82" s="27">
         <v>65382</v>
       </c>
     </row>
-    <row r="83" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A83" s="34">
         <v>42125</v>
       </c>
       <c r="B83" s="22">
         <v>47784</v>
       </c>
       <c r="C83" s="26">
         <v>2227</v>
       </c>
       <c r="D83" s="26">
         <v>609</v>
       </c>
       <c r="E83" s="26">
         <v>44947</v>
       </c>
       <c r="F83" s="25">
         <v>25238</v>
       </c>
       <c r="G83" s="23">
         <v>17277</v>
       </c>
       <c r="H83" s="23">
         <v>2432</v>
       </c>
       <c r="I83" s="24">
         <v>0</v>
       </c>
       <c r="J83" s="26">
         <v>64</v>
       </c>
       <c r="K83" s="26">
         <v>3994</v>
       </c>
       <c r="L83" s="26">
         <v>9141</v>
       </c>
       <c r="M83" s="26">
         <v>2768</v>
       </c>
       <c r="N83" s="26">
         <v>2020</v>
       </c>
       <c r="O83" s="27">
         <v>65771</v>
       </c>
     </row>
-    <row r="84" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A84" s="34">
         <v>42156</v>
       </c>
       <c r="B84" s="22">
         <v>47646</v>
       </c>
       <c r="C84" s="26">
         <v>1730</v>
       </c>
       <c r="D84" s="26">
         <v>940</v>
       </c>
       <c r="E84" s="26">
         <v>44977</v>
       </c>
       <c r="F84" s="25">
         <v>25389</v>
       </c>
       <c r="G84" s="23">
         <v>17126</v>
       </c>
       <c r="H84" s="23">
         <v>2462</v>
       </c>
       <c r="I84" s="24">
         <v>0</v>
       </c>
       <c r="J84" s="26">
         <v>61</v>
       </c>
       <c r="K84" s="26">
         <v>4119</v>
       </c>
       <c r="L84" s="26">
         <v>8997</v>
       </c>
       <c r="M84" s="26">
         <v>2866</v>
       </c>
       <c r="N84" s="26">
         <v>2129</v>
       </c>
       <c r="O84" s="27">
         <v>65817</v>
       </c>
     </row>
-    <row r="85" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A85" s="34">
         <v>42186</v>
       </c>
       <c r="B85" s="22">
         <v>48457</v>
       </c>
       <c r="C85" s="26">
         <v>1821</v>
       </c>
       <c r="D85" s="26">
         <v>949</v>
       </c>
       <c r="E85" s="26">
         <v>45687</v>
       </c>
       <c r="F85" s="25">
         <v>25864</v>
       </c>
       <c r="G85" s="23">
         <v>17342</v>
       </c>
       <c r="H85" s="23">
         <v>2481</v>
       </c>
       <c r="I85" s="24">
         <v>0</v>
       </c>
       <c r="J85" s="26">
         <v>60</v>
       </c>
       <c r="K85" s="26">
         <v>4115</v>
       </c>
       <c r="L85" s="26">
         <v>9182</v>
       </c>
       <c r="M85" s="26">
         <v>2820</v>
       </c>
       <c r="N85" s="26">
         <v>1892</v>
       </c>
       <c r="O85" s="27">
         <v>66527</v>
       </c>
     </row>
-    <row r="86" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A86" s="34">
         <v>42217</v>
       </c>
       <c r="B86" s="22">
         <v>49573</v>
       </c>
       <c r="C86" s="26">
         <v>1991</v>
       </c>
       <c r="D86" s="26">
         <v>1796</v>
       </c>
       <c r="E86" s="26">
         <v>45786</v>
       </c>
       <c r="F86" s="25">
         <v>25849</v>
       </c>
       <c r="G86" s="23">
         <v>17447</v>
       </c>
       <c r="H86" s="23">
         <v>2490</v>
       </c>
       <c r="I86" s="24">
         <v>0</v>
       </c>
       <c r="J86" s="26">
         <v>59</v>
       </c>
       <c r="K86" s="26">
         <v>4023</v>
       </c>
       <c r="L86" s="26">
         <v>9173</v>
       </c>
       <c r="M86" s="26">
         <v>2680</v>
       </c>
       <c r="N86" s="26">
         <v>1894</v>
       </c>
       <c r="O86" s="27">
         <v>67402</v>
       </c>
     </row>
-    <row r="87" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A87" s="34">
         <v>42248</v>
       </c>
       <c r="B87" s="22">
         <v>49286</v>
       </c>
       <c r="C87" s="26">
         <v>2360</v>
       </c>
       <c r="D87" s="26">
         <v>1175</v>
       </c>
       <c r="E87" s="26">
         <v>45751</v>
       </c>
       <c r="F87" s="25">
         <v>26052</v>
       </c>
       <c r="G87" s="23">
         <v>17177</v>
       </c>
       <c r="H87" s="23">
         <v>2521</v>
       </c>
       <c r="I87" s="24">
         <v>0</v>
       </c>
       <c r="J87" s="26">
         <v>59</v>
       </c>
       <c r="K87" s="26">
         <v>4151</v>
       </c>
       <c r="L87" s="26">
         <v>9223</v>
       </c>
       <c r="M87" s="26">
         <v>2690</v>
       </c>
       <c r="N87" s="26">
         <v>2040</v>
       </c>
       <c r="O87" s="27">
         <v>67448</v>
       </c>
     </row>
-    <row r="88" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A88" s="34">
         <v>42278</v>
       </c>
       <c r="B88" s="22">
         <v>49629</v>
       </c>
       <c r="C88" s="26">
         <v>2191</v>
       </c>
       <c r="D88" s="26">
         <v>1293</v>
       </c>
       <c r="E88" s="26">
         <v>46146</v>
       </c>
       <c r="F88" s="25">
         <v>26462</v>
       </c>
       <c r="G88" s="23">
         <v>17120</v>
       </c>
       <c r="H88" s="23">
         <v>2564</v>
       </c>
       <c r="I88" s="24">
         <v>0</v>
       </c>
       <c r="J88" s="26">
         <v>59</v>
       </c>
       <c r="K88" s="26">
         <v>4151</v>
       </c>
       <c r="L88" s="26">
         <v>9240</v>
       </c>
       <c r="M88" s="26">
         <v>2940</v>
       </c>
       <c r="N88" s="26">
         <v>2049</v>
       </c>
       <c r="O88" s="27">
         <v>68068</v>
       </c>
     </row>
-    <row r="89" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A89" s="34">
         <v>42309</v>
       </c>
       <c r="B89" s="22">
         <v>49728</v>
       </c>
       <c r="C89" s="26">
         <v>2147</v>
       </c>
       <c r="D89" s="26">
         <v>1296</v>
       </c>
       <c r="E89" s="26">
         <v>46285</v>
       </c>
       <c r="F89" s="25">
         <v>26705</v>
       </c>
       <c r="G89" s="23">
         <v>16983</v>
       </c>
       <c r="H89" s="23">
         <v>2597</v>
       </c>
       <c r="I89" s="24">
         <v>0</v>
       </c>
       <c r="J89" s="26">
         <v>58</v>
       </c>
       <c r="K89" s="26">
         <v>4233</v>
       </c>
       <c r="L89" s="26">
         <v>9393</v>
       </c>
       <c r="M89" s="26">
         <v>2882</v>
       </c>
       <c r="N89" s="26">
         <v>2420</v>
       </c>
       <c r="O89" s="27">
         <v>68715</v>
       </c>
     </row>
-    <row r="90" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A90" s="34">
         <v>42339</v>
       </c>
       <c r="B90" s="22">
         <v>50992</v>
       </c>
       <c r="C90" s="26">
         <v>2441</v>
       </c>
       <c r="D90" s="26">
         <v>1012</v>
       </c>
       <c r="E90" s="26">
         <v>47538</v>
       </c>
       <c r="F90" s="25">
         <v>28032</v>
       </c>
       <c r="G90" s="23">
         <v>16873</v>
       </c>
       <c r="H90" s="23">
         <v>2632</v>
       </c>
       <c r="I90" s="24">
         <v>0</v>
       </c>
       <c r="J90" s="26">
         <v>58</v>
       </c>
       <c r="K90" s="26">
         <v>4272</v>
       </c>
       <c r="L90" s="26">
         <v>9237</v>
       </c>
       <c r="M90" s="26">
         <v>2901</v>
       </c>
       <c r="N90" s="26">
         <v>1644</v>
       </c>
       <c r="O90" s="27">
         <v>69104</v>
       </c>
     </row>
-    <row r="91" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A91" s="34">
         <v>42370</v>
       </c>
       <c r="B91" s="22">
         <v>50605</v>
       </c>
       <c r="C91" s="26">
         <v>2281</v>
       </c>
       <c r="D91" s="26">
         <v>1167</v>
       </c>
       <c r="E91" s="26">
         <v>47157</v>
       </c>
       <c r="F91" s="25">
         <v>27585</v>
       </c>
       <c r="G91" s="23">
         <v>16885</v>
       </c>
       <c r="H91" s="23">
         <v>2687</v>
       </c>
       <c r="I91" s="24">
         <v>0</v>
       </c>
       <c r="J91" s="26">
         <v>60</v>
       </c>
       <c r="K91" s="26">
         <v>4261</v>
       </c>
       <c r="L91" s="26">
         <v>9216</v>
       </c>
       <c r="M91" s="26">
         <v>3098</v>
       </c>
       <c r="N91" s="26">
         <v>1948</v>
       </c>
       <c r="O91" s="27">
         <v>69188</v>
       </c>
     </row>
-    <row r="92" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A92" s="34">
         <v>42401</v>
       </c>
       <c r="B92" s="22">
         <v>50566</v>
       </c>
       <c r="C92" s="26">
         <v>2215</v>
       </c>
       <c r="D92" s="26">
         <v>827</v>
       </c>
       <c r="E92" s="26">
         <v>47524</v>
       </c>
       <c r="F92" s="25">
         <v>27885</v>
       </c>
       <c r="G92" s="23">
         <v>16900</v>
       </c>
       <c r="H92" s="23">
         <v>2738</v>
       </c>
       <c r="I92" s="24">
         <v>0</v>
       </c>
       <c r="J92" s="26">
         <v>56</v>
       </c>
       <c r="K92" s="26">
         <v>4286</v>
       </c>
       <c r="L92" s="26">
         <v>9283</v>
       </c>
       <c r="M92" s="26">
         <v>3140</v>
       </c>
       <c r="N92" s="26">
         <v>2027</v>
       </c>
       <c r="O92" s="27">
         <v>69358</v>
       </c>
     </row>
-    <row r="93" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A93" s="34">
         <v>42430</v>
       </c>
       <c r="B93" s="22">
         <v>50964</v>
       </c>
       <c r="C93" s="26">
         <v>2322</v>
       </c>
       <c r="D93" s="26">
         <v>832</v>
       </c>
       <c r="E93" s="26">
         <v>47811</v>
       </c>
       <c r="F93" s="25">
         <v>28224</v>
       </c>
       <c r="G93" s="23">
         <v>16823</v>
       </c>
       <c r="H93" s="23">
         <v>2763</v>
       </c>
       <c r="I93" s="24">
         <v>0</v>
       </c>
       <c r="J93" s="26">
         <v>54</v>
       </c>
       <c r="K93" s="26">
         <v>4452</v>
       </c>
       <c r="L93" s="26">
         <v>9244</v>
       </c>
       <c r="M93" s="26">
         <v>3306</v>
       </c>
       <c r="N93" s="26">
         <v>2293</v>
       </c>
       <c r="O93" s="27">
         <v>70313</v>
       </c>
     </row>
-    <row r="94" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A94" s="34">
         <v>42461</v>
       </c>
       <c r="B94" s="22">
         <v>51322</v>
       </c>
       <c r="C94" s="26">
         <v>2250</v>
       </c>
       <c r="D94" s="26">
         <v>819</v>
       </c>
       <c r="E94" s="26">
         <v>48252</v>
       </c>
       <c r="F94" s="25">
         <v>28595</v>
       </c>
       <c r="G94" s="23">
         <v>16862</v>
       </c>
       <c r="H94" s="23">
         <v>2795</v>
       </c>
       <c r="I94" s="24">
         <v>0</v>
       </c>
       <c r="J94" s="26">
         <v>49</v>
       </c>
       <c r="K94" s="26">
         <v>4505</v>
       </c>
       <c r="L94" s="26">
         <v>9101</v>
       </c>
       <c r="M94" s="26">
         <v>3448</v>
       </c>
       <c r="N94" s="26">
         <v>2117</v>
       </c>
       <c r="O94" s="27">
         <v>70542</v>
       </c>
     </row>
-    <row r="95" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A95" s="34">
         <v>42491</v>
       </c>
       <c r="B95" s="22">
         <v>51856</v>
       </c>
       <c r="C95" s="26">
         <v>2059</v>
       </c>
       <c r="D95" s="26">
         <v>871</v>
       </c>
       <c r="E95" s="26">
         <v>48926</v>
       </c>
       <c r="F95" s="25">
         <v>29331</v>
       </c>
       <c r="G95" s="23">
         <v>16770</v>
       </c>
       <c r="H95" s="23">
         <v>2825</v>
       </c>
       <c r="I95" s="24">
         <v>0</v>
       </c>
       <c r="J95" s="26">
         <v>46</v>
       </c>
       <c r="K95" s="26">
         <v>4485</v>
       </c>
       <c r="L95" s="26">
         <v>9054</v>
       </c>
       <c r="M95" s="26">
         <v>3390</v>
       </c>
       <c r="N95" s="26">
         <v>1971</v>
       </c>
       <c r="O95" s="27">
         <v>70802</v>
       </c>
     </row>
-    <row r="96" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A96" s="34">
         <v>42522</v>
       </c>
       <c r="B96" s="22">
         <v>51523</v>
       </c>
       <c r="C96" s="26">
         <v>1970</v>
       </c>
       <c r="D96" s="26">
         <v>848</v>
       </c>
       <c r="E96" s="26">
         <v>48705</v>
       </c>
       <c r="F96" s="25">
         <v>29391</v>
       </c>
       <c r="G96" s="23">
         <v>16457</v>
       </c>
       <c r="H96" s="23">
         <v>2857</v>
       </c>
       <c r="I96" s="24">
         <v>0</v>
       </c>
       <c r="J96" s="26">
         <v>45</v>
       </c>
       <c r="K96" s="26">
         <v>4599</v>
       </c>
       <c r="L96" s="26">
         <v>9032</v>
       </c>
       <c r="M96" s="26">
         <v>3411</v>
       </c>
       <c r="N96" s="26">
         <v>2159</v>
       </c>
       <c r="O96" s="27">
         <v>70770</v>
       </c>
     </row>
-    <row r="97" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A97" s="34">
         <v>42552</v>
       </c>
       <c r="B97" s="22">
         <v>52519</v>
       </c>
       <c r="C97" s="26">
         <v>2332</v>
       </c>
       <c r="D97" s="26">
         <v>1117</v>
       </c>
       <c r="E97" s="26">
         <v>49071</v>
       </c>
       <c r="F97" s="25">
         <v>30033</v>
       </c>
       <c r="G97" s="23">
         <v>16160</v>
       </c>
       <c r="H97" s="23">
         <v>2878</v>
       </c>
       <c r="I97" s="24">
         <v>0</v>
       </c>
       <c r="J97" s="26">
         <v>43</v>
       </c>
       <c r="K97" s="26">
         <v>4622</v>
       </c>
       <c r="L97" s="26">
         <v>9240</v>
       </c>
       <c r="M97" s="26">
         <v>3260</v>
       </c>
       <c r="N97" s="26">
         <v>2121</v>
       </c>
       <c r="O97" s="27">
         <v>71806</v>
       </c>
     </row>
-    <row r="98" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A98" s="34">
         <v>42583</v>
       </c>
       <c r="B98" s="22">
         <v>52614</v>
       </c>
       <c r="C98" s="26">
         <v>2437</v>
       </c>
       <c r="D98" s="26">
         <v>907</v>
       </c>
       <c r="E98" s="26">
         <v>49270</v>
       </c>
       <c r="F98" s="25">
         <v>30217</v>
       </c>
       <c r="G98" s="23">
         <v>16157</v>
       </c>
       <c r="H98" s="23">
         <v>2895</v>
       </c>
       <c r="I98" s="24">
         <v>0</v>
       </c>
       <c r="J98" s="26">
         <v>40</v>
       </c>
       <c r="K98" s="26">
         <v>4521</v>
       </c>
       <c r="L98" s="26">
         <v>9296</v>
       </c>
       <c r="M98" s="26">
         <v>3124</v>
       </c>
       <c r="N98" s="26">
         <v>2072</v>
       </c>
       <c r="O98" s="27">
         <v>71666</v>
       </c>
     </row>
-    <row r="99" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A99" s="34">
         <v>42614</v>
       </c>
       <c r="B99" s="22">
         <v>53077</v>
       </c>
       <c r="C99" s="26">
         <v>2779</v>
       </c>
       <c r="D99" s="26">
         <v>1022</v>
       </c>
       <c r="E99" s="26">
         <v>49276</v>
       </c>
       <c r="F99" s="25">
         <v>30421</v>
       </c>
       <c r="G99" s="23">
         <v>15938</v>
       </c>
       <c r="H99" s="23">
         <v>2918</v>
       </c>
       <c r="I99" s="24">
         <v>0</v>
       </c>
       <c r="J99" s="26">
         <v>38</v>
       </c>
       <c r="K99" s="26">
         <v>4515</v>
       </c>
       <c r="L99" s="26">
         <v>9340</v>
       </c>
       <c r="M99" s="26">
         <v>3086</v>
       </c>
       <c r="N99" s="26">
         <v>1966</v>
       </c>
       <c r="O99" s="27">
         <v>72022</v>
       </c>
     </row>
-    <row r="100" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A100" s="34">
         <v>42644</v>
       </c>
       <c r="B100" s="22">
         <v>53372</v>
       </c>
       <c r="C100" s="26">
         <v>2759</v>
       </c>
       <c r="D100" s="26">
         <v>1322</v>
       </c>
       <c r="E100" s="26">
         <v>49291</v>
       </c>
       <c r="F100" s="25">
         <v>30587</v>
       </c>
       <c r="G100" s="23">
         <v>15761</v>
       </c>
       <c r="H100" s="23">
         <v>2944</v>
       </c>
       <c r="I100" s="24">
         <v>0</v>
       </c>
       <c r="J100" s="26">
         <v>34</v>
       </c>
       <c r="K100" s="26">
         <v>4525</v>
       </c>
       <c r="L100" s="26">
         <v>9358</v>
       </c>
       <c r="M100" s="26">
         <v>3115</v>
       </c>
       <c r="N100" s="26">
         <v>1961</v>
       </c>
       <c r="O100" s="27">
         <v>72366</v>
       </c>
     </row>
-    <row r="101" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A101" s="34">
         <v>42675</v>
       </c>
       <c r="B101" s="22">
         <v>53936</v>
       </c>
       <c r="C101" s="26">
         <v>3370</v>
       </c>
       <c r="D101" s="26">
         <v>1102</v>
       </c>
       <c r="E101" s="26">
         <v>49463</v>
       </c>
       <c r="F101" s="25">
         <v>30949</v>
       </c>
       <c r="G101" s="23">
         <v>15544</v>
       </c>
       <c r="H101" s="23">
         <v>2971</v>
       </c>
       <c r="I101" s="24">
         <v>0</v>
       </c>
       <c r="J101" s="26">
         <v>34</v>
       </c>
       <c r="K101" s="26">
         <v>4599</v>
       </c>
       <c r="L101" s="26">
         <v>9438</v>
       </c>
       <c r="M101" s="26">
         <v>2738</v>
       </c>
       <c r="N101" s="26">
         <v>2190</v>
       </c>
       <c r="O101" s="27">
         <v>72935</v>
       </c>
     </row>
-    <row r="102" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A102" s="34">
         <v>42705</v>
       </c>
       <c r="B102" s="22">
         <v>54172</v>
       </c>
       <c r="C102" s="26">
         <v>3100</v>
       </c>
       <c r="D102" s="26">
         <v>866</v>
       </c>
       <c r="E102" s="26">
         <v>50207</v>
       </c>
       <c r="F102" s="25">
         <v>31502</v>
       </c>
       <c r="G102" s="23">
         <v>15692</v>
       </c>
       <c r="H102" s="23">
         <v>3012</v>
       </c>
       <c r="I102" s="24">
         <v>0</v>
       </c>
       <c r="J102" s="26">
         <v>34</v>
       </c>
       <c r="K102" s="26">
         <v>4607</v>
       </c>
       <c r="L102" s="26">
         <v>9659</v>
       </c>
       <c r="M102" s="26">
         <v>2924</v>
       </c>
       <c r="N102" s="26">
         <v>1747</v>
       </c>
       <c r="O102" s="27">
         <v>73145</v>
       </c>
     </row>
-    <row r="103" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A103" s="14">
         <v>42736</v>
       </c>
       <c r="B103" s="22">
         <v>53748</v>
       </c>
       <c r="C103" s="26">
         <v>3007</v>
       </c>
       <c r="D103" s="26">
         <v>756</v>
       </c>
       <c r="E103" s="26">
         <v>49985</v>
       </c>
       <c r="F103" s="25">
         <v>31106</v>
       </c>
       <c r="G103" s="23">
         <v>15828</v>
       </c>
       <c r="H103" s="23">
         <v>3051</v>
       </c>
       <c r="I103" s="24">
         <v>0</v>
       </c>
       <c r="J103" s="26">
         <v>34</v>
       </c>
       <c r="K103" s="26">
         <v>4744</v>
       </c>
       <c r="L103" s="26">
         <v>9767</v>
       </c>
       <c r="M103" s="26">
         <v>2916</v>
       </c>
       <c r="N103" s="26">
         <v>1850</v>
       </c>
       <c r="O103" s="27">
         <v>73058</v>
       </c>
     </row>
-    <row r="104" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A104" s="14">
         <v>42767</v>
       </c>
       <c r="B104" s="22">
         <v>54388</v>
       </c>
       <c r="C104" s="26">
         <v>2878</v>
       </c>
       <c r="D104" s="26">
         <v>1039</v>
       </c>
       <c r="E104" s="26">
         <v>50471</v>
       </c>
       <c r="F104" s="25">
         <v>31606</v>
       </c>
       <c r="G104" s="23">
         <v>15762</v>
       </c>
       <c r="H104" s="23">
         <v>3103</v>
       </c>
       <c r="I104" s="24">
         <v>0</v>
       </c>
       <c r="J104" s="26">
         <v>33</v>
       </c>
       <c r="K104" s="26">
         <v>4848</v>
       </c>
       <c r="L104" s="26">
         <v>9815</v>
       </c>
       <c r="M104" s="26">
         <v>3064</v>
       </c>
       <c r="N104" s="26">
         <v>1936</v>
       </c>
       <c r="O104" s="27">
         <v>74085</v>
       </c>
     </row>
-    <row r="105" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A105" s="14">
         <v>42795</v>
       </c>
       <c r="B105" s="22">
         <v>55113</v>
       </c>
       <c r="C105" s="26">
         <v>3333</v>
       </c>
       <c r="D105" s="26">
         <v>1370</v>
       </c>
       <c r="E105" s="26">
         <v>50410</v>
       </c>
       <c r="F105" s="25">
         <v>31645</v>
       </c>
       <c r="G105" s="23">
         <v>15631</v>
       </c>
       <c r="H105" s="23">
         <v>3134</v>
       </c>
       <c r="I105" s="24">
         <v>0</v>
       </c>
       <c r="J105" s="26">
         <v>34</v>
       </c>
       <c r="K105" s="26">
         <v>4852</v>
       </c>
       <c r="L105" s="26">
         <v>9779</v>
       </c>
       <c r="M105" s="26">
         <v>2885</v>
       </c>
       <c r="N105" s="26">
         <v>1884</v>
       </c>
       <c r="O105" s="27">
         <v>74547</v>
       </c>
     </row>
-    <row r="106" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A106" s="14">
         <v>42826</v>
       </c>
       <c r="B106" s="22">
         <v>55309</v>
       </c>
       <c r="C106" s="26">
         <v>3435</v>
       </c>
       <c r="D106" s="26">
         <v>1038</v>
       </c>
       <c r="E106" s="26">
         <v>50835</v>
       </c>
       <c r="F106" s="25">
         <v>32215</v>
       </c>
       <c r="G106" s="23">
         <v>15460</v>
       </c>
       <c r="H106" s="23">
         <v>3160</v>
       </c>
       <c r="I106" s="24">
         <v>0</v>
       </c>
       <c r="J106" s="26">
         <v>34</v>
       </c>
       <c r="K106" s="26">
         <v>5104</v>
       </c>
       <c r="L106" s="26">
         <v>9620</v>
       </c>
       <c r="M106" s="26">
         <v>2977</v>
       </c>
       <c r="N106" s="26">
         <v>1925</v>
       </c>
       <c r="O106" s="27">
         <v>74970</v>
       </c>
     </row>
-    <row r="107" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A107" s="14">
         <v>42856</v>
       </c>
       <c r="B107" s="22">
         <v>55724</v>
       </c>
       <c r="C107" s="26">
         <v>3406</v>
       </c>
       <c r="D107" s="26">
         <v>1078</v>
       </c>
       <c r="E107" s="26">
         <v>51239</v>
       </c>
       <c r="F107" s="25">
         <v>32680</v>
       </c>
       <c r="G107" s="23">
         <v>15384</v>
       </c>
       <c r="H107" s="23">
         <v>3174</v>
       </c>
       <c r="I107" s="24">
         <v>0</v>
       </c>
       <c r="J107" s="26">
         <v>33</v>
       </c>
       <c r="K107" s="26">
         <v>5107</v>
       </c>
       <c r="L107" s="26">
         <v>9596</v>
       </c>
       <c r="M107" s="26">
         <v>2990</v>
       </c>
       <c r="N107" s="26">
         <v>1752</v>
       </c>
       <c r="O107" s="27">
         <v>75202</v>
       </c>
     </row>
-    <row r="108" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A108" s="14">
         <v>42887</v>
       </c>
       <c r="B108" s="22">
         <v>55878</v>
       </c>
       <c r="C108" s="26">
         <v>3340</v>
       </c>
       <c r="D108" s="26">
         <v>1325</v>
       </c>
       <c r="E108" s="26">
         <v>51212</v>
       </c>
       <c r="F108" s="25">
         <v>32670</v>
       </c>
       <c r="G108" s="23">
         <v>15346</v>
       </c>
       <c r="H108" s="23">
         <v>3196</v>
       </c>
       <c r="I108" s="24">
         <v>0</v>
       </c>
       <c r="J108" s="26">
         <v>33</v>
       </c>
       <c r="K108" s="26">
         <v>5130</v>
       </c>
       <c r="L108" s="26">
         <v>9611</v>
       </c>
       <c r="M108" s="26">
         <v>2934</v>
       </c>
       <c r="N108" s="26">
         <v>1858</v>
       </c>
       <c r="O108" s="27">
         <v>75445</v>
       </c>
     </row>
-    <row r="109" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A109" s="14">
         <v>42917</v>
       </c>
       <c r="B109" s="22">
         <v>55943</v>
       </c>
       <c r="C109" s="26">
         <v>3234</v>
       </c>
       <c r="D109" s="26">
         <v>1349</v>
       </c>
       <c r="E109" s="26">
         <v>51360</v>
       </c>
       <c r="F109" s="25">
         <v>32620</v>
       </c>
       <c r="G109" s="23">
         <v>15520</v>
       </c>
       <c r="H109" s="23">
         <v>3220</v>
       </c>
       <c r="I109" s="24">
         <v>0</v>
       </c>
       <c r="J109" s="26">
         <v>33</v>
       </c>
       <c r="K109" s="26">
         <v>5120</v>
       </c>
       <c r="L109" s="26">
         <v>9701</v>
       </c>
       <c r="M109" s="26">
         <v>3243</v>
       </c>
       <c r="N109" s="26">
         <v>1970</v>
       </c>
       <c r="O109" s="27">
         <v>76008</v>
       </c>
     </row>
-    <row r="110" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A110" s="14">
         <v>42948</v>
       </c>
       <c r="B110" s="22">
         <v>57015</v>
       </c>
       <c r="C110" s="26">
         <v>3673</v>
       </c>
       <c r="D110" s="26">
         <v>1401</v>
       </c>
       <c r="E110" s="26">
         <v>51941</v>
       </c>
       <c r="F110" s="25">
         <v>33198</v>
       </c>
       <c r="G110" s="23">
         <v>15503</v>
       </c>
       <c r="H110" s="23">
         <v>3240</v>
       </c>
       <c r="I110" s="24">
         <v>0</v>
       </c>
       <c r="J110" s="26">
         <v>32</v>
       </c>
       <c r="K110" s="26">
         <v>5117</v>
       </c>
       <c r="L110" s="26">
         <v>9767</v>
       </c>
       <c r="M110" s="26">
         <v>3020</v>
       </c>
       <c r="N110" s="26">
         <v>1871</v>
       </c>
       <c r="O110" s="27">
         <v>76822</v>
       </c>
     </row>
-    <row r="111" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A111" s="14">
         <v>42979</v>
       </c>
       <c r="B111" s="22">
         <v>56726</v>
       </c>
       <c r="C111" s="26">
         <v>3461</v>
       </c>
       <c r="D111" s="26">
         <v>1399</v>
       </c>
       <c r="E111" s="26">
         <v>51866</v>
       </c>
       <c r="F111" s="25">
         <v>33113</v>
       </c>
       <c r="G111" s="23">
         <v>15467</v>
       </c>
       <c r="H111" s="23">
         <v>3286</v>
       </c>
       <c r="I111" s="24">
         <v>0</v>
       </c>
       <c r="J111" s="26">
         <v>31</v>
       </c>
       <c r="K111" s="26">
         <v>5388</v>
       </c>
       <c r="L111" s="26">
         <v>9847</v>
       </c>
       <c r="M111" s="26">
         <v>2894</v>
       </c>
       <c r="N111" s="26">
         <v>1856</v>
       </c>
       <c r="O111" s="27">
         <v>76743</v>
       </c>
     </row>
-    <row r="112" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A112" s="14">
         <v>43009</v>
       </c>
       <c r="B112" s="22">
         <v>56684</v>
       </c>
       <c r="C112" s="26">
         <v>3176</v>
       </c>
       <c r="D112" s="26">
         <v>1332</v>
       </c>
       <c r="E112" s="26">
         <v>52176</v>
       </c>
       <c r="F112" s="25">
         <v>33434</v>
       </c>
       <c r="G112" s="23">
         <v>15437</v>
       </c>
       <c r="H112" s="23">
         <v>3306</v>
       </c>
       <c r="I112" s="24">
         <v>0</v>
       </c>
       <c r="J112" s="26">
         <v>31</v>
       </c>
       <c r="K112" s="26">
         <v>5523</v>
       </c>
       <c r="L112" s="26">
         <v>9889</v>
       </c>
       <c r="M112" s="26">
         <v>3108</v>
       </c>
       <c r="N112" s="26">
         <v>1795</v>
       </c>
       <c r="O112" s="27">
         <v>77030</v>
       </c>
     </row>
-    <row r="113" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A113" s="14">
         <v>43040</v>
       </c>
       <c r="B113" s="22">
         <v>56894</v>
       </c>
       <c r="C113" s="26">
         <v>3130</v>
       </c>
       <c r="D113" s="26">
         <v>1041</v>
       </c>
       <c r="E113" s="26">
         <v>52724</v>
       </c>
       <c r="F113" s="25">
         <v>34016</v>
       </c>
       <c r="G113" s="23">
         <v>15383</v>
       </c>
       <c r="H113" s="23">
         <v>3324</v>
       </c>
       <c r="I113" s="24">
         <v>0</v>
       </c>
       <c r="J113" s="26">
         <v>31</v>
       </c>
       <c r="K113" s="26">
         <v>5590</v>
       </c>
       <c r="L113" s="26">
         <v>9918</v>
       </c>
       <c r="M113" s="26">
         <v>2997</v>
       </c>
       <c r="N113" s="26">
         <v>1931</v>
       </c>
       <c r="O113" s="27">
         <v>77361</v>
       </c>
     </row>
-    <row r="114" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A114" s="14">
         <v>43070</v>
       </c>
       <c r="B114" s="22">
         <v>57578</v>
       </c>
       <c r="C114" s="26">
         <v>3474</v>
       </c>
       <c r="D114" s="26">
         <v>992</v>
       </c>
       <c r="E114" s="26">
         <v>53112</v>
       </c>
       <c r="F114" s="25">
         <v>34685</v>
       </c>
       <c r="G114" s="23">
         <v>15080</v>
       </c>
       <c r="H114" s="23">
         <v>3347</v>
       </c>
       <c r="I114" s="24">
         <v>0</v>
       </c>
       <c r="J114" s="26">
         <v>30</v>
       </c>
       <c r="K114" s="26">
         <v>5531</v>
       </c>
       <c r="L114" s="26">
         <v>10044</v>
       </c>
       <c r="M114" s="26">
         <v>2749</v>
       </c>
       <c r="N114" s="26">
         <v>1728</v>
       </c>
       <c r="O114" s="27">
         <v>77660</v>
       </c>
     </row>
-    <row r="115" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A115" s="14">
         <v>43101</v>
       </c>
       <c r="B115" s="22">
         <v>57259</v>
       </c>
       <c r="C115" s="26">
         <v>3173</v>
       </c>
       <c r="D115" s="26">
         <v>773</v>
       </c>
       <c r="E115" s="26">
         <v>53313</v>
       </c>
       <c r="F115" s="25">
         <v>34810</v>
       </c>
       <c r="G115" s="23">
         <v>15109</v>
       </c>
       <c r="H115" s="23">
         <v>3395</v>
       </c>
       <c r="I115" s="24">
         <v>0</v>
       </c>
       <c r="J115" s="26">
         <v>29</v>
       </c>
       <c r="K115" s="26">
         <v>5374</v>
       </c>
       <c r="L115" s="26">
         <v>10198</v>
       </c>
       <c r="M115" s="26">
         <v>2862</v>
       </c>
       <c r="N115" s="26">
         <v>1713</v>
       </c>
       <c r="O115" s="27">
         <v>77436</v>
       </c>
     </row>
-    <row r="116" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A116" s="14">
         <v>43132</v>
       </c>
       <c r="B116" s="22">
         <v>57554</v>
       </c>
       <c r="C116" s="26">
         <v>3222</v>
       </c>
       <c r="D116" s="26">
         <v>742</v>
       </c>
       <c r="E116" s="26">
         <v>53591</v>
       </c>
       <c r="F116" s="25">
         <v>34899</v>
       </c>
       <c r="G116" s="23">
         <v>15262</v>
       </c>
       <c r="H116" s="23">
         <v>3431</v>
       </c>
       <c r="I116" s="24">
         <v>0</v>
       </c>
       <c r="J116" s="26">
         <v>29</v>
       </c>
       <c r="K116" s="26">
         <v>5340</v>
       </c>
       <c r="L116" s="26">
         <v>10241</v>
       </c>
       <c r="M116" s="26">
         <v>2750</v>
       </c>
       <c r="N116" s="26">
         <v>1738</v>
       </c>
       <c r="O116" s="27">
         <v>77652</v>
       </c>
     </row>
-    <row r="117" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A117" s="14">
         <v>43160</v>
       </c>
       <c r="B117" s="22">
         <v>58426.86</v>
       </c>
       <c r="C117" s="26">
         <v>3309.59</v>
       </c>
       <c r="D117" s="26">
         <v>978.49</v>
       </c>
       <c r="E117" s="26">
         <v>54138.78</v>
       </c>
       <c r="F117" s="25">
         <v>35081.32</v>
       </c>
       <c r="G117" s="23">
         <v>15597.84</v>
       </c>
       <c r="H117" s="23">
         <v>3459.61</v>
       </c>
       <c r="I117" s="24">
         <v>0</v>
       </c>
       <c r="J117" s="26">
         <v>28.47</v>
       </c>
       <c r="K117" s="26">
         <v>5099.66</v>
       </c>
       <c r="L117" s="26">
         <v>10033.959999999999</v>
       </c>
       <c r="M117" s="26">
         <v>2614.9299999999998</v>
       </c>
       <c r="N117" s="26">
         <v>2058.67</v>
       </c>
       <c r="O117" s="27">
         <v>78262.539999999994</v>
       </c>
     </row>
-    <row r="118" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A118" s="14">
         <v>43191</v>
       </c>
       <c r="B118" s="22">
         <v>58915.62</v>
       </c>
       <c r="C118" s="26">
         <v>3293.56</v>
       </c>
       <c r="D118" s="26">
         <v>1033.98</v>
       </c>
       <c r="E118" s="26">
         <v>54588.08</v>
       </c>
       <c r="F118" s="25">
         <v>35583.35</v>
       </c>
       <c r="G118" s="23">
         <v>15524.25</v>
       </c>
       <c r="H118" s="23">
         <v>3480.48</v>
       </c>
       <c r="I118" s="24">
         <v>0</v>
       </c>
       <c r="J118" s="26">
         <v>27.52</v>
       </c>
       <c r="K118" s="26">
         <v>5139.72</v>
       </c>
       <c r="L118" s="26">
         <v>10043.18</v>
       </c>
       <c r="M118" s="26">
         <v>2555.0300000000002</v>
       </c>
       <c r="N118" s="26">
         <v>1934.46</v>
       </c>
       <c r="O118" s="27">
         <v>78615.520000000004</v>
       </c>
     </row>
-    <row r="119" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A119" s="14">
         <v>43221</v>
       </c>
       <c r="B119" s="22">
         <v>59536.28</v>
       </c>
       <c r="C119" s="26">
         <v>3540.39</v>
       </c>
       <c r="D119" s="26">
         <v>1358.12</v>
       </c>
       <c r="E119" s="26">
         <v>54637.78</v>
       </c>
       <c r="F119" s="25">
         <v>35772.85</v>
       </c>
       <c r="G119" s="23">
         <v>15368.79</v>
       </c>
       <c r="H119" s="23">
         <v>3496.14</v>
       </c>
       <c r="I119" s="24">
         <v>0</v>
       </c>
       <c r="J119" s="26">
         <v>18.100000000000001</v>
       </c>
       <c r="K119" s="26">
         <v>5090.88</v>
       </c>
       <c r="L119" s="26">
         <v>10079.89</v>
       </c>
       <c r="M119" s="26">
         <v>2574.87</v>
       </c>
       <c r="N119" s="26">
         <v>1827.45</v>
       </c>
       <c r="O119" s="27">
         <v>79127.47</v>
       </c>
     </row>
-    <row r="120" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A120" s="14">
         <v>43252</v>
       </c>
       <c r="B120" s="22">
         <v>59767.09</v>
       </c>
       <c r="C120" s="26">
         <v>3630.77</v>
       </c>
       <c r="D120" s="26">
         <v>1622.63</v>
       </c>
       <c r="E120" s="26">
         <v>54513.7</v>
       </c>
       <c r="F120" s="25">
         <v>35865.43</v>
       </c>
       <c r="G120" s="23">
         <v>15129.23</v>
       </c>
       <c r="H120" s="23">
         <v>3519.03</v>
       </c>
       <c r="I120" s="24">
         <v>0</v>
       </c>
       <c r="J120" s="26">
         <v>16.64</v>
       </c>
       <c r="K120" s="26">
         <v>5331.74</v>
       </c>
       <c r="L120" s="26">
         <v>10045.49</v>
       </c>
       <c r="M120" s="26">
         <v>2529.0500000000002</v>
       </c>
       <c r="N120" s="26">
         <v>1754.72</v>
       </c>
       <c r="O120" s="27">
         <v>79444.72</v>
       </c>
     </row>
-    <row r="121" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A121" s="14">
         <v>43282</v>
       </c>
       <c r="B121" s="22">
         <v>60129.73</v>
       </c>
       <c r="C121" s="26">
         <v>3387.26</v>
       </c>
       <c r="D121" s="26">
         <v>1719.9</v>
       </c>
       <c r="E121" s="26">
         <v>55022.57</v>
       </c>
       <c r="F121" s="25">
         <v>36303.08</v>
       </c>
       <c r="G121" s="23">
         <v>15184.41</v>
       </c>
       <c r="H121" s="23">
         <v>3535.09</v>
       </c>
       <c r="I121" s="24">
         <v>0</v>
       </c>
       <c r="J121" s="26">
         <v>0</v>
       </c>
       <c r="K121" s="26">
         <v>5167.29</v>
       </c>
       <c r="L121" s="26">
         <v>10131.92</v>
       </c>
       <c r="M121" s="26">
         <v>2588.54</v>
       </c>
       <c r="N121" s="26">
         <v>1727.64</v>
       </c>
       <c r="O121" s="27">
         <v>79745.11</v>
       </c>
     </row>
-    <row r="122" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A122" s="14">
         <v>43313</v>
       </c>
       <c r="B122" s="22">
         <v>60233.8</v>
       </c>
       <c r="C122" s="26">
         <v>3321.8</v>
       </c>
       <c r="D122" s="26">
         <v>1697.09</v>
       </c>
       <c r="E122" s="26">
         <v>55214.92</v>
       </c>
       <c r="F122" s="25">
         <v>36629</v>
       </c>
       <c r="G122" s="23">
         <v>15032.02</v>
       </c>
       <c r="H122" s="23">
         <v>3553.9</v>
       </c>
       <c r="I122" s="24">
         <v>0</v>
       </c>
       <c r="J122" s="26">
         <v>0</v>
       </c>
       <c r="K122" s="26">
         <v>5410.5</v>
       </c>
       <c r="L122" s="26">
         <v>10296.43</v>
       </c>
       <c r="M122" s="26">
         <v>2623.66</v>
       </c>
       <c r="N122" s="26">
         <v>1588.36</v>
       </c>
       <c r="O122" s="27">
         <v>80152.75</v>
       </c>
     </row>
-    <row r="123" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A123" s="14">
         <v>43344</v>
       </c>
       <c r="B123" s="22">
         <v>60144.52</v>
       </c>
       <c r="C123" s="26">
         <v>3382.43</v>
       </c>
       <c r="D123" s="26">
         <v>1735.67</v>
       </c>
       <c r="E123" s="26">
         <v>55026.42</v>
       </c>
       <c r="F123" s="25">
         <v>36596</v>
       </c>
       <c r="G123" s="23">
         <v>14854.49</v>
       </c>
       <c r="H123" s="23">
         <v>3575.93</v>
       </c>
       <c r="I123" s="24">
         <v>0</v>
       </c>
       <c r="J123" s="26">
         <v>0</v>
       </c>
       <c r="K123" s="26">
         <v>5261.27</v>
       </c>
       <c r="L123" s="26">
         <v>10325.23</v>
       </c>
       <c r="M123" s="26">
         <v>2758.05</v>
       </c>
       <c r="N123" s="26">
         <v>1836.63</v>
       </c>
       <c r="O123" s="27">
         <v>80325.7</v>
       </c>
     </row>
-    <row r="124" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A124" s="14">
         <v>43374</v>
       </c>
       <c r="B124" s="22">
         <v>60791.33</v>
       </c>
       <c r="C124" s="26">
         <v>4008.42</v>
       </c>
       <c r="D124" s="26">
         <v>1702</v>
       </c>
       <c r="E124" s="26">
         <v>55080.92</v>
       </c>
       <c r="F124" s="25">
         <v>37054.959999999999</v>
       </c>
       <c r="G124" s="23">
         <v>14421.17</v>
       </c>
       <c r="H124" s="23">
         <v>3604.79</v>
       </c>
       <c r="I124" s="24">
         <v>0</v>
       </c>
       <c r="J124" s="26">
         <v>0</v>
       </c>
       <c r="K124" s="26">
         <v>5309.32</v>
       </c>
       <c r="L124" s="26">
         <v>10445.93</v>
       </c>
       <c r="M124" s="26">
         <v>2863.56</v>
       </c>
       <c r="N124" s="26">
         <v>1973.71</v>
       </c>
       <c r="O124" s="27">
         <v>81383.850000000006</v>
       </c>
     </row>
-    <row r="125" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A125" s="14">
         <v>43405</v>
       </c>
       <c r="B125" s="22">
         <v>61505.48</v>
       </c>
       <c r="C125" s="26">
         <v>4130.24</v>
       </c>
       <c r="D125" s="26">
         <v>1685</v>
       </c>
       <c r="E125" s="26">
         <v>55690.25</v>
       </c>
       <c r="F125" s="25">
         <v>37652.97</v>
       </c>
       <c r="G125" s="23">
         <v>14399.18</v>
       </c>
       <c r="H125" s="23">
         <v>3638.09</v>
       </c>
       <c r="I125" s="24">
         <v>0</v>
       </c>
       <c r="J125" s="26">
         <v>0</v>
       </c>
       <c r="K125" s="26">
         <v>5259.29</v>
       </c>
       <c r="L125" s="26">
         <v>10486.66</v>
       </c>
       <c r="M125" s="26">
         <v>2812.48</v>
       </c>
       <c r="N125" s="26">
         <v>1808.42</v>
       </c>
       <c r="O125" s="27">
         <v>81872.33</v>
       </c>
     </row>
-    <row r="126" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A126" s="14">
         <v>43435</v>
       </c>
       <c r="B126" s="22">
         <v>61923.98</v>
       </c>
       <c r="C126" s="26">
         <v>3865.87</v>
       </c>
       <c r="D126" s="26">
         <v>1754.28</v>
       </c>
       <c r="E126" s="26">
         <v>56303.83</v>
       </c>
       <c r="F126" s="25">
         <v>38221.620000000003</v>
       </c>
       <c r="G126" s="23">
         <v>14395.5</v>
       </c>
       <c r="H126" s="23">
         <v>3686.71</v>
       </c>
       <c r="I126" s="24">
         <v>0</v>
       </c>
       <c r="J126" s="26">
         <v>0</v>
       </c>
       <c r="K126" s="26">
         <v>5369.19</v>
       </c>
       <c r="L126" s="26">
         <v>10470.969999999999</v>
       </c>
       <c r="M126" s="26">
         <v>2745.79</v>
       </c>
       <c r="N126" s="26">
         <v>1493.05</v>
       </c>
       <c r="O126" s="27">
         <v>82002.990000000005</v>
       </c>
     </row>
-    <row r="127" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A127" s="14">
         <v>43466</v>
       </c>
       <c r="B127" s="22">
         <v>61259.69</v>
       </c>
       <c r="C127" s="26">
         <v>3899.39</v>
       </c>
       <c r="D127" s="26">
         <v>1432.93</v>
       </c>
       <c r="E127" s="26">
         <v>55927.37</v>
       </c>
       <c r="F127" s="25">
         <v>37803.19</v>
       </c>
       <c r="G127" s="23">
         <v>14375.81</v>
       </c>
       <c r="H127" s="23">
         <v>3748.38</v>
       </c>
       <c r="I127" s="24">
         <v>0</v>
       </c>
       <c r="J127" s="26">
         <v>0</v>
       </c>
       <c r="K127" s="26">
         <v>5373.95</v>
       </c>
       <c r="L127" s="26">
         <v>10492.63</v>
       </c>
       <c r="M127" s="26">
         <v>2690.33</v>
       </c>
       <c r="N127" s="26">
         <v>2064.5300000000002</v>
       </c>
       <c r="O127" s="27">
         <v>81881.13</v>
       </c>
     </row>
-    <row r="128" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A128" s="14">
         <v>43497</v>
       </c>
       <c r="B128" s="22">
         <v>62167.18</v>
       </c>
       <c r="C128" s="26">
         <v>4182.25</v>
       </c>
       <c r="D128" s="26">
         <v>1398.81</v>
       </c>
       <c r="E128" s="26">
         <v>56586.12</v>
       </c>
       <c r="F128" s="25">
         <v>38240.89</v>
       </c>
       <c r="G128" s="23">
         <v>14551.94</v>
       </c>
       <c r="H128" s="23">
         <v>3793.29</v>
       </c>
       <c r="I128" s="24">
         <v>0</v>
       </c>
       <c r="J128" s="26">
         <v>0</v>
       </c>
       <c r="K128" s="26">
         <v>5279.4</v>
       </c>
       <c r="L128" s="26">
         <v>10588.31</v>
       </c>
       <c r="M128" s="26">
         <v>2596.23</v>
       </c>
       <c r="N128" s="26">
         <v>2011.5</v>
       </c>
       <c r="O128" s="27">
         <v>82642.62</v>
       </c>
     </row>
-    <row r="129" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A129" s="14">
         <v>43525</v>
       </c>
       <c r="B129" s="22">
         <v>61761.3</v>
       </c>
       <c r="C129" s="26">
         <v>3763.82</v>
       </c>
       <c r="D129" s="26">
         <v>1314.06</v>
       </c>
       <c r="E129" s="26">
         <v>56683.41</v>
       </c>
       <c r="F129" s="25">
         <v>38275.67</v>
       </c>
       <c r="G129" s="23">
         <v>14584.57</v>
       </c>
       <c r="H129" s="23">
         <v>3823.18</v>
       </c>
       <c r="I129" s="24">
         <v>0</v>
       </c>
       <c r="J129" s="26">
         <v>0</v>
       </c>
       <c r="K129" s="26">
         <v>5783.12</v>
       </c>
       <c r="L129" s="26">
         <v>10491.73</v>
       </c>
       <c r="M129" s="26">
         <v>2631.08</v>
       </c>
       <c r="N129" s="26">
         <v>2100.39</v>
       </c>
       <c r="O129" s="27">
         <v>82767.600000000006</v>
       </c>
     </row>
-    <row r="130" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A130" s="14">
         <v>43556</v>
       </c>
       <c r="B130" s="22">
         <v>61998.57</v>
       </c>
       <c r="C130" s="26">
         <v>3785.36</v>
       </c>
       <c r="D130" s="26">
         <v>1190.1300000000001</v>
       </c>
       <c r="E130" s="26">
         <v>57023.08</v>
       </c>
       <c r="F130" s="25">
         <v>38719.31</v>
       </c>
       <c r="G130" s="23">
         <v>14459.66</v>
       </c>
       <c r="H130" s="23">
         <v>3844.11</v>
       </c>
       <c r="I130" s="24">
         <v>0</v>
       </c>
       <c r="J130" s="26">
         <v>0</v>
       </c>
       <c r="K130" s="26">
         <v>5730.29</v>
       </c>
       <c r="L130" s="26">
         <v>10352.65</v>
       </c>
       <c r="M130" s="26">
         <v>2599.3000000000002</v>
       </c>
       <c r="N130" s="26">
         <v>2422.88</v>
       </c>
       <c r="O130" s="27">
         <v>83103.69</v>
       </c>
     </row>
-    <row r="131" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A131" s="14">
         <v>43586</v>
       </c>
       <c r="B131" s="22">
         <v>62517.21</v>
       </c>
       <c r="C131" s="26">
         <v>3492.34</v>
       </c>
       <c r="D131" s="26">
         <v>1184.56</v>
       </c>
       <c r="E131" s="26">
         <v>57840.32</v>
       </c>
       <c r="F131" s="25">
         <v>39473.03</v>
       </c>
       <c r="G131" s="23">
         <v>14495.38</v>
       </c>
       <c r="H131" s="23">
         <v>3871.9</v>
       </c>
       <c r="I131" s="24">
         <v>0</v>
       </c>
       <c r="J131" s="26">
         <v>0</v>
       </c>
       <c r="K131" s="26">
         <v>5706.76</v>
       </c>
       <c r="L131" s="26">
         <v>10372.61</v>
       </c>
       <c r="M131" s="26">
         <v>2613.0700000000002</v>
       </c>
       <c r="N131" s="26">
         <v>2081.1</v>
       </c>
       <c r="O131" s="27">
         <v>83290.75</v>
       </c>
     </row>
-    <row r="132" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A132" s="14">
         <v>43617</v>
       </c>
       <c r="B132" s="22">
         <v>62854.91</v>
       </c>
       <c r="C132" s="26">
         <v>3596.41</v>
       </c>
       <c r="D132" s="26">
         <v>1352.29</v>
       </c>
       <c r="E132" s="26">
         <v>57906.21</v>
       </c>
       <c r="F132" s="25">
         <v>39364.370000000003</v>
       </c>
       <c r="G132" s="23">
         <v>14634.94</v>
       </c>
       <c r="H132" s="23">
         <v>3906.9</v>
       </c>
       <c r="I132" s="24">
         <v>0</v>
       </c>
       <c r="J132" s="26">
         <v>0</v>
       </c>
       <c r="K132" s="26">
         <v>6495.99</v>
       </c>
       <c r="L132" s="26">
         <v>10427.98</v>
       </c>
       <c r="M132" s="26">
         <v>2556.37</v>
       </c>
       <c r="N132" s="26">
         <v>2386.7800000000002</v>
       </c>
       <c r="O132" s="27">
         <v>84722.03</v>
       </c>
     </row>
-    <row r="133" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A133" s="14">
         <v>43647</v>
       </c>
       <c r="B133" s="22">
         <v>62439.24</v>
       </c>
       <c r="C133" s="26">
         <v>3584.77</v>
       </c>
       <c r="D133" s="26">
         <v>851.48</v>
       </c>
       <c r="E133" s="26">
         <v>58002.99</v>
       </c>
       <c r="F133" s="25">
         <v>39539.96</v>
       </c>
       <c r="G133" s="23">
         <v>14526.87</v>
       </c>
       <c r="H133" s="23">
         <v>3936.16</v>
       </c>
       <c r="I133" s="24">
         <v>0</v>
       </c>
       <c r="J133" s="26">
         <v>0</v>
       </c>
       <c r="K133" s="26">
         <v>6704.49</v>
       </c>
       <c r="L133" s="26">
         <v>10474.969999999999</v>
       </c>
       <c r="M133" s="26">
         <v>2532.06</v>
       </c>
       <c r="N133" s="26">
         <v>2358.94</v>
       </c>
       <c r="O133" s="27">
         <v>84509.7</v>
       </c>
     </row>
-    <row r="134" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A134" s="14">
         <v>43678</v>
       </c>
       <c r="B134" s="22">
         <v>63016.800000000003</v>
       </c>
       <c r="C134" s="26">
         <v>3482.02</v>
       </c>
       <c r="D134" s="26">
         <v>873.98</v>
       </c>
       <c r="E134" s="26">
         <v>58660.81</v>
       </c>
       <c r="F134" s="25">
         <v>40132.49</v>
       </c>
       <c r="G134" s="23">
         <v>14559.93</v>
       </c>
       <c r="H134" s="23">
         <v>3968.39</v>
       </c>
       <c r="I134" s="24">
         <v>0</v>
       </c>
       <c r="J134" s="26">
         <v>0</v>
       </c>
       <c r="K134" s="26">
         <v>6732.55</v>
       </c>
       <c r="L134" s="26">
         <v>10520.45</v>
       </c>
       <c r="M134" s="26">
         <v>2425.48</v>
       </c>
       <c r="N134" s="26">
         <v>2485.11</v>
       </c>
       <c r="O134" s="27">
         <v>85180.4</v>
       </c>
     </row>
-    <row r="135" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A135" s="14">
         <v>43709</v>
       </c>
       <c r="B135" s="22">
         <v>63390.67</v>
       </c>
       <c r="C135" s="26">
         <v>3466.15</v>
       </c>
       <c r="D135" s="26">
         <v>1010.78</v>
       </c>
       <c r="E135" s="26">
         <v>58913.74</v>
       </c>
       <c r="F135" s="25">
         <v>40432.11</v>
       </c>
       <c r="G135" s="23">
         <v>14485.1</v>
       </c>
       <c r="H135" s="23">
         <v>3996.53</v>
       </c>
       <c r="I135" s="24">
         <v>0</v>
       </c>
       <c r="J135" s="26">
         <v>0</v>
       </c>
       <c r="K135" s="26">
         <v>6656.32</v>
       </c>
       <c r="L135" s="26">
         <v>10571.67</v>
       </c>
       <c r="M135" s="26">
         <v>2446.86</v>
       </c>
       <c r="N135" s="26">
         <v>2634.93</v>
       </c>
       <c r="O135" s="27">
         <v>85700.45</v>
       </c>
     </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A136" s="14">
         <v>43739</v>
       </c>
       <c r="B136" s="22">
         <v>63907.47</v>
       </c>
       <c r="C136" s="26">
         <v>3307.12</v>
       </c>
       <c r="D136" s="26">
         <v>1261.72</v>
       </c>
       <c r="E136" s="26">
         <v>59338.64</v>
       </c>
       <c r="F136" s="25">
         <v>42401.96</v>
       </c>
       <c r="G136" s="23">
         <v>14259.76</v>
       </c>
       <c r="H136" s="23">
         <v>2676.91</v>
       </c>
       <c r="I136" s="24">
         <v>0</v>
       </c>
       <c r="J136" s="26">
         <v>0</v>
       </c>
       <c r="K136" s="26">
         <v>7058.06</v>
       </c>
       <c r="L136" s="26">
         <v>10621.02</v>
       </c>
       <c r="M136" s="26">
         <v>2414.36</v>
       </c>
       <c r="N136" s="26">
         <v>2359.4699999999998</v>
       </c>
       <c r="O136" s="27">
         <v>86360.39</v>
       </c>
     </row>
-    <row r="137" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A137" s="14">
         <v>43770</v>
       </c>
       <c r="B137" s="22">
         <v>64084.71</v>
       </c>
       <c r="C137" s="26">
         <v>3316.97</v>
       </c>
       <c r="D137" s="26">
         <v>1397.33</v>
       </c>
       <c r="E137" s="26">
         <v>59370.42</v>
       </c>
       <c r="F137" s="25">
         <v>42314.96</v>
       </c>
       <c r="G137" s="23">
         <v>14371.19</v>
       </c>
       <c r="H137" s="23">
         <v>2684.27</v>
       </c>
       <c r="I137" s="24">
         <v>0</v>
       </c>
       <c r="J137" s="26">
         <v>0</v>
       </c>
       <c r="K137" s="26">
         <v>7058.62</v>
       </c>
       <c r="L137" s="26">
         <v>10627.66</v>
       </c>
       <c r="M137" s="26">
         <v>2450.3000000000002</v>
       </c>
       <c r="N137" s="26">
         <v>2412.4</v>
       </c>
       <c r="O137" s="27">
         <v>86633.69</v>
       </c>
     </row>
-    <row r="138" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A138" s="14">
         <v>43800</v>
       </c>
       <c r="B138" s="22">
         <v>63894.66</v>
       </c>
       <c r="C138" s="26">
         <v>2847.77</v>
       </c>
       <c r="D138" s="26">
         <v>1047.31</v>
       </c>
       <c r="E138" s="26">
         <v>59999.58</v>
       </c>
       <c r="F138" s="25">
         <v>42946.8</v>
       </c>
       <c r="G138" s="23">
         <v>14369.51</v>
       </c>
       <c r="H138" s="23">
         <v>2683.28</v>
       </c>
       <c r="I138" s="24">
         <v>0</v>
       </c>
       <c r="J138" s="26">
         <v>0</v>
       </c>
       <c r="K138" s="26">
         <v>7033.16</v>
       </c>
       <c r="L138" s="26">
         <v>10714.92</v>
       </c>
       <c r="M138" s="26">
         <v>2965.01</v>
       </c>
       <c r="N138" s="26">
         <v>1902.29</v>
       </c>
       <c r="O138" s="27">
         <v>86510.04</v>
       </c>
     </row>
-    <row r="139" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A139" s="14">
         <v>43831</v>
       </c>
       <c r="B139" s="22">
         <v>63560.99</v>
       </c>
       <c r="C139" s="26">
         <v>2913.56</v>
       </c>
       <c r="D139" s="26">
         <v>862.39</v>
       </c>
       <c r="E139" s="26">
         <v>59785.04</v>
       </c>
       <c r="F139" s="25">
         <v>42722.19</v>
       </c>
       <c r="G139" s="23">
         <v>14374.17</v>
       </c>
       <c r="H139" s="23">
         <v>2688.69</v>
       </c>
       <c r="I139" s="24">
         <v>0</v>
       </c>
       <c r="J139" s="26">
         <v>0</v>
       </c>
       <c r="K139" s="26">
         <v>6797.58</v>
       </c>
       <c r="L139" s="26">
         <v>10732.71</v>
       </c>
       <c r="M139" s="26">
         <v>2833.16</v>
       </c>
       <c r="N139" s="26">
         <v>2354.1799999999998</v>
       </c>
       <c r="O139" s="27">
         <v>86278.61</v>
       </c>
     </row>
-    <row r="140" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A140" s="14">
         <v>43862</v>
       </c>
       <c r="B140" s="22">
         <v>63554.86</v>
       </c>
       <c r="C140" s="26">
         <v>2889.96</v>
       </c>
       <c r="D140" s="26">
         <v>608.88</v>
       </c>
       <c r="E140" s="26">
         <v>60056.02</v>
       </c>
       <c r="F140" s="25">
         <v>43274.720000000001</v>
       </c>
       <c r="G140" s="23">
         <v>14106.06</v>
       </c>
       <c r="H140" s="23">
         <v>2675.24</v>
       </c>
       <c r="I140" s="24">
         <v>0</v>
       </c>
       <c r="J140" s="26">
         <v>0</v>
       </c>
       <c r="K140" s="26">
         <v>6782.47</v>
       </c>
       <c r="L140" s="26">
         <v>10919.16</v>
       </c>
       <c r="M140" s="26">
         <v>2888.96</v>
       </c>
       <c r="N140" s="26">
         <v>2398.02</v>
       </c>
       <c r="O140" s="27">
         <v>86543.47</v>
       </c>
     </row>
-    <row r="141" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A141" s="14">
         <v>43891</v>
       </c>
       <c r="B141" s="22">
         <v>63378.71</v>
       </c>
       <c r="C141" s="26">
         <v>3249.18</v>
       </c>
       <c r="D141" s="26">
         <v>445</v>
       </c>
       <c r="E141" s="26">
         <v>59684.53</v>
       </c>
       <c r="F141" s="25">
         <v>43334.93</v>
       </c>
       <c r="G141" s="23">
         <v>13689.87</v>
       </c>
       <c r="H141" s="23">
         <v>2659.73</v>
       </c>
       <c r="I141" s="24">
         <v>0</v>
       </c>
       <c r="J141" s="26">
         <v>0</v>
       </c>
       <c r="K141" s="26">
         <v>6744.66</v>
       </c>
       <c r="L141" s="26">
         <v>10803.62</v>
       </c>
       <c r="M141" s="26">
         <v>2991.2</v>
       </c>
       <c r="N141" s="26">
         <v>2242.21</v>
       </c>
       <c r="O141" s="27">
         <v>86160.39</v>
       </c>
     </row>
-    <row r="142" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A142" s="14">
         <v>43922</v>
       </c>
       <c r="B142" s="22">
         <v>64451.65</v>
       </c>
       <c r="C142" s="26">
         <v>2969.49</v>
       </c>
       <c r="D142" s="26">
         <v>877.5</v>
       </c>
       <c r="E142" s="26">
         <v>60604.66</v>
       </c>
       <c r="F142" s="25">
         <v>44097.67</v>
       </c>
       <c r="G142" s="23">
         <v>13854.81</v>
       </c>
       <c r="H142" s="23">
         <v>2652.18</v>
       </c>
       <c r="I142" s="24">
         <v>0</v>
       </c>
       <c r="J142" s="26">
         <v>0</v>
       </c>
       <c r="K142" s="26">
         <v>6616.6</v>
       </c>
       <c r="L142" s="26">
         <v>10806.52</v>
       </c>
       <c r="M142" s="26">
         <v>2964.94</v>
       </c>
       <c r="N142" s="26">
         <v>2318</v>
       </c>
       <c r="O142" s="27">
         <v>87157.72</v>
       </c>
     </row>
-    <row r="143" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A143" s="14">
         <v>43952</v>
       </c>
       <c r="B143" s="22">
         <v>64898.53</v>
       </c>
       <c r="C143" s="26">
         <v>2948.17</v>
       </c>
       <c r="D143" s="26">
         <v>1134.03</v>
       </c>
       <c r="E143" s="26">
         <v>60816.33</v>
       </c>
       <c r="F143" s="25">
         <v>44404.88</v>
       </c>
       <c r="G143" s="23">
         <v>13765.06</v>
       </c>
       <c r="H143" s="23">
         <v>2646.39</v>
       </c>
       <c r="I143" s="24">
         <v>0</v>
       </c>
       <c r="J143" s="26">
         <v>0</v>
       </c>
       <c r="K143" s="26">
         <v>6614.8</v>
       </c>
       <c r="L143" s="26">
         <v>10929.47</v>
       </c>
       <c r="M143" s="26">
         <v>2983.25</v>
       </c>
       <c r="N143" s="26">
         <v>2564.0300000000002</v>
       </c>
       <c r="O143" s="27">
         <v>87990.080000000002</v>
       </c>
     </row>
-    <row r="144" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A144" s="14">
         <v>43983</v>
       </c>
       <c r="B144" s="22">
         <v>67044.649999999994</v>
       </c>
       <c r="C144" s="26">
         <v>5248.79</v>
       </c>
       <c r="D144" s="26">
         <v>402.03</v>
       </c>
       <c r="E144" s="26">
         <v>61393.83</v>
       </c>
       <c r="F144" s="25">
         <v>44883.05</v>
       </c>
       <c r="G144" s="23">
         <v>13874.02</v>
       </c>
       <c r="H144" s="23">
         <v>2636.77</v>
       </c>
       <c r="I144" s="24">
         <v>0</v>
       </c>
       <c r="J144" s="26">
         <v>0</v>
       </c>
       <c r="K144" s="26">
         <v>7150.61</v>
       </c>
       <c r="L144" s="26">
         <v>10962.12</v>
       </c>
       <c r="M144" s="26">
         <v>2323.17</v>
       </c>
       <c r="N144" s="26">
         <v>2792.16</v>
       </c>
       <c r="O144" s="27">
         <v>90272.7</v>
       </c>
     </row>
-    <row r="145" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A145" s="14">
         <v>44013</v>
       </c>
       <c r="B145" s="22">
         <v>66920.03</v>
       </c>
       <c r="C145" s="26">
         <v>4831.08</v>
       </c>
       <c r="D145" s="26">
         <v>843.77</v>
       </c>
       <c r="E145" s="26">
         <v>61245.17</v>
       </c>
       <c r="F145" s="25">
         <v>45410.99</v>
       </c>
       <c r="G145" s="23">
         <v>13223.48</v>
       </c>
       <c r="H145" s="23">
         <v>2610.6999999999998</v>
       </c>
       <c r="I145" s="24">
         <v>0</v>
       </c>
       <c r="J145" s="26">
         <v>0</v>
       </c>
       <c r="K145" s="26">
         <v>7095.35</v>
       </c>
       <c r="L145" s="26">
         <v>11015.09</v>
       </c>
       <c r="M145" s="26">
         <v>2369.33</v>
       </c>
       <c r="N145" s="26">
         <v>2551.96</v>
       </c>
       <c r="O145" s="27">
         <v>89951.77</v>
       </c>
     </row>
-    <row r="146" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A146" s="14">
         <v>44044</v>
       </c>
       <c r="B146" s="22">
         <v>67990.81</v>
       </c>
       <c r="C146" s="26">
         <v>5245.5</v>
       </c>
       <c r="D146" s="26">
         <v>1069.5899999999999</v>
       </c>
       <c r="E146" s="26">
         <v>61675.73</v>
       </c>
       <c r="F146" s="25">
         <v>46075.14</v>
       </c>
       <c r="G146" s="23">
         <v>13002.08</v>
       </c>
       <c r="H146" s="23">
         <v>2598.5100000000002</v>
       </c>
       <c r="I146" s="24">
         <v>0</v>
       </c>
       <c r="J146" s="26">
         <v>0</v>
       </c>
       <c r="K146" s="26">
         <v>7068.47</v>
       </c>
       <c r="L146" s="26">
         <v>11132.03</v>
       </c>
       <c r="M146" s="26">
         <v>2573.23</v>
       </c>
       <c r="N146" s="26">
         <v>2690.71</v>
       </c>
       <c r="O146" s="27">
         <v>91455.26</v>
       </c>
     </row>
-    <row r="147" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A147" s="14">
         <v>44075</v>
       </c>
       <c r="B147" s="22">
         <v>69412.14</v>
       </c>
       <c r="C147" s="26">
         <v>6088.37</v>
       </c>
       <c r="D147" s="26">
         <v>1116.19</v>
       </c>
       <c r="E147" s="26">
         <v>62207.59</v>
       </c>
       <c r="F147" s="25">
         <v>46539.92</v>
       </c>
       <c r="G147" s="23">
         <v>13075.31</v>
       </c>
       <c r="H147" s="23">
         <v>2592.35</v>
       </c>
       <c r="I147" s="24">
         <v>0</v>
       </c>
       <c r="J147" s="26">
         <v>0</v>
       </c>
       <c r="K147" s="26">
         <v>6992.56</v>
       </c>
       <c r="L147" s="26">
         <v>11205.67</v>
       </c>
       <c r="M147" s="26">
         <v>2582.92</v>
       </c>
       <c r="N147" s="26">
         <v>2440.5500000000002</v>
       </c>
       <c r="O147" s="27">
         <v>92633.83</v>
       </c>
     </row>
-    <row r="148" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A148" s="14">
         <v>44105</v>
       </c>
       <c r="B148" s="22">
         <v>69520.56</v>
       </c>
       <c r="C148" s="26">
         <v>6221.33</v>
       </c>
       <c r="D148" s="26">
         <v>910.74</v>
       </c>
       <c r="E148" s="26">
         <v>62388.5</v>
       </c>
       <c r="F148" s="25">
         <v>46965.34</v>
       </c>
       <c r="G148" s="23">
         <v>12840.13</v>
       </c>
       <c r="H148" s="23">
         <v>2583.04</v>
       </c>
       <c r="I148" s="24">
         <v>0</v>
       </c>
       <c r="J148" s="26">
         <v>0</v>
       </c>
       <c r="K148" s="26">
         <v>7187.12</v>
       </c>
       <c r="L148" s="26">
         <v>11229.94</v>
       </c>
       <c r="M148" s="26">
         <v>2605.5500000000002</v>
       </c>
       <c r="N148" s="26">
         <v>2495.39</v>
       </c>
       <c r="O148" s="27">
         <v>93038.57</v>
       </c>
     </row>
-    <row r="149" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A149" s="14">
         <v>44136</v>
       </c>
       <c r="B149" s="22">
         <v>69616.12</v>
       </c>
       <c r="C149" s="26">
         <v>6192.15</v>
       </c>
       <c r="D149" s="26">
         <v>905.96</v>
       </c>
       <c r="E149" s="26">
         <v>62518.02</v>
       </c>
       <c r="F149" s="25">
         <v>47141.05</v>
       </c>
       <c r="G149" s="23">
         <v>12775.47</v>
       </c>
       <c r="H149" s="23">
         <v>2601.5</v>
       </c>
       <c r="I149" s="24">
         <v>0</v>
       </c>
       <c r="J149" s="26">
         <v>0</v>
       </c>
       <c r="K149" s="26">
         <v>6994.71</v>
       </c>
       <c r="L149" s="26">
         <v>11297.58</v>
       </c>
       <c r="M149" s="26">
         <v>2442.06</v>
       </c>
       <c r="N149" s="26">
         <v>2971.47</v>
       </c>
       <c r="O149" s="27">
         <v>93321.95</v>
       </c>
     </row>
-    <row r="150" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A150" s="14">
         <v>44166</v>
       </c>
       <c r="B150" s="22">
         <v>70735.070000000007</v>
       </c>
       <c r="C150" s="26">
         <v>5970.1</v>
       </c>
       <c r="D150" s="26">
         <v>852.54</v>
       </c>
       <c r="E150" s="26">
         <v>63912.43</v>
       </c>
       <c r="F150" s="25">
         <v>48467.21</v>
       </c>
       <c r="G150" s="23">
         <v>12839</v>
       </c>
       <c r="H150" s="23">
         <v>2606.2199999999998</v>
       </c>
       <c r="I150" s="24">
         <v>0</v>
       </c>
       <c r="J150" s="26">
         <v>0</v>
       </c>
       <c r="K150" s="26">
         <v>7001.42</v>
       </c>
       <c r="L150" s="26">
         <v>11370.52</v>
       </c>
       <c r="M150" s="26">
         <v>2404.7800000000002</v>
       </c>
       <c r="N150" s="26">
         <v>2017.89</v>
       </c>
       <c r="O150" s="27">
         <v>93529.68</v>
       </c>
     </row>
-    <row r="151" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A151" s="14">
         <v>44197</v>
       </c>
       <c r="B151" s="22">
         <v>71119.31</v>
       </c>
       <c r="C151" s="26">
         <v>6264.32</v>
       </c>
       <c r="D151" s="26">
         <v>906.78</v>
       </c>
       <c r="E151" s="26">
         <v>63948.21</v>
       </c>
       <c r="F151" s="25">
         <v>48556.02</v>
       </c>
       <c r="G151" s="23">
         <v>12778.48</v>
       </c>
       <c r="H151" s="23">
         <v>2613.71</v>
       </c>
       <c r="I151" s="24">
         <v>0</v>
       </c>
       <c r="J151" s="26">
         <v>0</v>
       </c>
       <c r="K151" s="26">
         <v>6996.54</v>
       </c>
       <c r="L151" s="26">
         <v>11430.74</v>
       </c>
       <c r="M151" s="26">
         <v>2670.08</v>
       </c>
       <c r="N151" s="26">
         <v>2319.11</v>
       </c>
       <c r="O151" s="27">
         <v>94535.78</v>
       </c>
     </row>
-    <row r="152" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A152" s="14">
         <v>44228</v>
       </c>
       <c r="B152" s="22">
         <v>71672.38</v>
       </c>
       <c r="C152" s="26">
         <v>6565.94</v>
       </c>
       <c r="D152" s="26">
         <v>641.03</v>
       </c>
       <c r="E152" s="26">
         <v>64465.41</v>
       </c>
       <c r="F152" s="25">
         <v>49410.81</v>
       </c>
       <c r="G152" s="23">
         <v>12433.22</v>
       </c>
       <c r="H152" s="23">
         <v>2621.39</v>
       </c>
       <c r="I152" s="24">
         <v>0</v>
       </c>
       <c r="J152" s="26">
         <v>0</v>
       </c>
       <c r="K152" s="26">
         <v>6937.95</v>
       </c>
       <c r="L152" s="26">
         <v>11445.04</v>
       </c>
       <c r="M152" s="26">
         <v>2796.18</v>
       </c>
       <c r="N152" s="26">
         <v>2438.16</v>
       </c>
       <c r="O152" s="27">
         <v>95289.69</v>
       </c>
     </row>
-    <row r="153" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A153" s="14">
         <v>44256</v>
       </c>
       <c r="B153" s="22">
         <v>74847.259999999995</v>
       </c>
       <c r="C153" s="26">
         <v>9781.19</v>
       </c>
       <c r="D153" s="26">
         <v>603.91999999999996</v>
       </c>
       <c r="E153" s="26">
         <v>64462.16</v>
       </c>
       <c r="F153" s="25">
         <v>49630.04</v>
       </c>
       <c r="G153" s="23">
         <v>12223.19</v>
       </c>
       <c r="H153" s="23">
         <v>2608.92</v>
       </c>
       <c r="I153" s="24">
         <v>0</v>
       </c>
       <c r="J153" s="26">
         <v>0</v>
       </c>
       <c r="K153" s="26">
         <v>7401.11</v>
       </c>
       <c r="L153" s="26">
         <v>11447.95</v>
       </c>
       <c r="M153" s="26">
         <v>2934.47</v>
       </c>
       <c r="N153" s="26">
         <v>2662.25</v>
       </c>
       <c r="O153" s="27">
         <v>99293.04</v>
       </c>
     </row>
-    <row r="154" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A154" s="14">
         <v>44287</v>
       </c>
       <c r="B154" s="22">
         <v>75362.289999999994</v>
       </c>
       <c r="C154" s="26">
         <v>10024.469999999999</v>
       </c>
       <c r="D154" s="26">
         <v>551.9</v>
       </c>
       <c r="E154" s="26">
         <v>64785.919999999998</v>
       </c>
       <c r="F154" s="25">
         <v>50308.05</v>
       </c>
       <c r="G154" s="23">
         <v>11880.08</v>
       </c>
       <c r="H154" s="23">
         <v>2597.79</v>
       </c>
       <c r="I154" s="24">
         <v>0</v>
       </c>
       <c r="J154" s="26">
         <v>0</v>
       </c>
       <c r="K154" s="26">
         <v>7668.61</v>
       </c>
       <c r="L154" s="26">
         <v>11434.07</v>
       </c>
       <c r="M154" s="26">
         <v>2476.4299999999998</v>
       </c>
       <c r="N154" s="26">
         <v>2580.9499999999998</v>
       </c>
       <c r="O154" s="27">
         <v>99522.35</v>
       </c>
     </row>
-    <row r="155" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A155" s="14">
         <v>44317</v>
       </c>
       <c r="B155" s="22">
         <v>75300.03</v>
       </c>
       <c r="C155" s="26">
         <v>10095.41</v>
       </c>
       <c r="D155" s="26">
         <v>385.71</v>
       </c>
       <c r="E155" s="26">
         <v>64818.92</v>
       </c>
       <c r="F155" s="25">
         <v>50584.07</v>
       </c>
       <c r="G155" s="23">
         <v>11661.7</v>
       </c>
       <c r="H155" s="23">
         <v>2573.15</v>
       </c>
       <c r="I155" s="24">
         <v>0</v>
       </c>
       <c r="J155" s="26">
         <v>0</v>
       </c>
       <c r="K155" s="26">
         <v>7659.78</v>
       </c>
       <c r="L155" s="26">
         <v>11467.24</v>
       </c>
       <c r="M155" s="26">
         <v>2958.79</v>
       </c>
       <c r="N155" s="26">
         <v>2462.81</v>
       </c>
       <c r="O155" s="27">
         <v>99848.65</v>
       </c>
     </row>
-    <row r="156" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A156" s="14">
         <v>44348</v>
       </c>
       <c r="B156" s="22">
         <v>76487.41</v>
       </c>
       <c r="C156" s="26">
         <v>11537.35</v>
       </c>
       <c r="D156" s="26">
         <v>364.18</v>
       </c>
       <c r="E156" s="26">
         <v>64585.89</v>
       </c>
       <c r="F156" s="25">
         <v>50735.5</v>
       </c>
       <c r="G156" s="23">
         <v>11292.65</v>
       </c>
       <c r="H156" s="23">
         <v>2557.7399999999998</v>
       </c>
       <c r="I156" s="24">
         <v>0</v>
       </c>
       <c r="J156" s="26">
         <v>0</v>
       </c>
       <c r="K156" s="26">
         <v>7753.78</v>
       </c>
       <c r="L156" s="26">
         <v>11546.62</v>
       </c>
       <c r="M156" s="26">
         <v>3411.45</v>
       </c>
       <c r="N156" s="26">
         <v>2534.36</v>
       </c>
       <c r="O156" s="27">
         <v>101733.62</v>
       </c>
     </row>
-    <row r="157" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A157" s="14">
         <v>44378</v>
       </c>
       <c r="B157" s="22">
         <v>76861.33</v>
       </c>
       <c r="C157" s="26">
         <v>11560.4</v>
       </c>
       <c r="D157" s="26">
         <v>347.72</v>
       </c>
       <c r="E157" s="26">
         <v>64953.2</v>
       </c>
       <c r="F157" s="25">
         <v>51350.28</v>
       </c>
       <c r="G157" s="23">
         <v>11071.84</v>
       </c>
       <c r="H157" s="23">
         <v>2531.08</v>
       </c>
       <c r="I157" s="24">
         <v>0</v>
       </c>
       <c r="J157" s="26">
         <v>0</v>
       </c>
       <c r="K157" s="26">
         <v>7752.03</v>
       </c>
       <c r="L157" s="26">
         <v>11622.04</v>
       </c>
       <c r="M157" s="26">
         <v>2992.94</v>
       </c>
       <c r="N157" s="26">
         <v>3101.97</v>
       </c>
       <c r="O157" s="27">
         <v>102330.31</v>
       </c>
     </row>
-    <row r="158" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A158" s="14">
         <v>44409</v>
       </c>
       <c r="B158" s="22">
         <v>77692.02</v>
       </c>
       <c r="C158" s="26">
         <v>11793.21</v>
       </c>
       <c r="D158" s="26">
         <v>639.23</v>
       </c>
       <c r="E158" s="26">
         <v>65259.58</v>
       </c>
       <c r="F158" s="25">
         <v>51648.65</v>
       </c>
       <c r="G158" s="23">
         <v>11092.66</v>
       </c>
       <c r="H158" s="23">
         <v>2518.27</v>
       </c>
       <c r="I158" s="24">
         <v>0</v>
       </c>
       <c r="J158" s="26">
         <v>0</v>
       </c>
       <c r="K158" s="26">
         <v>7720.83</v>
       </c>
       <c r="L158" s="26">
         <v>11644.47</v>
       </c>
       <c r="M158" s="26">
         <v>2753.58</v>
       </c>
       <c r="N158" s="26">
         <v>3309.64</v>
       </c>
       <c r="O158" s="27">
         <v>103120.53</v>
       </c>
     </row>
-    <row r="159" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A159" s="14">
         <v>44440</v>
       </c>
       <c r="B159" s="22">
         <v>78778.53</v>
       </c>
       <c r="C159" s="26">
         <v>13263.41</v>
       </c>
       <c r="D159" s="26">
         <v>667</v>
       </c>
       <c r="E159" s="26">
         <v>64848.12</v>
       </c>
       <c r="F159" s="25">
         <v>51333.02</v>
       </c>
       <c r="G159" s="23">
         <v>11020.29</v>
       </c>
       <c r="H159" s="23">
         <v>2494.81</v>
       </c>
       <c r="I159" s="24">
         <v>0</v>
       </c>
       <c r="J159" s="26">
         <v>0</v>
       </c>
       <c r="K159" s="26">
         <v>8110.78</v>
       </c>
       <c r="L159" s="26">
         <v>11478.21</v>
       </c>
       <c r="M159" s="26">
         <v>2909.75</v>
       </c>
       <c r="N159" s="26">
         <v>3305.05</v>
       </c>
       <c r="O159" s="27">
         <v>104582.31</v>
       </c>
     </row>
-    <row r="160" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A160" s="14">
         <v>44470</v>
       </c>
       <c r="B160" s="22">
         <v>79310.91</v>
       </c>
       <c r="C160" s="26">
         <v>13292.58</v>
       </c>
       <c r="D160" s="26">
         <v>773.93</v>
       </c>
       <c r="E160" s="26">
         <v>65244.4</v>
       </c>
       <c r="F160" s="25">
         <v>51635.87</v>
       </c>
       <c r="G160" s="23">
         <v>11117.81</v>
       </c>
       <c r="H160" s="23">
         <v>2490.7199999999998</v>
       </c>
       <c r="I160" s="24">
         <v>0</v>
       </c>
       <c r="J160" s="26">
         <v>0</v>
       </c>
       <c r="K160" s="26">
         <v>8117.07</v>
       </c>
       <c r="L160" s="26">
         <v>11576.77</v>
       </c>
       <c r="M160" s="26">
         <v>3041.65</v>
       </c>
       <c r="N160" s="26">
         <v>3969.9</v>
       </c>
       <c r="O160" s="27">
         <v>106016.3</v>
       </c>
     </row>
-    <row r="161" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A161" s="14">
         <v>44501</v>
       </c>
       <c r="B161" s="22">
         <v>80243.3</v>
       </c>
       <c r="C161" s="26">
         <v>13564.03</v>
       </c>
       <c r="D161" s="26">
         <v>1022.57</v>
       </c>
       <c r="E161" s="26">
         <v>65656.710000000006</v>
       </c>
       <c r="F161" s="25">
         <v>52049.120000000003</v>
       </c>
       <c r="G161" s="23">
         <v>11138.74</v>
       </c>
       <c r="H161" s="23">
         <v>2468.85</v>
       </c>
       <c r="I161" s="24">
         <v>0</v>
       </c>
       <c r="J161" s="26">
         <v>0</v>
       </c>
       <c r="K161" s="26">
         <v>8054.11</v>
       </c>
       <c r="L161" s="26">
         <v>11733.26</v>
       </c>
       <c r="M161" s="26">
         <v>3184.61</v>
       </c>
       <c r="N161" s="26">
         <v>3339.45</v>
       </c>
       <c r="O161" s="27">
         <v>106554.72</v>
       </c>
     </row>
-    <row r="162" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A162" s="14">
         <v>44531</v>
       </c>
       <c r="B162" s="22">
         <v>81662.490000000005</v>
       </c>
       <c r="C162" s="26">
         <v>13654.3</v>
       </c>
       <c r="D162" s="26">
         <v>1178.32</v>
       </c>
       <c r="E162" s="26">
         <v>66829.87</v>
       </c>
       <c r="F162" s="25">
         <v>52963.34</v>
       </c>
       <c r="G162" s="23">
         <v>11377.49</v>
       </c>
       <c r="H162" s="23">
         <v>2489.04</v>
       </c>
       <c r="I162" s="24">
         <v>0</v>
       </c>
       <c r="J162" s="26">
         <v>0</v>
       </c>
       <c r="K162" s="26">
         <v>8059.99</v>
       </c>
       <c r="L162" s="26">
         <v>11879.37</v>
       </c>
       <c r="M162" s="26">
         <v>2876.22</v>
       </c>
       <c r="N162" s="26">
         <v>2135.3200000000002</v>
       </c>
       <c r="O162" s="27">
         <v>106613.38</v>
       </c>
     </row>
-    <row r="163" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A163" s="14">
         <v>44562</v>
       </c>
       <c r="B163" s="22">
         <v>81758.759999999995</v>
       </c>
       <c r="C163" s="26">
         <v>14158.67</v>
       </c>
       <c r="D163" s="26">
         <v>1122.1600000000001</v>
       </c>
       <c r="E163" s="26">
         <v>66477.94</v>
       </c>
       <c r="F163" s="25">
         <v>52682.77</v>
       </c>
       <c r="G163" s="23">
         <v>11338.86</v>
       </c>
       <c r="H163" s="23">
         <v>2456.31</v>
       </c>
       <c r="I163" s="24">
         <v>0</v>
       </c>
       <c r="J163" s="26">
         <v>0</v>
       </c>
       <c r="K163" s="26">
         <v>8064.59</v>
       </c>
       <c r="L163" s="26">
         <v>11934.87</v>
       </c>
       <c r="M163" s="26">
         <v>2816.48</v>
       </c>
       <c r="N163" s="26">
         <v>2985.69</v>
       </c>
       <c r="O163" s="27">
         <v>107560.39</v>
       </c>
     </row>
-    <row r="164" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A164" s="14">
         <v>44593</v>
       </c>
       <c r="B164" s="22">
         <v>81632.17</v>
       </c>
       <c r="C164" s="26">
         <v>14084.67</v>
       </c>
       <c r="D164" s="26">
         <v>1219.3699999999999</v>
       </c>
       <c r="E164" s="26">
         <v>66328.13</v>
       </c>
       <c r="F164" s="25">
         <v>52984.1</v>
       </c>
       <c r="G164" s="23">
         <v>10952.3</v>
       </c>
       <c r="H164" s="23">
         <v>2391.73</v>
       </c>
       <c r="I164" s="24">
         <v>0</v>
       </c>
       <c r="J164" s="26">
         <v>0</v>
       </c>
       <c r="K164" s="26">
         <v>8007.73</v>
       </c>
       <c r="L164" s="26">
         <v>11951.22</v>
       </c>
       <c r="M164" s="26">
         <v>2989.35</v>
       </c>
       <c r="N164" s="26">
         <v>3326.01</v>
       </c>
       <c r="O164" s="27">
         <v>107906.47</v>
       </c>
     </row>
-    <row r="165" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A165" s="14">
         <v>44621</v>
       </c>
       <c r="B165" s="22">
         <v>81584.820000000007</v>
       </c>
       <c r="C165" s="26">
         <v>14591.47</v>
       </c>
       <c r="D165" s="26">
         <v>920.09</v>
       </c>
       <c r="E165" s="26">
         <v>66073.259999999995</v>
       </c>
       <c r="F165" s="25">
         <v>53016.94</v>
       </c>
       <c r="G165" s="23">
         <v>10725.46</v>
       </c>
       <c r="H165" s="23">
         <v>2330.87</v>
       </c>
       <c r="I165" s="24">
         <v>0</v>
       </c>
       <c r="J165" s="26">
         <v>0</v>
       </c>
       <c r="K165" s="26">
         <v>8405.48</v>
       </c>
       <c r="L165" s="26">
         <v>11900</v>
       </c>
       <c r="M165" s="26">
         <v>2701.96</v>
       </c>
       <c r="N165" s="26">
         <v>4045.72</v>
       </c>
       <c r="O165" s="27">
         <v>108637.99</v>
       </c>
     </row>
-    <row r="166" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A166" s="14">
         <v>44652</v>
       </c>
       <c r="B166" s="22">
         <v>82132.23</v>
       </c>
       <c r="C166" s="26">
         <v>14832.63</v>
       </c>
       <c r="D166" s="26">
         <v>998.33</v>
       </c>
       <c r="E166" s="26">
         <v>66301.259999999995</v>
       </c>
       <c r="F166" s="25">
         <v>53279.25</v>
       </c>
       <c r="G166" s="23">
         <v>10689.47</v>
       </c>
       <c r="H166" s="23">
         <v>2326.6999999999998</v>
       </c>
       <c r="I166" s="24">
         <v>5.85</v>
       </c>
       <c r="J166" s="26">
         <v>0</v>
       </c>
       <c r="K166" s="26">
         <v>8869.6200000000008</v>
       </c>
       <c r="L166" s="26">
         <v>11716.47</v>
       </c>
       <c r="M166" s="26">
         <v>2797.22</v>
       </c>
       <c r="N166" s="26">
         <v>2777.08</v>
       </c>
       <c r="O166" s="27">
         <v>108292.62</v>
       </c>
     </row>
-    <row r="167" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A167" s="14">
         <v>44682</v>
       </c>
       <c r="B167" s="22">
         <v>82974.559999999998</v>
       </c>
       <c r="C167" s="26">
         <v>15091.74</v>
       </c>
       <c r="D167" s="26">
         <v>1481.36</v>
       </c>
       <c r="E167" s="26">
         <v>66401.460000000006</v>
       </c>
       <c r="F167" s="25">
         <v>53429.88</v>
       </c>
       <c r="G167" s="23">
         <v>10678.17</v>
       </c>
       <c r="H167" s="23">
         <v>2286.1</v>
       </c>
       <c r="I167" s="24">
         <v>7.32</v>
       </c>
       <c r="J167" s="26">
         <v>0</v>
       </c>
       <c r="K167" s="26">
         <v>8854.06</v>
       </c>
       <c r="L167" s="26">
         <v>11761.77</v>
       </c>
       <c r="M167" s="26">
         <v>3519.85</v>
       </c>
       <c r="N167" s="26">
         <v>3383.88</v>
       </c>
       <c r="O167" s="27">
         <v>110494.13</v>
       </c>
     </row>
-    <row r="168" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A168" s="14">
         <v>44713</v>
       </c>
       <c r="B168" s="22">
         <v>84176.960000000006</v>
       </c>
       <c r="C168" s="26">
         <v>15829.73</v>
       </c>
       <c r="D168" s="26">
         <v>1910.09</v>
       </c>
       <c r="E168" s="26">
         <v>66437.14</v>
       </c>
       <c r="F168" s="25">
         <v>53479.07</v>
       </c>
       <c r="G168" s="23">
         <v>10701.03</v>
       </c>
       <c r="H168" s="23">
         <v>2249.7199999999998</v>
       </c>
       <c r="I168" s="24">
         <v>7.31</v>
       </c>
       <c r="J168" s="26">
         <v>0</v>
       </c>
       <c r="K168" s="26">
         <v>8802.08</v>
       </c>
       <c r="L168" s="26">
         <v>11874.6</v>
       </c>
       <c r="M168" s="26">
         <v>2984.64</v>
       </c>
       <c r="N168" s="26">
         <v>3290.57</v>
       </c>
       <c r="O168" s="27">
         <v>111128.84</v>
       </c>
     </row>
-    <row r="169" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A169" s="14">
         <v>44743</v>
       </c>
       <c r="B169" s="22">
         <v>85789.31</v>
       </c>
       <c r="C169" s="26">
         <v>15891.65</v>
       </c>
       <c r="D169" s="26">
         <v>1817.73</v>
       </c>
       <c r="E169" s="26">
         <v>68079.94</v>
       </c>
       <c r="F169" s="25">
         <v>54719.360000000001</v>
       </c>
       <c r="G169" s="23">
         <v>11097.96</v>
       </c>
       <c r="H169" s="23">
         <v>2255.36</v>
       </c>
       <c r="I169" s="24">
         <v>7.26</v>
       </c>
       <c r="J169" s="26">
         <v>0</v>
       </c>
       <c r="K169" s="26">
         <v>8840.65</v>
       </c>
       <c r="L169" s="26">
         <v>11955.38</v>
       </c>
       <c r="M169" s="26">
         <v>2827.35</v>
       </c>
       <c r="N169" s="26">
         <v>3722.93</v>
       </c>
       <c r="O169" s="27">
         <v>113135.63</v>
       </c>
     </row>
-    <row r="170" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A170" s="14">
         <v>44774</v>
       </c>
       <c r="B170" s="22">
         <v>86135.65</v>
       </c>
       <c r="C170" s="26">
         <v>16002.93</v>
       </c>
       <c r="D170" s="26">
         <v>1241.3399999999999</v>
       </c>
       <c r="E170" s="26">
         <v>68891.38</v>
       </c>
       <c r="F170" s="25">
         <v>55221.88</v>
       </c>
       <c r="G170" s="23">
         <v>11414.99</v>
       </c>
       <c r="H170" s="23">
         <v>2247.2399999999998</v>
       </c>
       <c r="I170" s="24">
         <v>7.26</v>
       </c>
       <c r="J170" s="26">
         <v>0</v>
       </c>
       <c r="K170" s="26">
         <v>8781.32</v>
       </c>
       <c r="L170" s="26">
         <v>12012.33</v>
       </c>
       <c r="M170" s="26">
         <v>3341.59</v>
       </c>
       <c r="N170" s="26">
         <v>3676.09</v>
       </c>
       <c r="O170" s="27">
         <v>113946.97</v>
       </c>
     </row>
-    <row r="171" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A171" s="14">
         <v>44805</v>
       </c>
       <c r="B171" s="22">
         <v>86168.18</v>
       </c>
       <c r="C171" s="26">
         <v>16132.77</v>
       </c>
       <c r="D171" s="26">
         <v>1607.3</v>
       </c>
       <c r="E171" s="26">
         <v>68428.11</v>
       </c>
       <c r="F171" s="25">
         <v>54133.3</v>
       </c>
       <c r="G171" s="23">
         <v>12074.73</v>
       </c>
       <c r="H171" s="23">
         <v>2212.8200000000002</v>
       </c>
       <c r="I171" s="24">
         <v>7.26</v>
       </c>
       <c r="J171" s="26">
         <v>0</v>
       </c>
       <c r="K171" s="26">
         <v>8524.6200000000008</v>
       </c>
       <c r="L171" s="26">
         <v>12082.97</v>
       </c>
       <c r="M171" s="26">
         <v>2414</v>
       </c>
       <c r="N171" s="26">
         <v>4701.72</v>
       </c>
       <c r="O171" s="27">
         <v>113891.49</v>
       </c>
     </row>
-    <row r="172" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A172" s="14">
         <v>44835</v>
       </c>
       <c r="B172" s="22">
         <v>86694.36</v>
       </c>
       <c r="C172" s="26">
         <v>16077.14</v>
       </c>
       <c r="D172" s="26">
         <v>2007.73</v>
       </c>
       <c r="E172" s="26">
         <v>68609.490000000005</v>
       </c>
       <c r="F172" s="25">
         <v>53174.58</v>
       </c>
       <c r="G172" s="23">
         <v>12900.23</v>
       </c>
       <c r="H172" s="23">
         <v>2527.65</v>
       </c>
       <c r="I172" s="24">
         <v>7.04</v>
       </c>
       <c r="J172" s="26">
         <v>0</v>
       </c>
       <c r="K172" s="26">
         <v>9301.9</v>
       </c>
       <c r="L172" s="26">
         <v>12076.18</v>
       </c>
       <c r="M172" s="26">
         <v>2946.75</v>
       </c>
       <c r="N172" s="26">
         <v>4284.8500000000004</v>
       </c>
       <c r="O172" s="27">
         <v>115304.04</v>
       </c>
     </row>
-    <row r="173" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A173" s="14">
         <v>44866</v>
       </c>
       <c r="B173" s="22">
         <v>83160.98</v>
       </c>
       <c r="C173" s="26">
         <v>12052.85</v>
       </c>
       <c r="D173" s="26">
         <v>2381.6799999999998</v>
       </c>
       <c r="E173" s="26">
         <v>68726.460000000006</v>
       </c>
       <c r="F173" s="25">
         <v>53059.87</v>
       </c>
       <c r="G173" s="23">
         <v>13187.81</v>
       </c>
       <c r="H173" s="23">
         <v>2471.73</v>
       </c>
       <c r="I173" s="24">
         <v>7.04</v>
       </c>
       <c r="J173" s="26">
         <v>0</v>
       </c>
       <c r="K173" s="26">
         <v>9502.2999999999993</v>
       </c>
       <c r="L173" s="26">
         <v>12123.31</v>
       </c>
       <c r="M173" s="26">
         <v>3258.02</v>
       </c>
       <c r="N173" s="26">
         <v>3384.95</v>
       </c>
       <c r="O173" s="27">
         <v>111429.56</v>
       </c>
     </row>
-    <row r="174" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A174" s="14">
         <v>44896</v>
       </c>
       <c r="B174" s="22">
         <v>84435.92</v>
       </c>
       <c r="C174" s="26">
         <v>12926.87</v>
       </c>
       <c r="D174" s="26">
         <v>2044.33</v>
       </c>
       <c r="E174" s="26">
         <v>69464.72</v>
       </c>
       <c r="F174" s="25">
         <v>53231.92</v>
       </c>
       <c r="G174" s="23">
         <v>13762.61</v>
       </c>
       <c r="H174" s="23">
         <v>2468.7199999999998</v>
       </c>
       <c r="I174" s="24">
         <v>1.48</v>
       </c>
       <c r="J174" s="26">
         <v>0</v>
       </c>
       <c r="K174" s="26">
         <v>9504.77</v>
       </c>
       <c r="L174" s="26">
         <v>12225.21</v>
       </c>
       <c r="M174" s="26">
         <v>3824.74</v>
       </c>
       <c r="N174" s="26">
         <v>3994.01</v>
       </c>
       <c r="O174" s="27">
         <v>113984.64</v>
       </c>
     </row>
-    <row r="175" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A175" s="14">
         <v>44927</v>
       </c>
       <c r="B175" s="22">
         <v>84952.68</v>
       </c>
       <c r="C175" s="26">
         <v>12954.29</v>
       </c>
       <c r="D175" s="26">
         <v>2347.6</v>
       </c>
       <c r="E175" s="26">
         <v>69650.8</v>
       </c>
       <c r="F175" s="25">
         <v>52683.81</v>
       </c>
       <c r="G175" s="23">
         <v>14558.42</v>
       </c>
       <c r="H175" s="23">
         <v>2407.14</v>
       </c>
       <c r="I175" s="24">
         <v>1.42</v>
       </c>
       <c r="J175" s="26">
         <v>0</v>
       </c>
       <c r="K175" s="26">
         <v>10257.44</v>
       </c>
       <c r="L175" s="26">
         <v>12474.62</v>
       </c>
       <c r="M175" s="26">
         <v>3504.5</v>
       </c>
       <c r="N175" s="26">
         <v>4709.88</v>
       </c>
       <c r="O175" s="27">
         <v>115899.12</v>
       </c>
     </row>
-    <row r="176" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A176" s="14">
         <v>44958</v>
       </c>
       <c r="B176" s="22">
         <v>85878.79</v>
       </c>
       <c r="C176" s="26">
         <v>13547.62</v>
       </c>
       <c r="D176" s="26">
         <v>2080.15</v>
       </c>
       <c r="E176" s="26">
         <v>70251.009999999995</v>
       </c>
       <c r="F176" s="25">
         <v>52842.8</v>
       </c>
       <c r="G176" s="23">
         <v>15011.75</v>
       </c>
       <c r="H176" s="23">
         <v>2393.63</v>
       </c>
       <c r="I176" s="24">
         <v>2.84</v>
       </c>
       <c r="J176" s="26">
         <v>0</v>
       </c>
       <c r="K176" s="26">
         <v>10529.44</v>
       </c>
       <c r="L176" s="26">
         <v>12335.26</v>
       </c>
       <c r="M176" s="26">
         <v>3854.59</v>
       </c>
       <c r="N176" s="26">
         <v>4652.22</v>
       </c>
       <c r="O176" s="27">
         <v>117250.31</v>
       </c>
     </row>
-    <row r="177" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A177" s="14">
         <v>44986</v>
       </c>
       <c r="B177" s="22">
         <v>84876.73</v>
       </c>
       <c r="C177" s="26">
         <v>12851.63</v>
       </c>
       <c r="D177" s="26">
         <v>2318.75</v>
       </c>
       <c r="E177" s="26">
         <v>69706.350000000006</v>
       </c>
       <c r="F177" s="25">
         <v>51337.35</v>
       </c>
       <c r="G177" s="23">
         <v>16003.56</v>
       </c>
       <c r="H177" s="23">
         <v>2362.59</v>
       </c>
       <c r="I177" s="24">
         <v>2.84</v>
       </c>
       <c r="J177" s="26">
         <v>0</v>
       </c>
       <c r="K177" s="26">
         <v>10470.26</v>
       </c>
       <c r="L177" s="26">
         <v>12229.78</v>
       </c>
       <c r="M177" s="26">
         <v>4181.6499999999996</v>
       </c>
       <c r="N177" s="26">
         <v>4671.4799999999996</v>
       </c>
       <c r="O177" s="27">
         <v>116428.6</v>
       </c>
     </row>
-    <row r="178" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A178" s="14">
         <v>45017</v>
       </c>
       <c r="B178" s="22">
         <v>84390.080000000002</v>
       </c>
       <c r="C178" s="26">
         <v>11922.08</v>
       </c>
       <c r="D178" s="26">
         <v>2526.06</v>
       </c>
       <c r="E178" s="26">
         <v>69941.94</v>
       </c>
       <c r="F178" s="25">
         <v>51329.51</v>
       </c>
       <c r="G178" s="23">
         <v>16336.91</v>
       </c>
       <c r="H178" s="23">
         <v>2272.91</v>
       </c>
       <c r="I178" s="24">
         <v>2.62</v>
       </c>
       <c r="J178" s="26">
         <v>0</v>
       </c>
       <c r="K178" s="26">
         <v>10958.52</v>
       </c>
       <c r="L178" s="26">
         <v>12202.15</v>
       </c>
       <c r="M178" s="26">
         <v>4466.38</v>
       </c>
       <c r="N178" s="26">
         <v>4895.6099999999997</v>
       </c>
       <c r="O178" s="27">
         <v>116911.44</v>
       </c>
     </row>
-    <row r="179" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A179" s="14">
         <v>45047</v>
       </c>
       <c r="B179" s="22">
         <v>84876.96</v>
       </c>
       <c r="C179" s="26">
         <v>12389.92</v>
       </c>
       <c r="D179" s="26">
         <v>2082.7399999999998</v>
       </c>
       <c r="E179" s="26">
         <v>70404.3</v>
       </c>
       <c r="F179" s="25">
         <v>51901.760000000002</v>
       </c>
       <c r="G179" s="23">
         <v>16291.13</v>
       </c>
       <c r="H179" s="23">
         <v>2208.79</v>
       </c>
       <c r="I179" s="24">
         <v>2.62</v>
       </c>
       <c r="J179" s="26">
         <v>0</v>
       </c>
       <c r="K179" s="26">
         <v>10972.36</v>
       </c>
       <c r="L179" s="26">
         <v>12334.1</v>
       </c>
       <c r="M179" s="26">
         <v>4580.21</v>
       </c>
       <c r="N179" s="26">
         <v>4487.34</v>
       </c>
       <c r="O179" s="27">
         <v>117249.73</v>
       </c>
     </row>
-    <row r="180" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A180" s="14">
         <v>45078</v>
       </c>
       <c r="B180" s="22">
         <v>82621.47</v>
       </c>
       <c r="C180" s="26">
         <v>11067.08</v>
       </c>
       <c r="D180" s="26">
         <v>2217.3000000000002</v>
       </c>
       <c r="E180" s="26">
         <v>69337.08</v>
       </c>
       <c r="F180" s="25">
         <v>50619.69</v>
       </c>
       <c r="G180" s="23">
         <v>16574.759999999998</v>
       </c>
       <c r="H180" s="23">
         <v>2140.0100000000002</v>
       </c>
       <c r="I180" s="24">
         <v>2.62</v>
       </c>
       <c r="J180" s="26">
         <v>0</v>
       </c>
       <c r="K180" s="26">
         <v>10771.45</v>
       </c>
       <c r="L180" s="26">
         <v>12541.36</v>
       </c>
       <c r="M180" s="26">
         <v>6512.7</v>
       </c>
       <c r="N180" s="26">
         <v>4704.62</v>
       </c>
       <c r="O180" s="27">
         <v>117150.38</v>
       </c>
     </row>
-    <row r="181" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A181" s="14">
         <v>45108</v>
       </c>
       <c r="B181" s="22">
         <v>82599.490000000005</v>
       </c>
       <c r="C181" s="26">
         <v>10988.15</v>
       </c>
       <c r="D181" s="26">
         <v>2185.1799999999998</v>
       </c>
       <c r="E181" s="26">
         <v>69426.16</v>
       </c>
       <c r="F181" s="25">
         <v>51112.56</v>
       </c>
       <c r="G181" s="23">
         <v>16283.89</v>
       </c>
       <c r="H181" s="23">
         <v>2027.24</v>
       </c>
       <c r="I181" s="24">
         <v>2.4700000000000002</v>
       </c>
       <c r="J181" s="26">
         <v>0</v>
       </c>
       <c r="K181" s="26">
         <v>10841.86</v>
       </c>
       <c r="L181" s="26">
         <v>12698</v>
       </c>
       <c r="M181" s="26">
         <v>6061.93</v>
       </c>
       <c r="N181" s="26">
         <v>4593.54</v>
       </c>
       <c r="O181" s="27">
         <v>116793.58</v>
       </c>
     </row>
-    <row r="182" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A182" s="14">
         <v>45139</v>
       </c>
       <c r="B182" s="22">
         <v>83228.36</v>
       </c>
       <c r="C182" s="26">
         <v>11169.47</v>
       </c>
       <c r="D182" s="26">
         <v>2214.13</v>
       </c>
       <c r="E182" s="26">
         <v>69844.77</v>
       </c>
       <c r="F182" s="25">
         <v>50480.27</v>
       </c>
       <c r="G182" s="23">
         <v>17477.5</v>
       </c>
       <c r="H182" s="23">
         <v>1884.53</v>
       </c>
       <c r="I182" s="24">
         <v>2.4700000000000002</v>
       </c>
       <c r="J182" s="26">
         <v>0</v>
       </c>
       <c r="K182" s="26">
         <v>11350.31</v>
       </c>
       <c r="L182" s="26">
         <v>12810.79</v>
       </c>
       <c r="M182" s="26">
         <v>5690.4</v>
       </c>
       <c r="N182" s="26">
         <v>5009.8599999999997</v>
       </c>
       <c r="O182" s="27">
         <v>118088.55</v>
       </c>
     </row>
-    <row r="183" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A183" s="14">
         <v>45170</v>
       </c>
       <c r="B183" s="22">
         <v>83659.73</v>
       </c>
       <c r="C183" s="26">
         <v>11146.78</v>
       </c>
       <c r="D183" s="26">
         <v>2537.38</v>
       </c>
       <c r="E183" s="26">
         <v>69975.570000000007</v>
       </c>
       <c r="F183" s="25">
         <v>50119.76</v>
       </c>
       <c r="G183" s="23">
         <v>18078.060000000001</v>
       </c>
       <c r="H183" s="23">
         <v>1775.27</v>
       </c>
       <c r="I183" s="24">
         <v>2.4700000000000002</v>
       </c>
       <c r="J183" s="26">
         <v>0</v>
       </c>
       <c r="K183" s="26">
         <v>11872.71</v>
       </c>
       <c r="L183" s="26">
         <v>12766.01</v>
       </c>
       <c r="M183" s="26">
         <v>5656.02</v>
       </c>
       <c r="N183" s="26">
         <v>4994.66</v>
       </c>
       <c r="O183" s="27">
         <v>118947.96</v>
       </c>
     </row>
-    <row r="184" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A184" s="14">
         <v>45200</v>
       </c>
       <c r="B184" s="22">
         <v>84133.8</v>
       </c>
       <c r="C184" s="26">
         <v>10723.7</v>
       </c>
       <c r="D184" s="26">
         <v>2842.19</v>
       </c>
       <c r="E184" s="26">
         <v>70567.91</v>
       </c>
       <c r="F184" s="25">
         <v>50481.45</v>
       </c>
       <c r="G184" s="23">
         <v>18403.990000000002</v>
       </c>
       <c r="H184" s="23">
         <v>1680.29</v>
       </c>
       <c r="I184" s="24">
         <v>2.17</v>
       </c>
       <c r="J184" s="26">
         <v>0</v>
       </c>
       <c r="K184" s="26">
         <v>12798.53</v>
       </c>
       <c r="L184" s="26">
         <v>12870.37</v>
       </c>
       <c r="M184" s="26">
         <v>4499.1000000000004</v>
       </c>
       <c r="N184" s="26">
         <v>4840.97</v>
       </c>
       <c r="O184" s="27">
         <v>119141.6</v>
       </c>
     </row>
-    <row r="185" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A185" s="14">
         <v>45231</v>
       </c>
       <c r="B185" s="22">
         <v>84715.8</v>
       </c>
       <c r="C185" s="26">
         <v>10506.63</v>
       </c>
       <c r="D185" s="26">
         <v>2860.73</v>
       </c>
       <c r="E185" s="26">
         <v>71348.44</v>
       </c>
       <c r="F185" s="25">
         <v>51434.95</v>
       </c>
       <c r="G185" s="23">
         <v>18338.75</v>
       </c>
       <c r="H185" s="23">
         <v>1572.57</v>
       </c>
       <c r="I185" s="24">
         <v>2.17</v>
       </c>
       <c r="J185" s="26">
         <v>0</v>
       </c>
       <c r="K185" s="26">
         <v>12917.83</v>
       </c>
       <c r="L185" s="26">
         <v>12949.73</v>
       </c>
       <c r="M185" s="26">
         <v>5094.72</v>
       </c>
       <c r="N185" s="26">
         <v>6371.22</v>
       </c>
       <c r="O185" s="27">
         <v>122046.53</v>
       </c>
     </row>
-    <row r="186" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A186" s="14">
         <v>45261</v>
       </c>
       <c r="B186" s="22">
         <v>84492.479999999996</v>
       </c>
       <c r="C186" s="26">
         <v>9617.42</v>
       </c>
       <c r="D186" s="26">
         <v>1581.15</v>
       </c>
       <c r="E186" s="26">
         <v>73293.899999999994</v>
       </c>
       <c r="F186" s="25">
         <v>52714.65</v>
       </c>
       <c r="G186" s="23">
         <v>18971.689999999999</v>
       </c>
       <c r="H186" s="23">
         <v>1605.4</v>
       </c>
       <c r="I186" s="24">
         <v>2.17</v>
       </c>
       <c r="J186" s="26">
         <v>0</v>
       </c>
       <c r="K186" s="26">
         <v>12885.34</v>
       </c>
       <c r="L186" s="26">
         <v>12973.04</v>
       </c>
       <c r="M186" s="26">
         <v>4817.08</v>
       </c>
       <c r="N186" s="26">
         <v>7469.02</v>
       </c>
       <c r="O186" s="27">
         <v>122634.18</v>
       </c>
     </row>
-    <row r="187" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A187" s="14">
         <v>45292</v>
       </c>
       <c r="B187" s="22">
         <v>84292.89</v>
       </c>
       <c r="C187" s="26">
         <v>9837.18</v>
       </c>
       <c r="D187" s="26">
         <v>1686.61</v>
       </c>
       <c r="E187" s="26">
         <v>72769.11</v>
       </c>
       <c r="F187" s="25">
         <v>51722.84</v>
       </c>
       <c r="G187" s="23">
         <v>19490.32</v>
       </c>
       <c r="H187" s="23">
         <v>1553.89</v>
       </c>
       <c r="I187" s="24">
         <v>2.06</v>
       </c>
       <c r="J187" s="26">
         <v>0</v>
       </c>
       <c r="K187" s="26">
         <v>12654.97</v>
       </c>
       <c r="L187" s="26">
         <v>13217.33</v>
       </c>
       <c r="M187" s="26">
         <v>4674.41</v>
       </c>
       <c r="N187" s="26">
         <v>7110.07</v>
       </c>
       <c r="O187" s="27">
         <v>121946.9</v>
       </c>
     </row>
-    <row r="188" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A188" s="14">
         <v>45323</v>
       </c>
       <c r="B188" s="22">
         <v>85669</v>
       </c>
       <c r="C188" s="26">
         <v>9755.36</v>
       </c>
       <c r="D188" s="26">
         <v>2413.58</v>
       </c>
       <c r="E188" s="26">
         <v>73500.06</v>
       </c>
       <c r="F188" s="25">
         <v>51924.22</v>
       </c>
       <c r="G188" s="23">
         <v>20094.189999999999</v>
       </c>
       <c r="H188" s="23">
         <v>1479.58</v>
       </c>
       <c r="I188" s="24">
         <v>2.06</v>
       </c>
       <c r="J188" s="26">
         <v>0</v>
       </c>
       <c r="K188" s="26">
         <v>12633.12</v>
       </c>
       <c r="L188" s="26">
         <v>13140.08</v>
       </c>
       <c r="M188" s="26">
         <v>4800.71</v>
       </c>
       <c r="N188" s="26">
         <v>6278.21</v>
       </c>
       <c r="O188" s="27">
         <v>122518.34</v>
       </c>
     </row>
-    <row r="189" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A189" s="14">
         <v>45352</v>
       </c>
       <c r="B189" s="22">
         <v>82203.87</v>
       </c>
       <c r="C189" s="26">
         <v>6513.07</v>
       </c>
       <c r="D189" s="26">
         <v>2060.25</v>
       </c>
       <c r="E189" s="26">
         <v>73630.559999999998</v>
       </c>
       <c r="F189" s="25">
         <v>51080.06</v>
       </c>
       <c r="G189" s="23">
         <v>21115.08</v>
       </c>
       <c r="H189" s="23">
         <v>1434.39</v>
       </c>
       <c r="I189" s="24">
         <v>1.03</v>
       </c>
       <c r="J189" s="26">
         <v>0</v>
       </c>
       <c r="K189" s="26">
         <v>12676.61</v>
       </c>
       <c r="L189" s="26">
         <v>12705.24</v>
       </c>
       <c r="M189" s="26">
         <v>5534</v>
       </c>
       <c r="N189" s="26">
         <v>6875.81</v>
       </c>
       <c r="O189" s="27">
         <v>119992.79</v>
       </c>
     </row>
-    <row r="190" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A190" s="14">
         <v>45383</v>
       </c>
       <c r="B190" s="22">
         <v>82906.34</v>
       </c>
       <c r="C190" s="26">
         <v>6367.56</v>
       </c>
       <c r="D190" s="26">
         <v>2322.62</v>
       </c>
       <c r="E190" s="26">
         <v>74216.149999999994</v>
       </c>
       <c r="F190" s="25">
         <v>51773.23</v>
       </c>
       <c r="G190" s="23">
         <v>21073.66</v>
       </c>
       <c r="H190" s="23">
         <v>1368.45</v>
       </c>
       <c r="I190" s="24">
         <v>0.81</v>
       </c>
       <c r="J190" s="26">
         <v>0</v>
       </c>
       <c r="K190" s="26">
         <v>13034.34</v>
       </c>
       <c r="L190" s="26">
         <v>12713.35</v>
       </c>
       <c r="M190" s="26">
         <v>4776.53</v>
       </c>
       <c r="N190" s="26">
         <v>6204.91</v>
       </c>
       <c r="O190" s="27">
         <v>119632.72</v>
       </c>
     </row>
-    <row r="191" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A191" s="14">
         <v>45413</v>
       </c>
       <c r="B191" s="22">
         <v>82854.59</v>
       </c>
       <c r="C191" s="26">
         <v>6078.38</v>
       </c>
       <c r="D191" s="26">
         <v>2623.97</v>
       </c>
       <c r="E191" s="26">
         <v>74152.240000000005</v>
       </c>
       <c r="F191" s="25">
         <v>51667.15</v>
       </c>
       <c r="G191" s="23">
         <v>21152.81</v>
       </c>
       <c r="H191" s="23">
         <v>1331.48</v>
       </c>
       <c r="I191" s="24">
         <v>0.81</v>
       </c>
       <c r="J191" s="26">
         <v>0</v>
       </c>
       <c r="K191" s="26">
         <v>13083.43</v>
       </c>
       <c r="L191" s="26">
         <v>13043.51</v>
       </c>
       <c r="M191" s="26">
         <v>4762.49</v>
       </c>
       <c r="N191" s="26">
         <v>6046.99</v>
       </c>
       <c r="O191" s="27">
         <v>119788.28</v>
       </c>
     </row>
-    <row r="192" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A192" s="14">
         <v>45444</v>
       </c>
       <c r="B192" s="22">
         <v>82812.570000000007</v>
       </c>
       <c r="C192" s="26">
         <v>5729.84</v>
       </c>
       <c r="D192" s="26">
         <v>2763.59</v>
       </c>
       <c r="E192" s="26">
         <v>74319.14</v>
       </c>
       <c r="F192" s="25">
         <v>51465.35</v>
       </c>
       <c r="G192" s="23">
         <v>21553.919999999998</v>
       </c>
       <c r="H192" s="23">
         <v>1299.06</v>
       </c>
       <c r="I192" s="24">
         <v>0.81</v>
       </c>
       <c r="J192" s="26">
         <v>0</v>
       </c>
       <c r="K192" s="26">
         <v>13117.58</v>
       </c>
       <c r="L192" s="26">
         <v>13490.9</v>
       </c>
       <c r="M192" s="26">
         <v>5968.73</v>
       </c>
       <c r="N192" s="26">
         <v>5870.78</v>
       </c>
       <c r="O192" s="27">
         <v>121257.83</v>
       </c>
     </row>
-    <row r="193" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A193" s="14">
         <v>45474</v>
       </c>
       <c r="B193" s="22">
         <v>82737.58</v>
       </c>
       <c r="C193" s="26">
         <v>5323.75</v>
       </c>
       <c r="D193" s="26">
         <v>3295.63</v>
       </c>
       <c r="E193" s="26">
         <v>74118.2</v>
       </c>
       <c r="F193" s="25">
         <v>51865.2</v>
       </c>
       <c r="G193" s="23">
         <v>20964.93</v>
       </c>
       <c r="H193" s="23">
         <v>1287.32</v>
       </c>
       <c r="I193" s="24">
         <v>0.75</v>
       </c>
       <c r="J193" s="26">
         <v>0</v>
       </c>
       <c r="K193" s="26">
         <v>13791.9</v>
       </c>
       <c r="L193" s="26">
         <v>13740.31</v>
       </c>
       <c r="M193" s="26">
         <v>5289.46</v>
       </c>
       <c r="N193" s="26">
         <v>5984.47</v>
       </c>
       <c r="O193" s="27">
         <v>121541.01</v>
       </c>
     </row>
-    <row r="194" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A194" s="14">
         <v>45505</v>
       </c>
       <c r="B194" s="22">
         <v>82272.679999999993</v>
       </c>
       <c r="C194" s="26">
         <v>5068.17</v>
       </c>
       <c r="D194" s="26">
         <v>2685.65</v>
       </c>
       <c r="E194" s="26">
         <v>74518.86</v>
       </c>
       <c r="F194" s="25">
         <v>51579.9</v>
       </c>
       <c r="G194" s="23">
         <v>21747.31</v>
       </c>
       <c r="H194" s="23">
         <v>1190.8900000000001</v>
       </c>
       <c r="I194" s="24">
         <v>0.75</v>
       </c>
       <c r="J194" s="26">
         <v>0</v>
       </c>
       <c r="K194" s="26">
         <v>13804.2</v>
       </c>
       <c r="L194" s="26">
         <v>13835.34</v>
       </c>
       <c r="M194" s="26">
         <v>5214.08</v>
       </c>
       <c r="N194" s="26">
         <v>6244.68</v>
       </c>
       <c r="O194" s="27">
         <v>121368.28</v>
       </c>
     </row>
-    <row r="195" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A195" s="14">
         <v>45536</v>
       </c>
       <c r="B195" s="22">
         <v>81809.539999999994</v>
       </c>
       <c r="C195" s="26">
         <v>5041.92</v>
       </c>
       <c r="D195" s="26">
         <v>2512.88</v>
       </c>
       <c r="E195" s="26">
         <v>74254.73</v>
       </c>
       <c r="F195" s="25">
         <v>51760.34</v>
       </c>
       <c r="G195" s="23">
         <v>21376.52</v>
       </c>
       <c r="H195" s="23">
         <v>1117.1199999999999</v>
       </c>
       <c r="I195" s="24">
         <v>0.75</v>
       </c>
       <c r="J195" s="26">
         <v>0</v>
       </c>
       <c r="K195" s="26">
         <v>13898.15</v>
       </c>
       <c r="L195" s="26">
         <v>13817.45</v>
       </c>
       <c r="M195" s="26">
         <v>6122.65</v>
       </c>
       <c r="N195" s="26">
         <v>6125.41</v>
       </c>
       <c r="O195" s="27">
         <v>121770.52</v>
       </c>
     </row>
-    <row r="196" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A196" s="14">
         <v>45566</v>
       </c>
       <c r="B196" s="22">
         <v>82696.69</v>
       </c>
       <c r="C196" s="26">
         <v>4949.82</v>
       </c>
       <c r="D196" s="26">
         <v>2487.64</v>
       </c>
       <c r="E196" s="26">
         <v>75259.23</v>
       </c>
       <c r="F196" s="25">
         <v>52238.35</v>
       </c>
       <c r="G196" s="23">
         <v>21936.27</v>
       </c>
       <c r="H196" s="23">
         <v>1083.9100000000001</v>
       </c>
       <c r="I196" s="24">
         <v>0.7</v>
       </c>
       <c r="J196" s="26">
         <v>0</v>
       </c>
       <c r="K196" s="26">
         <v>14176.03</v>
       </c>
       <c r="L196" s="26">
         <v>13924.37</v>
       </c>
       <c r="M196" s="26">
         <v>5462.06</v>
       </c>
       <c r="N196" s="26">
         <v>5422.37</v>
       </c>
       <c r="O196" s="27">
         <v>121678.81</v>
       </c>
     </row>
-    <row r="197" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A197" s="14">
         <v>45597</v>
       </c>
       <c r="B197" s="22">
         <v>83432.039999999994</v>
       </c>
       <c r="C197" s="26">
         <v>4968.6000000000004</v>
       </c>
       <c r="D197" s="26">
         <v>2385.6</v>
       </c>
       <c r="E197" s="26">
         <v>76077.83</v>
       </c>
       <c r="F197" s="25">
         <v>52401.54</v>
       </c>
       <c r="G197" s="23">
         <v>22624.3</v>
       </c>
       <c r="H197" s="23">
         <v>1051.29</v>
       </c>
       <c r="I197" s="24">
         <v>0.7</v>
       </c>
       <c r="J197" s="26">
         <v>0</v>
       </c>
       <c r="K197" s="26">
         <v>14212.15</v>
       </c>
       <c r="L197" s="26">
         <v>13991.83</v>
       </c>
       <c r="M197" s="26">
         <v>5152.05</v>
       </c>
       <c r="N197" s="26">
         <v>5765.28</v>
       </c>
       <c r="O197" s="27">
         <v>122552.36</v>
       </c>
     </row>
-    <row r="198" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A198" s="14">
         <v>45627</v>
       </c>
       <c r="B198" s="22">
         <v>84087.39</v>
       </c>
       <c r="C198" s="26">
         <v>4740.3900000000003</v>
       </c>
       <c r="D198" s="26">
         <v>1877.92</v>
       </c>
       <c r="E198" s="26">
         <v>77469.08</v>
       </c>
       <c r="F198" s="25">
         <v>54989.55</v>
       </c>
       <c r="G198" s="23">
         <v>21426.32</v>
       </c>
       <c r="H198" s="23">
         <v>1052.51</v>
       </c>
       <c r="I198" s="24">
         <v>0.7</v>
       </c>
       <c r="J198" s="26">
         <v>0</v>
       </c>
       <c r="K198" s="26">
         <v>13960.72</v>
       </c>
       <c r="L198" s="26">
         <v>14339.78</v>
       </c>
       <c r="M198" s="26">
         <v>6560.67</v>
       </c>
       <c r="N198" s="26">
         <v>6502.03</v>
       </c>
       <c r="O198" s="27">
         <v>125449.62</v>
       </c>
     </row>
-    <row r="199" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A199" s="14">
         <v>45658</v>
       </c>
       <c r="B199" s="22">
         <v>84317.09</v>
       </c>
       <c r="C199" s="26">
         <v>5279.51</v>
       </c>
       <c r="D199" s="26">
         <v>2314.1999999999998</v>
       </c>
       <c r="E199" s="26">
         <v>76723.39</v>
       </c>
       <c r="F199" s="25">
         <v>53326.63</v>
       </c>
       <c r="G199" s="23">
         <v>22373.52</v>
       </c>
       <c r="H199" s="23">
         <v>1022.64</v>
       </c>
       <c r="I199" s="24">
         <v>0.6</v>
       </c>
       <c r="J199" s="26">
         <v>0</v>
       </c>
       <c r="K199" s="26">
         <v>14431.54</v>
       </c>
       <c r="L199" s="26">
         <v>15667.07</v>
       </c>
       <c r="M199" s="26">
         <v>5646.54</v>
       </c>
       <c r="N199" s="26">
         <v>5457.61</v>
       </c>
       <c r="O199" s="27">
         <v>125518.88</v>
       </c>
     </row>
-    <row r="200" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A200" s="14">
         <v>45689</v>
       </c>
       <c r="B200" s="22">
         <v>85470.84</v>
       </c>
       <c r="C200" s="26">
         <v>5823.2</v>
       </c>
       <c r="D200" s="26">
         <v>2717.72</v>
       </c>
       <c r="E200" s="26">
         <v>76929.929999999993</v>
       </c>
       <c r="F200" s="25">
         <v>53823.63</v>
       </c>
       <c r="G200" s="23">
         <v>22090.41</v>
       </c>
       <c r="H200" s="23">
         <v>1015.28</v>
       </c>
       <c r="I200" s="24">
         <v>0.6</v>
       </c>
       <c r="J200" s="26">
         <v>0</v>
       </c>
       <c r="K200" s="26">
         <v>14181.1</v>
       </c>
       <c r="L200" s="26">
         <v>15756.64</v>
       </c>
       <c r="M200" s="26">
         <v>5774.35</v>
       </c>
       <c r="N200" s="26">
         <v>5724.29</v>
       </c>
       <c r="O200" s="27">
         <v>126906.41</v>
       </c>
     </row>
-    <row r="201" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A201" s="14">
         <v>45717</v>
       </c>
       <c r="B201" s="22">
         <v>84553.22</v>
       </c>
       <c r="C201" s="26">
         <v>5782.74</v>
       </c>
       <c r="D201" s="26">
         <v>2486.96</v>
       </c>
       <c r="E201" s="26">
         <v>76283.520000000004</v>
       </c>
       <c r="F201" s="25">
         <v>53926.720000000001</v>
       </c>
       <c r="G201" s="23">
         <v>21387.41</v>
       </c>
       <c r="H201" s="23">
         <v>968.79</v>
       </c>
       <c r="I201" s="24">
         <v>0.6</v>
       </c>
       <c r="J201" s="26">
         <v>0</v>
       </c>
       <c r="K201" s="26">
         <v>14045.06</v>
       </c>
       <c r="L201" s="26">
         <v>15310.93</v>
       </c>
       <c r="M201" s="26">
         <v>6402.18</v>
       </c>
       <c r="N201" s="26">
         <v>5728.75</v>
       </c>
       <c r="O201" s="27">
         <v>126039.32</v>
       </c>
     </row>
-    <row r="202" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A202" s="14">
         <v>45748</v>
       </c>
       <c r="B202" s="22">
         <v>86616.7</v>
       </c>
       <c r="C202" s="26">
         <v>6172.84</v>
       </c>
       <c r="D202" s="26">
         <v>3071.52</v>
       </c>
       <c r="E202" s="26">
         <v>77372.350000000006</v>
       </c>
       <c r="F202" s="25">
         <v>53770.55</v>
       </c>
       <c r="G202" s="23">
         <v>22638</v>
       </c>
       <c r="H202" s="23">
         <v>934.38</v>
       </c>
       <c r="I202" s="24">
         <v>29.42</v>
       </c>
       <c r="J202" s="26">
         <v>0</v>
       </c>
       <c r="K202" s="26">
         <v>14083.82</v>
       </c>
       <c r="L202" s="26">
         <v>15140.88</v>
       </c>
       <c r="M202" s="26">
         <v>5472.98</v>
       </c>
       <c r="N202" s="26">
         <v>4544.46</v>
       </c>
       <c r="O202" s="27">
         <v>125858.03</v>
       </c>
     </row>
-    <row r="203" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A203" s="14">
         <v>45778</v>
       </c>
       <c r="B203" s="22">
         <v>87416.55</v>
       </c>
       <c r="C203" s="26">
         <v>6569.03</v>
       </c>
       <c r="D203" s="26">
         <v>2747.16</v>
       </c>
       <c r="E203" s="26">
         <v>78100.36</v>
       </c>
       <c r="F203" s="25">
         <v>54272.62</v>
       </c>
       <c r="G203" s="23">
         <v>22903.98</v>
       </c>
       <c r="H203" s="23">
         <v>923.21</v>
       </c>
       <c r="I203" s="24">
         <v>0.55000000000000004</v>
       </c>
       <c r="J203" s="26">
         <v>0</v>
       </c>
       <c r="K203" s="26">
         <v>14948.92</v>
       </c>
       <c r="L203" s="26">
         <v>15260.01</v>
       </c>
       <c r="M203" s="26">
         <v>5270.95</v>
       </c>
       <c r="N203" s="26">
         <v>4675.7700000000004</v>
       </c>
       <c r="O203" s="27">
         <v>127571.38</v>
       </c>
     </row>
-    <row r="204" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A204" s="14">
         <v>45809</v>
       </c>
       <c r="B204" s="22">
         <v>86829.65</v>
       </c>
       <c r="C204" s="26">
         <v>7078.19</v>
       </c>
       <c r="D204" s="26">
         <v>2596.6999999999998</v>
       </c>
       <c r="E204" s="26">
         <v>77154.759999999995</v>
       </c>
       <c r="F204" s="25">
         <v>55210.6</v>
       </c>
       <c r="G204" s="23">
         <v>21063.59</v>
       </c>
       <c r="H204" s="23">
         <v>880.02</v>
       </c>
       <c r="I204" s="24">
         <v>0.55000000000000004</v>
       </c>
       <c r="J204" s="26">
         <v>0</v>
       </c>
       <c r="K204" s="26">
         <v>14380.72</v>
       </c>
       <c r="L204" s="26">
         <v>15315.47</v>
       </c>
       <c r="M204" s="26">
         <v>5599.56</v>
       </c>
       <c r="N204" s="26">
         <v>5265.21</v>
       </c>
       <c r="O204" s="27">
         <v>127389.79</v>
       </c>
     </row>
-    <row r="205" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A205" s="14">
         <v>45839</v>
       </c>
       <c r="B205" s="22">
         <v>88162.25</v>
       </c>
       <c r="C205" s="26">
         <v>7324.15</v>
       </c>
       <c r="D205" s="26">
         <v>3065.12</v>
       </c>
       <c r="E205" s="26">
         <v>77772.97</v>
       </c>
       <c r="F205" s="25">
         <v>55981.39</v>
       </c>
       <c r="G205" s="23">
         <v>20857.97</v>
       </c>
       <c r="H205" s="23">
         <v>933.09</v>
       </c>
       <c r="I205" s="24">
         <v>0.52</v>
       </c>
       <c r="J205" s="26">
         <v>0</v>
       </c>
       <c r="K205" s="26">
         <v>14464.94</v>
       </c>
       <c r="L205" s="26">
         <v>15435.15</v>
       </c>
       <c r="M205" s="26">
         <v>5905.59</v>
       </c>
       <c r="N205" s="26">
         <v>4688.42</v>
       </c>
       <c r="O205" s="27">
         <v>128655.53</v>
       </c>
     </row>
-    <row r="206" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A206" s="14">
         <v>45870</v>
       </c>
       <c r="B206" s="22">
         <v>88107.28</v>
       </c>
       <c r="C206" s="26">
         <v>7322.96</v>
       </c>
       <c r="D206" s="26">
         <v>2824.48</v>
       </c>
       <c r="E206" s="26">
         <v>77959.839999999997</v>
       </c>
       <c r="F206" s="25">
         <v>54818.77</v>
       </c>
       <c r="G206" s="23">
         <v>22288.06</v>
       </c>
       <c r="H206" s="23">
         <v>852.49</v>
       </c>
       <c r="I206" s="24">
         <v>0.52</v>
       </c>
       <c r="J206" s="26">
         <v>0</v>
       </c>
       <c r="K206" s="26">
         <v>14208.61</v>
       </c>
       <c r="L206" s="26">
         <v>15541.66</v>
       </c>
       <c r="M206" s="26">
         <v>5751.95</v>
       </c>
       <c r="N206" s="26">
         <v>5423.48</v>
       </c>
       <c r="O206" s="27">
         <v>129032.17</v>
       </c>
     </row>
-    <row r="207" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A207" s="14">
         <v>45901</v>
       </c>
       <c r="B207" s="22">
         <v>88734.61</v>
       </c>
       <c r="C207" s="26">
         <v>7500.36</v>
       </c>
       <c r="D207" s="26">
         <v>3195.04</v>
       </c>
       <c r="E207" s="26">
         <v>78039.199999999997</v>
       </c>
       <c r="F207" s="25">
         <v>56535.7</v>
       </c>
       <c r="G207" s="23">
         <v>20706.13</v>
       </c>
       <c r="H207" s="23">
         <v>796.85</v>
       </c>
       <c r="I207" s="24">
         <v>0.52</v>
       </c>
       <c r="J207" s="26">
         <v>0</v>
       </c>
       <c r="K207" s="26">
         <v>15043.22</v>
       </c>
       <c r="L207" s="26">
         <v>15654.68</v>
       </c>
       <c r="M207" s="26">
         <v>5671.8</v>
       </c>
       <c r="N207" s="26">
         <v>4416.3500000000004</v>
       </c>
       <c r="O207" s="27">
         <v>129519.85</v>
       </c>
     </row>
-    <row r="208" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A208" s="14">
         <v>45931</v>
       </c>
       <c r="B208" s="22">
         <v>88631.5</v>
       </c>
       <c r="C208" s="26">
         <v>7506.87</v>
       </c>
       <c r="D208" s="26">
         <v>2202.17</v>
       </c>
       <c r="E208" s="26">
         <v>78922.460000000006</v>
       </c>
       <c r="F208" s="25">
         <v>55657.32</v>
       </c>
       <c r="G208" s="23">
         <v>22483.82</v>
       </c>
       <c r="H208" s="23">
         <v>780.82</v>
       </c>
       <c r="I208" s="24">
         <v>0.5</v>
       </c>
       <c r="J208" s="26">
         <v>0</v>
       </c>
       <c r="K208" s="26">
         <v>15057.5</v>
       </c>
       <c r="L208" s="26">
         <v>15766.72</v>
       </c>
       <c r="M208" s="26">
         <v>5912.44</v>
       </c>
       <c r="N208" s="26">
         <v>5411.92</v>
       </c>
       <c r="O208" s="27">
         <v>130780.01</v>
       </c>
     </row>
-    <row r="209" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A209" s="14">
         <v>45962</v>
       </c>
       <c r="B209" s="22">
         <v>89619.69</v>
       </c>
       <c r="C209" s="26">
         <v>7568.14</v>
       </c>
       <c r="D209" s="26">
         <v>2769.89</v>
       </c>
       <c r="E209" s="26">
         <v>79281.66</v>
       </c>
       <c r="F209" s="25">
         <v>55833.8</v>
       </c>
       <c r="G209" s="23">
         <v>22709.43</v>
       </c>
       <c r="H209" s="23">
         <v>737.92</v>
       </c>
       <c r="I209" s="24">
         <v>0.5</v>
       </c>
       <c r="J209" s="26">
         <v>0</v>
       </c>
       <c r="K209" s="26">
         <v>15144.29</v>
       </c>
       <c r="L209" s="26">
         <v>15693.86</v>
       </c>
       <c r="M209" s="26">
         <v>6551.43</v>
       </c>
       <c r="N209" s="26">
         <v>6006.53</v>
       </c>
       <c r="O209" s="27">
         <v>133015.79999999999</v>
       </c>
     </row>
+    <row r="210" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A210" s="14">
+        <v>45992</v>
+      </c>
+      <c r="B210" s="22">
+        <v>90648.4</v>
+      </c>
+      <c r="C210" s="26">
+        <v>6815.19</v>
+      </c>
+      <c r="D210" s="26">
+        <v>2203.66</v>
+      </c>
+      <c r="E210" s="26">
+        <v>81629.55</v>
+      </c>
+      <c r="F210" s="25">
+        <v>58507.58</v>
+      </c>
+      <c r="G210" s="23">
+        <v>22380.03</v>
+      </c>
+      <c r="H210" s="23">
+        <v>741.43</v>
+      </c>
+      <c r="I210" s="24">
+        <v>0.5</v>
+      </c>
+      <c r="J210" s="26">
+        <v>0</v>
+      </c>
+      <c r="K210" s="26">
+        <v>15131.54</v>
+      </c>
+      <c r="L210" s="26">
+        <v>15658.62</v>
+      </c>
+      <c r="M210" s="26">
+        <v>6347.71</v>
+      </c>
+      <c r="N210" s="26">
+        <v>6669.48</v>
+      </c>
+      <c r="O210" s="27">
+        <v>134455.75</v>
+      </c>
+    </row>
+    <row r="211" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A211" s="14">
+        <v>46023</v>
+      </c>
+      <c r="B211" s="22">
+        <v>90231.69</v>
+      </c>
+      <c r="C211" s="26">
+        <v>6942.14</v>
+      </c>
+      <c r="D211" s="26">
+        <v>2131.35</v>
+      </c>
+      <c r="E211" s="26">
+        <v>81158.2</v>
+      </c>
+      <c r="F211" s="25">
+        <v>57366.51</v>
+      </c>
+      <c r="G211" s="23">
+        <v>23072.01</v>
+      </c>
+      <c r="H211" s="23">
+        <v>719.2</v>
+      </c>
+      <c r="I211" s="24">
+        <v>0.48</v>
+      </c>
+      <c r="J211" s="26">
+        <v>0</v>
+      </c>
+      <c r="K211" s="26">
+        <v>15448.96</v>
+      </c>
+      <c r="L211" s="26">
+        <v>15979.01</v>
+      </c>
+      <c r="M211" s="26">
+        <v>6281.27</v>
+      </c>
+      <c r="N211" s="26">
+        <v>5188.43</v>
+      </c>
+      <c r="O211" s="27">
+        <v>133129.35</v>
+      </c>
+    </row>
+    <row r="212" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A212" s="14">
+        <v>46054</v>
+      </c>
+      <c r="B212" s="22">
+        <v>91049.45</v>
+      </c>
+      <c r="C212" s="26">
+        <v>6883.52</v>
+      </c>
+      <c r="D212" s="26">
+        <v>2242.69</v>
+      </c>
+      <c r="E212" s="26">
+        <v>81923.25</v>
+      </c>
+      <c r="F212" s="25">
+        <v>57992.65</v>
+      </c>
+      <c r="G212" s="23">
+        <v>23189.54</v>
+      </c>
+      <c r="H212" s="23">
+        <v>712.31</v>
+      </c>
+      <c r="I212" s="24">
+        <v>28.74</v>
+      </c>
+      <c r="J212" s="26">
+        <v>0</v>
+      </c>
+      <c r="K212" s="26">
+        <v>15408.52</v>
+      </c>
+      <c r="L212" s="26">
+        <v>16087.61</v>
+      </c>
+      <c r="M212" s="26">
+        <v>6513.69</v>
+      </c>
+      <c r="N212" s="26">
+        <v>5610.06</v>
+      </c>
+      <c r="O212" s="27">
+        <v>134669.32999999999</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:I4"/>
+    <mergeCell ref="J4:J6"/>
+    <mergeCell ref="K4:K6"/>
+    <mergeCell ref="L4:L6"/>
+    <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:O6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:I5"/>
-    <mergeCell ref="A4:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="M4:M6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35503780-0438-49C9-A002-C99F53E908C0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C31B831-6EB1-410C-9726-31D02677C730}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9.109375" style="5"/>
+    <col min="2" max="17" width="11.5546875" style="5" customWidth="1"/>
+    <col min="18" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="4"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="7"/>
     </row>
-    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="7"/>
     </row>
-    <row r="4" spans="1:18" s="39" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" s="39" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="38"/>
     </row>
-    <row r="5" spans="1:18" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:18" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="99"/>
       <c r="B5" s="101" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="102"/>
       <c r="D5" s="102"/>
       <c r="E5" s="103"/>
       <c r="F5" s="104" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="102"/>
       <c r="H5" s="102"/>
       <c r="I5" s="103"/>
       <c r="J5" s="105" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="104" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="102"/>
       <c r="M5" s="103"/>
       <c r="N5" s="96" t="s">
         <v>7</v>
       </c>
       <c r="O5" s="96" t="s">
         <v>8</v>
       </c>
       <c r="P5" s="96" t="s">
         <v>9</v>
       </c>
       <c r="Q5" s="97" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="100"/>
       <c r="B6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="80"/>
       <c r="K6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="70"/>
       <c r="O6" s="70"/>
       <c r="P6" s="70"/>
       <c r="Q6" s="98"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A7" s="40">
         <v>38718</v>
       </c>
       <c r="B7" s="41">
         <v>34204</v>
       </c>
       <c r="C7" s="42">
         <v>16196</v>
       </c>
       <c r="D7" s="43">
         <v>923</v>
       </c>
       <c r="E7" s="44">
         <v>17085</v>
       </c>
       <c r="F7" s="45">
         <v>9775</v>
       </c>
       <c r="G7" s="42">
         <v>1912</v>
       </c>
       <c r="H7" s="43">
         <v>7192</v>
       </c>
       <c r="I7" s="44">
@@ -22640,51 +22940,51 @@
       <c r="J7" s="46">
         <v>11</v>
       </c>
       <c r="K7" s="41">
         <v>257</v>
       </c>
       <c r="L7" s="43">
         <v>5</v>
       </c>
       <c r="M7" s="47">
         <v>252</v>
       </c>
       <c r="N7" s="48">
         <v>1429</v>
       </c>
       <c r="O7" s="46">
         <v>903</v>
       </c>
       <c r="P7" s="49">
         <v>1448</v>
       </c>
       <c r="Q7" s="50">
         <v>48027</v>
       </c>
     </row>
-    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" s="40">
         <v>38749</v>
       </c>
       <c r="B8" s="41">
         <v>32947</v>
       </c>
       <c r="C8" s="42">
         <v>14753</v>
       </c>
       <c r="D8" s="42">
         <v>908</v>
       </c>
       <c r="E8" s="44">
         <v>17286</v>
       </c>
       <c r="F8" s="41">
         <v>10075</v>
       </c>
       <c r="G8" s="42">
         <v>1908</v>
       </c>
       <c r="H8" s="42">
         <v>7484</v>
       </c>
       <c r="I8" s="44">
@@ -22693,51 +22993,51 @@
       <c r="J8" s="49">
         <v>11</v>
       </c>
       <c r="K8" s="41">
         <v>257</v>
       </c>
       <c r="L8" s="42">
         <v>5</v>
       </c>
       <c r="M8" s="44">
         <v>252</v>
       </c>
       <c r="N8" s="48">
         <v>1476</v>
       </c>
       <c r="O8" s="49">
         <v>900</v>
       </c>
       <c r="P8" s="49">
         <v>1437</v>
       </c>
       <c r="Q8" s="50">
         <v>47103</v>
       </c>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" s="40">
         <v>38777</v>
       </c>
       <c r="B9" s="41">
         <v>34918</v>
       </c>
       <c r="C9" s="42">
         <v>16389</v>
       </c>
       <c r="D9" s="42">
         <v>871</v>
       </c>
       <c r="E9" s="44">
         <v>17658</v>
       </c>
       <c r="F9" s="41">
         <v>9924</v>
       </c>
       <c r="G9" s="42">
         <v>1675</v>
       </c>
       <c r="H9" s="42">
         <v>7577</v>
       </c>
       <c r="I9" s="44">
@@ -22746,51 +23046,51 @@
       <c r="J9" s="49">
         <v>6</v>
       </c>
       <c r="K9" s="41">
         <v>248</v>
       </c>
       <c r="L9" s="42">
         <v>5</v>
       </c>
       <c r="M9" s="44">
         <v>243</v>
       </c>
       <c r="N9" s="48">
         <v>1291</v>
       </c>
       <c r="O9" s="49">
         <v>895</v>
       </c>
       <c r="P9" s="49">
         <v>1393</v>
       </c>
       <c r="Q9" s="50">
         <v>48675</v>
       </c>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="40">
         <v>38808</v>
       </c>
       <c r="B10" s="41">
         <v>35427</v>
       </c>
       <c r="C10" s="42">
         <v>16720</v>
       </c>
       <c r="D10" s="42">
         <v>789</v>
       </c>
       <c r="E10" s="44">
         <v>17918</v>
       </c>
       <c r="F10" s="41">
         <v>9626</v>
       </c>
       <c r="G10" s="42">
         <v>1514</v>
       </c>
       <c r="H10" s="42">
         <v>7488</v>
       </c>
       <c r="I10" s="44">
@@ -22799,51 +23099,51 @@
       <c r="J10" s="49">
         <v>5</v>
       </c>
       <c r="K10" s="41">
         <v>237</v>
       </c>
       <c r="L10" s="42">
         <v>5</v>
       </c>
       <c r="M10" s="44">
         <v>231</v>
       </c>
       <c r="N10" s="48">
         <v>1501</v>
       </c>
       <c r="O10" s="49">
         <v>892</v>
       </c>
       <c r="P10" s="49">
         <v>1504</v>
       </c>
       <c r="Q10" s="50">
         <v>49192</v>
       </c>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="40">
         <v>38838</v>
       </c>
       <c r="B11" s="41">
         <v>35745</v>
       </c>
       <c r="C11" s="42">
         <v>16489</v>
       </c>
       <c r="D11" s="42">
         <v>787</v>
       </c>
       <c r="E11" s="44">
         <v>18469</v>
       </c>
       <c r="F11" s="41">
         <v>9804</v>
       </c>
       <c r="G11" s="42">
         <v>1507</v>
       </c>
       <c r="H11" s="42">
         <v>7680</v>
       </c>
       <c r="I11" s="44">
@@ -22852,51 +23152,51 @@
       <c r="J11" s="49">
         <v>5</v>
       </c>
       <c r="K11" s="41">
         <v>235</v>
       </c>
       <c r="L11" s="42">
         <v>6</v>
       </c>
       <c r="M11" s="44">
         <v>230</v>
       </c>
       <c r="N11" s="48">
         <v>2011</v>
       </c>
       <c r="O11" s="49">
         <v>889</v>
       </c>
       <c r="P11" s="49">
         <v>1542</v>
       </c>
       <c r="Q11" s="50">
         <v>50233</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="40">
         <v>38869</v>
       </c>
       <c r="B12" s="41">
         <v>35870</v>
       </c>
       <c r="C12" s="42">
         <v>16145</v>
       </c>
       <c r="D12" s="42">
         <v>764</v>
       </c>
       <c r="E12" s="44">
         <v>18961</v>
       </c>
       <c r="F12" s="41">
         <v>10393</v>
       </c>
       <c r="G12" s="42">
         <v>2201</v>
       </c>
       <c r="H12" s="42">
         <v>7559</v>
       </c>
       <c r="I12" s="44">
@@ -22905,51 +23205,51 @@
       <c r="J12" s="49">
         <v>0</v>
       </c>
       <c r="K12" s="41">
         <v>220</v>
       </c>
       <c r="L12" s="42">
         <v>6</v>
       </c>
       <c r="M12" s="44">
         <v>214</v>
       </c>
       <c r="N12" s="48">
         <v>2048</v>
       </c>
       <c r="O12" s="49">
         <v>886</v>
       </c>
       <c r="P12" s="49">
         <v>1743</v>
       </c>
       <c r="Q12" s="50">
         <v>51159</v>
       </c>
     </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" s="40">
         <v>38899</v>
       </c>
       <c r="B13" s="41">
         <v>32163</v>
       </c>
       <c r="C13" s="42">
         <v>12546</v>
       </c>
       <c r="D13" s="42">
         <v>763</v>
       </c>
       <c r="E13" s="44">
         <v>18854</v>
       </c>
       <c r="F13" s="41">
         <v>10376</v>
       </c>
       <c r="G13" s="42">
         <v>2202</v>
       </c>
       <c r="H13" s="42">
         <v>7546</v>
       </c>
       <c r="I13" s="44">
@@ -22958,51 +23258,51 @@
       <c r="J13" s="49">
         <v>0</v>
       </c>
       <c r="K13" s="41">
         <v>218</v>
       </c>
       <c r="L13" s="42">
         <v>6</v>
       </c>
       <c r="M13" s="44">
         <v>213</v>
       </c>
       <c r="N13" s="48">
         <v>2103</v>
       </c>
       <c r="O13" s="49">
         <v>887</v>
       </c>
       <c r="P13" s="49">
         <v>1728</v>
       </c>
       <c r="Q13" s="50">
         <v>47476</v>
       </c>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="40">
         <v>38930</v>
       </c>
       <c r="B14" s="41">
         <v>33781</v>
       </c>
       <c r="C14" s="42">
         <v>13859</v>
       </c>
       <c r="D14" s="42">
         <v>763</v>
       </c>
       <c r="E14" s="44">
         <v>19159</v>
       </c>
       <c r="F14" s="41">
         <v>9878</v>
       </c>
       <c r="G14" s="42">
         <v>1521</v>
       </c>
       <c r="H14" s="42">
         <v>7712</v>
       </c>
       <c r="I14" s="44">
@@ -23011,51 +23311,51 @@
       <c r="J14" s="49">
         <v>0</v>
       </c>
       <c r="K14" s="41">
         <v>217</v>
       </c>
       <c r="L14" s="42">
         <v>6</v>
       </c>
       <c r="M14" s="44">
         <v>212</v>
       </c>
       <c r="N14" s="48">
         <v>2399</v>
       </c>
       <c r="O14" s="49">
         <v>883</v>
       </c>
       <c r="P14" s="49">
         <v>1757</v>
       </c>
       <c r="Q14" s="50">
         <v>48915</v>
       </c>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="40">
         <v>38961</v>
       </c>
       <c r="B15" s="41">
         <v>33845</v>
       </c>
       <c r="C15" s="42">
         <v>13786</v>
       </c>
       <c r="D15" s="42">
         <v>572</v>
       </c>
       <c r="E15" s="44">
         <v>19488</v>
       </c>
       <c r="F15" s="41">
         <v>9970</v>
       </c>
       <c r="G15" s="42">
         <v>1527</v>
       </c>
       <c r="H15" s="42">
         <v>7811</v>
       </c>
       <c r="I15" s="44">
@@ -23064,51 +23364,51 @@
       <c r="J15" s="49">
         <v>0</v>
       </c>
       <c r="K15" s="41">
         <v>217</v>
       </c>
       <c r="L15" s="42">
         <v>6</v>
       </c>
       <c r="M15" s="44">
         <v>212</v>
       </c>
       <c r="N15" s="48">
         <v>1956</v>
       </c>
       <c r="O15" s="49">
         <v>881</v>
       </c>
       <c r="P15" s="49">
         <v>1696</v>
       </c>
       <c r="Q15" s="50">
         <v>48565</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="40">
         <v>38991</v>
       </c>
       <c r="B16" s="41">
         <v>34281</v>
       </c>
       <c r="C16" s="42">
         <v>13277</v>
       </c>
       <c r="D16" s="42">
         <v>591</v>
       </c>
       <c r="E16" s="44">
         <v>20413</v>
       </c>
       <c r="F16" s="41">
         <v>9978</v>
       </c>
       <c r="G16" s="42">
         <v>1534</v>
       </c>
       <c r="H16" s="42">
         <v>7817</v>
       </c>
       <c r="I16" s="44">
@@ -23117,51 +23417,51 @@
       <c r="J16" s="49">
         <v>0</v>
       </c>
       <c r="K16" s="41">
         <v>216</v>
       </c>
       <c r="L16" s="42">
         <v>6</v>
       </c>
       <c r="M16" s="44">
         <v>211</v>
       </c>
       <c r="N16" s="48">
         <v>2024</v>
       </c>
       <c r="O16" s="49">
         <v>880</v>
       </c>
       <c r="P16" s="49">
         <v>1894</v>
       </c>
       <c r="Q16" s="50">
         <v>49274</v>
       </c>
     </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A17" s="40">
         <v>39022</v>
       </c>
       <c r="B17" s="41">
         <v>34197</v>
       </c>
       <c r="C17" s="42">
         <v>13001</v>
       </c>
       <c r="D17" s="42">
         <v>588</v>
       </c>
       <c r="E17" s="44">
         <v>20607</v>
       </c>
       <c r="F17" s="41">
         <v>10038</v>
       </c>
       <c r="G17" s="42">
         <v>1564</v>
       </c>
       <c r="H17" s="42">
         <v>7853</v>
       </c>
       <c r="I17" s="44">
@@ -23170,51 +23470,51 @@
       <c r="J17" s="49">
         <v>0</v>
       </c>
       <c r="K17" s="41">
         <v>216</v>
       </c>
       <c r="L17" s="42">
         <v>6</v>
       </c>
       <c r="M17" s="44">
         <v>210</v>
       </c>
       <c r="N17" s="48">
         <v>1707</v>
       </c>
       <c r="O17" s="49">
         <v>880</v>
       </c>
       <c r="P17" s="49">
         <v>2097</v>
       </c>
       <c r="Q17" s="50">
         <v>49135</v>
       </c>
     </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A18" s="40">
         <v>39052</v>
       </c>
       <c r="B18" s="41">
         <v>32913</v>
       </c>
       <c r="C18" s="42">
         <v>11395</v>
       </c>
       <c r="D18" s="42">
         <v>624</v>
       </c>
       <c r="E18" s="44">
         <v>20894</v>
       </c>
       <c r="F18" s="41">
         <v>11272</v>
       </c>
       <c r="G18" s="42">
         <v>2784</v>
       </c>
       <c r="H18" s="42">
         <v>7886</v>
       </c>
       <c r="I18" s="44">
@@ -23223,51 +23523,51 @@
       <c r="J18" s="49">
         <v>2</v>
       </c>
       <c r="K18" s="41">
         <v>222</v>
       </c>
       <c r="L18" s="42">
         <v>5</v>
       </c>
       <c r="M18" s="44">
         <v>217</v>
       </c>
       <c r="N18" s="48">
         <v>1626</v>
       </c>
       <c r="O18" s="49">
         <v>930</v>
       </c>
       <c r="P18" s="49">
         <v>2187</v>
       </c>
       <c r="Q18" s="50">
         <v>49151</v>
       </c>
     </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A19" s="40">
         <v>39083</v>
       </c>
       <c r="B19" s="41">
         <v>33738</v>
       </c>
       <c r="C19" s="42">
         <v>11967</v>
       </c>
       <c r="D19" s="42">
         <v>616</v>
       </c>
       <c r="E19" s="44">
         <v>21155</v>
       </c>
       <c r="F19" s="41">
         <v>10733</v>
       </c>
       <c r="G19" s="42">
         <v>2767</v>
       </c>
       <c r="H19" s="42">
         <v>7378</v>
       </c>
       <c r="I19" s="44">
@@ -23276,51 +23576,51 @@
       <c r="J19" s="49">
         <v>2</v>
       </c>
       <c r="K19" s="41">
         <v>229</v>
       </c>
       <c r="L19" s="42">
         <v>5</v>
       </c>
       <c r="M19" s="44">
         <v>224</v>
       </c>
       <c r="N19" s="48">
         <v>1632</v>
       </c>
       <c r="O19" s="49">
         <v>902</v>
       </c>
       <c r="P19" s="49">
         <v>1945</v>
       </c>
       <c r="Q19" s="50">
         <v>49181</v>
       </c>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A20" s="40">
         <v>39114</v>
       </c>
       <c r="B20" s="41">
         <v>34092</v>
       </c>
       <c r="C20" s="42">
         <v>12151</v>
       </c>
       <c r="D20" s="42">
         <v>711</v>
       </c>
       <c r="E20" s="44">
         <v>21230</v>
       </c>
       <c r="F20" s="41">
         <v>10604</v>
       </c>
       <c r="G20" s="42">
         <v>2744</v>
       </c>
       <c r="H20" s="42">
         <v>7273</v>
       </c>
       <c r="I20" s="44">
@@ -23329,51 +23629,51 @@
       <c r="J20" s="49">
         <v>2</v>
       </c>
       <c r="K20" s="41">
         <v>249</v>
       </c>
       <c r="L20" s="42">
         <v>5</v>
       </c>
       <c r="M20" s="44">
         <v>244</v>
       </c>
       <c r="N20" s="48">
         <v>1676</v>
       </c>
       <c r="O20" s="49">
         <v>893</v>
       </c>
       <c r="P20" s="49">
         <v>1970</v>
       </c>
       <c r="Q20" s="50">
         <v>49486</v>
       </c>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A21" s="40">
         <v>39142</v>
       </c>
       <c r="B21" s="41">
         <v>37051</v>
       </c>
       <c r="C21" s="42">
         <v>14799</v>
       </c>
       <c r="D21" s="42">
         <v>776</v>
       </c>
       <c r="E21" s="44">
         <v>21476</v>
       </c>
       <c r="F21" s="41">
         <v>9487</v>
       </c>
       <c r="G21" s="42">
         <v>1587</v>
       </c>
       <c r="H21" s="42">
         <v>7292</v>
       </c>
       <c r="I21" s="44">
@@ -23382,51 +23682,51 @@
       <c r="J21" s="49">
         <v>2</v>
       </c>
       <c r="K21" s="41">
         <v>242</v>
       </c>
       <c r="L21" s="42">
         <v>5</v>
       </c>
       <c r="M21" s="44">
         <v>237</v>
       </c>
       <c r="N21" s="48">
         <v>1591</v>
       </c>
       <c r="O21" s="49">
         <v>896</v>
       </c>
       <c r="P21" s="49">
         <v>2032</v>
       </c>
       <c r="Q21" s="50">
         <v>51301</v>
       </c>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A22" s="40">
         <v>39173</v>
       </c>
       <c r="B22" s="41">
         <v>38731</v>
       </c>
       <c r="C22" s="42">
         <v>16212</v>
       </c>
       <c r="D22" s="42">
         <v>806</v>
       </c>
       <c r="E22" s="44">
         <v>21713</v>
       </c>
       <c r="F22" s="41">
         <v>9614</v>
       </c>
       <c r="G22" s="42">
         <v>1598</v>
       </c>
       <c r="H22" s="42">
         <v>7418</v>
       </c>
       <c r="I22" s="44">
@@ -23435,51 +23735,51 @@
       <c r="J22" s="49">
         <v>2</v>
       </c>
       <c r="K22" s="41">
         <v>241</v>
       </c>
       <c r="L22" s="42">
         <v>5</v>
       </c>
       <c r="M22" s="44">
         <v>236</v>
       </c>
       <c r="N22" s="48">
         <v>1837</v>
       </c>
       <c r="O22" s="49">
         <v>885</v>
       </c>
       <c r="P22" s="49">
         <v>2095</v>
       </c>
       <c r="Q22" s="50">
         <v>53404</v>
       </c>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" s="40">
         <v>39203</v>
       </c>
       <c r="B23" s="41">
         <v>37641</v>
       </c>
       <c r="C23" s="42">
         <v>14592</v>
       </c>
       <c r="D23" s="42">
         <v>762</v>
       </c>
       <c r="E23" s="44">
         <v>22287</v>
       </c>
       <c r="F23" s="41">
         <v>10673</v>
       </c>
       <c r="G23" s="42">
         <v>2325</v>
       </c>
       <c r="H23" s="42">
         <v>7746</v>
       </c>
       <c r="I23" s="44">
@@ -23488,51 +23788,51 @@
       <c r="J23" s="49">
         <v>2</v>
       </c>
       <c r="K23" s="41">
         <v>270</v>
       </c>
       <c r="L23" s="42">
         <v>5</v>
       </c>
       <c r="M23" s="44">
         <v>265</v>
       </c>
       <c r="N23" s="48">
         <v>1916</v>
       </c>
       <c r="O23" s="49">
         <v>881</v>
       </c>
       <c r="P23" s="49">
         <v>2056</v>
       </c>
       <c r="Q23" s="50">
         <v>53440</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A24" s="40">
         <v>39234</v>
       </c>
       <c r="B24" s="41">
         <v>37398</v>
       </c>
       <c r="C24" s="42">
         <v>13775</v>
       </c>
       <c r="D24" s="42">
         <v>699</v>
       </c>
       <c r="E24" s="44">
         <v>22923</v>
       </c>
       <c r="F24" s="41">
         <v>12207</v>
       </c>
       <c r="G24" s="42">
         <v>3811</v>
       </c>
       <c r="H24" s="42">
         <v>7789</v>
       </c>
       <c r="I24" s="44">
@@ -23541,51 +23841,51 @@
       <c r="J24" s="49">
         <v>2</v>
       </c>
       <c r="K24" s="41">
         <v>273</v>
       </c>
       <c r="L24" s="42">
         <v>5</v>
       </c>
       <c r="M24" s="44">
         <v>268</v>
       </c>
       <c r="N24" s="48">
         <v>1796</v>
       </c>
       <c r="O24" s="49">
         <v>874</v>
       </c>
       <c r="P24" s="49">
         <v>2034</v>
       </c>
       <c r="Q24" s="50">
         <v>54584</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A25" s="40">
         <v>39264</v>
       </c>
       <c r="B25" s="41">
         <v>37329</v>
       </c>
       <c r="C25" s="42">
         <v>13211</v>
       </c>
       <c r="D25" s="42">
         <v>698</v>
       </c>
       <c r="E25" s="44">
         <v>23420</v>
       </c>
       <c r="F25" s="41">
         <v>12283</v>
       </c>
       <c r="G25" s="42">
         <v>3907</v>
       </c>
       <c r="H25" s="42">
         <v>7754</v>
       </c>
       <c r="I25" s="44">
@@ -23594,51 +23894,51 @@
       <c r="J25" s="49">
         <v>2</v>
       </c>
       <c r="K25" s="41">
         <v>274</v>
       </c>
       <c r="L25" s="42">
         <v>5</v>
       </c>
       <c r="M25" s="44">
         <v>269</v>
       </c>
       <c r="N25" s="48">
         <v>1753</v>
       </c>
       <c r="O25" s="49">
         <v>872</v>
       </c>
       <c r="P25" s="49">
         <v>2032</v>
       </c>
       <c r="Q25" s="50">
         <v>54545</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" s="40">
         <v>39295</v>
       </c>
       <c r="B26" s="41">
         <v>38011</v>
       </c>
       <c r="C26" s="42">
         <v>13681</v>
       </c>
       <c r="D26" s="42">
         <v>709</v>
       </c>
       <c r="E26" s="44">
         <v>23621</v>
       </c>
       <c r="F26" s="41">
         <v>12143</v>
       </c>
       <c r="G26" s="42">
         <v>3767</v>
       </c>
       <c r="H26" s="42">
         <v>7770</v>
       </c>
       <c r="I26" s="44">
@@ -23647,51 +23947,51 @@
       <c r="J26" s="49">
         <v>2</v>
       </c>
       <c r="K26" s="41">
         <v>275</v>
       </c>
       <c r="L26" s="42">
         <v>5</v>
       </c>
       <c r="M26" s="44">
         <v>270</v>
       </c>
       <c r="N26" s="48">
         <v>1956</v>
       </c>
       <c r="O26" s="49">
         <v>871</v>
       </c>
       <c r="P26" s="49">
         <v>2003</v>
       </c>
       <c r="Q26" s="50">
         <v>55261</v>
       </c>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A27" s="40">
         <v>39326</v>
       </c>
       <c r="B27" s="41">
         <v>37908</v>
       </c>
       <c r="C27" s="42">
         <v>13019</v>
       </c>
       <c r="D27" s="42">
         <v>709</v>
       </c>
       <c r="E27" s="44">
         <v>24180</v>
       </c>
       <c r="F27" s="41">
         <v>12132</v>
       </c>
       <c r="G27" s="42">
         <v>3813</v>
       </c>
       <c r="H27" s="42">
         <v>7713</v>
       </c>
       <c r="I27" s="44">
@@ -23700,51 +24000,51 @@
       <c r="J27" s="49">
         <v>2</v>
       </c>
       <c r="K27" s="41">
         <v>275</v>
       </c>
       <c r="L27" s="42">
         <v>5</v>
       </c>
       <c r="M27" s="44">
         <v>270</v>
       </c>
       <c r="N27" s="48">
         <v>2018</v>
       </c>
       <c r="O27" s="49">
         <v>868</v>
       </c>
       <c r="P27" s="49">
         <v>2078</v>
       </c>
       <c r="Q27" s="50">
         <v>55282</v>
       </c>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A28" s="40">
         <v>39356</v>
       </c>
       <c r="B28" s="41">
         <v>39276</v>
       </c>
       <c r="C28" s="42">
         <v>13716</v>
       </c>
       <c r="D28" s="42">
         <v>699</v>
       </c>
       <c r="E28" s="44">
         <v>24861</v>
       </c>
       <c r="F28" s="41">
         <v>12063</v>
       </c>
       <c r="G28" s="42">
         <v>3557</v>
       </c>
       <c r="H28" s="42">
         <v>7875</v>
       </c>
       <c r="I28" s="44">
@@ -23753,51 +24053,51 @@
       <c r="J28" s="49">
         <v>2</v>
       </c>
       <c r="K28" s="41">
         <v>276</v>
       </c>
       <c r="L28" s="42">
         <v>5</v>
       </c>
       <c r="M28" s="44">
         <v>271</v>
       </c>
       <c r="N28" s="48">
         <v>2111</v>
       </c>
       <c r="O28" s="49">
         <v>867</v>
       </c>
       <c r="P28" s="49">
         <v>2252</v>
       </c>
       <c r="Q28" s="50">
         <v>56848</v>
       </c>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A29" s="40">
         <v>39387</v>
       </c>
       <c r="B29" s="41">
         <v>39754</v>
       </c>
       <c r="C29" s="42">
         <v>13721</v>
       </c>
       <c r="D29" s="42">
         <v>742</v>
       </c>
       <c r="E29" s="44">
         <v>25291</v>
       </c>
       <c r="F29" s="41">
         <v>12161</v>
       </c>
       <c r="G29" s="42">
         <v>3609</v>
       </c>
       <c r="H29" s="42">
         <v>7928</v>
       </c>
       <c r="I29" s="44">
@@ -23806,51 +24106,51 @@
       <c r="J29" s="49">
         <v>2</v>
       </c>
       <c r="K29" s="41">
         <v>312</v>
       </c>
       <c r="L29" s="42">
         <v>5</v>
       </c>
       <c r="M29" s="44">
         <v>306</v>
       </c>
       <c r="N29" s="48">
         <v>1938</v>
       </c>
       <c r="O29" s="49">
         <v>873</v>
       </c>
       <c r="P29" s="49">
         <v>2233</v>
       </c>
       <c r="Q29" s="50">
         <v>57273</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A30" s="40">
         <v>39417</v>
       </c>
       <c r="B30" s="41">
         <v>39893</v>
       </c>
       <c r="C30" s="42">
         <v>13346</v>
       </c>
       <c r="D30" s="42">
         <v>764</v>
       </c>
       <c r="E30" s="44">
         <v>25783</v>
       </c>
       <c r="F30" s="41">
         <v>12584</v>
       </c>
       <c r="G30" s="42">
         <v>4014</v>
       </c>
       <c r="H30" s="42">
         <v>7943</v>
       </c>
       <c r="I30" s="44">
@@ -23859,51 +24159,51 @@
       <c r="J30" s="49">
         <v>2</v>
       </c>
       <c r="K30" s="41">
         <v>336</v>
       </c>
       <c r="L30" s="42">
         <v>8</v>
       </c>
       <c r="M30" s="44">
         <v>329</v>
       </c>
       <c r="N30" s="48">
         <v>2346</v>
       </c>
       <c r="O30" s="49">
         <v>903</v>
       </c>
       <c r="P30" s="49">
         <v>1989</v>
       </c>
       <c r="Q30" s="50">
         <v>58053</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A31" s="40">
         <v>39448</v>
       </c>
       <c r="B31" s="41">
         <v>40131</v>
       </c>
       <c r="C31" s="42">
         <v>12885</v>
       </c>
       <c r="D31" s="42">
         <v>764</v>
       </c>
       <c r="E31" s="44">
         <v>26482</v>
       </c>
       <c r="F31" s="41">
         <v>12355</v>
       </c>
       <c r="G31" s="42">
         <v>4543</v>
       </c>
       <c r="H31" s="42">
         <v>7189</v>
       </c>
       <c r="I31" s="44">
@@ -23912,51 +24212,51 @@
       <c r="J31" s="49">
         <v>2</v>
       </c>
       <c r="K31" s="41">
         <v>449</v>
       </c>
       <c r="L31" s="42">
         <v>34</v>
       </c>
       <c r="M31" s="44">
         <v>415</v>
       </c>
       <c r="N31" s="48">
         <v>2007</v>
       </c>
       <c r="O31" s="49">
         <v>906</v>
       </c>
       <c r="P31" s="49">
         <v>1884</v>
       </c>
       <c r="Q31" s="50">
         <v>57733</v>
       </c>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A32" s="40">
         <v>39479</v>
       </c>
       <c r="B32" s="41">
         <v>40058</v>
       </c>
       <c r="C32" s="42">
         <v>12526</v>
       </c>
       <c r="D32" s="42">
         <v>754</v>
       </c>
       <c r="E32" s="44">
         <v>26778</v>
       </c>
       <c r="F32" s="41">
         <v>12616</v>
       </c>
       <c r="G32" s="42">
         <v>4802</v>
       </c>
       <c r="H32" s="42">
         <v>7241</v>
       </c>
       <c r="I32" s="44">
@@ -23965,51 +24265,51 @@
       <c r="J32" s="49">
         <v>2</v>
       </c>
       <c r="K32" s="41">
         <v>450</v>
       </c>
       <c r="L32" s="42">
         <v>34</v>
       </c>
       <c r="M32" s="44">
         <v>415</v>
       </c>
       <c r="N32" s="48">
         <v>1841</v>
       </c>
       <c r="O32" s="49">
         <v>903</v>
       </c>
       <c r="P32" s="49">
         <v>1999</v>
       </c>
       <c r="Q32" s="50">
         <v>57868</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="40">
         <v>39508</v>
       </c>
       <c r="B33" s="41">
         <v>40990</v>
       </c>
       <c r="C33" s="42">
         <v>13063</v>
       </c>
       <c r="D33" s="42">
         <v>738</v>
       </c>
       <c r="E33" s="44">
         <v>27190</v>
       </c>
       <c r="F33" s="41">
         <v>11977</v>
       </c>
       <c r="G33" s="42">
         <v>4751</v>
       </c>
       <c r="H33" s="42">
         <v>6747</v>
       </c>
       <c r="I33" s="44">
@@ -24018,51 +24318,51 @@
       <c r="J33" s="49">
         <v>2</v>
       </c>
       <c r="K33" s="41">
         <v>454</v>
       </c>
       <c r="L33" s="42">
         <v>35</v>
       </c>
       <c r="M33" s="44">
         <v>420</v>
       </c>
       <c r="N33" s="48">
         <v>1538</v>
       </c>
       <c r="O33" s="49">
         <v>903</v>
       </c>
       <c r="P33" s="49">
         <v>2017</v>
       </c>
       <c r="Q33" s="50">
         <v>57883</v>
       </c>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="40">
         <v>39539</v>
       </c>
       <c r="B34" s="41">
         <v>41390</v>
       </c>
       <c r="C34" s="42">
         <v>13072</v>
       </c>
       <c r="D34" s="42">
         <v>720</v>
       </c>
       <c r="E34" s="44">
         <v>27597</v>
       </c>
       <c r="F34" s="41">
         <v>12156</v>
       </c>
       <c r="G34" s="42">
         <v>4840</v>
       </c>
       <c r="H34" s="42">
         <v>6830</v>
       </c>
       <c r="I34" s="44">
@@ -24071,51 +24371,51 @@
       <c r="J34" s="49">
         <v>2</v>
       </c>
       <c r="K34" s="41">
         <v>438</v>
       </c>
       <c r="L34" s="42">
         <v>35</v>
       </c>
       <c r="M34" s="44">
         <v>403</v>
       </c>
       <c r="N34" s="48">
         <v>2168</v>
       </c>
       <c r="O34" s="49">
         <v>902</v>
       </c>
       <c r="P34" s="49">
         <v>2000</v>
       </c>
       <c r="Q34" s="50">
         <v>59058</v>
       </c>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="40">
         <v>39569</v>
       </c>
       <c r="B35" s="41">
         <v>41925</v>
       </c>
       <c r="C35" s="42">
         <v>13548</v>
       </c>
       <c r="D35" s="42">
         <v>708</v>
       </c>
       <c r="E35" s="44">
         <v>27669</v>
       </c>
       <c r="F35" s="41">
         <v>11431</v>
       </c>
       <c r="G35" s="42">
         <v>4095</v>
       </c>
       <c r="H35" s="42">
         <v>6867</v>
       </c>
       <c r="I35" s="44">
@@ -24124,51 +24424,51 @@
       <c r="J35" s="49">
         <v>2</v>
       </c>
       <c r="K35" s="41">
         <v>450</v>
       </c>
       <c r="L35" s="42">
         <v>35</v>
       </c>
       <c r="M35" s="44">
         <v>415</v>
       </c>
       <c r="N35" s="48">
         <v>2017</v>
       </c>
       <c r="O35" s="49">
         <v>897</v>
       </c>
       <c r="P35" s="49">
         <v>2306</v>
       </c>
       <c r="Q35" s="50">
         <v>59028</v>
       </c>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A36" s="40">
         <v>39600</v>
       </c>
       <c r="B36" s="41">
         <v>43136</v>
       </c>
       <c r="C36" s="42">
         <v>14182</v>
       </c>
       <c r="D36" s="42">
         <v>680</v>
       </c>
       <c r="E36" s="44">
         <v>28274</v>
       </c>
       <c r="F36" s="41">
         <v>11470</v>
       </c>
       <c r="G36" s="42">
         <v>4100</v>
       </c>
       <c r="H36" s="42">
         <v>6873</v>
       </c>
       <c r="I36" s="44">
@@ -24177,51 +24477,51 @@
       <c r="J36" s="49">
         <v>2</v>
       </c>
       <c r="K36" s="41">
         <v>442</v>
       </c>
       <c r="L36" s="42">
         <v>30</v>
       </c>
       <c r="M36" s="44">
         <v>412</v>
       </c>
       <c r="N36" s="48">
         <v>2306</v>
       </c>
       <c r="O36" s="49">
         <v>894</v>
       </c>
       <c r="P36" s="49">
         <v>2169</v>
       </c>
       <c r="Q36" s="50">
         <v>60418</v>
       </c>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="40">
         <v>39630</v>
       </c>
       <c r="B37" s="41">
         <v>44731</v>
       </c>
       <c r="C37" s="42">
         <v>15127</v>
       </c>
       <c r="D37" s="42">
         <v>700</v>
       </c>
       <c r="E37" s="44">
         <v>28905</v>
       </c>
       <c r="F37" s="41">
         <v>10868</v>
       </c>
       <c r="G37" s="42">
         <v>3454</v>
       </c>
       <c r="H37" s="42">
         <v>6929</v>
       </c>
       <c r="I37" s="44">
@@ -24230,51 +24530,51 @@
       <c r="J37" s="49">
         <v>2</v>
       </c>
       <c r="K37" s="41">
         <v>454</v>
       </c>
       <c r="L37" s="42">
         <v>33</v>
       </c>
       <c r="M37" s="44">
         <v>421</v>
       </c>
       <c r="N37" s="48">
         <v>2117</v>
       </c>
       <c r="O37" s="49">
         <v>895</v>
       </c>
       <c r="P37" s="49">
         <v>2136</v>
       </c>
       <c r="Q37" s="50">
         <v>61203</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="40">
         <v>39661</v>
       </c>
       <c r="B38" s="41">
         <v>44261</v>
       </c>
       <c r="C38" s="42">
         <v>14265</v>
       </c>
       <c r="D38" s="42">
         <v>715</v>
       </c>
       <c r="E38" s="44">
         <v>29281</v>
       </c>
       <c r="F38" s="41">
         <v>10816</v>
       </c>
       <c r="G38" s="42">
         <v>3295</v>
       </c>
       <c r="H38" s="42">
         <v>7060</v>
       </c>
       <c r="I38" s="44">
@@ -24283,51 +24583,51 @@
       <c r="J38" s="49">
         <v>2</v>
       </c>
       <c r="K38" s="41">
         <v>452</v>
       </c>
       <c r="L38" s="42">
         <v>30</v>
       </c>
       <c r="M38" s="44">
         <v>422</v>
       </c>
       <c r="N38" s="48">
         <v>1982</v>
       </c>
       <c r="O38" s="49">
         <v>894</v>
       </c>
       <c r="P38" s="49">
         <v>2133</v>
       </c>
       <c r="Q38" s="50">
         <v>60540</v>
       </c>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A39" s="40">
         <v>39692</v>
       </c>
       <c r="B39" s="41">
         <v>45093</v>
       </c>
       <c r="C39" s="42">
         <v>14869</v>
       </c>
       <c r="D39" s="42">
         <v>701</v>
       </c>
       <c r="E39" s="44">
         <v>29523</v>
       </c>
       <c r="F39" s="41">
         <v>11017</v>
       </c>
       <c r="G39" s="42">
         <v>3360</v>
       </c>
       <c r="H39" s="42">
         <v>7179</v>
       </c>
       <c r="I39" s="44">
@@ -24336,51 +24636,51 @@
       <c r="J39" s="49">
         <v>5</v>
       </c>
       <c r="K39" s="41">
         <v>440</v>
       </c>
       <c r="L39" s="42">
         <v>29</v>
       </c>
       <c r="M39" s="44">
         <v>411</v>
       </c>
       <c r="N39" s="48">
         <v>2166</v>
       </c>
       <c r="O39" s="49">
         <v>893</v>
       </c>
       <c r="P39" s="49">
         <v>2135</v>
       </c>
       <c r="Q39" s="50">
         <v>61751</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" s="40">
         <v>39722</v>
       </c>
       <c r="B40" s="41">
         <v>45070</v>
       </c>
       <c r="C40" s="42">
         <v>14492</v>
       </c>
       <c r="D40" s="42">
         <v>682</v>
       </c>
       <c r="E40" s="44">
         <v>29896</v>
       </c>
       <c r="F40" s="41">
         <v>10994</v>
       </c>
       <c r="G40" s="42">
         <v>3049</v>
       </c>
       <c r="H40" s="42">
         <v>7462</v>
       </c>
       <c r="I40" s="44">
@@ -24389,51 +24689,51 @@
       <c r="J40" s="49">
         <v>3</v>
       </c>
       <c r="K40" s="41">
         <v>441</v>
       </c>
       <c r="L40" s="42">
         <v>30</v>
       </c>
       <c r="M40" s="44">
         <v>411</v>
       </c>
       <c r="N40" s="48">
         <v>2032</v>
       </c>
       <c r="O40" s="49">
         <v>897</v>
       </c>
       <c r="P40" s="49">
         <v>2986</v>
       </c>
       <c r="Q40" s="50">
         <v>62422</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A41" s="40">
         <v>39753</v>
       </c>
       <c r="B41" s="41">
         <v>45126</v>
       </c>
       <c r="C41" s="42">
         <v>14191</v>
       </c>
       <c r="D41" s="42">
         <v>734</v>
       </c>
       <c r="E41" s="44">
         <v>30202</v>
       </c>
       <c r="F41" s="41">
         <v>11441</v>
       </c>
       <c r="G41" s="42">
         <v>3217</v>
       </c>
       <c r="H41" s="42">
         <v>7777</v>
       </c>
       <c r="I41" s="44">
@@ -24442,51 +24742,51 @@
       <c r="J41" s="49">
         <v>3</v>
       </c>
       <c r="K41" s="41">
         <v>440</v>
       </c>
       <c r="L41" s="42">
         <v>30</v>
       </c>
       <c r="M41" s="44">
         <v>410</v>
       </c>
       <c r="N41" s="48">
         <v>2222</v>
       </c>
       <c r="O41" s="49">
         <v>905</v>
       </c>
       <c r="P41" s="49">
         <v>2870</v>
       </c>
       <c r="Q41" s="50">
         <v>63007</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="51">
         <v>39783</v>
       </c>
       <c r="B42" s="52">
         <v>47556</v>
       </c>
       <c r="C42" s="53">
         <v>16805</v>
       </c>
       <c r="D42" s="53">
         <v>766</v>
       </c>
       <c r="E42" s="54">
         <v>29986</v>
       </c>
       <c r="F42" s="52">
         <v>11391</v>
       </c>
       <c r="G42" s="53">
         <v>2687</v>
       </c>
       <c r="H42" s="53">
         <v>8286</v>
       </c>
       <c r="I42" s="54">
@@ -24514,3055 +24814,3055 @@
         <v>3012</v>
       </c>
       <c r="Q42" s="57">
         <v>65509</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FBFFED1-9973-4E2F-BB4C-6AC0B377DDFE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83758062-791F-4A87-B23C-943364E258B9}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:Q100"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q8" sqref="Q8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9.109375" style="5"/>
+    <col min="2" max="5" width="13.6640625" style="5" customWidth="1"/>
+    <col min="6" max="9" width="13.44140625" style="5" customWidth="1"/>
+    <col min="10" max="13" width="12.88671875" style="5" customWidth="1"/>
+    <col min="14" max="15" width="13.33203125" style="5" customWidth="1"/>
+    <col min="16" max="16" width="12.44140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
-    <row r="4" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:17" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="8"/>
       <c r="D4" s="2"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:17" s="29" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="106"/>
-      <c r="B5" s="109" t="s">
+      <c r="A5" s="110"/>
+      <c r="B5" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="110"/>
-[...6 lines deleted...]
-      <c r="J5" s="112" t="s">
+      <c r="C5" s="114"/>
+      <c r="D5" s="114"/>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
+      <c r="I5" s="115"/>
+      <c r="J5" s="116" t="s">
         <v>17</v>
       </c>
-      <c r="K5" s="113" t="s">
+      <c r="K5" s="106" t="s">
         <v>18</v>
       </c>
-      <c r="L5" s="113" t="s">
+      <c r="L5" s="106" t="s">
         <v>19</v>
       </c>
-      <c r="M5" s="113" t="s">
+      <c r="M5" s="106" t="s">
         <v>20</v>
       </c>
-      <c r="N5" s="113" t="s">
+      <c r="N5" s="106" t="s">
         <v>21</v>
       </c>
-      <c r="O5" s="114" t="s">
+      <c r="O5" s="107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:17" s="29" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="107"/>
-      <c r="B6" s="91" t="s">
+      <c r="A6" s="111"/>
+      <c r="B6" s="84" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="93" t="s">
+      <c r="C6" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="D6" s="93" t="s">
+      <c r="D6" s="86" t="s">
         <v>23</v>
       </c>
-      <c r="E6" s="94" t="s">
+      <c r="E6" s="87" t="s">
         <v>24</v>
       </c>
-      <c r="F6" s="94"/>
-[...8 lines deleted...]
-      <c r="O6" s="115"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="88"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="82"/>
+      <c r="M6" s="82"/>
+      <c r="N6" s="82"/>
+      <c r="O6" s="108"/>
     </row>
     <row r="7" spans="1:17" s="29" customFormat="1" ht="35.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="108"/>
-[...2 lines deleted...]
-      <c r="D7" s="89"/>
+      <c r="A7" s="112"/>
+      <c r="B7" s="85"/>
+      <c r="C7" s="83"/>
+      <c r="D7" s="83"/>
       <c r="E7" s="30" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="J7" s="89"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="J7" s="83"/>
+      <c r="K7" s="83"/>
+      <c r="L7" s="83"/>
+      <c r="M7" s="83"/>
+      <c r="N7" s="83"/>
+      <c r="O7" s="109"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A8" s="58">
         <v>38718</v>
       </c>
       <c r="B8" s="15">
         <v>35689</v>
       </c>
       <c r="C8" s="19">
         <v>9343</v>
       </c>
       <c r="D8" s="59">
         <v>1928</v>
       </c>
       <c r="E8" s="19">
         <v>24418</v>
       </c>
       <c r="F8" s="59">
         <v>11818</v>
       </c>
       <c r="G8" s="16">
         <v>11189</v>
       </c>
       <c r="H8" s="16">
         <v>1395</v>
       </c>
       <c r="I8" s="17">
         <v>16</v>
       </c>
       <c r="J8" s="19">
         <v>1474</v>
       </c>
       <c r="K8" s="59">
         <v>1607</v>
       </c>
       <c r="L8" s="19">
         <v>4605</v>
       </c>
       <c r="M8" s="19">
         <v>3042</v>
       </c>
       <c r="N8" s="19">
         <v>1610</v>
       </c>
       <c r="O8" s="20">
         <v>48027</v>
       </c>
       <c r="Q8" s="21"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A9" s="14">
         <v>38749</v>
       </c>
       <c r="B9" s="22">
         <v>35327</v>
       </c>
       <c r="C9" s="26">
         <v>8445</v>
       </c>
       <c r="D9" s="60">
         <v>2165</v>
       </c>
       <c r="E9" s="26">
         <v>24717</v>
       </c>
       <c r="F9" s="60">
         <v>12064</v>
       </c>
       <c r="G9" s="23">
         <v>11262</v>
       </c>
       <c r="H9" s="23">
         <v>1375</v>
       </c>
       <c r="I9" s="24">
         <v>16</v>
       </c>
       <c r="J9" s="26">
         <v>1468</v>
       </c>
       <c r="K9" s="60">
         <v>1609</v>
       </c>
       <c r="L9" s="26">
         <v>4649</v>
       </c>
       <c r="M9" s="26">
         <v>2545</v>
       </c>
       <c r="N9" s="26">
         <v>1505</v>
       </c>
       <c r="O9" s="27">
         <v>47103</v>
       </c>
       <c r="Q9" s="21"/>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A10" s="14">
         <v>38777</v>
       </c>
       <c r="B10" s="22">
         <v>37061</v>
       </c>
       <c r="C10" s="26">
         <v>8782</v>
       </c>
       <c r="D10" s="60">
         <v>3307</v>
       </c>
       <c r="E10" s="26">
         <v>24973</v>
       </c>
       <c r="F10" s="60">
         <v>11899</v>
       </c>
       <c r="G10" s="23">
         <v>11696</v>
       </c>
       <c r="H10" s="23">
         <v>1362</v>
       </c>
       <c r="I10" s="24">
         <v>16</v>
       </c>
       <c r="J10" s="26">
         <v>1427</v>
       </c>
       <c r="K10" s="60">
         <v>1695</v>
       </c>
       <c r="L10" s="26">
         <v>4660</v>
       </c>
       <c r="M10" s="26">
         <v>2312</v>
       </c>
       <c r="N10" s="26">
         <v>1521</v>
       </c>
       <c r="O10" s="27">
         <v>48675</v>
       </c>
       <c r="Q10" s="21"/>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A11" s="14">
         <v>38808</v>
       </c>
       <c r="B11" s="22">
         <v>37353</v>
       </c>
       <c r="C11" s="26">
         <v>8092</v>
       </c>
       <c r="D11" s="60">
         <v>4134</v>
       </c>
       <c r="E11" s="26">
         <v>25127</v>
       </c>
       <c r="F11" s="60">
         <v>11608</v>
       </c>
       <c r="G11" s="23">
         <v>12163</v>
       </c>
       <c r="H11" s="23">
         <v>1339</v>
       </c>
       <c r="I11" s="24">
         <v>17</v>
       </c>
       <c r="J11" s="26">
         <v>1352</v>
       </c>
       <c r="K11" s="60">
         <v>1711</v>
       </c>
       <c r="L11" s="26">
         <v>4494</v>
       </c>
       <c r="M11" s="26">
         <v>2583</v>
       </c>
       <c r="N11" s="26">
         <v>1698</v>
       </c>
       <c r="O11" s="27">
         <v>49192</v>
       </c>
       <c r="Q11" s="21"/>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A12" s="14">
         <v>38838</v>
       </c>
       <c r="B12" s="22">
         <v>38667</v>
       </c>
       <c r="C12" s="26">
         <v>9293</v>
       </c>
       <c r="D12" s="60">
         <v>4255</v>
       </c>
       <c r="E12" s="26">
         <v>25118</v>
       </c>
       <c r="F12" s="60">
         <v>12483</v>
       </c>
       <c r="G12" s="23">
         <v>11314</v>
       </c>
       <c r="H12" s="23">
         <v>1321</v>
       </c>
       <c r="I12" s="24">
         <v>0</v>
       </c>
       <c r="J12" s="26">
         <v>1313</v>
       </c>
       <c r="K12" s="60">
         <v>1712</v>
       </c>
       <c r="L12" s="26">
         <v>4501</v>
       </c>
       <c r="M12" s="26">
         <v>2275</v>
       </c>
       <c r="N12" s="26">
         <v>1765</v>
       </c>
       <c r="O12" s="27">
         <v>50233</v>
       </c>
       <c r="Q12" s="21"/>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A13" s="14">
         <v>38869</v>
       </c>
       <c r="B13" s="22">
         <v>38815</v>
       </c>
       <c r="C13" s="26">
         <v>9165</v>
       </c>
       <c r="D13" s="60">
         <v>4167</v>
       </c>
       <c r="E13" s="26">
         <v>25483</v>
       </c>
       <c r="F13" s="60">
         <v>12688</v>
       </c>
       <c r="G13" s="23">
         <v>11487</v>
       </c>
       <c r="H13" s="23">
         <v>1308</v>
       </c>
       <c r="I13" s="24">
         <v>0</v>
       </c>
       <c r="J13" s="26">
         <v>1278</v>
       </c>
       <c r="K13" s="60">
         <v>1807</v>
       </c>
       <c r="L13" s="26">
         <v>4445</v>
       </c>
       <c r="M13" s="26">
         <v>3083</v>
       </c>
       <c r="N13" s="26">
         <v>1731</v>
       </c>
       <c r="O13" s="27">
         <v>51159</v>
       </c>
       <c r="Q13" s="21"/>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A14" s="14">
         <v>38899</v>
       </c>
       <c r="B14" s="22">
         <v>35996</v>
       </c>
       <c r="C14" s="26">
         <v>6192</v>
       </c>
       <c r="D14" s="60">
         <v>4013</v>
       </c>
       <c r="E14" s="26">
         <v>25791</v>
       </c>
       <c r="F14" s="60">
         <v>12831</v>
       </c>
       <c r="G14" s="23">
         <v>11672</v>
       </c>
       <c r="H14" s="23">
         <v>1287</v>
       </c>
       <c r="I14" s="24">
         <v>0</v>
       </c>
       <c r="J14" s="26">
         <v>1280</v>
       </c>
       <c r="K14" s="60">
         <v>1807</v>
       </c>
       <c r="L14" s="26">
         <v>4518</v>
       </c>
       <c r="M14" s="26">
         <v>2271</v>
       </c>
       <c r="N14" s="26">
         <v>1604</v>
       </c>
       <c r="O14" s="27">
         <v>47476</v>
       </c>
       <c r="Q14" s="21"/>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A15" s="14">
         <v>38930</v>
       </c>
       <c r="B15" s="22">
         <v>36917</v>
       </c>
       <c r="C15" s="26">
         <v>6774</v>
       </c>
       <c r="D15" s="60">
         <v>3773</v>
       </c>
       <c r="E15" s="26">
         <v>26370</v>
       </c>
       <c r="F15" s="60">
         <v>12421</v>
       </c>
       <c r="G15" s="23">
         <v>12685</v>
       </c>
       <c r="H15" s="23">
         <v>1263</v>
       </c>
       <c r="I15" s="24">
         <v>0</v>
       </c>
       <c r="J15" s="26">
         <v>1279</v>
       </c>
       <c r="K15" s="60">
         <v>1970</v>
       </c>
       <c r="L15" s="26">
         <v>4568</v>
       </c>
       <c r="M15" s="26">
         <v>2559</v>
       </c>
       <c r="N15" s="26">
         <v>1622</v>
       </c>
       <c r="O15" s="27">
         <v>48915</v>
       </c>
       <c r="Q15" s="21"/>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A16" s="14">
         <v>38961</v>
       </c>
       <c r="B16" s="22">
         <v>36330</v>
       </c>
       <c r="C16" s="26">
         <v>6488</v>
       </c>
       <c r="D16" s="60">
         <v>3522</v>
       </c>
       <c r="E16" s="26">
         <v>26320</v>
       </c>
       <c r="F16" s="60">
         <v>12402</v>
       </c>
       <c r="G16" s="23">
         <v>12674</v>
       </c>
       <c r="H16" s="23">
         <v>1244</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="26">
         <v>1287</v>
       </c>
       <c r="K16" s="60">
         <v>1985</v>
       </c>
       <c r="L16" s="26">
         <v>4624</v>
       </c>
       <c r="M16" s="26">
         <v>2674</v>
       </c>
       <c r="N16" s="26">
         <v>1665</v>
       </c>
       <c r="O16" s="27">
         <v>48565</v>
       </c>
       <c r="Q16" s="21"/>
     </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A17" s="14">
         <v>38991</v>
       </c>
       <c r="B17" s="22">
         <v>36731</v>
       </c>
       <c r="C17" s="26">
         <v>6332</v>
       </c>
       <c r="D17" s="60">
         <v>3598</v>
       </c>
       <c r="E17" s="26">
         <v>26801</v>
       </c>
       <c r="F17" s="60">
         <v>12367</v>
       </c>
       <c r="G17" s="23">
         <v>13211</v>
       </c>
       <c r="H17" s="23">
         <v>1223</v>
       </c>
       <c r="I17" s="24">
         <v>0</v>
       </c>
       <c r="J17" s="26">
         <v>1367</v>
       </c>
       <c r="K17" s="60">
         <v>2053</v>
       </c>
       <c r="L17" s="26">
         <v>4640</v>
       </c>
       <c r="M17" s="26">
         <v>2439</v>
       </c>
       <c r="N17" s="26">
         <v>2045</v>
       </c>
       <c r="O17" s="27">
         <v>49274</v>
       </c>
       <c r="Q17" s="21"/>
     </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A18" s="14">
         <v>39022</v>
       </c>
       <c r="B18" s="22">
         <v>36077</v>
       </c>
       <c r="C18" s="26">
         <v>5386</v>
       </c>
       <c r="D18" s="60">
         <v>3508</v>
       </c>
       <c r="E18" s="26">
         <v>27184</v>
       </c>
       <c r="F18" s="60">
         <v>12962</v>
       </c>
       <c r="G18" s="23">
         <v>13020</v>
       </c>
       <c r="H18" s="23">
         <v>1203</v>
       </c>
       <c r="I18" s="24">
         <v>0</v>
       </c>
       <c r="J18" s="26">
         <v>1448</v>
       </c>
       <c r="K18" s="60">
         <v>2128</v>
       </c>
       <c r="L18" s="26">
         <v>4675</v>
       </c>
       <c r="M18" s="26">
         <v>2598</v>
       </c>
       <c r="N18" s="26">
         <v>2209</v>
       </c>
       <c r="O18" s="27">
         <v>49135</v>
       </c>
       <c r="Q18" s="21"/>
     </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A19" s="14">
         <v>39052</v>
       </c>
       <c r="B19" s="22">
         <v>36008</v>
       </c>
       <c r="C19" s="26">
         <v>5595</v>
       </c>
       <c r="D19" s="60">
         <v>2356</v>
       </c>
       <c r="E19" s="26">
         <v>28057</v>
       </c>
       <c r="F19" s="60">
         <v>13297</v>
       </c>
       <c r="G19" s="23">
         <v>13566</v>
       </c>
       <c r="H19" s="23">
         <v>1194</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="26">
         <v>1489</v>
       </c>
       <c r="K19" s="60">
         <v>2284</v>
       </c>
       <c r="L19" s="26">
         <v>4642</v>
       </c>
       <c r="M19" s="26">
         <v>2470</v>
       </c>
       <c r="N19" s="26">
         <v>2259</v>
       </c>
       <c r="O19" s="27">
         <v>49151</v>
       </c>
       <c r="Q19" s="21"/>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A20" s="14">
         <v>39083</v>
       </c>
       <c r="B20" s="22">
         <v>36637</v>
       </c>
       <c r="C20" s="26">
         <v>7039</v>
       </c>
       <c r="D20" s="60">
         <v>1499</v>
       </c>
       <c r="E20" s="26">
         <v>28099</v>
       </c>
       <c r="F20" s="60">
         <v>12986</v>
       </c>
       <c r="G20" s="23">
         <v>13941</v>
       </c>
       <c r="H20" s="23">
         <v>1172</v>
       </c>
       <c r="I20" s="24">
         <v>0</v>
       </c>
       <c r="J20" s="26">
         <v>1515</v>
       </c>
       <c r="K20" s="60">
         <v>2320</v>
       </c>
       <c r="L20" s="26">
         <v>4543</v>
       </c>
       <c r="M20" s="26">
         <v>2027</v>
       </c>
       <c r="N20" s="26">
         <v>2139</v>
       </c>
       <c r="O20" s="27">
         <v>49181</v>
       </c>
       <c r="Q20" s="21"/>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A21" s="14">
         <v>39114</v>
       </c>
       <c r="B21" s="22">
         <v>36337</v>
       </c>
       <c r="C21" s="26">
         <v>6409</v>
       </c>
       <c r="D21" s="60">
         <v>1459</v>
       </c>
       <c r="E21" s="26">
         <v>28469</v>
       </c>
       <c r="F21" s="60">
         <v>13235</v>
       </c>
       <c r="G21" s="23">
         <v>14080</v>
       </c>
       <c r="H21" s="23">
         <v>1154</v>
       </c>
       <c r="I21" s="24">
         <v>0</v>
       </c>
       <c r="J21" s="26">
         <v>1549</v>
       </c>
       <c r="K21" s="60">
         <v>2316</v>
       </c>
       <c r="L21" s="26">
         <v>4607</v>
       </c>
       <c r="M21" s="26">
         <v>2214</v>
       </c>
       <c r="N21" s="26">
         <v>2463</v>
       </c>
       <c r="O21" s="27">
         <v>49486</v>
       </c>
       <c r="Q21" s="21"/>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A22" s="14">
         <v>39142</v>
       </c>
       <c r="B22" s="22">
         <v>37367</v>
       </c>
       <c r="C22" s="26">
         <v>7200</v>
       </c>
       <c r="D22" s="60">
         <v>1459</v>
       </c>
       <c r="E22" s="26">
         <v>28708</v>
       </c>
       <c r="F22" s="60">
         <v>13348</v>
       </c>
       <c r="G22" s="23">
         <v>14220</v>
       </c>
       <c r="H22" s="23">
         <v>1140</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="26">
         <v>1575</v>
       </c>
       <c r="K22" s="60">
         <v>2355</v>
       </c>
       <c r="L22" s="26">
         <v>4653</v>
       </c>
       <c r="M22" s="26">
         <v>2702</v>
       </c>
       <c r="N22" s="26">
         <v>2649</v>
       </c>
       <c r="O22" s="27">
         <v>51301</v>
       </c>
       <c r="Q22" s="21"/>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" s="14">
         <v>39173</v>
       </c>
       <c r="B23" s="22">
         <v>39230</v>
       </c>
       <c r="C23" s="26">
         <v>7967</v>
       </c>
       <c r="D23" s="60">
         <v>2308</v>
       </c>
       <c r="E23" s="26">
         <v>28954</v>
       </c>
       <c r="F23" s="60">
         <v>12965</v>
       </c>
       <c r="G23" s="23">
         <v>14860</v>
       </c>
       <c r="H23" s="23">
         <v>1130</v>
       </c>
       <c r="I23" s="24">
         <v>0</v>
       </c>
       <c r="J23" s="26">
         <v>1627</v>
       </c>
       <c r="K23" s="60">
         <v>2410</v>
       </c>
       <c r="L23" s="26">
         <v>4606</v>
       </c>
       <c r="M23" s="26">
         <v>2965</v>
       </c>
       <c r="N23" s="26">
         <v>2567</v>
       </c>
       <c r="O23" s="27">
         <v>53404</v>
       </c>
       <c r="Q23" s="21"/>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A24" s="14">
         <v>39203</v>
       </c>
       <c r="B24" s="22">
         <v>39500</v>
       </c>
       <c r="C24" s="26">
         <v>6936</v>
       </c>
       <c r="D24" s="60">
         <v>3002</v>
       </c>
       <c r="E24" s="26">
         <v>29562</v>
       </c>
       <c r="F24" s="60">
         <v>13597</v>
       </c>
       <c r="G24" s="23">
         <v>14843</v>
       </c>
       <c r="H24" s="23">
         <v>1122</v>
       </c>
       <c r="I24" s="24">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>1664</v>
       </c>
       <c r="K24" s="60">
         <v>2456</v>
       </c>
       <c r="L24" s="26">
         <v>4502</v>
       </c>
       <c r="M24" s="26">
         <v>2798</v>
       </c>
       <c r="N24" s="26">
         <v>2521</v>
       </c>
       <c r="O24" s="27">
         <v>53440</v>
       </c>
       <c r="Q24" s="21"/>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A25" s="14">
         <v>39234</v>
       </c>
       <c r="B25" s="22">
         <v>40808</v>
       </c>
       <c r="C25" s="26">
         <v>7699</v>
       </c>
       <c r="D25" s="60">
         <v>3178</v>
       </c>
       <c r="E25" s="26">
         <v>29931</v>
       </c>
       <c r="F25" s="60">
         <v>13720</v>
       </c>
       <c r="G25" s="23">
         <v>15091</v>
       </c>
       <c r="H25" s="23">
         <v>1120</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="26">
         <v>1677</v>
       </c>
       <c r="K25" s="60">
         <v>2611</v>
       </c>
       <c r="L25" s="26">
         <v>4649</v>
       </c>
       <c r="M25" s="26">
         <v>2389</v>
       </c>
       <c r="N25" s="26">
         <v>2449</v>
       </c>
       <c r="O25" s="27">
         <v>54584</v>
       </c>
       <c r="Q25" s="21"/>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" s="14">
         <v>39264</v>
       </c>
       <c r="B26" s="22">
         <v>40803</v>
       </c>
       <c r="C26" s="26">
         <v>7629</v>
       </c>
       <c r="D26" s="60">
         <v>3729</v>
       </c>
       <c r="E26" s="26">
         <v>29445</v>
       </c>
       <c r="F26" s="60">
         <v>13870</v>
       </c>
       <c r="G26" s="23">
         <v>14463</v>
       </c>
       <c r="H26" s="23">
         <v>1112</v>
       </c>
       <c r="I26" s="24">
         <v>0</v>
       </c>
       <c r="J26" s="26">
         <v>1718</v>
       </c>
       <c r="K26" s="60">
         <v>2575</v>
       </c>
       <c r="L26" s="26">
         <v>4548</v>
       </c>
       <c r="M26" s="26">
         <v>2515</v>
       </c>
       <c r="N26" s="26">
         <v>2387</v>
       </c>
       <c r="O26" s="27">
         <v>54545</v>
       </c>
       <c r="Q26" s="21"/>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A27" s="14">
         <v>39295</v>
       </c>
       <c r="B27" s="22">
         <v>41322</v>
       </c>
       <c r="C27" s="26">
         <v>7711</v>
       </c>
       <c r="D27" s="60">
         <v>3504</v>
       </c>
       <c r="E27" s="26">
         <v>30107</v>
       </c>
       <c r="F27" s="60">
         <v>13854</v>
       </c>
       <c r="G27" s="23">
         <v>15134</v>
       </c>
       <c r="H27" s="23">
         <v>1104</v>
       </c>
       <c r="I27" s="24">
         <v>14</v>
       </c>
       <c r="J27" s="26">
         <v>1747</v>
       </c>
       <c r="K27" s="60">
         <v>2619</v>
       </c>
       <c r="L27" s="26">
         <v>4616</v>
       </c>
       <c r="M27" s="26">
         <v>2782</v>
       </c>
       <c r="N27" s="26">
         <v>2175</v>
       </c>
       <c r="O27" s="27">
         <v>55261</v>
       </c>
       <c r="Q27" s="21"/>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A28" s="14">
         <v>39326</v>
       </c>
       <c r="B28" s="22">
         <v>40684</v>
       </c>
       <c r="C28" s="26">
         <v>6966</v>
       </c>
       <c r="D28" s="60">
         <v>3388</v>
       </c>
       <c r="E28" s="26">
         <v>30331</v>
       </c>
       <c r="F28" s="60">
         <v>13924</v>
       </c>
       <c r="G28" s="23">
         <v>15306</v>
       </c>
       <c r="H28" s="23">
         <v>1101</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="26">
         <v>1780</v>
       </c>
       <c r="K28" s="60">
         <v>2677</v>
       </c>
       <c r="L28" s="26">
         <v>4734</v>
       </c>
       <c r="M28" s="26">
         <v>2942</v>
       </c>
       <c r="N28" s="26">
         <v>2464</v>
       </c>
       <c r="O28" s="27">
         <v>55282</v>
       </c>
       <c r="Q28" s="21"/>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A29" s="14">
         <v>39356</v>
       </c>
       <c r="B29" s="22">
         <v>41957</v>
       </c>
       <c r="C29" s="26">
         <v>8143</v>
       </c>
       <c r="D29" s="60">
         <v>3466</v>
       </c>
       <c r="E29" s="26">
         <v>30348</v>
       </c>
       <c r="F29" s="60">
         <v>13550</v>
       </c>
       <c r="G29" s="23">
         <v>15702</v>
       </c>
       <c r="H29" s="23">
         <v>1097</v>
       </c>
       <c r="I29" s="24">
         <v>0</v>
       </c>
       <c r="J29" s="26">
         <v>1843</v>
       </c>
       <c r="K29" s="60">
         <v>2780</v>
       </c>
       <c r="L29" s="26">
         <v>4871</v>
       </c>
       <c r="M29" s="26">
         <v>2689</v>
       </c>
       <c r="N29" s="26">
         <v>2708</v>
       </c>
       <c r="O29" s="27">
         <v>56848</v>
       </c>
       <c r="Q29" s="21"/>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A30" s="14">
         <v>39387</v>
       </c>
       <c r="B30" s="22">
         <v>42017</v>
       </c>
       <c r="C30" s="26">
         <v>7951</v>
       </c>
       <c r="D30" s="60">
         <v>3916</v>
       </c>
       <c r="E30" s="26">
         <v>30151</v>
       </c>
       <c r="F30" s="60">
         <v>14151</v>
       </c>
       <c r="G30" s="23">
         <v>14906</v>
       </c>
       <c r="H30" s="23">
         <v>1093</v>
       </c>
       <c r="I30" s="24">
         <v>0</v>
       </c>
       <c r="J30" s="26">
         <v>1908</v>
       </c>
       <c r="K30" s="60">
         <v>2866</v>
       </c>
       <c r="L30" s="26">
         <v>4894</v>
       </c>
       <c r="M30" s="26">
         <v>2886</v>
       </c>
       <c r="N30" s="26">
         <v>2701</v>
       </c>
       <c r="O30" s="27">
         <v>57273</v>
       </c>
       <c r="Q30" s="21"/>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A31" s="14">
         <v>39417</v>
       </c>
       <c r="B31" s="22">
         <v>43593</v>
       </c>
       <c r="C31" s="26">
         <v>9018</v>
       </c>
       <c r="D31" s="60">
         <v>3046</v>
       </c>
       <c r="E31" s="26">
         <v>31529</v>
       </c>
       <c r="F31" s="60">
         <v>15363</v>
       </c>
       <c r="G31" s="23">
         <v>15064</v>
       </c>
       <c r="H31" s="23">
         <v>1102</v>
       </c>
       <c r="I31" s="24">
         <v>0</v>
       </c>
       <c r="J31" s="26">
         <v>1957</v>
       </c>
       <c r="K31" s="60">
         <v>2997</v>
       </c>
       <c r="L31" s="26">
         <v>5010</v>
       </c>
       <c r="M31" s="26">
         <v>2445</v>
       </c>
       <c r="N31" s="26">
         <v>2052</v>
       </c>
       <c r="O31" s="27">
         <v>58053</v>
       </c>
       <c r="Q31" s="21"/>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A32" s="14">
         <v>39448</v>
       </c>
       <c r="B32" s="22">
         <v>42127</v>
       </c>
       <c r="C32" s="26">
         <v>7978</v>
       </c>
       <c r="D32" s="60">
         <v>2780</v>
       </c>
       <c r="E32" s="26">
         <v>31369</v>
       </c>
       <c r="F32" s="60">
         <v>14640</v>
       </c>
       <c r="G32" s="23">
         <v>15624</v>
       </c>
       <c r="H32" s="23">
         <v>1105</v>
       </c>
       <c r="I32" s="24">
         <v>0</v>
       </c>
       <c r="J32" s="26">
         <v>2032</v>
       </c>
       <c r="K32" s="60">
         <v>3009</v>
       </c>
       <c r="L32" s="26">
         <v>5386</v>
       </c>
       <c r="M32" s="26">
         <v>2783</v>
       </c>
       <c r="N32" s="26">
         <v>2396</v>
       </c>
       <c r="O32" s="27">
         <v>57733</v>
       </c>
       <c r="Q32" s="21"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" s="14">
         <v>39479</v>
       </c>
       <c r="B33" s="22">
         <v>42441</v>
       </c>
       <c r="C33" s="26">
         <v>8280</v>
       </c>
       <c r="D33" s="60">
         <v>2423</v>
       </c>
       <c r="E33" s="26">
         <v>31739</v>
       </c>
       <c r="F33" s="60">
         <v>14796</v>
       </c>
       <c r="G33" s="23">
         <v>15851</v>
       </c>
       <c r="H33" s="23">
         <v>1092</v>
       </c>
       <c r="I33" s="24">
         <v>0</v>
       </c>
       <c r="J33" s="26">
         <v>2103</v>
       </c>
       <c r="K33" s="60">
         <v>3087</v>
       </c>
       <c r="L33" s="26">
         <v>5450</v>
       </c>
       <c r="M33" s="26">
         <v>2433</v>
       </c>
       <c r="N33" s="26">
         <v>2354</v>
       </c>
       <c r="O33" s="27">
         <v>57868</v>
       </c>
       <c r="Q33" s="21"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" s="14">
         <v>39508</v>
       </c>
       <c r="B34" s="22">
         <v>41927</v>
       </c>
       <c r="C34" s="26">
         <v>8812</v>
       </c>
       <c r="D34" s="60">
         <v>1735</v>
       </c>
       <c r="E34" s="26">
         <v>31380</v>
       </c>
       <c r="F34" s="60">
         <v>14787</v>
       </c>
       <c r="G34" s="23">
         <v>15512</v>
       </c>
       <c r="H34" s="23">
         <v>1081</v>
       </c>
       <c r="I34" s="24">
         <v>0</v>
       </c>
       <c r="J34" s="26">
         <v>2136</v>
       </c>
       <c r="K34" s="60">
         <v>3129</v>
       </c>
       <c r="L34" s="26">
         <v>5491</v>
       </c>
       <c r="M34" s="26">
         <v>2491</v>
       </c>
       <c r="N34" s="26">
         <v>2708</v>
       </c>
       <c r="O34" s="27">
         <v>57883</v>
       </c>
       <c r="Q34" s="21"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A35" s="14">
         <v>39539</v>
       </c>
       <c r="B35" s="22">
         <v>42912</v>
       </c>
       <c r="C35" s="26">
         <v>9185</v>
       </c>
       <c r="D35" s="60">
         <v>2217</v>
       </c>
       <c r="E35" s="26">
         <v>31510</v>
       </c>
       <c r="F35" s="60">
         <v>14183</v>
       </c>
       <c r="G35" s="23">
         <v>16258</v>
       </c>
       <c r="H35" s="23">
         <v>1070</v>
       </c>
       <c r="I35" s="24">
         <v>0</v>
       </c>
       <c r="J35" s="26">
         <v>2187</v>
       </c>
       <c r="K35" s="60">
         <v>3221</v>
       </c>
       <c r="L35" s="26">
         <v>5379</v>
       </c>
       <c r="M35" s="26">
         <v>2727</v>
       </c>
       <c r="N35" s="26">
         <v>2631</v>
       </c>
       <c r="O35" s="27">
         <v>59058</v>
       </c>
       <c r="Q35" s="21"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A36" s="14">
         <v>39569</v>
       </c>
       <c r="B36" s="22">
         <v>42630</v>
       </c>
       <c r="C36" s="26">
         <v>8703</v>
       </c>
       <c r="D36" s="60">
         <v>1872</v>
       </c>
       <c r="E36" s="26">
         <v>32055</v>
       </c>
       <c r="F36" s="60">
         <v>14932</v>
       </c>
       <c r="G36" s="23">
         <v>16060</v>
       </c>
       <c r="H36" s="23">
         <v>1063</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="26">
         <v>2219</v>
       </c>
       <c r="K36" s="60">
         <v>3264</v>
       </c>
       <c r="L36" s="26">
         <v>5434</v>
       </c>
       <c r="M36" s="26">
         <v>2546</v>
       </c>
       <c r="N36" s="26">
         <v>2935</v>
       </c>
       <c r="O36" s="27">
         <v>59028</v>
       </c>
       <c r="Q36" s="21"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" s="14">
         <v>39600</v>
       </c>
       <c r="B37" s="22">
         <v>43965</v>
       </c>
       <c r="C37" s="26">
         <v>10202</v>
       </c>
       <c r="D37" s="60">
         <v>2230</v>
       </c>
       <c r="E37" s="26">
         <v>31533</v>
       </c>
       <c r="F37" s="60">
         <v>15072</v>
       </c>
       <c r="G37" s="23">
         <v>15399</v>
       </c>
       <c r="H37" s="23">
         <v>1062</v>
       </c>
       <c r="I37" s="24">
         <v>0</v>
       </c>
       <c r="J37" s="26">
         <v>2260</v>
       </c>
       <c r="K37" s="60">
         <v>3364</v>
       </c>
       <c r="L37" s="26">
         <v>5506</v>
       </c>
       <c r="M37" s="26">
         <v>2738</v>
       </c>
       <c r="N37" s="26">
         <v>2586</v>
       </c>
       <c r="O37" s="27">
         <v>60418</v>
       </c>
       <c r="Q37" s="21"/>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A38" s="14">
         <v>39630</v>
       </c>
       <c r="B38" s="22">
         <v>44375</v>
       </c>
       <c r="C38" s="26">
         <v>10173</v>
       </c>
       <c r="D38" s="60">
         <v>2243</v>
       </c>
       <c r="E38" s="26">
         <v>31959</v>
       </c>
       <c r="F38" s="60">
         <v>14741</v>
       </c>
       <c r="G38" s="23">
         <v>16158</v>
       </c>
       <c r="H38" s="23">
         <v>1059</v>
       </c>
       <c r="I38" s="24">
         <v>0</v>
       </c>
       <c r="J38" s="26">
         <v>2248</v>
       </c>
       <c r="K38" s="60">
         <v>3479</v>
       </c>
       <c r="L38" s="26">
         <v>5546</v>
       </c>
       <c r="M38" s="26">
         <v>3248</v>
       </c>
       <c r="N38" s="26">
         <v>2307</v>
       </c>
       <c r="O38" s="27">
         <v>61203</v>
       </c>
       <c r="Q38" s="21"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A39" s="14">
         <v>39661</v>
       </c>
       <c r="B39" s="22">
         <v>44183</v>
       </c>
       <c r="C39" s="26">
         <v>9338</v>
       </c>
       <c r="D39" s="60">
         <v>2606</v>
       </c>
       <c r="E39" s="26">
         <v>32239</v>
       </c>
       <c r="F39" s="60">
         <v>14316</v>
       </c>
       <c r="G39" s="23">
         <v>16871</v>
       </c>
       <c r="H39" s="23">
         <v>1052</v>
       </c>
       <c r="I39" s="24">
         <v>0</v>
       </c>
       <c r="J39" s="26">
         <v>2229</v>
       </c>
       <c r="K39" s="60">
         <v>3547</v>
       </c>
       <c r="L39" s="26">
         <v>5654</v>
       </c>
       <c r="M39" s="26">
         <v>2664</v>
       </c>
       <c r="N39" s="26">
         <v>2262</v>
       </c>
       <c r="O39" s="27">
         <v>60540</v>
       </c>
       <c r="Q39" s="21"/>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A40" s="14">
         <v>39692</v>
       </c>
       <c r="B40" s="22">
         <v>45122</v>
       </c>
       <c r="C40" s="26">
         <v>9713</v>
       </c>
       <c r="D40" s="60">
         <v>2796</v>
       </c>
       <c r="E40" s="26">
         <v>32613</v>
       </c>
       <c r="F40" s="60">
         <v>14816</v>
       </c>
       <c r="G40" s="23">
         <v>16754</v>
       </c>
       <c r="H40" s="23">
         <v>1043</v>
       </c>
       <c r="I40" s="24">
         <v>0</v>
       </c>
       <c r="J40" s="26">
         <v>2110</v>
       </c>
       <c r="K40" s="60">
         <v>3627</v>
       </c>
       <c r="L40" s="26">
         <v>5750</v>
       </c>
       <c r="M40" s="26">
         <v>2557</v>
       </c>
       <c r="N40" s="26">
         <v>2585</v>
       </c>
       <c r="O40" s="27">
         <v>61751</v>
       </c>
       <c r="Q40" s="21"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A41" s="14">
         <v>39722</v>
       </c>
       <c r="B41" s="22">
         <v>45519</v>
       </c>
       <c r="C41" s="26">
         <v>9317</v>
       </c>
       <c r="D41" s="60">
         <v>3540</v>
       </c>
       <c r="E41" s="26">
         <v>32663</v>
       </c>
       <c r="F41" s="60">
         <v>14734</v>
       </c>
       <c r="G41" s="23">
         <v>16892</v>
       </c>
       <c r="H41" s="23">
         <v>1037</v>
       </c>
       <c r="I41" s="24">
         <v>0</v>
       </c>
       <c r="J41" s="26">
         <v>1656</v>
       </c>
       <c r="K41" s="60">
         <v>3624</v>
       </c>
       <c r="L41" s="26">
         <v>5827</v>
       </c>
       <c r="M41" s="26">
         <v>2760</v>
       </c>
       <c r="N41" s="26">
         <v>3036</v>
       </c>
       <c r="O41" s="27">
         <v>62422</v>
       </c>
       <c r="Q41" s="21"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A42" s="14">
         <v>39753</v>
       </c>
       <c r="B42" s="22">
         <v>45845</v>
       </c>
       <c r="C42" s="26">
         <v>8863</v>
       </c>
       <c r="D42" s="60">
         <v>3335</v>
       </c>
       <c r="E42" s="26">
         <v>33647</v>
       </c>
       <c r="F42" s="60">
         <v>15035</v>
       </c>
       <c r="G42" s="23">
         <v>17583</v>
       </c>
       <c r="H42" s="23">
         <v>1028</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>1530</v>
       </c>
       <c r="K42" s="60">
         <v>3598</v>
       </c>
       <c r="L42" s="26">
         <v>6104</v>
       </c>
       <c r="M42" s="26">
         <v>2977</v>
       </c>
       <c r="N42" s="26">
         <v>2953</v>
       </c>
       <c r="O42" s="27">
         <v>63007</v>
       </c>
       <c r="P42" s="28"/>
       <c r="Q42" s="21"/>
     </row>
-    <row r="43" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="61">
         <v>39783</v>
       </c>
       <c r="B43" s="62">
         <v>48876</v>
       </c>
       <c r="C43" s="63">
         <v>9114</v>
       </c>
       <c r="D43" s="64">
         <v>2941</v>
       </c>
       <c r="E43" s="63">
         <v>36821</v>
       </c>
       <c r="F43" s="64">
         <v>16665</v>
       </c>
       <c r="G43" s="65">
         <v>19077</v>
       </c>
       <c r="H43" s="65">
         <v>1079</v>
       </c>
       <c r="I43" s="66">
         <v>0</v>
       </c>
       <c r="J43" s="63">
         <v>1617</v>
       </c>
       <c r="K43" s="64">
         <v>3559</v>
       </c>
       <c r="L43" s="63">
         <v>6165</v>
       </c>
       <c r="M43" s="63">
         <v>3310</v>
       </c>
       <c r="N43" s="63">
         <v>1982</v>
       </c>
       <c r="O43" s="67">
         <v>65509</v>
       </c>
       <c r="P43" s="28"/>
       <c r="Q43" s="21"/>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" s="68"/>
       <c r="B44" s="35"/>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
       <c r="F44" s="35"/>
       <c r="G44" s="35"/>
       <c r="H44" s="35"/>
       <c r="I44" s="35"/>
       <c r="J44" s="35"/>
       <c r="K44" s="35"/>
       <c r="L44" s="35"/>
       <c r="M44" s="35"/>
       <c r="N44" s="35"/>
       <c r="O44" s="35"/>
       <c r="P44" s="28"/>
       <c r="Q44" s="28"/>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A45" s="68"/>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
       <c r="F45" s="35"/>
       <c r="G45" s="35"/>
       <c r="H45" s="35"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="35"/>
       <c r="L45" s="35"/>
       <c r="M45" s="35"/>
       <c r="N45" s="35"/>
       <c r="O45" s="35"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A46" s="68"/>
       <c r="B46" s="35"/>
       <c r="C46" s="35"/>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
       <c r="F46" s="35"/>
       <c r="G46" s="35"/>
       <c r="H46" s="35"/>
       <c r="I46" s="35"/>
       <c r="J46" s="35"/>
       <c r="K46" s="35"/>
       <c r="L46" s="35"/>
       <c r="M46" s="35"/>
       <c r="N46" s="35"/>
       <c r="O46" s="35"/>
       <c r="P46" s="28"/>
       <c r="Q46" s="28"/>
     </row>
-    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A47" s="68"/>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
       <c r="F47" s="35"/>
       <c r="G47" s="35"/>
       <c r="H47" s="35"/>
       <c r="I47" s="35"/>
       <c r="J47" s="35"/>
       <c r="K47" s="35"/>
       <c r="L47" s="35"/>
       <c r="M47" s="35"/>
       <c r="N47" s="35"/>
       <c r="O47" s="35"/>
       <c r="P47" s="28"/>
       <c r="Q47" s="28"/>
     </row>
-    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A48" s="68"/>
       <c r="B48" s="35"/>
       <c r="C48" s="35"/>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
       <c r="F48" s="35"/>
       <c r="G48" s="35"/>
       <c r="H48" s="35"/>
       <c r="I48" s="35"/>
       <c r="J48" s="35"/>
       <c r="K48" s="35"/>
       <c r="L48" s="35"/>
       <c r="M48" s="35"/>
       <c r="N48" s="35"/>
       <c r="O48" s="35"/>
       <c r="P48" s="28"/>
       <c r="Q48" s="28"/>
     </row>
-    <row r="49" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A49" s="68"/>
       <c r="B49" s="35"/>
       <c r="C49" s="35"/>
       <c r="D49" s="35"/>
       <c r="E49" s="35"/>
       <c r="F49" s="35"/>
       <c r="G49" s="35"/>
       <c r="H49" s="35"/>
       <c r="I49" s="35"/>
       <c r="J49" s="35"/>
       <c r="K49" s="35"/>
       <c r="L49" s="35"/>
       <c r="M49" s="35"/>
       <c r="N49" s="35"/>
       <c r="O49" s="35"/>
       <c r="P49" s="28"/>
       <c r="Q49" s="28"/>
     </row>
-    <row r="50" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A50" s="68"/>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="35"/>
       <c r="F50" s="35"/>
       <c r="G50" s="35"/>
       <c r="H50" s="35"/>
       <c r="I50" s="35"/>
       <c r="J50" s="35"/>
       <c r="K50" s="35"/>
       <c r="L50" s="35"/>
       <c r="M50" s="35"/>
       <c r="N50" s="35"/>
       <c r="O50" s="35"/>
       <c r="P50" s="28"/>
       <c r="Q50" s="28"/>
     </row>
-    <row r="51" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A51" s="68"/>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="35"/>
       <c r="J51" s="35"/>
       <c r="K51" s="35"/>
       <c r="L51" s="35"/>
       <c r="M51" s="35"/>
       <c r="N51" s="35"/>
       <c r="O51" s="35"/>
       <c r="P51" s="28"/>
       <c r="Q51" s="28"/>
     </row>
-    <row r="52" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A52" s="68"/>
       <c r="B52" s="35"/>
       <c r="C52" s="35"/>
       <c r="D52" s="35"/>
       <c r="E52" s="35"/>
       <c r="F52" s="35"/>
       <c r="G52" s="35"/>
       <c r="H52" s="35"/>
       <c r="I52" s="35"/>
       <c r="J52" s="35"/>
       <c r="K52" s="35"/>
       <c r="L52" s="35"/>
       <c r="M52" s="35"/>
       <c r="N52" s="35"/>
       <c r="O52" s="35"/>
       <c r="P52" s="28"/>
       <c r="Q52" s="28"/>
     </row>
-    <row r="53" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A53" s="68"/>
       <c r="B53" s="35"/>
       <c r="C53" s="35"/>
       <c r="D53" s="35"/>
       <c r="E53" s="35"/>
       <c r="F53" s="35"/>
       <c r="G53" s="35"/>
       <c r="H53" s="35"/>
       <c r="I53" s="35"/>
       <c r="J53" s="35"/>
       <c r="K53" s="35"/>
       <c r="L53" s="35"/>
       <c r="M53" s="35"/>
       <c r="N53" s="35"/>
       <c r="O53" s="35"/>
       <c r="P53" s="28"/>
       <c r="Q53" s="28"/>
     </row>
-    <row r="54" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A54" s="68"/>
       <c r="B54" s="35"/>
       <c r="C54" s="35"/>
       <c r="D54" s="35"/>
       <c r="E54" s="35"/>
       <c r="F54" s="35"/>
       <c r="G54" s="35"/>
       <c r="H54" s="35"/>
       <c r="I54" s="35"/>
       <c r="J54" s="35"/>
       <c r="K54" s="35"/>
       <c r="L54" s="35"/>
       <c r="M54" s="35"/>
       <c r="N54" s="35"/>
       <c r="O54" s="35"/>
       <c r="P54" s="28"/>
       <c r="Q54" s="28"/>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A55" s="68"/>
       <c r="B55" s="35"/>
       <c r="C55" s="35"/>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="35"/>
       <c r="G55" s="35"/>
       <c r="H55" s="35"/>
       <c r="I55" s="35"/>
       <c r="J55" s="35"/>
       <c r="K55" s="35"/>
       <c r="L55" s="35"/>
       <c r="M55" s="35"/>
       <c r="N55" s="35"/>
       <c r="O55" s="35"/>
       <c r="P55" s="28"/>
       <c r="Q55" s="28"/>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A56" s="68"/>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="35"/>
       <c r="G56" s="35"/>
       <c r="H56" s="35"/>
       <c r="I56" s="35"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="35"/>
       <c r="O56" s="35"/>
       <c r="P56" s="28"/>
       <c r="Q56" s="28"/>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A57" s="68"/>
       <c r="B57" s="35"/>
       <c r="C57" s="35"/>
       <c r="D57" s="35"/>
       <c r="E57" s="35"/>
       <c r="F57" s="35"/>
       <c r="G57" s="35"/>
       <c r="H57" s="35"/>
       <c r="I57" s="35"/>
       <c r="J57" s="35"/>
       <c r="K57" s="35"/>
       <c r="L57" s="35"/>
       <c r="M57" s="35"/>
       <c r="N57" s="35"/>
       <c r="O57" s="35"/>
       <c r="P57" s="28"/>
       <c r="Q57" s="28"/>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A58" s="68"/>
       <c r="B58" s="35"/>
       <c r="C58" s="35"/>
       <c r="D58" s="35"/>
       <c r="E58" s="35"/>
       <c r="F58" s="35"/>
       <c r="G58" s="35"/>
       <c r="H58" s="35"/>
       <c r="I58" s="35"/>
       <c r="J58" s="35"/>
       <c r="K58" s="35"/>
       <c r="L58" s="35"/>
       <c r="M58" s="35"/>
       <c r="N58" s="35"/>
       <c r="O58" s="35"/>
       <c r="P58" s="28"/>
       <c r="Q58" s="28"/>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A59" s="68"/>
       <c r="B59" s="35"/>
       <c r="C59" s="35"/>
       <c r="D59" s="35"/>
       <c r="E59" s="35"/>
       <c r="F59" s="35"/>
       <c r="G59" s="35"/>
       <c r="H59" s="35"/>
       <c r="I59" s="35"/>
       <c r="J59" s="35"/>
       <c r="K59" s="35"/>
       <c r="L59" s="35"/>
       <c r="M59" s="35"/>
       <c r="N59" s="35"/>
       <c r="O59" s="35"/>
       <c r="P59" s="28"/>
       <c r="Q59" s="28"/>
     </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A60" s="68"/>
       <c r="B60" s="35"/>
       <c r="C60" s="35"/>
       <c r="D60" s="35"/>
       <c r="E60" s="35"/>
       <c r="F60" s="35"/>
       <c r="G60" s="35"/>
       <c r="H60" s="35"/>
       <c r="I60" s="35"/>
       <c r="J60" s="35"/>
       <c r="K60" s="35"/>
       <c r="L60" s="35"/>
       <c r="M60" s="35"/>
       <c r="N60" s="35"/>
       <c r="O60" s="35"/>
       <c r="P60" s="28"/>
       <c r="Q60" s="28"/>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A61" s="68"/>
       <c r="B61" s="35"/>
       <c r="C61" s="35"/>
       <c r="D61" s="35"/>
       <c r="E61" s="35"/>
       <c r="F61" s="35"/>
       <c r="G61" s="35"/>
       <c r="H61" s="35"/>
       <c r="I61" s="35"/>
       <c r="J61" s="35"/>
       <c r="K61" s="35"/>
       <c r="L61" s="35"/>
       <c r="M61" s="35"/>
       <c r="N61" s="35"/>
       <c r="O61" s="35"/>
       <c r="P61" s="28"/>
       <c r="Q61" s="28"/>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A62" s="68"/>
       <c r="B62" s="35"/>
       <c r="C62" s="35"/>
       <c r="D62" s="35"/>
       <c r="E62" s="35"/>
       <c r="F62" s="35"/>
       <c r="G62" s="35"/>
       <c r="H62" s="35"/>
       <c r="I62" s="35"/>
       <c r="J62" s="35"/>
       <c r="K62" s="35"/>
       <c r="L62" s="35"/>
       <c r="M62" s="35"/>
       <c r="N62" s="35"/>
       <c r="O62" s="35"/>
       <c r="P62" s="28"/>
       <c r="Q62" s="28"/>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A63" s="68"/>
       <c r="B63" s="35"/>
       <c r="C63" s="35"/>
       <c r="D63" s="35"/>
       <c r="E63" s="35"/>
       <c r="F63" s="35"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="35"/>
       <c r="J63" s="35"/>
       <c r="K63" s="35"/>
       <c r="L63" s="35"/>
       <c r="M63" s="35"/>
       <c r="N63" s="35"/>
       <c r="O63" s="35"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="28"/>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A64" s="68"/>
       <c r="B64" s="35"/>
       <c r="C64" s="35"/>
       <c r="D64" s="35"/>
       <c r="E64" s="35"/>
       <c r="F64" s="35"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="35"/>
       <c r="J64" s="35"/>
       <c r="K64" s="35"/>
       <c r="L64" s="35"/>
       <c r="M64" s="35"/>
       <c r="N64" s="35"/>
       <c r="O64" s="35"/>
       <c r="P64" s="28"/>
       <c r="Q64" s="28"/>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A65" s="68"/>
       <c r="B65" s="35"/>
       <c r="C65" s="35"/>
       <c r="D65" s="35"/>
       <c r="E65" s="35"/>
       <c r="F65" s="35"/>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="35"/>
       <c r="J65" s="35"/>
       <c r="K65" s="35"/>
       <c r="L65" s="35"/>
       <c r="M65" s="35"/>
       <c r="N65" s="35"/>
       <c r="O65" s="35"/>
       <c r="P65" s="28"/>
       <c r="Q65" s="28"/>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A66" s="68"/>
       <c r="B66" s="35"/>
       <c r="C66" s="35"/>
       <c r="D66" s="35"/>
       <c r="E66" s="35"/>
       <c r="F66" s="35"/>
       <c r="G66" s="35"/>
       <c r="H66" s="35"/>
       <c r="I66" s="35"/>
       <c r="J66" s="35"/>
       <c r="K66" s="35"/>
       <c r="L66" s="35"/>
       <c r="M66" s="35"/>
       <c r="N66" s="35"/>
       <c r="O66" s="35"/>
       <c r="P66" s="28"/>
       <c r="Q66" s="28"/>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A67" s="68"/>
       <c r="B67" s="35"/>
       <c r="C67" s="35"/>
       <c r="D67" s="35"/>
       <c r="E67" s="35"/>
       <c r="F67" s="35"/>
       <c r="G67" s="35"/>
       <c r="H67" s="35"/>
       <c r="I67" s="35"/>
       <c r="J67" s="35"/>
       <c r="K67" s="35"/>
       <c r="L67" s="35"/>
       <c r="M67" s="35"/>
       <c r="N67" s="35"/>
       <c r="O67" s="35"/>
       <c r="P67" s="28"/>
       <c r="Q67" s="28"/>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A68" s="68"/>
       <c r="B68" s="35"/>
       <c r="C68" s="35"/>
       <c r="D68" s="35"/>
       <c r="E68" s="35"/>
       <c r="F68" s="35"/>
       <c r="G68" s="35"/>
       <c r="H68" s="35"/>
       <c r="I68" s="35"/>
       <c r="J68" s="35"/>
       <c r="K68" s="35"/>
       <c r="L68" s="35"/>
       <c r="M68" s="35"/>
       <c r="N68" s="35"/>
       <c r="O68" s="35"/>
       <c r="P68" s="28"/>
       <c r="Q68" s="28"/>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A69" s="68"/>
       <c r="B69" s="35"/>
       <c r="C69" s="35"/>
       <c r="D69" s="35"/>
       <c r="E69" s="35"/>
       <c r="F69" s="35"/>
       <c r="G69" s="35"/>
       <c r="H69" s="35"/>
       <c r="I69" s="35"/>
       <c r="J69" s="35"/>
       <c r="K69" s="35"/>
       <c r="L69" s="35"/>
       <c r="M69" s="35"/>
       <c r="N69" s="35"/>
       <c r="O69" s="35"/>
       <c r="P69" s="28"/>
       <c r="Q69" s="28"/>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A70" s="68"/>
       <c r="B70" s="35"/>
       <c r="C70" s="35"/>
       <c r="D70" s="35"/>
       <c r="E70" s="35"/>
       <c r="F70" s="35"/>
       <c r="G70" s="35"/>
       <c r="H70" s="35"/>
       <c r="I70" s="35"/>
       <c r="J70" s="35"/>
       <c r="K70" s="35"/>
       <c r="L70" s="35"/>
       <c r="M70" s="35"/>
       <c r="N70" s="35"/>
       <c r="O70" s="35"/>
       <c r="P70" s="28"/>
       <c r="Q70" s="28"/>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A71" s="68"/>
       <c r="B71" s="35"/>
       <c r="C71" s="35"/>
       <c r="D71" s="35"/>
       <c r="E71" s="35"/>
       <c r="F71" s="35"/>
       <c r="G71" s="35"/>
       <c r="H71" s="35"/>
       <c r="I71" s="35"/>
       <c r="J71" s="35"/>
       <c r="K71" s="35"/>
       <c r="L71" s="35"/>
       <c r="M71" s="35"/>
       <c r="N71" s="35"/>
       <c r="O71" s="35"/>
       <c r="P71" s="28"/>
       <c r="Q71" s="28"/>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A72" s="68"/>
       <c r="B72" s="35"/>
       <c r="C72" s="35"/>
       <c r="D72" s="35"/>
       <c r="E72" s="35"/>
       <c r="F72" s="35"/>
       <c r="G72" s="35"/>
       <c r="H72" s="35"/>
       <c r="I72" s="35"/>
       <c r="J72" s="35"/>
       <c r="K72" s="35"/>
       <c r="L72" s="35"/>
       <c r="M72" s="35"/>
       <c r="N72" s="35"/>
       <c r="O72" s="35"/>
       <c r="P72" s="28"/>
       <c r="Q72" s="28"/>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A73" s="68"/>
       <c r="B73" s="35"/>
       <c r="C73" s="35"/>
       <c r="D73" s="35"/>
       <c r="E73" s="35"/>
       <c r="F73" s="35"/>
       <c r="G73" s="35"/>
       <c r="H73" s="35"/>
       <c r="I73" s="35"/>
       <c r="J73" s="35"/>
       <c r="K73" s="35"/>
       <c r="L73" s="35"/>
       <c r="M73" s="35"/>
       <c r="N73" s="35"/>
       <c r="O73" s="35"/>
       <c r="P73" s="28"/>
       <c r="Q73" s="28"/>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A74" s="68"/>
       <c r="B74" s="35"/>
       <c r="C74" s="35"/>
       <c r="D74" s="35"/>
       <c r="E74" s="35"/>
       <c r="F74" s="35"/>
       <c r="G74" s="35"/>
       <c r="H74" s="35"/>
       <c r="I74" s="35"/>
       <c r="J74" s="35"/>
       <c r="K74" s="35"/>
       <c r="L74" s="35"/>
       <c r="M74" s="35"/>
       <c r="N74" s="35"/>
       <c r="O74" s="35"/>
       <c r="P74" s="28"/>
       <c r="Q74" s="28"/>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A75" s="68"/>
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="35"/>
       <c r="G75" s="35"/>
       <c r="H75" s="35"/>
       <c r="I75" s="35"/>
       <c r="J75" s="35"/>
       <c r="K75" s="35"/>
       <c r="L75" s="35"/>
       <c r="M75" s="35"/>
       <c r="N75" s="35"/>
       <c r="O75" s="35"/>
       <c r="P75" s="28"/>
       <c r="Q75" s="28"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A76" s="68"/>
       <c r="B76" s="35"/>
       <c r="C76" s="35"/>
       <c r="D76" s="35"/>
       <c r="E76" s="35"/>
       <c r="F76" s="35"/>
       <c r="G76" s="35"/>
       <c r="H76" s="35"/>
       <c r="I76" s="35"/>
       <c r="J76" s="35"/>
       <c r="K76" s="35"/>
       <c r="L76" s="35"/>
       <c r="M76" s="35"/>
       <c r="N76" s="35"/>
       <c r="O76" s="35"/>
       <c r="P76" s="28"/>
       <c r="Q76" s="28"/>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A77" s="68"/>
       <c r="B77" s="35"/>
       <c r="C77" s="35"/>
       <c r="D77" s="35"/>
       <c r="E77" s="35"/>
       <c r="F77" s="35"/>
       <c r="G77" s="35"/>
       <c r="H77" s="35"/>
       <c r="I77" s="35"/>
       <c r="J77" s="35"/>
       <c r="K77" s="35"/>
       <c r="L77" s="35"/>
       <c r="M77" s="35"/>
       <c r="N77" s="35"/>
       <c r="O77" s="35"/>
       <c r="P77" s="28"/>
       <c r="Q77" s="28"/>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A78" s="68"/>
       <c r="B78" s="35"/>
       <c r="C78" s="35"/>
       <c r="D78" s="35"/>
       <c r="E78" s="35"/>
       <c r="F78" s="35"/>
       <c r="G78" s="35"/>
       <c r="H78" s="35"/>
       <c r="I78" s="35"/>
       <c r="J78" s="35"/>
       <c r="K78" s="35"/>
       <c r="L78" s="35"/>
       <c r="M78" s="35"/>
       <c r="N78" s="35"/>
       <c r="O78" s="35"/>
       <c r="P78" s="28"/>
       <c r="Q78" s="28"/>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A79" s="68"/>
       <c r="B79" s="35"/>
       <c r="C79" s="35"/>
       <c r="D79" s="35"/>
       <c r="E79" s="35"/>
       <c r="F79" s="35"/>
       <c r="G79" s="35"/>
       <c r="H79" s="35"/>
       <c r="I79" s="35"/>
       <c r="J79" s="35"/>
       <c r="K79" s="35"/>
       <c r="L79" s="35"/>
       <c r="M79" s="35"/>
       <c r="N79" s="35"/>
       <c r="O79" s="35"/>
       <c r="P79" s="28"/>
       <c r="Q79" s="28"/>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A80" s="68"/>
       <c r="B80" s="35"/>
       <c r="C80" s="35"/>
       <c r="D80" s="35"/>
       <c r="E80" s="35"/>
       <c r="F80" s="35"/>
       <c r="G80" s="35"/>
       <c r="H80" s="35"/>
       <c r="I80" s="35"/>
       <c r="J80" s="35"/>
       <c r="K80" s="35"/>
       <c r="L80" s="35"/>
       <c r="M80" s="35"/>
       <c r="N80" s="35"/>
       <c r="O80" s="35"/>
       <c r="P80" s="28"/>
       <c r="Q80" s="28"/>
     </row>
-    <row r="81" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A81" s="68"/>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="35"/>
       <c r="J81" s="35"/>
       <c r="K81" s="35"/>
       <c r="L81" s="35"/>
       <c r="M81" s="35"/>
       <c r="N81" s="35"/>
       <c r="O81" s="35"/>
       <c r="P81" s="28"/>
       <c r="Q81" s="28"/>
     </row>
-    <row r="82" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A82" s="68"/>
       <c r="B82" s="35"/>
       <c r="C82" s="35"/>
       <c r="D82" s="35"/>
       <c r="E82" s="35"/>
       <c r="F82" s="35"/>
       <c r="G82" s="35"/>
       <c r="H82" s="35"/>
       <c r="I82" s="35"/>
       <c r="J82" s="35"/>
       <c r="K82" s="35"/>
       <c r="L82" s="35"/>
       <c r="M82" s="35"/>
       <c r="N82" s="35"/>
       <c r="O82" s="35"/>
       <c r="P82" s="28"/>
       <c r="Q82" s="28"/>
     </row>
-    <row r="83" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A83" s="68"/>
       <c r="B83" s="35"/>
       <c r="C83" s="35"/>
       <c r="D83" s="35"/>
       <c r="E83" s="35"/>
       <c r="F83" s="35"/>
       <c r="G83" s="35"/>
       <c r="H83" s="35"/>
       <c r="I83" s="35"/>
       <c r="J83" s="35"/>
       <c r="K83" s="35"/>
       <c r="L83" s="35"/>
       <c r="M83" s="35"/>
       <c r="N83" s="35"/>
       <c r="O83" s="35"/>
       <c r="P83" s="28"/>
       <c r="Q83" s="28"/>
     </row>
-    <row r="84" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A84" s="68"/>
       <c r="B84" s="35"/>
       <c r="C84" s="35"/>
       <c r="D84" s="35"/>
       <c r="E84" s="35"/>
       <c r="F84" s="35"/>
       <c r="G84" s="35"/>
       <c r="H84" s="35"/>
       <c r="I84" s="35"/>
       <c r="J84" s="35"/>
       <c r="K84" s="35"/>
       <c r="L84" s="35"/>
       <c r="M84" s="35"/>
       <c r="N84" s="35"/>
       <c r="O84" s="35"/>
       <c r="P84" s="28"/>
       <c r="Q84" s="28"/>
     </row>
-    <row r="85" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A85" s="68"/>
       <c r="B85" s="35"/>
       <c r="C85" s="35"/>
       <c r="D85" s="35"/>
       <c r="E85" s="35"/>
       <c r="F85" s="35"/>
       <c r="G85" s="35"/>
       <c r="H85" s="35"/>
       <c r="I85" s="35"/>
       <c r="J85" s="35"/>
       <c r="K85" s="35"/>
       <c r="L85" s="35"/>
       <c r="M85" s="35"/>
       <c r="N85" s="35"/>
       <c r="O85" s="35"/>
       <c r="P85" s="28"/>
       <c r="Q85" s="28"/>
     </row>
-    <row r="86" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A86" s="68"/>
       <c r="B86" s="35"/>
       <c r="C86" s="35"/>
       <c r="D86" s="35"/>
       <c r="E86" s="35"/>
       <c r="F86" s="35"/>
       <c r="G86" s="35"/>
       <c r="H86" s="35"/>
       <c r="I86" s="35"/>
       <c r="J86" s="35"/>
       <c r="K86" s="35"/>
       <c r="L86" s="35"/>
       <c r="M86" s="35"/>
       <c r="N86" s="35"/>
       <c r="O86" s="35"/>
       <c r="P86" s="28"/>
       <c r="Q86" s="28"/>
     </row>
-    <row r="87" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A87" s="68"/>
       <c r="B87" s="35"/>
       <c r="C87" s="35"/>
       <c r="D87" s="35"/>
       <c r="E87" s="35"/>
       <c r="F87" s="35"/>
       <c r="G87" s="35"/>
       <c r="H87" s="35"/>
       <c r="I87" s="35"/>
       <c r="J87" s="35"/>
       <c r="K87" s="35"/>
       <c r="L87" s="35"/>
       <c r="M87" s="35"/>
       <c r="N87" s="35"/>
       <c r="O87" s="35"/>
       <c r="P87" s="28"/>
       <c r="Q87" s="28"/>
     </row>
-    <row r="88" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A88" s="68"/>
       <c r="B88" s="35"/>
       <c r="C88" s="35"/>
       <c r="D88" s="35"/>
       <c r="E88" s="35"/>
       <c r="F88" s="35"/>
       <c r="G88" s="35"/>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="J88" s="35"/>
       <c r="K88" s="35"/>
       <c r="L88" s="35"/>
       <c r="M88" s="35"/>
       <c r="N88" s="35"/>
       <c r="O88" s="35"/>
       <c r="P88" s="28"/>
       <c r="Q88" s="28"/>
     </row>
-    <row r="89" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A89" s="68"/>
       <c r="B89" s="35"/>
       <c r="C89" s="35"/>
       <c r="D89" s="35"/>
       <c r="E89" s="35"/>
       <c r="F89" s="35"/>
       <c r="G89" s="35"/>
       <c r="H89" s="35"/>
       <c r="I89" s="35"/>
       <c r="J89" s="35"/>
       <c r="K89" s="35"/>
       <c r="L89" s="35"/>
       <c r="M89" s="35"/>
       <c r="N89" s="35"/>
       <c r="O89" s="35"/>
       <c r="P89" s="28"/>
       <c r="Q89" s="28"/>
     </row>
-    <row r="90" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A90" s="28"/>
       <c r="B90" s="28"/>
       <c r="C90" s="28"/>
       <c r="D90" s="28"/>
       <c r="E90" s="28"/>
       <c r="F90" s="28"/>
       <c r="G90" s="28"/>
       <c r="H90" s="28"/>
       <c r="I90" s="28"/>
       <c r="J90" s="28"/>
       <c r="K90" s="28"/>
       <c r="L90" s="28"/>
       <c r="M90" s="28"/>
       <c r="N90" s="28"/>
       <c r="O90" s="28"/>
       <c r="P90" s="28"/>
       <c r="Q90" s="28"/>
     </row>
-    <row r="91" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A91" s="28"/>
       <c r="B91" s="28"/>
       <c r="C91" s="28"/>
       <c r="D91" s="28"/>
       <c r="E91" s="28"/>
       <c r="F91" s="28"/>
       <c r="G91" s="28"/>
       <c r="H91" s="28"/>
       <c r="I91" s="28"/>
       <c r="J91" s="28"/>
       <c r="K91" s="28"/>
       <c r="L91" s="28"/>
       <c r="M91" s="28"/>
       <c r="N91" s="28"/>
       <c r="O91" s="28"/>
       <c r="P91" s="28"/>
       <c r="Q91" s="28"/>
     </row>
-    <row r="92" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A92" s="28"/>
       <c r="B92" s="28"/>
       <c r="C92" s="28"/>
       <c r="D92" s="28"/>
       <c r="E92" s="28"/>
       <c r="F92" s="28"/>
       <c r="G92" s="28"/>
       <c r="H92" s="28"/>
       <c r="I92" s="28"/>
       <c r="J92" s="28"/>
       <c r="K92" s="28"/>
       <c r="L92" s="28"/>
       <c r="M92" s="28"/>
       <c r="N92" s="28"/>
       <c r="O92" s="28"/>
       <c r="P92" s="28"/>
       <c r="Q92" s="28"/>
     </row>
-    <row r="93" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A93" s="28"/>
       <c r="B93" s="28"/>
       <c r="C93" s="28"/>
       <c r="D93" s="28"/>
       <c r="E93" s="28"/>
       <c r="F93" s="28"/>
       <c r="G93" s="28"/>
       <c r="H93" s="28"/>
       <c r="I93" s="28"/>
       <c r="J93" s="28"/>
       <c r="K93" s="28"/>
       <c r="L93" s="28"/>
       <c r="M93" s="28"/>
       <c r="N93" s="28"/>
       <c r="O93" s="28"/>
       <c r="P93" s="28"/>
       <c r="Q93" s="28"/>
     </row>
-    <row r="94" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A94" s="28"/>
       <c r="B94" s="28"/>
       <c r="C94" s="28"/>
       <c r="D94" s="28"/>
       <c r="E94" s="28"/>
       <c r="F94" s="28"/>
       <c r="G94" s="28"/>
       <c r="H94" s="28"/>
       <c r="I94" s="28"/>
       <c r="J94" s="28"/>
       <c r="K94" s="28"/>
       <c r="L94" s="28"/>
       <c r="M94" s="28"/>
       <c r="N94" s="28"/>
       <c r="O94" s="28"/>
       <c r="P94" s="28"/>
       <c r="Q94" s="28"/>
     </row>
-    <row r="95" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A95" s="28"/>
       <c r="B95" s="28"/>
       <c r="C95" s="28"/>
       <c r="D95" s="28"/>
       <c r="E95" s="28"/>
       <c r="F95" s="28"/>
       <c r="G95" s="28"/>
       <c r="H95" s="28"/>
       <c r="I95" s="28"/>
       <c r="J95" s="28"/>
       <c r="K95" s="28"/>
       <c r="L95" s="28"/>
       <c r="M95" s="28"/>
       <c r="N95" s="28"/>
       <c r="O95" s="28"/>
       <c r="P95" s="28"/>
       <c r="Q95" s="28"/>
     </row>
-    <row r="96" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A96" s="28"/>
       <c r="B96" s="28"/>
       <c r="C96" s="28"/>
       <c r="D96" s="28"/>
       <c r="E96" s="28"/>
       <c r="F96" s="28"/>
       <c r="G96" s="28"/>
       <c r="H96" s="28"/>
       <c r="I96" s="28"/>
       <c r="J96" s="28"/>
       <c r="K96" s="28"/>
       <c r="L96" s="28"/>
       <c r="M96" s="28"/>
       <c r="N96" s="28"/>
       <c r="O96" s="28"/>
       <c r="P96" s="28"/>
       <c r="Q96" s="28"/>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A97" s="28"/>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="28"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="28"/>
       <c r="J97" s="28"/>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
       <c r="M97" s="28"/>
       <c r="N97" s="28"/>
       <c r="O97" s="28"/>
       <c r="P97" s="28"/>
       <c r="Q97" s="28"/>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A98" s="28"/>
       <c r="B98" s="28"/>
       <c r="C98" s="28"/>
       <c r="D98" s="28"/>
       <c r="E98" s="28"/>
       <c r="F98" s="28"/>
       <c r="G98" s="28"/>
       <c r="H98" s="28"/>
       <c r="I98" s="28"/>
       <c r="J98" s="28"/>
       <c r="K98" s="28"/>
       <c r="L98" s="28"/>
       <c r="M98" s="28"/>
       <c r="N98" s="28"/>
       <c r="O98" s="28"/>
       <c r="P98" s="28"/>
       <c r="Q98" s="28"/>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A99" s="28"/>
       <c r="B99" s="28"/>
       <c r="C99" s="28"/>
       <c r="D99" s="28"/>
       <c r="E99" s="28"/>
       <c r="F99" s="28"/>
       <c r="G99" s="28"/>
       <c r="H99" s="28"/>
       <c r="I99" s="28"/>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
       <c r="M99" s="28"/>
       <c r="N99" s="28"/>
       <c r="O99" s="28"/>
       <c r="P99" s="28"/>
       <c r="Q99" s="28"/>
     </row>
-    <row r="100" spans="1:17" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A100" s="28"/>
       <c r="B100" s="28"/>
       <c r="C100" s="28"/>
       <c r="D100" s="28"/>
       <c r="E100" s="28"/>
       <c r="F100" s="28"/>
       <c r="G100" s="28"/>
       <c r="H100" s="28"/>
       <c r="I100" s="28"/>
       <c r="J100" s="28"/>
       <c r="K100" s="28"/>
       <c r="L100" s="28"/>
       <c r="M100" s="28"/>
       <c r="N100" s="28"/>
       <c r="O100" s="28"/>
       <c r="P100" s="28"/>
       <c r="Q100" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:I5"/>
+    <mergeCell ref="J5:J7"/>
+    <mergeCell ref="K5:K7"/>
+    <mergeCell ref="L5:L7"/>
+    <mergeCell ref="M5:M7"/>
     <mergeCell ref="N5:N7"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="E6:I6"/>
-    <mergeCell ref="A5:A7"/>
-[...4 lines deleted...]
-    <mergeCell ref="M5:M7"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>