--- v2 (2026-04-01)
+++ v3 (2026-06-03)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{76A54555-3CDB-42DD-8FE4-403023911972}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EFFB383B-C97A-4F7C-8A95-5DACAE2A6A9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{0B001D64-CB03-4072-8EFC-B7FD4CC35A46}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{395E83C8-0AA2-491E-B7E2-AE4E0956ECB8}"/>
   </bookViews>
   <sheets>
     <sheet name="assets_09" sheetId="1" r:id="rId1"/>
     <sheet name="liabilities_09" sheetId="2" r:id="rId2"/>
     <sheet name="assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="liabilities (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">assets_09!$A$1:$Q$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">liabilities_09!$A$1:$O$69</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets_09!$A:$A,assets_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">liabilities_09!$A:$A,liabilities_09!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1370,54 +1370,54 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="65" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="61" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="62" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="57" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{47A83815-2DE0-43B4-8056-EB37D2B03DC7}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{4DFDCD48-713F-4CC1-8CB8-AB1D081B32B0}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{9770C9F9-08DA-414C-BC59-CB5939050478}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{689BB0F8-805A-44BF-B482-BFCCE2574E79}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="3" xr:uid="{FE615208-090D-436C-9413-D23ADDCF422D}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{7710E058-E2F3-4B87-995A-82AFE78D3F2E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1694,208 +1694,208 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9AAB09F-8130-4F7A-B8E7-958B23B18E7A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08A55B4E-BA13-44DF-A74F-CE8B7471CFDE}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:S211"/>
+  <dimension ref="A1:S213"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B185" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B192" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D219" sqref="D219"/>
+      <selection pane="bottomRight" activeCell="B217" sqref="B217"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="5"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="17" width="11" style="5" customWidth="1"/>
-    <col min="18" max="16384" width="9.109375" style="5"/>
+    <col min="18" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="3"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="4"/>
     </row>
-    <row r="2" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="7"/>
     </row>
-    <row r="3" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="8"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="8"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="8"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="4"/>
     </row>
-    <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:19" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="73"/>
       <c r="B4" s="75" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="76"/>
       <c r="D4" s="76"/>
       <c r="E4" s="77"/>
       <c r="F4" s="78" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="76"/>
       <c r="H4" s="76"/>
       <c r="I4" s="77"/>
       <c r="J4" s="79" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="78" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="76"/>
       <c r="M4" s="77"/>
       <c r="N4" s="69" t="s">
         <v>7</v>
       </c>
       <c r="O4" s="69" t="s">
         <v>8</v>
       </c>
       <c r="P4" s="69" t="s">
         <v>9</v>
       </c>
       <c r="Q4" s="71" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:19" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:19" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="74"/>
       <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J5" s="80"/>
       <c r="K5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N5" s="70"/>
       <c r="O5" s="70"/>
       <c r="P5" s="70"/>
       <c r="Q5" s="72"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>39814</v>
       </c>
       <c r="B6" s="15">
         <v>38399</v>
       </c>
       <c r="C6" s="16">
         <v>7660</v>
       </c>
       <c r="D6" s="16">
         <v>765</v>
       </c>
       <c r="E6" s="17">
         <v>29974</v>
       </c>
       <c r="F6" s="18">
         <v>10579</v>
       </c>
       <c r="G6" s="16">
         <v>1674</v>
       </c>
       <c r="H6" s="16">
         <v>8500</v>
       </c>
       <c r="I6" s="17">
@@ -1905,51 +1905,51 @@
         <v>3</v>
       </c>
       <c r="K6" s="18">
         <v>447</v>
       </c>
       <c r="L6" s="16">
         <v>34</v>
       </c>
       <c r="M6" s="17">
         <v>413</v>
       </c>
       <c r="N6" s="19">
         <v>3201</v>
       </c>
       <c r="O6" s="19">
         <v>896</v>
       </c>
       <c r="P6" s="19">
         <v>3227</v>
       </c>
       <c r="Q6" s="20">
         <v>56752</v>
       </c>
       <c r="S6" s="21"/>
     </row>
-    <row r="7" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="14">
         <v>39845</v>
       </c>
       <c r="B7" s="22">
         <v>36570</v>
       </c>
       <c r="C7" s="23">
         <v>5678</v>
       </c>
       <c r="D7" s="23">
         <v>764</v>
       </c>
       <c r="E7" s="24">
         <v>30129</v>
       </c>
       <c r="F7" s="25">
         <v>11295</v>
       </c>
       <c r="G7" s="23">
         <v>1662</v>
       </c>
       <c r="H7" s="23">
         <v>9229</v>
       </c>
       <c r="I7" s="24">
@@ -1959,51 +1959,51 @@
         <v>3</v>
       </c>
       <c r="K7" s="25">
         <v>444</v>
       </c>
       <c r="L7" s="23">
         <v>33</v>
       </c>
       <c r="M7" s="24">
         <v>411</v>
       </c>
       <c r="N7" s="26">
         <v>3190</v>
       </c>
       <c r="O7" s="26">
         <v>896</v>
       </c>
       <c r="P7" s="26">
         <v>2577</v>
       </c>
       <c r="Q7" s="27">
         <v>54976</v>
       </c>
       <c r="S7" s="21"/>
     </row>
-    <row r="8" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="14">
         <v>39873</v>
       </c>
       <c r="B8" s="22">
         <v>36479</v>
       </c>
       <c r="C8" s="23">
         <v>5527</v>
       </c>
       <c r="D8" s="23">
         <v>765</v>
       </c>
       <c r="E8" s="24">
         <v>30187</v>
       </c>
       <c r="F8" s="25">
         <v>11750</v>
       </c>
       <c r="G8" s="23">
         <v>1552</v>
       </c>
       <c r="H8" s="23">
         <v>9800</v>
       </c>
       <c r="I8" s="24">
@@ -2012,51 +2012,51 @@
       <c r="J8" s="26">
         <v>3</v>
       </c>
       <c r="K8" s="25">
         <v>447</v>
       </c>
       <c r="L8" s="23">
         <v>32</v>
       </c>
       <c r="M8" s="24">
         <v>415</v>
       </c>
       <c r="N8" s="26">
         <v>3295</v>
       </c>
       <c r="O8" s="26">
         <v>887</v>
       </c>
       <c r="P8" s="26">
         <v>2442</v>
       </c>
       <c r="Q8" s="27">
         <v>55303</v>
       </c>
     </row>
-    <row r="9" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>39904</v>
       </c>
       <c r="B9" s="22">
         <v>36161</v>
       </c>
       <c r="C9" s="23">
         <v>5215</v>
       </c>
       <c r="D9" s="23">
         <v>827</v>
       </c>
       <c r="E9" s="24">
         <v>30120</v>
       </c>
       <c r="F9" s="25">
         <v>11375</v>
       </c>
       <c r="G9" s="23">
         <v>1581</v>
       </c>
       <c r="H9" s="23">
         <v>9403</v>
       </c>
       <c r="I9" s="24">
@@ -2065,51 +2065,51 @@
       <c r="J9" s="26">
         <v>5</v>
       </c>
       <c r="K9" s="25">
         <v>440</v>
       </c>
       <c r="L9" s="23">
         <v>33</v>
       </c>
       <c r="M9" s="24">
         <v>406</v>
       </c>
       <c r="N9" s="26">
         <v>3137</v>
       </c>
       <c r="O9" s="26">
         <v>879</v>
       </c>
       <c r="P9" s="26">
         <v>2259</v>
       </c>
       <c r="Q9" s="27">
         <v>54256</v>
       </c>
     </row>
-    <row r="10" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>39934</v>
       </c>
       <c r="B10" s="22">
         <v>36637</v>
       </c>
       <c r="C10" s="23">
         <v>5746</v>
       </c>
       <c r="D10" s="23">
         <v>757</v>
       </c>
       <c r="E10" s="24">
         <v>30134</v>
       </c>
       <c r="F10" s="25">
         <v>12127</v>
       </c>
       <c r="G10" s="23">
         <v>1524</v>
       </c>
       <c r="H10" s="23">
         <v>10207</v>
       </c>
       <c r="I10" s="24">
@@ -2118,51 +2118,51 @@
       <c r="J10" s="26">
         <v>5</v>
       </c>
       <c r="K10" s="25">
         <v>440</v>
       </c>
       <c r="L10" s="23">
         <v>33</v>
       </c>
       <c r="M10" s="24">
         <v>406</v>
       </c>
       <c r="N10" s="26">
         <v>3578</v>
       </c>
       <c r="O10" s="26">
         <v>875</v>
       </c>
       <c r="P10" s="26">
         <v>2218</v>
       </c>
       <c r="Q10" s="27">
         <v>55880</v>
       </c>
     </row>
-    <row r="11" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>39965</v>
       </c>
       <c r="B11" s="22">
         <v>36366</v>
       </c>
       <c r="C11" s="23">
         <v>5413</v>
       </c>
       <c r="D11" s="23">
         <v>766</v>
       </c>
       <c r="E11" s="24">
         <v>30187</v>
       </c>
       <c r="F11" s="25">
         <v>12449</v>
       </c>
       <c r="G11" s="23">
         <v>1420</v>
       </c>
       <c r="H11" s="23">
         <v>10617</v>
       </c>
       <c r="I11" s="24">
@@ -2171,51 +2171,51 @@
       <c r="J11" s="26">
         <v>5</v>
       </c>
       <c r="K11" s="25">
         <v>462</v>
       </c>
       <c r="L11" s="23">
         <v>31</v>
       </c>
       <c r="M11" s="24">
         <v>431</v>
       </c>
       <c r="N11" s="26">
         <v>3473</v>
       </c>
       <c r="O11" s="26">
         <v>868</v>
       </c>
       <c r="P11" s="26">
         <v>2202</v>
       </c>
       <c r="Q11" s="27">
         <v>55825</v>
       </c>
     </row>
-    <row r="12" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>39995</v>
       </c>
       <c r="B12" s="22">
         <v>35986</v>
       </c>
       <c r="C12" s="23">
         <v>4994</v>
       </c>
       <c r="D12" s="23">
         <v>788</v>
       </c>
       <c r="E12" s="24">
         <v>30205</v>
       </c>
       <c r="F12" s="25">
         <v>12604</v>
       </c>
       <c r="G12" s="23">
         <v>1362</v>
       </c>
       <c r="H12" s="23">
         <v>10827</v>
       </c>
       <c r="I12" s="24">
@@ -2224,51 +2224,51 @@
       <c r="J12" s="26">
         <v>5</v>
       </c>
       <c r="K12" s="25">
         <v>472</v>
       </c>
       <c r="L12" s="23">
         <v>26</v>
       </c>
       <c r="M12" s="24">
         <v>446</v>
       </c>
       <c r="N12" s="26">
         <v>3429</v>
       </c>
       <c r="O12" s="26">
         <v>900</v>
       </c>
       <c r="P12" s="26">
         <v>2182</v>
       </c>
       <c r="Q12" s="27">
         <v>55578</v>
       </c>
     </row>
-    <row r="13" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>40026</v>
       </c>
       <c r="B13" s="22">
         <v>36177</v>
       </c>
       <c r="C13" s="23">
         <v>4945</v>
       </c>
       <c r="D13" s="23">
         <v>803</v>
       </c>
       <c r="E13" s="24">
         <v>30429</v>
       </c>
       <c r="F13" s="25">
         <v>12790</v>
       </c>
       <c r="G13" s="23">
         <v>1366</v>
       </c>
       <c r="H13" s="23">
         <v>11029</v>
       </c>
       <c r="I13" s="24">
@@ -2277,51 +2277,51 @@
       <c r="J13" s="26">
         <v>5</v>
       </c>
       <c r="K13" s="25">
         <v>472</v>
       </c>
       <c r="L13" s="23">
         <v>25</v>
       </c>
       <c r="M13" s="24">
         <v>447</v>
       </c>
       <c r="N13" s="26">
         <v>3648</v>
       </c>
       <c r="O13" s="26">
         <v>894</v>
       </c>
       <c r="P13" s="26">
         <v>2247</v>
       </c>
       <c r="Q13" s="27">
         <v>56233</v>
       </c>
     </row>
-    <row r="14" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="14">
         <v>40057</v>
       </c>
       <c r="B14" s="22">
         <v>35973</v>
       </c>
       <c r="C14" s="23">
         <v>4693</v>
       </c>
       <c r="D14" s="23">
         <v>808</v>
       </c>
       <c r="E14" s="24">
         <v>30472</v>
       </c>
       <c r="F14" s="25">
         <v>13136</v>
       </c>
       <c r="G14" s="23">
         <v>1402</v>
       </c>
       <c r="H14" s="23">
         <v>11320</v>
       </c>
       <c r="I14" s="24">
@@ -2330,51 +2330,51 @@
       <c r="J14" s="26">
         <v>31</v>
       </c>
       <c r="K14" s="25">
         <v>469</v>
       </c>
       <c r="L14" s="23">
         <v>25</v>
       </c>
       <c r="M14" s="24">
         <v>444</v>
       </c>
       <c r="N14" s="26">
         <v>3778</v>
       </c>
       <c r="O14" s="26">
         <v>887</v>
       </c>
       <c r="P14" s="26">
         <v>2282</v>
       </c>
       <c r="Q14" s="27">
         <v>56556</v>
       </c>
     </row>
-    <row r="15" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="14">
         <v>40087</v>
       </c>
       <c r="B15" s="22">
         <v>36290</v>
       </c>
       <c r="C15" s="23">
         <v>4911</v>
       </c>
       <c r="D15" s="23">
         <v>875</v>
       </c>
       <c r="E15" s="24">
         <v>30504</v>
       </c>
       <c r="F15" s="25">
         <v>12763</v>
       </c>
       <c r="G15" s="23">
         <v>1410</v>
       </c>
       <c r="H15" s="23">
         <v>10949</v>
       </c>
       <c r="I15" s="24">
@@ -2383,51 +2383,51 @@
       <c r="J15" s="26">
         <v>34</v>
       </c>
       <c r="K15" s="25">
         <v>478</v>
       </c>
       <c r="L15" s="23">
         <v>25</v>
       </c>
       <c r="M15" s="24">
         <v>453</v>
       </c>
       <c r="N15" s="26">
         <v>3806</v>
       </c>
       <c r="O15" s="26">
         <v>891</v>
       </c>
       <c r="P15" s="26">
         <v>2268</v>
       </c>
       <c r="Q15" s="27">
         <v>56530</v>
       </c>
     </row>
-    <row r="16" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14">
         <v>40118</v>
       </c>
       <c r="B16" s="22">
         <v>36675</v>
       </c>
       <c r="C16" s="23">
         <v>5222</v>
       </c>
       <c r="D16" s="23">
         <v>838</v>
       </c>
       <c r="E16" s="24">
         <v>30615</v>
       </c>
       <c r="F16" s="25">
         <v>12938</v>
       </c>
       <c r="G16" s="23">
         <v>1272</v>
       </c>
       <c r="H16" s="23">
         <v>11280</v>
       </c>
       <c r="I16" s="24">
@@ -2436,51 +2436,51 @@
       <c r="J16" s="26">
         <v>34</v>
       </c>
       <c r="K16" s="25">
         <v>478</v>
       </c>
       <c r="L16" s="23">
         <v>25</v>
       </c>
       <c r="M16" s="24">
         <v>453</v>
       </c>
       <c r="N16" s="26">
         <v>3657</v>
       </c>
       <c r="O16" s="26">
         <v>892</v>
       </c>
       <c r="P16" s="26">
         <v>2315</v>
       </c>
       <c r="Q16" s="27">
         <v>56989</v>
       </c>
     </row>
-    <row r="17" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="14">
         <v>40148</v>
       </c>
       <c r="B17" s="22">
         <v>35904</v>
       </c>
       <c r="C17" s="23">
         <v>4796</v>
       </c>
       <c r="D17" s="23">
         <v>860</v>
       </c>
       <c r="E17" s="24">
         <v>30248</v>
       </c>
       <c r="F17" s="25">
         <v>13197</v>
       </c>
       <c r="G17" s="23">
         <v>1248</v>
       </c>
       <c r="H17" s="23">
         <v>11543</v>
       </c>
       <c r="I17" s="24">
@@ -2489,51 +2489,51 @@
       <c r="J17" s="26">
         <v>34</v>
       </c>
       <c r="K17" s="25">
         <v>491</v>
       </c>
       <c r="L17" s="23">
         <v>25</v>
       </c>
       <c r="M17" s="24">
         <v>466</v>
       </c>
       <c r="N17" s="26">
         <v>3427</v>
       </c>
       <c r="O17" s="26">
         <v>826</v>
       </c>
       <c r="P17" s="26">
         <v>2355</v>
       </c>
       <c r="Q17" s="27">
         <v>56235</v>
       </c>
     </row>
-    <row r="18" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="14">
         <v>40179</v>
       </c>
       <c r="B18" s="22">
         <v>35686</v>
       </c>
       <c r="C18" s="23">
         <v>4459</v>
       </c>
       <c r="D18" s="23">
         <v>864</v>
       </c>
       <c r="E18" s="24">
         <v>30364</v>
       </c>
       <c r="F18" s="25">
         <v>13641</v>
       </c>
       <c r="G18" s="23">
         <v>1266</v>
       </c>
       <c r="H18" s="23">
         <v>11972</v>
       </c>
       <c r="I18" s="24">
@@ -2542,51 +2542,51 @@
       <c r="J18" s="26">
         <v>29</v>
       </c>
       <c r="K18" s="25">
         <v>491</v>
       </c>
       <c r="L18" s="23">
         <v>25</v>
       </c>
       <c r="M18" s="24">
         <v>466</v>
       </c>
       <c r="N18" s="26">
         <v>3118</v>
       </c>
       <c r="O18" s="26">
         <v>815</v>
       </c>
       <c r="P18" s="26">
         <v>2381</v>
       </c>
       <c r="Q18" s="27">
         <v>56161</v>
       </c>
     </row>
-    <row r="19" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>40210</v>
       </c>
       <c r="B19" s="22">
         <v>35518</v>
       </c>
       <c r="C19" s="23">
         <v>4345</v>
       </c>
       <c r="D19" s="23">
         <v>871</v>
       </c>
       <c r="E19" s="24">
         <v>30301</v>
       </c>
       <c r="F19" s="25">
         <v>13543</v>
       </c>
       <c r="G19" s="23">
         <v>1279</v>
       </c>
       <c r="H19" s="23">
         <v>11846</v>
       </c>
       <c r="I19" s="24">
@@ -2595,51 +2595,51 @@
       <c r="J19" s="26">
         <v>29</v>
       </c>
       <c r="K19" s="25">
         <v>501</v>
       </c>
       <c r="L19" s="23">
         <v>25</v>
       </c>
       <c r="M19" s="24">
         <v>475</v>
       </c>
       <c r="N19" s="26">
         <v>3322</v>
       </c>
       <c r="O19" s="26">
         <v>805</v>
       </c>
       <c r="P19" s="26">
         <v>2384</v>
       </c>
       <c r="Q19" s="27">
         <v>56101</v>
       </c>
     </row>
-    <row r="20" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>40238</v>
       </c>
       <c r="B20" s="22">
         <v>35259</v>
       </c>
       <c r="C20" s="23">
         <v>4092</v>
       </c>
       <c r="D20" s="23">
         <v>868</v>
       </c>
       <c r="E20" s="24">
         <v>30299</v>
       </c>
       <c r="F20" s="25">
         <v>14319</v>
       </c>
       <c r="G20" s="23">
         <v>1219</v>
       </c>
       <c r="H20" s="23">
         <v>12675</v>
       </c>
       <c r="I20" s="24">
@@ -2648,51 +2648,51 @@
       <c r="J20" s="26">
         <v>29</v>
       </c>
       <c r="K20" s="25">
         <v>501</v>
       </c>
       <c r="L20" s="23">
         <v>25</v>
       </c>
       <c r="M20" s="24">
         <v>476</v>
       </c>
       <c r="N20" s="26">
         <v>3300</v>
       </c>
       <c r="O20" s="26">
         <v>798</v>
       </c>
       <c r="P20" s="26">
         <v>2391</v>
       </c>
       <c r="Q20" s="27">
         <v>56597</v>
       </c>
     </row>
-    <row r="21" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>40269</v>
       </c>
       <c r="B21" s="22">
         <v>35625</v>
       </c>
       <c r="C21" s="23">
         <v>4501</v>
       </c>
       <c r="D21" s="23">
         <v>874</v>
       </c>
       <c r="E21" s="24">
         <v>30250</v>
       </c>
       <c r="F21" s="25">
         <v>14633</v>
       </c>
       <c r="G21" s="23">
         <v>1223</v>
       </c>
       <c r="H21" s="23">
         <v>12986</v>
       </c>
       <c r="I21" s="24">
@@ -2701,51 +2701,51 @@
       <c r="J21" s="26">
         <v>29</v>
       </c>
       <c r="K21" s="25">
         <v>501</v>
       </c>
       <c r="L21" s="23">
         <v>25</v>
       </c>
       <c r="M21" s="24">
         <v>476</v>
       </c>
       <c r="N21" s="26">
         <v>3417</v>
       </c>
       <c r="O21" s="26">
         <v>787</v>
       </c>
       <c r="P21" s="26">
         <v>2368</v>
       </c>
       <c r="Q21" s="27">
         <v>57361</v>
       </c>
     </row>
-    <row r="22" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>40299</v>
       </c>
       <c r="B22" s="22">
         <v>35648</v>
       </c>
       <c r="C22" s="23">
         <v>4280</v>
       </c>
       <c r="D22" s="23">
         <v>896</v>
       </c>
       <c r="E22" s="24">
         <v>30472</v>
       </c>
       <c r="F22" s="25">
         <v>15001</v>
       </c>
       <c r="G22" s="23">
         <v>1203</v>
       </c>
       <c r="H22" s="23">
         <v>13378</v>
       </c>
       <c r="I22" s="24">
@@ -2754,51 +2754,51 @@
       <c r="J22" s="26">
         <v>29</v>
       </c>
       <c r="K22" s="25">
         <v>507</v>
       </c>
       <c r="L22" s="23">
         <v>25</v>
       </c>
       <c r="M22" s="24">
         <v>482</v>
       </c>
       <c r="N22" s="26">
         <v>3399</v>
       </c>
       <c r="O22" s="26">
         <v>779</v>
       </c>
       <c r="P22" s="26">
         <v>2409</v>
       </c>
       <c r="Q22" s="27">
         <v>57773</v>
       </c>
     </row>
-    <row r="23" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="14">
         <v>40330</v>
       </c>
       <c r="B23" s="22">
         <v>35826</v>
       </c>
       <c r="C23" s="23">
         <v>4294</v>
       </c>
       <c r="D23" s="23">
         <v>937</v>
       </c>
       <c r="E23" s="24">
         <v>30595</v>
       </c>
       <c r="F23" s="25">
         <v>15397</v>
       </c>
       <c r="G23" s="23">
         <v>1164</v>
       </c>
       <c r="H23" s="23">
         <v>13812</v>
       </c>
       <c r="I23" s="24">
@@ -2807,51 +2807,51 @@
       <c r="J23" s="26">
         <v>24</v>
       </c>
       <c r="K23" s="25">
         <v>503</v>
       </c>
       <c r="L23" s="23">
         <v>25</v>
       </c>
       <c r="M23" s="24">
         <v>478</v>
       </c>
       <c r="N23" s="26">
         <v>3346</v>
       </c>
       <c r="O23" s="26">
         <v>773</v>
       </c>
       <c r="P23" s="26">
         <v>2420</v>
       </c>
       <c r="Q23" s="27">
         <v>58289</v>
       </c>
     </row>
-    <row r="24" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="14">
         <v>40360</v>
       </c>
       <c r="B24" s="22">
         <v>36032</v>
       </c>
       <c r="C24" s="23">
         <v>4250</v>
       </c>
       <c r="D24" s="23">
         <v>960</v>
       </c>
       <c r="E24" s="24">
         <v>30822</v>
       </c>
       <c r="F24" s="25">
         <v>14667</v>
       </c>
       <c r="G24" s="23">
         <v>1155</v>
       </c>
       <c r="H24" s="23">
         <v>13081</v>
       </c>
       <c r="I24" s="24">
@@ -2860,51 +2860,51 @@
       <c r="J24" s="26">
         <v>19</v>
       </c>
       <c r="K24" s="25">
         <v>495</v>
       </c>
       <c r="L24" s="23">
         <v>25</v>
       </c>
       <c r="M24" s="24">
         <v>470</v>
       </c>
       <c r="N24" s="26">
         <v>2863</v>
       </c>
       <c r="O24" s="26">
         <v>762</v>
       </c>
       <c r="P24" s="26">
         <v>2398</v>
       </c>
       <c r="Q24" s="27">
         <v>57236</v>
       </c>
     </row>
-    <row r="25" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="14">
         <v>40391</v>
       </c>
       <c r="B25" s="22">
         <v>36280</v>
       </c>
       <c r="C25" s="23">
         <v>4266</v>
       </c>
       <c r="D25" s="23">
         <v>995</v>
       </c>
       <c r="E25" s="24">
         <v>31019</v>
       </c>
       <c r="F25" s="25">
         <v>14690</v>
       </c>
       <c r="G25" s="23">
         <v>1128</v>
       </c>
       <c r="H25" s="23">
         <v>13142</v>
       </c>
       <c r="I25" s="24">
@@ -2913,51 +2913,51 @@
       <c r="J25" s="26">
         <v>26</v>
       </c>
       <c r="K25" s="25">
         <v>490</v>
       </c>
       <c r="L25" s="23">
         <v>25</v>
       </c>
       <c r="M25" s="24">
         <v>465</v>
       </c>
       <c r="N25" s="26">
         <v>2853</v>
       </c>
       <c r="O25" s="26">
         <v>758</v>
       </c>
       <c r="P25" s="26">
         <v>2517</v>
       </c>
       <c r="Q25" s="27">
         <v>57615</v>
       </c>
     </row>
-    <row r="26" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="14">
         <v>40422</v>
       </c>
       <c r="B26" s="22">
         <v>35925</v>
       </c>
       <c r="C26" s="23">
         <v>3704</v>
       </c>
       <c r="D26" s="23">
         <v>1032</v>
       </c>
       <c r="E26" s="24">
         <v>31190</v>
       </c>
       <c r="F26" s="25">
         <v>14605</v>
       </c>
       <c r="G26" s="23">
         <v>1036</v>
       </c>
       <c r="H26" s="23">
         <v>13156</v>
       </c>
       <c r="I26" s="24">
@@ -2966,51 +2966,51 @@
       <c r="J26" s="26">
         <v>29</v>
       </c>
       <c r="K26" s="25">
         <v>483</v>
       </c>
       <c r="L26" s="23">
         <v>25</v>
       </c>
       <c r="M26" s="24">
         <v>458</v>
       </c>
       <c r="N26" s="26">
         <v>3089</v>
       </c>
       <c r="O26" s="26">
         <v>752</v>
       </c>
       <c r="P26" s="26">
         <v>2441</v>
       </c>
       <c r="Q26" s="27">
         <v>57325</v>
       </c>
     </row>
-    <row r="27" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="14">
         <v>40452</v>
       </c>
       <c r="B27" s="22">
         <v>37284</v>
       </c>
       <c r="C27" s="23">
         <v>4643</v>
       </c>
       <c r="D27" s="23">
         <v>1059</v>
       </c>
       <c r="E27" s="24">
         <v>31582</v>
       </c>
       <c r="F27" s="25">
         <v>14564</v>
       </c>
       <c r="G27" s="23">
         <v>1070</v>
       </c>
       <c r="H27" s="23">
         <v>13084</v>
       </c>
       <c r="I27" s="24">
@@ -3019,51 +3019,51 @@
       <c r="J27" s="26">
         <v>29</v>
       </c>
       <c r="K27" s="25">
         <v>473</v>
       </c>
       <c r="L27" s="23">
         <v>25</v>
       </c>
       <c r="M27" s="24">
         <v>447</v>
       </c>
       <c r="N27" s="26">
         <v>3047</v>
       </c>
       <c r="O27" s="26">
         <v>753</v>
       </c>
       <c r="P27" s="26">
         <v>2423</v>
       </c>
       <c r="Q27" s="27">
         <v>58572</v>
       </c>
     </row>
-    <row r="28" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A28" s="14">
         <v>40483</v>
       </c>
       <c r="B28" s="22">
         <v>37239</v>
       </c>
       <c r="C28" s="23">
         <v>4069</v>
       </c>
       <c r="D28" s="23">
         <v>1079</v>
       </c>
       <c r="E28" s="24">
         <v>32091</v>
       </c>
       <c r="F28" s="25">
         <v>14406</v>
       </c>
       <c r="G28" s="23">
         <v>1003</v>
       </c>
       <c r="H28" s="23">
         <v>12999</v>
       </c>
       <c r="I28" s="24">
@@ -3072,51 +3072,51 @@
       <c r="J28" s="26">
         <v>30</v>
       </c>
       <c r="K28" s="25">
         <v>465</v>
       </c>
       <c r="L28" s="23">
         <v>25</v>
       </c>
       <c r="M28" s="24">
         <v>439</v>
       </c>
       <c r="N28" s="26">
         <v>3234</v>
       </c>
       <c r="O28" s="26">
         <v>750</v>
       </c>
       <c r="P28" s="26">
         <v>2434</v>
       </c>
       <c r="Q28" s="27">
         <v>58557</v>
       </c>
     </row>
-    <row r="29" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A29" s="14">
         <v>40513</v>
       </c>
       <c r="B29" s="22">
         <v>37131</v>
       </c>
       <c r="C29" s="23">
         <v>4348</v>
       </c>
       <c r="D29" s="23">
         <v>1089</v>
       </c>
       <c r="E29" s="24">
         <v>31693</v>
       </c>
       <c r="F29" s="25">
         <v>13990</v>
       </c>
       <c r="G29" s="23">
         <v>1005</v>
       </c>
       <c r="H29" s="23">
         <v>12592</v>
       </c>
       <c r="I29" s="24">
@@ -3125,51 +3125,51 @@
       <c r="J29" s="26">
         <v>24</v>
       </c>
       <c r="K29" s="25">
         <v>453</v>
       </c>
       <c r="L29" s="23">
         <v>25</v>
       </c>
       <c r="M29" s="24">
         <v>428</v>
       </c>
       <c r="N29" s="26">
         <v>3288</v>
       </c>
       <c r="O29" s="26">
         <v>758</v>
       </c>
       <c r="P29" s="26">
         <v>2487</v>
       </c>
       <c r="Q29" s="27">
         <v>58131</v>
       </c>
     </row>
-    <row r="30" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A30" s="14">
         <v>40544</v>
       </c>
       <c r="B30" s="22">
         <v>37581</v>
       </c>
       <c r="C30" s="23">
         <v>4374</v>
       </c>
       <c r="D30" s="23">
         <v>1101</v>
       </c>
       <c r="E30" s="24">
         <v>32106</v>
       </c>
       <c r="F30" s="25">
         <v>13415</v>
       </c>
       <c r="G30" s="23">
         <v>1005</v>
       </c>
       <c r="H30" s="23">
         <v>12017</v>
       </c>
       <c r="I30" s="24">
@@ -3178,51 +3178,51 @@
       <c r="J30" s="26">
         <v>30</v>
       </c>
       <c r="K30" s="25">
         <v>445</v>
       </c>
       <c r="L30" s="23">
         <v>25</v>
       </c>
       <c r="M30" s="24">
         <v>420</v>
       </c>
       <c r="N30" s="26">
         <v>3489</v>
       </c>
       <c r="O30" s="26">
         <v>741</v>
       </c>
       <c r="P30" s="26">
         <v>2374</v>
       </c>
       <c r="Q30" s="27">
         <v>58075</v>
       </c>
     </row>
-    <row r="31" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A31" s="14">
         <v>40575</v>
       </c>
       <c r="B31" s="22">
         <v>37925</v>
       </c>
       <c r="C31" s="23">
         <v>4628</v>
       </c>
       <c r="D31" s="23">
         <v>1099</v>
       </c>
       <c r="E31" s="24">
         <v>32198</v>
       </c>
       <c r="F31" s="25">
         <v>14121</v>
       </c>
       <c r="G31" s="23">
         <v>1035</v>
       </c>
       <c r="H31" s="23">
         <v>12694</v>
       </c>
       <c r="I31" s="24">
@@ -3231,51 +3231,51 @@
       <c r="J31" s="26">
         <v>62</v>
       </c>
       <c r="K31" s="25">
         <v>446</v>
       </c>
       <c r="L31" s="23">
         <v>25</v>
       </c>
       <c r="M31" s="24">
         <v>420</v>
       </c>
       <c r="N31" s="26">
         <v>3529</v>
       </c>
       <c r="O31" s="26">
         <v>733</v>
       </c>
       <c r="P31" s="26">
         <v>2335</v>
       </c>
       <c r="Q31" s="27">
         <v>59150</v>
       </c>
     </row>
-    <row r="32" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A32" s="14">
         <v>40603</v>
       </c>
       <c r="B32" s="22">
         <v>37548</v>
       </c>
       <c r="C32" s="23">
         <v>4171</v>
       </c>
       <c r="D32" s="23">
         <v>1081</v>
       </c>
       <c r="E32" s="24">
         <v>32296</v>
       </c>
       <c r="F32" s="25">
         <v>13892</v>
       </c>
       <c r="G32" s="23">
         <v>1019</v>
       </c>
       <c r="H32" s="23">
         <v>12452</v>
       </c>
       <c r="I32" s="24">
@@ -3284,51 +3284,51 @@
       <c r="J32" s="26">
         <v>62</v>
       </c>
       <c r="K32" s="25">
         <v>453</v>
       </c>
       <c r="L32" s="23">
         <v>25</v>
       </c>
       <c r="M32" s="24">
         <v>428</v>
       </c>
       <c r="N32" s="26">
         <v>3504</v>
       </c>
       <c r="O32" s="26">
         <v>726</v>
       </c>
       <c r="P32" s="26">
         <v>2275</v>
       </c>
       <c r="Q32" s="27">
         <v>58459</v>
       </c>
     </row>
-    <row r="33" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A33" s="14">
         <v>40634</v>
       </c>
       <c r="B33" s="22">
         <v>37622</v>
       </c>
       <c r="C33" s="23">
         <v>3846</v>
       </c>
       <c r="D33" s="23">
         <v>1075</v>
       </c>
       <c r="E33" s="24">
         <v>32700</v>
       </c>
       <c r="F33" s="25">
         <v>13409</v>
       </c>
       <c r="G33" s="23">
         <v>1044</v>
       </c>
       <c r="H33" s="23">
         <v>11948</v>
       </c>
       <c r="I33" s="24">
@@ -3337,51 +3337,51 @@
       <c r="J33" s="26">
         <v>62</v>
       </c>
       <c r="K33" s="25">
         <v>453</v>
       </c>
       <c r="L33" s="23">
         <v>25</v>
       </c>
       <c r="M33" s="24">
         <v>428</v>
       </c>
       <c r="N33" s="26">
         <v>3544</v>
       </c>
       <c r="O33" s="26">
         <v>726</v>
       </c>
       <c r="P33" s="26">
         <v>2265</v>
       </c>
       <c r="Q33" s="27">
         <v>58081</v>
       </c>
     </row>
-    <row r="34" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A34" s="14">
         <v>40664</v>
       </c>
       <c r="B34" s="22">
         <v>37821</v>
       </c>
       <c r="C34" s="23">
         <v>3732</v>
       </c>
       <c r="D34" s="23">
         <v>1089</v>
       </c>
       <c r="E34" s="24">
         <v>33000</v>
       </c>
       <c r="F34" s="25">
         <v>13500</v>
       </c>
       <c r="G34" s="23">
         <v>984</v>
       </c>
       <c r="H34" s="23">
         <v>12088</v>
       </c>
       <c r="I34" s="24">
@@ -3390,51 +3390,51 @@
       <c r="J34" s="26">
         <v>62</v>
       </c>
       <c r="K34" s="25">
         <v>470</v>
       </c>
       <c r="L34" s="23">
         <v>25</v>
       </c>
       <c r="M34" s="24">
         <v>445</v>
       </c>
       <c r="N34" s="26">
         <v>3735</v>
       </c>
       <c r="O34" s="26">
         <v>722</v>
       </c>
       <c r="P34" s="26">
         <v>2275</v>
       </c>
       <c r="Q34" s="27">
         <v>58585</v>
       </c>
     </row>
-    <row r="35" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A35" s="14">
         <v>40695</v>
       </c>
       <c r="B35" s="22">
         <v>38250</v>
       </c>
       <c r="C35" s="23">
         <v>3623</v>
       </c>
       <c r="D35" s="23">
         <v>1090</v>
       </c>
       <c r="E35" s="24">
         <v>33537</v>
       </c>
       <c r="F35" s="25">
         <v>13638</v>
       </c>
       <c r="G35" s="23">
         <v>1000</v>
       </c>
       <c r="H35" s="23">
         <v>12340</v>
       </c>
       <c r="I35" s="24">
@@ -3443,51 +3443,51 @@
       <c r="J35" s="26">
         <v>63</v>
       </c>
       <c r="K35" s="25">
         <v>479</v>
       </c>
       <c r="L35" s="23">
         <v>25</v>
       </c>
       <c r="M35" s="24">
         <v>454</v>
       </c>
       <c r="N35" s="26">
         <v>3764</v>
       </c>
       <c r="O35" s="26">
         <v>725</v>
       </c>
       <c r="P35" s="26">
         <v>2150</v>
       </c>
       <c r="Q35" s="27">
         <v>59070</v>
       </c>
     </row>
-    <row r="36" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="14">
         <v>40725</v>
       </c>
       <c r="B36" s="22">
         <v>38638</v>
       </c>
       <c r="C36" s="23">
         <v>3830</v>
       </c>
       <c r="D36" s="23">
         <v>1091</v>
       </c>
       <c r="E36" s="24">
         <v>33717</v>
       </c>
       <c r="F36" s="25">
         <v>13467</v>
       </c>
       <c r="G36" s="23">
         <v>988</v>
       </c>
       <c r="H36" s="23">
         <v>12182</v>
       </c>
       <c r="I36" s="24">
@@ -3496,51 +3496,51 @@
       <c r="J36" s="26">
         <v>63</v>
       </c>
       <c r="K36" s="25">
         <v>492</v>
       </c>
       <c r="L36" s="23">
         <v>25</v>
       </c>
       <c r="M36" s="24">
         <v>467</v>
       </c>
       <c r="N36" s="26">
         <v>3310</v>
       </c>
       <c r="O36" s="26">
         <v>720</v>
       </c>
       <c r="P36" s="26">
         <v>2241</v>
       </c>
       <c r="Q36" s="27">
         <v>58930</v>
       </c>
     </row>
-    <row r="37" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A37" s="14">
         <v>40756</v>
       </c>
       <c r="B37" s="22">
         <v>39441</v>
       </c>
       <c r="C37" s="23">
         <v>4320</v>
       </c>
       <c r="D37" s="23">
         <v>1090</v>
       </c>
       <c r="E37" s="24">
         <v>34030</v>
       </c>
       <c r="F37" s="25">
         <v>13351</v>
       </c>
       <c r="G37" s="23">
         <v>915</v>
       </c>
       <c r="H37" s="23">
         <v>12137</v>
       </c>
       <c r="I37" s="24">
@@ -3549,51 +3549,51 @@
       <c r="J37" s="26">
         <v>62</v>
       </c>
       <c r="K37" s="25">
         <v>507</v>
       </c>
       <c r="L37" s="23">
         <v>25</v>
       </c>
       <c r="M37" s="24">
         <v>482</v>
       </c>
       <c r="N37" s="26">
         <v>3633</v>
       </c>
       <c r="O37" s="26">
         <v>763</v>
       </c>
       <c r="P37" s="26">
         <v>2364</v>
       </c>
       <c r="Q37" s="27">
         <v>60119</v>
       </c>
     </row>
-    <row r="38" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A38" s="14">
         <v>40787</v>
       </c>
       <c r="B38" s="22">
         <v>39436</v>
       </c>
       <c r="C38" s="23">
         <v>4262</v>
       </c>
       <c r="D38" s="23">
         <v>1072</v>
       </c>
       <c r="E38" s="24">
         <v>34102</v>
       </c>
       <c r="F38" s="25">
         <v>13472</v>
       </c>
       <c r="G38" s="23">
         <v>894</v>
       </c>
       <c r="H38" s="23">
         <v>12288</v>
       </c>
       <c r="I38" s="24">
@@ -3602,51 +3602,51 @@
       <c r="J38" s="26">
         <v>58</v>
       </c>
       <c r="K38" s="25">
         <v>505</v>
       </c>
       <c r="L38" s="23">
         <v>25</v>
       </c>
       <c r="M38" s="24">
         <v>480</v>
       </c>
       <c r="N38" s="26">
         <v>3342</v>
       </c>
       <c r="O38" s="26">
         <v>758</v>
       </c>
       <c r="P38" s="26">
         <v>2503</v>
       </c>
       <c r="Q38" s="27">
         <v>60074</v>
       </c>
     </row>
-    <row r="39" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A39" s="14">
         <v>40817</v>
       </c>
       <c r="B39" s="22">
         <v>38782</v>
       </c>
       <c r="C39" s="23">
         <v>3490</v>
       </c>
       <c r="D39" s="23">
         <v>1093</v>
       </c>
       <c r="E39" s="24">
         <v>34199</v>
       </c>
       <c r="F39" s="25">
         <v>13505</v>
       </c>
       <c r="G39" s="23">
         <v>883</v>
       </c>
       <c r="H39" s="23">
         <v>12343</v>
       </c>
       <c r="I39" s="24">
@@ -3655,51 +3655,51 @@
       <c r="J39" s="26">
         <v>44</v>
       </c>
       <c r="K39" s="25">
         <v>505</v>
       </c>
       <c r="L39" s="23">
         <v>25</v>
       </c>
       <c r="M39" s="24">
         <v>480</v>
       </c>
       <c r="N39" s="26">
         <v>3596</v>
       </c>
       <c r="O39" s="26">
         <v>754</v>
       </c>
       <c r="P39" s="26">
         <v>2539</v>
       </c>
       <c r="Q39" s="27">
         <v>59726</v>
       </c>
     </row>
-    <row r="40" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A40" s="14">
         <v>40848</v>
       </c>
       <c r="B40" s="22">
         <v>39208</v>
       </c>
       <c r="C40" s="23">
         <v>3729</v>
       </c>
       <c r="D40" s="23">
         <v>1076</v>
       </c>
       <c r="E40" s="24">
         <v>34404</v>
       </c>
       <c r="F40" s="25">
         <v>13189</v>
       </c>
       <c r="G40" s="23">
         <v>837</v>
       </c>
       <c r="H40" s="23">
         <v>12080</v>
       </c>
       <c r="I40" s="24">
@@ -3708,51 +3708,51 @@
       <c r="J40" s="26">
         <v>37</v>
       </c>
       <c r="K40" s="25">
         <v>505</v>
       </c>
       <c r="L40" s="23">
         <v>25</v>
       </c>
       <c r="M40" s="24">
         <v>480</v>
       </c>
       <c r="N40" s="26">
         <v>3287</v>
       </c>
       <c r="O40" s="26">
         <v>753</v>
       </c>
       <c r="P40" s="26">
         <v>2616</v>
       </c>
       <c r="Q40" s="27">
         <v>59596</v>
       </c>
     </row>
-    <row r="41" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A41" s="14">
         <v>40878</v>
       </c>
       <c r="B41" s="22">
         <v>38387</v>
       </c>
       <c r="C41" s="23">
         <v>2883</v>
       </c>
       <c r="D41" s="23">
         <v>1073</v>
       </c>
       <c r="E41" s="24">
         <v>34431</v>
       </c>
       <c r="F41" s="25">
         <v>12591</v>
       </c>
       <c r="G41" s="23">
         <v>608</v>
       </c>
       <c r="H41" s="23">
         <v>11726</v>
       </c>
       <c r="I41" s="24">
@@ -3761,51 +3761,51 @@
       <c r="J41" s="26">
         <v>0</v>
       </c>
       <c r="K41" s="25">
         <v>507</v>
       </c>
       <c r="L41" s="23">
         <v>25</v>
       </c>
       <c r="M41" s="24">
         <v>482</v>
       </c>
       <c r="N41" s="26">
         <v>2899</v>
       </c>
       <c r="O41" s="26">
         <v>873</v>
       </c>
       <c r="P41" s="26">
         <v>2766</v>
       </c>
       <c r="Q41" s="27">
         <v>58023</v>
       </c>
     </row>
-    <row r="42" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A42" s="14">
         <v>40909</v>
       </c>
       <c r="B42" s="22">
         <v>38783</v>
       </c>
       <c r="C42" s="23">
         <v>3051</v>
       </c>
       <c r="D42" s="23">
         <v>1079</v>
       </c>
       <c r="E42" s="24">
         <v>34652</v>
       </c>
       <c r="F42" s="25">
         <v>13236</v>
       </c>
       <c r="G42" s="23">
         <v>599</v>
       </c>
       <c r="H42" s="23">
         <v>12428</v>
       </c>
       <c r="I42" s="24">
@@ -3814,51 +3814,51 @@
       <c r="J42" s="26">
         <v>0</v>
       </c>
       <c r="K42" s="25">
         <v>508</v>
       </c>
       <c r="L42" s="23">
         <v>25</v>
       </c>
       <c r="M42" s="24">
         <v>483</v>
       </c>
       <c r="N42" s="26">
         <v>3467</v>
       </c>
       <c r="O42" s="26">
         <v>868</v>
       </c>
       <c r="P42" s="26">
         <v>2773</v>
       </c>
       <c r="Q42" s="27">
         <v>59635</v>
       </c>
     </row>
-    <row r="43" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A43" s="14">
         <v>40940</v>
       </c>
       <c r="B43" s="22">
         <v>38916</v>
       </c>
       <c r="C43" s="23">
         <v>3159</v>
       </c>
       <c r="D43" s="23">
         <v>1086</v>
       </c>
       <c r="E43" s="24">
         <v>34671</v>
       </c>
       <c r="F43" s="25">
         <v>13507</v>
       </c>
       <c r="G43" s="23">
         <v>581</v>
       </c>
       <c r="H43" s="23">
         <v>12693</v>
       </c>
       <c r="I43" s="24">
@@ -3867,51 +3867,51 @@
       <c r="J43" s="26">
         <v>0</v>
       </c>
       <c r="K43" s="25">
         <v>508</v>
       </c>
       <c r="L43" s="23">
         <v>25</v>
       </c>
       <c r="M43" s="24">
         <v>483</v>
       </c>
       <c r="N43" s="26">
         <v>3855</v>
       </c>
       <c r="O43" s="26">
         <v>859</v>
       </c>
       <c r="P43" s="26">
         <v>2628</v>
       </c>
       <c r="Q43" s="27">
         <v>60272</v>
       </c>
     </row>
-    <row r="44" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A44" s="14">
         <v>40969</v>
       </c>
       <c r="B44" s="22">
         <v>39271</v>
       </c>
       <c r="C44" s="23">
         <v>3524</v>
       </c>
       <c r="D44" s="23">
         <v>1083</v>
       </c>
       <c r="E44" s="24">
         <v>34665</v>
       </c>
       <c r="F44" s="25">
         <v>13214</v>
       </c>
       <c r="G44" s="23">
         <v>579</v>
       </c>
       <c r="H44" s="23">
         <v>12315</v>
       </c>
       <c r="I44" s="24">
@@ -3920,51 +3920,51 @@
       <c r="J44" s="26">
         <v>0</v>
       </c>
       <c r="K44" s="25">
         <v>525</v>
       </c>
       <c r="L44" s="23">
         <v>25</v>
       </c>
       <c r="M44" s="24">
         <v>500</v>
       </c>
       <c r="N44" s="26">
         <v>3496</v>
       </c>
       <c r="O44" s="26">
         <v>849</v>
       </c>
       <c r="P44" s="26">
         <v>2364</v>
       </c>
       <c r="Q44" s="27">
         <v>59719</v>
       </c>
     </row>
-    <row r="45" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A45" s="14">
         <v>41000</v>
       </c>
       <c r="B45" s="22">
         <v>39419</v>
       </c>
       <c r="C45" s="23">
         <v>3419</v>
       </c>
       <c r="D45" s="23">
         <v>1073</v>
       </c>
       <c r="E45" s="24">
         <v>34927</v>
       </c>
       <c r="F45" s="25">
         <v>13743</v>
       </c>
       <c r="G45" s="23">
         <v>583</v>
       </c>
       <c r="H45" s="23">
         <v>12945</v>
       </c>
       <c r="I45" s="24">
@@ -3973,51 +3973,51 @@
       <c r="J45" s="26">
         <v>0</v>
       </c>
       <c r="K45" s="25">
         <v>524</v>
       </c>
       <c r="L45" s="23">
         <v>25</v>
       </c>
       <c r="M45" s="24">
         <v>499</v>
       </c>
       <c r="N45" s="26">
         <v>3857</v>
       </c>
       <c r="O45" s="26">
         <v>845</v>
       </c>
       <c r="P45" s="26">
         <v>2514</v>
       </c>
       <c r="Q45" s="27">
         <v>60903</v>
       </c>
     </row>
-    <row r="46" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A46" s="14">
         <v>41030</v>
       </c>
       <c r="B46" s="22">
         <v>40599</v>
       </c>
       <c r="C46" s="23">
         <v>4480</v>
       </c>
       <c r="D46" s="23">
         <v>1063</v>
       </c>
       <c r="E46" s="24">
         <v>35056</v>
       </c>
       <c r="F46" s="25">
         <v>13482</v>
       </c>
       <c r="G46" s="23">
         <v>572</v>
       </c>
       <c r="H46" s="23">
         <v>12682</v>
       </c>
       <c r="I46" s="24">
@@ -4026,51 +4026,51 @@
       <c r="J46" s="26">
         <v>0</v>
       </c>
       <c r="K46" s="25">
         <v>517</v>
       </c>
       <c r="L46" s="23">
         <v>25</v>
       </c>
       <c r="M46" s="24">
         <v>492</v>
       </c>
       <c r="N46" s="26">
         <v>3641</v>
       </c>
       <c r="O46" s="26">
         <v>841</v>
       </c>
       <c r="P46" s="26">
         <v>2429</v>
       </c>
       <c r="Q46" s="27">
         <v>61508</v>
       </c>
     </row>
-    <row r="47" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A47" s="14">
         <v>41061</v>
       </c>
       <c r="B47" s="22">
         <v>38651</v>
       </c>
       <c r="C47" s="23">
         <v>2741</v>
       </c>
       <c r="D47" s="23">
         <v>1060</v>
       </c>
       <c r="E47" s="24">
         <v>34851</v>
       </c>
       <c r="F47" s="25">
         <v>13096</v>
       </c>
       <c r="G47" s="23">
         <v>554</v>
       </c>
       <c r="H47" s="23">
         <v>12315</v>
       </c>
       <c r="I47" s="24">
@@ -4079,51 +4079,51 @@
       <c r="J47" s="26">
         <v>0</v>
       </c>
       <c r="K47" s="25">
         <v>511</v>
       </c>
       <c r="L47" s="23">
         <v>25</v>
       </c>
       <c r="M47" s="24">
         <v>486</v>
       </c>
       <c r="N47" s="26">
         <v>3606</v>
       </c>
       <c r="O47" s="26">
         <v>837</v>
       </c>
       <c r="P47" s="26">
         <v>2388</v>
       </c>
       <c r="Q47" s="27">
         <v>59090</v>
       </c>
     </row>
-    <row r="48" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A48" s="14">
         <v>41091</v>
       </c>
       <c r="B48" s="22">
         <v>39189</v>
       </c>
       <c r="C48" s="23">
         <v>2898</v>
       </c>
       <c r="D48" s="23">
         <v>1045</v>
       </c>
       <c r="E48" s="24">
         <v>35246</v>
       </c>
       <c r="F48" s="25">
         <v>13436</v>
       </c>
       <c r="G48" s="23">
         <v>525</v>
       </c>
       <c r="H48" s="23">
         <v>12668</v>
       </c>
       <c r="I48" s="24">
@@ -4132,51 +4132,51 @@
       <c r="J48" s="26">
         <v>0</v>
       </c>
       <c r="K48" s="25">
         <v>530</v>
       </c>
       <c r="L48" s="23">
         <v>25</v>
       </c>
       <c r="M48" s="24">
         <v>504</v>
       </c>
       <c r="N48" s="26">
         <v>3904</v>
       </c>
       <c r="O48" s="26">
         <v>835</v>
       </c>
       <c r="P48" s="26">
         <v>2431</v>
       </c>
       <c r="Q48" s="27">
         <v>60325</v>
       </c>
     </row>
-    <row r="49" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A49" s="14">
         <v>41122</v>
       </c>
       <c r="B49" s="22">
         <v>38964</v>
       </c>
       <c r="C49" s="23">
         <v>2848</v>
       </c>
       <c r="D49" s="23">
         <v>1039</v>
       </c>
       <c r="E49" s="24">
         <v>35077</v>
       </c>
       <c r="F49" s="25">
         <v>13403</v>
       </c>
       <c r="G49" s="23">
         <v>551</v>
       </c>
       <c r="H49" s="23">
         <v>12609</v>
       </c>
       <c r="I49" s="24">
@@ -4185,51 +4185,51 @@
       <c r="J49" s="26">
         <v>0</v>
       </c>
       <c r="K49" s="25">
         <v>544</v>
       </c>
       <c r="L49" s="23">
         <v>25</v>
       </c>
       <c r="M49" s="24">
         <v>518</v>
       </c>
       <c r="N49" s="26">
         <v>3704</v>
       </c>
       <c r="O49" s="26">
         <v>834</v>
       </c>
       <c r="P49" s="26">
         <v>2517</v>
       </c>
       <c r="Q49" s="27">
         <v>59967</v>
       </c>
     </row>
-    <row r="50" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A50" s="14">
         <v>41153</v>
       </c>
       <c r="B50" s="22">
         <v>39011</v>
       </c>
       <c r="C50" s="23">
         <v>2626</v>
       </c>
       <c r="D50" s="23">
         <v>1152</v>
       </c>
       <c r="E50" s="24">
         <v>35233</v>
       </c>
       <c r="F50" s="25">
         <v>13327</v>
       </c>
       <c r="G50" s="23">
         <v>539</v>
       </c>
       <c r="H50" s="23">
         <v>12557</v>
       </c>
       <c r="I50" s="24">
@@ -4238,51 +4238,51 @@
       <c r="J50" s="26">
         <v>0</v>
       </c>
       <c r="K50" s="25">
         <v>538</v>
       </c>
       <c r="L50" s="23">
         <v>25</v>
       </c>
       <c r="M50" s="24">
         <v>513</v>
       </c>
       <c r="N50" s="26">
         <v>3457</v>
       </c>
       <c r="O50" s="26">
         <v>829</v>
       </c>
       <c r="P50" s="26">
         <v>2539</v>
       </c>
       <c r="Q50" s="27">
         <v>59701</v>
       </c>
     </row>
-    <row r="51" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A51" s="14">
         <v>41183</v>
       </c>
       <c r="B51" s="22">
         <v>38943</v>
       </c>
       <c r="C51" s="23">
         <v>2606</v>
       </c>
       <c r="D51" s="23">
         <v>1027</v>
       </c>
       <c r="E51" s="24">
         <v>35310</v>
       </c>
       <c r="F51" s="25">
         <v>13147</v>
       </c>
       <c r="G51" s="23">
         <v>522</v>
       </c>
       <c r="H51" s="23">
         <v>12404</v>
       </c>
       <c r="I51" s="24">
@@ -4291,51 +4291,51 @@
       <c r="J51" s="26">
         <v>0</v>
       </c>
       <c r="K51" s="25">
         <v>551</v>
       </c>
       <c r="L51" s="23">
         <v>25</v>
       </c>
       <c r="M51" s="24">
         <v>526</v>
       </c>
       <c r="N51" s="26">
         <v>3425</v>
       </c>
       <c r="O51" s="26">
         <v>827</v>
       </c>
       <c r="P51" s="26">
         <v>2616</v>
       </c>
       <c r="Q51" s="27">
         <v>59511</v>
       </c>
     </row>
-    <row r="52" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A52" s="14">
         <v>41214</v>
       </c>
       <c r="B52" s="22">
         <v>39157</v>
       </c>
       <c r="C52" s="23">
         <v>2445</v>
       </c>
       <c r="D52" s="23">
         <v>1017</v>
       </c>
       <c r="E52" s="24">
         <v>35695</v>
       </c>
       <c r="F52" s="25">
         <v>13174</v>
       </c>
       <c r="G52" s="23">
         <v>508</v>
       </c>
       <c r="H52" s="23">
         <v>12443</v>
       </c>
       <c r="I52" s="24">
@@ -4344,51 +4344,51 @@
       <c r="J52" s="26">
         <v>0</v>
       </c>
       <c r="K52" s="25">
         <v>554</v>
       </c>
       <c r="L52" s="23">
         <v>25</v>
       </c>
       <c r="M52" s="24">
         <v>529</v>
       </c>
       <c r="N52" s="26">
         <v>3418</v>
       </c>
       <c r="O52" s="26">
         <v>813</v>
       </c>
       <c r="P52" s="26">
         <v>2695</v>
       </c>
       <c r="Q52" s="27">
         <v>59812</v>
       </c>
     </row>
-    <row r="53" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A53" s="14">
         <v>41244</v>
       </c>
       <c r="B53" s="22">
         <v>39100</v>
       </c>
       <c r="C53" s="23">
         <v>2687</v>
       </c>
       <c r="D53" s="23">
         <v>1004</v>
       </c>
       <c r="E53" s="24">
         <v>35409</v>
       </c>
       <c r="F53" s="25">
         <v>12849</v>
       </c>
       <c r="G53" s="23">
         <v>514</v>
       </c>
       <c r="H53" s="23">
         <v>12105</v>
       </c>
       <c r="I53" s="24">
@@ -4397,51 +4397,51 @@
       <c r="J53" s="26">
         <v>0</v>
       </c>
       <c r="K53" s="25">
         <v>514</v>
       </c>
       <c r="L53" s="23">
         <v>25</v>
       </c>
       <c r="M53" s="24">
         <v>489</v>
       </c>
       <c r="N53" s="26">
         <v>3663</v>
       </c>
       <c r="O53" s="26">
         <v>819</v>
       </c>
       <c r="P53" s="26">
         <v>2772</v>
       </c>
       <c r="Q53" s="27">
         <v>59716</v>
       </c>
     </row>
-    <row r="54" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A54" s="14">
         <v>41275</v>
       </c>
       <c r="B54" s="22">
         <v>39377</v>
       </c>
       <c r="C54" s="23">
         <v>2718</v>
       </c>
       <c r="D54" s="23">
         <v>1000</v>
       </c>
       <c r="E54" s="24">
         <v>35660</v>
       </c>
       <c r="F54" s="25">
         <v>12890</v>
       </c>
       <c r="G54" s="23">
         <v>503</v>
       </c>
       <c r="H54" s="23">
         <v>12174</v>
       </c>
       <c r="I54" s="24">
@@ -4450,51 +4450,51 @@
       <c r="J54" s="26">
         <v>0</v>
       </c>
       <c r="K54" s="25">
         <v>510</v>
       </c>
       <c r="L54" s="23">
         <v>25</v>
       </c>
       <c r="M54" s="24">
         <v>485</v>
       </c>
       <c r="N54" s="26">
         <v>3702</v>
       </c>
       <c r="O54" s="26">
         <v>808</v>
       </c>
       <c r="P54" s="26">
         <v>2651</v>
       </c>
       <c r="Q54" s="27">
         <v>59938</v>
       </c>
     </row>
-    <row r="55" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A55" s="14">
         <v>41306</v>
       </c>
       <c r="B55" s="22">
         <v>39550</v>
       </c>
       <c r="C55" s="23">
         <v>2536</v>
       </c>
       <c r="D55" s="23">
         <v>1000</v>
       </c>
       <c r="E55" s="24">
         <v>36015</v>
       </c>
       <c r="F55" s="25">
         <v>13251</v>
       </c>
       <c r="G55" s="23">
         <v>483</v>
       </c>
       <c r="H55" s="23">
         <v>12546</v>
       </c>
       <c r="I55" s="24">
@@ -4503,51 +4503,51 @@
       <c r="J55" s="26">
         <v>0</v>
       </c>
       <c r="K55" s="25">
         <v>546</v>
       </c>
       <c r="L55" s="23">
         <v>25</v>
       </c>
       <c r="M55" s="24">
         <v>520</v>
       </c>
       <c r="N55" s="26">
         <v>3410</v>
       </c>
       <c r="O55" s="26">
         <v>801</v>
       </c>
       <c r="P55" s="26">
         <v>2601</v>
       </c>
       <c r="Q55" s="27">
         <v>60158</v>
       </c>
     </row>
-    <row r="56" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A56" s="14">
         <v>41334</v>
       </c>
       <c r="B56" s="22">
         <v>39693</v>
       </c>
       <c r="C56" s="23">
         <v>2827</v>
       </c>
       <c r="D56" s="23">
         <v>991</v>
       </c>
       <c r="E56" s="24">
         <v>35874</v>
       </c>
       <c r="F56" s="25">
         <v>12645</v>
       </c>
       <c r="G56" s="23">
         <v>504</v>
       </c>
       <c r="H56" s="23">
         <v>11916</v>
       </c>
       <c r="I56" s="24">
@@ -4556,51 +4556,51 @@
       <c r="J56" s="26">
         <v>0</v>
       </c>
       <c r="K56" s="25">
         <v>553</v>
       </c>
       <c r="L56" s="23">
         <v>25</v>
       </c>
       <c r="M56" s="24">
         <v>528</v>
       </c>
       <c r="N56" s="26">
         <v>3595</v>
       </c>
       <c r="O56" s="26">
         <v>795</v>
       </c>
       <c r="P56" s="26">
         <v>2681</v>
       </c>
       <c r="Q56" s="27">
         <v>59962</v>
       </c>
     </row>
-    <row r="57" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A57" s="14">
         <v>41365</v>
       </c>
       <c r="B57" s="22">
         <v>39726</v>
       </c>
       <c r="C57" s="23">
         <v>2755</v>
       </c>
       <c r="D57" s="23">
         <v>1080</v>
       </c>
       <c r="E57" s="24">
         <v>35891</v>
       </c>
       <c r="F57" s="25">
         <v>12680</v>
       </c>
       <c r="G57" s="23">
         <v>501</v>
       </c>
       <c r="H57" s="23">
         <v>11951</v>
       </c>
       <c r="I57" s="24">
@@ -4609,51 +4609,51 @@
       <c r="J57" s="26">
         <v>0</v>
       </c>
       <c r="K57" s="25">
         <v>554</v>
       </c>
       <c r="L57" s="23">
         <v>25</v>
       </c>
       <c r="M57" s="24">
         <v>528</v>
       </c>
       <c r="N57" s="26">
         <v>3378</v>
       </c>
       <c r="O57" s="26">
         <v>791</v>
       </c>
       <c r="P57" s="26">
         <v>2612</v>
       </c>
       <c r="Q57" s="27">
         <v>59741</v>
       </c>
     </row>
-    <row r="58" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A58" s="14">
         <v>41395</v>
       </c>
       <c r="B58" s="22">
         <v>39463</v>
       </c>
       <c r="C58" s="23">
         <v>2520</v>
       </c>
       <c r="D58" s="23">
         <v>971</v>
       </c>
       <c r="E58" s="24">
         <v>35973</v>
       </c>
       <c r="F58" s="25">
         <v>12949</v>
       </c>
       <c r="G58" s="23">
         <v>482</v>
       </c>
       <c r="H58" s="23">
         <v>12238</v>
       </c>
       <c r="I58" s="24">
@@ -4662,51 +4662,51 @@
       <c r="J58" s="26">
         <v>0</v>
       </c>
       <c r="K58" s="25">
         <v>555</v>
       </c>
       <c r="L58" s="23">
         <v>25</v>
       </c>
       <c r="M58" s="24">
         <v>530</v>
       </c>
       <c r="N58" s="26">
         <v>3351</v>
       </c>
       <c r="O58" s="26">
         <v>788</v>
       </c>
       <c r="P58" s="26">
         <v>2498</v>
       </c>
       <c r="Q58" s="27">
         <v>59604</v>
       </c>
     </row>
-    <row r="59" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A59" s="14">
         <v>41426</v>
       </c>
       <c r="B59" s="22">
         <v>39704</v>
       </c>
       <c r="C59" s="23">
         <v>2469</v>
       </c>
       <c r="D59" s="23">
         <v>962</v>
       </c>
       <c r="E59" s="24">
         <v>36273</v>
       </c>
       <c r="F59" s="25">
         <v>13158</v>
       </c>
       <c r="G59" s="23">
         <v>469</v>
       </c>
       <c r="H59" s="23">
         <v>12463</v>
       </c>
       <c r="I59" s="24">
@@ -4715,51 +4715,51 @@
       <c r="J59" s="26">
         <v>0</v>
       </c>
       <c r="K59" s="25">
         <v>554</v>
       </c>
       <c r="L59" s="23">
         <v>25</v>
       </c>
       <c r="M59" s="24">
         <v>528</v>
       </c>
       <c r="N59" s="26">
         <v>3325</v>
       </c>
       <c r="O59" s="26">
         <v>783</v>
       </c>
       <c r="P59" s="26">
         <v>2429</v>
       </c>
       <c r="Q59" s="27">
         <v>59952</v>
       </c>
     </row>
-    <row r="60" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A60" s="14">
         <v>41456</v>
       </c>
       <c r="B60" s="22">
         <v>39680</v>
       </c>
       <c r="C60" s="23">
         <v>2524</v>
       </c>
       <c r="D60" s="23">
         <v>959</v>
       </c>
       <c r="E60" s="24">
         <v>36197</v>
       </c>
       <c r="F60" s="25">
         <v>12832</v>
       </c>
       <c r="G60" s="23">
         <v>523</v>
       </c>
       <c r="H60" s="23">
         <v>12084</v>
       </c>
       <c r="I60" s="24">
@@ -4768,51 +4768,51 @@
       <c r="J60" s="26">
         <v>0</v>
       </c>
       <c r="K60" s="25">
         <v>555</v>
       </c>
       <c r="L60" s="23">
         <v>25</v>
       </c>
       <c r="M60" s="24">
         <v>529</v>
       </c>
       <c r="N60" s="26">
         <v>3164</v>
       </c>
       <c r="O60" s="26">
         <v>779</v>
       </c>
       <c r="P60" s="26">
         <v>2477</v>
       </c>
       <c r="Q60" s="27">
         <v>59488</v>
       </c>
     </row>
-    <row r="61" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A61" s="14">
         <v>41487</v>
       </c>
       <c r="B61" s="22">
         <v>39407</v>
       </c>
       <c r="C61" s="23">
         <v>2104</v>
       </c>
       <c r="D61" s="23">
         <v>959</v>
       </c>
       <c r="E61" s="24">
         <v>36344</v>
       </c>
       <c r="F61" s="25">
         <v>12763</v>
       </c>
       <c r="G61" s="23">
         <v>558</v>
       </c>
       <c r="H61" s="23">
         <v>11974</v>
       </c>
       <c r="I61" s="24">
@@ -4821,51 +4821,51 @@
       <c r="J61" s="26">
         <v>0</v>
       </c>
       <c r="K61" s="25">
         <v>558</v>
       </c>
       <c r="L61" s="23">
         <v>25</v>
       </c>
       <c r="M61" s="24">
         <v>532</v>
       </c>
       <c r="N61" s="26">
         <v>3257</v>
       </c>
       <c r="O61" s="26">
         <v>775</v>
       </c>
       <c r="P61" s="26">
         <v>2532</v>
       </c>
       <c r="Q61" s="27">
         <v>59292</v>
       </c>
     </row>
-    <row r="62" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A62" s="14">
         <v>41518</v>
       </c>
       <c r="B62" s="22">
         <v>39741</v>
       </c>
       <c r="C62" s="23">
         <v>2108</v>
       </c>
       <c r="D62" s="23">
         <v>957</v>
       </c>
       <c r="E62" s="24">
         <v>36676</v>
       </c>
       <c r="F62" s="25">
         <v>12785</v>
       </c>
       <c r="G62" s="23">
         <v>602</v>
       </c>
       <c r="H62" s="23">
         <v>11926</v>
       </c>
       <c r="I62" s="24">
@@ -4874,51 +4874,51 @@
       <c r="J62" s="26">
         <v>0</v>
       </c>
       <c r="K62" s="25">
         <v>582</v>
       </c>
       <c r="L62" s="23">
         <v>25</v>
       </c>
       <c r="M62" s="24">
         <v>556</v>
       </c>
       <c r="N62" s="26">
         <v>3336</v>
       </c>
       <c r="O62" s="26">
         <v>772</v>
       </c>
       <c r="P62" s="26">
         <v>2569</v>
       </c>
       <c r="Q62" s="27">
         <v>59785</v>
       </c>
     </row>
-    <row r="63" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A63" s="14">
         <v>41548</v>
       </c>
       <c r="B63" s="22">
         <v>40386</v>
       </c>
       <c r="C63" s="23">
         <v>2423</v>
       </c>
       <c r="D63" s="23">
         <v>1062</v>
       </c>
       <c r="E63" s="24">
         <v>36900</v>
       </c>
       <c r="F63" s="25">
         <v>12651</v>
       </c>
       <c r="G63" s="23">
         <v>580</v>
       </c>
       <c r="H63" s="23">
         <v>11806</v>
       </c>
       <c r="I63" s="24">
@@ -4927,51 +4927,51 @@
       <c r="J63" s="26">
         <v>0</v>
       </c>
       <c r="K63" s="25">
         <v>587</v>
       </c>
       <c r="L63" s="23">
         <v>26</v>
       </c>
       <c r="M63" s="24">
         <v>561</v>
       </c>
       <c r="N63" s="26">
         <v>3709</v>
       </c>
       <c r="O63" s="26">
         <v>771</v>
       </c>
       <c r="P63" s="26">
         <v>2677</v>
       </c>
       <c r="Q63" s="27">
         <v>60782</v>
       </c>
     </row>
-    <row r="64" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:17" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A64" s="14">
         <v>41579</v>
       </c>
       <c r="B64" s="22">
         <v>40579</v>
       </c>
       <c r="C64" s="23">
         <v>2555</v>
       </c>
       <c r="D64" s="23">
         <v>952</v>
       </c>
       <c r="E64" s="24">
         <v>37072</v>
       </c>
       <c r="F64" s="25">
         <v>12663</v>
       </c>
       <c r="G64" s="23">
         <v>579</v>
       </c>
       <c r="H64" s="23">
         <v>11812</v>
       </c>
       <c r="I64" s="24">
@@ -4980,51 +4980,51 @@
       <c r="J64" s="26">
         <v>0</v>
       </c>
       <c r="K64" s="25">
         <v>596</v>
       </c>
       <c r="L64" s="23">
         <v>26</v>
       </c>
       <c r="M64" s="24">
         <v>570</v>
       </c>
       <c r="N64" s="26">
         <v>3677</v>
       </c>
       <c r="O64" s="26">
         <v>769</v>
       </c>
       <c r="P64" s="26">
         <v>2636</v>
       </c>
       <c r="Q64" s="27">
         <v>60921</v>
       </c>
     </row>
-    <row r="65" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A65" s="14">
         <v>41609</v>
       </c>
       <c r="B65" s="22">
         <v>41108</v>
       </c>
       <c r="C65" s="23">
         <v>2755</v>
       </c>
       <c r="D65" s="23">
         <v>948</v>
       </c>
       <c r="E65" s="24">
         <v>37405</v>
       </c>
       <c r="F65" s="25">
         <v>12372</v>
       </c>
       <c r="G65" s="23">
         <v>602</v>
       </c>
       <c r="H65" s="23">
         <v>11367</v>
       </c>
       <c r="I65" s="24">
@@ -5033,51 +5033,51 @@
       <c r="J65" s="26">
         <v>0</v>
       </c>
       <c r="K65" s="25">
         <v>576</v>
       </c>
       <c r="L65" s="23">
         <v>26</v>
       </c>
       <c r="M65" s="24">
         <v>550</v>
       </c>
       <c r="N65" s="26">
         <v>3689</v>
       </c>
       <c r="O65" s="26">
         <v>788</v>
       </c>
       <c r="P65" s="26">
         <v>2499</v>
       </c>
       <c r="Q65" s="27">
         <v>61032</v>
       </c>
     </row>
-    <row r="66" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A66" s="14">
         <v>41640</v>
       </c>
       <c r="B66" s="22">
         <v>41311</v>
       </c>
       <c r="C66" s="23">
         <v>2499</v>
       </c>
       <c r="D66" s="23">
         <v>947</v>
       </c>
       <c r="E66" s="24">
         <v>37865</v>
       </c>
       <c r="F66" s="25">
         <v>12494</v>
       </c>
       <c r="G66" s="23">
         <v>613</v>
       </c>
       <c r="H66" s="23">
         <v>11481</v>
       </c>
       <c r="I66" s="24">
@@ -5086,51 +5086,51 @@
       <c r="J66" s="26">
         <v>0</v>
       </c>
       <c r="K66" s="25">
         <v>557</v>
       </c>
       <c r="L66" s="23">
         <v>26</v>
       </c>
       <c r="M66" s="24">
         <v>532</v>
       </c>
       <c r="N66" s="26">
         <v>3665</v>
       </c>
       <c r="O66" s="26">
         <v>779</v>
       </c>
       <c r="P66" s="26">
         <v>2565</v>
       </c>
       <c r="Q66" s="27">
         <v>61371</v>
       </c>
     </row>
-    <row r="67" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A67" s="14">
         <v>41671</v>
       </c>
       <c r="B67" s="22">
         <v>41491</v>
       </c>
       <c r="C67" s="23">
         <v>2726</v>
       </c>
       <c r="D67" s="23">
         <v>942</v>
       </c>
       <c r="E67" s="24">
         <v>37822</v>
       </c>
       <c r="F67" s="25">
         <v>12464</v>
       </c>
       <c r="G67" s="23">
         <v>607</v>
       </c>
       <c r="H67" s="23">
         <v>11372</v>
       </c>
       <c r="I67" s="24">
@@ -5139,51 +5139,51 @@
       <c r="J67" s="26">
         <v>0</v>
       </c>
       <c r="K67" s="25">
         <v>557</v>
       </c>
       <c r="L67" s="23">
         <v>26</v>
       </c>
       <c r="M67" s="24">
         <v>531</v>
       </c>
       <c r="N67" s="26">
         <v>4094</v>
       </c>
       <c r="O67" s="26">
         <v>772</v>
       </c>
       <c r="P67" s="26">
         <v>2387</v>
       </c>
       <c r="Q67" s="27">
         <v>61765</v>
       </c>
     </row>
-    <row r="68" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A68" s="14">
         <v>41699</v>
       </c>
       <c r="B68" s="22">
         <v>41379</v>
       </c>
       <c r="C68" s="23">
         <v>2524</v>
       </c>
       <c r="D68" s="23">
         <v>940</v>
       </c>
       <c r="E68" s="24">
         <v>37915</v>
       </c>
       <c r="F68" s="25">
         <v>12728</v>
       </c>
       <c r="G68" s="23">
         <v>632</v>
       </c>
       <c r="H68" s="23">
         <v>11589</v>
       </c>
       <c r="I68" s="24">
@@ -5192,51 +5192,51 @@
       <c r="J68" s="26">
         <v>0</v>
       </c>
       <c r="K68" s="25">
         <v>563</v>
       </c>
       <c r="L68" s="23">
         <v>26</v>
       </c>
       <c r="M68" s="24">
         <v>537</v>
       </c>
       <c r="N68" s="26">
         <v>3950</v>
       </c>
       <c r="O68" s="26">
         <v>767</v>
       </c>
       <c r="P68" s="26">
         <v>2414</v>
       </c>
       <c r="Q68" s="27">
         <v>61800</v>
       </c>
     </row>
-    <row r="69" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A69" s="14">
         <v>41730</v>
       </c>
       <c r="B69" s="22">
         <v>41904</v>
       </c>
       <c r="C69" s="23">
         <v>2761</v>
       </c>
       <c r="D69" s="23">
         <v>939</v>
       </c>
       <c r="E69" s="24">
         <v>38204</v>
       </c>
       <c r="F69" s="25">
         <v>12506</v>
       </c>
       <c r="G69" s="23">
         <v>629</v>
       </c>
       <c r="H69" s="23">
         <v>11370</v>
       </c>
       <c r="I69" s="24">
@@ -5245,51 +5245,51 @@
       <c r="J69" s="26">
         <v>0</v>
       </c>
       <c r="K69" s="25">
         <v>562</v>
       </c>
       <c r="L69" s="23">
         <v>26</v>
       </c>
       <c r="M69" s="24">
         <v>536</v>
       </c>
       <c r="N69" s="26">
         <v>4025</v>
       </c>
       <c r="O69" s="26">
         <v>761</v>
       </c>
       <c r="P69" s="26">
         <v>2460</v>
       </c>
       <c r="Q69" s="27">
         <v>62217</v>
       </c>
     </row>
-    <row r="70" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A70" s="14">
         <v>41760</v>
       </c>
       <c r="B70" s="22">
         <v>41644</v>
       </c>
       <c r="C70" s="23">
         <v>2412</v>
       </c>
       <c r="D70" s="23">
         <v>934</v>
       </c>
       <c r="E70" s="24">
         <v>38298</v>
       </c>
       <c r="F70" s="25">
         <v>12486</v>
       </c>
       <c r="G70" s="23">
         <v>630</v>
       </c>
       <c r="H70" s="23">
         <v>11319</v>
       </c>
       <c r="I70" s="24">
@@ -5298,51 +5298,51 @@
       <c r="J70" s="26">
         <v>0</v>
       </c>
       <c r="K70" s="25">
         <v>575</v>
       </c>
       <c r="L70" s="23">
         <v>26</v>
       </c>
       <c r="M70" s="24">
         <v>549</v>
       </c>
       <c r="N70" s="26">
         <v>3848</v>
       </c>
       <c r="O70" s="26">
         <v>756</v>
       </c>
       <c r="P70" s="26">
         <v>2416</v>
       </c>
       <c r="Q70" s="27">
         <v>61726</v>
       </c>
     </row>
-    <row r="71" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A71" s="14">
         <v>41791</v>
       </c>
       <c r="B71" s="22">
         <v>41791</v>
       </c>
       <c r="C71" s="23">
         <v>2248</v>
       </c>
       <c r="D71" s="23">
         <v>948</v>
       </c>
       <c r="E71" s="24">
         <v>38596</v>
       </c>
       <c r="F71" s="25">
         <v>12482</v>
       </c>
       <c r="G71" s="23">
         <v>631</v>
       </c>
       <c r="H71" s="23">
         <v>11369</v>
       </c>
       <c r="I71" s="24">
@@ -5351,51 +5351,51 @@
       <c r="J71" s="26">
         <v>0</v>
       </c>
       <c r="K71" s="25">
         <v>609</v>
       </c>
       <c r="L71" s="23">
         <v>26</v>
       </c>
       <c r="M71" s="24">
         <v>584</v>
       </c>
       <c r="N71" s="26">
         <v>4156</v>
       </c>
       <c r="O71" s="26">
         <v>743</v>
       </c>
       <c r="P71" s="26">
         <v>2410</v>
       </c>
       <c r="Q71" s="27">
         <v>62191</v>
       </c>
     </row>
-    <row r="72" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A72" s="14">
         <v>41821</v>
       </c>
       <c r="B72" s="22">
         <v>41972</v>
       </c>
       <c r="C72" s="23">
         <v>2063</v>
       </c>
       <c r="D72" s="23">
         <v>936</v>
       </c>
       <c r="E72" s="24">
         <v>38974</v>
       </c>
       <c r="F72" s="25">
         <v>12510</v>
       </c>
       <c r="G72" s="23">
         <v>706</v>
       </c>
       <c r="H72" s="23">
         <v>11327</v>
       </c>
       <c r="I72" s="24">
@@ -5404,51 +5404,51 @@
       <c r="J72" s="26">
         <v>0</v>
       </c>
       <c r="K72" s="25">
         <v>581</v>
       </c>
       <c r="L72" s="23">
         <v>34</v>
       </c>
       <c r="M72" s="24">
         <v>547</v>
       </c>
       <c r="N72" s="26">
         <v>4005</v>
       </c>
       <c r="O72" s="26">
         <v>737</v>
       </c>
       <c r="P72" s="26">
         <v>2498</v>
       </c>
       <c r="Q72" s="27">
         <v>62303</v>
       </c>
     </row>
-    <row r="73" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A73" s="14">
         <v>41852</v>
       </c>
       <c r="B73" s="22">
         <v>42675</v>
       </c>
       <c r="C73" s="23">
         <v>2420</v>
       </c>
       <c r="D73" s="23">
         <v>928</v>
       </c>
       <c r="E73" s="24">
         <v>39327</v>
       </c>
       <c r="F73" s="25">
         <v>12569</v>
       </c>
       <c r="G73" s="23">
         <v>729</v>
       </c>
       <c r="H73" s="23">
         <v>11353</v>
       </c>
       <c r="I73" s="24">
@@ -5457,51 +5457,51 @@
       <c r="J73" s="26">
         <v>0</v>
       </c>
       <c r="K73" s="25">
         <v>599</v>
       </c>
       <c r="L73" s="23">
         <v>34</v>
       </c>
       <c r="M73" s="24">
         <v>565</v>
       </c>
       <c r="N73" s="26">
         <v>3863</v>
       </c>
       <c r="O73" s="26">
         <v>731</v>
       </c>
       <c r="P73" s="26">
         <v>2681</v>
       </c>
       <c r="Q73" s="27">
         <v>63118</v>
       </c>
     </row>
-    <row r="74" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A74" s="14">
         <v>41883</v>
       </c>
       <c r="B74" s="22">
         <v>42875</v>
       </c>
       <c r="C74" s="23">
         <v>2474</v>
       </c>
       <c r="D74" s="23">
         <v>898</v>
       </c>
       <c r="E74" s="24">
         <v>39504</v>
       </c>
       <c r="F74" s="25">
         <v>12879</v>
       </c>
       <c r="G74" s="23">
         <v>788</v>
       </c>
       <c r="H74" s="23">
         <v>11607</v>
       </c>
       <c r="I74" s="24">
@@ -5510,51 +5510,51 @@
       <c r="J74" s="26">
         <v>0</v>
       </c>
       <c r="K74" s="25">
         <v>614</v>
       </c>
       <c r="L74" s="23">
         <v>26</v>
       </c>
       <c r="M74" s="24">
         <v>588</v>
       </c>
       <c r="N74" s="26">
         <v>3933</v>
       </c>
       <c r="O74" s="26">
         <v>726</v>
       </c>
       <c r="P74" s="26">
         <v>2569</v>
       </c>
       <c r="Q74" s="27">
         <v>63596</v>
       </c>
     </row>
-    <row r="75" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A75" s="14">
         <v>41913</v>
       </c>
       <c r="B75" s="22">
         <v>42831</v>
       </c>
       <c r="C75" s="23">
         <v>2163</v>
       </c>
       <c r="D75" s="23">
         <v>900</v>
       </c>
       <c r="E75" s="24">
         <v>39768</v>
       </c>
       <c r="F75" s="25">
         <v>12629</v>
       </c>
       <c r="G75" s="23">
         <v>800</v>
       </c>
       <c r="H75" s="23">
         <v>11337</v>
       </c>
       <c r="I75" s="24">
@@ -5563,51 +5563,51 @@
       <c r="J75" s="26">
         <v>0</v>
       </c>
       <c r="K75" s="25">
         <v>579</v>
       </c>
       <c r="L75" s="23">
         <v>26</v>
       </c>
       <c r="M75" s="24">
         <v>554</v>
       </c>
       <c r="N75" s="26">
         <v>4082</v>
       </c>
       <c r="O75" s="26">
         <v>725</v>
       </c>
       <c r="P75" s="26">
         <v>2612</v>
       </c>
       <c r="Q75" s="27">
         <v>63459</v>
       </c>
     </row>
-    <row r="76" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A76" s="14">
         <v>41944</v>
       </c>
       <c r="B76" s="22">
         <v>43234</v>
       </c>
       <c r="C76" s="23">
         <v>2260</v>
       </c>
       <c r="D76" s="23">
         <v>907</v>
       </c>
       <c r="E76" s="24">
         <v>40067</v>
       </c>
       <c r="F76" s="25">
         <v>12777</v>
       </c>
       <c r="G76" s="23">
         <v>792</v>
       </c>
       <c r="H76" s="23">
         <v>11489</v>
       </c>
       <c r="I76" s="24">
@@ -5618,51 +5618,51 @@
       </c>
       <c r="K76" s="25">
         <v>571</v>
       </c>
       <c r="L76" s="23">
         <v>26</v>
       </c>
       <c r="M76" s="24">
         <v>545</v>
       </c>
       <c r="N76" s="26">
         <v>4000</v>
       </c>
       <c r="O76" s="26">
         <v>720</v>
       </c>
       <c r="P76" s="26">
         <v>2802</v>
       </c>
       <c r="Q76" s="27">
         <v>64104</v>
       </c>
       <c r="R76" s="21"/>
       <c r="S76" s="21"/>
     </row>
-    <row r="77" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A77" s="14">
         <v>41974</v>
       </c>
       <c r="B77" s="22">
         <v>43118</v>
       </c>
       <c r="C77" s="23">
         <v>2451</v>
       </c>
       <c r="D77" s="23">
         <v>973</v>
       </c>
       <c r="E77" s="24">
         <v>39694</v>
       </c>
       <c r="F77" s="25">
         <v>12307</v>
       </c>
       <c r="G77" s="23">
         <v>788</v>
       </c>
       <c r="H77" s="23">
         <v>10999</v>
       </c>
       <c r="I77" s="24">
@@ -5673,51 +5673,51 @@
       </c>
       <c r="K77" s="25">
         <v>492</v>
       </c>
       <c r="L77" s="23">
         <v>26</v>
       </c>
       <c r="M77" s="24">
         <v>466</v>
       </c>
       <c r="N77" s="26">
         <v>4821</v>
       </c>
       <c r="O77" s="26">
         <v>746</v>
       </c>
       <c r="P77" s="26">
         <v>2754</v>
       </c>
       <c r="Q77" s="27">
         <v>64238</v>
       </c>
       <c r="R77" s="21"/>
       <c r="S77" s="21"/>
     </row>
-    <row r="78" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A78" s="14">
         <v>42005</v>
       </c>
       <c r="B78" s="22">
         <v>43417</v>
       </c>
       <c r="C78" s="23">
         <v>2295</v>
       </c>
       <c r="D78" s="23">
         <v>974</v>
       </c>
       <c r="E78" s="24">
         <v>40149</v>
       </c>
       <c r="F78" s="25">
         <v>12306</v>
       </c>
       <c r="G78" s="23">
         <v>786</v>
       </c>
       <c r="H78" s="23">
         <v>11013</v>
       </c>
       <c r="I78" s="24">
@@ -5728,51 +5728,51 @@
       </c>
       <c r="K78" s="25">
         <v>480</v>
       </c>
       <c r="L78" s="23">
         <v>26</v>
       </c>
       <c r="M78" s="24">
         <v>454</v>
       </c>
       <c r="N78" s="26">
         <v>4497</v>
       </c>
       <c r="O78" s="26">
         <v>736</v>
       </c>
       <c r="P78" s="26">
         <v>2792</v>
       </c>
       <c r="Q78" s="27">
         <v>64229</v>
       </c>
       <c r="R78" s="21"/>
       <c r="S78" s="21"/>
     </row>
-    <row r="79" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A79" s="14">
         <v>42036</v>
       </c>
       <c r="B79" s="22">
         <v>43773</v>
       </c>
       <c r="C79" s="23">
         <v>2345</v>
       </c>
       <c r="D79" s="23">
         <v>977</v>
       </c>
       <c r="E79" s="24">
         <v>40451</v>
       </c>
       <c r="F79" s="25">
         <v>12425</v>
       </c>
       <c r="G79" s="23">
         <v>786</v>
       </c>
       <c r="H79" s="23">
         <v>11113</v>
       </c>
       <c r="I79" s="24">
@@ -5783,51 +5783,51 @@
       </c>
       <c r="K79" s="25">
         <v>479</v>
       </c>
       <c r="L79" s="23">
         <v>35</v>
       </c>
       <c r="M79" s="24">
         <v>444</v>
       </c>
       <c r="N79" s="26">
         <v>4289</v>
       </c>
       <c r="O79" s="26">
         <v>727</v>
       </c>
       <c r="P79" s="26">
         <v>2764</v>
       </c>
       <c r="Q79" s="27">
         <v>64456</v>
       </c>
       <c r="R79" s="21"/>
       <c r="S79" s="21"/>
     </row>
-    <row r="80" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A80" s="14">
         <v>42064</v>
       </c>
       <c r="B80" s="22">
         <v>44077</v>
       </c>
       <c r="C80" s="23">
         <v>2438</v>
       </c>
       <c r="D80" s="23">
         <v>963</v>
       </c>
       <c r="E80" s="24">
         <v>40677</v>
       </c>
       <c r="F80" s="25">
         <v>12738</v>
       </c>
       <c r="G80" s="23">
         <v>810</v>
       </c>
       <c r="H80" s="23">
         <v>11391</v>
       </c>
       <c r="I80" s="24">
@@ -5838,51 +5838,51 @@
       </c>
       <c r="K80" s="25">
         <v>490</v>
       </c>
       <c r="L80" s="23">
         <v>35</v>
       </c>
       <c r="M80" s="24">
         <v>455</v>
       </c>
       <c r="N80" s="26">
         <v>4193</v>
       </c>
       <c r="O80" s="26">
         <v>725</v>
       </c>
       <c r="P80" s="26">
         <v>2835</v>
       </c>
       <c r="Q80" s="27">
         <v>65059</v>
       </c>
       <c r="R80" s="21"/>
       <c r="S80" s="21"/>
     </row>
-    <row r="81" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A81" s="14">
         <v>42095</v>
       </c>
       <c r="B81" s="22">
         <v>44230</v>
       </c>
       <c r="C81" s="23">
         <v>2369</v>
       </c>
       <c r="D81" s="23">
         <v>960</v>
       </c>
       <c r="E81" s="24">
         <v>40901</v>
       </c>
       <c r="F81" s="25">
         <v>12906</v>
       </c>
       <c r="G81" s="23">
         <v>820</v>
       </c>
       <c r="H81" s="23">
         <v>11547</v>
       </c>
       <c r="I81" s="24">
@@ -5893,51 +5893,51 @@
       </c>
       <c r="K81" s="25">
         <v>490</v>
       </c>
       <c r="L81" s="23">
         <v>35</v>
       </c>
       <c r="M81" s="24">
         <v>455</v>
       </c>
       <c r="N81" s="26">
         <v>4255</v>
       </c>
       <c r="O81" s="26">
         <v>719</v>
       </c>
       <c r="P81" s="26">
         <v>2782</v>
       </c>
       <c r="Q81" s="27">
         <v>65382</v>
       </c>
       <c r="R81" s="21"/>
       <c r="S81" s="21"/>
     </row>
-    <row r="82" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A82" s="14">
         <v>42125</v>
       </c>
       <c r="B82" s="22">
         <v>44483</v>
       </c>
       <c r="C82" s="23">
         <v>2264</v>
       </c>
       <c r="D82" s="23">
         <v>952</v>
       </c>
       <c r="E82" s="24">
         <v>41266</v>
       </c>
       <c r="F82" s="25">
         <v>12941</v>
       </c>
       <c r="G82" s="23">
         <v>839</v>
       </c>
       <c r="H82" s="23">
         <v>11571</v>
       </c>
       <c r="I82" s="24">
@@ -5946,51 +5946,51 @@
       <c r="J82" s="26">
         <v>0</v>
       </c>
       <c r="K82" s="25">
         <v>490</v>
       </c>
       <c r="L82" s="23">
         <v>35</v>
       </c>
       <c r="M82" s="24">
         <v>455</v>
       </c>
       <c r="N82" s="26">
         <v>4532</v>
       </c>
       <c r="O82" s="26">
         <v>713</v>
       </c>
       <c r="P82" s="26">
         <v>2612</v>
       </c>
       <c r="Q82" s="27">
         <v>65771</v>
       </c>
     </row>
-    <row r="83" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A83" s="14">
         <v>42156</v>
       </c>
       <c r="B83" s="22">
         <v>44221</v>
       </c>
       <c r="C83" s="23">
         <v>1508</v>
       </c>
       <c r="D83" s="23">
         <v>939</v>
       </c>
       <c r="E83" s="24">
         <v>41774</v>
       </c>
       <c r="F83" s="25">
         <v>13028</v>
       </c>
       <c r="G83" s="23">
         <v>865</v>
       </c>
       <c r="H83" s="23">
         <v>11643</v>
       </c>
       <c r="I83" s="24">
@@ -6001,51 +6001,51 @@
       </c>
       <c r="K83" s="25">
         <v>491</v>
       </c>
       <c r="L83" s="23">
         <v>35</v>
       </c>
       <c r="M83" s="24">
         <v>457</v>
       </c>
       <c r="N83" s="26">
         <v>4781</v>
       </c>
       <c r="O83" s="26">
         <v>709</v>
       </c>
       <c r="P83" s="26">
         <v>2587</v>
       </c>
       <c r="Q83" s="27">
         <v>65817</v>
       </c>
       <c r="R83" s="21"/>
       <c r="S83" s="21"/>
     </row>
-    <row r="84" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A84" s="14">
         <v>42186</v>
       </c>
       <c r="B84" s="22">
         <v>44633</v>
       </c>
       <c r="C84" s="23">
         <v>1848</v>
       </c>
       <c r="D84" s="23">
         <v>933</v>
       </c>
       <c r="E84" s="24">
         <v>41851</v>
       </c>
       <c r="F84" s="25">
         <v>12898</v>
       </c>
       <c r="G84" s="23">
         <v>846</v>
       </c>
       <c r="H84" s="23">
         <v>11537</v>
       </c>
       <c r="I84" s="24">
@@ -6056,51 +6056,51 @@
       </c>
       <c r="K84" s="25">
         <v>491</v>
       </c>
       <c r="L84" s="23">
         <v>35</v>
       </c>
       <c r="M84" s="24">
         <v>457</v>
       </c>
       <c r="N84" s="26">
         <v>4710</v>
       </c>
       <c r="O84" s="26">
         <v>704</v>
       </c>
       <c r="P84" s="26">
         <v>3090</v>
       </c>
       <c r="Q84" s="27">
         <v>66527</v>
       </c>
       <c r="R84" s="21"/>
       <c r="S84" s="21"/>
     </row>
-    <row r="85" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A85" s="14">
         <v>42217</v>
       </c>
       <c r="B85" s="22">
         <v>44956</v>
       </c>
       <c r="C85" s="23">
         <v>1865</v>
       </c>
       <c r="D85" s="23">
         <v>932</v>
       </c>
       <c r="E85" s="24">
         <v>42159</v>
       </c>
       <c r="F85" s="25">
         <v>12878</v>
       </c>
       <c r="G85" s="23">
         <v>865</v>
       </c>
       <c r="H85" s="23">
         <v>11511</v>
       </c>
       <c r="I85" s="24">
@@ -6111,51 +6111,51 @@
       </c>
       <c r="K85" s="25">
         <v>487</v>
       </c>
       <c r="L85" s="23">
         <v>35</v>
       </c>
       <c r="M85" s="24">
         <v>453</v>
       </c>
       <c r="N85" s="26">
         <v>5611</v>
       </c>
       <c r="O85" s="26">
         <v>704</v>
       </c>
       <c r="P85" s="26">
         <v>2766</v>
       </c>
       <c r="Q85" s="27">
         <v>67402</v>
       </c>
       <c r="R85" s="21"/>
       <c r="S85" s="21"/>
     </row>
-    <row r="86" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A86" s="14">
         <v>42248</v>
       </c>
       <c r="B86" s="22">
         <v>45680</v>
       </c>
       <c r="C86" s="23">
         <v>2095</v>
       </c>
       <c r="D86" s="23">
         <v>951</v>
       </c>
       <c r="E86" s="24">
         <v>42633</v>
       </c>
       <c r="F86" s="25">
         <v>12899</v>
       </c>
       <c r="G86" s="23">
         <v>894</v>
       </c>
       <c r="H86" s="23">
         <v>11502</v>
       </c>
       <c r="I86" s="24">
@@ -6166,51 +6166,51 @@
       </c>
       <c r="K86" s="25">
         <v>484</v>
       </c>
       <c r="L86" s="23">
         <v>35</v>
       </c>
       <c r="M86" s="24">
         <v>449</v>
       </c>
       <c r="N86" s="26">
         <v>5010</v>
       </c>
       <c r="O86" s="26">
         <v>699</v>
       </c>
       <c r="P86" s="26">
         <v>2676</v>
       </c>
       <c r="Q86" s="27">
         <v>67448</v>
       </c>
       <c r="R86" s="21"/>
       <c r="S86" s="21"/>
     </row>
-    <row r="87" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A87" s="14">
         <v>42278</v>
       </c>
       <c r="B87" s="22">
         <v>46030</v>
       </c>
       <c r="C87" s="23">
         <v>2033</v>
       </c>
       <c r="D87" s="23">
         <v>985</v>
       </c>
       <c r="E87" s="24">
         <v>43012</v>
       </c>
       <c r="F87" s="25">
         <v>12842</v>
       </c>
       <c r="G87" s="23">
         <v>880</v>
       </c>
       <c r="H87" s="23">
         <v>11492</v>
       </c>
       <c r="I87" s="24">
@@ -6221,51 +6221,51 @@
       </c>
       <c r="K87" s="25">
         <v>489</v>
       </c>
       <c r="L87" s="23">
         <v>38</v>
       </c>
       <c r="M87" s="24">
         <v>451</v>
       </c>
       <c r="N87" s="26">
         <v>5213</v>
       </c>
       <c r="O87" s="26">
         <v>696</v>
       </c>
       <c r="P87" s="26">
         <v>2797</v>
       </c>
       <c r="Q87" s="27">
         <v>68068</v>
       </c>
       <c r="R87" s="21"/>
       <c r="S87" s="21"/>
     </row>
-    <row r="88" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A88" s="14">
         <v>42309</v>
       </c>
       <c r="B88" s="22">
         <v>46820</v>
       </c>
       <c r="C88" s="23">
         <v>2050</v>
       </c>
       <c r="D88" s="23">
         <v>995</v>
       </c>
       <c r="E88" s="24">
         <v>43775</v>
       </c>
       <c r="F88" s="25">
         <v>12788</v>
       </c>
       <c r="G88" s="23">
         <v>836</v>
       </c>
       <c r="H88" s="23">
         <v>11489</v>
       </c>
       <c r="I88" s="24">
@@ -6276,51 +6276,51 @@
       </c>
       <c r="K88" s="25">
         <v>475</v>
       </c>
       <c r="L88" s="23">
         <v>38</v>
       </c>
       <c r="M88" s="24">
         <v>438</v>
       </c>
       <c r="N88" s="26">
         <v>5032</v>
       </c>
       <c r="O88" s="26">
         <v>695</v>
       </c>
       <c r="P88" s="26">
         <v>2904</v>
       </c>
       <c r="Q88" s="27">
         <v>68715</v>
       </c>
       <c r="R88" s="21"/>
       <c r="S88" s="21"/>
     </row>
-    <row r="89" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A89" s="14">
         <v>42339</v>
       </c>
       <c r="B89" s="22">
         <v>46950</v>
       </c>
       <c r="C89" s="23">
         <v>2413</v>
       </c>
       <c r="D89" s="23">
         <v>1025</v>
       </c>
       <c r="E89" s="24">
         <v>43513</v>
       </c>
       <c r="F89" s="25">
         <v>12743</v>
       </c>
       <c r="G89" s="23">
         <v>841</v>
       </c>
       <c r="H89" s="23">
         <v>11392</v>
       </c>
       <c r="I89" s="24">
@@ -6331,51 +6331,51 @@
       </c>
       <c r="K89" s="25">
         <v>484</v>
       </c>
       <c r="L89" s="23">
         <v>38</v>
       </c>
       <c r="M89" s="24">
         <v>446</v>
       </c>
       <c r="N89" s="26">
         <v>5542</v>
       </c>
       <c r="O89" s="26">
         <v>717</v>
       </c>
       <c r="P89" s="26">
         <v>2668</v>
       </c>
       <c r="Q89" s="27">
         <v>69104</v>
       </c>
       <c r="R89" s="21"/>
       <c r="S89" s="21"/>
     </row>
-    <row r="90" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:19" s="28" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A90" s="14">
         <v>42370</v>
       </c>
       <c r="B90" s="22">
         <v>47082</v>
       </c>
       <c r="C90" s="23">
         <v>2426</v>
       </c>
       <c r="D90" s="23">
         <v>1075</v>
       </c>
       <c r="E90" s="24">
         <v>43581</v>
       </c>
       <c r="F90" s="25">
         <v>13155</v>
       </c>
       <c r="G90" s="23">
         <v>863</v>
       </c>
       <c r="H90" s="23">
         <v>11779</v>
       </c>
       <c r="I90" s="24">
@@ -6386,51 +6386,51 @@
       </c>
       <c r="K90" s="25">
         <v>479</v>
       </c>
       <c r="L90" s="23">
         <v>37</v>
       </c>
       <c r="M90" s="24">
         <v>442</v>
       </c>
       <c r="N90" s="26">
         <v>5044</v>
       </c>
       <c r="O90" s="26">
         <v>719</v>
       </c>
       <c r="P90" s="26">
         <v>2709</v>
       </c>
       <c r="Q90" s="27">
         <v>69188</v>
       </c>
       <c r="R90" s="21"/>
       <c r="S90" s="21"/>
     </row>
-    <row r="91" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A91" s="14">
         <v>42401</v>
       </c>
       <c r="B91" s="22">
         <v>47892</v>
       </c>
       <c r="C91" s="23">
         <v>3137</v>
       </c>
       <c r="D91" s="23">
         <v>1071</v>
       </c>
       <c r="E91" s="24">
         <v>43684</v>
       </c>
       <c r="F91" s="25">
         <v>11958</v>
       </c>
       <c r="G91" s="23">
         <v>869</v>
       </c>
       <c r="H91" s="23">
         <v>10581</v>
       </c>
       <c r="I91" s="24">
@@ -6439,51 +6439,51 @@
       <c r="J91" s="26">
         <v>0</v>
       </c>
       <c r="K91" s="25">
         <v>479</v>
       </c>
       <c r="L91" s="23">
         <v>37</v>
       </c>
       <c r="M91" s="24">
         <v>442</v>
       </c>
       <c r="N91" s="26">
         <v>5662</v>
       </c>
       <c r="O91" s="26">
         <v>710</v>
       </c>
       <c r="P91" s="26">
         <v>2658</v>
       </c>
       <c r="Q91" s="27">
         <v>69358</v>
       </c>
     </row>
-    <row r="92" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A92" s="14">
         <v>42430</v>
       </c>
       <c r="B92" s="22">
         <v>48276</v>
       </c>
       <c r="C92" s="23">
         <v>3344</v>
       </c>
       <c r="D92" s="23">
         <v>1025</v>
       </c>
       <c r="E92" s="24">
         <v>43908</v>
       </c>
       <c r="F92" s="25">
         <v>12251</v>
       </c>
       <c r="G92" s="23">
         <v>969</v>
       </c>
       <c r="H92" s="23">
         <v>10781</v>
       </c>
       <c r="I92" s="24">
@@ -6492,51 +6492,51 @@
       <c r="J92" s="26">
         <v>0</v>
       </c>
       <c r="K92" s="25">
         <v>497</v>
       </c>
       <c r="L92" s="23">
         <v>37</v>
       </c>
       <c r="M92" s="24">
         <v>460</v>
       </c>
       <c r="N92" s="26">
         <v>5955</v>
       </c>
       <c r="O92" s="26">
         <v>703</v>
       </c>
       <c r="P92" s="26">
         <v>2632</v>
       </c>
       <c r="Q92" s="27">
         <v>70313</v>
       </c>
     </row>
-    <row r="93" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A93" s="14">
         <v>42461</v>
       </c>
       <c r="B93" s="22">
         <v>48361</v>
       </c>
       <c r="C93" s="23">
         <v>3137</v>
       </c>
       <c r="D93" s="23">
         <v>1006</v>
       </c>
       <c r="E93" s="24">
         <v>44218</v>
       </c>
       <c r="F93" s="25">
         <v>12289</v>
       </c>
       <c r="G93" s="23">
         <v>938</v>
       </c>
       <c r="H93" s="23">
         <v>10904</v>
       </c>
       <c r="I93" s="24">
@@ -6545,51 +6545,51 @@
       <c r="J93" s="26">
         <v>0</v>
       </c>
       <c r="K93" s="25">
         <v>494</v>
       </c>
       <c r="L93" s="23">
         <v>28</v>
       </c>
       <c r="M93" s="24">
         <v>466</v>
       </c>
       <c r="N93" s="26">
         <v>6122</v>
       </c>
       <c r="O93" s="26">
         <v>699</v>
       </c>
       <c r="P93" s="26">
         <v>2577</v>
       </c>
       <c r="Q93" s="27">
         <v>70542</v>
       </c>
     </row>
-    <row r="94" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A94" s="14">
         <v>42491</v>
       </c>
       <c r="B94" s="22">
         <v>48335</v>
       </c>
       <c r="C94" s="23">
         <v>2960</v>
       </c>
       <c r="D94" s="23">
         <v>981</v>
       </c>
       <c r="E94" s="24">
         <v>44395</v>
       </c>
       <c r="F94" s="25">
         <v>12506</v>
       </c>
       <c r="G94" s="23">
         <v>1006</v>
       </c>
       <c r="H94" s="23">
         <v>11031</v>
       </c>
       <c r="I94" s="24">
@@ -6598,51 +6598,51 @@
       <c r="J94" s="26">
         <v>0</v>
       </c>
       <c r="K94" s="25">
         <v>507</v>
       </c>
       <c r="L94" s="23">
         <v>28</v>
       </c>
       <c r="M94" s="24">
         <v>480</v>
       </c>
       <c r="N94" s="26">
         <v>6227</v>
       </c>
       <c r="O94" s="26">
         <v>690</v>
       </c>
       <c r="P94" s="26">
         <v>2537</v>
       </c>
       <c r="Q94" s="27">
         <v>70802</v>
       </c>
     </row>
-    <row r="95" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A95" s="14">
         <v>42522</v>
       </c>
       <c r="B95" s="22">
         <v>48100</v>
       </c>
       <c r="C95" s="23">
         <v>2350</v>
       </c>
       <c r="D95" s="23">
         <v>957</v>
       </c>
       <c r="E95" s="24">
         <v>44793</v>
       </c>
       <c r="F95" s="25">
         <v>12502</v>
       </c>
       <c r="G95" s="23">
         <v>1020</v>
       </c>
       <c r="H95" s="23">
         <v>11092</v>
       </c>
       <c r="I95" s="24">
@@ -6651,51 +6651,51 @@
       <c r="J95" s="26">
         <v>0</v>
       </c>
       <c r="K95" s="25">
         <v>483</v>
       </c>
       <c r="L95" s="23">
         <v>28</v>
       </c>
       <c r="M95" s="24">
         <v>455</v>
       </c>
       <c r="N95" s="26">
         <v>6407</v>
       </c>
       <c r="O95" s="26">
         <v>681</v>
       </c>
       <c r="P95" s="26">
         <v>2597</v>
       </c>
       <c r="Q95" s="27">
         <v>70770</v>
       </c>
     </row>
-    <row r="96" spans="1:19" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A96" s="14">
         <v>42552</v>
       </c>
       <c r="B96" s="22">
         <v>49184</v>
       </c>
       <c r="C96" s="23">
         <v>2449</v>
       </c>
       <c r="D96" s="23">
         <v>953</v>
       </c>
       <c r="E96" s="24">
         <v>45782</v>
       </c>
       <c r="F96" s="25">
         <v>12448</v>
       </c>
       <c r="G96" s="23">
         <v>993</v>
       </c>
       <c r="H96" s="23">
         <v>11063</v>
       </c>
       <c r="I96" s="24">
@@ -6704,51 +6704,51 @@
       <c r="J96" s="26">
         <v>0</v>
       </c>
       <c r="K96" s="25">
         <v>457</v>
       </c>
       <c r="L96" s="23">
         <v>28</v>
       </c>
       <c r="M96" s="24">
         <v>428</v>
       </c>
       <c r="N96" s="26">
         <v>6328</v>
       </c>
       <c r="O96" s="26">
         <v>679</v>
       </c>
       <c r="P96" s="26">
         <v>2709</v>
       </c>
       <c r="Q96" s="27">
         <v>71806</v>
       </c>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A97" s="14">
         <v>42583</v>
       </c>
       <c r="B97" s="22">
         <v>49067</v>
       </c>
       <c r="C97" s="23">
         <v>2005</v>
       </c>
       <c r="D97" s="23">
         <v>945</v>
       </c>
       <c r="E97" s="24">
         <v>46118</v>
       </c>
       <c r="F97" s="25">
         <v>12440</v>
       </c>
       <c r="G97" s="23">
         <v>972</v>
       </c>
       <c r="H97" s="23">
         <v>11072</v>
       </c>
       <c r="I97" s="24">
@@ -6757,51 +6757,51 @@
       <c r="J97" s="26">
         <v>0</v>
       </c>
       <c r="K97" s="25">
         <v>461</v>
       </c>
       <c r="L97" s="23">
         <v>29</v>
       </c>
       <c r="M97" s="24">
         <v>432</v>
       </c>
       <c r="N97" s="26">
         <v>6226</v>
       </c>
       <c r="O97" s="26">
         <v>676</v>
       </c>
       <c r="P97" s="26">
         <v>2796</v>
       </c>
       <c r="Q97" s="27">
         <v>71666</v>
       </c>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A98" s="14">
         <v>42614</v>
       </c>
       <c r="B98" s="22">
         <v>49334</v>
       </c>
       <c r="C98" s="23">
         <v>1972</v>
       </c>
       <c r="D98" s="23">
         <v>922</v>
       </c>
       <c r="E98" s="24">
         <v>46440</v>
       </c>
       <c r="F98" s="25">
         <v>12548</v>
       </c>
       <c r="G98" s="23">
         <v>1006</v>
       </c>
       <c r="H98" s="23">
         <v>11149</v>
       </c>
       <c r="I98" s="24">
@@ -6810,51 +6810,51 @@
       <c r="J98" s="26">
         <v>0</v>
       </c>
       <c r="K98" s="25">
         <v>471</v>
       </c>
       <c r="L98" s="23">
         <v>39</v>
       </c>
       <c r="M98" s="24">
         <v>432</v>
       </c>
       <c r="N98" s="26">
         <v>6327</v>
       </c>
       <c r="O98" s="26">
         <v>669</v>
       </c>
       <c r="P98" s="26">
         <v>2672</v>
       </c>
       <c r="Q98" s="27">
         <v>72022</v>
       </c>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A99" s="14">
         <v>42644</v>
       </c>
       <c r="B99" s="22">
         <v>49560</v>
       </c>
       <c r="C99" s="23">
         <v>1634</v>
       </c>
       <c r="D99" s="23">
         <v>915</v>
       </c>
       <c r="E99" s="24">
         <v>47012</v>
       </c>
       <c r="F99" s="25">
         <v>12423</v>
       </c>
       <c r="G99" s="23">
         <v>1017</v>
       </c>
       <c r="H99" s="23">
         <v>11006</v>
       </c>
       <c r="I99" s="24">
@@ -6863,51 +6863,51 @@
       <c r="J99" s="26">
         <v>0</v>
       </c>
       <c r="K99" s="25">
         <v>469</v>
       </c>
       <c r="L99" s="23">
         <v>40</v>
       </c>
       <c r="M99" s="24">
         <v>430</v>
       </c>
       <c r="N99" s="26">
         <v>6447</v>
       </c>
       <c r="O99" s="26">
         <v>666</v>
       </c>
       <c r="P99" s="26">
         <v>2800</v>
       </c>
       <c r="Q99" s="27">
         <v>72366</v>
       </c>
     </row>
-    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A100" s="14">
         <v>42675</v>
       </c>
       <c r="B100" s="22">
         <v>50490</v>
       </c>
       <c r="C100" s="23">
         <v>2021</v>
       </c>
       <c r="D100" s="23">
         <v>897</v>
       </c>
       <c r="E100" s="24">
         <v>47573</v>
       </c>
       <c r="F100" s="25">
         <v>12096</v>
       </c>
       <c r="G100" s="23">
         <v>1038</v>
       </c>
       <c r="H100" s="23">
         <v>10662</v>
       </c>
       <c r="I100" s="24">
@@ -6916,51 +6916,51 @@
       <c r="J100" s="26">
         <v>0</v>
       </c>
       <c r="K100" s="25">
         <v>462</v>
       </c>
       <c r="L100" s="23">
         <v>39</v>
       </c>
       <c r="M100" s="24">
         <v>422</v>
       </c>
       <c r="N100" s="26">
         <v>6330</v>
       </c>
       <c r="O100" s="26">
         <v>662</v>
       </c>
       <c r="P100" s="26">
         <v>2895</v>
       </c>
       <c r="Q100" s="27">
         <v>72935</v>
       </c>
     </row>
-    <row r="101" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A101" s="14">
         <v>42705</v>
       </c>
       <c r="B101" s="22">
         <v>51265</v>
       </c>
       <c r="C101" s="23">
         <v>2660</v>
       </c>
       <c r="D101" s="23">
         <v>858</v>
       </c>
       <c r="E101" s="24">
         <v>47747</v>
       </c>
       <c r="F101" s="25">
         <v>11932</v>
       </c>
       <c r="G101" s="23">
         <v>1010</v>
       </c>
       <c r="H101" s="23">
         <v>10521</v>
       </c>
       <c r="I101" s="24">
@@ -6969,51 +6969,51 @@
       <c r="J101" s="26">
         <v>0</v>
       </c>
       <c r="K101" s="25">
         <v>425</v>
       </c>
       <c r="L101" s="23">
         <v>38</v>
       </c>
       <c r="M101" s="24">
         <v>387</v>
       </c>
       <c r="N101" s="26">
         <v>6138</v>
       </c>
       <c r="O101" s="26">
         <v>673</v>
       </c>
       <c r="P101" s="26">
         <v>2711</v>
       </c>
       <c r="Q101" s="27">
         <v>73145</v>
       </c>
     </row>
-    <row r="102" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A102" s="14">
         <v>42736</v>
       </c>
       <c r="B102" s="22">
         <v>51193</v>
       </c>
       <c r="C102" s="23">
         <v>1987</v>
       </c>
       <c r="D102" s="23">
         <v>854</v>
       </c>
       <c r="E102" s="24">
         <v>48351</v>
       </c>
       <c r="F102" s="25">
         <v>11225</v>
       </c>
       <c r="G102" s="23">
         <v>916</v>
       </c>
       <c r="H102" s="23">
         <v>9910</v>
       </c>
       <c r="I102" s="24">
@@ -7022,51 +7022,51 @@
       <c r="J102" s="26">
         <v>0</v>
       </c>
       <c r="K102" s="25">
         <v>424</v>
       </c>
       <c r="L102" s="23">
         <v>38</v>
       </c>
       <c r="M102" s="24">
         <v>386</v>
       </c>
       <c r="N102" s="26">
         <v>6758</v>
       </c>
       <c r="O102" s="26">
         <v>663</v>
       </c>
       <c r="P102" s="26">
         <v>2796</v>
       </c>
       <c r="Q102" s="27">
         <v>73058</v>
       </c>
     </row>
-    <row r="103" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A103" s="14">
         <v>42767</v>
       </c>
       <c r="B103" s="22">
         <v>51552</v>
       </c>
       <c r="C103" s="23">
         <v>1968</v>
       </c>
       <c r="D103" s="23">
         <v>856</v>
       </c>
       <c r="E103" s="24">
         <v>48728</v>
       </c>
       <c r="F103" s="25">
         <v>11530</v>
       </c>
       <c r="G103" s="23">
         <v>936</v>
       </c>
       <c r="H103" s="23">
         <v>10178</v>
       </c>
       <c r="I103" s="24">
@@ -7075,51 +7075,51 @@
       <c r="J103" s="26">
         <v>0</v>
       </c>
       <c r="K103" s="25">
         <v>424</v>
       </c>
       <c r="L103" s="23">
         <v>38</v>
       </c>
       <c r="M103" s="24">
         <v>386</v>
       </c>
       <c r="N103" s="26">
         <v>7169</v>
       </c>
       <c r="O103" s="26">
         <v>654</v>
       </c>
       <c r="P103" s="26">
         <v>2757</v>
       </c>
       <c r="Q103" s="27">
         <v>74085</v>
       </c>
     </row>
-    <row r="104" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A104" s="14">
         <v>42795</v>
       </c>
       <c r="B104" s="22">
         <v>51279</v>
       </c>
       <c r="C104" s="23">
         <v>1463</v>
       </c>
       <c r="D104" s="23">
         <v>837</v>
       </c>
       <c r="E104" s="24">
         <v>48978</v>
       </c>
       <c r="F104" s="25">
         <v>11164</v>
       </c>
       <c r="G104" s="23">
         <v>941</v>
       </c>
       <c r="H104" s="23">
         <v>9813</v>
       </c>
       <c r="I104" s="24">
@@ -7128,51 +7128,51 @@
       <c r="J104" s="26">
         <v>0</v>
       </c>
       <c r="K104" s="25">
         <v>424</v>
       </c>
       <c r="L104" s="23">
         <v>39</v>
       </c>
       <c r="M104" s="24">
         <v>386</v>
       </c>
       <c r="N104" s="26">
         <v>8259</v>
       </c>
       <c r="O104" s="26">
         <v>647</v>
       </c>
       <c r="P104" s="26">
         <v>2773</v>
       </c>
       <c r="Q104" s="27">
         <v>74547</v>
       </c>
     </row>
-    <row r="105" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A105" s="14">
         <v>42826</v>
       </c>
       <c r="B105" s="22">
         <v>51929</v>
       </c>
       <c r="C105" s="23">
         <v>1638</v>
       </c>
       <c r="D105" s="23">
         <v>832</v>
       </c>
       <c r="E105" s="24">
         <v>49459</v>
       </c>
       <c r="F105" s="25">
         <v>10622</v>
       </c>
       <c r="G105" s="23">
         <v>942</v>
       </c>
       <c r="H105" s="23">
         <v>9271</v>
       </c>
       <c r="I105" s="24">
@@ -7181,51 +7181,51 @@
       <c r="J105" s="26">
         <v>0</v>
       </c>
       <c r="K105" s="25">
         <v>424</v>
       </c>
       <c r="L105" s="23">
         <v>39</v>
       </c>
       <c r="M105" s="24">
         <v>386</v>
       </c>
       <c r="N105" s="26">
         <v>8510</v>
       </c>
       <c r="O105" s="26">
         <v>645</v>
       </c>
       <c r="P105" s="26">
         <v>2840</v>
       </c>
       <c r="Q105" s="27">
         <v>74970</v>
       </c>
     </row>
-    <row r="106" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A106" s="14">
         <v>42856</v>
       </c>
       <c r="B106" s="22">
         <v>52661</v>
       </c>
       <c r="C106" s="23">
         <v>1856</v>
       </c>
       <c r="D106" s="23">
         <v>843</v>
       </c>
       <c r="E106" s="24">
         <v>49962</v>
       </c>
       <c r="F106" s="25">
         <v>10386</v>
       </c>
       <c r="G106" s="23">
         <v>912</v>
       </c>
       <c r="H106" s="23">
         <v>9047</v>
       </c>
       <c r="I106" s="24">
@@ -7234,51 +7234,51 @@
       <c r="J106" s="26">
         <v>0</v>
       </c>
       <c r="K106" s="25">
         <v>414</v>
       </c>
       <c r="L106" s="23">
         <v>39</v>
       </c>
       <c r="M106" s="24">
         <v>376</v>
       </c>
       <c r="N106" s="26">
         <v>8338</v>
       </c>
       <c r="O106" s="26">
         <v>641</v>
       </c>
       <c r="P106" s="26">
         <v>2762</v>
       </c>
       <c r="Q106" s="27">
         <v>75202</v>
       </c>
     </row>
-    <row r="107" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A107" s="14">
         <v>42887</v>
       </c>
       <c r="B107" s="22">
         <v>53091</v>
       </c>
       <c r="C107" s="23">
         <v>2045</v>
       </c>
       <c r="D107" s="23">
         <v>834</v>
       </c>
       <c r="E107" s="24">
         <v>50212</v>
       </c>
       <c r="F107" s="25">
         <v>10432</v>
       </c>
       <c r="G107" s="23">
         <v>922</v>
       </c>
       <c r="H107" s="23">
         <v>9084</v>
       </c>
       <c r="I107" s="24">
@@ -7287,51 +7287,51 @@
       <c r="J107" s="26">
         <v>0</v>
       </c>
       <c r="K107" s="25">
         <v>415</v>
       </c>
       <c r="L107" s="23">
         <v>39</v>
       </c>
       <c r="M107" s="24">
         <v>376</v>
       </c>
       <c r="N107" s="26">
         <v>8046</v>
       </c>
       <c r="O107" s="26">
         <v>634</v>
       </c>
       <c r="P107" s="26">
         <v>2828</v>
       </c>
       <c r="Q107" s="27">
         <v>75445</v>
       </c>
     </row>
-    <row r="108" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A108" s="14">
         <v>42917</v>
       </c>
       <c r="B108" s="22">
         <v>53415</v>
       </c>
       <c r="C108" s="23">
         <v>1751</v>
       </c>
       <c r="D108" s="23">
         <v>829</v>
       </c>
       <c r="E108" s="24">
         <v>50836</v>
       </c>
       <c r="F108" s="25">
         <v>10390</v>
       </c>
       <c r="G108" s="23">
         <v>861</v>
       </c>
       <c r="H108" s="23">
         <v>9117</v>
       </c>
       <c r="I108" s="24">
@@ -7340,51 +7340,51 @@
       <c r="J108" s="26">
         <v>0</v>
       </c>
       <c r="K108" s="25">
         <v>405</v>
       </c>
       <c r="L108" s="23">
         <v>28</v>
       </c>
       <c r="M108" s="24">
         <v>377</v>
       </c>
       <c r="N108" s="26">
         <v>8043</v>
       </c>
       <c r="O108" s="26">
         <v>630</v>
       </c>
       <c r="P108" s="26">
         <v>3126</v>
       </c>
       <c r="Q108" s="27">
         <v>76008</v>
       </c>
     </row>
-    <row r="109" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A109" s="14">
         <v>42948</v>
       </c>
       <c r="B109" s="22">
         <v>54120</v>
       </c>
       <c r="C109" s="23">
         <v>1861</v>
       </c>
       <c r="D109" s="23">
         <v>933</v>
       </c>
       <c r="E109" s="24">
         <v>51326</v>
       </c>
       <c r="F109" s="25">
         <v>10394</v>
       </c>
       <c r="G109" s="23">
         <v>857</v>
       </c>
       <c r="H109" s="23">
         <v>9123</v>
       </c>
       <c r="I109" s="24">
@@ -7393,51 +7393,51 @@
       <c r="J109" s="26">
         <v>0</v>
       </c>
       <c r="K109" s="25">
         <v>405</v>
       </c>
       <c r="L109" s="23">
         <v>28</v>
       </c>
       <c r="M109" s="24">
         <v>377</v>
       </c>
       <c r="N109" s="26">
         <v>8132</v>
       </c>
       <c r="O109" s="26">
         <v>624</v>
       </c>
       <c r="P109" s="26">
         <v>3147</v>
       </c>
       <c r="Q109" s="27">
         <v>76822</v>
       </c>
     </row>
-    <row r="110" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A110" s="14">
         <v>42979</v>
       </c>
       <c r="B110" s="22">
         <v>54302</v>
       </c>
       <c r="C110" s="23">
         <v>1855</v>
       </c>
       <c r="D110" s="23">
         <v>822</v>
       </c>
       <c r="E110" s="24">
         <v>51625</v>
       </c>
       <c r="F110" s="25">
         <v>10370</v>
       </c>
       <c r="G110" s="23">
         <v>866</v>
       </c>
       <c r="H110" s="23">
         <v>9083</v>
       </c>
       <c r="I110" s="24">
@@ -7446,51 +7446,51 @@
       <c r="J110" s="26">
         <v>0</v>
       </c>
       <c r="K110" s="25">
         <v>427</v>
       </c>
       <c r="L110" s="23">
         <v>28</v>
       </c>
       <c r="M110" s="24">
         <v>399</v>
       </c>
       <c r="N110" s="26">
         <v>8115</v>
       </c>
       <c r="O110" s="26">
         <v>620</v>
       </c>
       <c r="P110" s="26">
         <v>2907</v>
       </c>
       <c r="Q110" s="27">
         <v>76743</v>
       </c>
     </row>
-    <row r="111" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A111" s="14">
         <v>43009</v>
       </c>
       <c r="B111" s="22">
         <v>54796</v>
       </c>
       <c r="C111" s="23">
         <v>2042</v>
       </c>
       <c r="D111" s="23">
         <v>828</v>
       </c>
       <c r="E111" s="24">
         <v>51925</v>
       </c>
       <c r="F111" s="25">
         <v>10413</v>
       </c>
       <c r="G111" s="23">
         <v>866</v>
       </c>
       <c r="H111" s="23">
         <v>9126</v>
       </c>
       <c r="I111" s="24">
@@ -7499,51 +7499,51 @@
       <c r="J111" s="26">
         <v>0</v>
       </c>
       <c r="K111" s="25">
         <v>427</v>
       </c>
       <c r="L111" s="23">
         <v>28</v>
       </c>
       <c r="M111" s="24">
         <v>399</v>
       </c>
       <c r="N111" s="26">
         <v>7821</v>
       </c>
       <c r="O111" s="26">
         <v>617</v>
       </c>
       <c r="P111" s="26">
         <v>2956</v>
       </c>
       <c r="Q111" s="27">
         <v>77030</v>
       </c>
     </row>
-    <row r="112" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A112" s="14">
         <v>43040</v>
       </c>
       <c r="B112" s="22">
         <v>55416</v>
       </c>
       <c r="C112" s="23">
         <v>2210</v>
       </c>
       <c r="D112" s="23">
         <v>848</v>
       </c>
       <c r="E112" s="24">
         <v>52358</v>
       </c>
       <c r="F112" s="25">
         <v>10008</v>
       </c>
       <c r="G112" s="23">
         <v>876</v>
       </c>
       <c r="H112" s="23">
         <v>8710</v>
       </c>
       <c r="I112" s="24">
@@ -7552,51 +7552,51 @@
       <c r="J112" s="26">
         <v>0</v>
       </c>
       <c r="K112" s="25">
         <v>427</v>
       </c>
       <c r="L112" s="23">
         <v>27</v>
       </c>
       <c r="M112" s="24">
         <v>400</v>
       </c>
       <c r="N112" s="26">
         <v>7956</v>
       </c>
       <c r="O112" s="26">
         <v>615</v>
       </c>
       <c r="P112" s="26">
         <v>2938</v>
       </c>
       <c r="Q112" s="27">
         <v>77361</v>
       </c>
     </row>
-    <row r="113" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A113" s="14">
         <v>43070</v>
       </c>
       <c r="B113" s="22">
         <v>56144</v>
       </c>
       <c r="C113" s="23">
         <v>2923</v>
       </c>
       <c r="D113" s="23">
         <v>841</v>
       </c>
       <c r="E113" s="24">
         <v>52380</v>
       </c>
       <c r="F113" s="25">
         <v>9867</v>
       </c>
       <c r="G113" s="23">
         <v>898</v>
       </c>
       <c r="H113" s="23">
         <v>8509</v>
       </c>
       <c r="I113" s="24">
@@ -7605,51 +7605,51 @@
       <c r="J113" s="26">
         <v>0</v>
       </c>
       <c r="K113" s="25">
         <v>430</v>
       </c>
       <c r="L113" s="23">
         <v>28</v>
       </c>
       <c r="M113" s="24">
         <v>402</v>
       </c>
       <c r="N113" s="26">
         <v>7590</v>
       </c>
       <c r="O113" s="26">
         <v>675</v>
       </c>
       <c r="P113" s="26">
         <v>2954</v>
       </c>
       <c r="Q113" s="27">
         <v>77660</v>
       </c>
     </row>
-    <row r="114" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A114" s="14">
         <v>43101</v>
       </c>
       <c r="B114" s="22">
         <v>56047</v>
       </c>
       <c r="C114" s="23">
         <v>2103</v>
       </c>
       <c r="D114" s="23">
         <v>870</v>
       </c>
       <c r="E114" s="24">
         <v>53074</v>
       </c>
       <c r="F114" s="25">
         <v>9872</v>
       </c>
       <c r="G114" s="23">
         <v>859</v>
       </c>
       <c r="H114" s="23">
         <v>8560</v>
       </c>
       <c r="I114" s="24">
@@ -7658,51 +7658,51 @@
       <c r="J114" s="26">
         <v>0</v>
       </c>
       <c r="K114" s="25">
         <v>359</v>
       </c>
       <c r="L114" s="23">
         <v>28</v>
       </c>
       <c r="M114" s="24">
         <v>331</v>
       </c>
       <c r="N114" s="26">
         <v>7506</v>
       </c>
       <c r="O114" s="26">
         <v>694</v>
       </c>
       <c r="P114" s="26">
         <v>2958</v>
       </c>
       <c r="Q114" s="27">
         <v>77436</v>
       </c>
     </row>
-    <row r="115" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A115" s="14">
         <v>43132</v>
       </c>
       <c r="B115" s="22">
         <v>56671</v>
       </c>
       <c r="C115" s="23">
         <v>2488</v>
       </c>
       <c r="D115" s="23">
         <v>867</v>
       </c>
       <c r="E115" s="24">
         <v>53315</v>
       </c>
       <c r="F115" s="25">
         <v>9883</v>
       </c>
       <c r="G115" s="23">
         <v>857</v>
       </c>
       <c r="H115" s="23">
         <v>8574</v>
       </c>
       <c r="I115" s="24">
@@ -7711,51 +7711,51 @@
       <c r="J115" s="26">
         <v>0</v>
       </c>
       <c r="K115" s="25">
         <v>359</v>
       </c>
       <c r="L115" s="23">
         <v>28</v>
       </c>
       <c r="M115" s="24">
         <v>332</v>
       </c>
       <c r="N115" s="26">
         <v>7068</v>
       </c>
       <c r="O115" s="26">
         <v>685</v>
       </c>
       <c r="P115" s="26">
         <v>2986</v>
       </c>
       <c r="Q115" s="27">
         <v>77652</v>
       </c>
     </row>
-    <row r="116" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A116" s="14">
         <v>43160</v>
       </c>
       <c r="B116" s="22">
         <v>57466.36</v>
       </c>
       <c r="C116" s="23">
         <v>2940.27</v>
       </c>
       <c r="D116" s="23">
         <v>871.4</v>
       </c>
       <c r="E116" s="24">
         <v>53654.69</v>
       </c>
       <c r="F116" s="25">
         <v>9928.84</v>
       </c>
       <c r="G116" s="23">
         <v>814.17</v>
       </c>
       <c r="H116" s="23">
         <v>8611.73</v>
       </c>
       <c r="I116" s="24">
@@ -7764,51 +7764,51 @@
       <c r="J116" s="26">
         <v>0</v>
       </c>
       <c r="K116" s="25">
         <v>359.44</v>
       </c>
       <c r="L116" s="23">
         <v>27.83</v>
       </c>
       <c r="M116" s="24">
         <v>331.61</v>
       </c>
       <c r="N116" s="26">
         <v>6788.04</v>
       </c>
       <c r="O116" s="26">
         <v>681.39</v>
       </c>
       <c r="P116" s="26">
         <v>3038.47</v>
       </c>
       <c r="Q116" s="27">
         <v>78262.539999999994</v>
       </c>
     </row>
-    <row r="117" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A117" s="14">
         <v>43191</v>
       </c>
       <c r="B117" s="22">
         <v>57352.51</v>
       </c>
       <c r="C117" s="23">
         <v>2120.64</v>
       </c>
       <c r="D117" s="23">
         <v>871.58</v>
       </c>
       <c r="E117" s="24">
         <v>54360.28</v>
       </c>
       <c r="F117" s="25">
         <v>9967.3700000000008</v>
       </c>
       <c r="G117" s="23">
         <v>854.31</v>
       </c>
       <c r="H117" s="23">
         <v>8605.16</v>
       </c>
       <c r="I117" s="24">
@@ -7817,51 +7817,51 @@
       <c r="J117" s="26">
         <v>0</v>
       </c>
       <c r="K117" s="25">
         <v>359.55</v>
       </c>
       <c r="L117" s="23">
         <v>28.02</v>
       </c>
       <c r="M117" s="24">
         <v>331.53</v>
       </c>
       <c r="N117" s="26">
         <v>7199.62</v>
       </c>
       <c r="O117" s="26">
         <v>678.44</v>
       </c>
       <c r="P117" s="26">
         <v>3058.03</v>
       </c>
       <c r="Q117" s="27">
         <v>78615.520000000004</v>
       </c>
     </row>
-    <row r="118" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A118" s="14">
         <v>43221</v>
       </c>
       <c r="B118" s="22">
         <v>57261.65</v>
       </c>
       <c r="C118" s="23">
         <v>1694.03</v>
       </c>
       <c r="D118" s="23">
         <v>860.6</v>
       </c>
       <c r="E118" s="24">
         <v>54707.02</v>
       </c>
       <c r="F118" s="25">
         <v>9961.98</v>
       </c>
       <c r="G118" s="23">
         <v>854.74</v>
       </c>
       <c r="H118" s="23">
         <v>8591.4599999999991</v>
       </c>
       <c r="I118" s="24">
@@ -7870,51 +7870,51 @@
       <c r="J118" s="26">
         <v>0</v>
       </c>
       <c r="K118" s="25">
         <v>358.73</v>
       </c>
       <c r="L118" s="23">
         <v>27.42</v>
       </c>
       <c r="M118" s="24">
         <v>331.31</v>
       </c>
       <c r="N118" s="26">
         <v>7764.67</v>
       </c>
       <c r="O118" s="26">
         <v>673.37</v>
       </c>
       <c r="P118" s="26">
         <v>3107.07</v>
       </c>
       <c r="Q118" s="27">
         <v>79127.47</v>
       </c>
     </row>
-    <row r="119" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A119" s="14">
         <v>43252</v>
       </c>
       <c r="B119" s="22">
         <v>58283.25</v>
       </c>
       <c r="C119" s="23">
         <v>2000.75</v>
       </c>
       <c r="D119" s="23">
         <v>884.03</v>
       </c>
       <c r="E119" s="24">
         <v>55398.48</v>
       </c>
       <c r="F119" s="25">
         <v>10212.32</v>
       </c>
       <c r="G119" s="23">
         <v>979.39</v>
       </c>
       <c r="H119" s="23">
         <v>8714.16</v>
       </c>
       <c r="I119" s="24">
@@ -7923,51 +7923,51 @@
       <c r="J119" s="26">
         <v>0</v>
       </c>
       <c r="K119" s="25">
         <v>359.08</v>
       </c>
       <c r="L119" s="23">
         <v>27.14</v>
       </c>
       <c r="M119" s="24">
         <v>331.94</v>
       </c>
       <c r="N119" s="26">
         <v>6798.11</v>
       </c>
       <c r="O119" s="26">
         <v>678.96</v>
       </c>
       <c r="P119" s="26">
         <v>3113</v>
       </c>
       <c r="Q119" s="27">
         <v>79444.72</v>
       </c>
     </row>
-    <row r="120" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A120" s="14">
         <v>43282</v>
       </c>
       <c r="B120" s="22">
         <v>58481.06</v>
       </c>
       <c r="C120" s="23">
         <v>1635.98</v>
       </c>
       <c r="D120" s="23">
         <v>883.51</v>
       </c>
       <c r="E120" s="24">
         <v>55961.58</v>
       </c>
       <c r="F120" s="25">
         <v>10173.049999999999</v>
       </c>
       <c r="G120" s="23">
         <v>954.27</v>
       </c>
       <c r="H120" s="23">
         <v>8690.0499999999993</v>
       </c>
       <c r="I120" s="24">
@@ -7976,51 +7976,51 @@
       <c r="J120" s="26">
         <v>0</v>
       </c>
       <c r="K120" s="25">
         <v>397.18</v>
       </c>
       <c r="L120" s="23">
         <v>27.17</v>
       </c>
       <c r="M120" s="24">
         <v>370.01</v>
       </c>
       <c r="N120" s="26">
         <v>6853.4</v>
       </c>
       <c r="O120" s="26">
         <v>667.6</v>
       </c>
       <c r="P120" s="26">
         <v>3172.82</v>
       </c>
       <c r="Q120" s="27">
         <v>79745.11</v>
       </c>
     </row>
-    <row r="121" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A121" s="14">
         <v>43313</v>
       </c>
       <c r="B121" s="22">
         <v>59056.11</v>
       </c>
       <c r="C121" s="23">
         <v>1704.72</v>
       </c>
       <c r="D121" s="23">
         <v>961.53</v>
       </c>
       <c r="E121" s="24">
         <v>56389.86</v>
       </c>
       <c r="F121" s="25">
         <v>10175.879999999999</v>
       </c>
       <c r="G121" s="23">
         <v>990.02</v>
       </c>
       <c r="H121" s="23">
         <v>8683.43</v>
       </c>
       <c r="I121" s="24">
@@ -8029,51 +8029,51 @@
       <c r="J121" s="26">
         <v>0</v>
       </c>
       <c r="K121" s="25">
         <v>397.2</v>
       </c>
       <c r="L121" s="23">
         <v>26.92</v>
       </c>
       <c r="M121" s="24">
         <v>370.29</v>
       </c>
       <c r="N121" s="26">
         <v>6787.56</v>
       </c>
       <c r="O121" s="26">
         <v>661.83</v>
       </c>
       <c r="P121" s="26">
         <v>3074.17</v>
       </c>
       <c r="Q121" s="27">
         <v>80152.75</v>
       </c>
     </row>
-    <row r="122" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A122" s="14">
         <v>43344</v>
       </c>
       <c r="B122" s="22">
         <v>58871.61</v>
       </c>
       <c r="C122" s="23">
         <v>1288.96</v>
       </c>
       <c r="D122" s="23">
         <v>982.63</v>
       </c>
       <c r="E122" s="24">
         <v>56600.01</v>
       </c>
       <c r="F122" s="25">
         <v>10329.16</v>
       </c>
       <c r="G122" s="23">
         <v>969.36</v>
       </c>
       <c r="H122" s="23">
         <v>8872.4599999999991</v>
       </c>
       <c r="I122" s="24">
@@ -8082,51 +8082,51 @@
       <c r="J122" s="26">
         <v>0</v>
       </c>
       <c r="K122" s="25">
         <v>440.98</v>
       </c>
       <c r="L122" s="23">
         <v>27.13</v>
       </c>
       <c r="M122" s="24">
         <v>413.84</v>
       </c>
       <c r="N122" s="26">
         <v>7008.66</v>
       </c>
       <c r="O122" s="26">
         <v>661.34</v>
       </c>
       <c r="P122" s="26">
         <v>3013.96</v>
       </c>
       <c r="Q122" s="27">
         <v>80325.7</v>
       </c>
     </row>
-    <row r="123" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A123" s="14">
         <v>43374</v>
       </c>
       <c r="B123" s="22">
         <v>59777.22</v>
       </c>
       <c r="C123" s="23">
         <v>1474.98</v>
       </c>
       <c r="D123" s="23">
         <v>1012.08</v>
       </c>
       <c r="E123" s="24">
         <v>57290.16</v>
       </c>
       <c r="F123" s="25">
         <v>10441.629999999999</v>
       </c>
       <c r="G123" s="23">
         <v>982.71</v>
       </c>
       <c r="H123" s="23">
         <v>9025.84</v>
       </c>
       <c r="I123" s="24">
@@ -8135,51 +8135,51 @@
       <c r="J123" s="26">
         <v>0</v>
       </c>
       <c r="K123" s="25">
         <v>444.5</v>
       </c>
       <c r="L123" s="23">
         <v>26.85</v>
       </c>
       <c r="M123" s="24">
         <v>417.65</v>
       </c>
       <c r="N123" s="26">
         <v>6965.54</v>
       </c>
       <c r="O123" s="26">
         <v>660.21</v>
       </c>
       <c r="P123" s="26">
         <v>3094.75</v>
       </c>
       <c r="Q123" s="27">
         <v>81383.850000000006</v>
       </c>
     </row>
-    <row r="124" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A124" s="14">
         <v>43405</v>
       </c>
       <c r="B124" s="22">
         <v>61060.26</v>
       </c>
       <c r="C124" s="23">
         <v>2415.69</v>
       </c>
       <c r="D124" s="23">
         <v>1007.49</v>
       </c>
       <c r="E124" s="24">
         <v>57637.08</v>
       </c>
       <c r="F124" s="25">
         <v>9739.2900000000009</v>
       </c>
       <c r="G124" s="23">
         <v>988.72</v>
       </c>
       <c r="H124" s="23">
         <v>8325.2000000000007</v>
       </c>
       <c r="I124" s="24">
@@ -8188,51 +8188,51 @@
       <c r="J124" s="26">
         <v>0</v>
       </c>
       <c r="K124" s="25">
         <v>429.27</v>
       </c>
       <c r="L124" s="23">
         <v>26.73</v>
       </c>
       <c r="M124" s="24">
         <v>402.54</v>
       </c>
       <c r="N124" s="26">
         <v>6878.99</v>
       </c>
       <c r="O124" s="26">
         <v>656.45</v>
       </c>
       <c r="P124" s="26">
         <v>3108.07</v>
       </c>
       <c r="Q124" s="27">
         <v>81872.33</v>
       </c>
     </row>
-    <row r="125" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A125" s="14">
         <v>43435</v>
       </c>
       <c r="B125" s="22">
         <v>61153.78</v>
       </c>
       <c r="C125" s="23">
         <v>2973.2</v>
       </c>
       <c r="D125" s="23">
         <v>996.75</v>
       </c>
       <c r="E125" s="24">
         <v>57183.83</v>
       </c>
       <c r="F125" s="25">
         <v>9629.66</v>
       </c>
       <c r="G125" s="23">
         <v>912.25</v>
       </c>
       <c r="H125" s="23">
         <v>8291.74</v>
       </c>
       <c r="I125" s="24">
@@ -8241,51 +8241,51 @@
       <c r="J125" s="26">
         <v>0</v>
       </c>
       <c r="K125" s="25">
         <v>423.9</v>
       </c>
       <c r="L125" s="23">
         <v>26.66</v>
       </c>
       <c r="M125" s="24">
         <v>397.24</v>
       </c>
       <c r="N125" s="26">
         <v>6921.62</v>
       </c>
       <c r="O125" s="26">
         <v>693.92</v>
       </c>
       <c r="P125" s="26">
         <v>3180.11</v>
       </c>
       <c r="Q125" s="27">
         <v>82002.990000000005</v>
       </c>
     </row>
-    <row r="126" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A126" s="14">
         <v>43466</v>
       </c>
       <c r="B126" s="22">
         <v>60380.52</v>
       </c>
       <c r="C126" s="23">
         <v>1800.22</v>
       </c>
       <c r="D126" s="23">
         <v>994.82</v>
       </c>
       <c r="E126" s="24">
         <v>57585.48</v>
       </c>
       <c r="F126" s="25">
         <v>9549.59</v>
       </c>
       <c r="G126" s="23">
         <v>910.8</v>
       </c>
       <c r="H126" s="23">
         <v>8215.56</v>
       </c>
       <c r="I126" s="24">
@@ -8294,51 +8294,51 @@
       <c r="J126" s="26">
         <v>0</v>
       </c>
       <c r="K126" s="25">
         <v>424.26</v>
       </c>
       <c r="L126" s="23">
         <v>26.78</v>
       </c>
       <c r="M126" s="24">
         <v>397.49</v>
       </c>
       <c r="N126" s="26">
         <v>7471.87</v>
       </c>
       <c r="O126" s="26">
         <v>896.82</v>
       </c>
       <c r="P126" s="26">
         <v>3158.07</v>
       </c>
       <c r="Q126" s="27">
         <v>81881.13</v>
       </c>
     </row>
-    <row r="127" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A127" s="14">
         <v>43497</v>
       </c>
       <c r="B127" s="22">
         <v>60984.82</v>
       </c>
       <c r="C127" s="23">
         <v>2186.36</v>
       </c>
       <c r="D127" s="23">
         <v>996.25</v>
       </c>
       <c r="E127" s="24">
         <v>57802.21</v>
       </c>
       <c r="F127" s="25">
         <v>9477.5</v>
       </c>
       <c r="G127" s="23">
         <v>870.81</v>
       </c>
       <c r="H127" s="23">
         <v>8186.12</v>
       </c>
       <c r="I127" s="24">
@@ -8347,51 +8347,51 @@
       <c r="J127" s="26">
         <v>0</v>
       </c>
       <c r="K127" s="25">
         <v>432.77</v>
       </c>
       <c r="L127" s="23">
         <v>26.91</v>
       </c>
       <c r="M127" s="24">
         <v>405.86</v>
       </c>
       <c r="N127" s="26">
         <v>7674.76</v>
       </c>
       <c r="O127" s="26">
         <v>890.36</v>
       </c>
       <c r="P127" s="26">
         <v>3182.43</v>
       </c>
       <c r="Q127" s="27">
         <v>82642.62</v>
       </c>
     </row>
-    <row r="128" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A128" s="14">
         <v>43525</v>
       </c>
       <c r="B128" s="22">
         <v>61147.68</v>
       </c>
       <c r="C128" s="23">
         <v>1996.45</v>
       </c>
       <c r="D128" s="23">
         <v>1075.81</v>
       </c>
       <c r="E128" s="24">
         <v>58075.42</v>
       </c>
       <c r="F128" s="25">
         <v>9539.9500000000007</v>
       </c>
       <c r="G128" s="23">
         <v>905.83</v>
       </c>
       <c r="H128" s="23">
         <v>8216.85</v>
       </c>
       <c r="I128" s="24">
@@ -8400,51 +8400,51 @@
       <c r="J128" s="26">
         <v>0</v>
       </c>
       <c r="K128" s="25">
         <v>447.77</v>
       </c>
       <c r="L128" s="23">
         <v>26.86</v>
       </c>
       <c r="M128" s="24">
         <v>420.91</v>
       </c>
       <c r="N128" s="26">
         <v>7513.73</v>
       </c>
       <c r="O128" s="26">
         <v>900.1</v>
       </c>
       <c r="P128" s="26">
         <v>3218.37</v>
       </c>
       <c r="Q128" s="27">
         <v>82767.600000000006</v>
       </c>
     </row>
-    <row r="129" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A129" s="14">
         <v>43556</v>
       </c>
       <c r="B129" s="22">
         <v>60950.53</v>
       </c>
       <c r="C129" s="23">
         <v>1464.5</v>
       </c>
       <c r="D129" s="23">
         <v>983.28</v>
       </c>
       <c r="E129" s="24">
         <v>58502.74</v>
       </c>
       <c r="F129" s="25">
         <v>9789.9</v>
       </c>
       <c r="G129" s="23">
         <v>888.47</v>
       </c>
       <c r="H129" s="23">
         <v>8502.73</v>
       </c>
       <c r="I129" s="24">
@@ -8453,51 +8453,51 @@
       <c r="J129" s="26">
         <v>0</v>
       </c>
       <c r="K129" s="25">
         <v>447.98</v>
       </c>
       <c r="L129" s="23">
         <v>26.94</v>
       </c>
       <c r="M129" s="24">
         <v>421.05</v>
       </c>
       <c r="N129" s="26">
         <v>7638.6</v>
       </c>
       <c r="O129" s="26">
         <v>893.78</v>
       </c>
       <c r="P129" s="26">
         <v>3382.9</v>
       </c>
       <c r="Q129" s="27">
         <v>83103.69</v>
       </c>
     </row>
-    <row r="130" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A130" s="14">
         <v>43586</v>
       </c>
       <c r="B130" s="22">
         <v>61495.07</v>
       </c>
       <c r="C130" s="23">
         <v>1712.09</v>
       </c>
       <c r="D130" s="23">
         <v>982.21</v>
       </c>
       <c r="E130" s="24">
         <v>58800.76</v>
       </c>
       <c r="F130" s="25">
         <v>9327.33</v>
       </c>
       <c r="G130" s="23">
         <v>909.57</v>
       </c>
       <c r="H130" s="23">
         <v>8019.44</v>
       </c>
       <c r="I130" s="24">
@@ -8506,51 +8506,51 @@
       <c r="J130" s="26">
         <v>0</v>
       </c>
       <c r="K130" s="25">
         <v>460.46</v>
       </c>
       <c r="L130" s="23">
         <v>26.55</v>
       </c>
       <c r="M130" s="24">
         <v>433.91</v>
       </c>
       <c r="N130" s="26">
         <v>7688.8</v>
       </c>
       <c r="O130" s="26">
         <v>887.48</v>
       </c>
       <c r="P130" s="26">
         <v>3431.61</v>
       </c>
       <c r="Q130" s="27">
         <v>83290.75</v>
       </c>
     </row>
-    <row r="131" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A131" s="14">
         <v>43617</v>
       </c>
       <c r="B131" s="22">
         <v>62650.36</v>
       </c>
       <c r="C131" s="23">
         <v>2638.28</v>
       </c>
       <c r="D131" s="23">
         <v>979.64</v>
       </c>
       <c r="E131" s="24">
         <v>59032.44</v>
       </c>
       <c r="F131" s="25">
         <v>9285</v>
       </c>
       <c r="G131" s="23">
         <v>956.74</v>
       </c>
       <c r="H131" s="23">
         <v>7933.73</v>
       </c>
       <c r="I131" s="24">
@@ -8559,51 +8559,51 @@
       <c r="J131" s="26">
         <v>0</v>
       </c>
       <c r="K131" s="25">
         <v>460.49</v>
       </c>
       <c r="L131" s="23">
         <v>26.32</v>
       </c>
       <c r="M131" s="24">
         <v>434.17</v>
       </c>
       <c r="N131" s="26">
         <v>7925.71</v>
       </c>
       <c r="O131" s="26">
         <v>894.61</v>
       </c>
       <c r="P131" s="26">
         <v>3505.87</v>
       </c>
       <c r="Q131" s="27">
         <v>84722.03</v>
       </c>
     </row>
-    <row r="132" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A132" s="14">
         <v>43647</v>
       </c>
       <c r="B132" s="22">
         <v>62398.71</v>
       </c>
       <c r="C132" s="23">
         <v>1931.84</v>
       </c>
       <c r="D132" s="23">
         <v>982.26</v>
       </c>
       <c r="E132" s="24">
         <v>59484.61</v>
       </c>
       <c r="F132" s="25">
         <v>9565.34</v>
       </c>
       <c r="G132" s="23">
         <v>1020.91</v>
       </c>
       <c r="H132" s="23">
         <v>8145.73</v>
       </c>
       <c r="I132" s="24">
@@ -8612,51 +8612,51 @@
       <c r="J132" s="26">
         <v>0</v>
       </c>
       <c r="K132" s="25">
         <v>475.25</v>
       </c>
       <c r="L132" s="23">
         <v>26.37</v>
       </c>
       <c r="M132" s="24">
         <v>448.88</v>
       </c>
       <c r="N132" s="26">
         <v>7573.39</v>
       </c>
       <c r="O132" s="26">
         <v>899.05</v>
       </c>
       <c r="P132" s="26">
         <v>3597.96</v>
       </c>
       <c r="Q132" s="27">
         <v>84509.7</v>
       </c>
     </row>
-    <row r="133" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A133" s="14">
         <v>43678</v>
       </c>
       <c r="B133" s="22">
         <v>62909.25</v>
       </c>
       <c r="C133" s="23">
         <v>1994.28</v>
       </c>
       <c r="D133" s="23">
         <v>978.65</v>
       </c>
       <c r="E133" s="24">
         <v>59936.32</v>
       </c>
       <c r="F133" s="25">
         <v>9658.49</v>
       </c>
       <c r="G133" s="23">
         <v>1040.1500000000001</v>
       </c>
       <c r="H133" s="23">
         <v>8219.1200000000008</v>
       </c>
       <c r="I133" s="24">
@@ -8665,51 +8665,51 @@
       <c r="J133" s="26">
         <v>0</v>
       </c>
       <c r="K133" s="25">
         <v>484.5</v>
       </c>
       <c r="L133" s="23">
         <v>26.41</v>
       </c>
       <c r="M133" s="24">
         <v>458.09</v>
       </c>
       <c r="N133" s="26">
         <v>7472.69</v>
       </c>
       <c r="O133" s="26">
         <v>901.68</v>
       </c>
       <c r="P133" s="26">
         <v>3753.79</v>
       </c>
       <c r="Q133" s="27">
         <v>85180.4</v>
       </c>
     </row>
-    <row r="134" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A134" s="14">
         <v>43709</v>
       </c>
       <c r="B134" s="22">
         <v>64303.92</v>
       </c>
       <c r="C134" s="23">
         <v>2785.57</v>
       </c>
       <c r="D134" s="23">
         <v>969.91</v>
       </c>
       <c r="E134" s="24">
         <v>60548.44</v>
       </c>
       <c r="F134" s="25">
         <v>9651.85</v>
       </c>
       <c r="G134" s="23">
         <v>1027.32</v>
       </c>
       <c r="H134" s="23">
         <v>8231.1299999999992</v>
       </c>
       <c r="I134" s="24">
@@ -8718,51 +8718,51 @@
       <c r="J134" s="26">
         <v>0</v>
       </c>
       <c r="K134" s="25">
         <v>480.99</v>
       </c>
       <c r="L134" s="23">
         <v>26.61</v>
       </c>
       <c r="M134" s="24">
         <v>454.38</v>
       </c>
       <c r="N134" s="26">
         <v>6668.57</v>
       </c>
       <c r="O134" s="26">
         <v>902.29</v>
       </c>
       <c r="P134" s="26">
         <v>3692.83</v>
       </c>
       <c r="Q134" s="27">
         <v>85700.45</v>
       </c>
     </row>
-    <row r="135" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A135" s="14">
         <v>43739</v>
       </c>
       <c r="B135" s="22">
         <v>64872.800000000003</v>
       </c>
       <c r="C135" s="23">
         <v>3159.18</v>
       </c>
       <c r="D135" s="23">
         <v>964.71</v>
       </c>
       <c r="E135" s="24">
         <v>60748.92</v>
       </c>
       <c r="F135" s="25">
         <v>10123.33</v>
       </c>
       <c r="G135" s="23">
         <v>1024.99</v>
       </c>
       <c r="H135" s="23">
         <v>8704.6200000000008</v>
       </c>
       <c r="I135" s="24">
@@ -8771,51 +8771,51 @@
       <c r="J135" s="26">
         <v>0</v>
       </c>
       <c r="K135" s="25">
         <v>481.3</v>
       </c>
       <c r="L135" s="23">
         <v>26.55</v>
       </c>
       <c r="M135" s="24">
         <v>454.74</v>
       </c>
       <c r="N135" s="26">
         <v>6339.49</v>
       </c>
       <c r="O135" s="26">
         <v>901.46</v>
       </c>
       <c r="P135" s="26">
         <v>3642.02</v>
       </c>
       <c r="Q135" s="27">
         <v>86360.39</v>
       </c>
     </row>
-    <row r="136" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A136" s="14">
         <v>43770</v>
       </c>
       <c r="B136" s="22">
         <v>65044.43</v>
       </c>
       <c r="C136" s="23">
         <v>2982.6</v>
       </c>
       <c r="D136" s="23">
         <v>973.81</v>
       </c>
       <c r="E136" s="24">
         <v>61088.03</v>
       </c>
       <c r="F136" s="25">
         <v>10175.09</v>
       </c>
       <c r="G136" s="23">
         <v>1022.88</v>
       </c>
       <c r="H136" s="23">
         <v>8728.7800000000007</v>
       </c>
       <c r="I136" s="24">
@@ -8824,51 +8824,51 @@
       <c r="J136" s="26">
         <v>0</v>
       </c>
       <c r="K136" s="25">
         <v>486.42</v>
       </c>
       <c r="L136" s="23">
         <v>26.6</v>
       </c>
       <c r="M136" s="24">
         <v>459.82</v>
       </c>
       <c r="N136" s="26">
         <v>6432.47</v>
       </c>
       <c r="O136" s="26">
         <v>887.14</v>
       </c>
       <c r="P136" s="26">
         <v>3608.14</v>
       </c>
       <c r="Q136" s="27">
         <v>86633.69</v>
       </c>
     </row>
-    <row r="137" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A137" s="14">
         <v>43800</v>
       </c>
       <c r="B137" s="22">
         <v>65645.539999999994</v>
       </c>
       <c r="C137" s="23">
         <v>3634.06</v>
       </c>
       <c r="D137" s="23">
         <v>1030.26</v>
       </c>
       <c r="E137" s="24">
         <v>60981.22</v>
       </c>
       <c r="F137" s="25">
         <v>10088.08</v>
       </c>
       <c r="G137" s="23">
         <v>1065.31</v>
       </c>
       <c r="H137" s="23">
         <v>8575.57</v>
       </c>
       <c r="I137" s="24">
@@ -8877,51 +8877,51 @@
       <c r="J137" s="26">
         <v>0</v>
       </c>
       <c r="K137" s="25">
         <v>544.38</v>
       </c>
       <c r="L137" s="23">
         <v>26.45</v>
       </c>
       <c r="M137" s="24">
         <v>517.94000000000005</v>
       </c>
       <c r="N137" s="26">
         <v>5779.99</v>
       </c>
       <c r="O137" s="26">
         <v>939.08</v>
       </c>
       <c r="P137" s="26">
         <v>3512.98</v>
       </c>
       <c r="Q137" s="27">
         <v>86510.04</v>
       </c>
     </row>
-    <row r="138" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A138" s="14">
         <v>43831</v>
       </c>
       <c r="B138" s="22">
         <v>65239</v>
       </c>
       <c r="C138" s="23">
         <v>3291.19</v>
       </c>
       <c r="D138" s="23">
         <v>1024.28</v>
       </c>
       <c r="E138" s="24">
         <v>60923.53</v>
       </c>
       <c r="F138" s="25">
         <v>10173.52</v>
       </c>
       <c r="G138" s="23">
         <v>1028.21</v>
       </c>
       <c r="H138" s="23">
         <v>8697.5400000000009</v>
       </c>
       <c r="I138" s="24">
@@ -8930,51 +8930,51 @@
       <c r="J138" s="26">
         <v>0</v>
       </c>
       <c r="K138" s="25">
         <v>543.91999999999996</v>
       </c>
       <c r="L138" s="23">
         <v>26.42</v>
       </c>
       <c r="M138" s="24">
         <v>517.5</v>
       </c>
       <c r="N138" s="26">
         <v>5819.83</v>
       </c>
       <c r="O138" s="26">
         <v>926.83</v>
       </c>
       <c r="P138" s="26">
         <v>3575.52</v>
       </c>
       <c r="Q138" s="27">
         <v>86278.61</v>
       </c>
     </row>
-    <row r="139" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A139" s="14">
         <v>43862</v>
       </c>
       <c r="B139" s="22">
         <v>65444.68</v>
       </c>
       <c r="C139" s="23">
         <v>3084.62</v>
       </c>
       <c r="D139" s="23">
         <v>1024.69</v>
       </c>
       <c r="E139" s="24">
         <v>61335.37</v>
       </c>
       <c r="F139" s="25">
         <v>10288.93</v>
       </c>
       <c r="G139" s="23">
         <v>1028.8699999999999</v>
       </c>
       <c r="H139" s="23">
         <v>8828.7099999999991</v>
       </c>
       <c r="I139" s="24">
@@ -8983,51 +8983,51 @@
       <c r="J139" s="26">
         <v>0</v>
       </c>
       <c r="K139" s="25">
         <v>547.22</v>
       </c>
       <c r="L139" s="23">
         <v>26.39</v>
       </c>
       <c r="M139" s="24">
         <v>520.83000000000004</v>
       </c>
       <c r="N139" s="26">
         <v>5703.21</v>
       </c>
       <c r="O139" s="26">
         <v>918.2</v>
       </c>
       <c r="P139" s="26">
         <v>3641.23</v>
       </c>
       <c r="Q139" s="27">
         <v>86543.47</v>
       </c>
     </row>
-    <row r="140" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A140" s="14">
         <v>43891</v>
       </c>
       <c r="B140" s="22">
         <v>65591.710000000006</v>
       </c>
       <c r="C140" s="23">
         <v>2930.09</v>
       </c>
       <c r="D140" s="23">
         <v>1030.2</v>
       </c>
       <c r="E140" s="24">
         <v>61631.42</v>
       </c>
       <c r="F140" s="25">
         <v>10128.42</v>
       </c>
       <c r="G140" s="23">
         <v>1043.02</v>
       </c>
       <c r="H140" s="23">
         <v>8667.18</v>
       </c>
       <c r="I140" s="24">
@@ -9036,51 +9036,51 @@
       <c r="J140" s="26">
         <v>0</v>
       </c>
       <c r="K140" s="25">
         <v>544.59</v>
       </c>
       <c r="L140" s="23">
         <v>25.86</v>
       </c>
       <c r="M140" s="24">
         <v>518.73</v>
       </c>
       <c r="N140" s="26">
         <v>5554.43</v>
       </c>
       <c r="O140" s="26">
         <v>927.25</v>
       </c>
       <c r="P140" s="26">
         <v>3413.99</v>
       </c>
       <c r="Q140" s="27">
         <v>86160.39</v>
       </c>
     </row>
-    <row r="141" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A141" s="14">
         <v>43922</v>
       </c>
       <c r="B141" s="22">
         <v>66199.69</v>
       </c>
       <c r="C141" s="23">
         <v>3295.99</v>
       </c>
       <c r="D141" s="23">
         <v>1016.66</v>
       </c>
       <c r="E141" s="24">
         <v>61887.040000000001</v>
       </c>
       <c r="F141" s="25">
         <v>10949.86</v>
       </c>
       <c r="G141" s="23">
         <v>1017.76</v>
       </c>
       <c r="H141" s="23">
         <v>9473.49</v>
       </c>
       <c r="I141" s="24">
@@ -9089,51 +9089,51 @@
       <c r="J141" s="26">
         <v>0</v>
       </c>
       <c r="K141" s="25">
         <v>610.46</v>
       </c>
       <c r="L141" s="23">
         <v>26</v>
       </c>
       <c r="M141" s="24">
         <v>584.46</v>
       </c>
       <c r="N141" s="26">
         <v>5514.17</v>
       </c>
       <c r="O141" s="26">
         <v>928.99</v>
       </c>
       <c r="P141" s="26">
         <v>2954.55</v>
       </c>
       <c r="Q141" s="27">
         <v>87157.72</v>
       </c>
     </row>
-    <row r="142" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A142" s="14">
         <v>43952</v>
       </c>
       <c r="B142" s="22">
         <v>66937.039999999994</v>
       </c>
       <c r="C142" s="23">
         <v>3765.89</v>
       </c>
       <c r="D142" s="23">
         <v>1019.69</v>
       </c>
       <c r="E142" s="24">
         <v>62151.46</v>
       </c>
       <c r="F142" s="25">
         <v>11310.78</v>
       </c>
       <c r="G142" s="23">
         <v>1021.61</v>
       </c>
       <c r="H142" s="23">
         <v>9830.11</v>
       </c>
       <c r="I142" s="24">
@@ -9142,51 +9142,51 @@
       <c r="J142" s="26">
         <v>0</v>
       </c>
       <c r="K142" s="25">
         <v>620.24</v>
       </c>
       <c r="L142" s="23">
         <v>25.88</v>
       </c>
       <c r="M142" s="24">
         <v>594.36</v>
       </c>
       <c r="N142" s="26">
         <v>5403.08</v>
       </c>
       <c r="O142" s="26">
         <v>927.35</v>
       </c>
       <c r="P142" s="26">
         <v>2791.59</v>
       </c>
       <c r="Q142" s="27">
         <v>87990.080000000002</v>
       </c>
     </row>
-    <row r="143" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A143" s="14">
         <v>43983</v>
       </c>
       <c r="B143" s="22">
         <v>68271.78</v>
       </c>
       <c r="C143" s="23">
         <v>4920.8100000000004</v>
       </c>
       <c r="D143" s="23">
         <v>1018.36</v>
       </c>
       <c r="E143" s="24">
         <v>62332.61</v>
       </c>
       <c r="F143" s="25">
         <v>11623.09</v>
       </c>
       <c r="G143" s="23">
         <v>1006.01</v>
       </c>
       <c r="H143" s="23">
         <v>10107.11</v>
       </c>
       <c r="I143" s="24">
@@ -9195,51 +9195,51 @@
       <c r="J143" s="26">
         <v>0</v>
       </c>
       <c r="K143" s="25">
         <v>601.96</v>
       </c>
       <c r="L143" s="23">
         <v>26.01</v>
       </c>
       <c r="M143" s="24">
         <v>575.95000000000005</v>
       </c>
       <c r="N143" s="26">
         <v>6069.32</v>
       </c>
       <c r="O143" s="26">
         <v>930.02</v>
       </c>
       <c r="P143" s="26">
         <v>2776.53</v>
       </c>
       <c r="Q143" s="27">
         <v>90272.7</v>
       </c>
     </row>
-    <row r="144" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A144" s="14">
         <v>44013</v>
       </c>
       <c r="B144" s="22">
         <v>67957.25</v>
       </c>
       <c r="C144" s="23">
         <v>4141.79</v>
       </c>
       <c r="D144" s="23">
         <v>1014.85</v>
       </c>
       <c r="E144" s="24">
         <v>62800.61</v>
       </c>
       <c r="F144" s="25">
         <v>11348.97</v>
       </c>
       <c r="G144" s="23">
         <v>1036.3699999999999</v>
       </c>
       <c r="H144" s="23">
         <v>9860.61</v>
       </c>
       <c r="I144" s="24">
@@ -9248,51 +9248,51 @@
       <c r="J144" s="26">
         <v>0</v>
       </c>
       <c r="K144" s="25">
         <v>606.37</v>
       </c>
       <c r="L144" s="23">
         <v>25.98</v>
       </c>
       <c r="M144" s="24">
         <v>580.4</v>
       </c>
       <c r="N144" s="26">
         <v>6184.21</v>
       </c>
       <c r="O144" s="26">
         <v>935.54</v>
       </c>
       <c r="P144" s="26">
         <v>2919.43</v>
       </c>
       <c r="Q144" s="27">
         <v>89951.77</v>
       </c>
     </row>
-    <row r="145" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A145" s="14">
         <v>44044</v>
       </c>
       <c r="B145" s="22">
         <v>68492.67</v>
       </c>
       <c r="C145" s="23">
         <v>4236.43</v>
       </c>
       <c r="D145" s="23">
         <v>1029.19</v>
       </c>
       <c r="E145" s="24">
         <v>63227.06</v>
       </c>
       <c r="F145" s="25">
         <v>11166.34</v>
       </c>
       <c r="G145" s="23">
         <v>1004.25</v>
       </c>
       <c r="H145" s="23">
         <v>9720.66</v>
       </c>
       <c r="I145" s="24">
@@ -9301,51 +9301,51 @@
       <c r="J145" s="26">
         <v>0</v>
       </c>
       <c r="K145" s="25">
         <v>605.24</v>
       </c>
       <c r="L145" s="23">
         <v>26.1</v>
       </c>
       <c r="M145" s="24">
         <v>579.15</v>
       </c>
       <c r="N145" s="26">
         <v>6911.39</v>
       </c>
       <c r="O145" s="26">
         <v>939.77</v>
       </c>
       <c r="P145" s="26">
         <v>3339.85</v>
       </c>
       <c r="Q145" s="27">
         <v>91455.26</v>
       </c>
     </row>
-    <row r="146" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A146" s="14">
         <v>44075</v>
       </c>
       <c r="B146" s="22">
         <v>69819.41</v>
       </c>
       <c r="C146" s="23">
         <v>5255.37</v>
       </c>
       <c r="D146" s="23">
         <v>1021.62</v>
       </c>
       <c r="E146" s="24">
         <v>63542.42</v>
       </c>
       <c r="F146" s="25">
         <v>11106.31</v>
       </c>
       <c r="G146" s="23">
         <v>1016.22</v>
       </c>
       <c r="H146" s="23">
         <v>9618.19</v>
       </c>
       <c r="I146" s="24">
@@ -9354,51 +9354,51 @@
       <c r="J146" s="26">
         <v>0</v>
       </c>
       <c r="K146" s="25">
         <v>605.17999999999995</v>
       </c>
       <c r="L146" s="23">
         <v>25.95</v>
       </c>
       <c r="M146" s="24">
         <v>579.22</v>
       </c>
       <c r="N146" s="26">
         <v>6809.36</v>
       </c>
       <c r="O146" s="26">
         <v>942.51</v>
       </c>
       <c r="P146" s="26">
         <v>3351.07</v>
       </c>
       <c r="Q146" s="27">
         <v>92633.83</v>
       </c>
     </row>
-    <row r="147" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A147" s="14">
         <v>44105</v>
       </c>
       <c r="B147" s="22">
         <v>70805.289999999994</v>
       </c>
       <c r="C147" s="23">
         <v>5651.44</v>
       </c>
       <c r="D147" s="23">
         <v>1423.52</v>
       </c>
       <c r="E147" s="24">
         <v>63730.33</v>
       </c>
       <c r="F147" s="25">
         <v>10859.4</v>
       </c>
       <c r="G147" s="23">
         <v>1016.88</v>
       </c>
       <c r="H147" s="23">
         <v>9377.17</v>
       </c>
       <c r="I147" s="24">
@@ -9407,51 +9407,51 @@
       <c r="J147" s="26">
         <v>0</v>
       </c>
       <c r="K147" s="25">
         <v>603.73</v>
       </c>
       <c r="L147" s="23">
         <v>25.82</v>
       </c>
       <c r="M147" s="24">
         <v>577.91</v>
       </c>
       <c r="N147" s="26">
         <v>6700.26</v>
       </c>
       <c r="O147" s="26">
         <v>948.58</v>
       </c>
       <c r="P147" s="26">
         <v>3121.32</v>
       </c>
       <c r="Q147" s="27">
         <v>93038.57</v>
       </c>
     </row>
-    <row r="148" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A148" s="14">
         <v>44136</v>
       </c>
       <c r="B148" s="22">
         <v>71376.5</v>
       </c>
       <c r="C148" s="23">
         <v>5931.02</v>
       </c>
       <c r="D148" s="23">
         <v>1395.24</v>
       </c>
       <c r="E148" s="24">
         <v>64050.239999999998</v>
       </c>
       <c r="F148" s="25">
         <v>10789.42</v>
       </c>
       <c r="G148" s="23">
         <v>975.09</v>
       </c>
       <c r="H148" s="23">
         <v>9348.7800000000007</v>
       </c>
       <c r="I148" s="24">
@@ -9460,51 +9460,51 @@
       <c r="J148" s="26">
         <v>0</v>
       </c>
       <c r="K148" s="25">
         <v>606.34</v>
       </c>
       <c r="L148" s="23">
         <v>26.06</v>
       </c>
       <c r="M148" s="24">
         <v>580.28</v>
       </c>
       <c r="N148" s="26">
         <v>6438.22</v>
       </c>
       <c r="O148" s="26">
         <v>953.18</v>
       </c>
       <c r="P148" s="26">
         <v>3158.28</v>
       </c>
       <c r="Q148" s="27">
         <v>93321.95</v>
       </c>
     </row>
-    <row r="149" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A149" s="14">
         <v>44166</v>
       </c>
       <c r="B149" s="22">
         <v>70911.64</v>
       </c>
       <c r="C149" s="23">
         <v>5712.33</v>
       </c>
       <c r="D149" s="23">
         <v>1300.98</v>
       </c>
       <c r="E149" s="24">
         <v>63898.33</v>
       </c>
       <c r="F149" s="25">
         <v>10781.1</v>
       </c>
       <c r="G149" s="23">
         <v>985.49</v>
       </c>
       <c r="H149" s="23">
         <v>9330.16</v>
       </c>
       <c r="I149" s="24">
@@ -9513,51 +9513,51 @@
       <c r="J149" s="26">
         <v>0</v>
       </c>
       <c r="K149" s="25">
         <v>611.73</v>
       </c>
       <c r="L149" s="23">
         <v>26.03</v>
       </c>
       <c r="M149" s="24">
         <v>585.70000000000005</v>
       </c>
       <c r="N149" s="26">
         <v>6623.49</v>
       </c>
       <c r="O149" s="26">
         <v>990.68</v>
       </c>
       <c r="P149" s="26">
         <v>3611.05</v>
       </c>
       <c r="Q149" s="27">
         <v>93529.68</v>
       </c>
     </row>
-    <row r="150" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A150" s="14">
         <v>44197</v>
       </c>
       <c r="B150" s="22">
         <v>72764.95</v>
       </c>
       <c r="C150" s="23">
         <v>7364.67</v>
       </c>
       <c r="D150" s="23">
         <v>1487.85</v>
       </c>
       <c r="E150" s="24">
         <v>63912.44</v>
       </c>
       <c r="F150" s="25">
         <v>10550.86</v>
       </c>
       <c r="G150" s="23">
         <v>985.96</v>
       </c>
       <c r="H150" s="23">
         <v>9109.44</v>
       </c>
       <c r="I150" s="24">
@@ -9566,51 +9566,51 @@
       <c r="J150" s="26">
         <v>0</v>
       </c>
       <c r="K150" s="25">
         <v>612.03</v>
       </c>
       <c r="L150" s="23">
         <v>25.98</v>
       </c>
       <c r="M150" s="24">
         <v>586.04999999999995</v>
       </c>
       <c r="N150" s="26">
         <v>6438.07</v>
       </c>
       <c r="O150" s="26">
         <v>984.91</v>
       </c>
       <c r="P150" s="26">
         <v>3184.96</v>
       </c>
       <c r="Q150" s="27">
         <v>94535.78</v>
       </c>
     </row>
-    <row r="151" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A151" s="14">
         <v>44228</v>
       </c>
       <c r="B151" s="22">
         <v>73521.649999999994</v>
       </c>
       <c r="C151" s="23">
         <v>7980.11</v>
       </c>
       <c r="D151" s="23">
         <v>1493.81</v>
       </c>
       <c r="E151" s="24">
         <v>64047.74</v>
       </c>
       <c r="F151" s="25">
         <v>10575.56</v>
       </c>
       <c r="G151" s="23">
         <v>976.77</v>
       </c>
       <c r="H151" s="23">
         <v>9149.65</v>
       </c>
       <c r="I151" s="24">
@@ -9619,51 +9619,51 @@
       <c r="J151" s="26">
         <v>0</v>
       </c>
       <c r="K151" s="25">
         <v>612.79</v>
       </c>
       <c r="L151" s="23">
         <v>26.15</v>
       </c>
       <c r="M151" s="24">
         <v>586.64</v>
       </c>
       <c r="N151" s="26">
         <v>6584.47</v>
       </c>
       <c r="O151" s="26">
         <v>987.11</v>
       </c>
       <c r="P151" s="26">
         <v>3008.12</v>
       </c>
       <c r="Q151" s="27">
         <v>95289.69</v>
       </c>
     </row>
-    <row r="152" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A152" s="14">
         <v>44256</v>
       </c>
       <c r="B152" s="22">
         <v>78579.81</v>
       </c>
       <c r="C152" s="23">
         <v>12180.26</v>
       </c>
       <c r="D152" s="23">
         <v>1584.81</v>
       </c>
       <c r="E152" s="24">
         <v>64814.75</v>
       </c>
       <c r="F152" s="25">
         <v>10161.719999999999</v>
       </c>
       <c r="G152" s="23">
         <v>985.11</v>
       </c>
       <c r="H152" s="23">
         <v>8730.7900000000009</v>
       </c>
       <c r="I152" s="24">
@@ -9672,51 +9672,51 @@
       <c r="J152" s="26">
         <v>0</v>
       </c>
       <c r="K152" s="25">
         <v>612.54</v>
       </c>
       <c r="L152" s="23">
         <v>26.25</v>
       </c>
       <c r="M152" s="24">
         <v>572.22</v>
       </c>
       <c r="N152" s="26">
         <v>5766.63</v>
       </c>
       <c r="O152" s="26">
         <v>984.9</v>
       </c>
       <c r="P152" s="26">
         <v>3187.44</v>
       </c>
       <c r="Q152" s="27">
         <v>99293.04</v>
       </c>
     </row>
-    <row r="153" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A153" s="14">
         <v>44287</v>
       </c>
       <c r="B153" s="22">
         <v>78264.44</v>
       </c>
       <c r="C153" s="23">
         <v>12297.01</v>
       </c>
       <c r="D153" s="23">
         <v>1644.06</v>
       </c>
       <c r="E153" s="24">
         <v>64323.37</v>
       </c>
       <c r="F153" s="25">
         <v>10583.48</v>
       </c>
       <c r="G153" s="23">
         <v>1008.47</v>
       </c>
       <c r="H153" s="23">
         <v>9125.01</v>
       </c>
       <c r="I153" s="24">
@@ -9725,51 +9725,51 @@
       <c r="J153" s="26">
         <v>0</v>
       </c>
       <c r="K153" s="25">
         <v>588.73</v>
       </c>
       <c r="L153" s="23">
         <v>26.24</v>
       </c>
       <c r="M153" s="24">
         <v>548.41999999999996</v>
       </c>
       <c r="N153" s="26">
         <v>6235.42</v>
       </c>
       <c r="O153" s="26">
         <v>986.16</v>
       </c>
       <c r="P153" s="26">
         <v>2864.11</v>
       </c>
       <c r="Q153" s="27">
         <v>99522.35</v>
       </c>
     </row>
-    <row r="154" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A154" s="14">
         <v>44317</v>
       </c>
       <c r="B154" s="22">
         <v>78709.740000000005</v>
       </c>
       <c r="C154" s="23">
         <v>12340.58</v>
       </c>
       <c r="D154" s="23">
         <v>1598.87</v>
       </c>
       <c r="E154" s="24">
         <v>64770.29</v>
       </c>
       <c r="F154" s="25">
         <v>10560.47</v>
       </c>
       <c r="G154" s="23">
         <v>999.47</v>
       </c>
       <c r="H154" s="23">
         <v>9110.32</v>
       </c>
       <c r="I154" s="24">
@@ -9778,51 +9778,51 @@
       <c r="J154" s="26">
         <v>0</v>
       </c>
       <c r="K154" s="25">
         <v>573.78</v>
       </c>
       <c r="L154" s="23">
         <v>25.95</v>
       </c>
       <c r="M154" s="24">
         <v>533.75</v>
       </c>
       <c r="N154" s="26">
         <v>6097.53</v>
       </c>
       <c r="O154" s="26">
         <v>986.51</v>
       </c>
       <c r="P154" s="26">
         <v>2920.63</v>
       </c>
       <c r="Q154" s="27">
         <v>99848.65</v>
       </c>
     </row>
-    <row r="155" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A155" s="14">
         <v>44348</v>
       </c>
       <c r="B155" s="22">
         <v>80333.3</v>
       </c>
       <c r="C155" s="23">
         <v>13420.05</v>
       </c>
       <c r="D155" s="23">
         <v>1559.1</v>
       </c>
       <c r="E155" s="24">
         <v>65354.15</v>
       </c>
       <c r="F155" s="25">
         <v>10669.56</v>
       </c>
       <c r="G155" s="23">
         <v>1018.79</v>
       </c>
       <c r="H155" s="23">
         <v>9195.31</v>
       </c>
       <c r="I155" s="24">
@@ -9831,51 +9831,51 @@
       <c r="J155" s="26">
         <v>0</v>
       </c>
       <c r="K155" s="25">
         <v>598.16</v>
       </c>
       <c r="L155" s="23">
         <v>25.93</v>
       </c>
       <c r="M155" s="24">
         <v>557.16</v>
       </c>
       <c r="N155" s="26">
         <v>5833.76</v>
       </c>
       <c r="O155" s="26">
         <v>985.59</v>
       </c>
       <c r="P155" s="26">
         <v>3313.25</v>
       </c>
       <c r="Q155" s="27">
         <v>101733.62</v>
       </c>
     </row>
-    <row r="156" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A156" s="14">
         <v>44378</v>
       </c>
       <c r="B156" s="22">
         <v>81149.100000000006</v>
       </c>
       <c r="C156" s="23">
         <v>13652.38</v>
       </c>
       <c r="D156" s="23">
         <v>1544.17</v>
       </c>
       <c r="E156" s="24">
         <v>65952.55</v>
       </c>
       <c r="F156" s="25">
         <v>10680.9</v>
       </c>
       <c r="G156" s="23">
         <v>1016.96</v>
       </c>
       <c r="H156" s="23">
         <v>9198.15</v>
       </c>
       <c r="I156" s="24">
@@ -9884,51 +9884,51 @@
       <c r="J156" s="26">
         <v>0</v>
       </c>
       <c r="K156" s="25">
         <v>589.53</v>
       </c>
       <c r="L156" s="23">
         <v>25.93</v>
       </c>
       <c r="M156" s="24">
         <v>548.54</v>
       </c>
       <c r="N156" s="26">
         <v>5820.51</v>
       </c>
       <c r="O156" s="26">
         <v>986.79</v>
       </c>
       <c r="P156" s="26">
         <v>3103.47</v>
       </c>
       <c r="Q156" s="27">
         <v>102330.31</v>
       </c>
     </row>
-    <row r="157" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A157" s="14">
         <v>44409</v>
       </c>
       <c r="B157" s="22">
         <v>81431.899999999994</v>
       </c>
       <c r="C157" s="23">
         <v>13026.64</v>
       </c>
       <c r="D157" s="23">
         <v>1563.12</v>
       </c>
       <c r="E157" s="24">
         <v>66842.14</v>
       </c>
       <c r="F157" s="25">
         <v>10547.43</v>
       </c>
       <c r="G157" s="23">
         <v>1016.69</v>
       </c>
       <c r="H157" s="23">
         <v>9064.98</v>
       </c>
       <c r="I157" s="24">
@@ -9937,51 +9937,51 @@
       <c r="J157" s="26">
         <v>0</v>
       </c>
       <c r="K157" s="25">
         <v>589.91</v>
       </c>
       <c r="L157" s="23">
         <v>25.94</v>
       </c>
       <c r="M157" s="24">
         <v>548.91</v>
       </c>
       <c r="N157" s="26">
         <v>6428.22</v>
       </c>
       <c r="O157" s="26">
         <v>981.07</v>
       </c>
       <c r="P157" s="26">
         <v>3142</v>
       </c>
       <c r="Q157" s="27">
         <v>103120.53</v>
       </c>
     </row>
-    <row r="158" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A158" s="14">
         <v>44440</v>
       </c>
       <c r="B158" s="22">
         <v>83288.37</v>
       </c>
       <c r="C158" s="23">
         <v>14413.37</v>
       </c>
       <c r="D158" s="23">
         <v>1519.62</v>
       </c>
       <c r="E158" s="24">
         <v>67355.39</v>
       </c>
       <c r="F158" s="25">
         <v>10558.53</v>
       </c>
       <c r="G158" s="23">
         <v>987.31</v>
       </c>
       <c r="H158" s="23">
         <v>9107.81</v>
       </c>
       <c r="I158" s="24">
@@ -9990,51 +9990,51 @@
       <c r="J158" s="26">
         <v>0</v>
       </c>
       <c r="K158" s="25">
         <v>591.02</v>
       </c>
       <c r="L158" s="23">
         <v>25.97</v>
       </c>
       <c r="M158" s="24">
         <v>549.98</v>
       </c>
       <c r="N158" s="26">
         <v>5888.12</v>
       </c>
       <c r="O158" s="26">
         <v>975.92</v>
       </c>
       <c r="P158" s="26">
         <v>3280.36</v>
       </c>
       <c r="Q158" s="27">
         <v>104582.31</v>
       </c>
     </row>
-    <row r="159" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A159" s="14">
         <v>44470</v>
       </c>
       <c r="B159" s="22">
         <v>84029.05</v>
       </c>
       <c r="C159" s="23">
         <v>14660.43</v>
       </c>
       <c r="D159" s="23">
         <v>1518.32</v>
       </c>
       <c r="E159" s="24">
         <v>67850.3</v>
       </c>
       <c r="F159" s="25">
         <v>10999.32</v>
       </c>
       <c r="G159" s="23">
         <v>983.8</v>
       </c>
       <c r="H159" s="23">
         <v>9542.82</v>
       </c>
       <c r="I159" s="24">
@@ -10043,51 +10043,51 @@
       <c r="J159" s="26">
         <v>0</v>
       </c>
       <c r="K159" s="25">
         <v>566.71</v>
       </c>
       <c r="L159" s="23">
         <v>25.71</v>
       </c>
       <c r="M159" s="24">
         <v>525.92999999999995</v>
       </c>
       <c r="N159" s="26">
         <v>6175.88</v>
       </c>
       <c r="O159" s="26">
         <v>983.5</v>
       </c>
       <c r="P159" s="26">
         <v>3261.85</v>
       </c>
       <c r="Q159" s="27">
         <v>106016.3</v>
       </c>
     </row>
-    <row r="160" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A160" s="14">
         <v>44501</v>
       </c>
       <c r="B160" s="22">
         <v>83939.56</v>
       </c>
       <c r="C160" s="23">
         <v>13882.7</v>
       </c>
       <c r="D160" s="23">
         <v>1587.88</v>
       </c>
       <c r="E160" s="24">
         <v>68468.98</v>
       </c>
       <c r="F160" s="25">
         <v>11232.31</v>
       </c>
       <c r="G160" s="23">
         <v>987.59</v>
       </c>
       <c r="H160" s="23">
         <v>9775.52</v>
       </c>
       <c r="I160" s="24">
@@ -10096,51 +10096,51 @@
       <c r="J160" s="26">
         <v>0</v>
       </c>
       <c r="K160" s="25">
         <v>567.03</v>
       </c>
       <c r="L160" s="23">
         <v>25.62</v>
       </c>
       <c r="M160" s="24">
         <v>526.34</v>
       </c>
       <c r="N160" s="26">
         <v>6640.05</v>
       </c>
       <c r="O160" s="26">
         <v>982.66</v>
       </c>
       <c r="P160" s="26">
         <v>3193.12</v>
       </c>
       <c r="Q160" s="27">
         <v>106554.72</v>
       </c>
     </row>
-    <row r="161" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A161" s="14">
         <v>44531</v>
       </c>
       <c r="B161" s="22">
         <v>84289.04</v>
       </c>
       <c r="C161" s="23">
         <v>13991.82</v>
       </c>
       <c r="D161" s="23">
         <v>1524.21</v>
       </c>
       <c r="E161" s="24">
         <v>68773.009999999995</v>
       </c>
       <c r="F161" s="25">
         <v>11537.26</v>
       </c>
       <c r="G161" s="23">
         <v>977.91</v>
       </c>
       <c r="H161" s="23">
         <v>10088.48</v>
       </c>
       <c r="I161" s="24">
@@ -10149,51 +10149,51 @@
       <c r="J161" s="26">
         <v>0</v>
       </c>
       <c r="K161" s="25">
         <v>566.83000000000004</v>
       </c>
       <c r="L161" s="23">
         <v>25.66</v>
       </c>
       <c r="M161" s="24">
         <v>526.1</v>
       </c>
       <c r="N161" s="26">
         <v>6141.41</v>
       </c>
       <c r="O161" s="26">
         <v>1012.26</v>
       </c>
       <c r="P161" s="26">
         <v>3066.59</v>
       </c>
       <c r="Q161" s="27">
         <v>106613.38</v>
       </c>
     </row>
-    <row r="162" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A162" s="14">
         <v>44562</v>
       </c>
       <c r="B162" s="22">
         <v>85497.66</v>
       </c>
       <c r="C162" s="23">
         <v>14457.85</v>
       </c>
       <c r="D162" s="23">
         <v>1517.79</v>
       </c>
       <c r="E162" s="24">
         <v>69522.02</v>
       </c>
       <c r="F162" s="25">
         <v>11500.31</v>
       </c>
       <c r="G162" s="23">
         <v>976.29</v>
       </c>
       <c r="H162" s="23">
         <v>10052.549999999999</v>
       </c>
       <c r="I162" s="24">
@@ -10202,51 +10202,51 @@
       <c r="J162" s="26">
         <v>0</v>
       </c>
       <c r="K162" s="25">
         <v>540.30999999999995</v>
       </c>
       <c r="L162" s="23">
         <v>25.78</v>
       </c>
       <c r="M162" s="24">
         <v>499.45</v>
       </c>
       <c r="N162" s="26">
         <v>6441.79</v>
       </c>
       <c r="O162" s="26">
         <v>1016.26</v>
       </c>
       <c r="P162" s="26">
         <v>2564.06</v>
       </c>
       <c r="Q162" s="27">
         <v>107560.39</v>
       </c>
     </row>
-    <row r="163" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A163" s="14">
         <v>44593</v>
       </c>
       <c r="B163" s="22">
         <v>85803.5</v>
       </c>
       <c r="C163" s="23">
         <v>14301.44</v>
       </c>
       <c r="D163" s="23">
         <v>1523.8</v>
       </c>
       <c r="E163" s="24">
         <v>69978.259999999995</v>
       </c>
       <c r="F163" s="25">
         <v>11589.41</v>
       </c>
       <c r="G163" s="23">
         <v>962.65</v>
       </c>
       <c r="H163" s="23">
         <v>10154.91</v>
       </c>
       <c r="I163" s="24">
@@ -10255,51 +10255,51 @@
       <c r="J163" s="26">
         <v>0</v>
       </c>
       <c r="K163" s="25">
         <v>540.5</v>
       </c>
       <c r="L163" s="23">
         <v>25.65</v>
       </c>
       <c r="M163" s="24">
         <v>499.78</v>
       </c>
       <c r="N163" s="26">
         <v>6382.61</v>
       </c>
       <c r="O163" s="26">
         <v>1016.23</v>
       </c>
       <c r="P163" s="26">
         <v>2574.2199999999998</v>
       </c>
       <c r="Q163" s="27">
         <v>107906.47</v>
       </c>
     </row>
-    <row r="164" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A164" s="14">
         <v>44621</v>
       </c>
       <c r="B164" s="22">
         <v>86302.91</v>
       </c>
       <c r="C164" s="23">
         <v>14049.93</v>
       </c>
       <c r="D164" s="23">
         <v>1506.81</v>
       </c>
       <c r="E164" s="24">
         <v>70746.17</v>
       </c>
       <c r="F164" s="25">
         <v>11524.75</v>
       </c>
       <c r="G164" s="23">
         <v>944.64</v>
       </c>
       <c r="H164" s="23">
         <v>10140.629999999999</v>
       </c>
       <c r="I164" s="24">
@@ -10308,51 +10308,51 @@
       <c r="J164" s="26">
         <v>0</v>
       </c>
       <c r="K164" s="25">
         <v>539.75</v>
       </c>
       <c r="L164" s="23">
         <v>25.61</v>
       </c>
       <c r="M164" s="24">
         <v>499.08</v>
       </c>
       <c r="N164" s="26">
         <v>6331.86</v>
       </c>
       <c r="O164" s="26">
         <v>1013.98</v>
       </c>
       <c r="P164" s="26">
         <v>2924.74</v>
       </c>
       <c r="Q164" s="27">
         <v>108637.99</v>
       </c>
     </row>
-    <row r="165" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A165" s="14">
         <v>44652</v>
       </c>
       <c r="B165" s="22">
         <v>86033.08</v>
       </c>
       <c r="C165" s="23">
         <v>13171.13</v>
       </c>
       <c r="D165" s="23">
         <v>1530.23</v>
       </c>
       <c r="E165" s="24">
         <v>71331.73</v>
       </c>
       <c r="F165" s="25">
         <v>11421.4</v>
       </c>
       <c r="G165" s="23">
         <v>930.15</v>
       </c>
       <c r="H165" s="23">
         <v>10052.879999999999</v>
       </c>
       <c r="I165" s="24">
@@ -10361,51 +10361,51 @@
       <c r="J165" s="26">
         <v>0</v>
       </c>
       <c r="K165" s="25">
         <v>530.77</v>
       </c>
       <c r="L165" s="23">
         <v>25.57</v>
       </c>
       <c r="M165" s="24">
         <v>490.14</v>
       </c>
       <c r="N165" s="26">
         <v>6376.81</v>
       </c>
       <c r="O165" s="26">
         <v>1008.48</v>
       </c>
       <c r="P165" s="26">
         <v>2922.08</v>
       </c>
       <c r="Q165" s="27">
         <v>108292.62</v>
       </c>
     </row>
-    <row r="166" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A166" s="14">
         <v>44682</v>
       </c>
       <c r="B166" s="22">
         <v>88705.02</v>
       </c>
       <c r="C166" s="23">
         <v>14872.64</v>
       </c>
       <c r="D166" s="23">
         <v>1495.34</v>
       </c>
       <c r="E166" s="24">
         <v>72337.039999999994</v>
       </c>
       <c r="F166" s="25">
         <v>11135.14</v>
       </c>
       <c r="G166" s="23">
         <v>940.27</v>
       </c>
       <c r="H166" s="23">
         <v>9748.7900000000009</v>
       </c>
       <c r="I166" s="24">
@@ -10414,51 +10414,51 @@
       <c r="J166" s="26">
         <v>0</v>
       </c>
       <c r="K166" s="25">
         <v>494.45</v>
       </c>
       <c r="L166" s="23">
         <v>25.16</v>
       </c>
       <c r="M166" s="24">
         <v>454.23</v>
       </c>
       <c r="N166" s="26">
         <v>6261.41</v>
       </c>
       <c r="O166" s="26">
         <v>999.23</v>
       </c>
       <c r="P166" s="26">
         <v>2898.88</v>
       </c>
       <c r="Q166" s="27">
         <v>110494.13</v>
       </c>
     </row>
-    <row r="167" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A167" s="14">
         <v>44713</v>
       </c>
       <c r="B167" s="22">
         <v>88524.75</v>
       </c>
       <c r="C167" s="23">
         <v>13956.37</v>
       </c>
       <c r="D167" s="23">
         <v>1512.28</v>
       </c>
       <c r="E167" s="24">
         <v>73056.100000000006</v>
       </c>
       <c r="F167" s="25">
         <v>11294.64</v>
       </c>
       <c r="G167" s="23">
         <v>927.46</v>
       </c>
       <c r="H167" s="23">
         <v>9925.2999999999993</v>
       </c>
       <c r="I167" s="24">
@@ -10467,51 +10467,51 @@
       <c r="J167" s="26">
         <v>0</v>
       </c>
       <c r="K167" s="25">
         <v>503.08</v>
       </c>
       <c r="L167" s="23">
         <v>25.12</v>
       </c>
       <c r="M167" s="24">
         <v>462.89</v>
       </c>
       <c r="N167" s="26">
         <v>6658.58</v>
       </c>
       <c r="O167" s="26">
         <v>994.59</v>
       </c>
       <c r="P167" s="26">
         <v>3153.19</v>
       </c>
       <c r="Q167" s="27">
         <v>111128.84</v>
       </c>
     </row>
-    <row r="168" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A168" s="14">
         <v>44743</v>
       </c>
       <c r="B168" s="22">
         <v>90586.63</v>
       </c>
       <c r="C168" s="23">
         <v>15304.3</v>
       </c>
       <c r="D168" s="23">
         <v>1506.95</v>
       </c>
       <c r="E168" s="24">
         <v>73775.38</v>
       </c>
       <c r="F168" s="25">
         <v>11335.83</v>
       </c>
       <c r="G168" s="23">
         <v>932.04</v>
       </c>
       <c r="H168" s="23">
         <v>9961.4500000000007</v>
       </c>
       <c r="I168" s="24">
@@ -10520,51 +10520,51 @@
       <c r="J168" s="26">
         <v>0</v>
       </c>
       <c r="K168" s="25">
         <v>401.07</v>
       </c>
       <c r="L168" s="23">
         <v>25.11</v>
       </c>
       <c r="M168" s="24">
         <v>360.89</v>
       </c>
       <c r="N168" s="26">
         <v>6703.33</v>
       </c>
       <c r="O168" s="26">
         <v>995.16</v>
       </c>
       <c r="P168" s="26">
         <v>3113.63</v>
       </c>
       <c r="Q168" s="27">
         <v>113135.63</v>
       </c>
     </row>
-    <row r="169" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A169" s="14">
         <v>44774</v>
       </c>
       <c r="B169" s="22">
         <v>90696.53</v>
       </c>
       <c r="C169" s="23">
         <v>14697.69</v>
       </c>
       <c r="D169" s="23">
         <v>1516.55</v>
       </c>
       <c r="E169" s="24">
         <v>74482.289999999994</v>
       </c>
       <c r="F169" s="25">
         <v>11341.2</v>
       </c>
       <c r="G169" s="23">
         <v>931.18</v>
       </c>
       <c r="H169" s="23">
         <v>9969.25</v>
       </c>
       <c r="I169" s="24">
@@ -10573,51 +10573,51 @@
       <c r="J169" s="26">
         <v>0</v>
       </c>
       <c r="K169" s="25">
         <v>403.18</v>
       </c>
       <c r="L169" s="23">
         <v>25.11</v>
       </c>
       <c r="M169" s="24">
         <v>362.99</v>
       </c>
       <c r="N169" s="26">
         <v>7212.23</v>
       </c>
       <c r="O169" s="26">
         <v>987.94</v>
       </c>
       <c r="P169" s="26">
         <v>3305.91</v>
       </c>
       <c r="Q169" s="27">
         <v>113946.97</v>
       </c>
     </row>
-    <row r="170" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A170" s="14">
         <v>44805</v>
       </c>
       <c r="B170" s="22">
         <v>91809.27</v>
       </c>
       <c r="C170" s="23">
         <v>14955.76</v>
       </c>
       <c r="D170" s="23">
         <v>1514.3</v>
       </c>
       <c r="E170" s="24">
         <v>75339.210000000006</v>
       </c>
       <c r="F170" s="25">
         <v>11219.7</v>
       </c>
       <c r="G170" s="23">
         <v>868.79</v>
       </c>
       <c r="H170" s="23">
         <v>9913.93</v>
       </c>
       <c r="I170" s="24">
@@ -10626,51 +10626,51 @@
       <c r="J170" s="26">
         <v>0</v>
       </c>
       <c r="K170" s="25">
         <v>419.57</v>
       </c>
       <c r="L170" s="23">
         <v>25.37</v>
       </c>
       <c r="M170" s="24">
         <v>379.13</v>
       </c>
       <c r="N170" s="26">
         <v>6216.53</v>
       </c>
       <c r="O170" s="26">
         <v>1049.0999999999999</v>
       </c>
       <c r="P170" s="26">
         <v>3177.33</v>
       </c>
       <c r="Q170" s="27">
         <v>113891.49</v>
       </c>
     </row>
-    <row r="171" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A171" s="14">
         <v>44835</v>
       </c>
       <c r="B171" s="22">
         <v>92005.27</v>
       </c>
       <c r="C171" s="23">
         <v>14947.96</v>
       </c>
       <c r="D171" s="23">
         <v>1540.04</v>
       </c>
       <c r="E171" s="24">
         <v>75517.279999999999</v>
       </c>
       <c r="F171" s="25">
         <v>11939.73</v>
       </c>
       <c r="G171" s="23">
         <v>1010.86</v>
       </c>
       <c r="H171" s="23">
         <v>10488.13</v>
       </c>
       <c r="I171" s="24">
@@ -10679,51 +10679,51 @@
       <c r="J171" s="26">
         <v>0</v>
       </c>
       <c r="K171" s="25">
         <v>427.02</v>
       </c>
       <c r="L171" s="23">
         <v>25.43</v>
       </c>
       <c r="M171" s="24">
         <v>386.52</v>
       </c>
       <c r="N171" s="26">
         <v>6634.94</v>
       </c>
       <c r="O171" s="26">
         <v>1052.3699999999999</v>
       </c>
       <c r="P171" s="26">
         <v>3244.71</v>
       </c>
       <c r="Q171" s="27">
         <v>115304.04</v>
       </c>
     </row>
-    <row r="172" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A172" s="14">
         <v>44866</v>
       </c>
       <c r="B172" s="22">
         <v>87587.88</v>
       </c>
       <c r="C172" s="23">
         <v>10542.04</v>
       </c>
       <c r="D172" s="23">
         <v>1556.01</v>
       </c>
       <c r="E172" s="24">
         <v>75489.820000000007</v>
       </c>
       <c r="F172" s="25">
         <v>12237.56</v>
       </c>
       <c r="G172" s="23">
         <v>1122.58</v>
       </c>
       <c r="H172" s="23">
         <v>10670.71</v>
       </c>
       <c r="I172" s="24">
@@ -10732,51 +10732,51 @@
       <c r="J172" s="26">
         <v>0</v>
       </c>
       <c r="K172" s="25">
         <v>381.01</v>
       </c>
       <c r="L172" s="23">
         <v>25.47</v>
       </c>
       <c r="M172" s="24">
         <v>340.47</v>
       </c>
       <c r="N172" s="26">
         <v>6744.39</v>
       </c>
       <c r="O172" s="26">
         <v>1051.0999999999999</v>
       </c>
       <c r="P172" s="26">
         <v>3427.62</v>
       </c>
       <c r="Q172" s="27">
         <v>111429.56</v>
       </c>
     </row>
-    <row r="173" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A173" s="14">
         <v>44896</v>
       </c>
       <c r="B173" s="22">
         <v>90791.62</v>
       </c>
       <c r="C173" s="23">
         <v>13424.16</v>
       </c>
       <c r="D173" s="23">
         <v>1584.5</v>
       </c>
       <c r="E173" s="24">
         <v>75782.97</v>
       </c>
       <c r="F173" s="25">
         <v>12086.56</v>
       </c>
       <c r="G173" s="23">
         <v>1114.5999999999999</v>
       </c>
       <c r="H173" s="23">
         <v>10527.03</v>
       </c>
       <c r="I173" s="24">
@@ -10785,51 +10785,51 @@
       <c r="J173" s="26">
         <v>0</v>
       </c>
       <c r="K173" s="25">
         <v>367.12</v>
       </c>
       <c r="L173" s="23">
         <v>25.46</v>
       </c>
       <c r="M173" s="24">
         <v>326.58999999999997</v>
       </c>
       <c r="N173" s="26">
         <v>6575.24</v>
       </c>
       <c r="O173" s="26">
         <v>1071.6300000000001</v>
       </c>
       <c r="P173" s="26">
         <v>3092.47</v>
       </c>
       <c r="Q173" s="27">
         <v>113984.64</v>
       </c>
     </row>
-    <row r="174" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A174" s="14">
         <v>44927</v>
       </c>
       <c r="B174" s="22">
         <v>93272.14</v>
       </c>
       <c r="C174" s="23">
         <v>15586.77</v>
       </c>
       <c r="D174" s="23">
         <v>1627.05</v>
       </c>
       <c r="E174" s="24">
         <v>76058.320000000007</v>
       </c>
       <c r="F174" s="25">
         <v>12271.5</v>
       </c>
       <c r="G174" s="23">
         <v>1244.08</v>
       </c>
       <c r="H174" s="23">
         <v>10618.79</v>
       </c>
       <c r="I174" s="24">
@@ -10838,51 +10838,51 @@
       <c r="J174" s="26">
         <v>0</v>
       </c>
       <c r="K174" s="25">
         <v>375.31</v>
       </c>
       <c r="L174" s="23">
         <v>25.6</v>
       </c>
       <c r="M174" s="24">
         <v>334.64</v>
       </c>
       <c r="N174" s="26">
         <v>5889.1</v>
       </c>
       <c r="O174" s="26">
         <v>1052.95</v>
       </c>
       <c r="P174" s="26">
         <v>3038.11</v>
       </c>
       <c r="Q174" s="27">
         <v>115899.12</v>
       </c>
     </row>
-    <row r="175" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A175" s="14">
         <v>44958</v>
       </c>
       <c r="B175" s="22">
         <v>94527.79</v>
       </c>
       <c r="C175" s="23">
         <v>16480.37</v>
       </c>
       <c r="D175" s="23">
         <v>1629.78</v>
       </c>
       <c r="E175" s="24">
         <v>76417.649999999994</v>
       </c>
       <c r="F175" s="25">
         <v>11810.24</v>
       </c>
       <c r="G175" s="23">
         <v>1240.5899999999999</v>
       </c>
       <c r="H175" s="23">
         <v>10161.06</v>
       </c>
       <c r="I175" s="24">
@@ -10891,51 +10891,51 @@
       <c r="J175" s="26">
         <v>0</v>
       </c>
       <c r="K175" s="25">
         <v>372.96</v>
       </c>
       <c r="L175" s="23">
         <v>25.69</v>
       </c>
       <c r="M175" s="24">
         <v>332.97</v>
       </c>
       <c r="N175" s="26">
         <v>6106.18</v>
       </c>
       <c r="O175" s="26">
         <v>1042.8900000000001</v>
       </c>
       <c r="P175" s="26">
         <v>3390.24</v>
       </c>
       <c r="Q175" s="27">
         <v>117250.31</v>
       </c>
     </row>
-    <row r="176" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A176" s="14">
         <v>44986</v>
       </c>
       <c r="B176" s="22">
         <v>92538.29</v>
       </c>
       <c r="C176" s="23">
         <v>14316.4</v>
       </c>
       <c r="D176" s="23">
         <v>1597.26</v>
       </c>
       <c r="E176" s="24">
         <v>76624.63</v>
       </c>
       <c r="F176" s="25">
         <v>11922.82</v>
       </c>
       <c r="G176" s="23">
         <v>1212.01</v>
       </c>
       <c r="H176" s="23">
         <v>10307</v>
       </c>
       <c r="I176" s="24">
@@ -10944,51 +10944,51 @@
       <c r="J176" s="26">
         <v>0</v>
       </c>
       <c r="K176" s="25">
         <v>357.03</v>
       </c>
       <c r="L176" s="23">
         <v>25.68</v>
       </c>
       <c r="M176" s="24">
         <v>329.52</v>
       </c>
       <c r="N176" s="26">
         <v>7182.76</v>
       </c>
       <c r="O176" s="26">
         <v>1039.72</v>
       </c>
       <c r="P176" s="26">
         <v>3387.98</v>
       </c>
       <c r="Q176" s="27">
         <v>116428.6</v>
       </c>
     </row>
-    <row r="177" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A177" s="14">
         <v>45017</v>
       </c>
       <c r="B177" s="22">
         <v>93329.64</v>
       </c>
       <c r="C177" s="23">
         <v>14661.42</v>
       </c>
       <c r="D177" s="23">
         <v>1571.05</v>
       </c>
       <c r="E177" s="24">
         <v>77097.17</v>
       </c>
       <c r="F177" s="25">
         <v>12096.98</v>
       </c>
       <c r="G177" s="23">
         <v>1262.1400000000001</v>
       </c>
       <c r="H177" s="23">
         <v>10444.61</v>
       </c>
       <c r="I177" s="24">
@@ -10997,51 +10997,51 @@
       <c r="J177" s="26">
         <v>0</v>
       </c>
       <c r="K177" s="25">
         <v>357.73</v>
       </c>
       <c r="L177" s="23">
         <v>25.58</v>
       </c>
       <c r="M177" s="24">
         <v>330.32</v>
       </c>
       <c r="N177" s="26">
         <v>6837.16</v>
       </c>
       <c r="O177" s="26">
         <v>1036.6300000000001</v>
       </c>
       <c r="P177" s="26">
         <v>3253.28</v>
       </c>
       <c r="Q177" s="27">
         <v>116911.44</v>
       </c>
     </row>
-    <row r="178" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A178" s="14">
         <v>45047</v>
       </c>
       <c r="B178" s="22">
         <v>93089.2</v>
       </c>
       <c r="C178" s="23">
         <v>14283.72</v>
       </c>
       <c r="D178" s="23">
         <v>1575.29</v>
       </c>
       <c r="E178" s="24">
         <v>77230.2</v>
       </c>
       <c r="F178" s="25">
         <v>12214.75</v>
       </c>
       <c r="G178" s="23">
         <v>1262.79</v>
       </c>
       <c r="H178" s="23">
         <v>10560.98</v>
       </c>
       <c r="I178" s="24">
@@ -11050,51 +11050,51 @@
       <c r="J178" s="26">
         <v>0</v>
       </c>
       <c r="K178" s="25">
         <v>357.1</v>
       </c>
       <c r="L178" s="23">
         <v>25.24</v>
       </c>
       <c r="M178" s="24">
         <v>330.03</v>
       </c>
       <c r="N178" s="26">
         <v>7357.64</v>
       </c>
       <c r="O178" s="26">
         <v>1035.3</v>
       </c>
       <c r="P178" s="26">
         <v>3195.74</v>
       </c>
       <c r="Q178" s="27">
         <v>117249.73</v>
       </c>
     </row>
-    <row r="179" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A179" s="14">
         <v>45078</v>
       </c>
       <c r="B179" s="22">
         <v>92815.31</v>
       </c>
       <c r="C179" s="23">
         <v>13739.56</v>
       </c>
       <c r="D179" s="23">
         <v>1567.83</v>
       </c>
       <c r="E179" s="24">
         <v>77507.91</v>
       </c>
       <c r="F179" s="25">
         <v>12685.07</v>
       </c>
       <c r="G179" s="23">
         <v>1222.71</v>
       </c>
       <c r="H179" s="23">
         <v>11071.9</v>
       </c>
       <c r="I179" s="24">
@@ -11103,51 +11103,51 @@
       <c r="J179" s="26">
         <v>0</v>
       </c>
       <c r="K179" s="25">
         <v>357.13</v>
       </c>
       <c r="L179" s="23">
         <v>25.34</v>
       </c>
       <c r="M179" s="24">
         <v>329.96</v>
       </c>
       <c r="N179" s="26">
         <v>6979.34</v>
       </c>
       <c r="O179" s="26">
         <v>1034.57</v>
       </c>
       <c r="P179" s="26">
         <v>3278.98</v>
       </c>
       <c r="Q179" s="27">
         <v>117150.38</v>
       </c>
     </row>
-    <row r="180" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A180" s="14">
         <v>45108</v>
       </c>
       <c r="B180" s="22">
         <v>92091.96</v>
       </c>
       <c r="C180" s="23">
         <v>12927.14</v>
       </c>
       <c r="D180" s="23">
         <v>1584.4</v>
       </c>
       <c r="E180" s="24">
         <v>77580.42</v>
       </c>
       <c r="F180" s="25">
         <v>12763.43</v>
       </c>
       <c r="G180" s="23">
         <v>1227.77</v>
       </c>
       <c r="H180" s="23">
         <v>11140.05</v>
       </c>
       <c r="I180" s="24">
@@ -11156,51 +11156,51 @@
       <c r="J180" s="26">
         <v>0</v>
       </c>
       <c r="K180" s="25">
         <v>357.04</v>
       </c>
       <c r="L180" s="23">
         <v>25.28</v>
       </c>
       <c r="M180" s="24">
         <v>329.93</v>
       </c>
       <c r="N180" s="26">
         <v>7325.23</v>
       </c>
       <c r="O180" s="26">
         <v>1029.29</v>
       </c>
       <c r="P180" s="26">
         <v>3226.64</v>
       </c>
       <c r="Q180" s="27">
         <v>116793.58</v>
       </c>
     </row>
-    <row r="181" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A181" s="14">
         <v>45139</v>
       </c>
       <c r="B181" s="22">
         <v>93218.41</v>
       </c>
       <c r="C181" s="23">
         <v>13690.14</v>
       </c>
       <c r="D181" s="23">
         <v>1594.48</v>
       </c>
       <c r="E181" s="24">
         <v>77933.789999999994</v>
       </c>
       <c r="F181" s="25">
         <v>12825.7</v>
       </c>
       <c r="G181" s="23">
         <v>1233.0999999999999</v>
       </c>
       <c r="H181" s="23">
         <v>11199.19</v>
       </c>
       <c r="I181" s="24">
@@ -11209,51 +11209,51 @@
       <c r="J181" s="26">
         <v>0</v>
       </c>
       <c r="K181" s="25">
         <v>356.56</v>
       </c>
       <c r="L181" s="23">
         <v>25.29</v>
       </c>
       <c r="M181" s="24">
         <v>329.44</v>
       </c>
       <c r="N181" s="26">
         <v>7348.22</v>
       </c>
       <c r="O181" s="26">
         <v>1025.58</v>
       </c>
       <c r="P181" s="26">
         <v>3314.09</v>
       </c>
       <c r="Q181" s="27">
         <v>118088.55</v>
       </c>
     </row>
-    <row r="182" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A182" s="14">
         <v>45170</v>
       </c>
       <c r="B182" s="22">
         <v>93688.19</v>
       </c>
       <c r="C182" s="23">
         <v>13732.69</v>
       </c>
       <c r="D182" s="23">
         <v>1575.68</v>
       </c>
       <c r="E182" s="24">
         <v>78379.81</v>
       </c>
       <c r="F182" s="25">
         <v>13181.42</v>
       </c>
       <c r="G182" s="23">
         <v>1271.98</v>
       </c>
       <c r="H182" s="23">
         <v>11518.45</v>
       </c>
       <c r="I182" s="24">
@@ -11262,51 +11262,51 @@
       <c r="J182" s="26">
         <v>0</v>
       </c>
       <c r="K182" s="25">
         <v>357.54</v>
       </c>
       <c r="L182" s="23">
         <v>25.67</v>
       </c>
       <c r="M182" s="24">
         <v>330.05</v>
       </c>
       <c r="N182" s="26">
         <v>7417.15</v>
       </c>
       <c r="O182" s="26">
         <v>1017.62</v>
       </c>
       <c r="P182" s="26">
         <v>3286.03</v>
       </c>
       <c r="Q182" s="27">
         <v>118947.96</v>
       </c>
     </row>
-    <row r="183" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A183" s="14">
         <v>45200</v>
       </c>
       <c r="B183" s="22">
         <v>94386.59</v>
       </c>
       <c r="C183" s="23">
         <v>14380.9</v>
       </c>
       <c r="D183" s="23">
         <v>1570.12</v>
       </c>
       <c r="E183" s="24">
         <v>78435.570000000007</v>
       </c>
       <c r="F183" s="25">
         <v>13281.84</v>
       </c>
       <c r="G183" s="23">
         <v>1266.7</v>
       </c>
       <c r="H183" s="23">
         <v>11624.16</v>
       </c>
       <c r="I183" s="24">
@@ -11315,51 +11315,51 @@
       <c r="J183" s="26">
         <v>0</v>
       </c>
       <c r="K183" s="25">
         <v>362.52</v>
       </c>
       <c r="L183" s="23">
         <v>28.39</v>
       </c>
       <c r="M183" s="24">
         <v>332.3</v>
       </c>
       <c r="N183" s="26">
         <v>6848.35</v>
       </c>
       <c r="O183" s="26">
         <v>1019.87</v>
       </c>
       <c r="P183" s="26">
         <v>3242.42</v>
       </c>
       <c r="Q183" s="27">
         <v>119141.6</v>
       </c>
     </row>
-    <row r="184" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A184" s="14">
         <v>45231</v>
       </c>
       <c r="B184" s="22">
         <v>96542.98</v>
       </c>
       <c r="C184" s="23">
         <v>16250.15</v>
       </c>
       <c r="D184" s="23">
         <v>1594.97</v>
       </c>
       <c r="E184" s="24">
         <v>78697.87</v>
       </c>
       <c r="F184" s="25">
         <v>13157.38</v>
       </c>
       <c r="G184" s="23">
         <v>1269.69</v>
       </c>
       <c r="H184" s="23">
         <v>11499.85</v>
       </c>
       <c r="I184" s="24">
@@ -11368,51 +11368,51 @@
       <c r="J184" s="26">
         <v>0</v>
       </c>
       <c r="K184" s="25">
         <v>361.47</v>
       </c>
       <c r="L184" s="23">
         <v>25.77</v>
       </c>
       <c r="M184" s="24">
         <v>333.87</v>
       </c>
       <c r="N184" s="26">
         <v>7684.11</v>
       </c>
       <c r="O184" s="26">
         <v>1018.22</v>
       </c>
       <c r="P184" s="26">
         <v>3282.37</v>
       </c>
       <c r="Q184" s="27">
         <v>122046.53</v>
       </c>
     </row>
-    <row r="185" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A185" s="14">
         <v>45261</v>
       </c>
       <c r="B185" s="22">
         <v>96209.600000000006</v>
       </c>
       <c r="C185" s="23">
         <v>16187.85</v>
       </c>
       <c r="D185" s="23">
         <v>1808.79</v>
       </c>
       <c r="E185" s="24">
         <v>78212.960000000006</v>
       </c>
       <c r="F185" s="25">
         <v>12772.1</v>
       </c>
       <c r="G185" s="23">
         <v>1301.1199999999999</v>
       </c>
       <c r="H185" s="23">
         <v>11080.36</v>
       </c>
       <c r="I185" s="24">
@@ -11421,51 +11421,51 @@
       <c r="J185" s="26">
         <v>0</v>
       </c>
       <c r="K185" s="25">
         <v>356.22</v>
       </c>
       <c r="L185" s="23">
         <v>1.83</v>
       </c>
       <c r="M185" s="24">
         <v>352.56</v>
       </c>
       <c r="N185" s="26">
         <v>8280.23</v>
       </c>
       <c r="O185" s="26">
         <v>1058.02</v>
       </c>
       <c r="P185" s="26">
         <v>3958.01</v>
       </c>
       <c r="Q185" s="27">
         <v>122634.18</v>
       </c>
     </row>
-    <row r="186" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A186" s="14">
         <v>45292</v>
       </c>
       <c r="B186" s="22">
         <v>96584.34</v>
       </c>
       <c r="C186" s="23">
         <v>16346.6</v>
       </c>
       <c r="D186" s="23">
         <v>1808.07</v>
       </c>
       <c r="E186" s="24">
         <v>78429.67</v>
       </c>
       <c r="F186" s="25">
         <v>12978.1</v>
       </c>
       <c r="G186" s="23">
         <v>1339.63</v>
       </c>
       <c r="H186" s="23">
         <v>11209.61</v>
       </c>
       <c r="I186" s="24">
@@ -11474,51 +11474,51 @@
       <c r="J186" s="26">
         <v>0</v>
       </c>
       <c r="K186" s="25">
         <v>356.56</v>
       </c>
       <c r="L186" s="23">
         <v>1.91</v>
       </c>
       <c r="M186" s="24">
         <v>352.82</v>
       </c>
       <c r="N186" s="26">
         <v>7798.35</v>
       </c>
       <c r="O186" s="26">
         <v>1051.6400000000001</v>
       </c>
       <c r="P186" s="26">
         <v>3177.91</v>
       </c>
       <c r="Q186" s="27">
         <v>121946.9</v>
       </c>
     </row>
-    <row r="187" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A187" s="14">
         <v>45323</v>
       </c>
       <c r="B187" s="22">
         <v>96921.67</v>
       </c>
       <c r="C187" s="23">
         <v>16568.5</v>
       </c>
       <c r="D187" s="23">
         <v>1806.02</v>
       </c>
       <c r="E187" s="24">
         <v>78547.149999999994</v>
       </c>
       <c r="F187" s="25">
         <v>13267.5</v>
       </c>
       <c r="G187" s="23">
         <v>1319.11</v>
       </c>
       <c r="H187" s="23">
         <v>11520.79</v>
       </c>
       <c r="I187" s="24">
@@ -11527,51 +11527,51 @@
       <c r="J187" s="26">
         <v>0</v>
       </c>
       <c r="K187" s="25">
         <v>369.5</v>
       </c>
       <c r="L187" s="23">
         <v>1.94</v>
       </c>
       <c r="M187" s="24">
         <v>365.73</v>
       </c>
       <c r="N187" s="26">
         <v>7673.44</v>
       </c>
       <c r="O187" s="26">
         <v>1041.31</v>
       </c>
       <c r="P187" s="26">
         <v>3244.91</v>
       </c>
       <c r="Q187" s="27">
         <v>122518.34</v>
       </c>
     </row>
-    <row r="188" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A188" s="14">
         <v>45352</v>
       </c>
       <c r="B188" s="22">
         <v>93348.63</v>
       </c>
       <c r="C188" s="23">
         <v>13106.46</v>
       </c>
       <c r="D188" s="23">
         <v>1766.29</v>
       </c>
       <c r="E188" s="24">
         <v>78475.88</v>
       </c>
       <c r="F188" s="25">
         <v>13840.16</v>
       </c>
       <c r="G188" s="23">
         <v>1292.0899999999999</v>
       </c>
       <c r="H188" s="23">
         <v>12122.28</v>
       </c>
       <c r="I188" s="24">
@@ -11580,51 +11580,51 @@
       <c r="J188" s="26">
         <v>0</v>
       </c>
       <c r="K188" s="25">
         <v>369.56</v>
       </c>
       <c r="L188" s="23">
         <v>1.99</v>
       </c>
       <c r="M188" s="24">
         <v>365.74</v>
       </c>
       <c r="N188" s="26">
         <v>8026.51</v>
       </c>
       <c r="O188" s="26">
         <v>1038.57</v>
       </c>
       <c r="P188" s="26">
         <v>3369.35</v>
       </c>
       <c r="Q188" s="27">
         <v>119992.79</v>
       </c>
     </row>
-    <row r="189" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A189" s="14">
         <v>45383</v>
       </c>
       <c r="B189" s="22">
         <v>92772.3</v>
       </c>
       <c r="C189" s="23">
         <v>12595.64</v>
       </c>
       <c r="D189" s="23">
         <v>1724.03</v>
       </c>
       <c r="E189" s="24">
         <v>78452.63</v>
       </c>
       <c r="F189" s="25">
         <v>14073.07</v>
       </c>
       <c r="G189" s="23">
         <v>1318.91</v>
       </c>
       <c r="H189" s="23">
         <v>12359.68</v>
       </c>
       <c r="I189" s="24">
@@ -11633,51 +11633,51 @@
       <c r="J189" s="26">
         <v>0</v>
       </c>
       <c r="K189" s="25">
         <v>366.74</v>
       </c>
       <c r="L189" s="23">
         <v>2.0499999999999998</v>
       </c>
       <c r="M189" s="24">
         <v>362.87</v>
       </c>
       <c r="N189" s="26">
         <v>8201.7199999999993</v>
       </c>
       <c r="O189" s="26">
         <v>1030.2</v>
       </c>
       <c r="P189" s="26">
         <v>3188.69</v>
       </c>
       <c r="Q189" s="27">
         <v>119632.72</v>
       </c>
     </row>
-    <row r="190" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A190" s="14">
         <v>45413</v>
       </c>
       <c r="B190" s="22">
         <v>93120.14</v>
       </c>
       <c r="C190" s="23">
         <v>12742.04</v>
       </c>
       <c r="D190" s="23">
         <v>1703.9</v>
       </c>
       <c r="E190" s="24">
         <v>78674.2</v>
       </c>
       <c r="F190" s="25">
         <v>14163.27</v>
       </c>
       <c r="G190" s="23">
         <v>1344.69</v>
       </c>
       <c r="H190" s="23">
         <v>12424.04</v>
       </c>
       <c r="I190" s="24">
@@ -11686,51 +11686,51 @@
       <c r="J190" s="26">
         <v>0</v>
       </c>
       <c r="K190" s="25">
         <v>364.53</v>
       </c>
       <c r="L190" s="23">
         <v>1.47</v>
       </c>
       <c r="M190" s="24">
         <v>362.73</v>
       </c>
       <c r="N190" s="26">
         <v>8061.73</v>
       </c>
       <c r="O190" s="26">
         <v>1030.6300000000001</v>
       </c>
       <c r="P190" s="26">
         <v>3047.98</v>
       </c>
       <c r="Q190" s="27">
         <v>119788.28</v>
       </c>
     </row>
-    <row r="191" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A191" s="14">
         <v>45444</v>
       </c>
       <c r="B191" s="22">
         <v>94808.16</v>
       </c>
       <c r="C191" s="23">
         <v>14075.92</v>
       </c>
       <c r="D191" s="23">
         <v>1672.9</v>
       </c>
       <c r="E191" s="24">
         <v>79059.34</v>
       </c>
       <c r="F191" s="25">
         <v>14225.96</v>
       </c>
       <c r="G191" s="23">
         <v>1363.37</v>
       </c>
       <c r="H191" s="23">
         <v>12467.1</v>
       </c>
       <c r="I191" s="24">
@@ -11739,51 +11739,51 @@
       <c r="J191" s="26">
         <v>0</v>
       </c>
       <c r="K191" s="25">
         <v>392.08</v>
       </c>
       <c r="L191" s="23">
         <v>1.46</v>
       </c>
       <c r="M191" s="24">
         <v>390.29</v>
       </c>
       <c r="N191" s="26">
         <v>7719.61</v>
       </c>
       <c r="O191" s="26">
         <v>1015.64</v>
       </c>
       <c r="P191" s="26">
         <v>3096.38</v>
       </c>
       <c r="Q191" s="27">
         <v>121257.83</v>
       </c>
     </row>
-    <row r="192" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A192" s="14">
         <v>45474</v>
       </c>
       <c r="B192" s="22">
         <v>93304.41</v>
       </c>
       <c r="C192" s="23">
         <v>12611.91</v>
       </c>
       <c r="D192" s="23">
         <v>1664.84</v>
       </c>
       <c r="E192" s="24">
         <v>79027.66</v>
       </c>
       <c r="F192" s="25">
         <v>14293.53</v>
       </c>
       <c r="G192" s="23">
         <v>1380.85</v>
       </c>
       <c r="H192" s="23">
         <v>12524.44</v>
       </c>
       <c r="I192" s="24">
@@ -11792,51 +11792,51 @@
       <c r="J192" s="26">
         <v>0</v>
       </c>
       <c r="K192" s="25">
         <v>392.44</v>
       </c>
       <c r="L192" s="23">
         <v>1.63</v>
       </c>
       <c r="M192" s="24">
         <v>390.47</v>
       </c>
       <c r="N192" s="26">
         <v>9510.02</v>
       </c>
       <c r="O192" s="26">
         <v>1009.4</v>
       </c>
       <c r="P192" s="26">
         <v>3031.21</v>
       </c>
       <c r="Q192" s="27">
         <v>121541.01</v>
       </c>
     </row>
-    <row r="193" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A193" s="14">
         <v>45505</v>
       </c>
       <c r="B193" s="22">
         <v>92189.42</v>
       </c>
       <c r="C193" s="23">
         <v>11219.87</v>
       </c>
       <c r="D193" s="23">
         <v>1654.9</v>
       </c>
       <c r="E193" s="24">
         <v>79314.649999999994</v>
       </c>
       <c r="F193" s="25">
         <v>14308.23</v>
       </c>
       <c r="G193" s="23">
         <v>1335.22</v>
       </c>
       <c r="H193" s="23">
         <v>12584.12</v>
       </c>
       <c r="I193" s="24">
@@ -11845,51 +11845,51 @@
       <c r="J193" s="26">
         <v>0</v>
       </c>
       <c r="K193" s="25">
         <v>393.31</v>
       </c>
       <c r="L193" s="23">
         <v>1.58</v>
       </c>
       <c r="M193" s="24">
         <v>391.4</v>
       </c>
       <c r="N193" s="26">
         <v>10218.16</v>
       </c>
       <c r="O193" s="26">
         <v>1004.79</v>
       </c>
       <c r="P193" s="26">
         <v>3254.37</v>
       </c>
       <c r="Q193" s="27">
         <v>121368.28</v>
       </c>
     </row>
-    <row r="194" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A194" s="14">
         <v>45536</v>
       </c>
       <c r="B194" s="22">
         <v>93745.11</v>
       </c>
       <c r="C194" s="23">
         <v>12440.37</v>
       </c>
       <c r="D194" s="23">
         <v>1640.77</v>
       </c>
       <c r="E194" s="24">
         <v>79663.98</v>
       </c>
       <c r="F194" s="25">
         <v>14473.55</v>
       </c>
       <c r="G194" s="23">
         <v>1371.13</v>
       </c>
       <c r="H194" s="23">
         <v>12714.48</v>
       </c>
       <c r="I194" s="24">
@@ -11898,51 +11898,51 @@
       <c r="J194" s="26">
         <v>0</v>
       </c>
       <c r="K194" s="25">
         <v>393.73</v>
       </c>
       <c r="L194" s="23">
         <v>1.86</v>
       </c>
       <c r="M194" s="24">
         <v>391.54</v>
       </c>
       <c r="N194" s="26">
         <v>9013.2800000000007</v>
       </c>
       <c r="O194" s="26">
         <v>1008.61</v>
       </c>
       <c r="P194" s="26">
         <v>3136.24</v>
       </c>
       <c r="Q194" s="27">
         <v>121770.52</v>
       </c>
     </row>
-    <row r="195" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A195" s="14">
         <v>45566</v>
       </c>
       <c r="B195" s="22">
         <v>93723.77</v>
       </c>
       <c r="C195" s="23">
         <v>11955.72</v>
       </c>
       <c r="D195" s="23">
         <v>1628.49</v>
       </c>
       <c r="E195" s="24">
         <v>80139.56</v>
       </c>
       <c r="F195" s="25">
         <v>14509.56</v>
       </c>
       <c r="G195" s="23">
         <v>1283.47</v>
       </c>
       <c r="H195" s="23">
         <v>12873.05</v>
       </c>
       <c r="I195" s="24">
@@ -11951,51 +11951,51 @@
       <c r="J195" s="26">
         <v>0</v>
       </c>
       <c r="K195" s="25">
         <v>319.13</v>
       </c>
       <c r="L195" s="23">
         <v>1.84</v>
       </c>
       <c r="M195" s="24">
         <v>316.95999999999998</v>
       </c>
       <c r="N195" s="26">
         <v>8950.7000000000007</v>
       </c>
       <c r="O195" s="26">
         <v>1009.1</v>
       </c>
       <c r="P195" s="26">
         <v>3166.55</v>
       </c>
       <c r="Q195" s="27">
         <v>121678.81</v>
       </c>
     </row>
-    <row r="196" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A196" s="14">
         <v>45597</v>
       </c>
       <c r="B196" s="22">
         <v>93177.5</v>
       </c>
       <c r="C196" s="23">
         <v>11357.33</v>
       </c>
       <c r="D196" s="23">
         <v>1610.39</v>
       </c>
       <c r="E196" s="24">
         <v>80209.78</v>
       </c>
       <c r="F196" s="25">
         <v>14451.36</v>
       </c>
       <c r="G196" s="23">
         <v>1307.02</v>
       </c>
       <c r="H196" s="23">
         <v>12790.84</v>
       </c>
       <c r="I196" s="24">
@@ -12004,51 +12004,51 @@
       <c r="J196" s="26">
         <v>0</v>
       </c>
       <c r="K196" s="25">
         <v>318.52999999999997</v>
       </c>
       <c r="L196" s="23">
         <v>2.0699999999999998</v>
       </c>
       <c r="M196" s="24">
         <v>316.13</v>
       </c>
       <c r="N196" s="26">
         <v>9945.7099999999991</v>
       </c>
       <c r="O196" s="26">
         <v>1007.11</v>
       </c>
       <c r="P196" s="26">
         <v>3652.14</v>
       </c>
       <c r="Q196" s="27">
         <v>122552.36</v>
       </c>
     </row>
-    <row r="197" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A197" s="14">
         <v>45627</v>
       </c>
       <c r="B197" s="22">
         <v>96421.74</v>
       </c>
       <c r="C197" s="23">
         <v>14410.87</v>
       </c>
       <c r="D197" s="23">
         <v>1651.85</v>
       </c>
       <c r="E197" s="24">
         <v>80359.02</v>
       </c>
       <c r="F197" s="25">
         <v>14385.66</v>
       </c>
       <c r="G197" s="23">
         <v>1289.33</v>
       </c>
       <c r="H197" s="23">
         <v>12742.67</v>
       </c>
       <c r="I197" s="24">
@@ -12057,51 +12057,51 @@
       <c r="J197" s="26">
         <v>0</v>
       </c>
       <c r="K197" s="25">
         <v>322.88</v>
       </c>
       <c r="L197" s="23">
         <v>1.83</v>
       </c>
       <c r="M197" s="24">
         <v>320.70999999999998</v>
       </c>
       <c r="N197" s="26">
         <v>9256.65</v>
       </c>
       <c r="O197" s="26">
         <v>1052</v>
       </c>
       <c r="P197" s="26">
         <v>4010.7</v>
       </c>
       <c r="Q197" s="27">
         <v>125449.62</v>
       </c>
     </row>
-    <row r="198" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A198" s="14">
         <v>45658</v>
       </c>
       <c r="B198" s="22">
         <v>96332.95</v>
       </c>
       <c r="C198" s="23">
         <v>13617.86</v>
       </c>
       <c r="D198" s="23">
         <v>1662.14</v>
       </c>
       <c r="E198" s="24">
         <v>81052.95</v>
       </c>
       <c r="F198" s="25">
         <v>14824.34</v>
       </c>
       <c r="G198" s="23">
         <v>1295.99</v>
       </c>
       <c r="H198" s="23">
         <v>13183.8</v>
       </c>
       <c r="I198" s="24">
@@ -12110,51 +12110,51 @@
       <c r="J198" s="26">
         <v>0</v>
       </c>
       <c r="K198" s="25">
         <v>322.17</v>
       </c>
       <c r="L198" s="23">
         <v>1.84</v>
       </c>
       <c r="M198" s="24">
         <v>320</v>
       </c>
       <c r="N198" s="26">
         <v>9755.25</v>
       </c>
       <c r="O198" s="26">
         <v>1037.26</v>
       </c>
       <c r="P198" s="26">
         <v>3246.9</v>
       </c>
       <c r="Q198" s="27">
         <v>125518.88</v>
       </c>
     </row>
-    <row r="199" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A199" s="14">
         <v>45689</v>
       </c>
       <c r="B199" s="22">
         <v>96830.55</v>
       </c>
       <c r="C199" s="23">
         <v>13840.21</v>
       </c>
       <c r="D199" s="23">
         <v>1663.49</v>
       </c>
       <c r="E199" s="24">
         <v>81326.850000000006</v>
       </c>
       <c r="F199" s="25">
         <v>15737.64</v>
       </c>
       <c r="G199" s="23">
         <v>1296.5</v>
       </c>
       <c r="H199" s="23">
         <v>14096.09</v>
       </c>
       <c r="I199" s="24">
@@ -12163,51 +12163,51 @@
       <c r="J199" s="26">
         <v>0</v>
       </c>
       <c r="K199" s="25">
         <v>323.01</v>
       </c>
       <c r="L199" s="23">
         <v>1.9</v>
       </c>
       <c r="M199" s="24">
         <v>320.79000000000002</v>
       </c>
       <c r="N199" s="26">
         <v>9580.83</v>
       </c>
       <c r="O199" s="26">
         <v>1029.71</v>
       </c>
       <c r="P199" s="26">
         <v>3404.67</v>
       </c>
       <c r="Q199" s="27">
         <v>126906.41</v>
       </c>
     </row>
-    <row r="200" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A200" s="14">
         <v>45717</v>
       </c>
       <c r="B200" s="22">
         <v>95843.81</v>
       </c>
       <c r="C200" s="23">
         <v>12335.62</v>
       </c>
       <c r="D200" s="23">
         <v>1649.6</v>
       </c>
       <c r="E200" s="24">
         <v>81858.59</v>
       </c>
       <c r="F200" s="25">
         <v>16141.45</v>
       </c>
       <c r="G200" s="23">
         <v>1290.18</v>
       </c>
       <c r="H200" s="23">
         <v>14508.03</v>
       </c>
       <c r="I200" s="24">
@@ -12216,51 +12216,51 @@
       <c r="J200" s="26">
         <v>0</v>
       </c>
       <c r="K200" s="25">
         <v>326.13</v>
       </c>
       <c r="L200" s="23">
         <v>1.89</v>
       </c>
       <c r="M200" s="24">
         <v>323.89999999999998</v>
       </c>
       <c r="N200" s="26">
         <v>9486.16</v>
       </c>
       <c r="O200" s="26">
         <v>1023.56</v>
       </c>
       <c r="P200" s="26">
         <v>3218.21</v>
       </c>
       <c r="Q200" s="27">
         <v>126039.32</v>
       </c>
     </row>
-    <row r="201" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A201" s="14">
         <v>45748</v>
       </c>
       <c r="B201" s="22">
         <v>94190.09</v>
       </c>
       <c r="C201" s="23">
         <v>10210.58</v>
       </c>
       <c r="D201" s="23">
         <v>1665.85</v>
       </c>
       <c r="E201" s="24">
         <v>82313.67</v>
       </c>
       <c r="F201" s="25">
         <v>16648.689999999999</v>
       </c>
       <c r="G201" s="23">
         <v>1229.4100000000001</v>
       </c>
       <c r="H201" s="23">
         <v>15075.55</v>
       </c>
       <c r="I201" s="24">
@@ -12269,51 +12269,51 @@
       <c r="J201" s="26">
         <v>0</v>
       </c>
       <c r="K201" s="25">
         <v>325.43</v>
       </c>
       <c r="L201" s="23">
         <v>1.88</v>
       </c>
       <c r="M201" s="24">
         <v>323.22000000000003</v>
       </c>
       <c r="N201" s="26">
         <v>10177.74</v>
       </c>
       <c r="O201" s="26">
         <v>1018.06</v>
       </c>
       <c r="P201" s="26">
         <v>3498.01</v>
       </c>
       <c r="Q201" s="27">
         <v>125858.03</v>
       </c>
     </row>
-    <row r="202" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A202" s="14">
         <v>45778</v>
       </c>
       <c r="B202" s="22">
         <v>96089.75</v>
       </c>
       <c r="C202" s="23">
         <v>11615.04</v>
       </c>
       <c r="D202" s="23">
         <v>1704.29</v>
       </c>
       <c r="E202" s="24">
         <v>82770.42</v>
       </c>
       <c r="F202" s="25">
         <v>16582.75</v>
       </c>
       <c r="G202" s="23">
         <v>1107.01</v>
       </c>
       <c r="H202" s="23">
         <v>15207.63</v>
       </c>
       <c r="I202" s="24">
@@ -12322,51 +12322,51 @@
       <c r="J202" s="26">
         <v>0</v>
       </c>
       <c r="K202" s="25">
         <v>325.33</v>
       </c>
       <c r="L202" s="23">
         <v>1.45</v>
       </c>
       <c r="M202" s="24">
         <v>323.55</v>
       </c>
       <c r="N202" s="26">
         <v>9944.75</v>
       </c>
       <c r="O202" s="26">
         <v>1012.51</v>
       </c>
       <c r="P202" s="26">
         <v>3616.29</v>
       </c>
       <c r="Q202" s="27">
         <v>127571.38</v>
       </c>
     </row>
-    <row r="203" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A203" s="14">
         <v>45809</v>
       </c>
       <c r="B203" s="22">
         <v>94244.69</v>
       </c>
       <c r="C203" s="23">
         <v>9107.89</v>
       </c>
       <c r="D203" s="23">
         <v>1728.53</v>
       </c>
       <c r="E203" s="24">
         <v>83408.27</v>
       </c>
       <c r="F203" s="25">
         <v>17338.080000000002</v>
       </c>
       <c r="G203" s="23">
         <v>1051.8399999999999</v>
       </c>
       <c r="H203" s="23">
         <v>16017.83</v>
       </c>
       <c r="I203" s="24">
@@ -12375,51 +12375,51 @@
       <c r="J203" s="26">
         <v>0</v>
       </c>
       <c r="K203" s="25">
         <v>323.10000000000002</v>
       </c>
       <c r="L203" s="23">
         <v>1.45</v>
       </c>
       <c r="M203" s="24">
         <v>321.32</v>
       </c>
       <c r="N203" s="26">
         <v>11102.16</v>
       </c>
       <c r="O203" s="26">
         <v>1004.85</v>
       </c>
       <c r="P203" s="26">
         <v>3376.91</v>
       </c>
       <c r="Q203" s="27">
         <v>127389.79</v>
       </c>
     </row>
-    <row r="204" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A204" s="14">
         <v>45839</v>
       </c>
       <c r="B204" s="22">
         <v>96093.46</v>
       </c>
       <c r="C204" s="23">
         <v>10421.790000000001</v>
       </c>
       <c r="D204" s="23">
         <v>1725.72</v>
       </c>
       <c r="E204" s="24">
         <v>83945.96</v>
       </c>
       <c r="F204" s="25">
         <v>17295.810000000001</v>
       </c>
       <c r="G204" s="23">
         <v>1016.15</v>
       </c>
       <c r="H204" s="23">
         <v>16021.08</v>
       </c>
       <c r="I204" s="24">
@@ -12428,51 +12428,51 @@
       <c r="J204" s="26">
         <v>0</v>
       </c>
       <c r="K204" s="25">
         <v>323.39999999999998</v>
       </c>
       <c r="L204" s="23">
         <v>1.49</v>
       </c>
       <c r="M204" s="24">
         <v>321.57</v>
       </c>
       <c r="N204" s="26">
         <v>10585.59</v>
       </c>
       <c r="O204" s="26">
         <v>1002.27</v>
       </c>
       <c r="P204" s="26">
         <v>3354.99</v>
       </c>
       <c r="Q204" s="27">
         <v>128655.53</v>
       </c>
     </row>
-    <row r="205" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A205" s="14">
         <v>45870</v>
       </c>
       <c r="B205" s="22">
         <v>96668.98</v>
       </c>
       <c r="C205" s="23">
         <v>10467.6</v>
       </c>
       <c r="D205" s="23">
         <v>1735.24</v>
       </c>
       <c r="E205" s="24">
         <v>84466.14</v>
       </c>
       <c r="F205" s="25">
         <v>17240.55</v>
       </c>
       <c r="G205" s="23">
         <v>859.62</v>
       </c>
       <c r="H205" s="23">
         <v>16122.15</v>
       </c>
       <c r="I205" s="24">
@@ -12481,51 +12481,51 @@
       <c r="J205" s="26">
         <v>0</v>
       </c>
       <c r="K205" s="25">
         <v>324.74</v>
       </c>
       <c r="L205" s="23">
         <v>1.49</v>
       </c>
       <c r="M205" s="24">
         <v>322.92</v>
       </c>
       <c r="N205" s="26">
         <v>10126.030000000001</v>
       </c>
       <c r="O205" s="26">
         <v>1001.64</v>
       </c>
       <c r="P205" s="26">
         <v>3670.21</v>
       </c>
       <c r="Q205" s="27">
         <v>129032.17</v>
       </c>
     </row>
-    <row r="206" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A206" s="14">
         <v>45901</v>
       </c>
       <c r="B206" s="22">
         <v>96482.22</v>
       </c>
       <c r="C206" s="23">
         <v>9687.84</v>
       </c>
       <c r="D206" s="23">
         <v>1772.37</v>
       </c>
       <c r="E206" s="24">
         <v>85022</v>
       </c>
       <c r="F206" s="25">
         <v>17736.400000000001</v>
       </c>
       <c r="G206" s="23">
         <v>865.91</v>
       </c>
       <c r="H206" s="23">
         <v>16611.77</v>
       </c>
       <c r="I206" s="24">
@@ -12534,51 +12534,51 @@
       <c r="J206" s="26">
         <v>0</v>
       </c>
       <c r="K206" s="25">
         <v>325.11</v>
       </c>
       <c r="L206" s="23">
         <v>1.7</v>
       </c>
       <c r="M206" s="24">
         <v>323.07</v>
       </c>
       <c r="N206" s="26">
         <v>10565.97</v>
       </c>
       <c r="O206" s="26">
         <v>1002.46</v>
       </c>
       <c r="P206" s="26">
         <v>3407.69</v>
       </c>
       <c r="Q206" s="27">
         <v>129519.85</v>
       </c>
     </row>
-    <row r="207" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A207" s="14">
         <v>45931</v>
       </c>
       <c r="B207" s="22">
         <v>98292.44</v>
       </c>
       <c r="C207" s="23">
         <v>10998.26</v>
       </c>
       <c r="D207" s="23">
         <v>1730.58</v>
       </c>
       <c r="E207" s="24">
         <v>85563.6</v>
       </c>
       <c r="F207" s="25">
         <v>17057.150000000001</v>
       </c>
       <c r="G207" s="23">
         <v>855.45</v>
       </c>
       <c r="H207" s="23">
         <v>15942.63</v>
       </c>
       <c r="I207" s="24">
@@ -12587,51 +12587,51 @@
       <c r="J207" s="26">
         <v>0</v>
       </c>
       <c r="K207" s="25">
         <v>325.47000000000003</v>
       </c>
       <c r="L207" s="23">
         <v>1.72</v>
       </c>
       <c r="M207" s="24">
         <v>323.42</v>
       </c>
       <c r="N207" s="26">
         <v>10265.879999999999</v>
       </c>
       <c r="O207" s="26">
         <v>1006.31</v>
       </c>
       <c r="P207" s="26">
         <v>3832.76</v>
       </c>
       <c r="Q207" s="27">
         <v>130780.01</v>
       </c>
     </row>
-    <row r="208" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A208" s="14">
         <v>45962</v>
       </c>
       <c r="B208" s="22">
         <v>99475.78</v>
       </c>
       <c r="C208" s="23">
         <v>12095.81</v>
       </c>
       <c r="D208" s="23">
         <v>1755.02</v>
       </c>
       <c r="E208" s="24">
         <v>85624.94</v>
       </c>
       <c r="F208" s="25">
         <v>17146.849999999999</v>
       </c>
       <c r="G208" s="23">
         <v>849.62</v>
       </c>
       <c r="H208" s="23">
         <v>16042.68</v>
       </c>
       <c r="I208" s="24">
@@ -12640,288 +12640,394 @@
       <c r="J208" s="26">
         <v>0</v>
       </c>
       <c r="K208" s="25">
         <v>328.81</v>
       </c>
       <c r="L208" s="23">
         <v>1.71</v>
       </c>
       <c r="M208" s="24">
         <v>326.77</v>
       </c>
       <c r="N208" s="26">
         <v>11068.22</v>
       </c>
       <c r="O208" s="26">
         <v>1012.4</v>
       </c>
       <c r="P208" s="26">
         <v>3983.74</v>
       </c>
       <c r="Q208" s="27">
         <v>133015.79999999999</v>
       </c>
     </row>
-    <row r="209" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A209" s="14">
         <v>45992</v>
       </c>
       <c r="B209" s="22">
-        <v>102054.88</v>
+        <v>102054.02</v>
       </c>
       <c r="C209" s="23">
-        <v>14379.62</v>
+        <v>14360.2</v>
       </c>
       <c r="D209" s="23">
         <v>1901.57</v>
       </c>
       <c r="E209" s="24">
-        <v>85773.69</v>
+        <v>85792.25</v>
       </c>
       <c r="F209" s="25">
         <v>17047.36</v>
       </c>
       <c r="G209" s="23">
         <v>867.71</v>
       </c>
       <c r="H209" s="23">
         <v>15925.2</v>
       </c>
       <c r="I209" s="24">
         <v>254.45</v>
       </c>
       <c r="J209" s="26">
         <v>0</v>
       </c>
       <c r="K209" s="25">
         <v>331.15</v>
       </c>
       <c r="L209" s="23">
         <v>1.74</v>
       </c>
       <c r="M209" s="24">
         <v>329.09</v>
       </c>
       <c r="N209" s="26">
-        <v>10093</v>
+        <v>10092.75</v>
       </c>
       <c r="O209" s="26">
-        <v>1030.9000000000001</v>
+        <v>1032.72</v>
       </c>
       <c r="P209" s="26">
-        <v>3898.46</v>
+        <v>3903.81</v>
       </c>
       <c r="Q209" s="27">
-        <v>134455.75</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:17" x14ac:dyDescent="0.25">
+        <v>134461.82</v>
+      </c>
+    </row>
+    <row r="210" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A210" s="14">
         <v>46023</v>
       </c>
       <c r="B210" s="22">
         <v>101543.25</v>
       </c>
       <c r="C210" s="23">
-        <v>13596.62</v>
+        <v>13577.2</v>
       </c>
       <c r="D210" s="23">
         <v>1905.59</v>
       </c>
       <c r="E210" s="24">
-        <v>86041.05</v>
+        <v>86060.46</v>
       </c>
       <c r="F210" s="25">
         <v>17252.2</v>
       </c>
       <c r="G210" s="23">
         <v>846.42</v>
       </c>
       <c r="H210" s="23">
         <v>16151.14</v>
       </c>
       <c r="I210" s="24">
         <v>254.63</v>
       </c>
       <c r="J210" s="26">
         <v>0</v>
       </c>
       <c r="K210" s="25">
         <v>331.34</v>
       </c>
       <c r="L210" s="23">
         <v>1.74</v>
       </c>
       <c r="M210" s="24">
         <v>329.28</v>
       </c>
       <c r="N210" s="26">
         <v>9144.51</v>
       </c>
       <c r="O210" s="26">
         <v>1039.76</v>
       </c>
       <c r="P210" s="26">
         <v>3818.29</v>
       </c>
       <c r="Q210" s="27">
         <v>133129.35</v>
       </c>
     </row>
-    <row r="211" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A211" s="14">
         <v>46054</v>
       </c>
       <c r="B211" s="22">
         <v>101815.15</v>
       </c>
       <c r="C211" s="23">
         <v>13616.34</v>
       </c>
       <c r="D211" s="23">
         <v>1902.42</v>
       </c>
       <c r="E211" s="24">
         <v>86296.39</v>
       </c>
       <c r="F211" s="25">
         <v>17723.080000000002</v>
       </c>
       <c r="G211" s="23">
         <v>851.41</v>
       </c>
       <c r="H211" s="23">
         <v>16616.740000000002</v>
       </c>
       <c r="I211" s="24">
         <v>254.93</v>
       </c>
       <c r="J211" s="26">
         <v>0</v>
       </c>
       <c r="K211" s="25">
         <v>337.89</v>
       </c>
       <c r="L211" s="23">
         <v>1.74</v>
       </c>
       <c r="M211" s="24">
         <v>335.82</v>
       </c>
       <c r="N211" s="26">
         <v>10147.75</v>
       </c>
       <c r="O211" s="26">
         <v>1031.47</v>
       </c>
       <c r="P211" s="26">
         <v>3613.99</v>
       </c>
       <c r="Q211" s="27">
         <v>134669.32999999999</v>
+      </c>
+    </row>
+    <row r="212" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A212" s="14">
+        <v>46082</v>
+      </c>
+      <c r="B212" s="22">
+        <v>99873.14</v>
+      </c>
+      <c r="C212" s="23">
+        <v>11109.9</v>
+      </c>
+      <c r="D212" s="23">
+        <v>1892.32</v>
+      </c>
+      <c r="E212" s="24">
+        <v>86870.92</v>
+      </c>
+      <c r="F212" s="25">
+        <v>17722.55</v>
+      </c>
+      <c r="G212" s="23">
+        <v>808.13</v>
+      </c>
+      <c r="H212" s="23">
+        <v>16660.3</v>
+      </c>
+      <c r="I212" s="24">
+        <v>254.12</v>
+      </c>
+      <c r="J212" s="26">
+        <v>0</v>
+      </c>
+      <c r="K212" s="25">
+        <v>336.9</v>
+      </c>
+      <c r="L212" s="23">
+        <v>1.65</v>
+      </c>
+      <c r="M212" s="24">
+        <v>334.92</v>
+      </c>
+      <c r="N212" s="26">
+        <v>11640.81</v>
+      </c>
+      <c r="O212" s="26">
+        <v>1026.05</v>
+      </c>
+      <c r="P212" s="26">
+        <v>3220.93</v>
+      </c>
+      <c r="Q212" s="27">
+        <v>133820.38</v>
+      </c>
+    </row>
+    <row r="213" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A213" s="14">
+        <v>46113</v>
+      </c>
+      <c r="B213" s="22">
+        <v>102334.53</v>
+      </c>
+      <c r="C213" s="23">
+        <v>12797.32</v>
+      </c>
+      <c r="D213" s="23">
+        <v>1918.13</v>
+      </c>
+      <c r="E213" s="24">
+        <v>87619.08</v>
+      </c>
+      <c r="F213" s="25">
+        <v>18151.21</v>
+      </c>
+      <c r="G213" s="23">
+        <v>810.69</v>
+      </c>
+      <c r="H213" s="23">
+        <v>17086.259999999998</v>
+      </c>
+      <c r="I213" s="24">
+        <v>254.25</v>
+      </c>
+      <c r="J213" s="26">
+        <v>0</v>
+      </c>
+      <c r="K213" s="25">
+        <v>336.39</v>
+      </c>
+      <c r="L213" s="23">
+        <v>1.72</v>
+      </c>
+      <c r="M213" s="24">
+        <v>334.33</v>
+      </c>
+      <c r="N213" s="26">
+        <v>12155.81</v>
+      </c>
+      <c r="O213" s="26">
+        <v>1020</v>
+      </c>
+      <c r="P213" s="26">
+        <v>3120.06</v>
+      </c>
+      <c r="Q213" s="27">
+        <v>137118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{93D059DF-E089-4453-BE79-27D30650C9F3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3FAD695-EA40-4AA0-9E16-67D303D4E3C9}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:Q212"/>
+  <dimension ref="A1:Q214"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B186" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B194" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
+      <selection pane="bottomRight" activeCell="A214" sqref="A214:IV214"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="15" width="11.44140625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="15" width="11.42578125" style="5" customWidth="1"/>
+    <col min="16" max="16" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="3"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="8"/>
       <c r="D3" s="2"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
     <row r="4" spans="1:17" s="29" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="89"/>
       <c r="B4" s="92" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="93"/>
       <c r="D4" s="93"/>
@@ -12979,9959 +13085,10053 @@
       <c r="B6" s="85"/>
       <c r="C6" s="83"/>
       <c r="D6" s="83"/>
       <c r="E6" s="30" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="31" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="32" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="32" t="s">
         <v>27</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>28</v>
       </c>
       <c r="J6" s="83"/>
       <c r="K6" s="83"/>
       <c r="L6" s="83"/>
       <c r="M6" s="83"/>
       <c r="N6" s="83"/>
       <c r="O6" s="83"/>
     </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="34">
         <v>39814</v>
       </c>
       <c r="B7" s="15">
         <v>41338</v>
       </c>
       <c r="C7" s="19">
         <v>3685</v>
       </c>
       <c r="D7" s="19">
         <v>2448</v>
       </c>
       <c r="E7" s="19">
         <v>35205</v>
       </c>
       <c r="F7" s="18">
         <v>15882</v>
       </c>
       <c r="G7" s="16">
         <v>18244</v>
       </c>
       <c r="H7" s="16">
         <v>1079</v>
       </c>
       <c r="I7" s="17">
         <v>0</v>
       </c>
       <c r="J7" s="19">
         <v>1611</v>
       </c>
       <c r="K7" s="19">
         <v>3531</v>
       </c>
       <c r="L7" s="19">
         <v>6135</v>
       </c>
       <c r="M7" s="19">
         <v>1587</v>
       </c>
       <c r="N7" s="19">
         <v>2550</v>
       </c>
       <c r="O7" s="20">
         <v>56752</v>
       </c>
       <c r="Q7" s="21"/>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A8" s="34">
         <v>39845</v>
       </c>
       <c r="B8" s="22">
         <v>40026</v>
       </c>
       <c r="C8" s="26">
         <v>2958</v>
       </c>
       <c r="D8" s="26">
         <v>1877</v>
       </c>
       <c r="E8" s="26">
         <v>35191</v>
       </c>
       <c r="F8" s="25">
         <v>15640</v>
       </c>
       <c r="G8" s="23">
         <v>18471</v>
       </c>
       <c r="H8" s="23">
         <v>1081</v>
       </c>
       <c r="I8" s="24">
         <v>0</v>
       </c>
       <c r="J8" s="26">
         <v>1563</v>
       </c>
       <c r="K8" s="26">
         <v>3500</v>
       </c>
       <c r="L8" s="26">
         <v>6204</v>
       </c>
       <c r="M8" s="26">
         <v>1389</v>
       </c>
       <c r="N8" s="26">
         <v>2293</v>
       </c>
       <c r="O8" s="27">
         <v>54976</v>
       </c>
       <c r="Q8" s="21"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A9" s="34">
         <v>39873</v>
       </c>
       <c r="B9" s="22">
         <v>40377</v>
       </c>
       <c r="C9" s="26">
         <v>3502</v>
       </c>
       <c r="D9" s="26">
         <v>2141</v>
       </c>
       <c r="E9" s="26">
         <v>34734</v>
       </c>
       <c r="F9" s="25">
         <v>15713</v>
       </c>
       <c r="G9" s="23">
         <v>17943</v>
       </c>
       <c r="H9" s="23">
         <v>1078</v>
       </c>
       <c r="I9" s="24">
         <v>0</v>
       </c>
       <c r="J9" s="26">
         <v>1545</v>
       </c>
       <c r="K9" s="26">
         <v>3376</v>
       </c>
       <c r="L9" s="26">
         <v>6156</v>
       </c>
       <c r="M9" s="26">
         <v>1372</v>
       </c>
       <c r="N9" s="26">
         <v>2476</v>
       </c>
       <c r="O9" s="27">
         <v>55303</v>
       </c>
       <c r="Q9" s="21"/>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="34">
         <v>39904</v>
       </c>
       <c r="B10" s="22">
         <v>39373</v>
       </c>
       <c r="C10" s="26">
         <v>3499</v>
       </c>
       <c r="D10" s="26">
         <v>1027</v>
       </c>
       <c r="E10" s="26">
         <v>34847</v>
       </c>
       <c r="F10" s="25">
         <v>15676</v>
       </c>
       <c r="G10" s="23">
         <v>18095</v>
       </c>
       <c r="H10" s="23">
         <v>1075</v>
       </c>
       <c r="I10" s="24">
         <v>0</v>
       </c>
       <c r="J10" s="26">
         <v>1558</v>
       </c>
       <c r="K10" s="26">
         <v>3399</v>
       </c>
       <c r="L10" s="26">
         <v>6158</v>
       </c>
       <c r="M10" s="26">
         <v>1593</v>
       </c>
       <c r="N10" s="26">
         <v>2175</v>
       </c>
       <c r="O10" s="27">
         <v>54256</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="34">
         <v>39934</v>
       </c>
       <c r="B11" s="22">
         <v>41082</v>
       </c>
       <c r="C11" s="26">
         <v>3939</v>
       </c>
       <c r="D11" s="26">
         <v>2131</v>
       </c>
       <c r="E11" s="26">
         <v>35012</v>
       </c>
       <c r="F11" s="25">
         <v>16292</v>
       </c>
       <c r="G11" s="23">
         <v>17624</v>
       </c>
       <c r="H11" s="23">
         <v>1096</v>
       </c>
       <c r="I11" s="24">
         <v>0</v>
       </c>
       <c r="J11" s="26">
         <v>1597</v>
       </c>
       <c r="K11" s="26">
         <v>3495</v>
       </c>
       <c r="L11" s="26">
         <v>6166</v>
       </c>
       <c r="M11" s="26">
         <v>1582</v>
       </c>
       <c r="N11" s="26">
         <v>1958</v>
       </c>
       <c r="O11" s="27">
         <v>55880</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="34">
         <v>39965</v>
       </c>
       <c r="B12" s="22">
         <v>40928</v>
       </c>
       <c r="C12" s="26">
         <v>3978</v>
       </c>
       <c r="D12" s="26">
         <v>2596</v>
       </c>
       <c r="E12" s="26">
         <v>34353</v>
       </c>
       <c r="F12" s="25">
         <v>16358</v>
       </c>
       <c r="G12" s="23">
         <v>16825</v>
       </c>
       <c r="H12" s="23">
         <v>1170</v>
       </c>
       <c r="I12" s="24">
         <v>0</v>
       </c>
       <c r="J12" s="26">
         <v>1611</v>
       </c>
       <c r="K12" s="26">
         <v>3400</v>
       </c>
       <c r="L12" s="26">
         <v>6196</v>
       </c>
       <c r="M12" s="26">
         <v>1707</v>
       </c>
       <c r="N12" s="26">
         <v>1985</v>
       </c>
       <c r="O12" s="27">
         <v>55825</v>
       </c>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="34">
         <v>39995</v>
       </c>
       <c r="B13" s="22">
         <v>40899</v>
       </c>
       <c r="C13" s="26">
         <v>4066</v>
       </c>
       <c r="D13" s="26">
         <v>2777</v>
       </c>
       <c r="E13" s="26">
         <v>34056</v>
       </c>
       <c r="F13" s="25">
         <v>16084</v>
       </c>
       <c r="G13" s="23">
         <v>16750</v>
       </c>
       <c r="H13" s="23">
         <v>1223</v>
       </c>
       <c r="I13" s="24">
         <v>0</v>
       </c>
       <c r="J13" s="26">
         <v>1622</v>
       </c>
       <c r="K13" s="26">
         <v>3484</v>
       </c>
       <c r="L13" s="26">
         <v>6279</v>
       </c>
       <c r="M13" s="26">
         <v>1446</v>
       </c>
       <c r="N13" s="26">
         <v>1848</v>
       </c>
       <c r="O13" s="27">
         <v>55578</v>
       </c>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="34">
         <v>40026</v>
       </c>
       <c r="B14" s="22">
         <v>41199</v>
       </c>
       <c r="C14" s="26">
         <v>4029</v>
       </c>
       <c r="D14" s="26">
         <v>3021</v>
       </c>
       <c r="E14" s="26">
         <v>34150</v>
       </c>
       <c r="F14" s="25">
         <v>15793</v>
       </c>
       <c r="G14" s="23">
         <v>17112</v>
       </c>
       <c r="H14" s="23">
         <v>1244</v>
       </c>
       <c r="I14" s="24">
         <v>0</v>
       </c>
       <c r="J14" s="26">
         <v>1621</v>
       </c>
       <c r="K14" s="26">
         <v>3583</v>
       </c>
       <c r="L14" s="26">
         <v>6358</v>
       </c>
       <c r="M14" s="26">
         <v>1506</v>
       </c>
       <c r="N14" s="26">
         <v>1965</v>
       </c>
       <c r="O14" s="27">
         <v>56233</v>
       </c>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A15" s="34">
         <v>40057</v>
       </c>
       <c r="B15" s="22">
         <v>41204</v>
       </c>
       <c r="C15" s="26">
         <v>4670</v>
       </c>
       <c r="D15" s="26">
         <v>2584</v>
       </c>
       <c r="E15" s="26">
         <v>33950</v>
       </c>
       <c r="F15" s="25">
         <v>15919</v>
       </c>
       <c r="G15" s="23">
         <v>16774</v>
       </c>
       <c r="H15" s="23">
         <v>1257</v>
       </c>
       <c r="I15" s="24">
         <v>0</v>
       </c>
       <c r="J15" s="26">
         <v>1674</v>
       </c>
       <c r="K15" s="26">
         <v>3583</v>
       </c>
       <c r="L15" s="26">
         <v>6516</v>
       </c>
       <c r="M15" s="26">
         <v>1467</v>
       </c>
       <c r="N15" s="26">
         <v>2111</v>
       </c>
       <c r="O15" s="27">
         <v>56556</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="34">
         <v>40087</v>
       </c>
       <c r="B16" s="22">
         <v>41302</v>
       </c>
       <c r="C16" s="26">
         <v>5297</v>
       </c>
       <c r="D16" s="26">
         <v>2213</v>
       </c>
       <c r="E16" s="26">
         <v>33792</v>
       </c>
       <c r="F16" s="25">
         <v>15818</v>
       </c>
       <c r="G16" s="23">
         <v>16703</v>
       </c>
       <c r="H16" s="23">
         <v>1271</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="26">
         <v>1675</v>
       </c>
       <c r="K16" s="26">
         <v>3579</v>
       </c>
       <c r="L16" s="26">
         <v>6525</v>
       </c>
       <c r="M16" s="26">
         <v>1496</v>
       </c>
       <c r="N16" s="26">
         <v>1952</v>
       </c>
       <c r="O16" s="27">
         <v>56530</v>
       </c>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A17" s="34">
         <v>40118</v>
       </c>
       <c r="B17" s="22">
         <v>41575</v>
       </c>
       <c r="C17" s="26">
         <v>5157</v>
       </c>
       <c r="D17" s="26">
         <v>2621</v>
       </c>
       <c r="E17" s="26">
         <v>33797</v>
       </c>
       <c r="F17" s="25">
         <v>16216</v>
       </c>
       <c r="G17" s="23">
         <v>16292</v>
       </c>
       <c r="H17" s="23">
         <v>1289</v>
       </c>
       <c r="I17" s="24">
         <v>0</v>
       </c>
       <c r="J17" s="26">
         <v>1710</v>
       </c>
       <c r="K17" s="26">
         <v>3537</v>
       </c>
       <c r="L17" s="26">
         <v>6562</v>
       </c>
       <c r="M17" s="26">
         <v>1582</v>
       </c>
       <c r="N17" s="26">
         <v>2024</v>
       </c>
       <c r="O17" s="27">
         <v>56989</v>
       </c>
     </row>
-    <row r="18" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A18" s="34">
         <v>40148</v>
       </c>
       <c r="B18" s="22">
         <v>41316</v>
       </c>
       <c r="C18" s="26">
         <v>5340</v>
       </c>
       <c r="D18" s="26">
         <v>1280</v>
       </c>
       <c r="E18" s="26">
         <v>34696</v>
       </c>
       <c r="F18" s="25">
         <v>16833</v>
       </c>
       <c r="G18" s="23">
         <v>16411</v>
       </c>
       <c r="H18" s="23">
         <v>1452</v>
       </c>
       <c r="I18" s="24">
         <v>0</v>
       </c>
       <c r="J18" s="26">
         <v>1757</v>
       </c>
       <c r="K18" s="26">
         <v>3529</v>
       </c>
       <c r="L18" s="26">
         <v>6532</v>
       </c>
       <c r="M18" s="26">
         <v>1655</v>
       </c>
       <c r="N18" s="26">
         <v>1445</v>
       </c>
       <c r="O18" s="27">
         <v>56235</v>
       </c>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A19" s="34">
         <v>40179</v>
       </c>
       <c r="B19" s="22">
         <v>40730</v>
       </c>
       <c r="C19" s="26">
         <v>5408</v>
       </c>
       <c r="D19" s="26">
         <v>1161</v>
       </c>
       <c r="E19" s="26">
         <v>34161</v>
       </c>
       <c r="F19" s="25">
         <v>16368</v>
       </c>
       <c r="G19" s="23">
         <v>16425</v>
       </c>
       <c r="H19" s="23">
         <v>1367</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="26">
         <v>1788</v>
       </c>
       <c r="K19" s="26">
         <v>3546</v>
       </c>
       <c r="L19" s="26">
         <v>6670</v>
       </c>
       <c r="M19" s="26">
         <v>1668</v>
       </c>
       <c r="N19" s="26">
         <v>1760</v>
       </c>
       <c r="O19" s="27">
         <v>56161</v>
       </c>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A20" s="34">
         <v>40210</v>
       </c>
       <c r="B20" s="22">
         <v>40327</v>
       </c>
       <c r="C20" s="26">
         <v>4964</v>
       </c>
       <c r="D20" s="26">
         <v>786</v>
       </c>
       <c r="E20" s="26">
         <v>34578</v>
       </c>
       <c r="F20" s="25">
         <v>16473</v>
       </c>
       <c r="G20" s="23">
         <v>16741</v>
       </c>
       <c r="H20" s="23">
         <v>1364</v>
       </c>
       <c r="I20" s="24">
         <v>0</v>
       </c>
       <c r="J20" s="26">
         <v>1842</v>
       </c>
       <c r="K20" s="26">
         <v>3441</v>
       </c>
       <c r="L20" s="26">
         <v>6699</v>
       </c>
       <c r="M20" s="26">
         <v>1873</v>
       </c>
       <c r="N20" s="26">
         <v>1920</v>
       </c>
       <c r="O20" s="27">
         <v>56101</v>
       </c>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A21" s="34">
         <v>40238</v>
       </c>
       <c r="B21" s="22">
         <v>40584</v>
       </c>
       <c r="C21" s="26">
         <v>5269</v>
       </c>
       <c r="D21" s="26">
         <v>898</v>
       </c>
       <c r="E21" s="26">
         <v>34417</v>
       </c>
       <c r="F21" s="25">
         <v>16766</v>
       </c>
       <c r="G21" s="23">
         <v>16290</v>
       </c>
       <c r="H21" s="23">
         <v>1361</v>
       </c>
       <c r="I21" s="24">
         <v>0</v>
       </c>
       <c r="J21" s="26">
         <v>1852</v>
       </c>
       <c r="K21" s="26">
         <v>3426</v>
       </c>
       <c r="L21" s="26">
         <v>6712</v>
       </c>
       <c r="M21" s="26">
         <v>1985</v>
       </c>
       <c r="N21" s="26">
         <v>2038</v>
       </c>
       <c r="O21" s="27">
         <v>56597</v>
       </c>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A22" s="34">
         <v>40269</v>
       </c>
       <c r="B22" s="22">
         <v>41116</v>
       </c>
       <c r="C22" s="26">
         <v>4851</v>
       </c>
       <c r="D22" s="26">
         <v>1326</v>
       </c>
       <c r="E22" s="26">
         <v>34940</v>
       </c>
       <c r="F22" s="25">
         <v>16748</v>
       </c>
       <c r="G22" s="23">
         <v>16829</v>
       </c>
       <c r="H22" s="23">
         <v>1363</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="26">
         <v>1876</v>
       </c>
       <c r="K22" s="26">
         <v>3639</v>
       </c>
       <c r="L22" s="26">
         <v>6554</v>
       </c>
       <c r="M22" s="26">
         <v>2195</v>
       </c>
       <c r="N22" s="26">
         <v>1981</v>
       </c>
       <c r="O22" s="27">
         <v>57361</v>
       </c>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A23" s="34">
         <v>40299</v>
       </c>
       <c r="B23" s="22">
         <v>41824</v>
       </c>
       <c r="C23" s="26">
         <v>4715</v>
       </c>
       <c r="D23" s="26">
         <v>1599</v>
       </c>
       <c r="E23" s="26">
         <v>35510</v>
       </c>
       <c r="F23" s="25">
         <v>17440</v>
       </c>
       <c r="G23" s="23">
         <v>16705</v>
       </c>
       <c r="H23" s="23">
         <v>1365</v>
       </c>
       <c r="I23" s="24">
         <v>0</v>
       </c>
       <c r="J23" s="26">
         <v>1846</v>
       </c>
       <c r="K23" s="26">
         <v>3433</v>
       </c>
       <c r="L23" s="26">
         <v>6642</v>
       </c>
       <c r="M23" s="26">
         <v>2027</v>
       </c>
       <c r="N23" s="26">
         <v>2002</v>
       </c>
       <c r="O23" s="27">
         <v>57773</v>
       </c>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A24" s="34">
         <v>40330</v>
       </c>
       <c r="B24" s="22">
         <v>42175</v>
       </c>
       <c r="C24" s="26">
         <v>5285</v>
       </c>
       <c r="D24" s="26">
         <v>2077</v>
       </c>
       <c r="E24" s="26">
         <v>34812</v>
       </c>
       <c r="F24" s="25">
         <v>17361</v>
       </c>
       <c r="G24" s="23">
         <v>16080</v>
       </c>
       <c r="H24" s="23">
         <v>1372</v>
       </c>
       <c r="I24" s="24">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>1827</v>
       </c>
       <c r="K24" s="26">
         <v>3433</v>
       </c>
       <c r="L24" s="26">
         <v>6655</v>
       </c>
       <c r="M24" s="26">
         <v>2124</v>
       </c>
       <c r="N24" s="26">
         <v>2076</v>
       </c>
       <c r="O24" s="27">
         <v>58289</v>
       </c>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A25" s="34">
         <v>40360</v>
       </c>
       <c r="B25" s="22">
         <v>41150</v>
       </c>
       <c r="C25" s="26">
         <v>5109</v>
       </c>
       <c r="D25" s="26">
         <v>1302</v>
       </c>
       <c r="E25" s="26">
         <v>34739</v>
       </c>
       <c r="F25" s="25">
         <v>17148</v>
       </c>
       <c r="G25" s="23">
         <v>16213</v>
       </c>
       <c r="H25" s="23">
         <v>1378</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="26">
         <v>1816</v>
       </c>
       <c r="K25" s="26">
         <v>3420</v>
       </c>
       <c r="L25" s="26">
         <v>6744</v>
       </c>
       <c r="M25" s="26">
         <v>2259</v>
       </c>
       <c r="N25" s="26">
         <v>1847</v>
       </c>
       <c r="O25" s="27">
         <v>57236</v>
       </c>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A26" s="34">
         <v>40391</v>
       </c>
       <c r="B26" s="22">
         <v>41594</v>
       </c>
       <c r="C26" s="26">
         <v>5399</v>
       </c>
       <c r="D26" s="26">
         <v>1044</v>
       </c>
       <c r="E26" s="26">
         <v>35151</v>
       </c>
       <c r="F26" s="25">
         <v>17464</v>
       </c>
       <c r="G26" s="23">
         <v>16308</v>
       </c>
       <c r="H26" s="23">
         <v>1379</v>
       </c>
       <c r="I26" s="24">
         <v>0</v>
       </c>
       <c r="J26" s="26">
         <v>1815</v>
       </c>
       <c r="K26" s="26">
         <v>3294</v>
       </c>
       <c r="L26" s="26">
         <v>6797</v>
       </c>
       <c r="M26" s="26">
         <v>2042</v>
       </c>
       <c r="N26" s="26">
         <v>2073</v>
       </c>
       <c r="O26" s="27">
         <v>57615</v>
       </c>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A27" s="34">
         <v>40422</v>
       </c>
       <c r="B27" s="22">
         <v>41218</v>
       </c>
       <c r="C27" s="26">
         <v>5495</v>
       </c>
       <c r="D27" s="26">
         <v>813</v>
       </c>
       <c r="E27" s="26">
         <v>34910</v>
       </c>
       <c r="F27" s="25">
         <v>17502</v>
       </c>
       <c r="G27" s="23">
         <v>16030</v>
       </c>
       <c r="H27" s="23">
         <v>1379</v>
       </c>
       <c r="I27" s="24">
         <v>0</v>
       </c>
       <c r="J27" s="26">
         <v>1794</v>
       </c>
       <c r="K27" s="26">
         <v>3407</v>
       </c>
       <c r="L27" s="26">
         <v>6863</v>
       </c>
       <c r="M27" s="26">
         <v>2055</v>
       </c>
       <c r="N27" s="26">
         <v>1989</v>
       </c>
       <c r="O27" s="27">
         <v>57325</v>
       </c>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A28" s="34">
         <v>40452</v>
       </c>
       <c r="B28" s="22">
         <v>42563</v>
       </c>
       <c r="C28" s="26">
         <v>5338</v>
       </c>
       <c r="D28" s="26">
         <v>2274</v>
       </c>
       <c r="E28" s="26">
         <v>34950</v>
       </c>
       <c r="F28" s="25">
         <v>17217</v>
       </c>
       <c r="G28" s="23">
         <v>16351</v>
       </c>
       <c r="H28" s="23">
         <v>1382</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="26">
         <v>1778</v>
       </c>
       <c r="K28" s="26">
         <v>3420</v>
       </c>
       <c r="L28" s="26">
         <v>6922</v>
       </c>
       <c r="M28" s="26">
         <v>1994</v>
       </c>
       <c r="N28" s="26">
         <v>1895</v>
       </c>
       <c r="O28" s="27">
         <v>58572</v>
       </c>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A29" s="34">
         <v>40483</v>
       </c>
       <c r="B29" s="22">
         <v>42454</v>
       </c>
       <c r="C29" s="26">
         <v>5219</v>
       </c>
       <c r="D29" s="26">
         <v>1845</v>
       </c>
       <c r="E29" s="26">
         <v>35390</v>
       </c>
       <c r="F29" s="25">
         <v>17771</v>
       </c>
       <c r="G29" s="23">
         <v>16231</v>
       </c>
       <c r="H29" s="23">
         <v>1388</v>
       </c>
       <c r="I29" s="24">
         <v>0</v>
       </c>
       <c r="J29" s="26">
         <v>1752</v>
       </c>
       <c r="K29" s="26">
         <v>3357</v>
       </c>
       <c r="L29" s="26">
         <v>6958</v>
       </c>
       <c r="M29" s="26">
         <v>2011</v>
       </c>
       <c r="N29" s="26">
         <v>2025</v>
       </c>
       <c r="O29" s="27">
         <v>58557</v>
       </c>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A30" s="34">
         <v>40513</v>
       </c>
       <c r="B30" s="22">
         <v>42407</v>
       </c>
       <c r="C30" s="26">
         <v>4667</v>
       </c>
       <c r="D30" s="26">
         <v>1278</v>
       </c>
       <c r="E30" s="26">
         <v>36462</v>
       </c>
       <c r="F30" s="25">
         <v>18487</v>
       </c>
       <c r="G30" s="23">
         <v>16580</v>
       </c>
       <c r="H30" s="23">
         <v>1396</v>
       </c>
       <c r="I30" s="24">
         <v>0</v>
       </c>
       <c r="J30" s="26">
         <v>1739</v>
       </c>
       <c r="K30" s="26">
         <v>3456</v>
       </c>
       <c r="L30" s="26">
         <v>6999</v>
       </c>
       <c r="M30" s="26">
         <v>1987</v>
       </c>
       <c r="N30" s="26">
         <v>1543</v>
       </c>
       <c r="O30" s="27">
         <v>58131</v>
       </c>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A31" s="34">
         <v>40544</v>
       </c>
       <c r="B31" s="22">
         <v>41303</v>
       </c>
       <c r="C31" s="26">
         <v>3488</v>
       </c>
       <c r="D31" s="26">
         <v>1171</v>
       </c>
       <c r="E31" s="26">
         <v>36644</v>
       </c>
       <c r="F31" s="25">
         <v>18401</v>
       </c>
       <c r="G31" s="23">
         <v>16877</v>
       </c>
       <c r="H31" s="23">
         <v>1366</v>
       </c>
       <c r="I31" s="24">
         <v>0</v>
       </c>
       <c r="J31" s="26">
         <v>1744</v>
       </c>
       <c r="K31" s="26">
         <v>3458</v>
       </c>
       <c r="L31" s="26">
         <v>6985</v>
       </c>
       <c r="M31" s="26">
         <v>2790</v>
       </c>
       <c r="N31" s="26">
         <v>1795</v>
       </c>
       <c r="O31" s="27">
         <v>58075</v>
       </c>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A32" s="34">
         <v>40575</v>
       </c>
       <c r="B32" s="22">
         <v>41843</v>
       </c>
       <c r="C32" s="26">
         <v>3515</v>
       </c>
       <c r="D32" s="26">
         <v>1694</v>
       </c>
       <c r="E32" s="26">
         <v>36634</v>
       </c>
       <c r="F32" s="25">
         <v>18214</v>
       </c>
       <c r="G32" s="23">
         <v>17045</v>
       </c>
       <c r="H32" s="23">
         <v>1375</v>
       </c>
       <c r="I32" s="24">
         <v>0</v>
       </c>
       <c r="J32" s="26">
         <v>1717</v>
       </c>
       <c r="K32" s="26">
         <v>3481</v>
       </c>
       <c r="L32" s="26">
         <v>7025</v>
       </c>
       <c r="M32" s="26">
         <v>3171</v>
       </c>
       <c r="N32" s="26">
         <v>1913</v>
       </c>
       <c r="O32" s="27">
         <v>59150</v>
       </c>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A33" s="34">
         <v>40603</v>
       </c>
       <c r="B33" s="22">
         <v>41375</v>
       </c>
       <c r="C33" s="26">
         <v>3505</v>
       </c>
       <c r="D33" s="26">
         <v>1462</v>
       </c>
       <c r="E33" s="26">
         <v>36409</v>
       </c>
       <c r="F33" s="25">
         <v>17722</v>
       </c>
       <c r="G33" s="23">
         <v>17298</v>
       </c>
       <c r="H33" s="23">
         <v>1389</v>
       </c>
       <c r="I33" s="24">
         <v>0</v>
       </c>
       <c r="J33" s="26">
         <v>1701</v>
       </c>
       <c r="K33" s="26">
         <v>3577</v>
       </c>
       <c r="L33" s="26">
         <v>7038</v>
       </c>
       <c r="M33" s="26">
         <v>2840</v>
       </c>
       <c r="N33" s="26">
         <v>1929</v>
       </c>
       <c r="O33" s="27">
         <v>58459</v>
       </c>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A34" s="34">
         <v>40634</v>
       </c>
       <c r="B34" s="22">
         <v>41070</v>
       </c>
       <c r="C34" s="26">
         <v>3374</v>
       </c>
       <c r="D34" s="26">
         <v>1036</v>
       </c>
       <c r="E34" s="26">
         <v>36659</v>
       </c>
       <c r="F34" s="25">
         <v>17783</v>
       </c>
       <c r="G34" s="23">
         <v>17474</v>
       </c>
       <c r="H34" s="23">
         <v>1403</v>
       </c>
       <c r="I34" s="24">
         <v>0</v>
       </c>
       <c r="J34" s="26">
         <v>1695</v>
       </c>
       <c r="K34" s="26">
         <v>3563</v>
       </c>
       <c r="L34" s="26">
         <v>7148</v>
       </c>
       <c r="M34" s="26">
         <v>2734</v>
       </c>
       <c r="N34" s="26">
         <v>1870</v>
       </c>
       <c r="O34" s="27">
         <v>58081</v>
       </c>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A35" s="34">
         <v>40664</v>
       </c>
       <c r="B35" s="22">
         <v>41412</v>
       </c>
       <c r="C35" s="26">
         <v>3364</v>
       </c>
       <c r="D35" s="26">
         <v>1142</v>
       </c>
       <c r="E35" s="26">
         <v>36906</v>
       </c>
       <c r="F35" s="25">
         <v>17904</v>
       </c>
       <c r="G35" s="23">
         <v>17596</v>
       </c>
       <c r="H35" s="23">
         <v>1407</v>
       </c>
       <c r="I35" s="24">
         <v>0</v>
       </c>
       <c r="J35" s="26">
         <v>1670</v>
       </c>
       <c r="K35" s="26">
         <v>3567</v>
       </c>
       <c r="L35" s="26">
         <v>7203</v>
       </c>
       <c r="M35" s="26">
         <v>2735</v>
       </c>
       <c r="N35" s="26">
         <v>1996</v>
       </c>
       <c r="O35" s="27">
         <v>58585</v>
       </c>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="34">
         <v>40695</v>
       </c>
       <c r="B36" s="22">
         <v>42086</v>
       </c>
       <c r="C36" s="26">
         <v>3496</v>
       </c>
       <c r="D36" s="26">
         <v>1540</v>
       </c>
       <c r="E36" s="26">
         <v>37050</v>
       </c>
       <c r="F36" s="25">
         <v>18087</v>
       </c>
       <c r="G36" s="23">
         <v>17570</v>
       </c>
       <c r="H36" s="23">
         <v>1392</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="26">
         <v>1628</v>
       </c>
       <c r="K36" s="26">
         <v>3528</v>
       </c>
       <c r="L36" s="26">
         <v>7245</v>
       </c>
       <c r="M36" s="26">
         <v>2748</v>
       </c>
       <c r="N36" s="26">
         <v>1835</v>
       </c>
       <c r="O36" s="27">
         <v>59070</v>
       </c>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="34">
         <v>40725</v>
       </c>
       <c r="B37" s="22">
         <v>41882</v>
       </c>
       <c r="C37" s="26">
         <v>3646</v>
       </c>
       <c r="D37" s="26">
         <v>1462</v>
       </c>
       <c r="E37" s="26">
         <v>36775</v>
       </c>
       <c r="F37" s="25">
         <v>17532</v>
       </c>
       <c r="G37" s="23">
         <v>17855</v>
       </c>
       <c r="H37" s="23">
         <v>1388</v>
       </c>
       <c r="I37" s="24">
         <v>0</v>
       </c>
       <c r="J37" s="26">
         <v>1597</v>
       </c>
       <c r="K37" s="26">
         <v>3620</v>
       </c>
       <c r="L37" s="26">
         <v>7320</v>
       </c>
       <c r="M37" s="26">
         <v>2738</v>
       </c>
       <c r="N37" s="26">
         <v>1774</v>
       </c>
       <c r="O37" s="27">
         <v>58930</v>
       </c>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="34">
         <v>40756</v>
       </c>
       <c r="B38" s="22">
         <v>42478</v>
       </c>
       <c r="C38" s="26">
         <v>3394</v>
       </c>
       <c r="D38" s="26">
         <v>1354</v>
       </c>
       <c r="E38" s="26">
         <v>37730</v>
       </c>
       <c r="F38" s="25">
         <v>17659</v>
       </c>
       <c r="G38" s="23">
         <v>18702</v>
       </c>
       <c r="H38" s="23">
         <v>1369</v>
       </c>
       <c r="I38" s="24">
         <v>0</v>
       </c>
       <c r="J38" s="26">
         <v>1501</v>
       </c>
       <c r="K38" s="26">
         <v>3510</v>
       </c>
       <c r="L38" s="26">
         <v>7585</v>
       </c>
       <c r="M38" s="26">
         <v>2956</v>
       </c>
       <c r="N38" s="26">
         <v>2088</v>
       </c>
       <c r="O38" s="27">
         <v>60119</v>
       </c>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A39" s="34">
         <v>40787</v>
       </c>
       <c r="B39" s="22">
         <v>42472</v>
       </c>
       <c r="C39" s="26">
         <v>3646</v>
       </c>
       <c r="D39" s="26">
         <v>1531</v>
       </c>
       <c r="E39" s="26">
         <v>37296</v>
       </c>
       <c r="F39" s="25">
         <v>17538</v>
       </c>
       <c r="G39" s="23">
         <v>18403</v>
       </c>
       <c r="H39" s="23">
         <v>1355</v>
       </c>
       <c r="I39" s="24">
         <v>0</v>
       </c>
       <c r="J39" s="26">
         <v>1456</v>
       </c>
       <c r="K39" s="26">
         <v>3572</v>
       </c>
       <c r="L39" s="26">
         <v>7537</v>
       </c>
       <c r="M39" s="26">
         <v>2927</v>
       </c>
       <c r="N39" s="26">
         <v>2108</v>
       </c>
       <c r="O39" s="27">
         <v>60074</v>
       </c>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A40" s="34">
         <v>40817</v>
       </c>
       <c r="B40" s="22">
         <v>42580</v>
       </c>
       <c r="C40" s="26">
         <v>4102</v>
       </c>
       <c r="D40" s="26">
         <v>1455</v>
       </c>
       <c r="E40" s="26">
         <v>37024</v>
       </c>
       <c r="F40" s="25">
         <v>17401</v>
       </c>
       <c r="G40" s="23">
         <v>18300</v>
       </c>
       <c r="H40" s="23">
         <v>1323</v>
       </c>
       <c r="I40" s="24">
         <v>0</v>
       </c>
       <c r="J40" s="26">
         <v>1354</v>
       </c>
       <c r="K40" s="26">
         <v>3627</v>
       </c>
       <c r="L40" s="26">
         <v>7575</v>
       </c>
       <c r="M40" s="26">
         <v>2430</v>
       </c>
       <c r="N40" s="26">
         <v>2159</v>
       </c>
       <c r="O40" s="27">
         <v>59726</v>
       </c>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="34">
         <v>40848</v>
       </c>
       <c r="B41" s="22">
         <v>42628</v>
       </c>
       <c r="C41" s="26">
         <v>4049</v>
       </c>
       <c r="D41" s="26">
         <v>1094</v>
       </c>
       <c r="E41" s="26">
         <v>37484</v>
       </c>
       <c r="F41" s="25">
         <v>17573</v>
       </c>
       <c r="G41" s="23">
         <v>18613</v>
       </c>
       <c r="H41" s="23">
         <v>1298</v>
       </c>
       <c r="I41" s="24">
         <v>0</v>
       </c>
       <c r="J41" s="26">
         <v>1266</v>
       </c>
       <c r="K41" s="26">
         <v>3606</v>
       </c>
       <c r="L41" s="26">
         <v>7470</v>
       </c>
       <c r="M41" s="26">
         <v>2263</v>
       </c>
       <c r="N41" s="26">
         <v>2364</v>
       </c>
       <c r="O41" s="27">
         <v>59596</v>
       </c>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="34">
         <v>40878</v>
       </c>
       <c r="B42" s="22">
         <v>42161</v>
       </c>
       <c r="C42" s="26">
         <v>3654</v>
       </c>
       <c r="D42" s="26">
         <v>360</v>
       </c>
       <c r="E42" s="26">
         <v>38147</v>
       </c>
       <c r="F42" s="25">
         <v>18298</v>
       </c>
       <c r="G42" s="23">
         <v>18556</v>
       </c>
       <c r="H42" s="23">
         <v>1292</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>377</v>
       </c>
       <c r="K42" s="26">
         <v>3529</v>
       </c>
       <c r="L42" s="26">
         <v>7860</v>
       </c>
       <c r="M42" s="26">
         <v>2250</v>
       </c>
       <c r="N42" s="26">
         <v>1847</v>
       </c>
       <c r="O42" s="27">
         <v>58023</v>
       </c>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="34">
         <v>40909</v>
       </c>
       <c r="B43" s="22">
         <v>43242</v>
       </c>
       <c r="C43" s="26">
         <v>3588</v>
       </c>
       <c r="D43" s="26">
         <v>1513</v>
       </c>
       <c r="E43" s="26">
         <v>38140</v>
       </c>
       <c r="F43" s="25">
         <v>17967</v>
       </c>
       <c r="G43" s="23">
         <v>18923</v>
       </c>
       <c r="H43" s="23">
         <v>1250</v>
       </c>
       <c r="I43" s="24">
         <v>0</v>
       </c>
       <c r="J43" s="26">
         <v>275</v>
       </c>
       <c r="K43" s="26">
         <v>3570</v>
       </c>
       <c r="L43" s="26">
         <v>7988</v>
       </c>
       <c r="M43" s="26">
         <v>2544</v>
       </c>
       <c r="N43" s="26">
         <v>2015</v>
       </c>
       <c r="O43" s="27">
         <v>59635</v>
       </c>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="34">
         <v>40940</v>
       </c>
       <c r="B44" s="22">
         <v>43530</v>
       </c>
       <c r="C44" s="26">
         <v>3457</v>
       </c>
       <c r="D44" s="26">
         <v>1469</v>
       </c>
       <c r="E44" s="26">
         <v>38605</v>
       </c>
       <c r="F44" s="25">
         <v>17843</v>
       </c>
       <c r="G44" s="23">
         <v>19522</v>
       </c>
       <c r="H44" s="23">
         <v>1240</v>
       </c>
       <c r="I44" s="24">
         <v>0</v>
       </c>
       <c r="J44" s="26">
         <v>250</v>
       </c>
       <c r="K44" s="26">
         <v>3594</v>
       </c>
       <c r="L44" s="26">
         <v>8093</v>
       </c>
       <c r="M44" s="26">
         <v>2852</v>
       </c>
       <c r="N44" s="26">
         <v>1953</v>
       </c>
       <c r="O44" s="27">
         <v>60272</v>
       </c>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A45" s="34">
         <v>40969</v>
       </c>
       <c r="B45" s="22">
         <v>43691</v>
       </c>
       <c r="C45" s="26">
         <v>4234</v>
       </c>
       <c r="D45" s="26">
         <v>403</v>
       </c>
       <c r="E45" s="26">
         <v>39054</v>
       </c>
       <c r="F45" s="25">
         <v>17960</v>
       </c>
       <c r="G45" s="23">
         <v>19841</v>
       </c>
       <c r="H45" s="23">
         <v>1253</v>
       </c>
       <c r="I45" s="24">
         <v>0</v>
       </c>
       <c r="J45" s="26">
         <v>227</v>
       </c>
       <c r="K45" s="26">
         <v>3611</v>
       </c>
       <c r="L45" s="26">
         <v>7893</v>
       </c>
       <c r="M45" s="26">
         <v>2241</v>
       </c>
       <c r="N45" s="26">
         <v>2057</v>
       </c>
       <c r="O45" s="27">
         <v>59719</v>
       </c>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A46" s="34">
         <v>41000</v>
       </c>
       <c r="B46" s="22">
         <v>44634</v>
       </c>
       <c r="C46" s="26">
         <v>3903</v>
       </c>
       <c r="D46" s="26">
         <v>1459</v>
       </c>
       <c r="E46" s="26">
         <v>39272</v>
       </c>
       <c r="F46" s="25">
         <v>17785</v>
       </c>
       <c r="G46" s="23">
         <v>20229</v>
       </c>
       <c r="H46" s="23">
         <v>1258</v>
       </c>
       <c r="I46" s="24">
         <v>0</v>
       </c>
       <c r="J46" s="26">
         <v>219</v>
       </c>
       <c r="K46" s="26">
         <v>3707</v>
       </c>
       <c r="L46" s="26">
         <v>7880</v>
       </c>
       <c r="M46" s="26">
         <v>2284</v>
       </c>
       <c r="N46" s="26">
         <v>2178</v>
       </c>
       <c r="O46" s="27">
         <v>60903</v>
       </c>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A47" s="34">
         <v>41030</v>
       </c>
       <c r="B47" s="22">
         <v>45292</v>
       </c>
       <c r="C47" s="26">
         <v>3793</v>
       </c>
       <c r="D47" s="26">
         <v>1589</v>
       </c>
       <c r="E47" s="26">
         <v>39910</v>
       </c>
       <c r="F47" s="25">
         <v>18315</v>
       </c>
       <c r="G47" s="23">
         <v>20326</v>
       </c>
       <c r="H47" s="23">
         <v>1270</v>
       </c>
       <c r="I47" s="24">
         <v>0</v>
       </c>
       <c r="J47" s="26">
         <v>213</v>
       </c>
       <c r="K47" s="26">
         <v>3730</v>
       </c>
       <c r="L47" s="26">
         <v>7933</v>
       </c>
       <c r="M47" s="26">
         <v>2178</v>
       </c>
       <c r="N47" s="26">
         <v>2163</v>
       </c>
       <c r="O47" s="27">
         <v>61508</v>
       </c>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A48" s="34">
         <v>41061</v>
       </c>
       <c r="B48" s="22">
         <v>43493</v>
       </c>
       <c r="C48" s="26">
         <v>3638</v>
       </c>
       <c r="D48" s="26">
         <v>724</v>
       </c>
       <c r="E48" s="26">
         <v>39131</v>
       </c>
       <c r="F48" s="25">
         <v>18176</v>
       </c>
       <c r="G48" s="23">
         <v>19670</v>
       </c>
       <c r="H48" s="23">
         <v>1285</v>
       </c>
       <c r="I48" s="24">
         <v>0</v>
       </c>
       <c r="J48" s="26">
         <v>190</v>
       </c>
       <c r="K48" s="26">
         <v>3700</v>
       </c>
       <c r="L48" s="26">
         <v>7930</v>
       </c>
       <c r="M48" s="26">
         <v>1773</v>
       </c>
       <c r="N48" s="26">
         <v>2005</v>
       </c>
       <c r="O48" s="27">
         <v>59090</v>
       </c>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A49" s="34">
         <v>41091</v>
       </c>
       <c r="B49" s="22">
         <v>44245</v>
       </c>
       <c r="C49" s="26">
         <v>4298</v>
       </c>
       <c r="D49" s="26">
         <v>444</v>
       </c>
       <c r="E49" s="26">
         <v>39502</v>
       </c>
       <c r="F49" s="25">
         <v>18470</v>
       </c>
       <c r="G49" s="23">
         <v>19717</v>
       </c>
       <c r="H49" s="23">
         <v>1315</v>
       </c>
       <c r="I49" s="24">
         <v>0</v>
       </c>
       <c r="J49" s="26">
         <v>185</v>
       </c>
       <c r="K49" s="26">
         <v>3742</v>
       </c>
       <c r="L49" s="26">
         <v>8021</v>
       </c>
       <c r="M49" s="26">
         <v>2130</v>
       </c>
       <c r="N49" s="26">
         <v>2002</v>
       </c>
       <c r="O49" s="27">
         <v>60325</v>
       </c>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A50" s="34">
         <v>41122</v>
       </c>
       <c r="B50" s="22">
         <v>44009</v>
       </c>
       <c r="C50" s="26">
         <v>4103</v>
       </c>
       <c r="D50" s="26">
         <v>505</v>
       </c>
       <c r="E50" s="26">
         <v>39402</v>
       </c>
       <c r="F50" s="25">
         <v>18457</v>
       </c>
       <c r="G50" s="23">
         <v>19600</v>
       </c>
       <c r="H50" s="23">
         <v>1345</v>
       </c>
       <c r="I50" s="24">
         <v>0</v>
       </c>
       <c r="J50" s="26">
         <v>176</v>
       </c>
       <c r="K50" s="26">
         <v>3901</v>
       </c>
       <c r="L50" s="26">
         <v>8039</v>
       </c>
       <c r="M50" s="26">
         <v>1952</v>
       </c>
       <c r="N50" s="26">
         <v>1889</v>
       </c>
       <c r="O50" s="27">
         <v>59967</v>
       </c>
     </row>
-    <row r="51" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A51" s="34">
         <v>41153</v>
       </c>
       <c r="B51" s="22">
         <v>43641</v>
       </c>
       <c r="C51" s="26">
         <v>3994</v>
       </c>
       <c r="D51" s="26">
         <v>442</v>
       </c>
       <c r="E51" s="26">
         <v>39205</v>
       </c>
       <c r="F51" s="25">
         <v>18493</v>
       </c>
       <c r="G51" s="23">
         <v>19328</v>
       </c>
       <c r="H51" s="23">
         <v>1384</v>
       </c>
       <c r="I51" s="24">
         <v>0</v>
       </c>
       <c r="J51" s="26">
         <v>171</v>
       </c>
       <c r="K51" s="26">
         <v>3890</v>
       </c>
       <c r="L51" s="26">
         <v>8127</v>
       </c>
       <c r="M51" s="26">
         <v>1854</v>
       </c>
       <c r="N51" s="26">
         <v>2018</v>
       </c>
       <c r="O51" s="27">
         <v>59701</v>
       </c>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A52" s="34">
         <v>41183</v>
       </c>
       <c r="B52" s="22">
         <v>43429</v>
       </c>
       <c r="C52" s="26">
         <v>3217</v>
       </c>
       <c r="D52" s="26">
         <v>845</v>
       </c>
       <c r="E52" s="26">
         <v>39367</v>
       </c>
       <c r="F52" s="25">
         <v>18430</v>
       </c>
       <c r="G52" s="23">
         <v>19501</v>
       </c>
       <c r="H52" s="23">
         <v>1436</v>
       </c>
       <c r="I52" s="24">
         <v>0</v>
       </c>
       <c r="J52" s="26">
         <v>164</v>
       </c>
       <c r="K52" s="26">
         <v>3762</v>
       </c>
       <c r="L52" s="26">
         <v>8216</v>
       </c>
       <c r="M52" s="26">
         <v>1969</v>
       </c>
       <c r="N52" s="26">
         <v>1971</v>
       </c>
       <c r="O52" s="27">
         <v>59511</v>
       </c>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A53" s="34">
         <v>41214</v>
       </c>
       <c r="B53" s="22">
         <v>43691</v>
       </c>
       <c r="C53" s="26">
         <v>3464</v>
       </c>
       <c r="D53" s="26">
         <v>720</v>
       </c>
       <c r="E53" s="26">
         <v>39507</v>
       </c>
       <c r="F53" s="25">
         <v>18829</v>
       </c>
       <c r="G53" s="23">
         <v>19200</v>
       </c>
       <c r="H53" s="23">
         <v>1478</v>
       </c>
       <c r="I53" s="24">
         <v>0</v>
       </c>
       <c r="J53" s="26">
         <v>155</v>
       </c>
       <c r="K53" s="26">
         <v>3803</v>
       </c>
       <c r="L53" s="26">
         <v>8379</v>
       </c>
       <c r="M53" s="26">
         <v>1894</v>
       </c>
       <c r="N53" s="26">
         <v>1890</v>
       </c>
       <c r="O53" s="27">
         <v>59812</v>
       </c>
     </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A54" s="34">
         <v>41244</v>
       </c>
       <c r="B54" s="22">
         <v>44199</v>
       </c>
       <c r="C54" s="26">
         <v>3215</v>
       </c>
       <c r="D54" s="26">
         <v>356</v>
       </c>
       <c r="E54" s="26">
         <v>40629</v>
       </c>
       <c r="F54" s="25">
         <v>19794</v>
       </c>
       <c r="G54" s="23">
         <v>19299</v>
       </c>
       <c r="H54" s="23">
         <v>1536</v>
       </c>
       <c r="I54" s="24">
         <v>0</v>
       </c>
       <c r="J54" s="26">
         <v>149</v>
       </c>
       <c r="K54" s="26">
         <v>3504</v>
       </c>
       <c r="L54" s="26">
         <v>8400</v>
       </c>
       <c r="M54" s="26">
         <v>1790</v>
       </c>
       <c r="N54" s="26">
         <v>1673</v>
       </c>
       <c r="O54" s="27">
         <v>59716</v>
       </c>
     </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A55" s="34">
         <v>41275</v>
       </c>
       <c r="B55" s="22">
         <v>44180</v>
       </c>
       <c r="C55" s="26">
         <v>3652</v>
       </c>
       <c r="D55" s="26">
         <v>364</v>
       </c>
       <c r="E55" s="26">
         <v>40165</v>
       </c>
       <c r="F55" s="25">
         <v>19560</v>
       </c>
       <c r="G55" s="23">
         <v>18991</v>
       </c>
       <c r="H55" s="23">
         <v>1614</v>
       </c>
       <c r="I55" s="24">
         <v>0</v>
       </c>
       <c r="J55" s="26">
         <v>143</v>
       </c>
       <c r="K55" s="26">
         <v>3568</v>
       </c>
       <c r="L55" s="26">
         <v>8453</v>
       </c>
       <c r="M55" s="26">
         <v>1838</v>
       </c>
       <c r="N55" s="26">
         <v>1756</v>
       </c>
       <c r="O55" s="27">
         <v>59938</v>
       </c>
     </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A56" s="34">
         <v>41306</v>
       </c>
       <c r="B56" s="22">
         <v>44187</v>
       </c>
       <c r="C56" s="26">
         <v>3180</v>
       </c>
       <c r="D56" s="26">
         <v>518</v>
       </c>
       <c r="E56" s="26">
         <v>40490</v>
       </c>
       <c r="F56" s="25">
         <v>19553</v>
       </c>
       <c r="G56" s="23">
         <v>19231</v>
       </c>
       <c r="H56" s="23">
         <v>1705</v>
       </c>
       <c r="I56" s="24">
         <v>0</v>
       </c>
       <c r="J56" s="26">
         <v>137</v>
       </c>
       <c r="K56" s="26">
         <v>3547</v>
       </c>
       <c r="L56" s="26">
         <v>8492</v>
       </c>
       <c r="M56" s="26">
         <v>2001</v>
       </c>
       <c r="N56" s="26">
         <v>1793</v>
       </c>
       <c r="O56" s="27">
         <v>60158</v>
       </c>
     </row>
-    <row r="57" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A57" s="34">
         <v>41334</v>
       </c>
       <c r="B57" s="22">
         <v>43799</v>
       </c>
       <c r="C57" s="26">
         <v>2478</v>
       </c>
       <c r="D57" s="26">
         <v>727</v>
       </c>
       <c r="E57" s="26">
         <v>40594</v>
       </c>
       <c r="F57" s="25">
         <v>19653</v>
       </c>
       <c r="G57" s="23">
         <v>19151</v>
       </c>
       <c r="H57" s="23">
         <v>1790</v>
       </c>
       <c r="I57" s="24">
         <v>0</v>
       </c>
       <c r="J57" s="26">
         <v>130</v>
       </c>
       <c r="K57" s="26">
         <v>3670</v>
       </c>
       <c r="L57" s="26">
         <v>8571</v>
       </c>
       <c r="M57" s="26">
         <v>1847</v>
       </c>
       <c r="N57" s="26">
         <v>1944</v>
       </c>
       <c r="O57" s="27">
         <v>59962</v>
       </c>
     </row>
-    <row r="58" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A58" s="34">
         <v>41365</v>
       </c>
       <c r="B58" s="22">
         <v>43799</v>
       </c>
       <c r="C58" s="26">
         <v>2242</v>
       </c>
       <c r="D58" s="26">
         <v>556</v>
       </c>
       <c r="E58" s="26">
         <v>41001</v>
       </c>
       <c r="F58" s="25">
         <v>20001</v>
       </c>
       <c r="G58" s="23">
         <v>19147</v>
       </c>
       <c r="H58" s="23">
         <v>1853</v>
       </c>
       <c r="I58" s="24">
         <v>0</v>
       </c>
       <c r="J58" s="26">
         <v>129</v>
       </c>
       <c r="K58" s="26">
         <v>3654</v>
       </c>
       <c r="L58" s="26">
         <v>8386</v>
       </c>
       <c r="M58" s="26">
         <v>1835</v>
       </c>
       <c r="N58" s="26">
         <v>1937</v>
       </c>
       <c r="O58" s="27">
         <v>59741</v>
       </c>
     </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A59" s="34">
         <v>41395</v>
       </c>
       <c r="B59" s="22">
         <v>44049</v>
       </c>
       <c r="C59" s="26">
         <v>2295</v>
       </c>
       <c r="D59" s="26">
         <v>760</v>
       </c>
       <c r="E59" s="26">
         <v>40994</v>
       </c>
       <c r="F59" s="25">
         <v>19927</v>
       </c>
       <c r="G59" s="23">
         <v>19163</v>
       </c>
       <c r="H59" s="23">
         <v>1904</v>
       </c>
       <c r="I59" s="24">
         <v>0</v>
       </c>
       <c r="J59" s="26">
         <v>121</v>
       </c>
       <c r="K59" s="26">
         <v>3540</v>
       </c>
       <c r="L59" s="26">
         <v>8301</v>
       </c>
       <c r="M59" s="26">
         <v>1799</v>
       </c>
       <c r="N59" s="26">
         <v>1794</v>
       </c>
       <c r="O59" s="27">
         <v>59604</v>
       </c>
     </row>
-    <row r="60" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A60" s="34">
         <v>41426</v>
       </c>
       <c r="B60" s="22">
         <v>44119</v>
       </c>
       <c r="C60" s="26">
         <v>2581</v>
       </c>
       <c r="D60" s="26">
         <v>630</v>
       </c>
       <c r="E60" s="26">
         <v>40908</v>
       </c>
       <c r="F60" s="25">
         <v>19740</v>
       </c>
       <c r="G60" s="23">
         <v>19236</v>
       </c>
       <c r="H60" s="23">
         <v>1932</v>
       </c>
       <c r="I60" s="24">
         <v>0</v>
       </c>
       <c r="J60" s="26">
         <v>120</v>
       </c>
       <c r="K60" s="26">
         <v>3588</v>
       </c>
       <c r="L60" s="26">
         <v>8336</v>
       </c>
       <c r="M60" s="26">
         <v>1922</v>
       </c>
       <c r="N60" s="26">
         <v>1868</v>
       </c>
       <c r="O60" s="27">
         <v>59952</v>
       </c>
     </row>
-    <row r="61" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A61" s="34">
         <v>41456</v>
       </c>
       <c r="B61" s="22">
         <v>43671</v>
       </c>
       <c r="C61" s="26">
         <v>2589</v>
       </c>
       <c r="D61" s="26">
         <v>548</v>
       </c>
       <c r="E61" s="26">
         <v>40534</v>
       </c>
       <c r="F61" s="25">
         <v>19800</v>
       </c>
       <c r="G61" s="23">
         <v>18798</v>
       </c>
       <c r="H61" s="23">
         <v>1937</v>
       </c>
       <c r="I61" s="24">
         <v>0</v>
       </c>
       <c r="J61" s="26">
         <v>116</v>
       </c>
       <c r="K61" s="26">
         <v>3588</v>
       </c>
       <c r="L61" s="26">
         <v>8425</v>
       </c>
       <c r="M61" s="26">
         <v>1897</v>
       </c>
       <c r="N61" s="26">
         <v>1791</v>
       </c>
       <c r="O61" s="27">
         <v>59488</v>
       </c>
     </row>
-    <row r="62" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A62" s="34">
         <v>41487</v>
       </c>
       <c r="B62" s="22">
         <v>43636</v>
       </c>
       <c r="C62" s="26">
         <v>1769</v>
       </c>
       <c r="D62" s="26">
         <v>836</v>
       </c>
       <c r="E62" s="26">
         <v>41031</v>
       </c>
       <c r="F62" s="25">
         <v>20057</v>
       </c>
       <c r="G62" s="23">
         <v>19023</v>
       </c>
       <c r="H62" s="23">
         <v>1950</v>
       </c>
       <c r="I62" s="24">
         <v>0</v>
       </c>
       <c r="J62" s="26">
         <v>79</v>
       </c>
       <c r="K62" s="26">
         <v>3584</v>
       </c>
       <c r="L62" s="26">
         <v>8481</v>
       </c>
       <c r="M62" s="26">
         <v>1721</v>
       </c>
       <c r="N62" s="26">
         <v>1790</v>
       </c>
       <c r="O62" s="27">
         <v>59292</v>
       </c>
     </row>
-    <row r="63" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A63" s="34">
         <v>41518</v>
       </c>
       <c r="B63" s="22">
         <v>43762</v>
       </c>
       <c r="C63" s="26">
         <v>2141</v>
       </c>
       <c r="D63" s="26">
         <v>666</v>
       </c>
       <c r="E63" s="26">
         <v>40955</v>
       </c>
       <c r="F63" s="25">
         <v>20271</v>
       </c>
       <c r="G63" s="23">
         <v>18714</v>
       </c>
       <c r="H63" s="23">
         <v>1970</v>
       </c>
       <c r="I63" s="24">
         <v>0</v>
       </c>
       <c r="J63" s="26">
         <v>80</v>
       </c>
       <c r="K63" s="26">
         <v>3651</v>
       </c>
       <c r="L63" s="26">
         <v>8540</v>
       </c>
       <c r="M63" s="26">
         <v>1806</v>
       </c>
       <c r="N63" s="26">
         <v>1946</v>
       </c>
       <c r="O63" s="27">
         <v>59785</v>
       </c>
     </row>
-    <row r="64" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A64" s="34">
         <v>41548</v>
       </c>
       <c r="B64" s="22">
         <v>44863</v>
       </c>
       <c r="C64" s="26">
         <v>1999</v>
       </c>
       <c r="D64" s="26">
         <v>497</v>
       </c>
       <c r="E64" s="26">
         <v>42367</v>
       </c>
       <c r="F64" s="25">
         <v>20887</v>
       </c>
       <c r="G64" s="23">
         <v>19492</v>
       </c>
       <c r="H64" s="23">
         <v>1988</v>
       </c>
       <c r="I64" s="24">
         <v>0</v>
       </c>
       <c r="J64" s="26">
         <v>82</v>
       </c>
       <c r="K64" s="26">
         <v>3647</v>
       </c>
       <c r="L64" s="26">
         <v>8621</v>
       </c>
       <c r="M64" s="26">
         <v>1736</v>
       </c>
       <c r="N64" s="26">
         <v>1833</v>
       </c>
       <c r="O64" s="27">
         <v>60782</v>
       </c>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A65" s="34">
         <v>41579</v>
       </c>
       <c r="B65" s="22">
         <v>44587</v>
       </c>
       <c r="C65" s="26">
         <v>2572</v>
       </c>
       <c r="D65" s="26">
         <v>431</v>
       </c>
       <c r="E65" s="26">
         <v>41584</v>
       </c>
       <c r="F65" s="25">
         <v>21135</v>
       </c>
       <c r="G65" s="23">
         <v>18435</v>
       </c>
       <c r="H65" s="23">
         <v>2015</v>
       </c>
       <c r="I65" s="24">
         <v>0</v>
       </c>
       <c r="J65" s="26">
         <v>81</v>
       </c>
       <c r="K65" s="26">
         <v>3642</v>
       </c>
       <c r="L65" s="26">
         <v>8705</v>
       </c>
       <c r="M65" s="26">
         <v>2014</v>
       </c>
       <c r="N65" s="26">
         <v>1894</v>
       </c>
       <c r="O65" s="27">
         <v>60921</v>
       </c>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="34">
         <v>41609</v>
       </c>
       <c r="B66" s="22">
         <v>44873</v>
       </c>
       <c r="C66" s="26">
         <v>1944</v>
       </c>
       <c r="D66" s="26">
         <v>370</v>
       </c>
       <c r="E66" s="26">
         <v>42560</v>
       </c>
       <c r="F66" s="25">
         <v>22021</v>
       </c>
       <c r="G66" s="23">
         <v>18514</v>
       </c>
       <c r="H66" s="23">
         <v>2025</v>
       </c>
       <c r="I66" s="24">
         <v>0</v>
       </c>
       <c r="J66" s="26">
         <v>80</v>
       </c>
       <c r="K66" s="26">
         <v>3712</v>
       </c>
       <c r="L66" s="26">
         <v>8846</v>
       </c>
       <c r="M66" s="26">
         <v>2014</v>
       </c>
       <c r="N66" s="26">
         <v>1506</v>
       </c>
       <c r="O66" s="27">
         <v>61032</v>
       </c>
       <c r="P66" s="28"/>
       <c r="Q66" s="28"/>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="34">
         <v>41640</v>
       </c>
       <c r="B67" s="22">
         <v>44076</v>
       </c>
       <c r="C67" s="26">
         <v>1792</v>
       </c>
       <c r="D67" s="26">
         <v>260</v>
       </c>
       <c r="E67" s="26">
         <v>42023</v>
       </c>
       <c r="F67" s="25">
         <v>21771</v>
       </c>
       <c r="G67" s="23">
         <v>18178</v>
       </c>
       <c r="H67" s="23">
         <v>2075</v>
       </c>
       <c r="I67" s="24">
         <v>0</v>
       </c>
       <c r="J67" s="26">
         <v>80</v>
       </c>
       <c r="K67" s="26">
         <v>3721</v>
       </c>
       <c r="L67" s="26">
         <v>8953</v>
       </c>
       <c r="M67" s="26">
         <v>2771</v>
       </c>
       <c r="N67" s="26">
         <v>1772</v>
       </c>
       <c r="O67" s="27">
         <v>61371</v>
       </c>
       <c r="P67" s="28"/>
       <c r="Q67" s="28"/>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="34">
         <v>41671</v>
       </c>
       <c r="B68" s="22">
         <v>44384</v>
       </c>
       <c r="C68" s="26">
         <v>1586</v>
       </c>
       <c r="D68" s="26">
         <v>181</v>
       </c>
       <c r="E68" s="26">
         <v>42617</v>
       </c>
       <c r="F68" s="25">
         <v>22058</v>
       </c>
       <c r="G68" s="23">
         <v>18477</v>
       </c>
       <c r="H68" s="23">
         <v>2082</v>
       </c>
       <c r="I68" s="24">
         <v>0</v>
       </c>
       <c r="J68" s="26">
         <v>82</v>
       </c>
       <c r="K68" s="26">
         <v>3716</v>
       </c>
       <c r="L68" s="26">
         <v>9016</v>
       </c>
       <c r="M68" s="26">
         <v>2822</v>
       </c>
       <c r="N68" s="26">
         <v>1746</v>
       </c>
       <c r="O68" s="27">
         <v>61765</v>
       </c>
       <c r="P68" s="35"/>
       <c r="Q68" s="35"/>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="34">
         <v>41699</v>
       </c>
       <c r="B69" s="22">
         <v>44559</v>
       </c>
       <c r="C69" s="26">
         <v>1757</v>
       </c>
       <c r="D69" s="26">
         <v>303</v>
       </c>
       <c r="E69" s="26">
         <v>42498</v>
       </c>
       <c r="F69" s="25">
         <v>22323</v>
       </c>
       <c r="G69" s="23">
         <v>18085</v>
       </c>
       <c r="H69" s="23">
         <v>2089</v>
       </c>
       <c r="I69" s="24">
         <v>0</v>
       </c>
       <c r="J69" s="26">
         <v>74</v>
       </c>
       <c r="K69" s="26">
         <v>3812</v>
       </c>
       <c r="L69" s="26">
         <v>8982</v>
       </c>
       <c r="M69" s="26">
         <v>2457</v>
       </c>
       <c r="N69" s="26">
         <v>1917</v>
       </c>
       <c r="O69" s="27">
         <v>61800</v>
       </c>
       <c r="P69" s="35"/>
       <c r="Q69" s="35"/>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A70" s="34">
         <v>41730</v>
       </c>
       <c r="B70" s="22">
         <v>45007</v>
       </c>
       <c r="C70" s="26">
         <v>1958</v>
       </c>
       <c r="D70" s="26">
         <v>340</v>
       </c>
       <c r="E70" s="26">
         <v>42709</v>
       </c>
       <c r="F70" s="25">
         <v>22217</v>
       </c>
       <c r="G70" s="23">
         <v>18363</v>
       </c>
       <c r="H70" s="23">
         <v>2129</v>
       </c>
       <c r="I70" s="24">
         <v>0</v>
       </c>
       <c r="J70" s="26">
         <v>72</v>
       </c>
       <c r="K70" s="26">
         <v>3784</v>
       </c>
       <c r="L70" s="26">
         <v>8837</v>
       </c>
       <c r="M70" s="26">
         <v>2502</v>
       </c>
       <c r="N70" s="26">
         <v>2016</v>
       </c>
       <c r="O70" s="27">
         <v>62217</v>
       </c>
       <c r="P70" s="35"/>
       <c r="Q70" s="35"/>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A71" s="34">
         <v>41760</v>
       </c>
       <c r="B71" s="22">
         <v>44840</v>
       </c>
       <c r="C71" s="26">
         <v>1648</v>
       </c>
       <c r="D71" s="26">
         <v>330</v>
       </c>
       <c r="E71" s="26">
         <v>42863</v>
       </c>
       <c r="F71" s="25">
         <v>22532</v>
       </c>
       <c r="G71" s="23">
         <v>18184</v>
       </c>
       <c r="H71" s="23">
         <v>2147</v>
       </c>
       <c r="I71" s="24">
         <v>0</v>
       </c>
       <c r="J71" s="26">
         <v>75</v>
       </c>
       <c r="K71" s="26">
         <v>3825</v>
       </c>
       <c r="L71" s="26">
         <v>8764</v>
       </c>
       <c r="M71" s="26">
         <v>2476</v>
       </c>
       <c r="N71" s="26">
         <v>1745</v>
       </c>
       <c r="O71" s="27">
         <v>61726</v>
       </c>
       <c r="P71" s="35"/>
       <c r="Q71" s="35"/>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A72" s="34">
         <v>41791</v>
       </c>
       <c r="B72" s="22">
         <v>45169</v>
       </c>
       <c r="C72" s="26">
         <v>2019</v>
       </c>
       <c r="D72" s="26">
         <v>402</v>
       </c>
       <c r="E72" s="26">
         <v>42748</v>
       </c>
       <c r="F72" s="25">
         <v>22761</v>
       </c>
       <c r="G72" s="23">
         <v>17831</v>
       </c>
       <c r="H72" s="23">
         <v>2156</v>
       </c>
       <c r="I72" s="24">
         <v>0</v>
       </c>
       <c r="J72" s="26">
         <v>74</v>
       </c>
       <c r="K72" s="26">
         <v>3836</v>
       </c>
       <c r="L72" s="26">
         <v>8670</v>
       </c>
       <c r="M72" s="26">
         <v>2504</v>
       </c>
       <c r="N72" s="26">
         <v>1938</v>
       </c>
       <c r="O72" s="27">
         <v>62191</v>
       </c>
       <c r="P72" s="35"/>
       <c r="Q72" s="35"/>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="34">
         <v>41821</v>
       </c>
       <c r="B73" s="22">
         <v>45315</v>
       </c>
       <c r="C73" s="26">
         <v>2133</v>
       </c>
       <c r="D73" s="26">
         <v>605</v>
       </c>
       <c r="E73" s="26">
         <v>42578</v>
       </c>
       <c r="F73" s="25">
         <v>22728</v>
       </c>
       <c r="G73" s="23">
         <v>17675</v>
       </c>
       <c r="H73" s="23">
         <v>2175</v>
       </c>
       <c r="I73" s="24">
         <v>0</v>
       </c>
       <c r="J73" s="26">
         <v>76</v>
       </c>
       <c r="K73" s="26">
         <v>3805</v>
       </c>
       <c r="L73" s="26">
         <v>8807</v>
       </c>
       <c r="M73" s="26">
         <v>2489</v>
       </c>
       <c r="N73" s="26">
         <v>1811</v>
       </c>
       <c r="O73" s="27">
         <v>62303</v>
       </c>
       <c r="P73" s="35"/>
       <c r="Q73" s="35"/>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="34">
         <v>41852</v>
       </c>
       <c r="B74" s="22">
         <v>45934</v>
       </c>
       <c r="C74" s="26">
         <v>2444</v>
       </c>
       <c r="D74" s="26">
         <v>987</v>
       </c>
       <c r="E74" s="26">
         <v>42504</v>
       </c>
       <c r="F74" s="25">
         <v>22124</v>
       </c>
       <c r="G74" s="23">
         <v>18194</v>
       </c>
       <c r="H74" s="23">
         <v>2186</v>
       </c>
       <c r="I74" s="24">
         <v>0</v>
       </c>
       <c r="J74" s="26">
         <v>80</v>
       </c>
       <c r="K74" s="26">
         <v>3791</v>
       </c>
       <c r="L74" s="26">
         <v>8909</v>
       </c>
       <c r="M74" s="26">
         <v>2399</v>
       </c>
       <c r="N74" s="26">
         <v>2005</v>
       </c>
       <c r="O74" s="27">
         <v>63118</v>
       </c>
       <c r="P74" s="35"/>
       <c r="Q74" s="35"/>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="34">
         <v>41883</v>
       </c>
       <c r="B75" s="22">
         <v>46147</v>
       </c>
       <c r="C75" s="26">
         <v>2855</v>
       </c>
       <c r="D75" s="26">
         <v>1331</v>
       </c>
       <c r="E75" s="26">
         <v>41961</v>
       </c>
       <c r="F75" s="25">
         <v>22495</v>
       </c>
       <c r="G75" s="23">
         <v>17304</v>
       </c>
       <c r="H75" s="23">
         <v>2163</v>
       </c>
       <c r="I75" s="24">
         <v>0</v>
       </c>
       <c r="J75" s="26">
         <v>75</v>
       </c>
       <c r="K75" s="26">
         <v>3880</v>
       </c>
       <c r="L75" s="26">
         <v>9007</v>
       </c>
       <c r="M75" s="26">
         <v>2540</v>
       </c>
       <c r="N75" s="26">
         <v>1945</v>
       </c>
       <c r="O75" s="27">
         <v>63596</v>
       </c>
       <c r="P75" s="35"/>
       <c r="Q75" s="35"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="34">
         <v>41913</v>
       </c>
       <c r="B76" s="22">
         <v>46167</v>
       </c>
       <c r="C76" s="26">
         <v>2910</v>
       </c>
       <c r="D76" s="26">
         <v>896</v>
       </c>
       <c r="E76" s="26">
         <v>42361</v>
       </c>
       <c r="F76" s="25">
         <v>22825</v>
       </c>
       <c r="G76" s="23">
         <v>17318</v>
       </c>
       <c r="H76" s="23">
         <v>2217</v>
       </c>
       <c r="I76" s="24">
         <v>0</v>
       </c>
       <c r="J76" s="26">
         <v>74</v>
       </c>
       <c r="K76" s="26">
         <v>3867</v>
       </c>
       <c r="L76" s="26">
         <v>9049</v>
       </c>
       <c r="M76" s="26">
         <v>2434</v>
       </c>
       <c r="N76" s="26">
         <v>1868</v>
       </c>
       <c r="O76" s="27">
         <v>63459</v>
       </c>
       <c r="P76" s="35"/>
       <c r="Q76" s="35"/>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="34">
         <v>41944</v>
       </c>
       <c r="B77" s="22">
         <v>46463</v>
       </c>
       <c r="C77" s="26">
         <v>2598</v>
       </c>
       <c r="D77" s="26">
         <v>1301</v>
       </c>
       <c r="E77" s="26">
         <v>42563</v>
       </c>
       <c r="F77" s="25">
         <v>22979</v>
       </c>
       <c r="G77" s="23">
         <v>17327</v>
       </c>
       <c r="H77" s="23">
         <v>2258</v>
       </c>
       <c r="I77" s="24">
         <v>0</v>
       </c>
       <c r="J77" s="26">
         <v>74</v>
       </c>
       <c r="K77" s="26">
         <v>3895</v>
       </c>
       <c r="L77" s="26">
         <v>9106</v>
       </c>
       <c r="M77" s="26">
         <v>2349</v>
       </c>
       <c r="N77" s="26">
         <v>2218</v>
       </c>
       <c r="O77" s="27">
         <v>64104</v>
       </c>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="34">
         <v>41974</v>
       </c>
       <c r="B78" s="22">
         <v>46470</v>
       </c>
       <c r="C78" s="26">
         <v>2538</v>
       </c>
       <c r="D78" s="26">
         <v>389</v>
       </c>
       <c r="E78" s="26">
         <v>43543</v>
       </c>
       <c r="F78" s="25">
         <v>23900</v>
       </c>
       <c r="G78" s="23">
         <v>17340</v>
       </c>
       <c r="H78" s="23">
         <v>2303</v>
       </c>
       <c r="I78" s="24">
         <v>0</v>
       </c>
       <c r="J78" s="26">
         <v>78</v>
       </c>
       <c r="K78" s="26">
         <v>3946</v>
       </c>
       <c r="L78" s="26">
         <v>9111</v>
       </c>
       <c r="M78" s="26">
         <v>2870</v>
       </c>
       <c r="N78" s="26">
         <v>1764</v>
       </c>
       <c r="O78" s="27">
         <v>64238</v>
       </c>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="34">
         <v>42005</v>
       </c>
       <c r="B79" s="22">
         <v>46145</v>
       </c>
       <c r="C79" s="26">
         <v>2037</v>
       </c>
       <c r="D79" s="26">
         <v>651</v>
       </c>
       <c r="E79" s="26">
         <v>43457</v>
       </c>
       <c r="F79" s="25">
         <v>23728</v>
       </c>
       <c r="G79" s="23">
         <v>17382</v>
       </c>
       <c r="H79" s="23">
         <v>2347</v>
       </c>
       <c r="I79" s="24">
         <v>0</v>
       </c>
       <c r="J79" s="26">
         <v>76</v>
       </c>
       <c r="K79" s="26">
         <v>3929</v>
       </c>
       <c r="L79" s="26">
         <v>9189</v>
       </c>
       <c r="M79" s="26">
         <v>2801</v>
       </c>
       <c r="N79" s="26">
         <v>2091</v>
       </c>
       <c r="O79" s="27">
         <v>64229</v>
       </c>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A80" s="34">
         <v>42036</v>
       </c>
       <c r="B80" s="22">
         <v>46498</v>
       </c>
       <c r="C80" s="26">
         <v>1729</v>
       </c>
       <c r="D80" s="26">
         <v>733</v>
       </c>
       <c r="E80" s="26">
         <v>44035</v>
       </c>
       <c r="F80" s="25">
         <v>24172</v>
       </c>
       <c r="G80" s="23">
         <v>17486</v>
       </c>
       <c r="H80" s="23">
         <v>2378</v>
       </c>
       <c r="I80" s="24">
         <v>0</v>
       </c>
       <c r="J80" s="26">
         <v>74</v>
       </c>
       <c r="K80" s="26">
         <v>3944</v>
       </c>
       <c r="L80" s="26">
         <v>9256</v>
       </c>
       <c r="M80" s="26">
         <v>2677</v>
       </c>
       <c r="N80" s="26">
         <v>2007</v>
       </c>
       <c r="O80" s="27">
         <v>64456</v>
       </c>
     </row>
-    <row r="81" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A81" s="34">
         <v>42064</v>
       </c>
       <c r="B81" s="22">
         <v>46732</v>
       </c>
       <c r="C81" s="26">
         <v>1725</v>
       </c>
       <c r="D81" s="26">
         <v>453</v>
       </c>
       <c r="E81" s="26">
         <v>44554</v>
       </c>
       <c r="F81" s="25">
         <v>24438</v>
       </c>
       <c r="G81" s="23">
         <v>17725</v>
       </c>
       <c r="H81" s="23">
         <v>2390</v>
       </c>
       <c r="I81" s="24">
         <v>0</v>
       </c>
       <c r="J81" s="26">
         <v>73</v>
       </c>
       <c r="K81" s="26">
         <v>3939</v>
       </c>
       <c r="L81" s="26">
         <v>9241</v>
       </c>
       <c r="M81" s="26">
         <v>2725</v>
       </c>
       <c r="N81" s="26">
         <v>2348</v>
       </c>
       <c r="O81" s="27">
         <v>65059</v>
       </c>
     </row>
-    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="34">
         <v>42095</v>
       </c>
       <c r="B82" s="22">
         <v>47020</v>
       </c>
       <c r="C82" s="26">
         <v>1821</v>
       </c>
       <c r="D82" s="26">
         <v>719</v>
       </c>
       <c r="E82" s="26">
         <v>44480</v>
       </c>
       <c r="F82" s="25">
         <v>24970</v>
       </c>
       <c r="G82" s="23">
         <v>17098</v>
       </c>
       <c r="H82" s="23">
         <v>2412</v>
       </c>
       <c r="I82" s="24">
         <v>0</v>
       </c>
       <c r="J82" s="26">
         <v>67</v>
       </c>
       <c r="K82" s="26">
         <v>3988</v>
       </c>
       <c r="L82" s="26">
         <v>9144</v>
       </c>
       <c r="M82" s="26">
         <v>2903</v>
       </c>
       <c r="N82" s="26">
         <v>2260</v>
       </c>
       <c r="O82" s="27">
         <v>65382</v>
       </c>
     </row>
-    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A83" s="34">
         <v>42125</v>
       </c>
       <c r="B83" s="22">
         <v>47784</v>
       </c>
       <c r="C83" s="26">
         <v>2227</v>
       </c>
       <c r="D83" s="26">
         <v>609</v>
       </c>
       <c r="E83" s="26">
         <v>44947</v>
       </c>
       <c r="F83" s="25">
         <v>25238</v>
       </c>
       <c r="G83" s="23">
         <v>17277</v>
       </c>
       <c r="H83" s="23">
         <v>2432</v>
       </c>
       <c r="I83" s="24">
         <v>0</v>
       </c>
       <c r="J83" s="26">
         <v>64</v>
       </c>
       <c r="K83" s="26">
         <v>3994</v>
       </c>
       <c r="L83" s="26">
         <v>9141</v>
       </c>
       <c r="M83" s="26">
         <v>2768</v>
       </c>
       <c r="N83" s="26">
         <v>2020</v>
       </c>
       <c r="O83" s="27">
         <v>65771</v>
       </c>
     </row>
-    <row r="84" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A84" s="34">
         <v>42156</v>
       </c>
       <c r="B84" s="22">
         <v>47646</v>
       </c>
       <c r="C84" s="26">
         <v>1730</v>
       </c>
       <c r="D84" s="26">
         <v>940</v>
       </c>
       <c r="E84" s="26">
         <v>44977</v>
       </c>
       <c r="F84" s="25">
         <v>25389</v>
       </c>
       <c r="G84" s="23">
         <v>17126</v>
       </c>
       <c r="H84" s="23">
         <v>2462</v>
       </c>
       <c r="I84" s="24">
         <v>0</v>
       </c>
       <c r="J84" s="26">
         <v>61</v>
       </c>
       <c r="K84" s="26">
         <v>4119</v>
       </c>
       <c r="L84" s="26">
         <v>8997</v>
       </c>
       <c r="M84" s="26">
         <v>2866</v>
       </c>
       <c r="N84" s="26">
         <v>2129</v>
       </c>
       <c r="O84" s="27">
         <v>65817</v>
       </c>
     </row>
-    <row r="85" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A85" s="34">
         <v>42186</v>
       </c>
       <c r="B85" s="22">
         <v>48457</v>
       </c>
       <c r="C85" s="26">
         <v>1821</v>
       </c>
       <c r="D85" s="26">
         <v>949</v>
       </c>
       <c r="E85" s="26">
         <v>45687</v>
       </c>
       <c r="F85" s="25">
         <v>25864</v>
       </c>
       <c r="G85" s="23">
         <v>17342</v>
       </c>
       <c r="H85" s="23">
         <v>2481</v>
       </c>
       <c r="I85" s="24">
         <v>0</v>
       </c>
       <c r="J85" s="26">
         <v>60</v>
       </c>
       <c r="K85" s="26">
         <v>4115</v>
       </c>
       <c r="L85" s="26">
         <v>9182</v>
       </c>
       <c r="M85" s="26">
         <v>2820</v>
       </c>
       <c r="N85" s="26">
         <v>1892</v>
       </c>
       <c r="O85" s="27">
         <v>66527</v>
       </c>
     </row>
-    <row r="86" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A86" s="34">
         <v>42217</v>
       </c>
       <c r="B86" s="22">
         <v>49573</v>
       </c>
       <c r="C86" s="26">
         <v>1991</v>
       </c>
       <c r="D86" s="26">
         <v>1796</v>
       </c>
       <c r="E86" s="26">
         <v>45786</v>
       </c>
       <c r="F86" s="25">
         <v>25849</v>
       </c>
       <c r="G86" s="23">
         <v>17447</v>
       </c>
       <c r="H86" s="23">
         <v>2490</v>
       </c>
       <c r="I86" s="24">
         <v>0</v>
       </c>
       <c r="J86" s="26">
         <v>59</v>
       </c>
       <c r="K86" s="26">
         <v>4023</v>
       </c>
       <c r="L86" s="26">
         <v>9173</v>
       </c>
       <c r="M86" s="26">
         <v>2680</v>
       </c>
       <c r="N86" s="26">
         <v>1894</v>
       </c>
       <c r="O86" s="27">
         <v>67402</v>
       </c>
     </row>
-    <row r="87" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A87" s="34">
         <v>42248</v>
       </c>
       <c r="B87" s="22">
         <v>49286</v>
       </c>
       <c r="C87" s="26">
         <v>2360</v>
       </c>
       <c r="D87" s="26">
         <v>1175</v>
       </c>
       <c r="E87" s="26">
         <v>45751</v>
       </c>
       <c r="F87" s="25">
         <v>26052</v>
       </c>
       <c r="G87" s="23">
         <v>17177</v>
       </c>
       <c r="H87" s="23">
         <v>2521</v>
       </c>
       <c r="I87" s="24">
         <v>0</v>
       </c>
       <c r="J87" s="26">
         <v>59</v>
       </c>
       <c r="K87" s="26">
         <v>4151</v>
       </c>
       <c r="L87" s="26">
         <v>9223</v>
       </c>
       <c r="M87" s="26">
         <v>2690</v>
       </c>
       <c r="N87" s="26">
         <v>2040</v>
       </c>
       <c r="O87" s="27">
         <v>67448</v>
       </c>
     </row>
-    <row r="88" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A88" s="34">
         <v>42278</v>
       </c>
       <c r="B88" s="22">
         <v>49629</v>
       </c>
       <c r="C88" s="26">
         <v>2191</v>
       </c>
       <c r="D88" s="26">
         <v>1293</v>
       </c>
       <c r="E88" s="26">
         <v>46146</v>
       </c>
       <c r="F88" s="25">
         <v>26462</v>
       </c>
       <c r="G88" s="23">
         <v>17120</v>
       </c>
       <c r="H88" s="23">
         <v>2564</v>
       </c>
       <c r="I88" s="24">
         <v>0</v>
       </c>
       <c r="J88" s="26">
         <v>59</v>
       </c>
       <c r="K88" s="26">
         <v>4151</v>
       </c>
       <c r="L88" s="26">
         <v>9240</v>
       </c>
       <c r="M88" s="26">
         <v>2940</v>
       </c>
       <c r="N88" s="26">
         <v>2049</v>
       </c>
       <c r="O88" s="27">
         <v>68068</v>
       </c>
     </row>
-    <row r="89" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A89" s="34">
         <v>42309</v>
       </c>
       <c r="B89" s="22">
         <v>49728</v>
       </c>
       <c r="C89" s="26">
         <v>2147</v>
       </c>
       <c r="D89" s="26">
         <v>1296</v>
       </c>
       <c r="E89" s="26">
         <v>46285</v>
       </c>
       <c r="F89" s="25">
         <v>26705</v>
       </c>
       <c r="G89" s="23">
         <v>16983</v>
       </c>
       <c r="H89" s="23">
         <v>2597</v>
       </c>
       <c r="I89" s="24">
         <v>0</v>
       </c>
       <c r="J89" s="26">
         <v>58</v>
       </c>
       <c r="K89" s="26">
         <v>4233</v>
       </c>
       <c r="L89" s="26">
         <v>9393</v>
       </c>
       <c r="M89" s="26">
         <v>2882</v>
       </c>
       <c r="N89" s="26">
         <v>2420</v>
       </c>
       <c r="O89" s="27">
         <v>68715</v>
       </c>
     </row>
-    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A90" s="34">
         <v>42339</v>
       </c>
       <c r="B90" s="22">
         <v>50992</v>
       </c>
       <c r="C90" s="26">
         <v>2441</v>
       </c>
       <c r="D90" s="26">
         <v>1012</v>
       </c>
       <c r="E90" s="26">
         <v>47538</v>
       </c>
       <c r="F90" s="25">
         <v>28032</v>
       </c>
       <c r="G90" s="23">
         <v>16873</v>
       </c>
       <c r="H90" s="23">
         <v>2632</v>
       </c>
       <c r="I90" s="24">
         <v>0</v>
       </c>
       <c r="J90" s="26">
         <v>58</v>
       </c>
       <c r="K90" s="26">
         <v>4272</v>
       </c>
       <c r="L90" s="26">
         <v>9237</v>
       </c>
       <c r="M90" s="26">
         <v>2901</v>
       </c>
       <c r="N90" s="26">
         <v>1644</v>
       </c>
       <c r="O90" s="27">
         <v>69104</v>
       </c>
     </row>
-    <row r="91" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A91" s="34">
         <v>42370</v>
       </c>
       <c r="B91" s="22">
         <v>50605</v>
       </c>
       <c r="C91" s="26">
         <v>2281</v>
       </c>
       <c r="D91" s="26">
         <v>1167</v>
       </c>
       <c r="E91" s="26">
         <v>47157</v>
       </c>
       <c r="F91" s="25">
         <v>27585</v>
       </c>
       <c r="G91" s="23">
         <v>16885</v>
       </c>
       <c r="H91" s="23">
         <v>2687</v>
       </c>
       <c r="I91" s="24">
         <v>0</v>
       </c>
       <c r="J91" s="26">
         <v>60</v>
       </c>
       <c r="K91" s="26">
         <v>4261</v>
       </c>
       <c r="L91" s="26">
         <v>9216</v>
       </c>
       <c r="M91" s="26">
         <v>3098</v>
       </c>
       <c r="N91" s="26">
         <v>1948</v>
       </c>
       <c r="O91" s="27">
         <v>69188</v>
       </c>
     </row>
-    <row r="92" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A92" s="34">
         <v>42401</v>
       </c>
       <c r="B92" s="22">
         <v>50566</v>
       </c>
       <c r="C92" s="26">
         <v>2215</v>
       </c>
       <c r="D92" s="26">
         <v>827</v>
       </c>
       <c r="E92" s="26">
         <v>47524</v>
       </c>
       <c r="F92" s="25">
         <v>27885</v>
       </c>
       <c r="G92" s="23">
         <v>16900</v>
       </c>
       <c r="H92" s="23">
         <v>2738</v>
       </c>
       <c r="I92" s="24">
         <v>0</v>
       </c>
       <c r="J92" s="26">
         <v>56</v>
       </c>
       <c r="K92" s="26">
         <v>4286</v>
       </c>
       <c r="L92" s="26">
         <v>9283</v>
       </c>
       <c r="M92" s="26">
         <v>3140</v>
       </c>
       <c r="N92" s="26">
         <v>2027</v>
       </c>
       <c r="O92" s="27">
         <v>69358</v>
       </c>
     </row>
-    <row r="93" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A93" s="34">
         <v>42430</v>
       </c>
       <c r="B93" s="22">
         <v>50964</v>
       </c>
       <c r="C93" s="26">
         <v>2322</v>
       </c>
       <c r="D93" s="26">
         <v>832</v>
       </c>
       <c r="E93" s="26">
         <v>47811</v>
       </c>
       <c r="F93" s="25">
         <v>28224</v>
       </c>
       <c r="G93" s="23">
         <v>16823</v>
       </c>
       <c r="H93" s="23">
         <v>2763</v>
       </c>
       <c r="I93" s="24">
         <v>0</v>
       </c>
       <c r="J93" s="26">
         <v>54</v>
       </c>
       <c r="K93" s="26">
         <v>4452</v>
       </c>
       <c r="L93" s="26">
         <v>9244</v>
       </c>
       <c r="M93" s="26">
         <v>3306</v>
       </c>
       <c r="N93" s="26">
         <v>2293</v>
       </c>
       <c r="O93" s="27">
         <v>70313</v>
       </c>
     </row>
-    <row r="94" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A94" s="34">
         <v>42461</v>
       </c>
       <c r="B94" s="22">
         <v>51322</v>
       </c>
       <c r="C94" s="26">
         <v>2250</v>
       </c>
       <c r="D94" s="26">
         <v>819</v>
       </c>
       <c r="E94" s="26">
         <v>48252</v>
       </c>
       <c r="F94" s="25">
         <v>28595</v>
       </c>
       <c r="G94" s="23">
         <v>16862</v>
       </c>
       <c r="H94" s="23">
         <v>2795</v>
       </c>
       <c r="I94" s="24">
         <v>0</v>
       </c>
       <c r="J94" s="26">
         <v>49</v>
       </c>
       <c r="K94" s="26">
         <v>4505</v>
       </c>
       <c r="L94" s="26">
         <v>9101</v>
       </c>
       <c r="M94" s="26">
         <v>3448</v>
       </c>
       <c r="N94" s="26">
         <v>2117</v>
       </c>
       <c r="O94" s="27">
         <v>70542</v>
       </c>
     </row>
-    <row r="95" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A95" s="34">
         <v>42491</v>
       </c>
       <c r="B95" s="22">
         <v>51856</v>
       </c>
       <c r="C95" s="26">
         <v>2059</v>
       </c>
       <c r="D95" s="26">
         <v>871</v>
       </c>
       <c r="E95" s="26">
         <v>48926</v>
       </c>
       <c r="F95" s="25">
         <v>29331</v>
       </c>
       <c r="G95" s="23">
         <v>16770</v>
       </c>
       <c r="H95" s="23">
         <v>2825</v>
       </c>
       <c r="I95" s="24">
         <v>0</v>
       </c>
       <c r="J95" s="26">
         <v>46</v>
       </c>
       <c r="K95" s="26">
         <v>4485</v>
       </c>
       <c r="L95" s="26">
         <v>9054</v>
       </c>
       <c r="M95" s="26">
         <v>3390</v>
       </c>
       <c r="N95" s="26">
         <v>1971</v>
       </c>
       <c r="O95" s="27">
         <v>70802</v>
       </c>
     </row>
-    <row r="96" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A96" s="34">
         <v>42522</v>
       </c>
       <c r="B96" s="22">
         <v>51523</v>
       </c>
       <c r="C96" s="26">
         <v>1970</v>
       </c>
       <c r="D96" s="26">
         <v>848</v>
       </c>
       <c r="E96" s="26">
         <v>48705</v>
       </c>
       <c r="F96" s="25">
         <v>29391</v>
       </c>
       <c r="G96" s="23">
         <v>16457</v>
       </c>
       <c r="H96" s="23">
         <v>2857</v>
       </c>
       <c r="I96" s="24">
         <v>0</v>
       </c>
       <c r="J96" s="26">
         <v>45</v>
       </c>
       <c r="K96" s="26">
         <v>4599</v>
       </c>
       <c r="L96" s="26">
         <v>9032</v>
       </c>
       <c r="M96" s="26">
         <v>3411</v>
       </c>
       <c r="N96" s="26">
         <v>2159</v>
       </c>
       <c r="O96" s="27">
         <v>70770</v>
       </c>
     </row>
-    <row r="97" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A97" s="34">
         <v>42552</v>
       </c>
       <c r="B97" s="22">
         <v>52519</v>
       </c>
       <c r="C97" s="26">
         <v>2332</v>
       </c>
       <c r="D97" s="26">
         <v>1117</v>
       </c>
       <c r="E97" s="26">
         <v>49071</v>
       </c>
       <c r="F97" s="25">
         <v>30033</v>
       </c>
       <c r="G97" s="23">
         <v>16160</v>
       </c>
       <c r="H97" s="23">
         <v>2878</v>
       </c>
       <c r="I97" s="24">
         <v>0</v>
       </c>
       <c r="J97" s="26">
         <v>43</v>
       </c>
       <c r="K97" s="26">
         <v>4622</v>
       </c>
       <c r="L97" s="26">
         <v>9240</v>
       </c>
       <c r="M97" s="26">
         <v>3260</v>
       </c>
       <c r="N97" s="26">
         <v>2121</v>
       </c>
       <c r="O97" s="27">
         <v>71806</v>
       </c>
     </row>
-    <row r="98" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A98" s="34">
         <v>42583</v>
       </c>
       <c r="B98" s="22">
         <v>52614</v>
       </c>
       <c r="C98" s="26">
         <v>2437</v>
       </c>
       <c r="D98" s="26">
         <v>907</v>
       </c>
       <c r="E98" s="26">
         <v>49270</v>
       </c>
       <c r="F98" s="25">
         <v>30217</v>
       </c>
       <c r="G98" s="23">
         <v>16157</v>
       </c>
       <c r="H98" s="23">
         <v>2895</v>
       </c>
       <c r="I98" s="24">
         <v>0</v>
       </c>
       <c r="J98" s="26">
         <v>40</v>
       </c>
       <c r="K98" s="26">
         <v>4521</v>
       </c>
       <c r="L98" s="26">
         <v>9296</v>
       </c>
       <c r="M98" s="26">
         <v>3124</v>
       </c>
       <c r="N98" s="26">
         <v>2072</v>
       </c>
       <c r="O98" s="27">
         <v>71666</v>
       </c>
     </row>
-    <row r="99" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A99" s="34">
         <v>42614</v>
       </c>
       <c r="B99" s="22">
         <v>53077</v>
       </c>
       <c r="C99" s="26">
         <v>2779</v>
       </c>
       <c r="D99" s="26">
         <v>1022</v>
       </c>
       <c r="E99" s="26">
         <v>49276</v>
       </c>
       <c r="F99" s="25">
         <v>30421</v>
       </c>
       <c r="G99" s="23">
         <v>15938</v>
       </c>
       <c r="H99" s="23">
         <v>2918</v>
       </c>
       <c r="I99" s="24">
         <v>0</v>
       </c>
       <c r="J99" s="26">
         <v>38</v>
       </c>
       <c r="K99" s="26">
         <v>4515</v>
       </c>
       <c r="L99" s="26">
         <v>9340</v>
       </c>
       <c r="M99" s="26">
         <v>3086</v>
       </c>
       <c r="N99" s="26">
         <v>1966</v>
       </c>
       <c r="O99" s="27">
         <v>72022</v>
       </c>
     </row>
-    <row r="100" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A100" s="34">
         <v>42644</v>
       </c>
       <c r="B100" s="22">
         <v>53372</v>
       </c>
       <c r="C100" s="26">
         <v>2759</v>
       </c>
       <c r="D100" s="26">
         <v>1322</v>
       </c>
       <c r="E100" s="26">
         <v>49291</v>
       </c>
       <c r="F100" s="25">
         <v>30587</v>
       </c>
       <c r="G100" s="23">
         <v>15761</v>
       </c>
       <c r="H100" s="23">
         <v>2944</v>
       </c>
       <c r="I100" s="24">
         <v>0</v>
       </c>
       <c r="J100" s="26">
         <v>34</v>
       </c>
       <c r="K100" s="26">
         <v>4525</v>
       </c>
       <c r="L100" s="26">
         <v>9358</v>
       </c>
       <c r="M100" s="26">
         <v>3115</v>
       </c>
       <c r="N100" s="26">
         <v>1961</v>
       </c>
       <c r="O100" s="27">
         <v>72366</v>
       </c>
     </row>
-    <row r="101" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A101" s="34">
         <v>42675</v>
       </c>
       <c r="B101" s="22">
         <v>53936</v>
       </c>
       <c r="C101" s="26">
         <v>3370</v>
       </c>
       <c r="D101" s="26">
         <v>1102</v>
       </c>
       <c r="E101" s="26">
         <v>49463</v>
       </c>
       <c r="F101" s="25">
         <v>30949</v>
       </c>
       <c r="G101" s="23">
         <v>15544</v>
       </c>
       <c r="H101" s="23">
         <v>2971</v>
       </c>
       <c r="I101" s="24">
         <v>0</v>
       </c>
       <c r="J101" s="26">
         <v>34</v>
       </c>
       <c r="K101" s="26">
         <v>4599</v>
       </c>
       <c r="L101" s="26">
         <v>9438</v>
       </c>
       <c r="M101" s="26">
         <v>2738</v>
       </c>
       <c r="N101" s="26">
         <v>2190</v>
       </c>
       <c r="O101" s="27">
         <v>72935</v>
       </c>
     </row>
-    <row r="102" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A102" s="34">
         <v>42705</v>
       </c>
       <c r="B102" s="22">
         <v>54172</v>
       </c>
       <c r="C102" s="26">
         <v>3100</v>
       </c>
       <c r="D102" s="26">
         <v>866</v>
       </c>
       <c r="E102" s="26">
         <v>50207</v>
       </c>
       <c r="F102" s="25">
         <v>31502</v>
       </c>
       <c r="G102" s="23">
         <v>15692</v>
       </c>
       <c r="H102" s="23">
         <v>3012</v>
       </c>
       <c r="I102" s="24">
         <v>0</v>
       </c>
       <c r="J102" s="26">
         <v>34</v>
       </c>
       <c r="K102" s="26">
         <v>4607</v>
       </c>
       <c r="L102" s="26">
         <v>9659</v>
       </c>
       <c r="M102" s="26">
         <v>2924</v>
       </c>
       <c r="N102" s="26">
         <v>1747</v>
       </c>
       <c r="O102" s="27">
         <v>73145</v>
       </c>
     </row>
-    <row r="103" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A103" s="14">
         <v>42736</v>
       </c>
       <c r="B103" s="22">
         <v>53748</v>
       </c>
       <c r="C103" s="26">
         <v>3007</v>
       </c>
       <c r="D103" s="26">
         <v>756</v>
       </c>
       <c r="E103" s="26">
         <v>49985</v>
       </c>
       <c r="F103" s="25">
         <v>31106</v>
       </c>
       <c r="G103" s="23">
         <v>15828</v>
       </c>
       <c r="H103" s="23">
         <v>3051</v>
       </c>
       <c r="I103" s="24">
         <v>0</v>
       </c>
       <c r="J103" s="26">
         <v>34</v>
       </c>
       <c r="K103" s="26">
         <v>4744</v>
       </c>
       <c r="L103" s="26">
         <v>9767</v>
       </c>
       <c r="M103" s="26">
         <v>2916</v>
       </c>
       <c r="N103" s="26">
         <v>1850</v>
       </c>
       <c r="O103" s="27">
         <v>73058</v>
       </c>
     </row>
-    <row r="104" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A104" s="14">
         <v>42767</v>
       </c>
       <c r="B104" s="22">
         <v>54388</v>
       </c>
       <c r="C104" s="26">
         <v>2878</v>
       </c>
       <c r="D104" s="26">
         <v>1039</v>
       </c>
       <c r="E104" s="26">
         <v>50471</v>
       </c>
       <c r="F104" s="25">
         <v>31606</v>
       </c>
       <c r="G104" s="23">
         <v>15762</v>
       </c>
       <c r="H104" s="23">
         <v>3103</v>
       </c>
       <c r="I104" s="24">
         <v>0</v>
       </c>
       <c r="J104" s="26">
         <v>33</v>
       </c>
       <c r="K104" s="26">
         <v>4848</v>
       </c>
       <c r="L104" s="26">
         <v>9815</v>
       </c>
       <c r="M104" s="26">
         <v>3064</v>
       </c>
       <c r="N104" s="26">
         <v>1936</v>
       </c>
       <c r="O104" s="27">
         <v>74085</v>
       </c>
     </row>
-    <row r="105" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A105" s="14">
         <v>42795</v>
       </c>
       <c r="B105" s="22">
         <v>55113</v>
       </c>
       <c r="C105" s="26">
         <v>3333</v>
       </c>
       <c r="D105" s="26">
         <v>1370</v>
       </c>
       <c r="E105" s="26">
         <v>50410</v>
       </c>
       <c r="F105" s="25">
         <v>31645</v>
       </c>
       <c r="G105" s="23">
         <v>15631</v>
       </c>
       <c r="H105" s="23">
         <v>3134</v>
       </c>
       <c r="I105" s="24">
         <v>0</v>
       </c>
       <c r="J105" s="26">
         <v>34</v>
       </c>
       <c r="K105" s="26">
         <v>4852</v>
       </c>
       <c r="L105" s="26">
         <v>9779</v>
       </c>
       <c r="M105" s="26">
         <v>2885</v>
       </c>
       <c r="N105" s="26">
         <v>1884</v>
       </c>
       <c r="O105" s="27">
         <v>74547</v>
       </c>
     </row>
-    <row r="106" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A106" s="14">
         <v>42826</v>
       </c>
       <c r="B106" s="22">
         <v>55309</v>
       </c>
       <c r="C106" s="26">
         <v>3435</v>
       </c>
       <c r="D106" s="26">
         <v>1038</v>
       </c>
       <c r="E106" s="26">
         <v>50835</v>
       </c>
       <c r="F106" s="25">
         <v>32215</v>
       </c>
       <c r="G106" s="23">
         <v>15460</v>
       </c>
       <c r="H106" s="23">
         <v>3160</v>
       </c>
       <c r="I106" s="24">
         <v>0</v>
       </c>
       <c r="J106" s="26">
         <v>34</v>
       </c>
       <c r="K106" s="26">
         <v>5104</v>
       </c>
       <c r="L106" s="26">
         <v>9620</v>
       </c>
       <c r="M106" s="26">
         <v>2977</v>
       </c>
       <c r="N106" s="26">
         <v>1925</v>
       </c>
       <c r="O106" s="27">
         <v>74970</v>
       </c>
     </row>
-    <row r="107" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A107" s="14">
         <v>42856</v>
       </c>
       <c r="B107" s="22">
         <v>55724</v>
       </c>
       <c r="C107" s="26">
         <v>3406</v>
       </c>
       <c r="D107" s="26">
         <v>1078</v>
       </c>
       <c r="E107" s="26">
         <v>51239</v>
       </c>
       <c r="F107" s="25">
         <v>32680</v>
       </c>
       <c r="G107" s="23">
         <v>15384</v>
       </c>
       <c r="H107" s="23">
         <v>3174</v>
       </c>
       <c r="I107" s="24">
         <v>0</v>
       </c>
       <c r="J107" s="26">
         <v>33</v>
       </c>
       <c r="K107" s="26">
         <v>5107</v>
       </c>
       <c r="L107" s="26">
         <v>9596</v>
       </c>
       <c r="M107" s="26">
         <v>2990</v>
       </c>
       <c r="N107" s="26">
         <v>1752</v>
       </c>
       <c r="O107" s="27">
         <v>75202</v>
       </c>
     </row>
-    <row r="108" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A108" s="14">
         <v>42887</v>
       </c>
       <c r="B108" s="22">
         <v>55878</v>
       </c>
       <c r="C108" s="26">
         <v>3340</v>
       </c>
       <c r="D108" s="26">
         <v>1325</v>
       </c>
       <c r="E108" s="26">
         <v>51212</v>
       </c>
       <c r="F108" s="25">
         <v>32670</v>
       </c>
       <c r="G108" s="23">
         <v>15346</v>
       </c>
       <c r="H108" s="23">
         <v>3196</v>
       </c>
       <c r="I108" s="24">
         <v>0</v>
       </c>
       <c r="J108" s="26">
         <v>33</v>
       </c>
       <c r="K108" s="26">
         <v>5130</v>
       </c>
       <c r="L108" s="26">
         <v>9611</v>
       </c>
       <c r="M108" s="26">
         <v>2934</v>
       </c>
       <c r="N108" s="26">
         <v>1858</v>
       </c>
       <c r="O108" s="27">
         <v>75445</v>
       </c>
     </row>
-    <row r="109" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="14">
         <v>42917</v>
       </c>
       <c r="B109" s="22">
         <v>55943</v>
       </c>
       <c r="C109" s="26">
         <v>3234</v>
       </c>
       <c r="D109" s="26">
         <v>1349</v>
       </c>
       <c r="E109" s="26">
         <v>51360</v>
       </c>
       <c r="F109" s="25">
         <v>32620</v>
       </c>
       <c r="G109" s="23">
         <v>15520</v>
       </c>
       <c r="H109" s="23">
         <v>3220</v>
       </c>
       <c r="I109" s="24">
         <v>0</v>
       </c>
       <c r="J109" s="26">
         <v>33</v>
       </c>
       <c r="K109" s="26">
         <v>5120</v>
       </c>
       <c r="L109" s="26">
         <v>9701</v>
       </c>
       <c r="M109" s="26">
         <v>3243</v>
       </c>
       <c r="N109" s="26">
         <v>1970</v>
       </c>
       <c r="O109" s="27">
         <v>76008</v>
       </c>
     </row>
-    <row r="110" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A110" s="14">
         <v>42948</v>
       </c>
       <c r="B110" s="22">
         <v>57015</v>
       </c>
       <c r="C110" s="26">
         <v>3673</v>
       </c>
       <c r="D110" s="26">
         <v>1401</v>
       </c>
       <c r="E110" s="26">
         <v>51941</v>
       </c>
       <c r="F110" s="25">
         <v>33198</v>
       </c>
       <c r="G110" s="23">
         <v>15503</v>
       </c>
       <c r="H110" s="23">
         <v>3240</v>
       </c>
       <c r="I110" s="24">
         <v>0</v>
       </c>
       <c r="J110" s="26">
         <v>32</v>
       </c>
       <c r="K110" s="26">
         <v>5117</v>
       </c>
       <c r="L110" s="26">
         <v>9767</v>
       </c>
       <c r="M110" s="26">
         <v>3020</v>
       </c>
       <c r="N110" s="26">
         <v>1871</v>
       </c>
       <c r="O110" s="27">
         <v>76822</v>
       </c>
     </row>
-    <row r="111" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A111" s="14">
         <v>42979</v>
       </c>
       <c r="B111" s="22">
         <v>56726</v>
       </c>
       <c r="C111" s="26">
         <v>3461</v>
       </c>
       <c r="D111" s="26">
         <v>1399</v>
       </c>
       <c r="E111" s="26">
         <v>51866</v>
       </c>
       <c r="F111" s="25">
         <v>33113</v>
       </c>
       <c r="G111" s="23">
         <v>15467</v>
       </c>
       <c r="H111" s="23">
         <v>3286</v>
       </c>
       <c r="I111" s="24">
         <v>0</v>
       </c>
       <c r="J111" s="26">
         <v>31</v>
       </c>
       <c r="K111" s="26">
         <v>5388</v>
       </c>
       <c r="L111" s="26">
         <v>9847</v>
       </c>
       <c r="M111" s="26">
         <v>2894</v>
       </c>
       <c r="N111" s="26">
         <v>1856</v>
       </c>
       <c r="O111" s="27">
         <v>76743</v>
       </c>
     </row>
-    <row r="112" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A112" s="14">
         <v>43009</v>
       </c>
       <c r="B112" s="22">
         <v>56684</v>
       </c>
       <c r="C112" s="26">
         <v>3176</v>
       </c>
       <c r="D112" s="26">
         <v>1332</v>
       </c>
       <c r="E112" s="26">
         <v>52176</v>
       </c>
       <c r="F112" s="25">
         <v>33434</v>
       </c>
       <c r="G112" s="23">
         <v>15437</v>
       </c>
       <c r="H112" s="23">
         <v>3306</v>
       </c>
       <c r="I112" s="24">
         <v>0</v>
       </c>
       <c r="J112" s="26">
         <v>31</v>
       </c>
       <c r="K112" s="26">
         <v>5523</v>
       </c>
       <c r="L112" s="26">
         <v>9889</v>
       </c>
       <c r="M112" s="26">
         <v>3108</v>
       </c>
       <c r="N112" s="26">
         <v>1795</v>
       </c>
       <c r="O112" s="27">
         <v>77030</v>
       </c>
     </row>
-    <row r="113" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A113" s="14">
         <v>43040</v>
       </c>
       <c r="B113" s="22">
         <v>56894</v>
       </c>
       <c r="C113" s="26">
         <v>3130</v>
       </c>
       <c r="D113" s="26">
         <v>1041</v>
       </c>
       <c r="E113" s="26">
         <v>52724</v>
       </c>
       <c r="F113" s="25">
         <v>34016</v>
       </c>
       <c r="G113" s="23">
         <v>15383</v>
       </c>
       <c r="H113" s="23">
         <v>3324</v>
       </c>
       <c r="I113" s="24">
         <v>0</v>
       </c>
       <c r="J113" s="26">
         <v>31</v>
       </c>
       <c r="K113" s="26">
         <v>5590</v>
       </c>
       <c r="L113" s="26">
         <v>9918</v>
       </c>
       <c r="M113" s="26">
         <v>2997</v>
       </c>
       <c r="N113" s="26">
         <v>1931</v>
       </c>
       <c r="O113" s="27">
         <v>77361</v>
       </c>
     </row>
-    <row r="114" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A114" s="14">
         <v>43070</v>
       </c>
       <c r="B114" s="22">
         <v>57578</v>
       </c>
       <c r="C114" s="26">
         <v>3474</v>
       </c>
       <c r="D114" s="26">
         <v>992</v>
       </c>
       <c r="E114" s="26">
         <v>53112</v>
       </c>
       <c r="F114" s="25">
         <v>34685</v>
       </c>
       <c r="G114" s="23">
         <v>15080</v>
       </c>
       <c r="H114" s="23">
         <v>3347</v>
       </c>
       <c r="I114" s="24">
         <v>0</v>
       </c>
       <c r="J114" s="26">
         <v>30</v>
       </c>
       <c r="K114" s="26">
         <v>5531</v>
       </c>
       <c r="L114" s="26">
         <v>10044</v>
       </c>
       <c r="M114" s="26">
         <v>2749</v>
       </c>
       <c r="N114" s="26">
         <v>1728</v>
       </c>
       <c r="O114" s="27">
         <v>77660</v>
       </c>
     </row>
-    <row r="115" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A115" s="14">
         <v>43101</v>
       </c>
       <c r="B115" s="22">
         <v>57259</v>
       </c>
       <c r="C115" s="26">
         <v>3173</v>
       </c>
       <c r="D115" s="26">
         <v>773</v>
       </c>
       <c r="E115" s="26">
         <v>53313</v>
       </c>
       <c r="F115" s="25">
         <v>34810</v>
       </c>
       <c r="G115" s="23">
         <v>15109</v>
       </c>
       <c r="H115" s="23">
         <v>3395</v>
       </c>
       <c r="I115" s="24">
         <v>0</v>
       </c>
       <c r="J115" s="26">
         <v>29</v>
       </c>
       <c r="K115" s="26">
         <v>5374</v>
       </c>
       <c r="L115" s="26">
         <v>10198</v>
       </c>
       <c r="M115" s="26">
         <v>2862</v>
       </c>
       <c r="N115" s="26">
         <v>1713</v>
       </c>
       <c r="O115" s="27">
         <v>77436</v>
       </c>
     </row>
-    <row r="116" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A116" s="14">
         <v>43132</v>
       </c>
       <c r="B116" s="22">
         <v>57554</v>
       </c>
       <c r="C116" s="26">
         <v>3222</v>
       </c>
       <c r="D116" s="26">
         <v>742</v>
       </c>
       <c r="E116" s="26">
         <v>53591</v>
       </c>
       <c r="F116" s="25">
         <v>34899</v>
       </c>
       <c r="G116" s="23">
         <v>15262</v>
       </c>
       <c r="H116" s="23">
         <v>3431</v>
       </c>
       <c r="I116" s="24">
         <v>0</v>
       </c>
       <c r="J116" s="26">
         <v>29</v>
       </c>
       <c r="K116" s="26">
         <v>5340</v>
       </c>
       <c r="L116" s="26">
         <v>10241</v>
       </c>
       <c r="M116" s="26">
         <v>2750</v>
       </c>
       <c r="N116" s="26">
         <v>1738</v>
       </c>
       <c r="O116" s="27">
         <v>77652</v>
       </c>
     </row>
-    <row r="117" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A117" s="14">
         <v>43160</v>
       </c>
       <c r="B117" s="22">
         <v>58426.86</v>
       </c>
       <c r="C117" s="26">
         <v>3309.59</v>
       </c>
       <c r="D117" s="26">
         <v>978.49</v>
       </c>
       <c r="E117" s="26">
         <v>54138.78</v>
       </c>
       <c r="F117" s="25">
         <v>35081.32</v>
       </c>
       <c r="G117" s="23">
         <v>15597.84</v>
       </c>
       <c r="H117" s="23">
         <v>3459.61</v>
       </c>
       <c r="I117" s="24">
         <v>0</v>
       </c>
       <c r="J117" s="26">
         <v>28.47</v>
       </c>
       <c r="K117" s="26">
         <v>5099.66</v>
       </c>
       <c r="L117" s="26">
         <v>10033.959999999999</v>
       </c>
       <c r="M117" s="26">
         <v>2614.9299999999998</v>
       </c>
       <c r="N117" s="26">
         <v>2058.67</v>
       </c>
       <c r="O117" s="27">
         <v>78262.539999999994</v>
       </c>
     </row>
-    <row r="118" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A118" s="14">
         <v>43191</v>
       </c>
       <c r="B118" s="22">
         <v>58915.62</v>
       </c>
       <c r="C118" s="26">
         <v>3293.56</v>
       </c>
       <c r="D118" s="26">
         <v>1033.98</v>
       </c>
       <c r="E118" s="26">
         <v>54588.08</v>
       </c>
       <c r="F118" s="25">
         <v>35583.35</v>
       </c>
       <c r="G118" s="23">
         <v>15524.25</v>
       </c>
       <c r="H118" s="23">
         <v>3480.48</v>
       </c>
       <c r="I118" s="24">
         <v>0</v>
       </c>
       <c r="J118" s="26">
         <v>27.52</v>
       </c>
       <c r="K118" s="26">
         <v>5139.72</v>
       </c>
       <c r="L118" s="26">
         <v>10043.18</v>
       </c>
       <c r="M118" s="26">
         <v>2555.0300000000002</v>
       </c>
       <c r="N118" s="26">
         <v>1934.46</v>
       </c>
       <c r="O118" s="27">
         <v>78615.520000000004</v>
       </c>
     </row>
-    <row r="119" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A119" s="14">
         <v>43221</v>
       </c>
       <c r="B119" s="22">
         <v>59536.28</v>
       </c>
       <c r="C119" s="26">
         <v>3540.39</v>
       </c>
       <c r="D119" s="26">
         <v>1358.12</v>
       </c>
       <c r="E119" s="26">
         <v>54637.78</v>
       </c>
       <c r="F119" s="25">
         <v>35772.85</v>
       </c>
       <c r="G119" s="23">
         <v>15368.79</v>
       </c>
       <c r="H119" s="23">
         <v>3496.14</v>
       </c>
       <c r="I119" s="24">
         <v>0</v>
       </c>
       <c r="J119" s="26">
         <v>18.100000000000001</v>
       </c>
       <c r="K119" s="26">
         <v>5090.88</v>
       </c>
       <c r="L119" s="26">
         <v>10079.89</v>
       </c>
       <c r="M119" s="26">
         <v>2574.87</v>
       </c>
       <c r="N119" s="26">
         <v>1827.45</v>
       </c>
       <c r="O119" s="27">
         <v>79127.47</v>
       </c>
     </row>
-    <row r="120" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A120" s="14">
         <v>43252</v>
       </c>
       <c r="B120" s="22">
         <v>59767.09</v>
       </c>
       <c r="C120" s="26">
         <v>3630.77</v>
       </c>
       <c r="D120" s="26">
         <v>1622.63</v>
       </c>
       <c r="E120" s="26">
         <v>54513.7</v>
       </c>
       <c r="F120" s="25">
         <v>35865.43</v>
       </c>
       <c r="G120" s="23">
         <v>15129.23</v>
       </c>
       <c r="H120" s="23">
         <v>3519.03</v>
       </c>
       <c r="I120" s="24">
         <v>0</v>
       </c>
       <c r="J120" s="26">
         <v>16.64</v>
       </c>
       <c r="K120" s="26">
         <v>5331.74</v>
       </c>
       <c r="L120" s="26">
         <v>10045.49</v>
       </c>
       <c r="M120" s="26">
         <v>2529.0500000000002</v>
       </c>
       <c r="N120" s="26">
         <v>1754.72</v>
       </c>
       <c r="O120" s="27">
         <v>79444.72</v>
       </c>
     </row>
-    <row r="121" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A121" s="14">
         <v>43282</v>
       </c>
       <c r="B121" s="22">
         <v>60129.73</v>
       </c>
       <c r="C121" s="26">
         <v>3387.26</v>
       </c>
       <c r="D121" s="26">
         <v>1719.9</v>
       </c>
       <c r="E121" s="26">
         <v>55022.57</v>
       </c>
       <c r="F121" s="25">
         <v>36303.08</v>
       </c>
       <c r="G121" s="23">
         <v>15184.41</v>
       </c>
       <c r="H121" s="23">
         <v>3535.09</v>
       </c>
       <c r="I121" s="24">
         <v>0</v>
       </c>
       <c r="J121" s="26">
         <v>0</v>
       </c>
       <c r="K121" s="26">
         <v>5167.29</v>
       </c>
       <c r="L121" s="26">
         <v>10131.92</v>
       </c>
       <c r="M121" s="26">
         <v>2588.54</v>
       </c>
       <c r="N121" s="26">
         <v>1727.64</v>
       </c>
       <c r="O121" s="27">
         <v>79745.11</v>
       </c>
     </row>
-    <row r="122" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A122" s="14">
         <v>43313</v>
       </c>
       <c r="B122" s="22">
         <v>60233.8</v>
       </c>
       <c r="C122" s="26">
         <v>3321.8</v>
       </c>
       <c r="D122" s="26">
         <v>1697.09</v>
       </c>
       <c r="E122" s="26">
         <v>55214.92</v>
       </c>
       <c r="F122" s="25">
         <v>36629</v>
       </c>
       <c r="G122" s="23">
         <v>15032.02</v>
       </c>
       <c r="H122" s="23">
         <v>3553.9</v>
       </c>
       <c r="I122" s="24">
         <v>0</v>
       </c>
       <c r="J122" s="26">
         <v>0</v>
       </c>
       <c r="K122" s="26">
         <v>5410.5</v>
       </c>
       <c r="L122" s="26">
         <v>10296.43</v>
       </c>
       <c r="M122" s="26">
         <v>2623.66</v>
       </c>
       <c r="N122" s="26">
         <v>1588.36</v>
       </c>
       <c r="O122" s="27">
         <v>80152.75</v>
       </c>
     </row>
-    <row r="123" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A123" s="14">
         <v>43344</v>
       </c>
       <c r="B123" s="22">
         <v>60144.52</v>
       </c>
       <c r="C123" s="26">
         <v>3382.43</v>
       </c>
       <c r="D123" s="26">
         <v>1735.67</v>
       </c>
       <c r="E123" s="26">
         <v>55026.42</v>
       </c>
       <c r="F123" s="25">
         <v>36596</v>
       </c>
       <c r="G123" s="23">
         <v>14854.49</v>
       </c>
       <c r="H123" s="23">
         <v>3575.93</v>
       </c>
       <c r="I123" s="24">
         <v>0</v>
       </c>
       <c r="J123" s="26">
         <v>0</v>
       </c>
       <c r="K123" s="26">
         <v>5261.27</v>
       </c>
       <c r="L123" s="26">
         <v>10325.23</v>
       </c>
       <c r="M123" s="26">
         <v>2758.05</v>
       </c>
       <c r="N123" s="26">
         <v>1836.63</v>
       </c>
       <c r="O123" s="27">
         <v>80325.7</v>
       </c>
     </row>
-    <row r="124" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A124" s="14">
         <v>43374</v>
       </c>
       <c r="B124" s="22">
         <v>60791.33</v>
       </c>
       <c r="C124" s="26">
         <v>4008.42</v>
       </c>
       <c r="D124" s="26">
         <v>1702</v>
       </c>
       <c r="E124" s="26">
         <v>55080.92</v>
       </c>
       <c r="F124" s="25">
         <v>37054.959999999999</v>
       </c>
       <c r="G124" s="23">
         <v>14421.17</v>
       </c>
       <c r="H124" s="23">
         <v>3604.79</v>
       </c>
       <c r="I124" s="24">
         <v>0</v>
       </c>
       <c r="J124" s="26">
         <v>0</v>
       </c>
       <c r="K124" s="26">
         <v>5309.32</v>
       </c>
       <c r="L124" s="26">
         <v>10445.93</v>
       </c>
       <c r="M124" s="26">
         <v>2863.56</v>
       </c>
       <c r="N124" s="26">
         <v>1973.71</v>
       </c>
       <c r="O124" s="27">
         <v>81383.850000000006</v>
       </c>
     </row>
-    <row r="125" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A125" s="14">
         <v>43405</v>
       </c>
       <c r="B125" s="22">
         <v>61505.48</v>
       </c>
       <c r="C125" s="26">
         <v>4130.24</v>
       </c>
       <c r="D125" s="26">
         <v>1685</v>
       </c>
       <c r="E125" s="26">
         <v>55690.25</v>
       </c>
       <c r="F125" s="25">
         <v>37652.97</v>
       </c>
       <c r="G125" s="23">
         <v>14399.18</v>
       </c>
       <c r="H125" s="23">
         <v>3638.09</v>
       </c>
       <c r="I125" s="24">
         <v>0</v>
       </c>
       <c r="J125" s="26">
         <v>0</v>
       </c>
       <c r="K125" s="26">
         <v>5259.29</v>
       </c>
       <c r="L125" s="26">
         <v>10486.66</v>
       </c>
       <c r="M125" s="26">
         <v>2812.48</v>
       </c>
       <c r="N125" s="26">
         <v>1808.42</v>
       </c>
       <c r="O125" s="27">
         <v>81872.33</v>
       </c>
     </row>
-    <row r="126" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A126" s="14">
         <v>43435</v>
       </c>
       <c r="B126" s="22">
         <v>61923.98</v>
       </c>
       <c r="C126" s="26">
         <v>3865.87</v>
       </c>
       <c r="D126" s="26">
         <v>1754.28</v>
       </c>
       <c r="E126" s="26">
         <v>56303.83</v>
       </c>
       <c r="F126" s="25">
         <v>38221.620000000003</v>
       </c>
       <c r="G126" s="23">
         <v>14395.5</v>
       </c>
       <c r="H126" s="23">
         <v>3686.71</v>
       </c>
       <c r="I126" s="24">
         <v>0</v>
       </c>
       <c r="J126" s="26">
         <v>0</v>
       </c>
       <c r="K126" s="26">
         <v>5369.19</v>
       </c>
       <c r="L126" s="26">
         <v>10470.969999999999</v>
       </c>
       <c r="M126" s="26">
         <v>2745.79</v>
       </c>
       <c r="N126" s="26">
         <v>1493.05</v>
       </c>
       <c r="O126" s="27">
         <v>82002.990000000005</v>
       </c>
     </row>
-    <row r="127" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A127" s="14">
         <v>43466</v>
       </c>
       <c r="B127" s="22">
         <v>61259.69</v>
       </c>
       <c r="C127" s="26">
         <v>3899.39</v>
       </c>
       <c r="D127" s="26">
         <v>1432.93</v>
       </c>
       <c r="E127" s="26">
         <v>55927.37</v>
       </c>
       <c r="F127" s="25">
         <v>37803.19</v>
       </c>
       <c r="G127" s="23">
         <v>14375.81</v>
       </c>
       <c r="H127" s="23">
         <v>3748.38</v>
       </c>
       <c r="I127" s="24">
         <v>0</v>
       </c>
       <c r="J127" s="26">
         <v>0</v>
       </c>
       <c r="K127" s="26">
         <v>5373.95</v>
       </c>
       <c r="L127" s="26">
         <v>10492.63</v>
       </c>
       <c r="M127" s="26">
         <v>2690.33</v>
       </c>
       <c r="N127" s="26">
         <v>2064.5300000000002</v>
       </c>
       <c r="O127" s="27">
         <v>81881.13</v>
       </c>
     </row>
-    <row r="128" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A128" s="14">
         <v>43497</v>
       </c>
       <c r="B128" s="22">
         <v>62167.18</v>
       </c>
       <c r="C128" s="26">
         <v>4182.25</v>
       </c>
       <c r="D128" s="26">
         <v>1398.81</v>
       </c>
       <c r="E128" s="26">
         <v>56586.12</v>
       </c>
       <c r="F128" s="25">
         <v>38240.89</v>
       </c>
       <c r="G128" s="23">
         <v>14551.94</v>
       </c>
       <c r="H128" s="23">
         <v>3793.29</v>
       </c>
       <c r="I128" s="24">
         <v>0</v>
       </c>
       <c r="J128" s="26">
         <v>0</v>
       </c>
       <c r="K128" s="26">
         <v>5279.4</v>
       </c>
       <c r="L128" s="26">
         <v>10588.31</v>
       </c>
       <c r="M128" s="26">
         <v>2596.23</v>
       </c>
       <c r="N128" s="26">
         <v>2011.5</v>
       </c>
       <c r="O128" s="27">
         <v>82642.62</v>
       </c>
     </row>
-    <row r="129" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="14">
         <v>43525</v>
       </c>
       <c r="B129" s="22">
         <v>61761.3</v>
       </c>
       <c r="C129" s="26">
         <v>3763.82</v>
       </c>
       <c r="D129" s="26">
         <v>1314.06</v>
       </c>
       <c r="E129" s="26">
         <v>56683.41</v>
       </c>
       <c r="F129" s="25">
         <v>38275.67</v>
       </c>
       <c r="G129" s="23">
         <v>14584.57</v>
       </c>
       <c r="H129" s="23">
         <v>3823.18</v>
       </c>
       <c r="I129" s="24">
         <v>0</v>
       </c>
       <c r="J129" s="26">
         <v>0</v>
       </c>
       <c r="K129" s="26">
         <v>5783.12</v>
       </c>
       <c r="L129" s="26">
         <v>10491.73</v>
       </c>
       <c r="M129" s="26">
         <v>2631.08</v>
       </c>
       <c r="N129" s="26">
         <v>2100.39</v>
       </c>
       <c r="O129" s="27">
         <v>82767.600000000006</v>
       </c>
     </row>
-    <row r="130" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="14">
         <v>43556</v>
       </c>
       <c r="B130" s="22">
         <v>61998.57</v>
       </c>
       <c r="C130" s="26">
         <v>3785.36</v>
       </c>
       <c r="D130" s="26">
         <v>1190.1300000000001</v>
       </c>
       <c r="E130" s="26">
         <v>57023.08</v>
       </c>
       <c r="F130" s="25">
         <v>38719.31</v>
       </c>
       <c r="G130" s="23">
         <v>14459.66</v>
       </c>
       <c r="H130" s="23">
         <v>3844.11</v>
       </c>
       <c r="I130" s="24">
         <v>0</v>
       </c>
       <c r="J130" s="26">
         <v>0</v>
       </c>
       <c r="K130" s="26">
         <v>5730.29</v>
       </c>
       <c r="L130" s="26">
         <v>10352.65</v>
       </c>
       <c r="M130" s="26">
         <v>2599.3000000000002</v>
       </c>
       <c r="N130" s="26">
         <v>2422.88</v>
       </c>
       <c r="O130" s="27">
         <v>83103.69</v>
       </c>
     </row>
-    <row r="131" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A131" s="14">
         <v>43586</v>
       </c>
       <c r="B131" s="22">
         <v>62517.21</v>
       </c>
       <c r="C131" s="26">
         <v>3492.34</v>
       </c>
       <c r="D131" s="26">
         <v>1184.56</v>
       </c>
       <c r="E131" s="26">
         <v>57840.32</v>
       </c>
       <c r="F131" s="25">
         <v>39473.03</v>
       </c>
       <c r="G131" s="23">
         <v>14495.38</v>
       </c>
       <c r="H131" s="23">
         <v>3871.9</v>
       </c>
       <c r="I131" s="24">
         <v>0</v>
       </c>
       <c r="J131" s="26">
         <v>0</v>
       </c>
       <c r="K131" s="26">
         <v>5706.76</v>
       </c>
       <c r="L131" s="26">
         <v>10372.61</v>
       </c>
       <c r="M131" s="26">
         <v>2613.0700000000002</v>
       </c>
       <c r="N131" s="26">
         <v>2081.1</v>
       </c>
       <c r="O131" s="27">
         <v>83290.75</v>
       </c>
     </row>
-    <row r="132" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A132" s="14">
         <v>43617</v>
       </c>
       <c r="B132" s="22">
         <v>62854.91</v>
       </c>
       <c r="C132" s="26">
         <v>3596.41</v>
       </c>
       <c r="D132" s="26">
         <v>1352.29</v>
       </c>
       <c r="E132" s="26">
         <v>57906.21</v>
       </c>
       <c r="F132" s="25">
         <v>39364.370000000003</v>
       </c>
       <c r="G132" s="23">
         <v>14634.94</v>
       </c>
       <c r="H132" s="23">
         <v>3906.9</v>
       </c>
       <c r="I132" s="24">
         <v>0</v>
       </c>
       <c r="J132" s="26">
         <v>0</v>
       </c>
       <c r="K132" s="26">
         <v>6495.99</v>
       </c>
       <c r="L132" s="26">
         <v>10427.98</v>
       </c>
       <c r="M132" s="26">
         <v>2556.37</v>
       </c>
       <c r="N132" s="26">
         <v>2386.7800000000002</v>
       </c>
       <c r="O132" s="27">
         <v>84722.03</v>
       </c>
     </row>
-    <row r="133" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A133" s="14">
         <v>43647</v>
       </c>
       <c r="B133" s="22">
         <v>62439.24</v>
       </c>
       <c r="C133" s="26">
         <v>3584.77</v>
       </c>
       <c r="D133" s="26">
         <v>851.48</v>
       </c>
       <c r="E133" s="26">
         <v>58002.99</v>
       </c>
       <c r="F133" s="25">
         <v>39539.96</v>
       </c>
       <c r="G133" s="23">
         <v>14526.87</v>
       </c>
       <c r="H133" s="23">
         <v>3936.16</v>
       </c>
       <c r="I133" s="24">
         <v>0</v>
       </c>
       <c r="J133" s="26">
         <v>0</v>
       </c>
       <c r="K133" s="26">
         <v>6704.49</v>
       </c>
       <c r="L133" s="26">
         <v>10474.969999999999</v>
       </c>
       <c r="M133" s="26">
         <v>2532.06</v>
       </c>
       <c r="N133" s="26">
         <v>2358.94</v>
       </c>
       <c r="O133" s="27">
         <v>84509.7</v>
       </c>
     </row>
-    <row r="134" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A134" s="14">
         <v>43678</v>
       </c>
       <c r="B134" s="22">
         <v>63016.800000000003</v>
       </c>
       <c r="C134" s="26">
         <v>3482.02</v>
       </c>
       <c r="D134" s="26">
         <v>873.98</v>
       </c>
       <c r="E134" s="26">
         <v>58660.81</v>
       </c>
       <c r="F134" s="25">
         <v>40132.49</v>
       </c>
       <c r="G134" s="23">
         <v>14559.93</v>
       </c>
       <c r="H134" s="23">
         <v>3968.39</v>
       </c>
       <c r="I134" s="24">
         <v>0</v>
       </c>
       <c r="J134" s="26">
         <v>0</v>
       </c>
       <c r="K134" s="26">
         <v>6732.55</v>
       </c>
       <c r="L134" s="26">
         <v>10520.45</v>
       </c>
       <c r="M134" s="26">
         <v>2425.48</v>
       </c>
       <c r="N134" s="26">
         <v>2485.11</v>
       </c>
       <c r="O134" s="27">
         <v>85180.4</v>
       </c>
     </row>
-    <row r="135" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A135" s="14">
         <v>43709</v>
       </c>
       <c r="B135" s="22">
         <v>63390.67</v>
       </c>
       <c r="C135" s="26">
         <v>3466.15</v>
       </c>
       <c r="D135" s="26">
         <v>1010.78</v>
       </c>
       <c r="E135" s="26">
         <v>58913.74</v>
       </c>
       <c r="F135" s="25">
         <v>40432.11</v>
       </c>
       <c r="G135" s="23">
         <v>14485.1</v>
       </c>
       <c r="H135" s="23">
         <v>3996.53</v>
       </c>
       <c r="I135" s="24">
         <v>0</v>
       </c>
       <c r="J135" s="26">
         <v>0</v>
       </c>
       <c r="K135" s="26">
         <v>6656.32</v>
       </c>
       <c r="L135" s="26">
         <v>10571.67</v>
       </c>
       <c r="M135" s="26">
         <v>2446.86</v>
       </c>
       <c r="N135" s="26">
         <v>2634.93</v>
       </c>
       <c r="O135" s="27">
         <v>85700.45</v>
       </c>
     </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A136" s="14">
         <v>43739</v>
       </c>
       <c r="B136" s="22">
         <v>63907.47</v>
       </c>
       <c r="C136" s="26">
         <v>3307.12</v>
       </c>
       <c r="D136" s="26">
         <v>1261.72</v>
       </c>
       <c r="E136" s="26">
         <v>59338.64</v>
       </c>
       <c r="F136" s="25">
         <v>42401.96</v>
       </c>
       <c r="G136" s="23">
         <v>14259.76</v>
       </c>
       <c r="H136" s="23">
         <v>2676.91</v>
       </c>
       <c r="I136" s="24">
         <v>0</v>
       </c>
       <c r="J136" s="26">
         <v>0</v>
       </c>
       <c r="K136" s="26">
         <v>7058.06</v>
       </c>
       <c r="L136" s="26">
         <v>10621.02</v>
       </c>
       <c r="M136" s="26">
         <v>2414.36</v>
       </c>
       <c r="N136" s="26">
         <v>2359.4699999999998</v>
       </c>
       <c r="O136" s="27">
         <v>86360.39</v>
       </c>
     </row>
-    <row r="137" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A137" s="14">
         <v>43770</v>
       </c>
       <c r="B137" s="22">
         <v>64084.71</v>
       </c>
       <c r="C137" s="26">
         <v>3316.97</v>
       </c>
       <c r="D137" s="26">
         <v>1397.33</v>
       </c>
       <c r="E137" s="26">
         <v>59370.42</v>
       </c>
       <c r="F137" s="25">
         <v>42314.96</v>
       </c>
       <c r="G137" s="23">
         <v>14371.19</v>
       </c>
       <c r="H137" s="23">
         <v>2684.27</v>
       </c>
       <c r="I137" s="24">
         <v>0</v>
       </c>
       <c r="J137" s="26">
         <v>0</v>
       </c>
       <c r="K137" s="26">
         <v>7058.62</v>
       </c>
       <c r="L137" s="26">
         <v>10627.66</v>
       </c>
       <c r="M137" s="26">
         <v>2450.3000000000002</v>
       </c>
       <c r="N137" s="26">
         <v>2412.4</v>
       </c>
       <c r="O137" s="27">
         <v>86633.69</v>
       </c>
     </row>
-    <row r="138" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A138" s="14">
         <v>43800</v>
       </c>
       <c r="B138" s="22">
         <v>63894.66</v>
       </c>
       <c r="C138" s="26">
         <v>2847.77</v>
       </c>
       <c r="D138" s="26">
         <v>1047.31</v>
       </c>
       <c r="E138" s="26">
         <v>59999.58</v>
       </c>
       <c r="F138" s="25">
         <v>42946.8</v>
       </c>
       <c r="G138" s="23">
         <v>14369.51</v>
       </c>
       <c r="H138" s="23">
         <v>2683.28</v>
       </c>
       <c r="I138" s="24">
         <v>0</v>
       </c>
       <c r="J138" s="26">
         <v>0</v>
       </c>
       <c r="K138" s="26">
         <v>7033.16</v>
       </c>
       <c r="L138" s="26">
         <v>10714.92</v>
       </c>
       <c r="M138" s="26">
         <v>2965.01</v>
       </c>
       <c r="N138" s="26">
         <v>1902.29</v>
       </c>
       <c r="O138" s="27">
         <v>86510.04</v>
       </c>
     </row>
-    <row r="139" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A139" s="14">
         <v>43831</v>
       </c>
       <c r="B139" s="22">
         <v>63560.99</v>
       </c>
       <c r="C139" s="26">
         <v>2913.56</v>
       </c>
       <c r="D139" s="26">
         <v>862.39</v>
       </c>
       <c r="E139" s="26">
         <v>59785.04</v>
       </c>
       <c r="F139" s="25">
         <v>42722.19</v>
       </c>
       <c r="G139" s="23">
         <v>14374.17</v>
       </c>
       <c r="H139" s="23">
         <v>2688.69</v>
       </c>
       <c r="I139" s="24">
         <v>0</v>
       </c>
       <c r="J139" s="26">
         <v>0</v>
       </c>
       <c r="K139" s="26">
         <v>6797.58</v>
       </c>
       <c r="L139" s="26">
         <v>10732.71</v>
       </c>
       <c r="M139" s="26">
         <v>2833.16</v>
       </c>
       <c r="N139" s="26">
         <v>2354.1799999999998</v>
       </c>
       <c r="O139" s="27">
         <v>86278.61</v>
       </c>
     </row>
-    <row r="140" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A140" s="14">
         <v>43862</v>
       </c>
       <c r="B140" s="22">
         <v>63554.86</v>
       </c>
       <c r="C140" s="26">
         <v>2889.96</v>
       </c>
       <c r="D140" s="26">
         <v>608.88</v>
       </c>
       <c r="E140" s="26">
         <v>60056.02</v>
       </c>
       <c r="F140" s="25">
         <v>43274.720000000001</v>
       </c>
       <c r="G140" s="23">
         <v>14106.06</v>
       </c>
       <c r="H140" s="23">
         <v>2675.24</v>
       </c>
       <c r="I140" s="24">
         <v>0</v>
       </c>
       <c r="J140" s="26">
         <v>0</v>
       </c>
       <c r="K140" s="26">
         <v>6782.47</v>
       </c>
       <c r="L140" s="26">
         <v>10919.16</v>
       </c>
       <c r="M140" s="26">
         <v>2888.96</v>
       </c>
       <c r="N140" s="26">
         <v>2398.02</v>
       </c>
       <c r="O140" s="27">
         <v>86543.47</v>
       </c>
     </row>
-    <row r="141" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A141" s="14">
         <v>43891</v>
       </c>
       <c r="B141" s="22">
         <v>63378.71</v>
       </c>
       <c r="C141" s="26">
         <v>3249.18</v>
       </c>
       <c r="D141" s="26">
         <v>445</v>
       </c>
       <c r="E141" s="26">
         <v>59684.53</v>
       </c>
       <c r="F141" s="25">
         <v>43334.93</v>
       </c>
       <c r="G141" s="23">
         <v>13689.87</v>
       </c>
       <c r="H141" s="23">
         <v>2659.73</v>
       </c>
       <c r="I141" s="24">
         <v>0</v>
       </c>
       <c r="J141" s="26">
         <v>0</v>
       </c>
       <c r="K141" s="26">
         <v>6744.66</v>
       </c>
       <c r="L141" s="26">
         <v>10803.62</v>
       </c>
       <c r="M141" s="26">
         <v>2991.2</v>
       </c>
       <c r="N141" s="26">
         <v>2242.21</v>
       </c>
       <c r="O141" s="27">
         <v>86160.39</v>
       </c>
     </row>
-    <row r="142" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A142" s="14">
         <v>43922</v>
       </c>
       <c r="B142" s="22">
         <v>64451.65</v>
       </c>
       <c r="C142" s="26">
         <v>2969.49</v>
       </c>
       <c r="D142" s="26">
         <v>877.5</v>
       </c>
       <c r="E142" s="26">
         <v>60604.66</v>
       </c>
       <c r="F142" s="25">
         <v>44097.67</v>
       </c>
       <c r="G142" s="23">
         <v>13854.81</v>
       </c>
       <c r="H142" s="23">
         <v>2652.18</v>
       </c>
       <c r="I142" s="24">
         <v>0</v>
       </c>
       <c r="J142" s="26">
         <v>0</v>
       </c>
       <c r="K142" s="26">
         <v>6616.6</v>
       </c>
       <c r="L142" s="26">
         <v>10806.52</v>
       </c>
       <c r="M142" s="26">
         <v>2964.94</v>
       </c>
       <c r="N142" s="26">
         <v>2318</v>
       </c>
       <c r="O142" s="27">
         <v>87157.72</v>
       </c>
     </row>
-    <row r="143" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A143" s="14">
         <v>43952</v>
       </c>
       <c r="B143" s="22">
         <v>64898.53</v>
       </c>
       <c r="C143" s="26">
         <v>2948.17</v>
       </c>
       <c r="D143" s="26">
         <v>1134.03</v>
       </c>
       <c r="E143" s="26">
         <v>60816.33</v>
       </c>
       <c r="F143" s="25">
         <v>44404.88</v>
       </c>
       <c r="G143" s="23">
         <v>13765.06</v>
       </c>
       <c r="H143" s="23">
         <v>2646.39</v>
       </c>
       <c r="I143" s="24">
         <v>0</v>
       </c>
       <c r="J143" s="26">
         <v>0</v>
       </c>
       <c r="K143" s="26">
         <v>6614.8</v>
       </c>
       <c r="L143" s="26">
         <v>10929.47</v>
       </c>
       <c r="M143" s="26">
         <v>2983.25</v>
       </c>
       <c r="N143" s="26">
         <v>2564.0300000000002</v>
       </c>
       <c r="O143" s="27">
         <v>87990.080000000002</v>
       </c>
     </row>
-    <row r="144" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A144" s="14">
         <v>43983</v>
       </c>
       <c r="B144" s="22">
         <v>67044.649999999994</v>
       </c>
       <c r="C144" s="26">
         <v>5248.79</v>
       </c>
       <c r="D144" s="26">
         <v>402.03</v>
       </c>
       <c r="E144" s="26">
         <v>61393.83</v>
       </c>
       <c r="F144" s="25">
         <v>44883.05</v>
       </c>
       <c r="G144" s="23">
         <v>13874.02</v>
       </c>
       <c r="H144" s="23">
         <v>2636.77</v>
       </c>
       <c r="I144" s="24">
         <v>0</v>
       </c>
       <c r="J144" s="26">
         <v>0</v>
       </c>
       <c r="K144" s="26">
         <v>7150.61</v>
       </c>
       <c r="L144" s="26">
         <v>10962.12</v>
       </c>
       <c r="M144" s="26">
         <v>2323.17</v>
       </c>
       <c r="N144" s="26">
         <v>2792.16</v>
       </c>
       <c r="O144" s="27">
         <v>90272.7</v>
       </c>
     </row>
-    <row r="145" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A145" s="14">
         <v>44013</v>
       </c>
       <c r="B145" s="22">
         <v>66920.03</v>
       </c>
       <c r="C145" s="26">
         <v>4831.08</v>
       </c>
       <c r="D145" s="26">
         <v>843.77</v>
       </c>
       <c r="E145" s="26">
         <v>61245.17</v>
       </c>
       <c r="F145" s="25">
         <v>45410.99</v>
       </c>
       <c r="G145" s="23">
         <v>13223.48</v>
       </c>
       <c r="H145" s="23">
         <v>2610.6999999999998</v>
       </c>
       <c r="I145" s="24">
         <v>0</v>
       </c>
       <c r="J145" s="26">
         <v>0</v>
       </c>
       <c r="K145" s="26">
         <v>7095.35</v>
       </c>
       <c r="L145" s="26">
         <v>11015.09</v>
       </c>
       <c r="M145" s="26">
         <v>2369.33</v>
       </c>
       <c r="N145" s="26">
         <v>2551.96</v>
       </c>
       <c r="O145" s="27">
         <v>89951.77</v>
       </c>
     </row>
-    <row r="146" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A146" s="14">
         <v>44044</v>
       </c>
       <c r="B146" s="22">
         <v>67990.81</v>
       </c>
       <c r="C146" s="26">
         <v>5245.5</v>
       </c>
       <c r="D146" s="26">
         <v>1069.5899999999999</v>
       </c>
       <c r="E146" s="26">
         <v>61675.73</v>
       </c>
       <c r="F146" s="25">
         <v>46075.14</v>
       </c>
       <c r="G146" s="23">
         <v>13002.08</v>
       </c>
       <c r="H146" s="23">
         <v>2598.5100000000002</v>
       </c>
       <c r="I146" s="24">
         <v>0</v>
       </c>
       <c r="J146" s="26">
         <v>0</v>
       </c>
       <c r="K146" s="26">
         <v>7068.47</v>
       </c>
       <c r="L146" s="26">
         <v>11132.03</v>
       </c>
       <c r="M146" s="26">
         <v>2573.23</v>
       </c>
       <c r="N146" s="26">
         <v>2690.71</v>
       </c>
       <c r="O146" s="27">
         <v>91455.26</v>
       </c>
     </row>
-    <row r="147" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A147" s="14">
         <v>44075</v>
       </c>
       <c r="B147" s="22">
         <v>69412.14</v>
       </c>
       <c r="C147" s="26">
         <v>6088.37</v>
       </c>
       <c r="D147" s="26">
         <v>1116.19</v>
       </c>
       <c r="E147" s="26">
         <v>62207.59</v>
       </c>
       <c r="F147" s="25">
         <v>46539.92</v>
       </c>
       <c r="G147" s="23">
         <v>13075.31</v>
       </c>
       <c r="H147" s="23">
         <v>2592.35</v>
       </c>
       <c r="I147" s="24">
         <v>0</v>
       </c>
       <c r="J147" s="26">
         <v>0</v>
       </c>
       <c r="K147" s="26">
         <v>6992.56</v>
       </c>
       <c r="L147" s="26">
         <v>11205.67</v>
       </c>
       <c r="M147" s="26">
         <v>2582.92</v>
       </c>
       <c r="N147" s="26">
         <v>2440.5500000000002</v>
       </c>
       <c r="O147" s="27">
         <v>92633.83</v>
       </c>
     </row>
-    <row r="148" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A148" s="14">
         <v>44105</v>
       </c>
       <c r="B148" s="22">
         <v>69520.56</v>
       </c>
       <c r="C148" s="26">
         <v>6221.33</v>
       </c>
       <c r="D148" s="26">
         <v>910.74</v>
       </c>
       <c r="E148" s="26">
         <v>62388.5</v>
       </c>
       <c r="F148" s="25">
         <v>46965.34</v>
       </c>
       <c r="G148" s="23">
         <v>12840.13</v>
       </c>
       <c r="H148" s="23">
         <v>2583.04</v>
       </c>
       <c r="I148" s="24">
         <v>0</v>
       </c>
       <c r="J148" s="26">
         <v>0</v>
       </c>
       <c r="K148" s="26">
         <v>7187.12</v>
       </c>
       <c r="L148" s="26">
         <v>11229.94</v>
       </c>
       <c r="M148" s="26">
         <v>2605.5500000000002</v>
       </c>
       <c r="N148" s="26">
         <v>2495.39</v>
       </c>
       <c r="O148" s="27">
         <v>93038.57</v>
       </c>
     </row>
-    <row r="149" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A149" s="14">
         <v>44136</v>
       </c>
       <c r="B149" s="22">
         <v>69616.12</v>
       </c>
       <c r="C149" s="26">
         <v>6192.15</v>
       </c>
       <c r="D149" s="26">
         <v>905.96</v>
       </c>
       <c r="E149" s="26">
         <v>62518.02</v>
       </c>
       <c r="F149" s="25">
         <v>47141.05</v>
       </c>
       <c r="G149" s="23">
         <v>12775.47</v>
       </c>
       <c r="H149" s="23">
         <v>2601.5</v>
       </c>
       <c r="I149" s="24">
         <v>0</v>
       </c>
       <c r="J149" s="26">
         <v>0</v>
       </c>
       <c r="K149" s="26">
         <v>6994.71</v>
       </c>
       <c r="L149" s="26">
         <v>11297.58</v>
       </c>
       <c r="M149" s="26">
         <v>2442.06</v>
       </c>
       <c r="N149" s="26">
         <v>2971.47</v>
       </c>
       <c r="O149" s="27">
         <v>93321.95</v>
       </c>
     </row>
-    <row r="150" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A150" s="14">
         <v>44166</v>
       </c>
       <c r="B150" s="22">
         <v>70735.070000000007</v>
       </c>
       <c r="C150" s="26">
         <v>5970.1</v>
       </c>
       <c r="D150" s="26">
         <v>852.54</v>
       </c>
       <c r="E150" s="26">
         <v>63912.43</v>
       </c>
       <c r="F150" s="25">
         <v>48467.21</v>
       </c>
       <c r="G150" s="23">
         <v>12839</v>
       </c>
       <c r="H150" s="23">
         <v>2606.2199999999998</v>
       </c>
       <c r="I150" s="24">
         <v>0</v>
       </c>
       <c r="J150" s="26">
         <v>0</v>
       </c>
       <c r="K150" s="26">
         <v>7001.42</v>
       </c>
       <c r="L150" s="26">
         <v>11370.52</v>
       </c>
       <c r="M150" s="26">
         <v>2404.7800000000002</v>
       </c>
       <c r="N150" s="26">
         <v>2017.89</v>
       </c>
       <c r="O150" s="27">
         <v>93529.68</v>
       </c>
     </row>
-    <row r="151" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A151" s="14">
         <v>44197</v>
       </c>
       <c r="B151" s="22">
         <v>71119.31</v>
       </c>
       <c r="C151" s="26">
         <v>6264.32</v>
       </c>
       <c r="D151" s="26">
         <v>906.78</v>
       </c>
       <c r="E151" s="26">
         <v>63948.21</v>
       </c>
       <c r="F151" s="25">
         <v>48556.02</v>
       </c>
       <c r="G151" s="23">
         <v>12778.48</v>
       </c>
       <c r="H151" s="23">
         <v>2613.71</v>
       </c>
       <c r="I151" s="24">
         <v>0</v>
       </c>
       <c r="J151" s="26">
         <v>0</v>
       </c>
       <c r="K151" s="26">
         <v>6996.54</v>
       </c>
       <c r="L151" s="26">
         <v>11430.74</v>
       </c>
       <c r="M151" s="26">
         <v>2670.08</v>
       </c>
       <c r="N151" s="26">
         <v>2319.11</v>
       </c>
       <c r="O151" s="27">
         <v>94535.78</v>
       </c>
     </row>
-    <row r="152" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A152" s="14">
         <v>44228</v>
       </c>
       <c r="B152" s="22">
         <v>71672.38</v>
       </c>
       <c r="C152" s="26">
         <v>6565.94</v>
       </c>
       <c r="D152" s="26">
         <v>641.03</v>
       </c>
       <c r="E152" s="26">
         <v>64465.41</v>
       </c>
       <c r="F152" s="25">
         <v>49410.81</v>
       </c>
       <c r="G152" s="23">
         <v>12433.22</v>
       </c>
       <c r="H152" s="23">
         <v>2621.39</v>
       </c>
       <c r="I152" s="24">
         <v>0</v>
       </c>
       <c r="J152" s="26">
         <v>0</v>
       </c>
       <c r="K152" s="26">
         <v>6937.95</v>
       </c>
       <c r="L152" s="26">
         <v>11445.04</v>
       </c>
       <c r="M152" s="26">
         <v>2796.18</v>
       </c>
       <c r="N152" s="26">
         <v>2438.16</v>
       </c>
       <c r="O152" s="27">
         <v>95289.69</v>
       </c>
     </row>
-    <row r="153" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A153" s="14">
         <v>44256</v>
       </c>
       <c r="B153" s="22">
         <v>74847.259999999995</v>
       </c>
       <c r="C153" s="26">
         <v>9781.19</v>
       </c>
       <c r="D153" s="26">
         <v>603.91999999999996</v>
       </c>
       <c r="E153" s="26">
         <v>64462.16</v>
       </c>
       <c r="F153" s="25">
         <v>49630.04</v>
       </c>
       <c r="G153" s="23">
         <v>12223.19</v>
       </c>
       <c r="H153" s="23">
         <v>2608.92</v>
       </c>
       <c r="I153" s="24">
         <v>0</v>
       </c>
       <c r="J153" s="26">
         <v>0</v>
       </c>
       <c r="K153" s="26">
         <v>7401.11</v>
       </c>
       <c r="L153" s="26">
         <v>11447.95</v>
       </c>
       <c r="M153" s="26">
         <v>2934.47</v>
       </c>
       <c r="N153" s="26">
         <v>2662.25</v>
       </c>
       <c r="O153" s="27">
         <v>99293.04</v>
       </c>
     </row>
-    <row r="154" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A154" s="14">
         <v>44287</v>
       </c>
       <c r="B154" s="22">
         <v>75362.289999999994</v>
       </c>
       <c r="C154" s="26">
         <v>10024.469999999999</v>
       </c>
       <c r="D154" s="26">
         <v>551.9</v>
       </c>
       <c r="E154" s="26">
         <v>64785.919999999998</v>
       </c>
       <c r="F154" s="25">
         <v>50308.05</v>
       </c>
       <c r="G154" s="23">
         <v>11880.08</v>
       </c>
       <c r="H154" s="23">
         <v>2597.79</v>
       </c>
       <c r="I154" s="24">
         <v>0</v>
       </c>
       <c r="J154" s="26">
         <v>0</v>
       </c>
       <c r="K154" s="26">
         <v>7668.61</v>
       </c>
       <c r="L154" s="26">
         <v>11434.07</v>
       </c>
       <c r="M154" s="26">
         <v>2476.4299999999998</v>
       </c>
       <c r="N154" s="26">
         <v>2580.9499999999998</v>
       </c>
       <c r="O154" s="27">
         <v>99522.35</v>
       </c>
     </row>
-    <row r="155" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A155" s="14">
         <v>44317</v>
       </c>
       <c r="B155" s="22">
         <v>75300.03</v>
       </c>
       <c r="C155" s="26">
         <v>10095.41</v>
       </c>
       <c r="D155" s="26">
         <v>385.71</v>
       </c>
       <c r="E155" s="26">
         <v>64818.92</v>
       </c>
       <c r="F155" s="25">
         <v>50584.07</v>
       </c>
       <c r="G155" s="23">
         <v>11661.7</v>
       </c>
       <c r="H155" s="23">
         <v>2573.15</v>
       </c>
       <c r="I155" s="24">
         <v>0</v>
       </c>
       <c r="J155" s="26">
         <v>0</v>
       </c>
       <c r="K155" s="26">
         <v>7659.78</v>
       </c>
       <c r="L155" s="26">
         <v>11467.24</v>
       </c>
       <c r="M155" s="26">
         <v>2958.79</v>
       </c>
       <c r="N155" s="26">
         <v>2462.81</v>
       </c>
       <c r="O155" s="27">
         <v>99848.65</v>
       </c>
     </row>
-    <row r="156" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A156" s="14">
         <v>44348</v>
       </c>
       <c r="B156" s="22">
         <v>76487.41</v>
       </c>
       <c r="C156" s="26">
         <v>11537.35</v>
       </c>
       <c r="D156" s="26">
         <v>364.18</v>
       </c>
       <c r="E156" s="26">
         <v>64585.89</v>
       </c>
       <c r="F156" s="25">
         <v>50735.5</v>
       </c>
       <c r="G156" s="23">
         <v>11292.65</v>
       </c>
       <c r="H156" s="23">
         <v>2557.7399999999998</v>
       </c>
       <c r="I156" s="24">
         <v>0</v>
       </c>
       <c r="J156" s="26">
         <v>0</v>
       </c>
       <c r="K156" s="26">
         <v>7753.78</v>
       </c>
       <c r="L156" s="26">
         <v>11546.62</v>
       </c>
       <c r="M156" s="26">
         <v>3411.45</v>
       </c>
       <c r="N156" s="26">
         <v>2534.36</v>
       </c>
       <c r="O156" s="27">
         <v>101733.62</v>
       </c>
     </row>
-    <row r="157" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A157" s="14">
         <v>44378</v>
       </c>
       <c r="B157" s="22">
         <v>76861.33</v>
       </c>
       <c r="C157" s="26">
         <v>11560.4</v>
       </c>
       <c r="D157" s="26">
         <v>347.72</v>
       </c>
       <c r="E157" s="26">
         <v>64953.2</v>
       </c>
       <c r="F157" s="25">
         <v>51350.28</v>
       </c>
       <c r="G157" s="23">
         <v>11071.84</v>
       </c>
       <c r="H157" s="23">
         <v>2531.08</v>
       </c>
       <c r="I157" s="24">
         <v>0</v>
       </c>
       <c r="J157" s="26">
         <v>0</v>
       </c>
       <c r="K157" s="26">
         <v>7752.03</v>
       </c>
       <c r="L157" s="26">
         <v>11622.04</v>
       </c>
       <c r="M157" s="26">
         <v>2992.94</v>
       </c>
       <c r="N157" s="26">
         <v>3101.97</v>
       </c>
       <c r="O157" s="27">
         <v>102330.31</v>
       </c>
     </row>
-    <row r="158" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A158" s="14">
         <v>44409</v>
       </c>
       <c r="B158" s="22">
         <v>77692.02</v>
       </c>
       <c r="C158" s="26">
         <v>11793.21</v>
       </c>
       <c r="D158" s="26">
         <v>639.23</v>
       </c>
       <c r="E158" s="26">
         <v>65259.58</v>
       </c>
       <c r="F158" s="25">
         <v>51648.65</v>
       </c>
       <c r="G158" s="23">
         <v>11092.66</v>
       </c>
       <c r="H158" s="23">
         <v>2518.27</v>
       </c>
       <c r="I158" s="24">
         <v>0</v>
       </c>
       <c r="J158" s="26">
         <v>0</v>
       </c>
       <c r="K158" s="26">
         <v>7720.83</v>
       </c>
       <c r="L158" s="26">
         <v>11644.47</v>
       </c>
       <c r="M158" s="26">
         <v>2753.58</v>
       </c>
       <c r="N158" s="26">
         <v>3309.64</v>
       </c>
       <c r="O158" s="27">
         <v>103120.53</v>
       </c>
     </row>
-    <row r="159" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A159" s="14">
         <v>44440</v>
       </c>
       <c r="B159" s="22">
         <v>78778.53</v>
       </c>
       <c r="C159" s="26">
         <v>13263.41</v>
       </c>
       <c r="D159" s="26">
         <v>667</v>
       </c>
       <c r="E159" s="26">
         <v>64848.12</v>
       </c>
       <c r="F159" s="25">
         <v>51333.02</v>
       </c>
       <c r="G159" s="23">
         <v>11020.29</v>
       </c>
       <c r="H159" s="23">
         <v>2494.81</v>
       </c>
       <c r="I159" s="24">
         <v>0</v>
       </c>
       <c r="J159" s="26">
         <v>0</v>
       </c>
       <c r="K159" s="26">
         <v>8110.78</v>
       </c>
       <c r="L159" s="26">
         <v>11478.21</v>
       </c>
       <c r="M159" s="26">
         <v>2909.75</v>
       </c>
       <c r="N159" s="26">
         <v>3305.05</v>
       </c>
       <c r="O159" s="27">
         <v>104582.31</v>
       </c>
     </row>
-    <row r="160" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A160" s="14">
         <v>44470</v>
       </c>
       <c r="B160" s="22">
         <v>79310.91</v>
       </c>
       <c r="C160" s="26">
         <v>13292.58</v>
       </c>
       <c r="D160" s="26">
         <v>773.93</v>
       </c>
       <c r="E160" s="26">
         <v>65244.4</v>
       </c>
       <c r="F160" s="25">
         <v>51635.87</v>
       </c>
       <c r="G160" s="23">
         <v>11117.81</v>
       </c>
       <c r="H160" s="23">
         <v>2490.7199999999998</v>
       </c>
       <c r="I160" s="24">
         <v>0</v>
       </c>
       <c r="J160" s="26">
         <v>0</v>
       </c>
       <c r="K160" s="26">
         <v>8117.07</v>
       </c>
       <c r="L160" s="26">
         <v>11576.77</v>
       </c>
       <c r="M160" s="26">
         <v>3041.65</v>
       </c>
       <c r="N160" s="26">
         <v>3969.9</v>
       </c>
       <c r="O160" s="27">
         <v>106016.3</v>
       </c>
     </row>
-    <row r="161" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A161" s="14">
         <v>44501</v>
       </c>
       <c r="B161" s="22">
         <v>80243.3</v>
       </c>
       <c r="C161" s="26">
         <v>13564.03</v>
       </c>
       <c r="D161" s="26">
         <v>1022.57</v>
       </c>
       <c r="E161" s="26">
         <v>65656.710000000006</v>
       </c>
       <c r="F161" s="25">
         <v>52049.120000000003</v>
       </c>
       <c r="G161" s="23">
         <v>11138.74</v>
       </c>
       <c r="H161" s="23">
         <v>2468.85</v>
       </c>
       <c r="I161" s="24">
         <v>0</v>
       </c>
       <c r="J161" s="26">
         <v>0</v>
       </c>
       <c r="K161" s="26">
         <v>8054.11</v>
       </c>
       <c r="L161" s="26">
         <v>11733.26</v>
       </c>
       <c r="M161" s="26">
         <v>3184.61</v>
       </c>
       <c r="N161" s="26">
         <v>3339.45</v>
       </c>
       <c r="O161" s="27">
         <v>106554.72</v>
       </c>
     </row>
-    <row r="162" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A162" s="14">
         <v>44531</v>
       </c>
       <c r="B162" s="22">
         <v>81662.490000000005</v>
       </c>
       <c r="C162" s="26">
         <v>13654.3</v>
       </c>
       <c r="D162" s="26">
         <v>1178.32</v>
       </c>
       <c r="E162" s="26">
         <v>66829.87</v>
       </c>
       <c r="F162" s="25">
         <v>52963.34</v>
       </c>
       <c r="G162" s="23">
         <v>11377.49</v>
       </c>
       <c r="H162" s="23">
         <v>2489.04</v>
       </c>
       <c r="I162" s="24">
         <v>0</v>
       </c>
       <c r="J162" s="26">
         <v>0</v>
       </c>
       <c r="K162" s="26">
         <v>8059.99</v>
       </c>
       <c r="L162" s="26">
         <v>11879.37</v>
       </c>
       <c r="M162" s="26">
         <v>2876.22</v>
       </c>
       <c r="N162" s="26">
         <v>2135.3200000000002</v>
       </c>
       <c r="O162" s="27">
         <v>106613.38</v>
       </c>
     </row>
-    <row r="163" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A163" s="14">
         <v>44562</v>
       </c>
       <c r="B163" s="22">
         <v>81758.759999999995</v>
       </c>
       <c r="C163" s="26">
         <v>14158.67</v>
       </c>
       <c r="D163" s="26">
         <v>1122.1600000000001</v>
       </c>
       <c r="E163" s="26">
         <v>66477.94</v>
       </c>
       <c r="F163" s="25">
         <v>52682.77</v>
       </c>
       <c r="G163" s="23">
         <v>11338.86</v>
       </c>
       <c r="H163" s="23">
         <v>2456.31</v>
       </c>
       <c r="I163" s="24">
         <v>0</v>
       </c>
       <c r="J163" s="26">
         <v>0</v>
       </c>
       <c r="K163" s="26">
         <v>8064.59</v>
       </c>
       <c r="L163" s="26">
         <v>11934.87</v>
       </c>
       <c r="M163" s="26">
         <v>2816.48</v>
       </c>
       <c r="N163" s="26">
         <v>2985.69</v>
       </c>
       <c r="O163" s="27">
         <v>107560.39</v>
       </c>
     </row>
-    <row r="164" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A164" s="14">
         <v>44593</v>
       </c>
       <c r="B164" s="22">
         <v>81632.17</v>
       </c>
       <c r="C164" s="26">
         <v>14084.67</v>
       </c>
       <c r="D164" s="26">
         <v>1219.3699999999999</v>
       </c>
       <c r="E164" s="26">
         <v>66328.13</v>
       </c>
       <c r="F164" s="25">
         <v>52984.1</v>
       </c>
       <c r="G164" s="23">
         <v>10952.3</v>
       </c>
       <c r="H164" s="23">
         <v>2391.73</v>
       </c>
       <c r="I164" s="24">
         <v>0</v>
       </c>
       <c r="J164" s="26">
         <v>0</v>
       </c>
       <c r="K164" s="26">
         <v>8007.73</v>
       </c>
       <c r="L164" s="26">
         <v>11951.22</v>
       </c>
       <c r="M164" s="26">
         <v>2989.35</v>
       </c>
       <c r="N164" s="26">
         <v>3326.01</v>
       </c>
       <c r="O164" s="27">
         <v>107906.47</v>
       </c>
     </row>
-    <row r="165" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A165" s="14">
         <v>44621</v>
       </c>
       <c r="B165" s="22">
         <v>81584.820000000007</v>
       </c>
       <c r="C165" s="26">
         <v>14591.47</v>
       </c>
       <c r="D165" s="26">
         <v>920.09</v>
       </c>
       <c r="E165" s="26">
         <v>66073.259999999995</v>
       </c>
       <c r="F165" s="25">
         <v>53016.94</v>
       </c>
       <c r="G165" s="23">
         <v>10725.46</v>
       </c>
       <c r="H165" s="23">
         <v>2330.87</v>
       </c>
       <c r="I165" s="24">
         <v>0</v>
       </c>
       <c r="J165" s="26">
         <v>0</v>
       </c>
       <c r="K165" s="26">
         <v>8405.48</v>
       </c>
       <c r="L165" s="26">
         <v>11900</v>
       </c>
       <c r="M165" s="26">
         <v>2701.96</v>
       </c>
       <c r="N165" s="26">
         <v>4045.72</v>
       </c>
       <c r="O165" s="27">
         <v>108637.99</v>
       </c>
     </row>
-    <row r="166" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A166" s="14">
         <v>44652</v>
       </c>
       <c r="B166" s="22">
         <v>82132.23</v>
       </c>
       <c r="C166" s="26">
         <v>14832.63</v>
       </c>
       <c r="D166" s="26">
         <v>998.33</v>
       </c>
       <c r="E166" s="26">
         <v>66301.259999999995</v>
       </c>
       <c r="F166" s="25">
         <v>53279.25</v>
       </c>
       <c r="G166" s="23">
         <v>10689.47</v>
       </c>
       <c r="H166" s="23">
         <v>2326.6999999999998</v>
       </c>
       <c r="I166" s="24">
         <v>5.85</v>
       </c>
       <c r="J166" s="26">
         <v>0</v>
       </c>
       <c r="K166" s="26">
         <v>8869.6200000000008</v>
       </c>
       <c r="L166" s="26">
         <v>11716.47</v>
       </c>
       <c r="M166" s="26">
         <v>2797.22</v>
       </c>
       <c r="N166" s="26">
         <v>2777.08</v>
       </c>
       <c r="O166" s="27">
         <v>108292.62</v>
       </c>
     </row>
-    <row r="167" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A167" s="14">
         <v>44682</v>
       </c>
       <c r="B167" s="22">
         <v>82974.559999999998</v>
       </c>
       <c r="C167" s="26">
         <v>15091.74</v>
       </c>
       <c r="D167" s="26">
         <v>1481.36</v>
       </c>
       <c r="E167" s="26">
         <v>66401.460000000006</v>
       </c>
       <c r="F167" s="25">
         <v>53429.88</v>
       </c>
       <c r="G167" s="23">
         <v>10678.17</v>
       </c>
       <c r="H167" s="23">
         <v>2286.1</v>
       </c>
       <c r="I167" s="24">
         <v>7.32</v>
       </c>
       <c r="J167" s="26">
         <v>0</v>
       </c>
       <c r="K167" s="26">
         <v>8854.06</v>
       </c>
       <c r="L167" s="26">
         <v>11761.77</v>
       </c>
       <c r="M167" s="26">
         <v>3519.85</v>
       </c>
       <c r="N167" s="26">
         <v>3383.88</v>
       </c>
       <c r="O167" s="27">
         <v>110494.13</v>
       </c>
     </row>
-    <row r="168" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A168" s="14">
         <v>44713</v>
       </c>
       <c r="B168" s="22">
         <v>84176.960000000006</v>
       </c>
       <c r="C168" s="26">
         <v>15829.73</v>
       </c>
       <c r="D168" s="26">
         <v>1910.09</v>
       </c>
       <c r="E168" s="26">
         <v>66437.14</v>
       </c>
       <c r="F168" s="25">
         <v>53479.07</v>
       </c>
       <c r="G168" s="23">
         <v>10701.03</v>
       </c>
       <c r="H168" s="23">
         <v>2249.7199999999998</v>
       </c>
       <c r="I168" s="24">
         <v>7.31</v>
       </c>
       <c r="J168" s="26">
         <v>0</v>
       </c>
       <c r="K168" s="26">
         <v>8802.08</v>
       </c>
       <c r="L168" s="26">
         <v>11874.6</v>
       </c>
       <c r="M168" s="26">
         <v>2984.64</v>
       </c>
       <c r="N168" s="26">
         <v>3290.57</v>
       </c>
       <c r="O168" s="27">
         <v>111128.84</v>
       </c>
     </row>
-    <row r="169" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A169" s="14">
         <v>44743</v>
       </c>
       <c r="B169" s="22">
         <v>85789.31</v>
       </c>
       <c r="C169" s="26">
         <v>15891.65</v>
       </c>
       <c r="D169" s="26">
         <v>1817.73</v>
       </c>
       <c r="E169" s="26">
         <v>68079.94</v>
       </c>
       <c r="F169" s="25">
         <v>54719.360000000001</v>
       </c>
       <c r="G169" s="23">
         <v>11097.96</v>
       </c>
       <c r="H169" s="23">
         <v>2255.36</v>
       </c>
       <c r="I169" s="24">
         <v>7.26</v>
       </c>
       <c r="J169" s="26">
         <v>0</v>
       </c>
       <c r="K169" s="26">
         <v>8840.65</v>
       </c>
       <c r="L169" s="26">
         <v>11955.38</v>
       </c>
       <c r="M169" s="26">
         <v>2827.35</v>
       </c>
       <c r="N169" s="26">
         <v>3722.93</v>
       </c>
       <c r="O169" s="27">
         <v>113135.63</v>
       </c>
     </row>
-    <row r="170" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A170" s="14">
         <v>44774</v>
       </c>
       <c r="B170" s="22">
         <v>86135.65</v>
       </c>
       <c r="C170" s="26">
         <v>16002.93</v>
       </c>
       <c r="D170" s="26">
         <v>1241.3399999999999</v>
       </c>
       <c r="E170" s="26">
         <v>68891.38</v>
       </c>
       <c r="F170" s="25">
         <v>55221.88</v>
       </c>
       <c r="G170" s="23">
         <v>11414.99</v>
       </c>
       <c r="H170" s="23">
         <v>2247.2399999999998</v>
       </c>
       <c r="I170" s="24">
         <v>7.26</v>
       </c>
       <c r="J170" s="26">
         <v>0</v>
       </c>
       <c r="K170" s="26">
         <v>8781.32</v>
       </c>
       <c r="L170" s="26">
         <v>12012.33</v>
       </c>
       <c r="M170" s="26">
         <v>3341.59</v>
       </c>
       <c r="N170" s="26">
         <v>3676.09</v>
       </c>
       <c r="O170" s="27">
         <v>113946.97</v>
       </c>
     </row>
-    <row r="171" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A171" s="14">
         <v>44805</v>
       </c>
       <c r="B171" s="22">
         <v>86168.18</v>
       </c>
       <c r="C171" s="26">
         <v>16132.77</v>
       </c>
       <c r="D171" s="26">
         <v>1607.3</v>
       </c>
       <c r="E171" s="26">
         <v>68428.11</v>
       </c>
       <c r="F171" s="25">
         <v>54133.3</v>
       </c>
       <c r="G171" s="23">
         <v>12074.73</v>
       </c>
       <c r="H171" s="23">
         <v>2212.8200000000002</v>
       </c>
       <c r="I171" s="24">
         <v>7.26</v>
       </c>
       <c r="J171" s="26">
         <v>0</v>
       </c>
       <c r="K171" s="26">
         <v>8524.6200000000008</v>
       </c>
       <c r="L171" s="26">
         <v>12082.97</v>
       </c>
       <c r="M171" s="26">
         <v>2414</v>
       </c>
       <c r="N171" s="26">
         <v>4701.72</v>
       </c>
       <c r="O171" s="27">
         <v>113891.49</v>
       </c>
     </row>
-    <row r="172" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A172" s="14">
         <v>44835</v>
       </c>
       <c r="B172" s="22">
         <v>86694.36</v>
       </c>
       <c r="C172" s="26">
         <v>16077.14</v>
       </c>
       <c r="D172" s="26">
         <v>2007.73</v>
       </c>
       <c r="E172" s="26">
         <v>68609.490000000005</v>
       </c>
       <c r="F172" s="25">
         <v>53174.58</v>
       </c>
       <c r="G172" s="23">
         <v>12900.23</v>
       </c>
       <c r="H172" s="23">
         <v>2527.65</v>
       </c>
       <c r="I172" s="24">
         <v>7.04</v>
       </c>
       <c r="J172" s="26">
         <v>0</v>
       </c>
       <c r="K172" s="26">
         <v>9301.9</v>
       </c>
       <c r="L172" s="26">
         <v>12076.18</v>
       </c>
       <c r="M172" s="26">
         <v>2946.75</v>
       </c>
       <c r="N172" s="26">
         <v>4284.8500000000004</v>
       </c>
       <c r="O172" s="27">
         <v>115304.04</v>
       </c>
     </row>
-    <row r="173" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A173" s="14">
         <v>44866</v>
       </c>
       <c r="B173" s="22">
         <v>83160.98</v>
       </c>
       <c r="C173" s="26">
         <v>12052.85</v>
       </c>
       <c r="D173" s="26">
         <v>2381.6799999999998</v>
       </c>
       <c r="E173" s="26">
         <v>68726.460000000006</v>
       </c>
       <c r="F173" s="25">
         <v>53059.87</v>
       </c>
       <c r="G173" s="23">
         <v>13187.81</v>
       </c>
       <c r="H173" s="23">
         <v>2471.73</v>
       </c>
       <c r="I173" s="24">
         <v>7.04</v>
       </c>
       <c r="J173" s="26">
         <v>0</v>
       </c>
       <c r="K173" s="26">
         <v>9502.2999999999993</v>
       </c>
       <c r="L173" s="26">
         <v>12123.31</v>
       </c>
       <c r="M173" s="26">
         <v>3258.02</v>
       </c>
       <c r="N173" s="26">
         <v>3384.95</v>
       </c>
       <c r="O173" s="27">
         <v>111429.56</v>
       </c>
     </row>
-    <row r="174" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A174" s="14">
         <v>44896</v>
       </c>
       <c r="B174" s="22">
         <v>84435.92</v>
       </c>
       <c r="C174" s="26">
         <v>12926.87</v>
       </c>
       <c r="D174" s="26">
         <v>2044.33</v>
       </c>
       <c r="E174" s="26">
         <v>69464.72</v>
       </c>
       <c r="F174" s="25">
         <v>53231.92</v>
       </c>
       <c r="G174" s="23">
         <v>13762.61</v>
       </c>
       <c r="H174" s="23">
         <v>2468.7199999999998</v>
       </c>
       <c r="I174" s="24">
         <v>1.48</v>
       </c>
       <c r="J174" s="26">
         <v>0</v>
       </c>
       <c r="K174" s="26">
         <v>9504.77</v>
       </c>
       <c r="L174" s="26">
         <v>12225.21</v>
       </c>
       <c r="M174" s="26">
         <v>3824.74</v>
       </c>
       <c r="N174" s="26">
         <v>3994.01</v>
       </c>
       <c r="O174" s="27">
         <v>113984.64</v>
       </c>
     </row>
-    <row r="175" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A175" s="14">
         <v>44927</v>
       </c>
       <c r="B175" s="22">
         <v>84952.68</v>
       </c>
       <c r="C175" s="26">
         <v>12954.29</v>
       </c>
       <c r="D175" s="26">
         <v>2347.6</v>
       </c>
       <c r="E175" s="26">
         <v>69650.8</v>
       </c>
       <c r="F175" s="25">
         <v>52683.81</v>
       </c>
       <c r="G175" s="23">
         <v>14558.42</v>
       </c>
       <c r="H175" s="23">
         <v>2407.14</v>
       </c>
       <c r="I175" s="24">
         <v>1.42</v>
       </c>
       <c r="J175" s="26">
         <v>0</v>
       </c>
       <c r="K175" s="26">
         <v>10257.44</v>
       </c>
       <c r="L175" s="26">
         <v>12474.62</v>
       </c>
       <c r="M175" s="26">
         <v>3504.5</v>
       </c>
       <c r="N175" s="26">
         <v>4709.88</v>
       </c>
       <c r="O175" s="27">
         <v>115899.12</v>
       </c>
     </row>
-    <row r="176" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A176" s="14">
         <v>44958</v>
       </c>
       <c r="B176" s="22">
         <v>85878.79</v>
       </c>
       <c r="C176" s="26">
         <v>13547.62</v>
       </c>
       <c r="D176" s="26">
         <v>2080.15</v>
       </c>
       <c r="E176" s="26">
         <v>70251.009999999995</v>
       </c>
       <c r="F176" s="25">
         <v>52842.8</v>
       </c>
       <c r="G176" s="23">
         <v>15011.75</v>
       </c>
       <c r="H176" s="23">
         <v>2393.63</v>
       </c>
       <c r="I176" s="24">
         <v>2.84</v>
       </c>
       <c r="J176" s="26">
         <v>0</v>
       </c>
       <c r="K176" s="26">
         <v>10529.44</v>
       </c>
       <c r="L176" s="26">
         <v>12335.26</v>
       </c>
       <c r="M176" s="26">
         <v>3854.59</v>
       </c>
       <c r="N176" s="26">
         <v>4652.22</v>
       </c>
       <c r="O176" s="27">
         <v>117250.31</v>
       </c>
     </row>
-    <row r="177" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A177" s="14">
         <v>44986</v>
       </c>
       <c r="B177" s="22">
         <v>84876.73</v>
       </c>
       <c r="C177" s="26">
         <v>12851.63</v>
       </c>
       <c r="D177" s="26">
         <v>2318.75</v>
       </c>
       <c r="E177" s="26">
         <v>69706.350000000006</v>
       </c>
       <c r="F177" s="25">
         <v>51337.35</v>
       </c>
       <c r="G177" s="23">
         <v>16003.56</v>
       </c>
       <c r="H177" s="23">
         <v>2362.59</v>
       </c>
       <c r="I177" s="24">
         <v>2.84</v>
       </c>
       <c r="J177" s="26">
         <v>0</v>
       </c>
       <c r="K177" s="26">
         <v>10470.26</v>
       </c>
       <c r="L177" s="26">
         <v>12229.78</v>
       </c>
       <c r="M177" s="26">
         <v>4181.6499999999996</v>
       </c>
       <c r="N177" s="26">
         <v>4671.4799999999996</v>
       </c>
       <c r="O177" s="27">
         <v>116428.6</v>
       </c>
     </row>
-    <row r="178" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A178" s="14">
         <v>45017</v>
       </c>
       <c r="B178" s="22">
         <v>84390.080000000002</v>
       </c>
       <c r="C178" s="26">
         <v>11922.08</v>
       </c>
       <c r="D178" s="26">
         <v>2526.06</v>
       </c>
       <c r="E178" s="26">
         <v>69941.94</v>
       </c>
       <c r="F178" s="25">
         <v>51329.51</v>
       </c>
       <c r="G178" s="23">
         <v>16336.91</v>
       </c>
       <c r="H178" s="23">
         <v>2272.91</v>
       </c>
       <c r="I178" s="24">
         <v>2.62</v>
       </c>
       <c r="J178" s="26">
         <v>0</v>
       </c>
       <c r="K178" s="26">
         <v>10958.52</v>
       </c>
       <c r="L178" s="26">
         <v>12202.15</v>
       </c>
       <c r="M178" s="26">
         <v>4466.38</v>
       </c>
       <c r="N178" s="26">
         <v>4895.6099999999997</v>
       </c>
       <c r="O178" s="27">
         <v>116911.44</v>
       </c>
     </row>
-    <row r="179" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A179" s="14">
         <v>45047</v>
       </c>
       <c r="B179" s="22">
         <v>84876.96</v>
       </c>
       <c r="C179" s="26">
         <v>12389.92</v>
       </c>
       <c r="D179" s="26">
         <v>2082.7399999999998</v>
       </c>
       <c r="E179" s="26">
         <v>70404.3</v>
       </c>
       <c r="F179" s="25">
         <v>51901.760000000002</v>
       </c>
       <c r="G179" s="23">
         <v>16291.13</v>
       </c>
       <c r="H179" s="23">
         <v>2208.79</v>
       </c>
       <c r="I179" s="24">
         <v>2.62</v>
       </c>
       <c r="J179" s="26">
         <v>0</v>
       </c>
       <c r="K179" s="26">
         <v>10972.36</v>
       </c>
       <c r="L179" s="26">
         <v>12334.1</v>
       </c>
       <c r="M179" s="26">
         <v>4580.21</v>
       </c>
       <c r="N179" s="26">
         <v>4487.34</v>
       </c>
       <c r="O179" s="27">
         <v>117249.73</v>
       </c>
     </row>
-    <row r="180" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A180" s="14">
         <v>45078</v>
       </c>
       <c r="B180" s="22">
         <v>82621.47</v>
       </c>
       <c r="C180" s="26">
         <v>11067.08</v>
       </c>
       <c r="D180" s="26">
         <v>2217.3000000000002</v>
       </c>
       <c r="E180" s="26">
         <v>69337.08</v>
       </c>
       <c r="F180" s="25">
         <v>50619.69</v>
       </c>
       <c r="G180" s="23">
         <v>16574.759999999998</v>
       </c>
       <c r="H180" s="23">
         <v>2140.0100000000002</v>
       </c>
       <c r="I180" s="24">
         <v>2.62</v>
       </c>
       <c r="J180" s="26">
         <v>0</v>
       </c>
       <c r="K180" s="26">
         <v>10771.45</v>
       </c>
       <c r="L180" s="26">
         <v>12541.36</v>
       </c>
       <c r="M180" s="26">
         <v>6512.7</v>
       </c>
       <c r="N180" s="26">
         <v>4704.62</v>
       </c>
       <c r="O180" s="27">
         <v>117150.38</v>
       </c>
     </row>
-    <row r="181" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A181" s="14">
         <v>45108</v>
       </c>
       <c r="B181" s="22">
         <v>82599.490000000005</v>
       </c>
       <c r="C181" s="26">
         <v>10988.15</v>
       </c>
       <c r="D181" s="26">
         <v>2185.1799999999998</v>
       </c>
       <c r="E181" s="26">
         <v>69426.16</v>
       </c>
       <c r="F181" s="25">
         <v>51112.56</v>
       </c>
       <c r="G181" s="23">
         <v>16283.89</v>
       </c>
       <c r="H181" s="23">
         <v>2027.24</v>
       </c>
       <c r="I181" s="24">
         <v>2.4700000000000002</v>
       </c>
       <c r="J181" s="26">
         <v>0</v>
       </c>
       <c r="K181" s="26">
         <v>10841.86</v>
       </c>
       <c r="L181" s="26">
         <v>12698</v>
       </c>
       <c r="M181" s="26">
         <v>6061.93</v>
       </c>
       <c r="N181" s="26">
         <v>4593.54</v>
       </c>
       <c r="O181" s="27">
         <v>116793.58</v>
       </c>
     </row>
-    <row r="182" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A182" s="14">
         <v>45139</v>
       </c>
       <c r="B182" s="22">
         <v>83228.36</v>
       </c>
       <c r="C182" s="26">
         <v>11169.47</v>
       </c>
       <c r="D182" s="26">
         <v>2214.13</v>
       </c>
       <c r="E182" s="26">
         <v>69844.77</v>
       </c>
       <c r="F182" s="25">
         <v>50480.27</v>
       </c>
       <c r="G182" s="23">
         <v>17477.5</v>
       </c>
       <c r="H182" s="23">
         <v>1884.53</v>
       </c>
       <c r="I182" s="24">
         <v>2.4700000000000002</v>
       </c>
       <c r="J182" s="26">
         <v>0</v>
       </c>
       <c r="K182" s="26">
         <v>11350.31</v>
       </c>
       <c r="L182" s="26">
         <v>12810.79</v>
       </c>
       <c r="M182" s="26">
         <v>5690.4</v>
       </c>
       <c r="N182" s="26">
         <v>5009.8599999999997</v>
       </c>
       <c r="O182" s="27">
         <v>118088.55</v>
       </c>
     </row>
-    <row r="183" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A183" s="14">
         <v>45170</v>
       </c>
       <c r="B183" s="22">
         <v>83659.73</v>
       </c>
       <c r="C183" s="26">
         <v>11146.78</v>
       </c>
       <c r="D183" s="26">
         <v>2537.38</v>
       </c>
       <c r="E183" s="26">
         <v>69975.570000000007</v>
       </c>
       <c r="F183" s="25">
         <v>50119.76</v>
       </c>
       <c r="G183" s="23">
         <v>18078.060000000001</v>
       </c>
       <c r="H183" s="23">
         <v>1775.27</v>
       </c>
       <c r="I183" s="24">
         <v>2.4700000000000002</v>
       </c>
       <c r="J183" s="26">
         <v>0</v>
       </c>
       <c r="K183" s="26">
         <v>11872.71</v>
       </c>
       <c r="L183" s="26">
         <v>12766.01</v>
       </c>
       <c r="M183" s="26">
         <v>5656.02</v>
       </c>
       <c r="N183" s="26">
         <v>4994.66</v>
       </c>
       <c r="O183" s="27">
         <v>118947.96</v>
       </c>
     </row>
-    <row r="184" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A184" s="14">
         <v>45200</v>
       </c>
       <c r="B184" s="22">
         <v>84133.8</v>
       </c>
       <c r="C184" s="26">
         <v>10723.7</v>
       </c>
       <c r="D184" s="26">
         <v>2842.19</v>
       </c>
       <c r="E184" s="26">
         <v>70567.91</v>
       </c>
       <c r="F184" s="25">
         <v>50481.45</v>
       </c>
       <c r="G184" s="23">
         <v>18403.990000000002</v>
       </c>
       <c r="H184" s="23">
         <v>1680.29</v>
       </c>
       <c r="I184" s="24">
         <v>2.17</v>
       </c>
       <c r="J184" s="26">
         <v>0</v>
       </c>
       <c r="K184" s="26">
         <v>12798.53</v>
       </c>
       <c r="L184" s="26">
         <v>12870.37</v>
       </c>
       <c r="M184" s="26">
         <v>4499.1000000000004</v>
       </c>
       <c r="N184" s="26">
         <v>4840.97</v>
       </c>
       <c r="O184" s="27">
         <v>119141.6</v>
       </c>
     </row>
-    <row r="185" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A185" s="14">
         <v>45231</v>
       </c>
       <c r="B185" s="22">
         <v>84715.8</v>
       </c>
       <c r="C185" s="26">
         <v>10506.63</v>
       </c>
       <c r="D185" s="26">
         <v>2860.73</v>
       </c>
       <c r="E185" s="26">
         <v>71348.44</v>
       </c>
       <c r="F185" s="25">
         <v>51434.95</v>
       </c>
       <c r="G185" s="23">
         <v>18338.75</v>
       </c>
       <c r="H185" s="23">
         <v>1572.57</v>
       </c>
       <c r="I185" s="24">
         <v>2.17</v>
       </c>
       <c r="J185" s="26">
         <v>0</v>
       </c>
       <c r="K185" s="26">
         <v>12917.83</v>
       </c>
       <c r="L185" s="26">
         <v>12949.73</v>
       </c>
       <c r="M185" s="26">
         <v>5094.72</v>
       </c>
       <c r="N185" s="26">
         <v>6371.22</v>
       </c>
       <c r="O185" s="27">
         <v>122046.53</v>
       </c>
     </row>
-    <row r="186" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A186" s="14">
         <v>45261</v>
       </c>
       <c r="B186" s="22">
         <v>84492.479999999996</v>
       </c>
       <c r="C186" s="26">
         <v>9617.42</v>
       </c>
       <c r="D186" s="26">
         <v>1581.15</v>
       </c>
       <c r="E186" s="26">
         <v>73293.899999999994</v>
       </c>
       <c r="F186" s="25">
         <v>52714.65</v>
       </c>
       <c r="G186" s="23">
         <v>18971.689999999999</v>
       </c>
       <c r="H186" s="23">
         <v>1605.4</v>
       </c>
       <c r="I186" s="24">
         <v>2.17</v>
       </c>
       <c r="J186" s="26">
         <v>0</v>
       </c>
       <c r="K186" s="26">
         <v>12885.34</v>
       </c>
       <c r="L186" s="26">
         <v>12973.04</v>
       </c>
       <c r="M186" s="26">
         <v>4817.08</v>
       </c>
       <c r="N186" s="26">
         <v>7469.02</v>
       </c>
       <c r="O186" s="27">
         <v>122634.18</v>
       </c>
     </row>
-    <row r="187" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A187" s="14">
         <v>45292</v>
       </c>
       <c r="B187" s="22">
         <v>84292.89</v>
       </c>
       <c r="C187" s="26">
         <v>9837.18</v>
       </c>
       <c r="D187" s="26">
         <v>1686.61</v>
       </c>
       <c r="E187" s="26">
         <v>72769.11</v>
       </c>
       <c r="F187" s="25">
         <v>51722.84</v>
       </c>
       <c r="G187" s="23">
         <v>19490.32</v>
       </c>
       <c r="H187" s="23">
         <v>1553.89</v>
       </c>
       <c r="I187" s="24">
         <v>2.06</v>
       </c>
       <c r="J187" s="26">
         <v>0</v>
       </c>
       <c r="K187" s="26">
         <v>12654.97</v>
       </c>
       <c r="L187" s="26">
         <v>13217.33</v>
       </c>
       <c r="M187" s="26">
         <v>4674.41</v>
       </c>
       <c r="N187" s="26">
         <v>7110.07</v>
       </c>
       <c r="O187" s="27">
         <v>121946.9</v>
       </c>
     </row>
-    <row r="188" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A188" s="14">
         <v>45323</v>
       </c>
       <c r="B188" s="22">
         <v>85669</v>
       </c>
       <c r="C188" s="26">
         <v>9755.36</v>
       </c>
       <c r="D188" s="26">
         <v>2413.58</v>
       </c>
       <c r="E188" s="26">
         <v>73500.06</v>
       </c>
       <c r="F188" s="25">
         <v>51924.22</v>
       </c>
       <c r="G188" s="23">
         <v>20094.189999999999</v>
       </c>
       <c r="H188" s="23">
         <v>1479.58</v>
       </c>
       <c r="I188" s="24">
         <v>2.06</v>
       </c>
       <c r="J188" s="26">
         <v>0</v>
       </c>
       <c r="K188" s="26">
         <v>12633.12</v>
       </c>
       <c r="L188" s="26">
         <v>13140.08</v>
       </c>
       <c r="M188" s="26">
         <v>4800.71</v>
       </c>
       <c r="N188" s="26">
         <v>6278.21</v>
       </c>
       <c r="O188" s="27">
         <v>122518.34</v>
       </c>
     </row>
-    <row r="189" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A189" s="14">
         <v>45352</v>
       </c>
       <c r="B189" s="22">
         <v>82203.87</v>
       </c>
       <c r="C189" s="26">
         <v>6513.07</v>
       </c>
       <c r="D189" s="26">
         <v>2060.25</v>
       </c>
       <c r="E189" s="26">
         <v>73630.559999999998</v>
       </c>
       <c r="F189" s="25">
         <v>51080.06</v>
       </c>
       <c r="G189" s="23">
         <v>21115.08</v>
       </c>
       <c r="H189" s="23">
         <v>1434.39</v>
       </c>
       <c r="I189" s="24">
         <v>1.03</v>
       </c>
       <c r="J189" s="26">
         <v>0</v>
       </c>
       <c r="K189" s="26">
         <v>12676.61</v>
       </c>
       <c r="L189" s="26">
         <v>12705.24</v>
       </c>
       <c r="M189" s="26">
         <v>5534</v>
       </c>
       <c r="N189" s="26">
         <v>6875.81</v>
       </c>
       <c r="O189" s="27">
         <v>119992.79</v>
       </c>
     </row>
-    <row r="190" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A190" s="14">
         <v>45383</v>
       </c>
       <c r="B190" s="22">
         <v>82906.34</v>
       </c>
       <c r="C190" s="26">
         <v>6367.56</v>
       </c>
       <c r="D190" s="26">
         <v>2322.62</v>
       </c>
       <c r="E190" s="26">
         <v>74216.149999999994</v>
       </c>
       <c r="F190" s="25">
         <v>51773.23</v>
       </c>
       <c r="G190" s="23">
         <v>21073.66</v>
       </c>
       <c r="H190" s="23">
         <v>1368.45</v>
       </c>
       <c r="I190" s="24">
         <v>0.81</v>
       </c>
       <c r="J190" s="26">
         <v>0</v>
       </c>
       <c r="K190" s="26">
         <v>13034.34</v>
       </c>
       <c r="L190" s="26">
         <v>12713.35</v>
       </c>
       <c r="M190" s="26">
         <v>4776.53</v>
       </c>
       <c r="N190" s="26">
         <v>6204.91</v>
       </c>
       <c r="O190" s="27">
         <v>119632.72</v>
       </c>
     </row>
-    <row r="191" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A191" s="14">
         <v>45413</v>
       </c>
       <c r="B191" s="22">
         <v>82854.59</v>
       </c>
       <c r="C191" s="26">
         <v>6078.38</v>
       </c>
       <c r="D191" s="26">
         <v>2623.97</v>
       </c>
       <c r="E191" s="26">
         <v>74152.240000000005</v>
       </c>
       <c r="F191" s="25">
         <v>51667.15</v>
       </c>
       <c r="G191" s="23">
         <v>21152.81</v>
       </c>
       <c r="H191" s="23">
         <v>1331.48</v>
       </c>
       <c r="I191" s="24">
         <v>0.81</v>
       </c>
       <c r="J191" s="26">
         <v>0</v>
       </c>
       <c r="K191" s="26">
         <v>13083.43</v>
       </c>
       <c r="L191" s="26">
         <v>13043.51</v>
       </c>
       <c r="M191" s="26">
         <v>4762.49</v>
       </c>
       <c r="N191" s="26">
         <v>6046.99</v>
       </c>
       <c r="O191" s="27">
         <v>119788.28</v>
       </c>
     </row>
-    <row r="192" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A192" s="14">
         <v>45444</v>
       </c>
       <c r="B192" s="22">
         <v>82812.570000000007</v>
       </c>
       <c r="C192" s="26">
         <v>5729.84</v>
       </c>
       <c r="D192" s="26">
         <v>2763.59</v>
       </c>
       <c r="E192" s="26">
         <v>74319.14</v>
       </c>
       <c r="F192" s="25">
         <v>51465.35</v>
       </c>
       <c r="G192" s="23">
         <v>21553.919999999998</v>
       </c>
       <c r="H192" s="23">
         <v>1299.06</v>
       </c>
       <c r="I192" s="24">
         <v>0.81</v>
       </c>
       <c r="J192" s="26">
         <v>0</v>
       </c>
       <c r="K192" s="26">
         <v>13117.58</v>
       </c>
       <c r="L192" s="26">
         <v>13490.9</v>
       </c>
       <c r="M192" s="26">
         <v>5968.73</v>
       </c>
       <c r="N192" s="26">
         <v>5870.78</v>
       </c>
       <c r="O192" s="27">
         <v>121257.83</v>
       </c>
     </row>
-    <row r="193" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A193" s="14">
         <v>45474</v>
       </c>
       <c r="B193" s="22">
         <v>82737.58</v>
       </c>
       <c r="C193" s="26">
         <v>5323.75</v>
       </c>
       <c r="D193" s="26">
         <v>3295.63</v>
       </c>
       <c r="E193" s="26">
         <v>74118.2</v>
       </c>
       <c r="F193" s="25">
         <v>51865.2</v>
       </c>
       <c r="G193" s="23">
         <v>20964.93</v>
       </c>
       <c r="H193" s="23">
         <v>1287.32</v>
       </c>
       <c r="I193" s="24">
         <v>0.75</v>
       </c>
       <c r="J193" s="26">
         <v>0</v>
       </c>
       <c r="K193" s="26">
         <v>13791.9</v>
       </c>
       <c r="L193" s="26">
         <v>13740.31</v>
       </c>
       <c r="M193" s="26">
         <v>5289.46</v>
       </c>
       <c r="N193" s="26">
         <v>5984.47</v>
       </c>
       <c r="O193" s="27">
         <v>121541.01</v>
       </c>
     </row>
-    <row r="194" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A194" s="14">
         <v>45505</v>
       </c>
       <c r="B194" s="22">
         <v>82272.679999999993</v>
       </c>
       <c r="C194" s="26">
         <v>5068.17</v>
       </c>
       <c r="D194" s="26">
         <v>2685.65</v>
       </c>
       <c r="E194" s="26">
         <v>74518.86</v>
       </c>
       <c r="F194" s="25">
         <v>51579.9</v>
       </c>
       <c r="G194" s="23">
         <v>21747.31</v>
       </c>
       <c r="H194" s="23">
         <v>1190.8900000000001</v>
       </c>
       <c r="I194" s="24">
         <v>0.75</v>
       </c>
       <c r="J194" s="26">
         <v>0</v>
       </c>
       <c r="K194" s="26">
         <v>13804.2</v>
       </c>
       <c r="L194" s="26">
         <v>13835.34</v>
       </c>
       <c r="M194" s="26">
         <v>5214.08</v>
       </c>
       <c r="N194" s="26">
         <v>6244.68</v>
       </c>
       <c r="O194" s="27">
         <v>121368.28</v>
       </c>
     </row>
-    <row r="195" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A195" s="14">
         <v>45536</v>
       </c>
       <c r="B195" s="22">
         <v>81809.539999999994</v>
       </c>
       <c r="C195" s="26">
         <v>5041.92</v>
       </c>
       <c r="D195" s="26">
         <v>2512.88</v>
       </c>
       <c r="E195" s="26">
         <v>74254.73</v>
       </c>
       <c r="F195" s="25">
         <v>51760.34</v>
       </c>
       <c r="G195" s="23">
         <v>21376.52</v>
       </c>
       <c r="H195" s="23">
         <v>1117.1199999999999</v>
       </c>
       <c r="I195" s="24">
         <v>0.75</v>
       </c>
       <c r="J195" s="26">
         <v>0</v>
       </c>
       <c r="K195" s="26">
         <v>13898.15</v>
       </c>
       <c r="L195" s="26">
         <v>13817.45</v>
       </c>
       <c r="M195" s="26">
         <v>6122.65</v>
       </c>
       <c r="N195" s="26">
         <v>6125.41</v>
       </c>
       <c r="O195" s="27">
         <v>121770.52</v>
       </c>
     </row>
-    <row r="196" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A196" s="14">
         <v>45566</v>
       </c>
       <c r="B196" s="22">
         <v>82696.69</v>
       </c>
       <c r="C196" s="26">
         <v>4949.82</v>
       </c>
       <c r="D196" s="26">
         <v>2487.64</v>
       </c>
       <c r="E196" s="26">
         <v>75259.23</v>
       </c>
       <c r="F196" s="25">
         <v>52238.35</v>
       </c>
       <c r="G196" s="23">
         <v>21936.27</v>
       </c>
       <c r="H196" s="23">
         <v>1083.9100000000001</v>
       </c>
       <c r="I196" s="24">
         <v>0.7</v>
       </c>
       <c r="J196" s="26">
         <v>0</v>
       </c>
       <c r="K196" s="26">
         <v>14176.03</v>
       </c>
       <c r="L196" s="26">
         <v>13924.37</v>
       </c>
       <c r="M196" s="26">
         <v>5462.06</v>
       </c>
       <c r="N196" s="26">
         <v>5422.37</v>
       </c>
       <c r="O196" s="27">
         <v>121678.81</v>
       </c>
     </row>
-    <row r="197" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A197" s="14">
         <v>45597</v>
       </c>
       <c r="B197" s="22">
         <v>83432.039999999994</v>
       </c>
       <c r="C197" s="26">
         <v>4968.6000000000004</v>
       </c>
       <c r="D197" s="26">
         <v>2385.6</v>
       </c>
       <c r="E197" s="26">
         <v>76077.83</v>
       </c>
       <c r="F197" s="25">
         <v>52401.54</v>
       </c>
       <c r="G197" s="23">
         <v>22624.3</v>
       </c>
       <c r="H197" s="23">
         <v>1051.29</v>
       </c>
       <c r="I197" s="24">
         <v>0.7</v>
       </c>
       <c r="J197" s="26">
         <v>0</v>
       </c>
       <c r="K197" s="26">
         <v>14212.15</v>
       </c>
       <c r="L197" s="26">
         <v>13991.83</v>
       </c>
       <c r="M197" s="26">
         <v>5152.05</v>
       </c>
       <c r="N197" s="26">
         <v>5765.28</v>
       </c>
       <c r="O197" s="27">
         <v>122552.36</v>
       </c>
     </row>
-    <row r="198" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A198" s="14">
         <v>45627</v>
       </c>
       <c r="B198" s="22">
         <v>84087.39</v>
       </c>
       <c r="C198" s="26">
         <v>4740.3900000000003</v>
       </c>
       <c r="D198" s="26">
         <v>1877.92</v>
       </c>
       <c r="E198" s="26">
         <v>77469.08</v>
       </c>
       <c r="F198" s="25">
         <v>54989.55</v>
       </c>
       <c r="G198" s="23">
         <v>21426.32</v>
       </c>
       <c r="H198" s="23">
         <v>1052.51</v>
       </c>
       <c r="I198" s="24">
         <v>0.7</v>
       </c>
       <c r="J198" s="26">
         <v>0</v>
       </c>
       <c r="K198" s="26">
         <v>13960.72</v>
       </c>
       <c r="L198" s="26">
         <v>14339.78</v>
       </c>
       <c r="M198" s="26">
         <v>6560.67</v>
       </c>
       <c r="N198" s="26">
         <v>6502.03</v>
       </c>
       <c r="O198" s="27">
         <v>125449.62</v>
       </c>
     </row>
-    <row r="199" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A199" s="14">
         <v>45658</v>
       </c>
       <c r="B199" s="22">
         <v>84317.09</v>
       </c>
       <c r="C199" s="26">
         <v>5279.51</v>
       </c>
       <c r="D199" s="26">
         <v>2314.1999999999998</v>
       </c>
       <c r="E199" s="26">
         <v>76723.39</v>
       </c>
       <c r="F199" s="25">
         <v>53326.63</v>
       </c>
       <c r="G199" s="23">
         <v>22373.52</v>
       </c>
       <c r="H199" s="23">
         <v>1022.64</v>
       </c>
       <c r="I199" s="24">
         <v>0.6</v>
       </c>
       <c r="J199" s="26">
         <v>0</v>
       </c>
       <c r="K199" s="26">
         <v>14431.54</v>
       </c>
       <c r="L199" s="26">
         <v>15667.07</v>
       </c>
       <c r="M199" s="26">
         <v>5646.54</v>
       </c>
       <c r="N199" s="26">
         <v>5457.61</v>
       </c>
       <c r="O199" s="27">
         <v>125518.88</v>
       </c>
     </row>
-    <row r="200" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A200" s="14">
         <v>45689</v>
       </c>
       <c r="B200" s="22">
         <v>85470.84</v>
       </c>
       <c r="C200" s="26">
         <v>5823.2</v>
       </c>
       <c r="D200" s="26">
         <v>2717.72</v>
       </c>
       <c r="E200" s="26">
         <v>76929.929999999993</v>
       </c>
       <c r="F200" s="25">
         <v>53823.63</v>
       </c>
       <c r="G200" s="23">
         <v>22090.41</v>
       </c>
       <c r="H200" s="23">
         <v>1015.28</v>
       </c>
       <c r="I200" s="24">
         <v>0.6</v>
       </c>
       <c r="J200" s="26">
         <v>0</v>
       </c>
       <c r="K200" s="26">
         <v>14181.1</v>
       </c>
       <c r="L200" s="26">
         <v>15756.64</v>
       </c>
       <c r="M200" s="26">
         <v>5774.35</v>
       </c>
       <c r="N200" s="26">
         <v>5724.29</v>
       </c>
       <c r="O200" s="27">
         <v>126906.41</v>
       </c>
     </row>
-    <row r="201" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A201" s="14">
         <v>45717</v>
       </c>
       <c r="B201" s="22">
         <v>84553.22</v>
       </c>
       <c r="C201" s="26">
         <v>5782.74</v>
       </c>
       <c r="D201" s="26">
         <v>2486.96</v>
       </c>
       <c r="E201" s="26">
         <v>76283.520000000004</v>
       </c>
       <c r="F201" s="25">
         <v>53926.720000000001</v>
       </c>
       <c r="G201" s="23">
         <v>21387.41</v>
       </c>
       <c r="H201" s="23">
         <v>968.79</v>
       </c>
       <c r="I201" s="24">
         <v>0.6</v>
       </c>
       <c r="J201" s="26">
         <v>0</v>
       </c>
       <c r="K201" s="26">
         <v>14045.06</v>
       </c>
       <c r="L201" s="26">
         <v>15310.93</v>
       </c>
       <c r="M201" s="26">
         <v>6402.18</v>
       </c>
       <c r="N201" s="26">
         <v>5728.75</v>
       </c>
       <c r="O201" s="27">
         <v>126039.32</v>
       </c>
     </row>
-    <row r="202" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A202" s="14">
         <v>45748</v>
       </c>
       <c r="B202" s="22">
         <v>86616.7</v>
       </c>
       <c r="C202" s="26">
         <v>6172.84</v>
       </c>
       <c r="D202" s="26">
         <v>3071.52</v>
       </c>
       <c r="E202" s="26">
         <v>77372.350000000006</v>
       </c>
       <c r="F202" s="25">
         <v>53770.55</v>
       </c>
       <c r="G202" s="23">
         <v>22638</v>
       </c>
       <c r="H202" s="23">
         <v>934.38</v>
       </c>
       <c r="I202" s="24">
         <v>29.42</v>
       </c>
       <c r="J202" s="26">
         <v>0</v>
       </c>
       <c r="K202" s="26">
         <v>14083.82</v>
       </c>
       <c r="L202" s="26">
         <v>15140.88</v>
       </c>
       <c r="M202" s="26">
         <v>5472.98</v>
       </c>
       <c r="N202" s="26">
         <v>4544.46</v>
       </c>
       <c r="O202" s="27">
         <v>125858.03</v>
       </c>
     </row>
-    <row r="203" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A203" s="14">
         <v>45778</v>
       </c>
       <c r="B203" s="22">
         <v>87416.55</v>
       </c>
       <c r="C203" s="26">
         <v>6569.03</v>
       </c>
       <c r="D203" s="26">
         <v>2747.16</v>
       </c>
       <c r="E203" s="26">
         <v>78100.36</v>
       </c>
       <c r="F203" s="25">
         <v>54272.62</v>
       </c>
       <c r="G203" s="23">
         <v>22903.98</v>
       </c>
       <c r="H203" s="23">
         <v>923.21</v>
       </c>
       <c r="I203" s="24">
         <v>0.55000000000000004</v>
       </c>
       <c r="J203" s="26">
         <v>0</v>
       </c>
       <c r="K203" s="26">
         <v>14948.92</v>
       </c>
       <c r="L203" s="26">
         <v>15260.01</v>
       </c>
       <c r="M203" s="26">
         <v>5270.95</v>
       </c>
       <c r="N203" s="26">
         <v>4675.7700000000004</v>
       </c>
       <c r="O203" s="27">
         <v>127571.38</v>
       </c>
     </row>
-    <row r="204" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A204" s="14">
         <v>45809</v>
       </c>
       <c r="B204" s="22">
         <v>86829.65</v>
       </c>
       <c r="C204" s="26">
         <v>7078.19</v>
       </c>
       <c r="D204" s="26">
         <v>2596.6999999999998</v>
       </c>
       <c r="E204" s="26">
         <v>77154.759999999995</v>
       </c>
       <c r="F204" s="25">
         <v>55210.6</v>
       </c>
       <c r="G204" s="23">
         <v>21063.59</v>
       </c>
       <c r="H204" s="23">
         <v>880.02</v>
       </c>
       <c r="I204" s="24">
         <v>0.55000000000000004</v>
       </c>
       <c r="J204" s="26">
         <v>0</v>
       </c>
       <c r="K204" s="26">
         <v>14380.72</v>
       </c>
       <c r="L204" s="26">
         <v>15315.47</v>
       </c>
       <c r="M204" s="26">
         <v>5599.56</v>
       </c>
       <c r="N204" s="26">
         <v>5265.21</v>
       </c>
       <c r="O204" s="27">
         <v>127389.79</v>
       </c>
     </row>
-    <row r="205" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A205" s="14">
         <v>45839</v>
       </c>
       <c r="B205" s="22">
         <v>88162.25</v>
       </c>
       <c r="C205" s="26">
         <v>7324.15</v>
       </c>
       <c r="D205" s="26">
         <v>3065.12</v>
       </c>
       <c r="E205" s="26">
         <v>77772.97</v>
       </c>
       <c r="F205" s="25">
         <v>55981.39</v>
       </c>
       <c r="G205" s="23">
         <v>20857.97</v>
       </c>
       <c r="H205" s="23">
         <v>933.09</v>
       </c>
       <c r="I205" s="24">
         <v>0.52</v>
       </c>
       <c r="J205" s="26">
         <v>0</v>
       </c>
       <c r="K205" s="26">
         <v>14464.94</v>
       </c>
       <c r="L205" s="26">
         <v>15435.15</v>
       </c>
       <c r="M205" s="26">
         <v>5905.59</v>
       </c>
       <c r="N205" s="26">
         <v>4688.42</v>
       </c>
       <c r="O205" s="27">
         <v>128655.53</v>
       </c>
     </row>
-    <row r="206" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A206" s="14">
         <v>45870</v>
       </c>
       <c r="B206" s="22">
         <v>88107.28</v>
       </c>
       <c r="C206" s="26">
         <v>7322.96</v>
       </c>
       <c r="D206" s="26">
         <v>2824.48</v>
       </c>
       <c r="E206" s="26">
         <v>77959.839999999997</v>
       </c>
       <c r="F206" s="25">
         <v>54818.77</v>
       </c>
       <c r="G206" s="23">
         <v>22288.06</v>
       </c>
       <c r="H206" s="23">
         <v>852.49</v>
       </c>
       <c r="I206" s="24">
         <v>0.52</v>
       </c>
       <c r="J206" s="26">
         <v>0</v>
       </c>
       <c r="K206" s="26">
         <v>14208.61</v>
       </c>
       <c r="L206" s="26">
         <v>15541.66</v>
       </c>
       <c r="M206" s="26">
         <v>5751.95</v>
       </c>
       <c r="N206" s="26">
         <v>5423.48</v>
       </c>
       <c r="O206" s="27">
         <v>129032.17</v>
       </c>
     </row>
-    <row r="207" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A207" s="14">
         <v>45901</v>
       </c>
       <c r="B207" s="22">
         <v>88734.61</v>
       </c>
       <c r="C207" s="26">
         <v>7500.36</v>
       </c>
       <c r="D207" s="26">
         <v>3195.04</v>
       </c>
       <c r="E207" s="26">
         <v>78039.199999999997</v>
       </c>
       <c r="F207" s="25">
         <v>56535.7</v>
       </c>
       <c r="G207" s="23">
         <v>20706.13</v>
       </c>
       <c r="H207" s="23">
         <v>796.85</v>
       </c>
       <c r="I207" s="24">
         <v>0.52</v>
       </c>
       <c r="J207" s="26">
         <v>0</v>
       </c>
       <c r="K207" s="26">
         <v>15043.22</v>
       </c>
       <c r="L207" s="26">
         <v>15654.68</v>
       </c>
       <c r="M207" s="26">
         <v>5671.8</v>
       </c>
       <c r="N207" s="26">
         <v>4416.3500000000004</v>
       </c>
       <c r="O207" s="27">
         <v>129519.85</v>
       </c>
     </row>
-    <row r="208" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A208" s="14">
         <v>45931</v>
       </c>
       <c r="B208" s="22">
         <v>88631.5</v>
       </c>
       <c r="C208" s="26">
         <v>7506.87</v>
       </c>
       <c r="D208" s="26">
         <v>2202.17</v>
       </c>
       <c r="E208" s="26">
         <v>78922.460000000006</v>
       </c>
       <c r="F208" s="25">
         <v>55657.32</v>
       </c>
       <c r="G208" s="23">
         <v>22483.82</v>
       </c>
       <c r="H208" s="23">
         <v>780.82</v>
       </c>
       <c r="I208" s="24">
         <v>0.5</v>
       </c>
       <c r="J208" s="26">
         <v>0</v>
       </c>
       <c r="K208" s="26">
         <v>15057.5</v>
       </c>
       <c r="L208" s="26">
         <v>15766.72</v>
       </c>
       <c r="M208" s="26">
         <v>5912.44</v>
       </c>
       <c r="N208" s="26">
         <v>5411.92</v>
       </c>
       <c r="O208" s="27">
         <v>130780.01</v>
       </c>
     </row>
-    <row r="209" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A209" s="14">
         <v>45962</v>
       </c>
       <c r="B209" s="22">
         <v>89619.69</v>
       </c>
       <c r="C209" s="26">
         <v>7568.14</v>
       </c>
       <c r="D209" s="26">
         <v>2769.89</v>
       </c>
       <c r="E209" s="26">
         <v>79281.66</v>
       </c>
       <c r="F209" s="25">
         <v>55833.8</v>
       </c>
       <c r="G209" s="23">
         <v>22709.43</v>
       </c>
       <c r="H209" s="23">
         <v>737.92</v>
       </c>
       <c r="I209" s="24">
         <v>0.5</v>
       </c>
       <c r="J209" s="26">
         <v>0</v>
       </c>
       <c r="K209" s="26">
         <v>15144.29</v>
       </c>
       <c r="L209" s="26">
         <v>15693.86</v>
       </c>
       <c r="M209" s="26">
         <v>6551.43</v>
       </c>
       <c r="N209" s="26">
         <v>6006.53</v>
       </c>
       <c r="O209" s="27">
         <v>133015.79999999999</v>
       </c>
     </row>
-    <row r="210" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A210" s="14">
         <v>45992</v>
       </c>
       <c r="B210" s="22">
-        <v>90648.4</v>
+        <v>90649.16</v>
       </c>
       <c r="C210" s="26">
         <v>6815.19</v>
       </c>
       <c r="D210" s="26">
         <v>2203.66</v>
       </c>
       <c r="E210" s="26">
-        <v>81629.55</v>
+        <v>81630.31</v>
       </c>
       <c r="F210" s="25">
-        <v>58507.58</v>
+        <v>58508.34</v>
       </c>
       <c r="G210" s="23">
         <v>22380.03</v>
       </c>
       <c r="H210" s="23">
         <v>741.43</v>
       </c>
       <c r="I210" s="24">
         <v>0.5</v>
       </c>
       <c r="J210" s="26">
         <v>0</v>
       </c>
       <c r="K210" s="26">
         <v>15131.54</v>
       </c>
       <c r="L210" s="26">
-        <v>15658.62</v>
+        <v>15653.63</v>
       </c>
       <c r="M210" s="26">
         <v>6347.71</v>
       </c>
       <c r="N210" s="26">
-        <v>6669.48</v>
+        <v>6679.78</v>
       </c>
       <c r="O210" s="27">
-        <v>134455.75</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:15" x14ac:dyDescent="0.25">
+        <v>134461.82</v>
+      </c>
+    </row>
+    <row r="211" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A211" s="14">
         <v>46023</v>
       </c>
       <c r="B211" s="22">
         <v>90231.69</v>
       </c>
       <c r="C211" s="26">
         <v>6942.14</v>
       </c>
       <c r="D211" s="26">
         <v>2131.35</v>
       </c>
       <c r="E211" s="26">
         <v>81158.2</v>
       </c>
       <c r="F211" s="25">
         <v>57366.51</v>
       </c>
       <c r="G211" s="23">
         <v>23072.01</v>
       </c>
       <c r="H211" s="23">
         <v>719.2</v>
       </c>
       <c r="I211" s="24">
         <v>0.48</v>
       </c>
       <c r="J211" s="26">
         <v>0</v>
       </c>
       <c r="K211" s="26">
         <v>15448.96</v>
       </c>
       <c r="L211" s="26">
         <v>15979.01</v>
       </c>
       <c r="M211" s="26">
         <v>6281.27</v>
       </c>
       <c r="N211" s="26">
         <v>5188.43</v>
       </c>
       <c r="O211" s="27">
         <v>133129.35</v>
       </c>
     </row>
-    <row r="212" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A212" s="14">
         <v>46054</v>
       </c>
       <c r="B212" s="22">
         <v>91049.45</v>
       </c>
       <c r="C212" s="26">
         <v>6883.52</v>
       </c>
       <c r="D212" s="26">
         <v>2242.69</v>
       </c>
       <c r="E212" s="26">
         <v>81923.25</v>
       </c>
       <c r="F212" s="25">
         <v>57992.65</v>
       </c>
       <c r="G212" s="23">
         <v>23189.54</v>
       </c>
       <c r="H212" s="23">
         <v>712.31</v>
       </c>
       <c r="I212" s="24">
         <v>28.74</v>
       </c>
       <c r="J212" s="26">
         <v>0</v>
       </c>
       <c r="K212" s="26">
         <v>15408.52</v>
       </c>
       <c r="L212" s="26">
         <v>16087.61</v>
       </c>
       <c r="M212" s="26">
         <v>6513.69</v>
       </c>
       <c r="N212" s="26">
         <v>5610.06</v>
       </c>
       <c r="O212" s="27">
         <v>134669.32999999999</v>
+      </c>
+    </row>
+    <row r="213" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A213" s="14">
+        <v>46082</v>
+      </c>
+      <c r="B213" s="22">
+        <v>91107.26</v>
+      </c>
+      <c r="C213" s="26">
+        <v>7113.66</v>
+      </c>
+      <c r="D213" s="26">
+        <v>2432.17</v>
+      </c>
+      <c r="E213" s="26">
+        <v>81561.429999999993</v>
+      </c>
+      <c r="F213" s="25">
+        <v>58614.53</v>
+      </c>
+      <c r="G213" s="23">
+        <v>22248.06</v>
+      </c>
+      <c r="H213" s="23">
+        <v>673.63</v>
+      </c>
+      <c r="I213" s="24">
+        <v>25.22</v>
+      </c>
+      <c r="J213" s="26">
+        <v>0</v>
+      </c>
+      <c r="K213" s="26">
+        <v>14778.41</v>
+      </c>
+      <c r="L213" s="26">
+        <v>15721.52</v>
+      </c>
+      <c r="M213" s="26">
+        <v>7245.74</v>
+      </c>
+      <c r="N213" s="26">
+        <v>4967.4399999999996</v>
+      </c>
+      <c r="O213" s="27">
+        <v>133820.38</v>
+      </c>
+    </row>
+    <row r="214" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A214" s="14">
+        <v>46113</v>
+      </c>
+      <c r="B214" s="22">
+        <v>92971.31</v>
+      </c>
+      <c r="C214" s="26">
+        <v>7421.76</v>
+      </c>
+      <c r="D214" s="26">
+        <v>3051.95</v>
+      </c>
+      <c r="E214" s="26">
+        <v>82497.600000000006</v>
+      </c>
+      <c r="F214" s="25">
+        <v>58435.69</v>
+      </c>
+      <c r="G214" s="23">
+        <v>23374.71</v>
+      </c>
+      <c r="H214" s="23">
+        <v>665.64</v>
+      </c>
+      <c r="I214" s="24">
+        <v>21.57</v>
+      </c>
+      <c r="J214" s="26">
+        <v>0</v>
+      </c>
+      <c r="K214" s="26">
+        <v>15518.36</v>
+      </c>
+      <c r="L214" s="26">
+        <v>16712.740000000002</v>
+      </c>
+      <c r="M214" s="26">
+        <v>7012.92</v>
+      </c>
+      <c r="N214" s="26">
+        <v>4902.67</v>
+      </c>
+      <c r="O214" s="27">
+        <v>137118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:O6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:I5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C31B831-6EB1-410C-9726-31D02677C730}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7F5EE84-DFAD-4F44-9E8A-3E790F45B4BA}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="5"/>
-[...1 lines deleted...]
-    <col min="18" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="17" width="11.5703125" style="5" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="4"/>
     </row>
-    <row r="2" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="7"/>
     </row>
-    <row r="3" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="7"/>
     </row>
-    <row r="4" spans="1:18" s="39" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:18" s="39" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="37"/>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="38"/>
     </row>
-    <row r="5" spans="1:18" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:18" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="99"/>
       <c r="B5" s="101" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="102"/>
       <c r="D5" s="102"/>
       <c r="E5" s="103"/>
       <c r="F5" s="104" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="102"/>
       <c r="H5" s="102"/>
       <c r="I5" s="103"/>
       <c r="J5" s="105" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="104" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="102"/>
       <c r="M5" s="103"/>
       <c r="N5" s="96" t="s">
         <v>7</v>
       </c>
       <c r="O5" s="96" t="s">
         <v>8</v>
       </c>
       <c r="P5" s="96" t="s">
         <v>9</v>
       </c>
       <c r="Q5" s="97" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:18" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:18" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="100"/>
       <c r="B6" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="80"/>
       <c r="K6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="N6" s="70"/>
       <c r="O6" s="70"/>
       <c r="P6" s="70"/>
       <c r="Q6" s="98"/>
     </row>
-    <row r="7" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A7" s="40">
         <v>38718</v>
       </c>
       <c r="B7" s="41">
         <v>34204</v>
       </c>
       <c r="C7" s="42">
         <v>16196</v>
       </c>
       <c r="D7" s="43">
         <v>923</v>
       </c>
       <c r="E7" s="44">
         <v>17085</v>
       </c>
       <c r="F7" s="45">
         <v>9775</v>
       </c>
       <c r="G7" s="42">
         <v>1912</v>
       </c>
       <c r="H7" s="43">
         <v>7192</v>
       </c>
       <c r="I7" s="44">
@@ -22940,51 +23140,51 @@
       <c r="J7" s="46">
         <v>11</v>
       </c>
       <c r="K7" s="41">
         <v>257</v>
       </c>
       <c r="L7" s="43">
         <v>5</v>
       </c>
       <c r="M7" s="47">
         <v>252</v>
       </c>
       <c r="N7" s="48">
         <v>1429</v>
       </c>
       <c r="O7" s="46">
         <v>903</v>
       </c>
       <c r="P7" s="49">
         <v>1448</v>
       </c>
       <c r="Q7" s="50">
         <v>48027</v>
       </c>
     </row>
-    <row r="8" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A8" s="40">
         <v>38749</v>
       </c>
       <c r="B8" s="41">
         <v>32947</v>
       </c>
       <c r="C8" s="42">
         <v>14753</v>
       </c>
       <c r="D8" s="42">
         <v>908</v>
       </c>
       <c r="E8" s="44">
         <v>17286</v>
       </c>
       <c r="F8" s="41">
         <v>10075</v>
       </c>
       <c r="G8" s="42">
         <v>1908</v>
       </c>
       <c r="H8" s="42">
         <v>7484</v>
       </c>
       <c r="I8" s="44">
@@ -22993,51 +23193,51 @@
       <c r="J8" s="49">
         <v>11</v>
       </c>
       <c r="K8" s="41">
         <v>257</v>
       </c>
       <c r="L8" s="42">
         <v>5</v>
       </c>
       <c r="M8" s="44">
         <v>252</v>
       </c>
       <c r="N8" s="48">
         <v>1476</v>
       </c>
       <c r="O8" s="49">
         <v>900</v>
       </c>
       <c r="P8" s="49">
         <v>1437</v>
       </c>
       <c r="Q8" s="50">
         <v>47103</v>
       </c>
     </row>
-    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A9" s="40">
         <v>38777</v>
       </c>
       <c r="B9" s="41">
         <v>34918</v>
       </c>
       <c r="C9" s="42">
         <v>16389</v>
       </c>
       <c r="D9" s="42">
         <v>871</v>
       </c>
       <c r="E9" s="44">
         <v>17658</v>
       </c>
       <c r="F9" s="41">
         <v>9924</v>
       </c>
       <c r="G9" s="42">
         <v>1675</v>
       </c>
       <c r="H9" s="42">
         <v>7577</v>
       </c>
       <c r="I9" s="44">
@@ -23046,51 +23246,51 @@
       <c r="J9" s="49">
         <v>6</v>
       </c>
       <c r="K9" s="41">
         <v>248</v>
       </c>
       <c r="L9" s="42">
         <v>5</v>
       </c>
       <c r="M9" s="44">
         <v>243</v>
       </c>
       <c r="N9" s="48">
         <v>1291</v>
       </c>
       <c r="O9" s="49">
         <v>895</v>
       </c>
       <c r="P9" s="49">
         <v>1393</v>
       </c>
       <c r="Q9" s="50">
         <v>48675</v>
       </c>
     </row>
-    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10" s="40">
         <v>38808</v>
       </c>
       <c r="B10" s="41">
         <v>35427</v>
       </c>
       <c r="C10" s="42">
         <v>16720</v>
       </c>
       <c r="D10" s="42">
         <v>789</v>
       </c>
       <c r="E10" s="44">
         <v>17918</v>
       </c>
       <c r="F10" s="41">
         <v>9626</v>
       </c>
       <c r="G10" s="42">
         <v>1514</v>
       </c>
       <c r="H10" s="42">
         <v>7488</v>
       </c>
       <c r="I10" s="44">
@@ -23099,51 +23299,51 @@
       <c r="J10" s="49">
         <v>5</v>
       </c>
       <c r="K10" s="41">
         <v>237</v>
       </c>
       <c r="L10" s="42">
         <v>5</v>
       </c>
       <c r="M10" s="44">
         <v>231</v>
       </c>
       <c r="N10" s="48">
         <v>1501</v>
       </c>
       <c r="O10" s="49">
         <v>892</v>
       </c>
       <c r="P10" s="49">
         <v>1504</v>
       </c>
       <c r="Q10" s="50">
         <v>49192</v>
       </c>
     </row>
-    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A11" s="40">
         <v>38838</v>
       </c>
       <c r="B11" s="41">
         <v>35745</v>
       </c>
       <c r="C11" s="42">
         <v>16489</v>
       </c>
       <c r="D11" s="42">
         <v>787</v>
       </c>
       <c r="E11" s="44">
         <v>18469</v>
       </c>
       <c r="F11" s="41">
         <v>9804</v>
       </c>
       <c r="G11" s="42">
         <v>1507</v>
       </c>
       <c r="H11" s="42">
         <v>7680</v>
       </c>
       <c r="I11" s="44">
@@ -23152,51 +23352,51 @@
       <c r="J11" s="49">
         <v>5</v>
       </c>
       <c r="K11" s="41">
         <v>235</v>
       </c>
       <c r="L11" s="42">
         <v>6</v>
       </c>
       <c r="M11" s="44">
         <v>230</v>
       </c>
       <c r="N11" s="48">
         <v>2011</v>
       </c>
       <c r="O11" s="49">
         <v>889</v>
       </c>
       <c r="P11" s="49">
         <v>1542</v>
       </c>
       <c r="Q11" s="50">
         <v>50233</v>
       </c>
     </row>
-    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A12" s="40">
         <v>38869</v>
       </c>
       <c r="B12" s="41">
         <v>35870</v>
       </c>
       <c r="C12" s="42">
         <v>16145</v>
       </c>
       <c r="D12" s="42">
         <v>764</v>
       </c>
       <c r="E12" s="44">
         <v>18961</v>
       </c>
       <c r="F12" s="41">
         <v>10393</v>
       </c>
       <c r="G12" s="42">
         <v>2201</v>
       </c>
       <c r="H12" s="42">
         <v>7559</v>
       </c>
       <c r="I12" s="44">
@@ -23205,51 +23405,51 @@
       <c r="J12" s="49">
         <v>0</v>
       </c>
       <c r="K12" s="41">
         <v>220</v>
       </c>
       <c r="L12" s="42">
         <v>6</v>
       </c>
       <c r="M12" s="44">
         <v>214</v>
       </c>
       <c r="N12" s="48">
         <v>2048</v>
       </c>
       <c r="O12" s="49">
         <v>886</v>
       </c>
       <c r="P12" s="49">
         <v>1743</v>
       </c>
       <c r="Q12" s="50">
         <v>51159</v>
       </c>
     </row>
-    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="40">
         <v>38899</v>
       </c>
       <c r="B13" s="41">
         <v>32163</v>
       </c>
       <c r="C13" s="42">
         <v>12546</v>
       </c>
       <c r="D13" s="42">
         <v>763</v>
       </c>
       <c r="E13" s="44">
         <v>18854</v>
       </c>
       <c r="F13" s="41">
         <v>10376</v>
       </c>
       <c r="G13" s="42">
         <v>2202</v>
       </c>
       <c r="H13" s="42">
         <v>7546</v>
       </c>
       <c r="I13" s="44">
@@ -23258,51 +23458,51 @@
       <c r="J13" s="49">
         <v>0</v>
       </c>
       <c r="K13" s="41">
         <v>218</v>
       </c>
       <c r="L13" s="42">
         <v>6</v>
       </c>
       <c r="M13" s="44">
         <v>213</v>
       </c>
       <c r="N13" s="48">
         <v>2103</v>
       </c>
       <c r="O13" s="49">
         <v>887</v>
       </c>
       <c r="P13" s="49">
         <v>1728</v>
       </c>
       <c r="Q13" s="50">
         <v>47476</v>
       </c>
     </row>
-    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A14" s="40">
         <v>38930</v>
       </c>
       <c r="B14" s="41">
         <v>33781</v>
       </c>
       <c r="C14" s="42">
         <v>13859</v>
       </c>
       <c r="D14" s="42">
         <v>763</v>
       </c>
       <c r="E14" s="44">
         <v>19159</v>
       </c>
       <c r="F14" s="41">
         <v>9878</v>
       </c>
       <c r="G14" s="42">
         <v>1521</v>
       </c>
       <c r="H14" s="42">
         <v>7712</v>
       </c>
       <c r="I14" s="44">
@@ -23311,51 +23511,51 @@
       <c r="J14" s="49">
         <v>0</v>
       </c>
       <c r="K14" s="41">
         <v>217</v>
       </c>
       <c r="L14" s="42">
         <v>6</v>
       </c>
       <c r="M14" s="44">
         <v>212</v>
       </c>
       <c r="N14" s="48">
         <v>2399</v>
       </c>
       <c r="O14" s="49">
         <v>883</v>
       </c>
       <c r="P14" s="49">
         <v>1757</v>
       </c>
       <c r="Q14" s="50">
         <v>48915</v>
       </c>
     </row>
-    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15" s="40">
         <v>38961</v>
       </c>
       <c r="B15" s="41">
         <v>33845</v>
       </c>
       <c r="C15" s="42">
         <v>13786</v>
       </c>
       <c r="D15" s="42">
         <v>572</v>
       </c>
       <c r="E15" s="44">
         <v>19488</v>
       </c>
       <c r="F15" s="41">
         <v>9970</v>
       </c>
       <c r="G15" s="42">
         <v>1527</v>
       </c>
       <c r="H15" s="42">
         <v>7811</v>
       </c>
       <c r="I15" s="44">
@@ -23364,51 +23564,51 @@
       <c r="J15" s="49">
         <v>0</v>
       </c>
       <c r="K15" s="41">
         <v>217</v>
       </c>
       <c r="L15" s="42">
         <v>6</v>
       </c>
       <c r="M15" s="44">
         <v>212</v>
       </c>
       <c r="N15" s="48">
         <v>1956</v>
       </c>
       <c r="O15" s="49">
         <v>881</v>
       </c>
       <c r="P15" s="49">
         <v>1696</v>
       </c>
       <c r="Q15" s="50">
         <v>48565</v>
       </c>
     </row>
-    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A16" s="40">
         <v>38991</v>
       </c>
       <c r="B16" s="41">
         <v>34281</v>
       </c>
       <c r="C16" s="42">
         <v>13277</v>
       </c>
       <c r="D16" s="42">
         <v>591</v>
       </c>
       <c r="E16" s="44">
         <v>20413</v>
       </c>
       <c r="F16" s="41">
         <v>9978</v>
       </c>
       <c r="G16" s="42">
         <v>1534</v>
       </c>
       <c r="H16" s="42">
         <v>7817</v>
       </c>
       <c r="I16" s="44">
@@ -23417,51 +23617,51 @@
       <c r="J16" s="49">
         <v>0</v>
       </c>
       <c r="K16" s="41">
         <v>216</v>
       </c>
       <c r="L16" s="42">
         <v>6</v>
       </c>
       <c r="M16" s="44">
         <v>211</v>
       </c>
       <c r="N16" s="48">
         <v>2024</v>
       </c>
       <c r="O16" s="49">
         <v>880</v>
       </c>
       <c r="P16" s="49">
         <v>1894</v>
       </c>
       <c r="Q16" s="50">
         <v>49274</v>
       </c>
     </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="40">
         <v>39022</v>
       </c>
       <c r="B17" s="41">
         <v>34197</v>
       </c>
       <c r="C17" s="42">
         <v>13001</v>
       </c>
       <c r="D17" s="42">
         <v>588</v>
       </c>
       <c r="E17" s="44">
         <v>20607</v>
       </c>
       <c r="F17" s="41">
         <v>10038</v>
       </c>
       <c r="G17" s="42">
         <v>1564</v>
       </c>
       <c r="H17" s="42">
         <v>7853</v>
       </c>
       <c r="I17" s="44">
@@ -23470,51 +23670,51 @@
       <c r="J17" s="49">
         <v>0</v>
       </c>
       <c r="K17" s="41">
         <v>216</v>
       </c>
       <c r="L17" s="42">
         <v>6</v>
       </c>
       <c r="M17" s="44">
         <v>210</v>
       </c>
       <c r="N17" s="48">
         <v>1707</v>
       </c>
       <c r="O17" s="49">
         <v>880</v>
       </c>
       <c r="P17" s="49">
         <v>2097</v>
       </c>
       <c r="Q17" s="50">
         <v>49135</v>
       </c>
     </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="40">
         <v>39052</v>
       </c>
       <c r="B18" s="41">
         <v>32913</v>
       </c>
       <c r="C18" s="42">
         <v>11395</v>
       </c>
       <c r="D18" s="42">
         <v>624</v>
       </c>
       <c r="E18" s="44">
         <v>20894</v>
       </c>
       <c r="F18" s="41">
         <v>11272</v>
       </c>
       <c r="G18" s="42">
         <v>2784</v>
       </c>
       <c r="H18" s="42">
         <v>7886</v>
       </c>
       <c r="I18" s="44">
@@ -23523,51 +23723,51 @@
       <c r="J18" s="49">
         <v>2</v>
       </c>
       <c r="K18" s="41">
         <v>222</v>
       </c>
       <c r="L18" s="42">
         <v>5</v>
       </c>
       <c r="M18" s="44">
         <v>217</v>
       </c>
       <c r="N18" s="48">
         <v>1626</v>
       </c>
       <c r="O18" s="49">
         <v>930</v>
       </c>
       <c r="P18" s="49">
         <v>2187</v>
       </c>
       <c r="Q18" s="50">
         <v>49151</v>
       </c>
     </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="40">
         <v>39083</v>
       </c>
       <c r="B19" s="41">
         <v>33738</v>
       </c>
       <c r="C19" s="42">
         <v>11967</v>
       </c>
       <c r="D19" s="42">
         <v>616</v>
       </c>
       <c r="E19" s="44">
         <v>21155</v>
       </c>
       <c r="F19" s="41">
         <v>10733</v>
       </c>
       <c r="G19" s="42">
         <v>2767</v>
       </c>
       <c r="H19" s="42">
         <v>7378</v>
       </c>
       <c r="I19" s="44">
@@ -23576,51 +23776,51 @@
       <c r="J19" s="49">
         <v>2</v>
       </c>
       <c r="K19" s="41">
         <v>229</v>
       </c>
       <c r="L19" s="42">
         <v>5</v>
       </c>
       <c r="M19" s="44">
         <v>224</v>
       </c>
       <c r="N19" s="48">
         <v>1632</v>
       </c>
       <c r="O19" s="49">
         <v>902</v>
       </c>
       <c r="P19" s="49">
         <v>1945</v>
       </c>
       <c r="Q19" s="50">
         <v>49181</v>
       </c>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="40">
         <v>39114</v>
       </c>
       <c r="B20" s="41">
         <v>34092</v>
       </c>
       <c r="C20" s="42">
         <v>12151</v>
       </c>
       <c r="D20" s="42">
         <v>711</v>
       </c>
       <c r="E20" s="44">
         <v>21230</v>
       </c>
       <c r="F20" s="41">
         <v>10604</v>
       </c>
       <c r="G20" s="42">
         <v>2744</v>
       </c>
       <c r="H20" s="42">
         <v>7273</v>
       </c>
       <c r="I20" s="44">
@@ -23629,51 +23829,51 @@
       <c r="J20" s="49">
         <v>2</v>
       </c>
       <c r="K20" s="41">
         <v>249</v>
       </c>
       <c r="L20" s="42">
         <v>5</v>
       </c>
       <c r="M20" s="44">
         <v>244</v>
       </c>
       <c r="N20" s="48">
         <v>1676</v>
       </c>
       <c r="O20" s="49">
         <v>893</v>
       </c>
       <c r="P20" s="49">
         <v>1970</v>
       </c>
       <c r="Q20" s="50">
         <v>49486</v>
       </c>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="40">
         <v>39142</v>
       </c>
       <c r="B21" s="41">
         <v>37051</v>
       </c>
       <c r="C21" s="42">
         <v>14799</v>
       </c>
       <c r="D21" s="42">
         <v>776</v>
       </c>
       <c r="E21" s="44">
         <v>21476</v>
       </c>
       <c r="F21" s="41">
         <v>9487</v>
       </c>
       <c r="G21" s="42">
         <v>1587</v>
       </c>
       <c r="H21" s="42">
         <v>7292</v>
       </c>
       <c r="I21" s="44">
@@ -23682,51 +23882,51 @@
       <c r="J21" s="49">
         <v>2</v>
       </c>
       <c r="K21" s="41">
         <v>242</v>
       </c>
       <c r="L21" s="42">
         <v>5</v>
       </c>
       <c r="M21" s="44">
         <v>237</v>
       </c>
       <c r="N21" s="48">
         <v>1591</v>
       </c>
       <c r="O21" s="49">
         <v>896</v>
       </c>
       <c r="P21" s="49">
         <v>2032</v>
       </c>
       <c r="Q21" s="50">
         <v>51301</v>
       </c>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="40">
         <v>39173</v>
       </c>
       <c r="B22" s="41">
         <v>38731</v>
       </c>
       <c r="C22" s="42">
         <v>16212</v>
       </c>
       <c r="D22" s="42">
         <v>806</v>
       </c>
       <c r="E22" s="44">
         <v>21713</v>
       </c>
       <c r="F22" s="41">
         <v>9614</v>
       </c>
       <c r="G22" s="42">
         <v>1598</v>
       </c>
       <c r="H22" s="42">
         <v>7418</v>
       </c>
       <c r="I22" s="44">
@@ -23735,51 +23935,51 @@
       <c r="J22" s="49">
         <v>2</v>
       </c>
       <c r="K22" s="41">
         <v>241</v>
       </c>
       <c r="L22" s="42">
         <v>5</v>
       </c>
       <c r="M22" s="44">
         <v>236</v>
       </c>
       <c r="N22" s="48">
         <v>1837</v>
       </c>
       <c r="O22" s="49">
         <v>885</v>
       </c>
       <c r="P22" s="49">
         <v>2095</v>
       </c>
       <c r="Q22" s="50">
         <v>53404</v>
       </c>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="40">
         <v>39203</v>
       </c>
       <c r="B23" s="41">
         <v>37641</v>
       </c>
       <c r="C23" s="42">
         <v>14592</v>
       </c>
       <c r="D23" s="42">
         <v>762</v>
       </c>
       <c r="E23" s="44">
         <v>22287</v>
       </c>
       <c r="F23" s="41">
         <v>10673</v>
       </c>
       <c r="G23" s="42">
         <v>2325</v>
       </c>
       <c r="H23" s="42">
         <v>7746</v>
       </c>
       <c r="I23" s="44">
@@ -23788,51 +23988,51 @@
       <c r="J23" s="49">
         <v>2</v>
       </c>
       <c r="K23" s="41">
         <v>270</v>
       </c>
       <c r="L23" s="42">
         <v>5</v>
       </c>
       <c r="M23" s="44">
         <v>265</v>
       </c>
       <c r="N23" s="48">
         <v>1916</v>
       </c>
       <c r="O23" s="49">
         <v>881</v>
       </c>
       <c r="P23" s="49">
         <v>2056</v>
       </c>
       <c r="Q23" s="50">
         <v>53440</v>
       </c>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A24" s="40">
         <v>39234</v>
       </c>
       <c r="B24" s="41">
         <v>37398</v>
       </c>
       <c r="C24" s="42">
         <v>13775</v>
       </c>
       <c r="D24" s="42">
         <v>699</v>
       </c>
       <c r="E24" s="44">
         <v>22923</v>
       </c>
       <c r="F24" s="41">
         <v>12207</v>
       </c>
       <c r="G24" s="42">
         <v>3811</v>
       </c>
       <c r="H24" s="42">
         <v>7789</v>
       </c>
       <c r="I24" s="44">
@@ -23841,51 +24041,51 @@
       <c r="J24" s="49">
         <v>2</v>
       </c>
       <c r="K24" s="41">
         <v>273</v>
       </c>
       <c r="L24" s="42">
         <v>5</v>
       </c>
       <c r="M24" s="44">
         <v>268</v>
       </c>
       <c r="N24" s="48">
         <v>1796</v>
       </c>
       <c r="O24" s="49">
         <v>874</v>
       </c>
       <c r="P24" s="49">
         <v>2034</v>
       </c>
       <c r="Q24" s="50">
         <v>54584</v>
       </c>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A25" s="40">
         <v>39264</v>
       </c>
       <c r="B25" s="41">
         <v>37329</v>
       </c>
       <c r="C25" s="42">
         <v>13211</v>
       </c>
       <c r="D25" s="42">
         <v>698</v>
       </c>
       <c r="E25" s="44">
         <v>23420</v>
       </c>
       <c r="F25" s="41">
         <v>12283</v>
       </c>
       <c r="G25" s="42">
         <v>3907</v>
       </c>
       <c r="H25" s="42">
         <v>7754</v>
       </c>
       <c r="I25" s="44">
@@ -23894,51 +24094,51 @@
       <c r="J25" s="49">
         <v>2</v>
       </c>
       <c r="K25" s="41">
         <v>274</v>
       </c>
       <c r="L25" s="42">
         <v>5</v>
       </c>
       <c r="M25" s="44">
         <v>269</v>
       </c>
       <c r="N25" s="48">
         <v>1753</v>
       </c>
       <c r="O25" s="49">
         <v>872</v>
       </c>
       <c r="P25" s="49">
         <v>2032</v>
       </c>
       <c r="Q25" s="50">
         <v>54545</v>
       </c>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A26" s="40">
         <v>39295</v>
       </c>
       <c r="B26" s="41">
         <v>38011</v>
       </c>
       <c r="C26" s="42">
         <v>13681</v>
       </c>
       <c r="D26" s="42">
         <v>709</v>
       </c>
       <c r="E26" s="44">
         <v>23621</v>
       </c>
       <c r="F26" s="41">
         <v>12143</v>
       </c>
       <c r="G26" s="42">
         <v>3767</v>
       </c>
       <c r="H26" s="42">
         <v>7770</v>
       </c>
       <c r="I26" s="44">
@@ -23947,51 +24147,51 @@
       <c r="J26" s="49">
         <v>2</v>
       </c>
       <c r="K26" s="41">
         <v>275</v>
       </c>
       <c r="L26" s="42">
         <v>5</v>
       </c>
       <c r="M26" s="44">
         <v>270</v>
       </c>
       <c r="N26" s="48">
         <v>1956</v>
       </c>
       <c r="O26" s="49">
         <v>871</v>
       </c>
       <c r="P26" s="49">
         <v>2003</v>
       </c>
       <c r="Q26" s="50">
         <v>55261</v>
       </c>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A27" s="40">
         <v>39326</v>
       </c>
       <c r="B27" s="41">
         <v>37908</v>
       </c>
       <c r="C27" s="42">
         <v>13019</v>
       </c>
       <c r="D27" s="42">
         <v>709</v>
       </c>
       <c r="E27" s="44">
         <v>24180</v>
       </c>
       <c r="F27" s="41">
         <v>12132</v>
       </c>
       <c r="G27" s="42">
         <v>3813</v>
       </c>
       <c r="H27" s="42">
         <v>7713</v>
       </c>
       <c r="I27" s="44">
@@ -24000,51 +24200,51 @@
       <c r="J27" s="49">
         <v>2</v>
       </c>
       <c r="K27" s="41">
         <v>275</v>
       </c>
       <c r="L27" s="42">
         <v>5</v>
       </c>
       <c r="M27" s="44">
         <v>270</v>
       </c>
       <c r="N27" s="48">
         <v>2018</v>
       </c>
       <c r="O27" s="49">
         <v>868</v>
       </c>
       <c r="P27" s="49">
         <v>2078</v>
       </c>
       <c r="Q27" s="50">
         <v>55282</v>
       </c>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A28" s="40">
         <v>39356</v>
       </c>
       <c r="B28" s="41">
         <v>39276</v>
       </c>
       <c r="C28" s="42">
         <v>13716</v>
       </c>
       <c r="D28" s="42">
         <v>699</v>
       </c>
       <c r="E28" s="44">
         <v>24861</v>
       </c>
       <c r="F28" s="41">
         <v>12063</v>
       </c>
       <c r="G28" s="42">
         <v>3557</v>
       </c>
       <c r="H28" s="42">
         <v>7875</v>
       </c>
       <c r="I28" s="44">
@@ -24053,51 +24253,51 @@
       <c r="J28" s="49">
         <v>2</v>
       </c>
       <c r="K28" s="41">
         <v>276</v>
       </c>
       <c r="L28" s="42">
         <v>5</v>
       </c>
       <c r="M28" s="44">
         <v>271</v>
       </c>
       <c r="N28" s="48">
         <v>2111</v>
       </c>
       <c r="O28" s="49">
         <v>867</v>
       </c>
       <c r="P28" s="49">
         <v>2252</v>
       </c>
       <c r="Q28" s="50">
         <v>56848</v>
       </c>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A29" s="40">
         <v>39387</v>
       </c>
       <c r="B29" s="41">
         <v>39754</v>
       </c>
       <c r="C29" s="42">
         <v>13721</v>
       </c>
       <c r="D29" s="42">
         <v>742</v>
       </c>
       <c r="E29" s="44">
         <v>25291</v>
       </c>
       <c r="F29" s="41">
         <v>12161</v>
       </c>
       <c r="G29" s="42">
         <v>3609</v>
       </c>
       <c r="H29" s="42">
         <v>7928</v>
       </c>
       <c r="I29" s="44">
@@ -24106,51 +24306,51 @@
       <c r="J29" s="49">
         <v>2</v>
       </c>
       <c r="K29" s="41">
         <v>312</v>
       </c>
       <c r="L29" s="42">
         <v>5</v>
       </c>
       <c r="M29" s="44">
         <v>306</v>
       </c>
       <c r="N29" s="48">
         <v>1938</v>
       </c>
       <c r="O29" s="49">
         <v>873</v>
       </c>
       <c r="P29" s="49">
         <v>2233</v>
       </c>
       <c r="Q29" s="50">
         <v>57273</v>
       </c>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A30" s="40">
         <v>39417</v>
       </c>
       <c r="B30" s="41">
         <v>39893</v>
       </c>
       <c r="C30" s="42">
         <v>13346</v>
       </c>
       <c r="D30" s="42">
         <v>764</v>
       </c>
       <c r="E30" s="44">
         <v>25783</v>
       </c>
       <c r="F30" s="41">
         <v>12584</v>
       </c>
       <c r="G30" s="42">
         <v>4014</v>
       </c>
       <c r="H30" s="42">
         <v>7943</v>
       </c>
       <c r="I30" s="44">
@@ -24159,51 +24359,51 @@
       <c r="J30" s="49">
         <v>2</v>
       </c>
       <c r="K30" s="41">
         <v>336</v>
       </c>
       <c r="L30" s="42">
         <v>8</v>
       </c>
       <c r="M30" s="44">
         <v>329</v>
       </c>
       <c r="N30" s="48">
         <v>2346</v>
       </c>
       <c r="O30" s="49">
         <v>903</v>
       </c>
       <c r="P30" s="49">
         <v>1989</v>
       </c>
       <c r="Q30" s="50">
         <v>58053</v>
       </c>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A31" s="40">
         <v>39448</v>
       </c>
       <c r="B31" s="41">
         <v>40131</v>
       </c>
       <c r="C31" s="42">
         <v>12885</v>
       </c>
       <c r="D31" s="42">
         <v>764</v>
       </c>
       <c r="E31" s="44">
         <v>26482</v>
       </c>
       <c r="F31" s="41">
         <v>12355</v>
       </c>
       <c r="G31" s="42">
         <v>4543</v>
       </c>
       <c r="H31" s="42">
         <v>7189</v>
       </c>
       <c r="I31" s="44">
@@ -24212,51 +24412,51 @@
       <c r="J31" s="49">
         <v>2</v>
       </c>
       <c r="K31" s="41">
         <v>449</v>
       </c>
       <c r="L31" s="42">
         <v>34</v>
       </c>
       <c r="M31" s="44">
         <v>415</v>
       </c>
       <c r="N31" s="48">
         <v>2007</v>
       </c>
       <c r="O31" s="49">
         <v>906</v>
       </c>
       <c r="P31" s="49">
         <v>1884</v>
       </c>
       <c r="Q31" s="50">
         <v>57733</v>
       </c>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A32" s="40">
         <v>39479</v>
       </c>
       <c r="B32" s="41">
         <v>40058</v>
       </c>
       <c r="C32" s="42">
         <v>12526</v>
       </c>
       <c r="D32" s="42">
         <v>754</v>
       </c>
       <c r="E32" s="44">
         <v>26778</v>
       </c>
       <c r="F32" s="41">
         <v>12616</v>
       </c>
       <c r="G32" s="42">
         <v>4802</v>
       </c>
       <c r="H32" s="42">
         <v>7241</v>
       </c>
       <c r="I32" s="44">
@@ -24265,51 +24465,51 @@
       <c r="J32" s="49">
         <v>2</v>
       </c>
       <c r="K32" s="41">
         <v>450</v>
       </c>
       <c r="L32" s="42">
         <v>34</v>
       </c>
       <c r="M32" s="44">
         <v>415</v>
       </c>
       <c r="N32" s="48">
         <v>1841</v>
       </c>
       <c r="O32" s="49">
         <v>903</v>
       </c>
       <c r="P32" s="49">
         <v>1999</v>
       </c>
       <c r="Q32" s="50">
         <v>57868</v>
       </c>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="40">
         <v>39508</v>
       </c>
       <c r="B33" s="41">
         <v>40990</v>
       </c>
       <c r="C33" s="42">
         <v>13063</v>
       </c>
       <c r="D33" s="42">
         <v>738</v>
       </c>
       <c r="E33" s="44">
         <v>27190</v>
       </c>
       <c r="F33" s="41">
         <v>11977</v>
       </c>
       <c r="G33" s="42">
         <v>4751</v>
       </c>
       <c r="H33" s="42">
         <v>6747</v>
       </c>
       <c r="I33" s="44">
@@ -24318,51 +24518,51 @@
       <c r="J33" s="49">
         <v>2</v>
       </c>
       <c r="K33" s="41">
         <v>454</v>
       </c>
       <c r="L33" s="42">
         <v>35</v>
       </c>
       <c r="M33" s="44">
         <v>420</v>
       </c>
       <c r="N33" s="48">
         <v>1538</v>
       </c>
       <c r="O33" s="49">
         <v>903</v>
       </c>
       <c r="P33" s="49">
         <v>2017</v>
       </c>
       <c r="Q33" s="50">
         <v>57883</v>
       </c>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A34" s="40">
         <v>39539</v>
       </c>
       <c r="B34" s="41">
         <v>41390</v>
       </c>
       <c r="C34" s="42">
         <v>13072</v>
       </c>
       <c r="D34" s="42">
         <v>720</v>
       </c>
       <c r="E34" s="44">
         <v>27597</v>
       </c>
       <c r="F34" s="41">
         <v>12156</v>
       </c>
       <c r="G34" s="42">
         <v>4840</v>
       </c>
       <c r="H34" s="42">
         <v>6830</v>
       </c>
       <c r="I34" s="44">
@@ -24371,51 +24571,51 @@
       <c r="J34" s="49">
         <v>2</v>
       </c>
       <c r="K34" s="41">
         <v>438</v>
       </c>
       <c r="L34" s="42">
         <v>35</v>
       </c>
       <c r="M34" s="44">
         <v>403</v>
       </c>
       <c r="N34" s="48">
         <v>2168</v>
       </c>
       <c r="O34" s="49">
         <v>902</v>
       </c>
       <c r="P34" s="49">
         <v>2000</v>
       </c>
       <c r="Q34" s="50">
         <v>59058</v>
       </c>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A35" s="40">
         <v>39569</v>
       </c>
       <c r="B35" s="41">
         <v>41925</v>
       </c>
       <c r="C35" s="42">
         <v>13548</v>
       </c>
       <c r="D35" s="42">
         <v>708</v>
       </c>
       <c r="E35" s="44">
         <v>27669</v>
       </c>
       <c r="F35" s="41">
         <v>11431</v>
       </c>
       <c r="G35" s="42">
         <v>4095</v>
       </c>
       <c r="H35" s="42">
         <v>6867</v>
       </c>
       <c r="I35" s="44">
@@ -24424,51 +24624,51 @@
       <c r="J35" s="49">
         <v>2</v>
       </c>
       <c r="K35" s="41">
         <v>450</v>
       </c>
       <c r="L35" s="42">
         <v>35</v>
       </c>
       <c r="M35" s="44">
         <v>415</v>
       </c>
       <c r="N35" s="48">
         <v>2017</v>
       </c>
       <c r="O35" s="49">
         <v>897</v>
       </c>
       <c r="P35" s="49">
         <v>2306</v>
       </c>
       <c r="Q35" s="50">
         <v>59028</v>
       </c>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A36" s="40">
         <v>39600</v>
       </c>
       <c r="B36" s="41">
         <v>43136</v>
       </c>
       <c r="C36" s="42">
         <v>14182</v>
       </c>
       <c r="D36" s="42">
         <v>680</v>
       </c>
       <c r="E36" s="44">
         <v>28274</v>
       </c>
       <c r="F36" s="41">
         <v>11470</v>
       </c>
       <c r="G36" s="42">
         <v>4100</v>
       </c>
       <c r="H36" s="42">
         <v>6873</v>
       </c>
       <c r="I36" s="44">
@@ -24477,51 +24677,51 @@
       <c r="J36" s="49">
         <v>2</v>
       </c>
       <c r="K36" s="41">
         <v>442</v>
       </c>
       <c r="L36" s="42">
         <v>30</v>
       </c>
       <c r="M36" s="44">
         <v>412</v>
       </c>
       <c r="N36" s="48">
         <v>2306</v>
       </c>
       <c r="O36" s="49">
         <v>894</v>
       </c>
       <c r="P36" s="49">
         <v>2169</v>
       </c>
       <c r="Q36" s="50">
         <v>60418</v>
       </c>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A37" s="40">
         <v>39630</v>
       </c>
       <c r="B37" s="41">
         <v>44731</v>
       </c>
       <c r="C37" s="42">
         <v>15127</v>
       </c>
       <c r="D37" s="42">
         <v>700</v>
       </c>
       <c r="E37" s="44">
         <v>28905</v>
       </c>
       <c r="F37" s="41">
         <v>10868</v>
       </c>
       <c r="G37" s="42">
         <v>3454</v>
       </c>
       <c r="H37" s="42">
         <v>6929</v>
       </c>
       <c r="I37" s="44">
@@ -24530,51 +24730,51 @@
       <c r="J37" s="49">
         <v>2</v>
       </c>
       <c r="K37" s="41">
         <v>454</v>
       </c>
       <c r="L37" s="42">
         <v>33</v>
       </c>
       <c r="M37" s="44">
         <v>421</v>
       </c>
       <c r="N37" s="48">
         <v>2117</v>
       </c>
       <c r="O37" s="49">
         <v>895</v>
       </c>
       <c r="P37" s="49">
         <v>2136</v>
       </c>
       <c r="Q37" s="50">
         <v>61203</v>
       </c>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A38" s="40">
         <v>39661</v>
       </c>
       <c r="B38" s="41">
         <v>44261</v>
       </c>
       <c r="C38" s="42">
         <v>14265</v>
       </c>
       <c r="D38" s="42">
         <v>715</v>
       </c>
       <c r="E38" s="44">
         <v>29281</v>
       </c>
       <c r="F38" s="41">
         <v>10816</v>
       </c>
       <c r="G38" s="42">
         <v>3295</v>
       </c>
       <c r="H38" s="42">
         <v>7060</v>
       </c>
       <c r="I38" s="44">
@@ -24583,51 +24783,51 @@
       <c r="J38" s="49">
         <v>2</v>
       </c>
       <c r="K38" s="41">
         <v>452</v>
       </c>
       <c r="L38" s="42">
         <v>30</v>
       </c>
       <c r="M38" s="44">
         <v>422</v>
       </c>
       <c r="N38" s="48">
         <v>1982</v>
       </c>
       <c r="O38" s="49">
         <v>894</v>
       </c>
       <c r="P38" s="49">
         <v>2133</v>
       </c>
       <c r="Q38" s="50">
         <v>60540</v>
       </c>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A39" s="40">
         <v>39692</v>
       </c>
       <c r="B39" s="41">
         <v>45093</v>
       </c>
       <c r="C39" s="42">
         <v>14869</v>
       </c>
       <c r="D39" s="42">
         <v>701</v>
       </c>
       <c r="E39" s="44">
         <v>29523</v>
       </c>
       <c r="F39" s="41">
         <v>11017</v>
       </c>
       <c r="G39" s="42">
         <v>3360</v>
       </c>
       <c r="H39" s="42">
         <v>7179</v>
       </c>
       <c r="I39" s="44">
@@ -24636,51 +24836,51 @@
       <c r="J39" s="49">
         <v>5</v>
       </c>
       <c r="K39" s="41">
         <v>440</v>
       </c>
       <c r="L39" s="42">
         <v>29</v>
       </c>
       <c r="M39" s="44">
         <v>411</v>
       </c>
       <c r="N39" s="48">
         <v>2166</v>
       </c>
       <c r="O39" s="49">
         <v>893</v>
       </c>
       <c r="P39" s="49">
         <v>2135</v>
       </c>
       <c r="Q39" s="50">
         <v>61751</v>
       </c>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A40" s="40">
         <v>39722</v>
       </c>
       <c r="B40" s="41">
         <v>45070</v>
       </c>
       <c r="C40" s="42">
         <v>14492</v>
       </c>
       <c r="D40" s="42">
         <v>682</v>
       </c>
       <c r="E40" s="44">
         <v>29896</v>
       </c>
       <c r="F40" s="41">
         <v>10994</v>
       </c>
       <c r="G40" s="42">
         <v>3049</v>
       </c>
       <c r="H40" s="42">
         <v>7462</v>
       </c>
       <c r="I40" s="44">
@@ -24689,51 +24889,51 @@
       <c r="J40" s="49">
         <v>3</v>
       </c>
       <c r="K40" s="41">
         <v>441</v>
       </c>
       <c r="L40" s="42">
         <v>30</v>
       </c>
       <c r="M40" s="44">
         <v>411</v>
       </c>
       <c r="N40" s="48">
         <v>2032</v>
       </c>
       <c r="O40" s="49">
         <v>897</v>
       </c>
       <c r="P40" s="49">
         <v>2986</v>
       </c>
       <c r="Q40" s="50">
         <v>62422</v>
       </c>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A41" s="40">
         <v>39753</v>
       </c>
       <c r="B41" s="41">
         <v>45126</v>
       </c>
       <c r="C41" s="42">
         <v>14191</v>
       </c>
       <c r="D41" s="42">
         <v>734</v>
       </c>
       <c r="E41" s="44">
         <v>30202</v>
       </c>
       <c r="F41" s="41">
         <v>11441</v>
       </c>
       <c r="G41" s="42">
         <v>3217</v>
       </c>
       <c r="H41" s="42">
         <v>7777</v>
       </c>
       <c r="I41" s="44">
@@ -24742,51 +24942,51 @@
       <c r="J41" s="49">
         <v>3</v>
       </c>
       <c r="K41" s="41">
         <v>440</v>
       </c>
       <c r="L41" s="42">
         <v>30</v>
       </c>
       <c r="M41" s="44">
         <v>410</v>
       </c>
       <c r="N41" s="48">
         <v>2222</v>
       </c>
       <c r="O41" s="49">
         <v>905</v>
       </c>
       <c r="P41" s="49">
         <v>2870</v>
       </c>
       <c r="Q41" s="50">
         <v>63007</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="51">
         <v>39783</v>
       </c>
       <c r="B42" s="52">
         <v>47556</v>
       </c>
       <c r="C42" s="53">
         <v>16805</v>
       </c>
       <c r="D42" s="53">
         <v>766</v>
       </c>
       <c r="E42" s="54">
         <v>29986</v>
       </c>
       <c r="F42" s="52">
         <v>11391</v>
       </c>
       <c r="G42" s="53">
         <v>2687</v>
       </c>
       <c r="H42" s="53">
         <v>8286</v>
       </c>
       <c r="I42" s="54">
@@ -24814,127 +25014,127 @@
         <v>3012</v>
       </c>
       <c r="Q42" s="57">
         <v>65509</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83758062-791F-4A87-B23C-943364E258B9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{599F77AA-D131-46BF-AA44-8A5EC5824E96}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:Q100"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q8" sqref="Q8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="5"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="5" width="13.7109375" style="5" customWidth="1"/>
+    <col min="6" max="9" width="13.42578125" style="5" customWidth="1"/>
+    <col min="10" max="13" width="12.85546875" style="5" customWidth="1"/>
+    <col min="14" max="15" width="13.28515625" style="5" customWidth="1"/>
+    <col min="16" max="16" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
       <c r="L2" s="4"/>
       <c r="M2" s="4"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="4"/>
       <c r="J3" s="4"/>
       <c r="K3" s="4"/>
       <c r="L3" s="4"/>
       <c r="M3" s="4"/>
       <c r="N3" s="4"/>
       <c r="O3" s="4"/>
     </row>
-    <row r="4" spans="1:17" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="36" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="8"/>
       <c r="D4" s="2"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="1:17" s="29" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="110"/>
       <c r="B5" s="113" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="114"/>
       <c r="D5" s="114"/>
@@ -24992,2845 +25192,2845 @@
       <c r="B7" s="85"/>
       <c r="C7" s="83"/>
       <c r="D7" s="83"/>
       <c r="E7" s="30" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="31" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="32" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="32" t="s">
         <v>27</v>
       </c>
       <c r="I7" s="33" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="83"/>
       <c r="K7" s="83"/>
       <c r="L7" s="83"/>
       <c r="M7" s="83"/>
       <c r="N7" s="83"/>
       <c r="O7" s="109"/>
     </row>
-    <row r="8" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A8" s="58">
         <v>38718</v>
       </c>
       <c r="B8" s="15">
         <v>35689</v>
       </c>
       <c r="C8" s="19">
         <v>9343</v>
       </c>
       <c r="D8" s="59">
         <v>1928</v>
       </c>
       <c r="E8" s="19">
         <v>24418</v>
       </c>
       <c r="F8" s="59">
         <v>11818</v>
       </c>
       <c r="G8" s="16">
         <v>11189</v>
       </c>
       <c r="H8" s="16">
         <v>1395</v>
       </c>
       <c r="I8" s="17">
         <v>16</v>
       </c>
       <c r="J8" s="19">
         <v>1474</v>
       </c>
       <c r="K8" s="59">
         <v>1607</v>
       </c>
       <c r="L8" s="19">
         <v>4605</v>
       </c>
       <c r="M8" s="19">
         <v>3042</v>
       </c>
       <c r="N8" s="19">
         <v>1610</v>
       </c>
       <c r="O8" s="20">
         <v>48027</v>
       </c>
       <c r="Q8" s="21"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A9" s="14">
         <v>38749</v>
       </c>
       <c r="B9" s="22">
         <v>35327</v>
       </c>
       <c r="C9" s="26">
         <v>8445</v>
       </c>
       <c r="D9" s="60">
         <v>2165</v>
       </c>
       <c r="E9" s="26">
         <v>24717</v>
       </c>
       <c r="F9" s="60">
         <v>12064</v>
       </c>
       <c r="G9" s="23">
         <v>11262</v>
       </c>
       <c r="H9" s="23">
         <v>1375</v>
       </c>
       <c r="I9" s="24">
         <v>16</v>
       </c>
       <c r="J9" s="26">
         <v>1468</v>
       </c>
       <c r="K9" s="60">
         <v>1609</v>
       </c>
       <c r="L9" s="26">
         <v>4649</v>
       </c>
       <c r="M9" s="26">
         <v>2545</v>
       </c>
       <c r="N9" s="26">
         <v>1505</v>
       </c>
       <c r="O9" s="27">
         <v>47103</v>
       </c>
       <c r="Q9" s="21"/>
     </row>
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="14">
         <v>38777</v>
       </c>
       <c r="B10" s="22">
         <v>37061</v>
       </c>
       <c r="C10" s="26">
         <v>8782</v>
       </c>
       <c r="D10" s="60">
         <v>3307</v>
       </c>
       <c r="E10" s="26">
         <v>24973</v>
       </c>
       <c r="F10" s="60">
         <v>11899</v>
       </c>
       <c r="G10" s="23">
         <v>11696</v>
       </c>
       <c r="H10" s="23">
         <v>1362</v>
       </c>
       <c r="I10" s="24">
         <v>16</v>
       </c>
       <c r="J10" s="26">
         <v>1427</v>
       </c>
       <c r="K10" s="60">
         <v>1695</v>
       </c>
       <c r="L10" s="26">
         <v>4660</v>
       </c>
       <c r="M10" s="26">
         <v>2312</v>
       </c>
       <c r="N10" s="26">
         <v>1521</v>
       </c>
       <c r="O10" s="27">
         <v>48675</v>
       </c>
       <c r="Q10" s="21"/>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>38808</v>
       </c>
       <c r="B11" s="22">
         <v>37353</v>
       </c>
       <c r="C11" s="26">
         <v>8092</v>
       </c>
       <c r="D11" s="60">
         <v>4134</v>
       </c>
       <c r="E11" s="26">
         <v>25127</v>
       </c>
       <c r="F11" s="60">
         <v>11608</v>
       </c>
       <c r="G11" s="23">
         <v>12163</v>
       </c>
       <c r="H11" s="23">
         <v>1339</v>
       </c>
       <c r="I11" s="24">
         <v>17</v>
       </c>
       <c r="J11" s="26">
         <v>1352</v>
       </c>
       <c r="K11" s="60">
         <v>1711</v>
       </c>
       <c r="L11" s="26">
         <v>4494</v>
       </c>
       <c r="M11" s="26">
         <v>2583</v>
       </c>
       <c r="N11" s="26">
         <v>1698</v>
       </c>
       <c r="O11" s="27">
         <v>49192</v>
       </c>
       <c r="Q11" s="21"/>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="14">
         <v>38838</v>
       </c>
       <c r="B12" s="22">
         <v>38667</v>
       </c>
       <c r="C12" s="26">
         <v>9293</v>
       </c>
       <c r="D12" s="60">
         <v>4255</v>
       </c>
       <c r="E12" s="26">
         <v>25118</v>
       </c>
       <c r="F12" s="60">
         <v>12483</v>
       </c>
       <c r="G12" s="23">
         <v>11314</v>
       </c>
       <c r="H12" s="23">
         <v>1321</v>
       </c>
       <c r="I12" s="24">
         <v>0</v>
       </c>
       <c r="J12" s="26">
         <v>1313</v>
       </c>
       <c r="K12" s="60">
         <v>1712</v>
       </c>
       <c r="L12" s="26">
         <v>4501</v>
       </c>
       <c r="M12" s="26">
         <v>2275</v>
       </c>
       <c r="N12" s="26">
         <v>1765</v>
       </c>
       <c r="O12" s="27">
         <v>50233</v>
       </c>
       <c r="Q12" s="21"/>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A13" s="14">
         <v>38869</v>
       </c>
       <c r="B13" s="22">
         <v>38815</v>
       </c>
       <c r="C13" s="26">
         <v>9165</v>
       </c>
       <c r="D13" s="60">
         <v>4167</v>
       </c>
       <c r="E13" s="26">
         <v>25483</v>
       </c>
       <c r="F13" s="60">
         <v>12688</v>
       </c>
       <c r="G13" s="23">
         <v>11487</v>
       </c>
       <c r="H13" s="23">
         <v>1308</v>
       </c>
       <c r="I13" s="24">
         <v>0</v>
       </c>
       <c r="J13" s="26">
         <v>1278</v>
       </c>
       <c r="K13" s="60">
         <v>1807</v>
       </c>
       <c r="L13" s="26">
         <v>4445</v>
       </c>
       <c r="M13" s="26">
         <v>3083</v>
       </c>
       <c r="N13" s="26">
         <v>1731</v>
       </c>
       <c r="O13" s="27">
         <v>51159</v>
       </c>
       <c r="Q13" s="21"/>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A14" s="14">
         <v>38899</v>
       </c>
       <c r="B14" s="22">
         <v>35996</v>
       </c>
       <c r="C14" s="26">
         <v>6192</v>
       </c>
       <c r="D14" s="60">
         <v>4013</v>
       </c>
       <c r="E14" s="26">
         <v>25791</v>
       </c>
       <c r="F14" s="60">
         <v>12831</v>
       </c>
       <c r="G14" s="23">
         <v>11672</v>
       </c>
       <c r="H14" s="23">
         <v>1287</v>
       </c>
       <c r="I14" s="24">
         <v>0</v>
       </c>
       <c r="J14" s="26">
         <v>1280</v>
       </c>
       <c r="K14" s="60">
         <v>1807</v>
       </c>
       <c r="L14" s="26">
         <v>4518</v>
       </c>
       <c r="M14" s="26">
         <v>2271</v>
       </c>
       <c r="N14" s="26">
         <v>1604</v>
       </c>
       <c r="O14" s="27">
         <v>47476</v>
       </c>
       <c r="Q14" s="21"/>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A15" s="14">
         <v>38930</v>
       </c>
       <c r="B15" s="22">
         <v>36917</v>
       </c>
       <c r="C15" s="26">
         <v>6774</v>
       </c>
       <c r="D15" s="60">
         <v>3773</v>
       </c>
       <c r="E15" s="26">
         <v>26370</v>
       </c>
       <c r="F15" s="60">
         <v>12421</v>
       </c>
       <c r="G15" s="23">
         <v>12685</v>
       </c>
       <c r="H15" s="23">
         <v>1263</v>
       </c>
       <c r="I15" s="24">
         <v>0</v>
       </c>
       <c r="J15" s="26">
         <v>1279</v>
       </c>
       <c r="K15" s="60">
         <v>1970</v>
       </c>
       <c r="L15" s="26">
         <v>4568</v>
       </c>
       <c r="M15" s="26">
         <v>2559</v>
       </c>
       <c r="N15" s="26">
         <v>1622</v>
       </c>
       <c r="O15" s="27">
         <v>48915</v>
       </c>
       <c r="Q15" s="21"/>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A16" s="14">
         <v>38961</v>
       </c>
       <c r="B16" s="22">
         <v>36330</v>
       </c>
       <c r="C16" s="26">
         <v>6488</v>
       </c>
       <c r="D16" s="60">
         <v>3522</v>
       </c>
       <c r="E16" s="26">
         <v>26320</v>
       </c>
       <c r="F16" s="60">
         <v>12402</v>
       </c>
       <c r="G16" s="23">
         <v>12674</v>
       </c>
       <c r="H16" s="23">
         <v>1244</v>
       </c>
       <c r="I16" s="24">
         <v>0</v>
       </c>
       <c r="J16" s="26">
         <v>1287</v>
       </c>
       <c r="K16" s="60">
         <v>1985</v>
       </c>
       <c r="L16" s="26">
         <v>4624</v>
       </c>
       <c r="M16" s="26">
         <v>2674</v>
       </c>
       <c r="N16" s="26">
         <v>1665</v>
       </c>
       <c r="O16" s="27">
         <v>48565</v>
       </c>
       <c r="Q16" s="21"/>
     </row>
-    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="14">
         <v>38991</v>
       </c>
       <c r="B17" s="22">
         <v>36731</v>
       </c>
       <c r="C17" s="26">
         <v>6332</v>
       </c>
       <c r="D17" s="60">
         <v>3598</v>
       </c>
       <c r="E17" s="26">
         <v>26801</v>
       </c>
       <c r="F17" s="60">
         <v>12367</v>
       </c>
       <c r="G17" s="23">
         <v>13211</v>
       </c>
       <c r="H17" s="23">
         <v>1223</v>
       </c>
       <c r="I17" s="24">
         <v>0</v>
       </c>
       <c r="J17" s="26">
         <v>1367</v>
       </c>
       <c r="K17" s="60">
         <v>2053</v>
       </c>
       <c r="L17" s="26">
         <v>4640</v>
       </c>
       <c r="M17" s="26">
         <v>2439</v>
       </c>
       <c r="N17" s="26">
         <v>2045</v>
       </c>
       <c r="O17" s="27">
         <v>49274</v>
       </c>
       <c r="Q17" s="21"/>
     </row>
-    <row r="18" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="14">
         <v>39022</v>
       </c>
       <c r="B18" s="22">
         <v>36077</v>
       </c>
       <c r="C18" s="26">
         <v>5386</v>
       </c>
       <c r="D18" s="60">
         <v>3508</v>
       </c>
       <c r="E18" s="26">
         <v>27184</v>
       </c>
       <c r="F18" s="60">
         <v>12962</v>
       </c>
       <c r="G18" s="23">
         <v>13020</v>
       </c>
       <c r="H18" s="23">
         <v>1203</v>
       </c>
       <c r="I18" s="24">
         <v>0</v>
       </c>
       <c r="J18" s="26">
         <v>1448</v>
       </c>
       <c r="K18" s="60">
         <v>2128</v>
       </c>
       <c r="L18" s="26">
         <v>4675</v>
       </c>
       <c r="M18" s="26">
         <v>2598</v>
       </c>
       <c r="N18" s="26">
         <v>2209</v>
       </c>
       <c r="O18" s="27">
         <v>49135</v>
       </c>
       <c r="Q18" s="21"/>
     </row>
-    <row r="19" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="14">
         <v>39052</v>
       </c>
       <c r="B19" s="22">
         <v>36008</v>
       </c>
       <c r="C19" s="26">
         <v>5595</v>
       </c>
       <c r="D19" s="60">
         <v>2356</v>
       </c>
       <c r="E19" s="26">
         <v>28057</v>
       </c>
       <c r="F19" s="60">
         <v>13297</v>
       </c>
       <c r="G19" s="23">
         <v>13566</v>
       </c>
       <c r="H19" s="23">
         <v>1194</v>
       </c>
       <c r="I19" s="24">
         <v>0</v>
       </c>
       <c r="J19" s="26">
         <v>1489</v>
       </c>
       <c r="K19" s="60">
         <v>2284</v>
       </c>
       <c r="L19" s="26">
         <v>4642</v>
       </c>
       <c r="M19" s="26">
         <v>2470</v>
       </c>
       <c r="N19" s="26">
         <v>2259</v>
       </c>
       <c r="O19" s="27">
         <v>49151</v>
       </c>
       <c r="Q19" s="21"/>
     </row>
-    <row r="20" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="14">
         <v>39083</v>
       </c>
       <c r="B20" s="22">
         <v>36637</v>
       </c>
       <c r="C20" s="26">
         <v>7039</v>
       </c>
       <c r="D20" s="60">
         <v>1499</v>
       </c>
       <c r="E20" s="26">
         <v>28099</v>
       </c>
       <c r="F20" s="60">
         <v>12986</v>
       </c>
       <c r="G20" s="23">
         <v>13941</v>
       </c>
       <c r="H20" s="23">
         <v>1172</v>
       </c>
       <c r="I20" s="24">
         <v>0</v>
       </c>
       <c r="J20" s="26">
         <v>1515</v>
       </c>
       <c r="K20" s="60">
         <v>2320</v>
       </c>
       <c r="L20" s="26">
         <v>4543</v>
       </c>
       <c r="M20" s="26">
         <v>2027</v>
       </c>
       <c r="N20" s="26">
         <v>2139</v>
       </c>
       <c r="O20" s="27">
         <v>49181</v>
       </c>
       <c r="Q20" s="21"/>
     </row>
-    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="14">
         <v>39114</v>
       </c>
       <c r="B21" s="22">
         <v>36337</v>
       </c>
       <c r="C21" s="26">
         <v>6409</v>
       </c>
       <c r="D21" s="60">
         <v>1459</v>
       </c>
       <c r="E21" s="26">
         <v>28469</v>
       </c>
       <c r="F21" s="60">
         <v>13235</v>
       </c>
       <c r="G21" s="23">
         <v>14080</v>
       </c>
       <c r="H21" s="23">
         <v>1154</v>
       </c>
       <c r="I21" s="24">
         <v>0</v>
       </c>
       <c r="J21" s="26">
         <v>1549</v>
       </c>
       <c r="K21" s="60">
         <v>2316</v>
       </c>
       <c r="L21" s="26">
         <v>4607</v>
       </c>
       <c r="M21" s="26">
         <v>2214</v>
       </c>
       <c r="N21" s="26">
         <v>2463</v>
       </c>
       <c r="O21" s="27">
         <v>49486</v>
       </c>
       <c r="Q21" s="21"/>
     </row>
-    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="14">
         <v>39142</v>
       </c>
       <c r="B22" s="22">
         <v>37367</v>
       </c>
       <c r="C22" s="26">
         <v>7200</v>
       </c>
       <c r="D22" s="60">
         <v>1459</v>
       </c>
       <c r="E22" s="26">
         <v>28708</v>
       </c>
       <c r="F22" s="60">
         <v>13348</v>
       </c>
       <c r="G22" s="23">
         <v>14220</v>
       </c>
       <c r="H22" s="23">
         <v>1140</v>
       </c>
       <c r="I22" s="24">
         <v>0</v>
       </c>
       <c r="J22" s="26">
         <v>1575</v>
       </c>
       <c r="K22" s="60">
         <v>2355</v>
       </c>
       <c r="L22" s="26">
         <v>4653</v>
       </c>
       <c r="M22" s="26">
         <v>2702</v>
       </c>
       <c r="N22" s="26">
         <v>2649</v>
       </c>
       <c r="O22" s="27">
         <v>51301</v>
       </c>
       <c r="Q22" s="21"/>
     </row>
-    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="14">
         <v>39173</v>
       </c>
       <c r="B23" s="22">
         <v>39230</v>
       </c>
       <c r="C23" s="26">
         <v>7967</v>
       </c>
       <c r="D23" s="60">
         <v>2308</v>
       </c>
       <c r="E23" s="26">
         <v>28954</v>
       </c>
       <c r="F23" s="60">
         <v>12965</v>
       </c>
       <c r="G23" s="23">
         <v>14860</v>
       </c>
       <c r="H23" s="23">
         <v>1130</v>
       </c>
       <c r="I23" s="24">
         <v>0</v>
       </c>
       <c r="J23" s="26">
         <v>1627</v>
       </c>
       <c r="K23" s="60">
         <v>2410</v>
       </c>
       <c r="L23" s="26">
         <v>4606</v>
       </c>
       <c r="M23" s="26">
         <v>2965</v>
       </c>
       <c r="N23" s="26">
         <v>2567</v>
       </c>
       <c r="O23" s="27">
         <v>53404</v>
       </c>
       <c r="Q23" s="21"/>
     </row>
-    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A24" s="14">
         <v>39203</v>
       </c>
       <c r="B24" s="22">
         <v>39500</v>
       </c>
       <c r="C24" s="26">
         <v>6936</v>
       </c>
       <c r="D24" s="60">
         <v>3002</v>
       </c>
       <c r="E24" s="26">
         <v>29562</v>
       </c>
       <c r="F24" s="60">
         <v>13597</v>
       </c>
       <c r="G24" s="23">
         <v>14843</v>
       </c>
       <c r="H24" s="23">
         <v>1122</v>
       </c>
       <c r="I24" s="24">
         <v>0</v>
       </c>
       <c r="J24" s="26">
         <v>1664</v>
       </c>
       <c r="K24" s="60">
         <v>2456</v>
       </c>
       <c r="L24" s="26">
         <v>4502</v>
       </c>
       <c r="M24" s="26">
         <v>2798</v>
       </c>
       <c r="N24" s="26">
         <v>2521</v>
       </c>
       <c r="O24" s="27">
         <v>53440</v>
       </c>
       <c r="Q24" s="21"/>
     </row>
-    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A25" s="14">
         <v>39234</v>
       </c>
       <c r="B25" s="22">
         <v>40808</v>
       </c>
       <c r="C25" s="26">
         <v>7699</v>
       </c>
       <c r="D25" s="60">
         <v>3178</v>
       </c>
       <c r="E25" s="26">
         <v>29931</v>
       </c>
       <c r="F25" s="60">
         <v>13720</v>
       </c>
       <c r="G25" s="23">
         <v>15091</v>
       </c>
       <c r="H25" s="23">
         <v>1120</v>
       </c>
       <c r="I25" s="24">
         <v>0</v>
       </c>
       <c r="J25" s="26">
         <v>1677</v>
       </c>
       <c r="K25" s="60">
         <v>2611</v>
       </c>
       <c r="L25" s="26">
         <v>4649</v>
       </c>
       <c r="M25" s="26">
         <v>2389</v>
       </c>
       <c r="N25" s="26">
         <v>2449</v>
       </c>
       <c r="O25" s="27">
         <v>54584</v>
       </c>
       <c r="Q25" s="21"/>
     </row>
-    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A26" s="14">
         <v>39264</v>
       </c>
       <c r="B26" s="22">
         <v>40803</v>
       </c>
       <c r="C26" s="26">
         <v>7629</v>
       </c>
       <c r="D26" s="60">
         <v>3729</v>
       </c>
       <c r="E26" s="26">
         <v>29445</v>
       </c>
       <c r="F26" s="60">
         <v>13870</v>
       </c>
       <c r="G26" s="23">
         <v>14463</v>
       </c>
       <c r="H26" s="23">
         <v>1112</v>
       </c>
       <c r="I26" s="24">
         <v>0</v>
       </c>
       <c r="J26" s="26">
         <v>1718</v>
       </c>
       <c r="K26" s="60">
         <v>2575</v>
       </c>
       <c r="L26" s="26">
         <v>4548</v>
       </c>
       <c r="M26" s="26">
         <v>2515</v>
       </c>
       <c r="N26" s="26">
         <v>2387</v>
       </c>
       <c r="O26" s="27">
         <v>54545</v>
       </c>
       <c r="Q26" s="21"/>
     </row>
-    <row r="27" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A27" s="14">
         <v>39295</v>
       </c>
       <c r="B27" s="22">
         <v>41322</v>
       </c>
       <c r="C27" s="26">
         <v>7711</v>
       </c>
       <c r="D27" s="60">
         <v>3504</v>
       </c>
       <c r="E27" s="26">
         <v>30107</v>
       </c>
       <c r="F27" s="60">
         <v>13854</v>
       </c>
       <c r="G27" s="23">
         <v>15134</v>
       </c>
       <c r="H27" s="23">
         <v>1104</v>
       </c>
       <c r="I27" s="24">
         <v>14</v>
       </c>
       <c r="J27" s="26">
         <v>1747</v>
       </c>
       <c r="K27" s="60">
         <v>2619</v>
       </c>
       <c r="L27" s="26">
         <v>4616</v>
       </c>
       <c r="M27" s="26">
         <v>2782</v>
       </c>
       <c r="N27" s="26">
         <v>2175</v>
       </c>
       <c r="O27" s="27">
         <v>55261</v>
       </c>
       <c r="Q27" s="21"/>
     </row>
-    <row r="28" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A28" s="14">
         <v>39326</v>
       </c>
       <c r="B28" s="22">
         <v>40684</v>
       </c>
       <c r="C28" s="26">
         <v>6966</v>
       </c>
       <c r="D28" s="60">
         <v>3388</v>
       </c>
       <c r="E28" s="26">
         <v>30331</v>
       </c>
       <c r="F28" s="60">
         <v>13924</v>
       </c>
       <c r="G28" s="23">
         <v>15306</v>
       </c>
       <c r="H28" s="23">
         <v>1101</v>
       </c>
       <c r="I28" s="24">
         <v>0</v>
       </c>
       <c r="J28" s="26">
         <v>1780</v>
       </c>
       <c r="K28" s="60">
         <v>2677</v>
       </c>
       <c r="L28" s="26">
         <v>4734</v>
       </c>
       <c r="M28" s="26">
         <v>2942</v>
       </c>
       <c r="N28" s="26">
         <v>2464</v>
       </c>
       <c r="O28" s="27">
         <v>55282</v>
       </c>
       <c r="Q28" s="21"/>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A29" s="14">
         <v>39356</v>
       </c>
       <c r="B29" s="22">
         <v>41957</v>
       </c>
       <c r="C29" s="26">
         <v>8143</v>
       </c>
       <c r="D29" s="60">
         <v>3466</v>
       </c>
       <c r="E29" s="26">
         <v>30348</v>
       </c>
       <c r="F29" s="60">
         <v>13550</v>
       </c>
       <c r="G29" s="23">
         <v>15702</v>
       </c>
       <c r="H29" s="23">
         <v>1097</v>
       </c>
       <c r="I29" s="24">
         <v>0</v>
       </c>
       <c r="J29" s="26">
         <v>1843</v>
       </c>
       <c r="K29" s="60">
         <v>2780</v>
       </c>
       <c r="L29" s="26">
         <v>4871</v>
       </c>
       <c r="M29" s="26">
         <v>2689</v>
       </c>
       <c r="N29" s="26">
         <v>2708</v>
       </c>
       <c r="O29" s="27">
         <v>56848</v>
       </c>
       <c r="Q29" s="21"/>
     </row>
-    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A30" s="14">
         <v>39387</v>
       </c>
       <c r="B30" s="22">
         <v>42017</v>
       </c>
       <c r="C30" s="26">
         <v>7951</v>
       </c>
       <c r="D30" s="60">
         <v>3916</v>
       </c>
       <c r="E30" s="26">
         <v>30151</v>
       </c>
       <c r="F30" s="60">
         <v>14151</v>
       </c>
       <c r="G30" s="23">
         <v>14906</v>
       </c>
       <c r="H30" s="23">
         <v>1093</v>
       </c>
       <c r="I30" s="24">
         <v>0</v>
       </c>
       <c r="J30" s="26">
         <v>1908</v>
       </c>
       <c r="K30" s="60">
         <v>2866</v>
       </c>
       <c r="L30" s="26">
         <v>4894</v>
       </c>
       <c r="M30" s="26">
         <v>2886</v>
       </c>
       <c r="N30" s="26">
         <v>2701</v>
       </c>
       <c r="O30" s="27">
         <v>57273</v>
       </c>
       <c r="Q30" s="21"/>
     </row>
-    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A31" s="14">
         <v>39417</v>
       </c>
       <c r="B31" s="22">
         <v>43593</v>
       </c>
       <c r="C31" s="26">
         <v>9018</v>
       </c>
       <c r="D31" s="60">
         <v>3046</v>
       </c>
       <c r="E31" s="26">
         <v>31529</v>
       </c>
       <c r="F31" s="60">
         <v>15363</v>
       </c>
       <c r="G31" s="23">
         <v>15064</v>
       </c>
       <c r="H31" s="23">
         <v>1102</v>
       </c>
       <c r="I31" s="24">
         <v>0</v>
       </c>
       <c r="J31" s="26">
         <v>1957</v>
       </c>
       <c r="K31" s="60">
         <v>2997</v>
       </c>
       <c r="L31" s="26">
         <v>5010</v>
       </c>
       <c r="M31" s="26">
         <v>2445</v>
       </c>
       <c r="N31" s="26">
         <v>2052</v>
       </c>
       <c r="O31" s="27">
         <v>58053</v>
       </c>
       <c r="Q31" s="21"/>
     </row>
-    <row r="32" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A32" s="14">
         <v>39448</v>
       </c>
       <c r="B32" s="22">
         <v>42127</v>
       </c>
       <c r="C32" s="26">
         <v>7978</v>
       </c>
       <c r="D32" s="60">
         <v>2780</v>
       </c>
       <c r="E32" s="26">
         <v>31369</v>
       </c>
       <c r="F32" s="60">
         <v>14640</v>
       </c>
       <c r="G32" s="23">
         <v>15624</v>
       </c>
       <c r="H32" s="23">
         <v>1105</v>
       </c>
       <c r="I32" s="24">
         <v>0</v>
       </c>
       <c r="J32" s="26">
         <v>2032</v>
       </c>
       <c r="K32" s="60">
         <v>3009</v>
       </c>
       <c r="L32" s="26">
         <v>5386</v>
       </c>
       <c r="M32" s="26">
         <v>2783</v>
       </c>
       <c r="N32" s="26">
         <v>2396</v>
       </c>
       <c r="O32" s="27">
         <v>57733</v>
       </c>
       <c r="Q32" s="21"/>
     </row>
-    <row r="33" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A33" s="14">
         <v>39479</v>
       </c>
       <c r="B33" s="22">
         <v>42441</v>
       </c>
       <c r="C33" s="26">
         <v>8280</v>
       </c>
       <c r="D33" s="60">
         <v>2423</v>
       </c>
       <c r="E33" s="26">
         <v>31739</v>
       </c>
       <c r="F33" s="60">
         <v>14796</v>
       </c>
       <c r="G33" s="23">
         <v>15851</v>
       </c>
       <c r="H33" s="23">
         <v>1092</v>
       </c>
       <c r="I33" s="24">
         <v>0</v>
       </c>
       <c r="J33" s="26">
         <v>2103</v>
       </c>
       <c r="K33" s="60">
         <v>3087</v>
       </c>
       <c r="L33" s="26">
         <v>5450</v>
       </c>
       <c r="M33" s="26">
         <v>2433</v>
       </c>
       <c r="N33" s="26">
         <v>2354</v>
       </c>
       <c r="O33" s="27">
         <v>57868</v>
       </c>
       <c r="Q33" s="21"/>
     </row>
-    <row r="34" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A34" s="14">
         <v>39508</v>
       </c>
       <c r="B34" s="22">
         <v>41927</v>
       </c>
       <c r="C34" s="26">
         <v>8812</v>
       </c>
       <c r="D34" s="60">
         <v>1735</v>
       </c>
       <c r="E34" s="26">
         <v>31380</v>
       </c>
       <c r="F34" s="60">
         <v>14787</v>
       </c>
       <c r="G34" s="23">
         <v>15512</v>
       </c>
       <c r="H34" s="23">
         <v>1081</v>
       </c>
       <c r="I34" s="24">
         <v>0</v>
       </c>
       <c r="J34" s="26">
         <v>2136</v>
       </c>
       <c r="K34" s="60">
         <v>3129</v>
       </c>
       <c r="L34" s="26">
         <v>5491</v>
       </c>
       <c r="M34" s="26">
         <v>2491</v>
       </c>
       <c r="N34" s="26">
         <v>2708</v>
       </c>
       <c r="O34" s="27">
         <v>57883</v>
       </c>
       <c r="Q34" s="21"/>
     </row>
-    <row r="35" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A35" s="14">
         <v>39539</v>
       </c>
       <c r="B35" s="22">
         <v>42912</v>
       </c>
       <c r="C35" s="26">
         <v>9185</v>
       </c>
       <c r="D35" s="60">
         <v>2217</v>
       </c>
       <c r="E35" s="26">
         <v>31510</v>
       </c>
       <c r="F35" s="60">
         <v>14183</v>
       </c>
       <c r="G35" s="23">
         <v>16258</v>
       </c>
       <c r="H35" s="23">
         <v>1070</v>
       </c>
       <c r="I35" s="24">
         <v>0</v>
       </c>
       <c r="J35" s="26">
         <v>2187</v>
       </c>
       <c r="K35" s="60">
         <v>3221</v>
       </c>
       <c r="L35" s="26">
         <v>5379</v>
       </c>
       <c r="M35" s="26">
         <v>2727</v>
       </c>
       <c r="N35" s="26">
         <v>2631</v>
       </c>
       <c r="O35" s="27">
         <v>59058</v>
       </c>
       <c r="Q35" s="21"/>
     </row>
-    <row r="36" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A36" s="14">
         <v>39569</v>
       </c>
       <c r="B36" s="22">
         <v>42630</v>
       </c>
       <c r="C36" s="26">
         <v>8703</v>
       </c>
       <c r="D36" s="60">
         <v>1872</v>
       </c>
       <c r="E36" s="26">
         <v>32055</v>
       </c>
       <c r="F36" s="60">
         <v>14932</v>
       </c>
       <c r="G36" s="23">
         <v>16060</v>
       </c>
       <c r="H36" s="23">
         <v>1063</v>
       </c>
       <c r="I36" s="24">
         <v>0</v>
       </c>
       <c r="J36" s="26">
         <v>2219</v>
       </c>
       <c r="K36" s="60">
         <v>3264</v>
       </c>
       <c r="L36" s="26">
         <v>5434</v>
       </c>
       <c r="M36" s="26">
         <v>2546</v>
       </c>
       <c r="N36" s="26">
         <v>2935</v>
       </c>
       <c r="O36" s="27">
         <v>59028</v>
       </c>
       <c r="Q36" s="21"/>
     </row>
-    <row r="37" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A37" s="14">
         <v>39600</v>
       </c>
       <c r="B37" s="22">
         <v>43965</v>
       </c>
       <c r="C37" s="26">
         <v>10202</v>
       </c>
       <c r="D37" s="60">
         <v>2230</v>
       </c>
       <c r="E37" s="26">
         <v>31533</v>
       </c>
       <c r="F37" s="60">
         <v>15072</v>
       </c>
       <c r="G37" s="23">
         <v>15399</v>
       </c>
       <c r="H37" s="23">
         <v>1062</v>
       </c>
       <c r="I37" s="24">
         <v>0</v>
       </c>
       <c r="J37" s="26">
         <v>2260</v>
       </c>
       <c r="K37" s="60">
         <v>3364</v>
       </c>
       <c r="L37" s="26">
         <v>5506</v>
       </c>
       <c r="M37" s="26">
         <v>2738</v>
       </c>
       <c r="N37" s="26">
         <v>2586</v>
       </c>
       <c r="O37" s="27">
         <v>60418</v>
       </c>
       <c r="Q37" s="21"/>
     </row>
-    <row r="38" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A38" s="14">
         <v>39630</v>
       </c>
       <c r="B38" s="22">
         <v>44375</v>
       </c>
       <c r="C38" s="26">
         <v>10173</v>
       </c>
       <c r="D38" s="60">
         <v>2243</v>
       </c>
       <c r="E38" s="26">
         <v>31959</v>
       </c>
       <c r="F38" s="60">
         <v>14741</v>
       </c>
       <c r="G38" s="23">
         <v>16158</v>
       </c>
       <c r="H38" s="23">
         <v>1059</v>
       </c>
       <c r="I38" s="24">
         <v>0</v>
       </c>
       <c r="J38" s="26">
         <v>2248</v>
       </c>
       <c r="K38" s="60">
         <v>3479</v>
       </c>
       <c r="L38" s="26">
         <v>5546</v>
       </c>
       <c r="M38" s="26">
         <v>3248</v>
       </c>
       <c r="N38" s="26">
         <v>2307</v>
       </c>
       <c r="O38" s="27">
         <v>61203</v>
       </c>
       <c r="Q38" s="21"/>
     </row>
-    <row r="39" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A39" s="14">
         <v>39661</v>
       </c>
       <c r="B39" s="22">
         <v>44183</v>
       </c>
       <c r="C39" s="26">
         <v>9338</v>
       </c>
       <c r="D39" s="60">
         <v>2606</v>
       </c>
       <c r="E39" s="26">
         <v>32239</v>
       </c>
       <c r="F39" s="60">
         <v>14316</v>
       </c>
       <c r="G39" s="23">
         <v>16871</v>
       </c>
       <c r="H39" s="23">
         <v>1052</v>
       </c>
       <c r="I39" s="24">
         <v>0</v>
       </c>
       <c r="J39" s="26">
         <v>2229</v>
       </c>
       <c r="K39" s="60">
         <v>3547</v>
       </c>
       <c r="L39" s="26">
         <v>5654</v>
       </c>
       <c r="M39" s="26">
         <v>2664</v>
       </c>
       <c r="N39" s="26">
         <v>2262</v>
       </c>
       <c r="O39" s="27">
         <v>60540</v>
       </c>
       <c r="Q39" s="21"/>
     </row>
-    <row r="40" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A40" s="14">
         <v>39692</v>
       </c>
       <c r="B40" s="22">
         <v>45122</v>
       </c>
       <c r="C40" s="26">
         <v>9713</v>
       </c>
       <c r="D40" s="60">
         <v>2796</v>
       </c>
       <c r="E40" s="26">
         <v>32613</v>
       </c>
       <c r="F40" s="60">
         <v>14816</v>
       </c>
       <c r="G40" s="23">
         <v>16754</v>
       </c>
       <c r="H40" s="23">
         <v>1043</v>
       </c>
       <c r="I40" s="24">
         <v>0</v>
       </c>
       <c r="J40" s="26">
         <v>2110</v>
       </c>
       <c r="K40" s="60">
         <v>3627</v>
       </c>
       <c r="L40" s="26">
         <v>5750</v>
       </c>
       <c r="M40" s="26">
         <v>2557</v>
       </c>
       <c r="N40" s="26">
         <v>2585</v>
       </c>
       <c r="O40" s="27">
         <v>61751</v>
       </c>
       <c r="Q40" s="21"/>
     </row>
-    <row r="41" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A41" s="14">
         <v>39722</v>
       </c>
       <c r="B41" s="22">
         <v>45519</v>
       </c>
       <c r="C41" s="26">
         <v>9317</v>
       </c>
       <c r="D41" s="60">
         <v>3540</v>
       </c>
       <c r="E41" s="26">
         <v>32663</v>
       </c>
       <c r="F41" s="60">
         <v>14734</v>
       </c>
       <c r="G41" s="23">
         <v>16892</v>
       </c>
       <c r="H41" s="23">
         <v>1037</v>
       </c>
       <c r="I41" s="24">
         <v>0</v>
       </c>
       <c r="J41" s="26">
         <v>1656</v>
       </c>
       <c r="K41" s="60">
         <v>3624</v>
       </c>
       <c r="L41" s="26">
         <v>5827</v>
       </c>
       <c r="M41" s="26">
         <v>2760</v>
       </c>
       <c r="N41" s="26">
         <v>3036</v>
       </c>
       <c r="O41" s="27">
         <v>62422</v>
       </c>
       <c r="Q41" s="21"/>
     </row>
-    <row r="42" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A42" s="14">
         <v>39753</v>
       </c>
       <c r="B42" s="22">
         <v>45845</v>
       </c>
       <c r="C42" s="26">
         <v>8863</v>
       </c>
       <c r="D42" s="60">
         <v>3335</v>
       </c>
       <c r="E42" s="26">
         <v>33647</v>
       </c>
       <c r="F42" s="60">
         <v>15035</v>
       </c>
       <c r="G42" s="23">
         <v>17583</v>
       </c>
       <c r="H42" s="23">
         <v>1028</v>
       </c>
       <c r="I42" s="24">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>1530</v>
       </c>
       <c r="K42" s="60">
         <v>3598</v>
       </c>
       <c r="L42" s="26">
         <v>6104</v>
       </c>
       <c r="M42" s="26">
         <v>2977</v>
       </c>
       <c r="N42" s="26">
         <v>2953</v>
       </c>
       <c r="O42" s="27">
         <v>63007</v>
       </c>
       <c r="P42" s="28"/>
       <c r="Q42" s="21"/>
     </row>
-    <row r="43" spans="1:17" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="61">
         <v>39783</v>
       </c>
       <c r="B43" s="62">
         <v>48876</v>
       </c>
       <c r="C43" s="63">
         <v>9114</v>
       </c>
       <c r="D43" s="64">
         <v>2941</v>
       </c>
       <c r="E43" s="63">
         <v>36821</v>
       </c>
       <c r="F43" s="64">
         <v>16665</v>
       </c>
       <c r="G43" s="65">
         <v>19077</v>
       </c>
       <c r="H43" s="65">
         <v>1079</v>
       </c>
       <c r="I43" s="66">
         <v>0</v>
       </c>
       <c r="J43" s="63">
         <v>1617</v>
       </c>
       <c r="K43" s="64">
         <v>3559</v>
       </c>
       <c r="L43" s="63">
         <v>6165</v>
       </c>
       <c r="M43" s="63">
         <v>3310</v>
       </c>
       <c r="N43" s="63">
         <v>1982</v>
       </c>
       <c r="O43" s="67">
         <v>65509</v>
       </c>
       <c r="P43" s="28"/>
       <c r="Q43" s="21"/>
     </row>
-    <row r="44" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A44" s="68"/>
       <c r="B44" s="35"/>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
       <c r="F44" s="35"/>
       <c r="G44" s="35"/>
       <c r="H44" s="35"/>
       <c r="I44" s="35"/>
       <c r="J44" s="35"/>
       <c r="K44" s="35"/>
       <c r="L44" s="35"/>
       <c r="M44" s="35"/>
       <c r="N44" s="35"/>
       <c r="O44" s="35"/>
       <c r="P44" s="28"/>
       <c r="Q44" s="28"/>
     </row>
-    <row r="45" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A45" s="68"/>
       <c r="B45" s="35"/>
       <c r="C45" s="35"/>
       <c r="D45" s="35"/>
       <c r="E45" s="35"/>
       <c r="F45" s="35"/>
       <c r="G45" s="35"/>
       <c r="H45" s="35"/>
       <c r="I45" s="35"/>
       <c r="J45" s="35"/>
       <c r="K45" s="35"/>
       <c r="L45" s="35"/>
       <c r="M45" s="35"/>
       <c r="N45" s="35"/>
       <c r="O45" s="35"/>
       <c r="P45" s="28"/>
       <c r="Q45" s="28"/>
     </row>
-    <row r="46" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A46" s="68"/>
       <c r="B46" s="35"/>
       <c r="C46" s="35"/>
       <c r="D46" s="35"/>
       <c r="E46" s="35"/>
       <c r="F46" s="35"/>
       <c r="G46" s="35"/>
       <c r="H46" s="35"/>
       <c r="I46" s="35"/>
       <c r="J46" s="35"/>
       <c r="K46" s="35"/>
       <c r="L46" s="35"/>
       <c r="M46" s="35"/>
       <c r="N46" s="35"/>
       <c r="O46" s="35"/>
       <c r="P46" s="28"/>
       <c r="Q46" s="28"/>
     </row>
-    <row r="47" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A47" s="68"/>
       <c r="B47" s="35"/>
       <c r="C47" s="35"/>
       <c r="D47" s="35"/>
       <c r="E47" s="35"/>
       <c r="F47" s="35"/>
       <c r="G47" s="35"/>
       <c r="H47" s="35"/>
       <c r="I47" s="35"/>
       <c r="J47" s="35"/>
       <c r="K47" s="35"/>
       <c r="L47" s="35"/>
       <c r="M47" s="35"/>
       <c r="N47" s="35"/>
       <c r="O47" s="35"/>
       <c r="P47" s="28"/>
       <c r="Q47" s="28"/>
     </row>
-    <row r="48" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A48" s="68"/>
       <c r="B48" s="35"/>
       <c r="C48" s="35"/>
       <c r="D48" s="35"/>
       <c r="E48" s="35"/>
       <c r="F48" s="35"/>
       <c r="G48" s="35"/>
       <c r="H48" s="35"/>
       <c r="I48" s="35"/>
       <c r="J48" s="35"/>
       <c r="K48" s="35"/>
       <c r="L48" s="35"/>
       <c r="M48" s="35"/>
       <c r="N48" s="35"/>
       <c r="O48" s="35"/>
       <c r="P48" s="28"/>
       <c r="Q48" s="28"/>
     </row>
-    <row r="49" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A49" s="68"/>
       <c r="B49" s="35"/>
       <c r="C49" s="35"/>
       <c r="D49" s="35"/>
       <c r="E49" s="35"/>
       <c r="F49" s="35"/>
       <c r="G49" s="35"/>
       <c r="H49" s="35"/>
       <c r="I49" s="35"/>
       <c r="J49" s="35"/>
       <c r="K49" s="35"/>
       <c r="L49" s="35"/>
       <c r="M49" s="35"/>
       <c r="N49" s="35"/>
       <c r="O49" s="35"/>
       <c r="P49" s="28"/>
       <c r="Q49" s="28"/>
     </row>
-    <row r="50" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A50" s="68"/>
       <c r="B50" s="35"/>
       <c r="C50" s="35"/>
       <c r="D50" s="35"/>
       <c r="E50" s="35"/>
       <c r="F50" s="35"/>
       <c r="G50" s="35"/>
       <c r="H50" s="35"/>
       <c r="I50" s="35"/>
       <c r="J50" s="35"/>
       <c r="K50" s="35"/>
       <c r="L50" s="35"/>
       <c r="M50" s="35"/>
       <c r="N50" s="35"/>
       <c r="O50" s="35"/>
       <c r="P50" s="28"/>
       <c r="Q50" s="28"/>
     </row>
-    <row r="51" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A51" s="68"/>
       <c r="B51" s="35"/>
       <c r="C51" s="35"/>
       <c r="D51" s="35"/>
       <c r="E51" s="35"/>
       <c r="F51" s="35"/>
       <c r="G51" s="35"/>
       <c r="H51" s="35"/>
       <c r="I51" s="35"/>
       <c r="J51" s="35"/>
       <c r="K51" s="35"/>
       <c r="L51" s="35"/>
       <c r="M51" s="35"/>
       <c r="N51" s="35"/>
       <c r="O51" s="35"/>
       <c r="P51" s="28"/>
       <c r="Q51" s="28"/>
     </row>
-    <row r="52" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A52" s="68"/>
       <c r="B52" s="35"/>
       <c r="C52" s="35"/>
       <c r="D52" s="35"/>
       <c r="E52" s="35"/>
       <c r="F52" s="35"/>
       <c r="G52" s="35"/>
       <c r="H52" s="35"/>
       <c r="I52" s="35"/>
       <c r="J52" s="35"/>
       <c r="K52" s="35"/>
       <c r="L52" s="35"/>
       <c r="M52" s="35"/>
       <c r="N52" s="35"/>
       <c r="O52" s="35"/>
       <c r="P52" s="28"/>
       <c r="Q52" s="28"/>
     </row>
-    <row r="53" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A53" s="68"/>
       <c r="B53" s="35"/>
       <c r="C53" s="35"/>
       <c r="D53" s="35"/>
       <c r="E53" s="35"/>
       <c r="F53" s="35"/>
       <c r="G53" s="35"/>
       <c r="H53" s="35"/>
       <c r="I53" s="35"/>
       <c r="J53" s="35"/>
       <c r="K53" s="35"/>
       <c r="L53" s="35"/>
       <c r="M53" s="35"/>
       <c r="N53" s="35"/>
       <c r="O53" s="35"/>
       <c r="P53" s="28"/>
       <c r="Q53" s="28"/>
     </row>
-    <row r="54" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A54" s="68"/>
       <c r="B54" s="35"/>
       <c r="C54" s="35"/>
       <c r="D54" s="35"/>
       <c r="E54" s="35"/>
       <c r="F54" s="35"/>
       <c r="G54" s="35"/>
       <c r="H54" s="35"/>
       <c r="I54" s="35"/>
       <c r="J54" s="35"/>
       <c r="K54" s="35"/>
       <c r="L54" s="35"/>
       <c r="M54" s="35"/>
       <c r="N54" s="35"/>
       <c r="O54" s="35"/>
       <c r="P54" s="28"/>
       <c r="Q54" s="28"/>
     </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A55" s="68"/>
       <c r="B55" s="35"/>
       <c r="C55" s="35"/>
       <c r="D55" s="35"/>
       <c r="E55" s="35"/>
       <c r="F55" s="35"/>
       <c r="G55" s="35"/>
       <c r="H55" s="35"/>
       <c r="I55" s="35"/>
       <c r="J55" s="35"/>
       <c r="K55" s="35"/>
       <c r="L55" s="35"/>
       <c r="M55" s="35"/>
       <c r="N55" s="35"/>
       <c r="O55" s="35"/>
       <c r="P55" s="28"/>
       <c r="Q55" s="28"/>
     </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A56" s="68"/>
       <c r="B56" s="35"/>
       <c r="C56" s="35"/>
       <c r="D56" s="35"/>
       <c r="E56" s="35"/>
       <c r="F56" s="35"/>
       <c r="G56" s="35"/>
       <c r="H56" s="35"/>
       <c r="I56" s="35"/>
       <c r="J56" s="35"/>
       <c r="K56" s="35"/>
       <c r="L56" s="35"/>
       <c r="M56" s="35"/>
       <c r="N56" s="35"/>
       <c r="O56" s="35"/>
       <c r="P56" s="28"/>
       <c r="Q56" s="28"/>
     </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A57" s="68"/>
       <c r="B57" s="35"/>
       <c r="C57" s="35"/>
       <c r="D57" s="35"/>
       <c r="E57" s="35"/>
       <c r="F57" s="35"/>
       <c r="G57" s="35"/>
       <c r="H57" s="35"/>
       <c r="I57" s="35"/>
       <c r="J57" s="35"/>
       <c r="K57" s="35"/>
       <c r="L57" s="35"/>
       <c r="M57" s="35"/>
       <c r="N57" s="35"/>
       <c r="O57" s="35"/>
       <c r="P57" s="28"/>
       <c r="Q57" s="28"/>
     </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A58" s="68"/>
       <c r="B58" s="35"/>
       <c r="C58" s="35"/>
       <c r="D58" s="35"/>
       <c r="E58" s="35"/>
       <c r="F58" s="35"/>
       <c r="G58" s="35"/>
       <c r="H58" s="35"/>
       <c r="I58" s="35"/>
       <c r="J58" s="35"/>
       <c r="K58" s="35"/>
       <c r="L58" s="35"/>
       <c r="M58" s="35"/>
       <c r="N58" s="35"/>
       <c r="O58" s="35"/>
       <c r="P58" s="28"/>
       <c r="Q58" s="28"/>
     </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A59" s="68"/>
       <c r="B59" s="35"/>
       <c r="C59" s="35"/>
       <c r="D59" s="35"/>
       <c r="E59" s="35"/>
       <c r="F59" s="35"/>
       <c r="G59" s="35"/>
       <c r="H59" s="35"/>
       <c r="I59" s="35"/>
       <c r="J59" s="35"/>
       <c r="K59" s="35"/>
       <c r="L59" s="35"/>
       <c r="M59" s="35"/>
       <c r="N59" s="35"/>
       <c r="O59" s="35"/>
       <c r="P59" s="28"/>
       <c r="Q59" s="28"/>
     </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A60" s="68"/>
       <c r="B60" s="35"/>
       <c r="C60" s="35"/>
       <c r="D60" s="35"/>
       <c r="E60" s="35"/>
       <c r="F60" s="35"/>
       <c r="G60" s="35"/>
       <c r="H60" s="35"/>
       <c r="I60" s="35"/>
       <c r="J60" s="35"/>
       <c r="K60" s="35"/>
       <c r="L60" s="35"/>
       <c r="M60" s="35"/>
       <c r="N60" s="35"/>
       <c r="O60" s="35"/>
       <c r="P60" s="28"/>
       <c r="Q60" s="28"/>
     </row>
-    <row r="61" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A61" s="68"/>
       <c r="B61" s="35"/>
       <c r="C61" s="35"/>
       <c r="D61" s="35"/>
       <c r="E61" s="35"/>
       <c r="F61" s="35"/>
       <c r="G61" s="35"/>
       <c r="H61" s="35"/>
       <c r="I61" s="35"/>
       <c r="J61" s="35"/>
       <c r="K61" s="35"/>
       <c r="L61" s="35"/>
       <c r="M61" s="35"/>
       <c r="N61" s="35"/>
       <c r="O61" s="35"/>
       <c r="P61" s="28"/>
       <c r="Q61" s="28"/>
     </row>
-    <row r="62" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A62" s="68"/>
       <c r="B62" s="35"/>
       <c r="C62" s="35"/>
       <c r="D62" s="35"/>
       <c r="E62" s="35"/>
       <c r="F62" s="35"/>
       <c r="G62" s="35"/>
       <c r="H62" s="35"/>
       <c r="I62" s="35"/>
       <c r="J62" s="35"/>
       <c r="K62" s="35"/>
       <c r="L62" s="35"/>
       <c r="M62" s="35"/>
       <c r="N62" s="35"/>
       <c r="O62" s="35"/>
       <c r="P62" s="28"/>
       <c r="Q62" s="28"/>
     </row>
-    <row r="63" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A63" s="68"/>
       <c r="B63" s="35"/>
       <c r="C63" s="35"/>
       <c r="D63" s="35"/>
       <c r="E63" s="35"/>
       <c r="F63" s="35"/>
       <c r="G63" s="35"/>
       <c r="H63" s="35"/>
       <c r="I63" s="35"/>
       <c r="J63" s="35"/>
       <c r="K63" s="35"/>
       <c r="L63" s="35"/>
       <c r="M63" s="35"/>
       <c r="N63" s="35"/>
       <c r="O63" s="35"/>
       <c r="P63" s="28"/>
       <c r="Q63" s="28"/>
     </row>
-    <row r="64" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A64" s="68"/>
       <c r="B64" s="35"/>
       <c r="C64" s="35"/>
       <c r="D64" s="35"/>
       <c r="E64" s="35"/>
       <c r="F64" s="35"/>
       <c r="G64" s="35"/>
       <c r="H64" s="35"/>
       <c r="I64" s="35"/>
       <c r="J64" s="35"/>
       <c r="K64" s="35"/>
       <c r="L64" s="35"/>
       <c r="M64" s="35"/>
       <c r="N64" s="35"/>
       <c r="O64" s="35"/>
       <c r="P64" s="28"/>
       <c r="Q64" s="28"/>
     </row>
-    <row r="65" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A65" s="68"/>
       <c r="B65" s="35"/>
       <c r="C65" s="35"/>
       <c r="D65" s="35"/>
       <c r="E65" s="35"/>
       <c r="F65" s="35"/>
       <c r="G65" s="35"/>
       <c r="H65" s="35"/>
       <c r="I65" s="35"/>
       <c r="J65" s="35"/>
       <c r="K65" s="35"/>
       <c r="L65" s="35"/>
       <c r="M65" s="35"/>
       <c r="N65" s="35"/>
       <c r="O65" s="35"/>
       <c r="P65" s="28"/>
       <c r="Q65" s="28"/>
     </row>
-    <row r="66" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A66" s="68"/>
       <c r="B66" s="35"/>
       <c r="C66" s="35"/>
       <c r="D66" s="35"/>
       <c r="E66" s="35"/>
       <c r="F66" s="35"/>
       <c r="G66" s="35"/>
       <c r="H66" s="35"/>
       <c r="I66" s="35"/>
       <c r="J66" s="35"/>
       <c r="K66" s="35"/>
       <c r="L66" s="35"/>
       <c r="M66" s="35"/>
       <c r="N66" s="35"/>
       <c r="O66" s="35"/>
       <c r="P66" s="28"/>
       <c r="Q66" s="28"/>
     </row>
-    <row r="67" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A67" s="68"/>
       <c r="B67" s="35"/>
       <c r="C67" s="35"/>
       <c r="D67" s="35"/>
       <c r="E67" s="35"/>
       <c r="F67" s="35"/>
       <c r="G67" s="35"/>
       <c r="H67" s="35"/>
       <c r="I67" s="35"/>
       <c r="J67" s="35"/>
       <c r="K67" s="35"/>
       <c r="L67" s="35"/>
       <c r="M67" s="35"/>
       <c r="N67" s="35"/>
       <c r="O67" s="35"/>
       <c r="P67" s="28"/>
       <c r="Q67" s="28"/>
     </row>
-    <row r="68" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A68" s="68"/>
       <c r="B68" s="35"/>
       <c r="C68" s="35"/>
       <c r="D68" s="35"/>
       <c r="E68" s="35"/>
       <c r="F68" s="35"/>
       <c r="G68" s="35"/>
       <c r="H68" s="35"/>
       <c r="I68" s="35"/>
       <c r="J68" s="35"/>
       <c r="K68" s="35"/>
       <c r="L68" s="35"/>
       <c r="M68" s="35"/>
       <c r="N68" s="35"/>
       <c r="O68" s="35"/>
       <c r="P68" s="28"/>
       <c r="Q68" s="28"/>
     </row>
-    <row r="69" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A69" s="68"/>
       <c r="B69" s="35"/>
       <c r="C69" s="35"/>
       <c r="D69" s="35"/>
       <c r="E69" s="35"/>
       <c r="F69" s="35"/>
       <c r="G69" s="35"/>
       <c r="H69" s="35"/>
       <c r="I69" s="35"/>
       <c r="J69" s="35"/>
       <c r="K69" s="35"/>
       <c r="L69" s="35"/>
       <c r="M69" s="35"/>
       <c r="N69" s="35"/>
       <c r="O69" s="35"/>
       <c r="P69" s="28"/>
       <c r="Q69" s="28"/>
     </row>
-    <row r="70" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A70" s="68"/>
       <c r="B70" s="35"/>
       <c r="C70" s="35"/>
       <c r="D70" s="35"/>
       <c r="E70" s="35"/>
       <c r="F70" s="35"/>
       <c r="G70" s="35"/>
       <c r="H70" s="35"/>
       <c r="I70" s="35"/>
       <c r="J70" s="35"/>
       <c r="K70" s="35"/>
       <c r="L70" s="35"/>
       <c r="M70" s="35"/>
       <c r="N70" s="35"/>
       <c r="O70" s="35"/>
       <c r="P70" s="28"/>
       <c r="Q70" s="28"/>
     </row>
-    <row r="71" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A71" s="68"/>
       <c r="B71" s="35"/>
       <c r="C71" s="35"/>
       <c r="D71" s="35"/>
       <c r="E71" s="35"/>
       <c r="F71" s="35"/>
       <c r="G71" s="35"/>
       <c r="H71" s="35"/>
       <c r="I71" s="35"/>
       <c r="J71" s="35"/>
       <c r="K71" s="35"/>
       <c r="L71" s="35"/>
       <c r="M71" s="35"/>
       <c r="N71" s="35"/>
       <c r="O71" s="35"/>
       <c r="P71" s="28"/>
       <c r="Q71" s="28"/>
     </row>
-    <row r="72" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A72" s="68"/>
       <c r="B72" s="35"/>
       <c r="C72" s="35"/>
       <c r="D72" s="35"/>
       <c r="E72" s="35"/>
       <c r="F72" s="35"/>
       <c r="G72" s="35"/>
       <c r="H72" s="35"/>
       <c r="I72" s="35"/>
       <c r="J72" s="35"/>
       <c r="K72" s="35"/>
       <c r="L72" s="35"/>
       <c r="M72" s="35"/>
       <c r="N72" s="35"/>
       <c r="O72" s="35"/>
       <c r="P72" s="28"/>
       <c r="Q72" s="28"/>
     </row>
-    <row r="73" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A73" s="68"/>
       <c r="B73" s="35"/>
       <c r="C73" s="35"/>
       <c r="D73" s="35"/>
       <c r="E73" s="35"/>
       <c r="F73" s="35"/>
       <c r="G73" s="35"/>
       <c r="H73" s="35"/>
       <c r="I73" s="35"/>
       <c r="J73" s="35"/>
       <c r="K73" s="35"/>
       <c r="L73" s="35"/>
       <c r="M73" s="35"/>
       <c r="N73" s="35"/>
       <c r="O73" s="35"/>
       <c r="P73" s="28"/>
       <c r="Q73" s="28"/>
     </row>
-    <row r="74" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A74" s="68"/>
       <c r="B74" s="35"/>
       <c r="C74" s="35"/>
       <c r="D74" s="35"/>
       <c r="E74" s="35"/>
       <c r="F74" s="35"/>
       <c r="G74" s="35"/>
       <c r="H74" s="35"/>
       <c r="I74" s="35"/>
       <c r="J74" s="35"/>
       <c r="K74" s="35"/>
       <c r="L74" s="35"/>
       <c r="M74" s="35"/>
       <c r="N74" s="35"/>
       <c r="O74" s="35"/>
       <c r="P74" s="28"/>
       <c r="Q74" s="28"/>
     </row>
-    <row r="75" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A75" s="68"/>
       <c r="B75" s="35"/>
       <c r="C75" s="35"/>
       <c r="D75" s="35"/>
       <c r="E75" s="35"/>
       <c r="F75" s="35"/>
       <c r="G75" s="35"/>
       <c r="H75" s="35"/>
       <c r="I75" s="35"/>
       <c r="J75" s="35"/>
       <c r="K75" s="35"/>
       <c r="L75" s="35"/>
       <c r="M75" s="35"/>
       <c r="N75" s="35"/>
       <c r="O75" s="35"/>
       <c r="P75" s="28"/>
       <c r="Q75" s="28"/>
     </row>
-    <row r="76" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A76" s="68"/>
       <c r="B76" s="35"/>
       <c r="C76" s="35"/>
       <c r="D76" s="35"/>
       <c r="E76" s="35"/>
       <c r="F76" s="35"/>
       <c r="G76" s="35"/>
       <c r="H76" s="35"/>
       <c r="I76" s="35"/>
       <c r="J76" s="35"/>
       <c r="K76" s="35"/>
       <c r="L76" s="35"/>
       <c r="M76" s="35"/>
       <c r="N76" s="35"/>
       <c r="O76" s="35"/>
       <c r="P76" s="28"/>
       <c r="Q76" s="28"/>
     </row>
-    <row r="77" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A77" s="68"/>
       <c r="B77" s="35"/>
       <c r="C77" s="35"/>
       <c r="D77" s="35"/>
       <c r="E77" s="35"/>
       <c r="F77" s="35"/>
       <c r="G77" s="35"/>
       <c r="H77" s="35"/>
       <c r="I77" s="35"/>
       <c r="J77" s="35"/>
       <c r="K77" s="35"/>
       <c r="L77" s="35"/>
       <c r="M77" s="35"/>
       <c r="N77" s="35"/>
       <c r="O77" s="35"/>
       <c r="P77" s="28"/>
       <c r="Q77" s="28"/>
     </row>
-    <row r="78" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A78" s="68"/>
       <c r="B78" s="35"/>
       <c r="C78" s="35"/>
       <c r="D78" s="35"/>
       <c r="E78" s="35"/>
       <c r="F78" s="35"/>
       <c r="G78" s="35"/>
       <c r="H78" s="35"/>
       <c r="I78" s="35"/>
       <c r="J78" s="35"/>
       <c r="K78" s="35"/>
       <c r="L78" s="35"/>
       <c r="M78" s="35"/>
       <c r="N78" s="35"/>
       <c r="O78" s="35"/>
       <c r="P78" s="28"/>
       <c r="Q78" s="28"/>
     </row>
-    <row r="79" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A79" s="68"/>
       <c r="B79" s="35"/>
       <c r="C79" s="35"/>
       <c r="D79" s="35"/>
       <c r="E79" s="35"/>
       <c r="F79" s="35"/>
       <c r="G79" s="35"/>
       <c r="H79" s="35"/>
       <c r="I79" s="35"/>
       <c r="J79" s="35"/>
       <c r="K79" s="35"/>
       <c r="L79" s="35"/>
       <c r="M79" s="35"/>
       <c r="N79" s="35"/>
       <c r="O79" s="35"/>
       <c r="P79" s="28"/>
       <c r="Q79" s="28"/>
     </row>
-    <row r="80" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A80" s="68"/>
       <c r="B80" s="35"/>
       <c r="C80" s="35"/>
       <c r="D80" s="35"/>
       <c r="E80" s="35"/>
       <c r="F80" s="35"/>
       <c r="G80" s="35"/>
       <c r="H80" s="35"/>
       <c r="I80" s="35"/>
       <c r="J80" s="35"/>
       <c r="K80" s="35"/>
       <c r="L80" s="35"/>
       <c r="M80" s="35"/>
       <c r="N80" s="35"/>
       <c r="O80" s="35"/>
       <c r="P80" s="28"/>
       <c r="Q80" s="28"/>
     </row>
-    <row r="81" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A81" s="68"/>
       <c r="B81" s="35"/>
       <c r="C81" s="35"/>
       <c r="D81" s="35"/>
       <c r="E81" s="35"/>
       <c r="F81" s="35"/>
       <c r="G81" s="35"/>
       <c r="H81" s="35"/>
       <c r="I81" s="35"/>
       <c r="J81" s="35"/>
       <c r="K81" s="35"/>
       <c r="L81" s="35"/>
       <c r="M81" s="35"/>
       <c r="N81" s="35"/>
       <c r="O81" s="35"/>
       <c r="P81" s="28"/>
       <c r="Q81" s="28"/>
     </row>
-    <row r="82" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A82" s="68"/>
       <c r="B82" s="35"/>
       <c r="C82" s="35"/>
       <c r="D82" s="35"/>
       <c r="E82" s="35"/>
       <c r="F82" s="35"/>
       <c r="G82" s="35"/>
       <c r="H82" s="35"/>
       <c r="I82" s="35"/>
       <c r="J82" s="35"/>
       <c r="K82" s="35"/>
       <c r="L82" s="35"/>
       <c r="M82" s="35"/>
       <c r="N82" s="35"/>
       <c r="O82" s="35"/>
       <c r="P82" s="28"/>
       <c r="Q82" s="28"/>
     </row>
-    <row r="83" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A83" s="68"/>
       <c r="B83" s="35"/>
       <c r="C83" s="35"/>
       <c r="D83" s="35"/>
       <c r="E83" s="35"/>
       <c r="F83" s="35"/>
       <c r="G83" s="35"/>
       <c r="H83" s="35"/>
       <c r="I83" s="35"/>
       <c r="J83" s="35"/>
       <c r="K83" s="35"/>
       <c r="L83" s="35"/>
       <c r="M83" s="35"/>
       <c r="N83" s="35"/>
       <c r="O83" s="35"/>
       <c r="P83" s="28"/>
       <c r="Q83" s="28"/>
     </row>
-    <row r="84" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A84" s="68"/>
       <c r="B84" s="35"/>
       <c r="C84" s="35"/>
       <c r="D84" s="35"/>
       <c r="E84" s="35"/>
       <c r="F84" s="35"/>
       <c r="G84" s="35"/>
       <c r="H84" s="35"/>
       <c r="I84" s="35"/>
       <c r="J84" s="35"/>
       <c r="K84" s="35"/>
       <c r="L84" s="35"/>
       <c r="M84" s="35"/>
       <c r="N84" s="35"/>
       <c r="O84" s="35"/>
       <c r="P84" s="28"/>
       <c r="Q84" s="28"/>
     </row>
-    <row r="85" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A85" s="68"/>
       <c r="B85" s="35"/>
       <c r="C85" s="35"/>
       <c r="D85" s="35"/>
       <c r="E85" s="35"/>
       <c r="F85" s="35"/>
       <c r="G85" s="35"/>
       <c r="H85" s="35"/>
       <c r="I85" s="35"/>
       <c r="J85" s="35"/>
       <c r="K85" s="35"/>
       <c r="L85" s="35"/>
       <c r="M85" s="35"/>
       <c r="N85" s="35"/>
       <c r="O85" s="35"/>
       <c r="P85" s="28"/>
       <c r="Q85" s="28"/>
     </row>
-    <row r="86" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A86" s="68"/>
       <c r="B86" s="35"/>
       <c r="C86" s="35"/>
       <c r="D86" s="35"/>
       <c r="E86" s="35"/>
       <c r="F86" s="35"/>
       <c r="G86" s="35"/>
       <c r="H86" s="35"/>
       <c r="I86" s="35"/>
       <c r="J86" s="35"/>
       <c r="K86" s="35"/>
       <c r="L86" s="35"/>
       <c r="M86" s="35"/>
       <c r="N86" s="35"/>
       <c r="O86" s="35"/>
       <c r="P86" s="28"/>
       <c r="Q86" s="28"/>
     </row>
-    <row r="87" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A87" s="68"/>
       <c r="B87" s="35"/>
       <c r="C87" s="35"/>
       <c r="D87" s="35"/>
       <c r="E87" s="35"/>
       <c r="F87" s="35"/>
       <c r="G87" s="35"/>
       <c r="H87" s="35"/>
       <c r="I87" s="35"/>
       <c r="J87" s="35"/>
       <c r="K87" s="35"/>
       <c r="L87" s="35"/>
       <c r="M87" s="35"/>
       <c r="N87" s="35"/>
       <c r="O87" s="35"/>
       <c r="P87" s="28"/>
       <c r="Q87" s="28"/>
     </row>
-    <row r="88" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A88" s="68"/>
       <c r="B88" s="35"/>
       <c r="C88" s="35"/>
       <c r="D88" s="35"/>
       <c r="E88" s="35"/>
       <c r="F88" s="35"/>
       <c r="G88" s="35"/>
       <c r="H88" s="35"/>
       <c r="I88" s="35"/>
       <c r="J88" s="35"/>
       <c r="K88" s="35"/>
       <c r="L88" s="35"/>
       <c r="M88" s="35"/>
       <c r="N88" s="35"/>
       <c r="O88" s="35"/>
       <c r="P88" s="28"/>
       <c r="Q88" s="28"/>
     </row>
-    <row r="89" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A89" s="68"/>
       <c r="B89" s="35"/>
       <c r="C89" s="35"/>
       <c r="D89" s="35"/>
       <c r="E89" s="35"/>
       <c r="F89" s="35"/>
       <c r="G89" s="35"/>
       <c r="H89" s="35"/>
       <c r="I89" s="35"/>
       <c r="J89" s="35"/>
       <c r="K89" s="35"/>
       <c r="L89" s="35"/>
       <c r="M89" s="35"/>
       <c r="N89" s="35"/>
       <c r="O89" s="35"/>
       <c r="P89" s="28"/>
       <c r="Q89" s="28"/>
     </row>
-    <row r="90" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A90" s="28"/>
       <c r="B90" s="28"/>
       <c r="C90" s="28"/>
       <c r="D90" s="28"/>
       <c r="E90" s="28"/>
       <c r="F90" s="28"/>
       <c r="G90" s="28"/>
       <c r="H90" s="28"/>
       <c r="I90" s="28"/>
       <c r="J90" s="28"/>
       <c r="K90" s="28"/>
       <c r="L90" s="28"/>
       <c r="M90" s="28"/>
       <c r="N90" s="28"/>
       <c r="O90" s="28"/>
       <c r="P90" s="28"/>
       <c r="Q90" s="28"/>
     </row>
-    <row r="91" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A91" s="28"/>
       <c r="B91" s="28"/>
       <c r="C91" s="28"/>
       <c r="D91" s="28"/>
       <c r="E91" s="28"/>
       <c r="F91" s="28"/>
       <c r="G91" s="28"/>
       <c r="H91" s="28"/>
       <c r="I91" s="28"/>
       <c r="J91" s="28"/>
       <c r="K91" s="28"/>
       <c r="L91" s="28"/>
       <c r="M91" s="28"/>
       <c r="N91" s="28"/>
       <c r="O91" s="28"/>
       <c r="P91" s="28"/>
       <c r="Q91" s="28"/>
     </row>
-    <row r="92" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A92" s="28"/>
       <c r="B92" s="28"/>
       <c r="C92" s="28"/>
       <c r="D92" s="28"/>
       <c r="E92" s="28"/>
       <c r="F92" s="28"/>
       <c r="G92" s="28"/>
       <c r="H92" s="28"/>
       <c r="I92" s="28"/>
       <c r="J92" s="28"/>
       <c r="K92" s="28"/>
       <c r="L92" s="28"/>
       <c r="M92" s="28"/>
       <c r="N92" s="28"/>
       <c r="O92" s="28"/>
       <c r="P92" s="28"/>
       <c r="Q92" s="28"/>
     </row>
-    <row r="93" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A93" s="28"/>
       <c r="B93" s="28"/>
       <c r="C93" s="28"/>
       <c r="D93" s="28"/>
       <c r="E93" s="28"/>
       <c r="F93" s="28"/>
       <c r="G93" s="28"/>
       <c r="H93" s="28"/>
       <c r="I93" s="28"/>
       <c r="J93" s="28"/>
       <c r="K93" s="28"/>
       <c r="L93" s="28"/>
       <c r="M93" s="28"/>
       <c r="N93" s="28"/>
       <c r="O93" s="28"/>
       <c r="P93" s="28"/>
       <c r="Q93" s="28"/>
     </row>
-    <row r="94" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A94" s="28"/>
       <c r="B94" s="28"/>
       <c r="C94" s="28"/>
       <c r="D94" s="28"/>
       <c r="E94" s="28"/>
       <c r="F94" s="28"/>
       <c r="G94" s="28"/>
       <c r="H94" s="28"/>
       <c r="I94" s="28"/>
       <c r="J94" s="28"/>
       <c r="K94" s="28"/>
       <c r="L94" s="28"/>
       <c r="M94" s="28"/>
       <c r="N94" s="28"/>
       <c r="O94" s="28"/>
       <c r="P94" s="28"/>
       <c r="Q94" s="28"/>
     </row>
-    <row r="95" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A95" s="28"/>
       <c r="B95" s="28"/>
       <c r="C95" s="28"/>
       <c r="D95" s="28"/>
       <c r="E95" s="28"/>
       <c r="F95" s="28"/>
       <c r="G95" s="28"/>
       <c r="H95" s="28"/>
       <c r="I95" s="28"/>
       <c r="J95" s="28"/>
       <c r="K95" s="28"/>
       <c r="L95" s="28"/>
       <c r="M95" s="28"/>
       <c r="N95" s="28"/>
       <c r="O95" s="28"/>
       <c r="P95" s="28"/>
       <c r="Q95" s="28"/>
     </row>
-    <row r="96" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A96" s="28"/>
       <c r="B96" s="28"/>
       <c r="C96" s="28"/>
       <c r="D96" s="28"/>
       <c r="E96" s="28"/>
       <c r="F96" s="28"/>
       <c r="G96" s="28"/>
       <c r="H96" s="28"/>
       <c r="I96" s="28"/>
       <c r="J96" s="28"/>
       <c r="K96" s="28"/>
       <c r="L96" s="28"/>
       <c r="M96" s="28"/>
       <c r="N96" s="28"/>
       <c r="O96" s="28"/>
       <c r="P96" s="28"/>
       <c r="Q96" s="28"/>
     </row>
-    <row r="97" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A97" s="28"/>
       <c r="B97" s="28"/>
       <c r="C97" s="28"/>
       <c r="D97" s="28"/>
       <c r="E97" s="28"/>
       <c r="F97" s="28"/>
       <c r="G97" s="28"/>
       <c r="H97" s="28"/>
       <c r="I97" s="28"/>
       <c r="J97" s="28"/>
       <c r="K97" s="28"/>
       <c r="L97" s="28"/>
       <c r="M97" s="28"/>
       <c r="N97" s="28"/>
       <c r="O97" s="28"/>
       <c r="P97" s="28"/>
       <c r="Q97" s="28"/>
     </row>
-    <row r="98" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A98" s="28"/>
       <c r="B98" s="28"/>
       <c r="C98" s="28"/>
       <c r="D98" s="28"/>
       <c r="E98" s="28"/>
       <c r="F98" s="28"/>
       <c r="G98" s="28"/>
       <c r="H98" s="28"/>
       <c r="I98" s="28"/>
       <c r="J98" s="28"/>
       <c r="K98" s="28"/>
       <c r="L98" s="28"/>
       <c r="M98" s="28"/>
       <c r="N98" s="28"/>
       <c r="O98" s="28"/>
       <c r="P98" s="28"/>
       <c r="Q98" s="28"/>
     </row>
-    <row r="99" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A99" s="28"/>
       <c r="B99" s="28"/>
       <c r="C99" s="28"/>
       <c r="D99" s="28"/>
       <c r="E99" s="28"/>
       <c r="F99" s="28"/>
       <c r="G99" s="28"/>
       <c r="H99" s="28"/>
       <c r="I99" s="28"/>
       <c r="J99" s="28"/>
       <c r="K99" s="28"/>
       <c r="L99" s="28"/>
       <c r="M99" s="28"/>
       <c r="N99" s="28"/>
       <c r="O99" s="28"/>
       <c r="P99" s="28"/>
       <c r="Q99" s="28"/>
     </row>
-    <row r="100" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A100" s="28"/>
       <c r="B100" s="28"/>
       <c r="C100" s="28"/>
       <c r="D100" s="28"/>
       <c r="E100" s="28"/>
       <c r="F100" s="28"/>
       <c r="G100" s="28"/>
       <c r="H100" s="28"/>
       <c r="I100" s="28"/>
       <c r="J100" s="28"/>
       <c r="K100" s="28"/>
       <c r="L100" s="28"/>
       <c r="M100" s="28"/>
       <c r="N100" s="28"/>
       <c r="O100" s="28"/>
       <c r="P100" s="28"/>
       <c r="Q100" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:I5"/>
     <mergeCell ref="J5:J7"/>
     <mergeCell ref="K5:K7"/>
     <mergeCell ref="L5:L7"/>