--- v3 (2026-06-03)
+++ v4 (2026-08-02)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EFFB383B-C97A-4F7C-8A95-5DACAE2A6A9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{1264640D-99F4-4832-9FA5-1E2D1660DFFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{395E83C8-0AA2-491E-B7E2-AE4E0956ECB8}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{7C010053-B31B-44BD-A0A7-30B06F3A65D4}"/>
   </bookViews>
   <sheets>
     <sheet name="assets_09" sheetId="1" r:id="rId1"/>
     <sheet name="liabilities_09" sheetId="2" r:id="rId2"/>
     <sheet name="assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="liabilities (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">assets_09!$A$1:$Q$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">liabilities_09!$A$1:$O$69</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets_09!$A:$A,assets_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">liabilities_09!$A:$A,liabilities_09!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1370,54 +1370,54 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="65" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="61" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="62" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="63" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="64" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="57" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{9770C9F9-08DA-414C-BC59-CB5939050478}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{7710E058-E2F3-4B87-995A-82AFE78D3F2E}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{2749F811-83FC-4F6D-AD3B-67543D682336}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{8B40FF66-6BCC-4A61-B316-4A30AFD501EB}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="3" xr:uid="{8C68911A-847E-4DDF-9154-95BAFF6BE165}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{8166F037-8181-4443-9B4C-0F207EF10D1E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1694,59 +1694,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{08A55B4E-BA13-44DF-A74F-CE8B7471CFDE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3C0DACEC-C459-416E-9812-804E360B9B35}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:S213"/>
+  <dimension ref="A1:S215"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B192" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B189" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="B217" sqref="B217"/>
+      <selection pane="bottomRight" activeCell="B208" sqref="B208"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="17" width="11" style="5" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -12903,83 +12903,189 @@
         <v>254.25</v>
       </c>
       <c r="J213" s="26">
         <v>0</v>
       </c>
       <c r="K213" s="25">
         <v>336.39</v>
       </c>
       <c r="L213" s="23">
         <v>1.72</v>
       </c>
       <c r="M213" s="24">
         <v>334.33</v>
       </c>
       <c r="N213" s="26">
         <v>12155.81</v>
       </c>
       <c r="O213" s="26">
         <v>1020</v>
       </c>
       <c r="P213" s="26">
         <v>3120.06</v>
       </c>
       <c r="Q213" s="27">
         <v>137118</v>
+      </c>
+    </row>
+    <row r="214" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A214" s="14">
+        <v>46143</v>
+      </c>
+      <c r="B214" s="22">
+        <v>104924.13</v>
+      </c>
+      <c r="C214" s="23">
+        <v>14607.95</v>
+      </c>
+      <c r="D214" s="23">
+        <v>2192.04</v>
+      </c>
+      <c r="E214" s="24">
+        <v>88124.14</v>
+      </c>
+      <c r="F214" s="25">
+        <v>17318.310000000001</v>
+      </c>
+      <c r="G214" s="23">
+        <v>818.47</v>
+      </c>
+      <c r="H214" s="23">
+        <v>16245.23</v>
+      </c>
+      <c r="I214" s="24">
+        <v>254.6</v>
+      </c>
+      <c r="J214" s="26">
+        <v>0</v>
+      </c>
+      <c r="K214" s="25">
+        <v>334.35</v>
+      </c>
+      <c r="L214" s="23">
+        <v>1.37</v>
+      </c>
+      <c r="M214" s="24">
+        <v>332.65</v>
+      </c>
+      <c r="N214" s="26">
+        <v>10764.54</v>
+      </c>
+      <c r="O214" s="26">
+        <v>1018.38</v>
+      </c>
+      <c r="P214" s="26">
+        <v>3279.34</v>
+      </c>
+      <c r="Q214" s="27">
+        <v>137639.04999999999</v>
+      </c>
+    </row>
+    <row r="215" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A215" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B215" s="22">
+        <v>100144.71</v>
+      </c>
+      <c r="C215" s="23">
+        <v>9562.6200000000008</v>
+      </c>
+      <c r="D215" s="23">
+        <v>1934.26</v>
+      </c>
+      <c r="E215" s="24">
+        <v>88647.83</v>
+      </c>
+      <c r="F215" s="25">
+        <v>17780.689999999999</v>
+      </c>
+      <c r="G215" s="23">
+        <v>833.95</v>
+      </c>
+      <c r="H215" s="23">
+        <v>16699</v>
+      </c>
+      <c r="I215" s="24">
+        <v>247.74</v>
+      </c>
+      <c r="J215" s="26">
+        <v>0</v>
+      </c>
+      <c r="K215" s="25">
+        <v>337.63</v>
+      </c>
+      <c r="L215" s="23">
+        <v>1.38</v>
+      </c>
+      <c r="M215" s="24">
+        <v>335.92</v>
+      </c>
+      <c r="N215" s="26">
+        <v>13165.55</v>
+      </c>
+      <c r="O215" s="26">
+        <v>1028.92</v>
+      </c>
+      <c r="P215" s="26">
+        <v>3663.89</v>
+      </c>
+      <c r="Q215" s="27">
+        <v>136121.39000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3FAD695-EA40-4AA0-9E16-67D303D4E3C9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A273EEC-3F3B-416C-BA58-8C9C8B1E9494}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:Q214"/>
+  <dimension ref="A1:Q216"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B194" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B189" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A214" sqref="A214:IV214"/>
+      <selection pane="bottomRight" activeCell="D206" sqref="D206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="15" width="11.42578125" style="5" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="3"/>
       <c r="K1" s="4"/>
       <c r="L1" s="4"/>
       <c r="M1" s="4"/>
@@ -22686,57 +22792,57 @@
       <c r="D210" s="26">
         <v>2203.66</v>
       </c>
       <c r="E210" s="26">
         <v>81630.31</v>
       </c>
       <c r="F210" s="25">
         <v>58508.34</v>
       </c>
       <c r="G210" s="23">
         <v>22380.03</v>
       </c>
       <c r="H210" s="23">
         <v>741.43</v>
       </c>
       <c r="I210" s="24">
         <v>0.5</v>
       </c>
       <c r="J210" s="26">
         <v>0</v>
       </c>
       <c r="K210" s="26">
         <v>15131.54</v>
       </c>
       <c r="L210" s="26">
-        <v>15653.63</v>
+        <v>15653.85</v>
       </c>
       <c r="M210" s="26">
         <v>6347.71</v>
       </c>
       <c r="N210" s="26">
-        <v>6679.78</v>
+        <v>6679.57</v>
       </c>
       <c r="O210" s="27">
         <v>134461.82</v>
       </c>
     </row>
     <row r="211" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A211" s="14">
         <v>46023</v>
       </c>
       <c r="B211" s="22">
         <v>90231.69</v>
       </c>
       <c r="C211" s="26">
         <v>6942.14</v>
       </c>
       <c r="D211" s="26">
         <v>2131.35</v>
       </c>
       <c r="E211" s="26">
         <v>81158.2</v>
       </c>
       <c r="F211" s="25">
         <v>57366.51</v>
       </c>
       <c r="G211" s="23">
@@ -22884,75 +22990,169 @@
         <v>23374.71</v>
       </c>
       <c r="H214" s="23">
         <v>665.64</v>
       </c>
       <c r="I214" s="24">
         <v>21.57</v>
       </c>
       <c r="J214" s="26">
         <v>0</v>
       </c>
       <c r="K214" s="26">
         <v>15518.36</v>
       </c>
       <c r="L214" s="26">
         <v>16712.740000000002</v>
       </c>
       <c r="M214" s="26">
         <v>7012.92</v>
       </c>
       <c r="N214" s="26">
         <v>4902.67</v>
       </c>
       <c r="O214" s="27">
         <v>137118</v>
+      </c>
+    </row>
+    <row r="215" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A215" s="14">
+        <v>46143</v>
+      </c>
+      <c r="B215" s="22">
+        <v>93450.8</v>
+      </c>
+      <c r="C215" s="26">
+        <v>7010.56</v>
+      </c>
+      <c r="D215" s="26">
+        <v>3501.57</v>
+      </c>
+      <c r="E215" s="26">
+        <v>82938.679999999993</v>
+      </c>
+      <c r="F215" s="25">
+        <v>58054.07</v>
+      </c>
+      <c r="G215" s="23">
+        <v>24219.79</v>
+      </c>
+      <c r="H215" s="23">
+        <v>643.08000000000004</v>
+      </c>
+      <c r="I215" s="24">
+        <v>21.74</v>
+      </c>
+      <c r="J215" s="26">
+        <v>0</v>
+      </c>
+      <c r="K215" s="26">
+        <v>16286.25</v>
+      </c>
+      <c r="L215" s="26">
+        <v>16840.080000000002</v>
+      </c>
+      <c r="M215" s="26">
+        <v>6186.66</v>
+      </c>
+      <c r="N215" s="26">
+        <v>4875.25</v>
+      </c>
+      <c r="O215" s="27">
+        <v>137639.04999999999</v>
+      </c>
+    </row>
+    <row r="216" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="A216" s="14">
+        <v>46174</v>
+      </c>
+      <c r="B216" s="22">
+        <v>93649.19</v>
+      </c>
+      <c r="C216" s="26">
+        <v>7798.34</v>
+      </c>
+      <c r="D216" s="26">
+        <v>2736.85</v>
+      </c>
+      <c r="E216" s="26">
+        <v>83113.990000000005</v>
+      </c>
+      <c r="F216" s="25">
+        <v>58732.639999999999</v>
+      </c>
+      <c r="G216" s="23">
+        <v>23730.89</v>
+      </c>
+      <c r="H216" s="23">
+        <v>628.67999999999995</v>
+      </c>
+      <c r="I216" s="24">
+        <v>21.78</v>
+      </c>
+      <c r="J216" s="26">
+        <v>0</v>
+      </c>
+      <c r="K216" s="26">
+        <v>15738.71</v>
+      </c>
+      <c r="L216" s="26">
+        <v>17101.060000000001</v>
+      </c>
+      <c r="M216" s="26">
+        <v>6055.41</v>
+      </c>
+      <c r="N216" s="26">
+        <v>3577.03</v>
+      </c>
+      <c r="O216" s="27">
+        <v>136121.39000000001</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="J4:J6"/>
     <mergeCell ref="K4:K6"/>
     <mergeCell ref="L4:L6"/>
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:O6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:I5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7F5EE84-DFAD-4F44-9E8A-3E790F45B4BA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B1B8B35-54DA-4FDE-AFFC-0EA654FD218E}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:R42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="17" width="11.5703125" style="5" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -25014,51 +25214,51 @@
         <v>3012</v>
       </c>
       <c r="Q42" s="57">
         <v>65509</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{599F77AA-D131-46BF-AA44-8A5EC5824E96}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12452C87-FD60-43F1-A868-F507D2B735ED}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:Q100"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q8" sqref="Q8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="5" width="13.7109375" style="5" customWidth="1"/>
     <col min="6" max="9" width="13.42578125" style="5" customWidth="1"/>
     <col min="10" max="13" width="12.85546875" style="5" customWidth="1"/>
     <col min="14" max="15" width="13.28515625" style="5" customWidth="1"/>
     <col min="16" max="16" width="12.42578125" style="5" bestFit="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>