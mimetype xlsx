--- v0 (2026-06-01)
+++ v1 (2026-07-22)
@@ -35,53 +35,53 @@
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A30E14C-0380-4038-969E-A95DC0FA80ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A89649B-2C7B-4F55-B3A4-732DF973AE7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1" sheetId="1" r:id="rId1"/>
     <sheet name="2" sheetId="2" r:id="rId2"/>
     <sheet name="3" sheetId="3" r:id="rId3"/>
     <sheet name="4" sheetId="4" r:id="rId4"/>
     <sheet name="5" sheetId="5" r:id="rId5"/>
     <sheet name="6" sheetId="6" r:id="rId6"/>
     <sheet name="7" sheetId="7" r:id="rId7"/>
     <sheet name="8" sheetId="8" r:id="rId8"/>
     <sheet name="9" sheetId="9" r:id="rId9"/>
     <sheet name="10" sheetId="10" r:id="rId10"/>
     <sheet name="11" sheetId="11" r:id="rId11"/>
     <sheet name="12" sheetId="12" r:id="rId12"/>
     <sheet name="13" sheetId="13" r:id="rId13"/>
     <sheet name="14" sheetId="14" r:id="rId14"/>
     <sheet name="15" sheetId="15" r:id="rId15"/>
     <sheet name="16" sheetId="16" r:id="rId16"/>
     <sheet name="17" sheetId="17" r:id="rId17"/>
     <sheet name="18" sheetId="18" r:id="rId18"/>
     <sheet name="19" sheetId="19" r:id="rId19"/>
     <sheet name="20" sheetId="20" r:id="rId20"/>
     <sheet name="21" sheetId="21" r:id="rId21"/>
     <sheet name="22" sheetId="22" r:id="rId22"/>
     <sheet name="23" sheetId="23" r:id="rId23"/>
@@ -98,51 +98,51 @@
     <sheet name="34" sheetId="34" r:id="rId34"/>
     <sheet name="35" sheetId="35" r:id="rId35"/>
     <sheet name="36" sheetId="36" r:id="rId36"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="924" uniqueCount="639">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="640">
   <si>
     <t>Podklady pre graf sa nezverejňujú.</t>
   </si>
   <si>
     <t>Graf 24</t>
   </si>
   <si>
     <t>Ropa</t>
   </si>
   <si>
     <t>Surová ropa</t>
   </si>
   <si>
     <t>Rafinácia</t>
   </si>
   <si>
     <t>Petrochémia</t>
   </si>
   <si>
     <t>Polyméry</t>
   </si>
   <si>
     <t>Plastové výrobky</t>
   </si>
   <si>
@@ -1476,53 +1476,50 @@
   <si>
     <t>Daň z príjmu a bankový odvod</t>
   </si>
   <si>
     <t>Zisk: Dec. 2025</t>
   </si>
   <si>
     <t>Graf 27</t>
   </si>
   <si>
     <t>Návratnosť kapitálu sa postupne zlepšuje</t>
   </si>
   <si>
     <t>Graf vľavo: Anualizovaná návratnosť kapitálu (%)</t>
   </si>
   <si>
     <t>Graf v strede: Anualizovaná návratnosť kapitálu pred zdanením (%)</t>
   </si>
   <si>
     <t>Graf vpravo: Návratnosť kapitálu najväčších slovenských bánk a ich materských skupín (%)</t>
   </si>
   <si>
     <t>Zdroj: ECB, výročné správy vybraných bánk</t>
   </si>
   <si>
-    <t>Poznámka: Graf vľavo a graf v strede: štvrťročné anaulizované údaje s posledným časovým rezom k septembru 2025. Graf vpravo: koncoročné údaje s posledným časovým rezom k decembru 2025. ROE – anualizovaná návratnosť kapitálu, hrubé ROE – anualizovaná návratnosť kapitálu pred zdanením a bankovým odvodom.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prvý kvartil</t>
   </si>
   <si>
     <t>Medzikvartilové rozpätie</t>
   </si>
   <si>
     <t>ROE: top 4 banky</t>
   </si>
   <si>
     <t>Hrubé ROE: top 4 banky</t>
   </si>
   <si>
     <t>ROE: materské skupiny</t>
   </si>
   <si>
     <t>Hrubé ROE: materské skupiny</t>
   </si>
   <si>
     <t>Graf 28</t>
   </si>
   <si>
     <t>Očakáva sa spomalenie rastu čistých úrokových príjmov, resp. opätovný pokles v prípade stresových scenárov</t>
   </si>
   <si>
     <t>Graf vľavo: Odhadovaný vývoj čistých úrokových príjmov v základnom scenári a jeho dekompozícia (mld. EUR)</t>
@@ -1723,53 +1720,50 @@
   <si>
     <t>Rozklad zmeny zisku na zložky (mil. EUR)</t>
   </si>
   <si>
     <t>Poznámka: IŽP – investičné životné poistenie, NP – neživotné poistenie, ŽP – životné poistenie. Ostatné – suma položiek „ostatné“ v rámci výsledku za poistné služby, „ostatné“ v rámci finančného výsledku a bližšie nešpecifikovaných „ostatných výnosov“ a „ostatných nákladov“. V grafe nie sú zobrazené mimoriadne náklady na poistné plnenia v poistení majetku, keďže boli prakticky úplne zaistené a ich čistý vplyv na ziskovosť je zanedbateľný.</t>
   </si>
   <si>
     <t>Zisk 2023</t>
   </si>
   <si>
     <t>Zisk 2024</t>
   </si>
   <si>
     <t>Ostatné</t>
   </si>
   <si>
     <t>Dane</t>
   </si>
   <si>
     <t>Zisk 2025</t>
   </si>
   <si>
     <t>Investičný výsledok (bez IŽP)</t>
   </si>
   <si>
-    <t>Fin. výsledok z poistenia (bez IŽP)</t>
-[...1 lines deleted...]
-  <si>
     <t>Poistné služby ŽP</t>
   </si>
   <si>
     <t>Pasívne zaistenie ŽP</t>
   </si>
   <si>
     <t>Poistné služby NP</t>
   </si>
   <si>
     <t>Pasívne zaistenie NP</t>
   </si>
   <si>
     <t>Graf 33</t>
   </si>
   <si>
     <t>Nárast poistného v neživotnom poistení reagoval na zvýšené náklady</t>
   </si>
   <si>
     <t>Graf vľavo: Medziročná zmena objemu poistného v odvetviach životného a neživotného poistenia (%)</t>
   </si>
   <si>
     <t>Graf vpravo: Vývoj kombinovaného ukazovateľa (netto) v neživotnom poistení spolu, v poistení majetku a v poistení áut (PZP + havarijné poistenie) (%)</t>
   </si>
   <si>
     <t>Poznámka: Údaje o vývoji kombinovaného ukazovateľa sú z dôvodu dostupnosti historických údajov zobrazené za domáce poisťovne. Prerušované čiary v grafe vpravo predstavujú priemer zobrazeného obdobia. V porovnaní s minulou Správou o finančnej stabilite je časový rad kombinovaného ukazovateľa za neživotné poistenie ako celok upravený tak, že čitateľ zahŕňa aj položku ostatných technických nákladov a výnosov, tzv. „balance“.</t>
@@ -2027,50 +2021,59 @@
   </si>
   <si>
     <t>4 nehnuteľnosti</t>
   </si>
   <si>
     <t>1 nehnuteľnosť</t>
   </si>
   <si>
     <t>Zlyhané úvery (podiel na počte domácností)</t>
   </si>
   <si>
     <t>Poznámka: * Položky „Ostatné prevádzkové príjmy“ a „Kreditné náklady“ sú očistené o priame náklady zo schémy pomoci pri splácaní hypoték. Daňové vplyvy súvisiace so schémou sú včlenené v položke „Daň z príjmu a bankový odvod“. ** Dodatočné náklady sú odhadom na základe zverejenných údajov piatich najväčších bánk.</t>
   </si>
   <si>
     <t>Graf vpravo: Podiel hodnoty čistého importu ropy na HDP krajiny v roku 2024 (prerušovaná oranžová čiara) a zmena podielu hodnoty čistého importu ropy na HDP krajiny v prípade nárastu ceny ropy na 120 USD/barel ropy (plná modrá čiara) (% HDP)</t>
   </si>
   <si>
     <t>Poznámka: DSTI – podiel celkových splátok k príjmu spotrebiteľa zníženému o životné minimum, DTI – podiel celkovej zadlženosti k príjmu spotrebiteľa, LTV – pomer úveru k hodnote zabezpečenia, resp. podiel výšky úveru k cene nehnuteľnosti.</t>
   </si>
   <si>
     <t>Záporný DSTI</t>
   </si>
   <si>
     <t>Priemerné úrokové sadzby 
 na hypotéky s fixáciou 1 až 5 rokov</t>
+  </si>
+  <si>
+    <t>Poznámka: Graf vľavo a graf v strede: štvrťročné anualizované údaje s posledným časovým rezom k septembru 2025. Graf vpravo: koncoročné údaje s posledným časovým rezom k decembru 2025. ROE – anualizovaná návratnosť kapitálu, hrubé ROE – anualizovaná návratnosť kapitálu pred zdanením a bankovým odvodom.</t>
+  </si>
+  <si>
+    <t>Finančný výsledok z poistenia (bez IŽP)</t>
+  </si>
+  <si>
+    <t>Novostavby v Bratislave</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="[$-41B]mmm\-yy;@"/>
     <numFmt numFmtId="166" formatCode="0.000%"/>
     <numFmt numFmtId="167" formatCode="yyyy"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2640,10089 +2643,10112 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="23.42578125" customWidth="1"/>
+    <col min="1" max="1" width="23.44140625" customWidth="1"/>
     <col min="2" max="2" width="19" customWidth="1"/>
-    <col min="3" max="3" width="27.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="26.7109375" customWidth="1"/>
+    <col min="3" max="3" width="27.88671875" customWidth="1"/>
+    <col min="5" max="5" width="12.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.6640625" customWidth="1"/>
+    <col min="7" max="7" width="26.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>635</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="60" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="43.2" x14ac:dyDescent="0.3">
       <c r="B8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>79</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="6">
         <v>-1.4668780844011426E-2</v>
       </c>
       <c r="C9" s="6">
         <v>-4.0622281327629302E-4</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" s="2">
         <v>-1.4668780844011426E-2</v>
       </c>
       <c r="G9" s="2">
         <v>-6.9630832461291085E-3</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="6">
         <v>-1.3766957604159942E-2</v>
       </c>
       <c r="C10" s="6">
         <v>-1.0961514731262778E-4</v>
       </c>
       <c r="E10" t="s">
         <v>52</v>
       </c>
       <c r="F10" s="2">
         <v>-1.4696429429201706E-2</v>
       </c>
       <c r="G10" s="2">
         <v>-6.9762076770116012E-3</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="6">
         <v>-1.4343083877745581E-2</v>
       </c>
       <c r="C11" s="6">
         <v>1.0263033627332524E-3</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" s="2">
         <v>-2.3905247742346262E-2</v>
       </c>
       <c r="G11" s="2">
         <v>-1.1347516321866136E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="6">
         <v>-1.1801941715014207E-2</v>
       </c>
       <c r="C12" s="6">
         <v>-1.9555300290119773E-3</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" s="2">
         <v>-2.6177573912538533E-2</v>
       </c>
       <c r="G12" s="2">
         <v>-1.2426160583694217E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="6">
         <v>6.9858949573740517E-2</v>
       </c>
       <c r="C13" s="6">
         <v>2.0817131230575769E-4</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" s="2">
         <v>-1.6614829258744551E-2</v>
       </c>
       <c r="G13" s="2">
         <v>-7.8868476173390364E-3</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6">
         <v>8.3423857933591066E-3</v>
       </c>
       <c r="C14" s="6">
         <v>7.5125358731205662E-3</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="F14" s="2">
         <v>-5.6844273768801891E-3</v>
       </c>
       <c r="G14" s="2">
         <v>-2.6983252018487423E-3</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="6">
         <v>1.8810099703311333E-2</v>
       </c>
       <c r="C15" s="6">
         <v>1.4010421162213627E-2</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15" s="2">
         <v>-1.1268754299500814E-2</v>
       </c>
       <c r="G15" s="2">
         <v>-5.3491339942973674E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="6">
         <v>1.306473142808149E-2</v>
       </c>
       <c r="C16" s="6">
         <v>-5.7642921275294565E-3</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16" s="2">
         <v>-1.3436897694409867E-3</v>
       </c>
       <c r="G16" s="2">
         <v>-6.3783240209831977E-4</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="6">
         <v>-1.7516947239212356E-2</v>
       </c>
       <c r="C17" s="6">
         <v>-6.1920415957622873E-3</v>
       </c>
       <c r="E17" t="s">
         <v>59</v>
       </c>
       <c r="F17" s="2">
         <v>-7.1438309882597469E-3</v>
       </c>
       <c r="G17" s="2">
         <v>-3.3910854894145595E-3</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="6">
         <v>-3.6769374879321054E-2</v>
       </c>
       <c r="C18" s="6">
         <v>2.6837639193513785E-4</v>
       </c>
       <c r="E18" t="s">
         <v>60</v>
       </c>
       <c r="F18" s="2">
         <v>-3.3637440808793016E-2</v>
       </c>
       <c r="G18" s="2">
         <v>-1.5967264289314657E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19" s="6">
         <v>-5.5960821949226454E-3</v>
       </c>
       <c r="C19" s="6">
         <v>-4.1803835682683423E-3</v>
       </c>
       <c r="E19" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="2">
         <v>-2.1682831039032218E-2</v>
       </c>
       <c r="G19" s="2">
         <v>-1.0292563447641342E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="6">
         <v>-1.7121641785765303E-2</v>
       </c>
       <c r="C20" s="6">
         <v>-2.8607498584023588E-3</v>
       </c>
       <c r="E20" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="2">
         <v>-1.2520388210954579E-2</v>
       </c>
       <c r="G20" s="2">
         <v>-5.9432686542809695E-3</v>
       </c>
     </row>
-    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21" s="6">
         <v>-1.1412976870959987E-3</v>
       </c>
       <c r="C21" s="6">
         <v>-1.0586872339825316E-2</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21" s="2">
         <v>-2.257729667298326E-2</v>
       </c>
       <c r="G21" s="2">
         <v>-1.0717154880033313E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22" s="6">
         <v>-4.4367651685006504E-2</v>
       </c>
       <c r="C22" s="6">
         <v>-9.6835053259354195E-3</v>
       </c>
       <c r="E22" t="s">
         <v>64</v>
       </c>
       <c r="F22" s="2">
         <v>-1.211889809754127E-2</v>
       </c>
       <c r="G22" s="2">
         <v>-5.7526864162665593E-3</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="6">
         <v>-5.3571747597738147E-2</v>
       </c>
       <c r="C23" s="6">
         <v>6.7321860380118309E-3</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
       <c r="F23" s="2">
         <v>-3.8743680385327016E-2</v>
       </c>
       <c r="G23" s="2">
         <v>-1.8391131113979955E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="6">
         <v>-5.5881160778389685E-2</v>
       </c>
       <c r="C24" s="6">
         <v>-1.3381314114342964E-2</v>
       </c>
       <c r="E24" t="s">
         <v>66</v>
       </c>
       <c r="F24" s="2">
         <v>-2.2798945698574321E-2</v>
       </c>
       <c r="G24" s="2">
         <v>-1.0822368846553517E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="6">
         <v>1.567222479873328E-3</v>
       </c>
       <c r="C25" s="6">
         <v>3.7526175244166288E-3</v>
       </c>
       <c r="E25" t="s">
         <v>67</v>
       </c>
       <c r="F25" s="2">
         <v>-2.1801179788084084E-2</v>
       </c>
       <c r="G25" s="2">
         <v>-1.0348742089921616E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="6">
         <v>1.5592761142875719E-3</v>
       </c>
       <c r="C26" s="6">
         <v>9.3111054351039182E-3</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" s="2">
         <v>-1.4694758678022255E-2</v>
       </c>
       <c r="G26" s="2">
         <v>-6.9754145927280568E-3</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="6">
         <v>8.48539471282721E-2</v>
       </c>
       <c r="C27" s="6">
         <v>2.5391700258004052E-2</v>
       </c>
       <c r="E27" t="s">
         <v>69</v>
       </c>
       <c r="F27" s="2">
         <v>-1.7214298236038473E-2</v>
       </c>
       <c r="G27" s="2">
         <v>-8.1714078978938794E-3</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28" s="6">
         <v>0.11198963723049629</v>
       </c>
       <c r="C28" s="6">
         <v>-1.0743285496333591E-2</v>
       </c>
       <c r="E28" t="s">
         <v>70</v>
       </c>
       <c r="F28" s="2">
         <v>-6.3089587762126767E-2</v>
       </c>
       <c r="G28" s="2">
         <v>-2.9947822946104055E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="6">
         <v>0.13807433609670383</v>
       </c>
       <c r="C29" s="6">
         <v>-5.9850750268489794E-2</v>
       </c>
       <c r="E29" t="s">
         <v>71</v>
       </c>
       <c r="F29" s="2">
         <v>-1.8217287114754101E-2</v>
       </c>
       <c r="G29" s="2">
         <v>-8.6475139309518251E-3</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="6">
         <v>0.11987518399945842</v>
       </c>
       <c r="C30" s="6">
         <v>-5.3522640519172299E-3</v>
       </c>
       <c r="E30" t="s">
         <v>72</v>
       </c>
       <c r="F30" s="2">
         <v>-1.1916855490807773E-2</v>
       </c>
       <c r="G30" s="2">
         <v>-5.656779366804799E-3</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="E31" t="s">
         <v>73</v>
       </c>
       <c r="F31" s="2">
         <v>-2.1165792129491368E-2</v>
       </c>
       <c r="G31" s="2">
         <v>-1.0047131669301674E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="E32" t="s">
         <v>74</v>
       </c>
       <c r="F32" s="2">
         <v>-1.9648473939669616E-2</v>
       </c>
       <c r="G32" s="2">
         <v>-9.3268800697348178E-3</v>
       </c>
     </row>
-    <row r="33" spans="5:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="5:7" x14ac:dyDescent="0.3">
       <c r="E33" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="2">
         <v>-1.3483649842450653E-2</v>
       </c>
       <c r="G33" s="2">
         <v>-6.4005166695887735E-3</v>
       </c>
     </row>
-    <row r="34" spans="5:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="5:7" x14ac:dyDescent="0.3">
       <c r="E34" t="s">
         <v>76</v>
       </c>
       <c r="F34" s="2">
         <v>-1.8575715041581772E-2</v>
       </c>
       <c r="G34" s="2">
         <v>-8.8176550980180284E-3</v>
       </c>
     </row>
-    <row r="35" spans="5:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="5:7" x14ac:dyDescent="0.3">
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" s="2">
         <v>-1.3766957604159942E-2</v>
       </c>
       <c r="G35" s="2">
         <v>-6.5349992520224529E-3</v>
       </c>
     </row>
-    <row r="36" spans="5:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="5:7" x14ac:dyDescent="0.3">
       <c r="E36" t="s">
         <v>77</v>
       </c>
       <c r="F36" s="2">
         <v>-1.4343083877745581E-2</v>
       </c>
       <c r="G36" s="2">
         <v>-6.8084790487362087E-3</v>
       </c>
     </row>
-    <row r="37" spans="5:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="5:7" x14ac:dyDescent="0.3">
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" s="2">
         <v>-1.1801941715014207E-2</v>
       </c>
       <c r="G37" s="2">
         <v>-5.6022312625358429E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8F84EDD-733E-44D4-B3E8-6B96A9DE719F}">
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="19.85546875" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.33203125" customWidth="1"/>
+    <col min="3" max="3" width="17.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" customWidth="1"/>
+    <col min="5" max="5" width="24.5546875" customWidth="1"/>
+    <col min="7" max="7" width="14.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="14.88671875" customWidth="1"/>
+    <col min="9" max="9" width="19.88671875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="8" spans="1:9" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B8" s="5" t="s">
         <v>212</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>213</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>214</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>215</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>216</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="27">
         <v>43070</v>
       </c>
       <c r="B9" s="9">
         <v>11547</v>
       </c>
       <c r="C9" s="9">
         <v>5399</v>
       </c>
       <c r="D9" s="9">
         <v>7777</v>
       </c>
       <c r="E9" s="9">
         <v>4055</v>
       </c>
       <c r="G9" t="s">
         <v>218</v>
       </c>
       <c r="H9" s="1">
         <v>5325</v>
       </c>
       <c r="I9" s="1">
         <v>9316</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="27">
         <v>43435</v>
       </c>
       <c r="B10" s="9">
         <v>12687</v>
       </c>
       <c r="C10" s="9">
         <v>6384</v>
       </c>
       <c r="D10" s="9">
         <v>7301</v>
       </c>
       <c r="E10" s="9">
         <v>3346</v>
       </c>
       <c r="G10" t="s">
         <v>219</v>
       </c>
       <c r="H10" s="1">
         <v>939</v>
       </c>
       <c r="I10" s="1">
         <v>3707</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="27">
         <v>43800</v>
       </c>
       <c r="B11" s="9">
         <v>13338</v>
       </c>
       <c r="C11" s="9">
         <v>6833</v>
       </c>
       <c r="D11" s="9">
         <v>7452</v>
       </c>
       <c r="E11" s="9">
         <v>3820</v>
       </c>
       <c r="G11" t="s">
         <v>220</v>
       </c>
       <c r="H11" s="1">
         <v>-459</v>
       </c>
       <c r="I11" s="1">
         <v>2365</v>
       </c>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="27">
         <v>44166</v>
       </c>
       <c r="B12" s="9">
         <v>13421</v>
       </c>
       <c r="C12" s="9">
         <v>8069</v>
       </c>
       <c r="D12" s="9">
         <v>1908</v>
       </c>
       <c r="E12" s="9">
         <v>-2439</v>
       </c>
       <c r="G12" t="s">
         <v>221</v>
       </c>
       <c r="H12" s="1">
         <v>-360</v>
       </c>
       <c r="I12" s="1">
         <v>3653</v>
       </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="27">
         <v>44531</v>
       </c>
       <c r="B13" s="9">
         <v>13945</v>
       </c>
       <c r="C13" s="9">
         <v>6704</v>
       </c>
       <c r="D13" s="9">
         <v>-14558</v>
       </c>
       <c r="E13" s="9">
         <v>-16896</v>
       </c>
       <c r="G13" t="s">
         <v>222</v>
       </c>
       <c r="H13" s="1">
         <v>-1055</v>
       </c>
       <c r="I13" s="1">
         <v>2531</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="27">
         <v>44896</v>
       </c>
       <c r="B14" s="9">
         <v>14166</v>
       </c>
       <c r="C14" s="9">
         <v>6054</v>
       </c>
       <c r="D14" s="9">
         <v>-5920</v>
       </c>
       <c r="E14" s="9">
         <v>-6915</v>
       </c>
       <c r="G14" t="s">
         <v>223</v>
       </c>
       <c r="H14" s="1">
         <v>-2120</v>
       </c>
       <c r="I14" s="1">
         <v>1320</v>
       </c>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="27">
         <v>45261</v>
       </c>
       <c r="B15" s="9">
         <v>12692</v>
       </c>
       <c r="C15" s="9">
         <v>8199</v>
       </c>
       <c r="D15" s="9">
         <v>-4105</v>
       </c>
       <c r="E15" s="9">
         <v>-5506</v>
       </c>
       <c r="G15" t="s">
         <v>224</v>
       </c>
       <c r="H15" s="1">
         <v>2909</v>
       </c>
       <c r="I15" s="1">
         <v>2919</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="27">
         <v>45627</v>
       </c>
       <c r="B16" s="9">
         <v>11063</v>
       </c>
       <c r="C16" s="9">
         <v>6569</v>
       </c>
       <c r="D16" s="9">
         <v>-5236</v>
       </c>
       <c r="E16" s="9">
         <v>-7635</v>
       </c>
       <c r="G16" t="s">
         <v>225</v>
       </c>
       <c r="H16" s="1">
         <v>131</v>
       </c>
       <c r="I16" s="1">
         <v>4244</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" s="27">
         <v>45992</v>
       </c>
       <c r="B17" s="9">
         <v>9677</v>
       </c>
       <c r="C17" s="9">
         <v>4582</v>
       </c>
       <c r="D17" s="9">
         <v>-10044</v>
       </c>
       <c r="E17" s="9">
         <v>-11501</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45293ED0-EB2F-432D-81A0-9D3C965D907C}">
-  <dimension ref="A1:G20"/>
+  <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="14.7109375" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="19.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="17.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B8" s="9" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="B8" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="38"/>
+      <c r="F8" s="38" t="s">
+        <v>639</v>
+      </c>
+      <c r="G8" s="38"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="9"/>
+      <c r="B9" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="C9" s="9" t="s">
         <v>233</v>
       </c>
-      <c r="D8" s="9"/>
-[...1 lines deleted...]
-      <c r="F8" s="9" t="s">
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9" t="s">
         <v>235</v>
       </c>
-      <c r="G8" s="9" t="s">
+      <c r="G9" s="9" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" s="9">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="9">
         <v>1</v>
       </c>
-      <c r="B9" s="2">
+      <c r="B10" s="2">
         <v>0.85421553677727169</v>
       </c>
-      <c r="C9" s="2">
+      <c r="C10" s="2">
         <v>0.45284538609700575</v>
-      </c>
-[...19 lines deleted...]
-        <v>0.38030700986400512</v>
       </c>
       <c r="D10" s="9"/>
       <c r="E10" s="9">
+        <v>1</v>
+      </c>
+      <c r="F10" s="2">
+        <v>0.53214453308305965</v>
+      </c>
+      <c r="G10" s="2">
+        <v>0.24002574002574004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="9">
         <v>2</v>
       </c>
-      <c r="F10" s="2">
+      <c r="B11" s="2">
+        <v>0.11954530793041145</v>
+      </c>
+      <c r="C11" s="2">
+        <v>0.38030700986400512</v>
+      </c>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9">
+        <v>2</v>
+      </c>
+      <c r="F11" s="2">
         <v>0.24519005161895824</v>
       </c>
-      <c r="G10" s="2">
+      <c r="G11" s="2">
         <v>0.24967824967824967</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" s="9">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="9">
         <v>3</v>
       </c>
-      <c r="B11" s="2">
+      <c r="B12" s="2">
         <v>1.9176569212514396E-2</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C12" s="2">
         <v>0.11262475923656103</v>
-      </c>
-[...19 lines deleted...]
-        <v>3.1599836572695966E-2</v>
       </c>
       <c r="D12" s="9"/>
       <c r="E12" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="F12" s="2">
+        <v>0.19404035664007507</v>
+      </c>
+      <c r="G12" s="2">
+        <v>0.4395109395109395</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="9">
+        <v>4</v>
+      </c>
+      <c r="B13" s="2">
+        <v>4.4141681239598905E-3</v>
+      </c>
+      <c r="C13" s="2">
+        <v>3.1599836572695966E-2</v>
+      </c>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9" t="s">
         <v>238</v>
       </c>
-      <c r="F12" s="2">
+      <c r="F13" s="2">
         <v>2.8625058657907085E-2</v>
       </c>
-      <c r="G12" s="2">
+      <c r="G13" s="2">
         <v>7.0785070785070792E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" s="9" t="s">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="9" t="s">
         <v>234</v>
       </c>
-      <c r="B13" s="2">
+      <c r="B14" s="2">
         <v>2.6484179558425641E-3</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C14" s="2">
         <v>2.2623008229732094E-2</v>
       </c>
-      <c r="D13" s="9"/>
-[...8 lines deleted...]
-    <row r="17" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
     </row>
-    <row r="18" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
     </row>
-    <row r="19" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B19" s="9"/>
       <c r="C19" s="9"/>
     </row>
-    <row r="20" spans="2:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B20" s="9"/>
       <c r="C20" s="9"/>
     </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.3">
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+    </row>
   </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="F8:G8"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E17ADC00-84AD-4CFA-8FFD-BD923181D774}">
-  <dimension ref="A1:G13"/>
+  <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="3" max="3" width="21.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="21.28515625" customWidth="1"/>
+    <col min="3" max="3" width="21.44140625" customWidth="1"/>
+    <col min="6" max="6" width="19.44140625" customWidth="1"/>
+    <col min="7" max="7" width="21.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="45" x14ac:dyDescent="0.25">
-      <c r="B8" s="1" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="F8" s="38" t="s">
+        <v>218</v>
+      </c>
+      <c r="G8" s="38"/>
+    </row>
+    <row r="9" spans="1:7" ht="43.2" x14ac:dyDescent="0.3">
+      <c r="B9" s="1" t="s">
         <v>246</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C9" s="5" t="s">
         <v>245</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="F9" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G9" s="5" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A9" t="s">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" t="s">
         <v>218</v>
       </c>
-      <c r="B9" s="9">
+      <c r="B10" s="9">
         <v>27571</v>
       </c>
-      <c r="C9" s="2">
+      <c r="C10" s="2">
         <v>0.10819072583651511</v>
       </c>
-      <c r="E9">
+      <c r="E10">
         <v>2021</v>
       </c>
-      <c r="F9" s="9">
+      <c r="F10" s="9">
         <v>15696</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G10" s="9">
         <v>8132</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A10" t="s">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
         <v>225</v>
       </c>
-      <c r="B10" s="9">
+      <c r="B11" s="9">
         <v>17437</v>
       </c>
-      <c r="C10" s="2">
+      <c r="C11" s="2">
         <v>0.152334774821998</v>
       </c>
-      <c r="E10">
+      <c r="E11">
         <v>2022</v>
       </c>
-      <c r="F10" s="9">
+      <c r="F11" s="9">
         <v>16073</v>
       </c>
-      <c r="G10" s="9">
+      <c r="G11" s="9">
         <v>8740</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A11" t="s">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" t="s">
         <v>221</v>
       </c>
-      <c r="B11" s="9">
+      <c r="B12" s="9">
         <v>5348</v>
       </c>
-      <c r="C11" s="2">
+      <c r="C12" s="2">
         <v>0.13291579679888657</v>
       </c>
-      <c r="E11">
+      <c r="E12">
         <v>2023</v>
       </c>
-      <c r="F11" s="9">
+      <c r="F12" s="9">
         <v>17278</v>
       </c>
-      <c r="G11" s="9">
+      <c r="G12" s="9">
         <v>9917</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" t="s">
         <v>224</v>
       </c>
-      <c r="B12" s="9">
+      <c r="B13" s="9">
         <v>5286</v>
       </c>
-      <c r="C12" s="2">
+      <c r="C13" s="2">
         <v>0.13783572359843546</v>
       </c>
-      <c r="E12">
+      <c r="E13">
         <v>2024</v>
       </c>
-      <c r="F12" s="9">
+      <c r="F13" s="9">
         <v>17905</v>
       </c>
-      <c r="G12" s="9">
+      <c r="G13" s="9">
         <v>9605</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A13" t="s">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" t="s">
         <v>219</v>
       </c>
-      <c r="B13" s="9">
+      <c r="B14" s="9">
         <v>3983</v>
       </c>
-      <c r="C13" s="2">
+      <c r="C14" s="2">
         <v>0.12381100404103201</v>
       </c>
-      <c r="E13">
+      <c r="E14">
         <v>2025</v>
       </c>
-      <c r="F13" s="9">
+      <c r="F14" s="9">
         <v>17612</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G14" s="9">
         <v>9959</v>
       </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="F8:G8"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8D8FCA0-F3D8-41A7-9304-0D3299D328FE}">
   <dimension ref="A1:F17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.140625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="6" width="22.5703125" customWidth="1"/>
+    <col min="1" max="1" width="20.109375" customWidth="1"/>
+    <col min="4" max="4" width="18.33203125" customWidth="1"/>
+    <col min="5" max="5" width="25.88671875" customWidth="1"/>
+    <col min="6" max="6" width="22.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="8" spans="1:6" ht="60" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" ht="43.2" x14ac:dyDescent="0.3">
       <c r="D8" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>266</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="B9" s="2">
         <v>0.45456309065210765</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>256</v>
       </c>
       <c r="E9" s="2">
         <v>3.9376776014382095E-2</v>
       </c>
       <c r="F9" s="2">
         <v>1.2950969999999999E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="B10" s="2">
         <v>0.38616523016378906</v>
       </c>
       <c r="D10" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E10" s="2">
         <v>0.17047804991204502</v>
       </c>
       <c r="F10" s="2">
         <v>3.0400569999999998E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="B11" s="2">
         <v>0.11287864091123244</v>
       </c>
       <c r="D11" s="9" t="s">
         <v>258</v>
       </c>
       <c r="E11" s="2">
         <v>0.21847634880439196</v>
       </c>
       <c r="F11" s="2">
         <v>8.2611509999999999E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="B12" s="2">
         <v>2.8323587284870992E-2</v>
       </c>
       <c r="D12" s="9" t="s">
         <v>259</v>
       </c>
       <c r="E12" s="2">
         <v>0.19701919545340318</v>
       </c>
       <c r="F12" s="2">
         <v>0.14713048000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="B13" s="2">
         <v>9.7830003048527004E-3</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>260</v>
       </c>
       <c r="E13" s="2">
         <v>0.15391158106357891</v>
       </c>
       <c r="F13" s="2">
         <v>0.20168211</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>628</v>
+        <v>626</v>
       </c>
       <c r="B14" s="2">
         <v>8.2864506831471889E-3</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E14" s="2">
         <v>0.11352960507239374</v>
       </c>
       <c r="F14" s="2">
         <v>0.24499655000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D15" s="9" t="s">
         <v>262</v>
       </c>
       <c r="E15" s="2">
         <v>6.8894859948580162E-2</v>
       </c>
       <c r="F15" s="2">
         <v>0.25751073000000002</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D16" s="9" t="s">
         <v>263</v>
       </c>
       <c r="E16" s="2">
         <v>2.9170130096073922E-2</v>
       </c>
       <c r="F16" s="2">
         <v>0.27982063000000001</v>
       </c>
     </row>
-    <row r="17" spans="4:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:6" x14ac:dyDescent="0.3">
       <c r="D17" s="9" t="s">
         <v>264</v>
       </c>
       <c r="E17" s="2">
         <v>9.1434536351510699E-3</v>
       </c>
       <c r="F17" s="2">
         <v>0.29538461999999999</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CC3CF26-2D8C-44C7-894C-6E292854C726}">
   <dimension ref="A1:F28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="5" max="5" width="40.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="40.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.3">
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A9" s="37" t="s">
         <v>271</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="6">
         <v>0.7</v>
       </c>
       <c r="E9" t="s">
         <v>275</v>
       </c>
       <c r="F9" s="2">
         <v>0.51136510000000002</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="37"/>
       <c r="B10" s="9">
         <v>1</v>
       </c>
       <c r="C10" s="6">
         <v>0.6</v>
       </c>
       <c r="E10" t="s">
         <v>276</v>
       </c>
       <c r="F10" s="2">
         <v>0.17045502000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="37"/>
       <c r="B11" s="9">
         <v>2</v>
       </c>
       <c r="C11" s="6">
         <v>0.65039999999999998</v>
       </c>
       <c r="E11" t="s">
         <v>277</v>
       </c>
       <c r="F11" s="2">
         <v>0.24260950000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="37"/>
       <c r="B12" s="9">
         <v>3</v>
       </c>
       <c r="C12" s="6">
         <v>0.6976</v>
       </c>
       <c r="E12" t="s">
         <v>278</v>
       </c>
       <c r="F12" s="2">
         <v>5.499093E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="37"/>
       <c r="B13" s="9">
         <v>4</v>
       </c>
       <c r="C13" s="6">
         <v>0.7</v>
       </c>
       <c r="E13" t="s">
         <v>279</v>
       </c>
       <c r="F13" s="2">
         <v>2.0705939999999999E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="37"/>
       <c r="B14" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C14" s="6">
         <v>0.72440000000000004</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>171</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="6"/>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
         <v>273</v>
       </c>
       <c r="B16" s="9">
         <v>0</v>
       </c>
       <c r="C16" s="6">
         <v>0.44</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="37"/>
       <c r="B17" s="9">
         <v>1</v>
       </c>
       <c r="C17" s="6">
         <v>0.41820000000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="37"/>
       <c r="B18" s="9">
         <v>2</v>
       </c>
       <c r="C18" s="6">
         <v>0.4153</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" s="37"/>
       <c r="B19" s="9">
         <v>3</v>
       </c>
       <c r="C19" s="6">
         <v>0.43869999999999998</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" s="37"/>
       <c r="B20" s="9">
         <v>4</v>
       </c>
       <c r="C20" s="6">
         <v>0.45179999999999998</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21" s="37"/>
       <c r="B21" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C21" s="6">
         <v>0.45650000000000002</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>171</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23" s="37" t="s">
         <v>274</v>
       </c>
       <c r="B23" s="9">
         <v>0</v>
       </c>
       <c r="C23" s="9">
         <v>3.91</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A24" s="37"/>
       <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" s="9">
         <v>3.59</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A25" s="37"/>
       <c r="B25" s="9">
         <v>2</v>
       </c>
       <c r="C25" s="9">
         <v>3.6</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A26" s="37"/>
       <c r="B26" s="9">
         <v>3</v>
       </c>
       <c r="C26" s="9">
         <v>4.16</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A27" s="37"/>
       <c r="B27" s="9">
         <v>4</v>
       </c>
       <c r="C27" s="9">
         <v>4.5750000000000002</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="37"/>
       <c r="B28" s="9" t="s">
         <v>272</v>
       </c>
       <c r="C28" s="9">
         <v>5.12</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A9:A14"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="A23:A28"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FB94EA1-EB90-4B36-BE03-83FF12179D6A}">
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="8" width="21.7109375" customWidth="1"/>
+    <col min="1" max="1" width="13.6640625" customWidth="1"/>
+    <col min="2" max="3" width="21.44140625" customWidth="1"/>
+    <col min="4" max="4" width="22.109375" customWidth="1"/>
+    <col min="6" max="6" width="24.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="21.6640625" customWidth="1"/>
     <col min="9" max="9" width="20" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B8" s="38" t="s">
         <v>288</v>
       </c>
       <c r="C8" s="38"/>
       <c r="D8" s="38"/>
       <c r="G8" s="38" t="s">
         <v>289</v>
       </c>
       <c r="H8" s="38"/>
       <c r="I8" s="38"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B9" s="9" t="s">
         <v>285</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>290</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>291</v>
       </c>
       <c r="G9" s="9" t="s">
         <v>285</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>290</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>286</v>
       </c>
       <c r="B10" s="2">
         <v>0.26852160000000003</v>
       </c>
       <c r="C10" s="2">
         <v>0.2114906</v>
       </c>
       <c r="D10" s="2">
         <v>0.2041664</v>
       </c>
       <c r="F10" t="s">
         <v>286</v>
       </c>
       <c r="G10" s="26">
         <v>1.537664E-3</v>
       </c>
       <c r="H10" s="26">
         <v>1.486214E-3</v>
       </c>
       <c r="I10" s="26">
         <v>1.4605709999999999E-3</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>287</v>
       </c>
       <c r="B11" s="2">
         <v>0.28548970000000001</v>
       </c>
       <c r="C11" s="2">
         <v>0.3601762</v>
       </c>
       <c r="D11" s="2">
         <v>9.0508340000000007E-2</v>
       </c>
       <c r="F11" t="s">
         <v>287</v>
       </c>
       <c r="G11" s="26">
         <v>1.5586669999999999E-3</v>
       </c>
       <c r="H11" s="26">
         <v>1.6646129999999999E-3</v>
       </c>
       <c r="I11" s="26">
         <v>1.3327040000000001E-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="G8:I8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D4C5508-4218-49B7-BBEB-72F04BAF99D1}">
   <dimension ref="A1:N58"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.6640625" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="12" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="13.28515625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.5546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.6640625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="21.5703125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.44140625" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.6640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="21.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.3">
       <c r="B8" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>297</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>298</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>299</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>300</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>301</v>
       </c>
       <c r="J8" s="9" t="s">
         <v>302</v>
       </c>
       <c r="K8" s="9" t="s">
         <v>303</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>304</v>
       </c>
       <c r="M8" s="9" t="s">
         <v>305</v>
       </c>
       <c r="N8" s="9" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A9" s="24">
         <v>44562</v>
       </c>
       <c r="B9" s="11">
         <v>6.0813115441417098</v>
       </c>
       <c r="C9" s="11">
         <v>3.12864928715583</v>
       </c>
       <c r="D9" s="11">
         <v>7.9799549969775896</v>
       </c>
       <c r="E9" s="11">
         <v>-0.30960215695204901</v>
       </c>
       <c r="F9" s="11">
         <v>9.0448336115327095</v>
       </c>
       <c r="H9" s="24">
         <v>44957</v>
       </c>
       <c r="I9" s="11">
         <v>778.01823747333503</v>
       </c>
       <c r="J9" s="11">
         <v>113.38248602969401</v>
       </c>
       <c r="K9" s="11">
         <v>614.19925420854588</v>
       </c>
       <c r="L9" s="11">
         <v>83.096327805836609</v>
       </c>
       <c r="M9" s="11">
         <v>712.52680856666598</v>
       </c>
       <c r="N9" s="25">
         <v>0.113</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A10" s="24">
         <v>44593</v>
       </c>
       <c r="B10" s="11">
         <v>6.7019230813292401</v>
       </c>
       <c r="C10" s="11">
         <v>3.4912762447383501</v>
       </c>
       <c r="D10" s="11">
         <v>7.6926311854553502</v>
       </c>
       <c r="E10" s="11">
         <v>0.347368762782851</v>
       </c>
       <c r="F10" s="11">
         <v>8.3077538587323883</v>
       </c>
       <c r="H10" s="24">
         <v>44985</v>
       </c>
       <c r="I10" s="11">
         <v>786.77041834833301</v>
       </c>
       <c r="J10" s="11">
         <v>123.72189873764799</v>
       </c>
       <c r="K10" s="11">
         <v>629.52965528199104</v>
       </c>
       <c r="L10" s="11">
         <v>58.266113498332004</v>
       </c>
       <c r="M10" s="11">
         <v>915.17843648666701</v>
       </c>
       <c r="N10" s="25">
         <v>0.122</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11" s="24">
         <v>44621</v>
       </c>
       <c r="B11" s="11">
         <v>5.6894486652124998</v>
       </c>
       <c r="C11" s="11">
         <v>5.3439611648197598</v>
       </c>
       <c r="D11" s="11">
         <v>7.9896018039371501</v>
       </c>
       <c r="E11" s="11">
         <v>-0.13311620630552801</v>
       </c>
       <c r="F11" s="11">
         <v>8.7522276667678476</v>
       </c>
       <c r="H11" s="24">
         <v>45016</v>
       </c>
       <c r="I11" s="11">
         <v>704.24641724166599</v>
       </c>
       <c r="J11" s="11">
         <v>73.77401968152229</v>
       </c>
       <c r="K11" s="11">
         <v>533.168802198766</v>
       </c>
       <c r="L11" s="11">
         <v>61.392116022500502</v>
       </c>
       <c r="M11" s="11">
         <v>764.58613029666606</v>
       </c>
       <c r="N11" s="25">
         <v>0.10299999999999999</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A12" s="24">
         <v>44652</v>
       </c>
       <c r="B12" s="11">
         <v>11.0748035124116</v>
       </c>
       <c r="C12" s="11">
         <v>4.88647754611066</v>
       </c>
       <c r="D12" s="11">
         <v>10.460809186487101</v>
       </c>
       <c r="E12" s="11">
         <v>0.40044227953262002</v>
       </c>
       <c r="F12" s="11">
         <v>10.08546224628618</v>
       </c>
       <c r="H12" s="24">
         <v>45046</v>
       </c>
       <c r="I12" s="11">
         <v>627.03432716333305</v>
       </c>
       <c r="J12" s="11">
         <v>55.047089717253201</v>
       </c>
       <c r="K12" s="11">
         <v>552.49397775173804</v>
       </c>
       <c r="L12" s="11">
         <v>-2.5073753208327201</v>
       </c>
       <c r="M12" s="11">
         <v>970.31104873000004</v>
       </c>
       <c r="N12" s="25">
         <v>0.105</v>
       </c>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A13" s="24">
         <v>44682</v>
       </c>
       <c r="B13" s="11">
         <v>11.667713156054299</v>
       </c>
       <c r="C13" s="11">
         <v>5.4961783428811799</v>
       </c>
       <c r="D13" s="11">
         <v>11.167488897515</v>
       </c>
       <c r="E13" s="11">
         <v>1.01946386143727</v>
       </c>
       <c r="F13" s="11">
         <v>10.04637358226843</v>
       </c>
       <c r="H13" s="24">
         <v>45077</v>
       </c>
       <c r="I13" s="11">
         <v>583.44186341333307</v>
       </c>
       <c r="J13" s="11">
         <v>55.256115205804804</v>
       </c>
       <c r="K13" s="11">
         <v>538.96843621587993</v>
       </c>
       <c r="L13" s="11">
         <v>-60.9773532391619</v>
       </c>
       <c r="M13" s="11">
         <v>843.09202590666609</v>
       </c>
       <c r="N13" s="25">
         <v>9.1999999999999998E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A14" s="24">
         <v>44713</v>
       </c>
       <c r="B14" s="11">
         <v>12.141192822212201</v>
       </c>
       <c r="C14" s="11">
         <v>6.4278623428193304</v>
       </c>
       <c r="D14" s="11">
         <v>12.1273315005255</v>
       </c>
       <c r="E14" s="11">
         <v>1.9454472523064501</v>
       </c>
       <c r="F14" s="11">
         <v>9.6589398941241491</v>
       </c>
       <c r="H14" s="24">
         <v>45107</v>
       </c>
       <c r="I14" s="11">
         <v>539.72063516999901</v>
       </c>
       <c r="J14" s="11">
         <v>24.089587996827099</v>
       </c>
       <c r="K14" s="11">
         <v>532.37313639284901</v>
       </c>
       <c r="L14" s="11">
         <v>31.814376790832501</v>
       </c>
       <c r="M14" s="11">
         <v>695.29225541333301</v>
       </c>
       <c r="N14" s="25">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A15" s="24">
         <v>44743</v>
       </c>
       <c r="B15" s="11">
         <v>11.706366103173499</v>
       </c>
       <c r="C15" s="11">
         <v>8.1779501939682007</v>
       </c>
       <c r="D15" s="11">
         <v>13.421789247750301</v>
       </c>
       <c r="E15" s="11">
         <v>3.1730476801946401</v>
       </c>
       <c r="F15" s="11">
         <v>8.8348413836669586</v>
       </c>
       <c r="H15" s="24">
         <v>45138</v>
       </c>
       <c r="I15" s="11">
         <v>494.61476028500005</v>
       </c>
       <c r="J15" s="11">
         <v>29.924235503674499</v>
       </c>
       <c r="K15" s="11">
         <v>440.27571430161902</v>
       </c>
       <c r="L15" s="11">
         <v>-14.997778247499401</v>
       </c>
       <c r="M15" s="11">
         <v>653.20003643666598</v>
       </c>
       <c r="N15" s="25">
         <v>7.2999999999999995E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A16" s="24">
         <v>44774</v>
       </c>
       <c r="B16" s="11">
         <v>12.275795728007701</v>
       </c>
       <c r="C16" s="11">
         <v>9.8300711623689097</v>
       </c>
       <c r="D16" s="11">
         <v>14.731391973452199</v>
       </c>
       <c r="E16" s="11">
         <v>3.8524949860184701</v>
       </c>
       <c r="F16" s="11">
         <v>9.5566006769611302</v>
       </c>
       <c r="H16" s="24">
         <v>45169</v>
       </c>
       <c r="I16" s="11">
         <v>434.43298205500002</v>
       </c>
       <c r="J16" s="11">
         <v>26.812260825609201</v>
       </c>
       <c r="K16" s="11">
         <v>502.52224599059804</v>
       </c>
       <c r="L16" s="11">
         <v>-59.194485663331903</v>
       </c>
       <c r="M16" s="11">
         <v>575.53252916999998</v>
       </c>
       <c r="N16" s="25">
         <v>6.7000000000000004E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A17" s="24">
         <v>44805</v>
       </c>
       <c r="B17" s="11">
         <v>14.498151765526901</v>
       </c>
       <c r="C17" s="11">
         <v>8.70227196160109</v>
       </c>
       <c r="D17" s="11">
         <v>14.481660580136801</v>
       </c>
       <c r="E17" s="11">
         <v>5.10048012423918</v>
       </c>
       <c r="F17" s="11">
         <v>8.4747814315104204</v>
       </c>
       <c r="H17" s="24">
         <v>45199</v>
       </c>
       <c r="I17" s="11">
         <v>386.03082954666502</v>
       </c>
       <c r="J17" s="11">
         <v>60.210243442126199</v>
       </c>
       <c r="K17" s="11">
         <v>473.844994753658</v>
       </c>
       <c r="L17" s="11">
         <v>-86.494353206664499</v>
       </c>
       <c r="M17" s="11">
         <v>426.43274839999901</v>
       </c>
       <c r="N17" s="25">
         <v>5.6000000000000001E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A18" s="24">
         <v>44835</v>
       </c>
       <c r="B18" s="11">
         <v>13.6480899251826</v>
       </c>
       <c r="C18" s="11">
         <v>8.3917017263890994</v>
       </c>
       <c r="D18" s="11">
         <v>13.4434303053809</v>
       </c>
       <c r="E18" s="11">
         <v>5.6962116707228496</v>
       </c>
       <c r="F18" s="11">
         <v>7.5425590148562502</v>
       </c>
       <c r="H18" s="24">
         <v>45230</v>
       </c>
       <c r="I18" s="11">
         <v>368.69979495833303</v>
       </c>
       <c r="J18" s="11">
         <v>25.914094495795702</v>
       </c>
       <c r="K18" s="11">
         <v>422.20438779087493</v>
       </c>
       <c r="L18" s="11">
         <v>-104.616083481666</v>
       </c>
       <c r="M18" s="11">
         <v>377.18529232666702</v>
       </c>
       <c r="N18" s="25">
         <v>4.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A19" s="24">
         <v>44866</v>
       </c>
       <c r="B19" s="11">
         <v>11.4208851737848</v>
       </c>
       <c r="C19" s="11">
         <v>9.2162337613069507</v>
       </c>
       <c r="D19" s="11">
         <v>12.579524981055201</v>
       </c>
       <c r="E19" s="11">
         <v>4.1892130138193799</v>
       </c>
       <c r="F19" s="11">
         <v>7.7790840740173195</v>
       </c>
       <c r="H19" s="24">
         <v>45260</v>
       </c>
       <c r="I19" s="11">
         <v>307.53280453833196</v>
       </c>
       <c r="J19" s="11">
         <v>37.118391343853901</v>
       </c>
       <c r="K19" s="11">
         <v>424.40578234055101</v>
       </c>
       <c r="L19" s="11">
         <v>-108.53499615333401</v>
       </c>
       <c r="M19" s="11">
         <v>708.95880723666596</v>
       </c>
       <c r="N19" s="25">
         <v>6.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A20" s="24">
         <v>44896</v>
       </c>
       <c r="B20" s="11">
         <v>11.925890254571399</v>
       </c>
       <c r="C20" s="11">
         <v>7.3742689502202401</v>
       </c>
       <c r="D20" s="11">
         <v>11.832852030924901</v>
       </c>
       <c r="E20" s="11">
         <v>4.54546975595375</v>
       </c>
       <c r="F20" s="11">
         <v>5.9560702132468499</v>
       </c>
       <c r="H20" s="24">
         <v>45291</v>
       </c>
       <c r="I20" s="11">
         <v>319.46891549666401</v>
       </c>
       <c r="J20" s="11">
         <v>23.336166032488801</v>
       </c>
       <c r="K20" s="11">
         <v>436.77115722936702</v>
       </c>
       <c r="L20" s="11">
         <v>-41.301749874999501</v>
       </c>
       <c r="M20" s="11">
         <v>16.196970196666701</v>
       </c>
       <c r="N20" s="25">
         <v>3.4000000000000002E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A21" s="24">
         <v>44927</v>
       </c>
       <c r="B21" s="11">
         <v>10.3363236764436</v>
       </c>
       <c r="C21" s="11">
         <v>7.6193885711392602</v>
       </c>
       <c r="D21" s="11">
         <v>10.500912868722899</v>
       </c>
       <c r="E21" s="11">
         <v>4.9962761894522698</v>
       </c>
       <c r="F21" s="11">
         <v>5.4433574441109309</v>
       </c>
       <c r="H21" s="24">
         <v>45322</v>
       </c>
       <c r="I21" s="11">
         <v>231.16816726333201</v>
       </c>
       <c r="J21" s="11">
         <v>66.122965264475297</v>
       </c>
       <c r="K21" s="11">
         <v>478.49926371358004</v>
       </c>
       <c r="L21" s="11">
         <v>-89.025456989167594</v>
       </c>
       <c r="M21" s="11">
         <v>134.88992452000002</v>
       </c>
       <c r="N21" s="25">
         <v>3.5999999999999997E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A22" s="24">
         <v>44958</v>
       </c>
       <c r="B22" s="11">
         <v>10.898882988069399</v>
       </c>
       <c r="C22" s="11">
         <v>7.2140312721557498</v>
       </c>
       <c r="D22" s="11">
         <v>9.7440944881889795</v>
       </c>
       <c r="E22" s="11">
         <v>4.8037329377977702</v>
       </c>
       <c r="F22" s="11">
         <v>4.5358008107363705</v>
       </c>
       <c r="H22" s="24">
         <v>45350</v>
       </c>
       <c r="I22" s="11">
         <v>214.604269643332</v>
       </c>
       <c r="J22" s="11">
         <v>14.3151543213424</v>
       </c>
       <c r="K22" s="11">
         <v>388.51248001934999</v>
       </c>
       <c r="L22" s="11">
         <v>-24.269785247498898</v>
       </c>
       <c r="M22" s="11">
         <v>4.5210484033322293</v>
       </c>
       <c r="N22" s="25">
         <v>2.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A23" s="24">
         <v>44986</v>
       </c>
       <c r="B23" s="11">
         <v>9.4272902904973996</v>
       </c>
       <c r="C23" s="11">
         <v>6.4919891460778496</v>
       </c>
       <c r="D23" s="11">
         <v>9.4272902904973996</v>
       </c>
       <c r="E23" s="11">
         <v>2.4691236222856001</v>
       </c>
       <c r="F23" s="11">
         <v>6.886182659204179</v>
       </c>
       <c r="H23" s="24">
         <v>45382</v>
       </c>
       <c r="I23" s="11">
         <v>229.45584852666599</v>
       </c>
       <c r="J23" s="11">
         <v>29.275761383842401</v>
       </c>
       <c r="K23" s="11">
         <v>383.70986859134103</v>
       </c>
       <c r="L23" s="11">
         <v>-42.217523098330496</v>
       </c>
       <c r="M23" s="11">
         <v>-196.340343029998</v>
       </c>
       <c r="N23" s="25">
         <v>1.9E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A24" s="24">
         <v>45017</v>
       </c>
       <c r="B24" s="11">
         <v>9.60657846270127</v>
       </c>
       <c r="C24" s="11">
         <v>5.7183102400883596</v>
       </c>
       <c r="D24" s="11">
         <v>9.3881956039484304</v>
       </c>
       <c r="E24" s="11">
         <v>0.31179868045983999</v>
       </c>
       <c r="F24" s="11">
         <v>8.4776531091328007</v>
       </c>
       <c r="H24" s="24">
         <v>45412</v>
       </c>
       <c r="I24" s="11">
         <v>132.22640538666701</v>
       </c>
       <c r="J24" s="11">
         <v>26.334076554069</v>
       </c>
       <c r="K24" s="11">
         <v>222.11578129769302</v>
       </c>
       <c r="L24" s="11">
         <v>-103.87882911666401</v>
       </c>
       <c r="M24" s="11">
         <v>-484.10468700333297</v>
       </c>
       <c r="N24" s="25">
         <v>-8.9999999999999993E-3</v>
       </c>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A25" s="24">
         <v>45047</v>
       </c>
       <c r="B25" s="11">
         <v>8.1964233336384105</v>
       </c>
       <c r="C25" s="11">
         <v>4.5296876396739396</v>
       </c>
       <c r="D25" s="11">
         <v>8.3314020857473796</v>
       </c>
       <c r="E25" s="11">
         <v>8.1574776343794602E-3</v>
       </c>
       <c r="F25" s="11">
         <v>8.2339052317376815</v>
       </c>
       <c r="H25" s="24">
         <v>45443</v>
       </c>
       <c r="I25" s="11">
         <v>149.084798711665</v>
       </c>
       <c r="J25" s="11">
         <v>24.543157234836499</v>
       </c>
       <c r="K25" s="11">
         <v>89.651784530034902</v>
       </c>
       <c r="L25" s="11">
         <v>-39.203365116668699</v>
       </c>
       <c r="M25" s="11">
         <v>-475.62781622000097</v>
       </c>
       <c r="N25" s="25">
         <v>-1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A26" s="24">
         <v>45078</v>
       </c>
       <c r="B26" s="11">
         <v>7.9685648619837997</v>
       </c>
       <c r="C26" s="11">
         <v>4.5997643732707196</v>
       </c>
       <c r="D26" s="11">
         <v>7.9685648619837997</v>
       </c>
       <c r="E26" s="11">
         <v>-0.43260626214690601</v>
       </c>
       <c r="F26" s="11">
         <v>8.3467024017350369</v>
       </c>
       <c r="H26" s="24">
         <v>45473</v>
       </c>
       <c r="I26" s="11">
         <v>32.484780090001102</v>
       </c>
       <c r="J26" s="11">
         <v>35.946640463434598</v>
       </c>
       <c r="K26" s="11">
         <v>57.069398357941999</v>
       </c>
       <c r="L26" s="11">
         <v>-112.896974227974</v>
       </c>
       <c r="M26" s="11">
         <v>-252.35476445571501</v>
       </c>
       <c r="N26" s="25">
         <v>-8.9999999999999993E-3</v>
       </c>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A27" s="24">
         <v>45108</v>
       </c>
       <c r="B27" s="11">
         <v>6.9182391453741499</v>
       </c>
       <c r="C27" s="11">
         <v>3.0578313027552402</v>
       </c>
       <c r="D27" s="11">
         <v>6.9182391453741499</v>
       </c>
       <c r="E27" s="11">
         <v>-1.8235285727424499</v>
       </c>
       <c r="F27" s="11">
         <v>8.6809558032681196</v>
       </c>
       <c r="H27" s="24">
         <v>45504</v>
       </c>
       <c r="I27" s="11">
         <v>6.3448805733308697</v>
       </c>
       <c r="J27" s="11">
         <v>30.8755977568559</v>
       </c>
       <c r="K27" s="11">
         <v>66.803765555858547</v>
       </c>
       <c r="L27" s="11">
         <v>-66.625595834643804</v>
       </c>
       <c r="M27" s="11">
         <v>-364.49180115571397</v>
       </c>
       <c r="N27" s="25">
         <v>-1.4E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A28" s="24">
         <v>45139</v>
       </c>
       <c r="B28" s="11">
         <v>6.0046624566387496</v>
       </c>
       <c r="C28" s="11">
         <v>0.94673633497227505</v>
       </c>
       <c r="D28" s="11">
         <v>6.0046624566387496</v>
       </c>
       <c r="E28" s="11">
         <v>-3.6968953147339501</v>
       </c>
       <c r="F28" s="11">
         <v>9.3889901304548999</v>
       </c>
       <c r="H28" s="24">
         <v>45535</v>
       </c>
       <c r="I28" s="11">
         <v>-19.762395706666901</v>
       </c>
       <c r="J28" s="11">
         <v>53.884297475613103</v>
       </c>
       <c r="K28" s="11">
         <v>40.846745549521884</v>
       </c>
       <c r="L28" s="11">
         <v>-59.313900151071493</v>
       </c>
       <c r="M28" s="11">
         <v>-378.66152376285703</v>
       </c>
       <c r="N28" s="25">
         <v>-1.4999999999999999E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A29" s="24">
         <v>45170</v>
       </c>
       <c r="B29" s="11">
         <v>4.6611552141966497</v>
       </c>
       <c r="C29" s="11">
         <v>1.1775638376170601</v>
       </c>
       <c r="D29" s="11">
         <v>5.5741547436079104</v>
       </c>
       <c r="E29" s="11">
         <v>-3.4755968795377998</v>
       </c>
       <c r="F29" s="11">
         <v>8.8215017407929004</v>
       </c>
       <c r="H29" s="24">
         <v>45565</v>
       </c>
       <c r="I29" s="11">
         <v>-17.449662524998601</v>
       </c>
       <c r="J29" s="11">
         <v>38.775816896379396</v>
       </c>
       <c r="K29" s="11">
         <v>144.45280601955832</v>
       </c>
       <c r="L29" s="11">
         <v>-18.1466652833337</v>
       </c>
       <c r="M29" s="11">
         <v>-713.33434722999891</v>
       </c>
       <c r="N29" s="25">
         <v>-2.4E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A30" s="24">
         <v>45200</v>
       </c>
       <c r="B30" s="11">
         <v>3.5507144979198602</v>
       </c>
       <c r="C30" s="11">
         <v>0.75190114821421805</v>
       </c>
       <c r="D30" s="11">
         <v>5.5046825829558799</v>
       </c>
       <c r="E30" s="11">
         <v>-5.0184177339362197</v>
       </c>
       <c r="F30" s="11">
         <v>10.198915938931449</v>
       </c>
       <c r="H30" s="24">
         <v>45596</v>
       </c>
       <c r="I30" s="11">
         <v>-75.475336714999202</v>
       </c>
       <c r="J30" s="11">
         <v>103.543900225814</v>
       </c>
       <c r="K30" s="11">
         <v>159.62924050377279</v>
       </c>
       <c r="L30" s="11">
         <v>5.0482344930963494</v>
       </c>
       <c r="M30" s="11">
         <v>-465.97253803285702</v>
       </c>
       <c r="N30" s="25">
         <v>-1.2E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A31" s="24">
         <v>45231</v>
       </c>
       <c r="B31" s="11">
         <v>4.8231693575015697</v>
       </c>
       <c r="C31" s="11">
         <v>1.4722429642366199</v>
       </c>
       <c r="D31" s="11">
         <v>5.1399544743373902</v>
       </c>
       <c r="E31" s="11">
         <v>-3.86698899626602</v>
       </c>
       <c r="F31" s="11">
         <v>8.9549666889326893</v>
       </c>
       <c r="H31" s="24">
         <v>45626</v>
       </c>
       <c r="I31" s="11">
         <v>-94.190443491668702</v>
       </c>
       <c r="J31" s="11">
         <v>51.768572781819799</v>
       </c>
       <c r="K31" s="11">
         <v>77.100609624530804</v>
       </c>
       <c r="L31" s="11">
         <v>6.02340868833494</v>
       </c>
       <c r="M31" s="11">
         <v>-505.10151144999804</v>
       </c>
       <c r="N31" s="25">
         <v>-1.9E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A32" s="24">
         <v>45261</v>
       </c>
       <c r="B32" s="11">
         <v>1.9577558398811099</v>
       </c>
       <c r="C32" s="11">
         <v>1.4863187655219601</v>
       </c>
       <c r="D32" s="11">
         <v>6.0926960179879597</v>
       </c>
       <c r="E32" s="11">
         <v>-2.3557057606479099</v>
       </c>
       <c r="F32" s="11">
         <v>8.2653972254018502</v>
       </c>
       <c r="H32" s="24">
         <v>45657</v>
       </c>
       <c r="I32" s="11">
         <v>-180.54509923166799</v>
       </c>
       <c r="J32" s="11">
         <v>114.047602372475</v>
       </c>
       <c r="K32" s="11">
         <v>29.809482957696439</v>
       </c>
       <c r="L32" s="11">
         <v>-19.042147487618902</v>
       </c>
       <c r="M32" s="11">
         <v>-179.503524051428</v>
       </c>
       <c r="N32" s="25">
         <v>-1.0999999999999999E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A33" s="24">
         <v>45292</v>
       </c>
       <c r="B33" s="11">
         <v>1.6726471120211901</v>
       </c>
       <c r="C33" s="11">
         <v>1.91362260860341</v>
       </c>
       <c r="D33" s="11">
         <v>4.0208256885770597</v>
       </c>
       <c r="E33" s="11">
         <v>-2.5042449728385798</v>
       </c>
       <c r="F33" s="11">
         <v>6.9172286964298291</v>
       </c>
       <c r="H33" s="24">
         <v>45688</v>
       </c>
       <c r="I33" s="11">
         <v>-120.58958240499901</v>
       </c>
       <c r="J33" s="11">
         <v>125.07824257846499</v>
       </c>
       <c r="K33" s="11">
         <v>71.294236676748213</v>
       </c>
       <c r="L33" s="11">
         <v>68.599369903689293</v>
       </c>
       <c r="M33" s="11">
         <v>248.55453070428402</v>
       </c>
       <c r="N33" s="25">
         <v>1.6E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A34" s="24">
         <v>45323</v>
       </c>
       <c r="B34" s="11">
         <v>1.0560092142136901</v>
       </c>
       <c r="C34" s="11">
         <v>1.09893818193852</v>
       </c>
       <c r="D34" s="11">
         <v>2.58460659717263</v>
       </c>
       <c r="E34" s="11">
         <v>-2.6213431601816</v>
       </c>
       <c r="F34" s="11">
         <v>6.95250702530093</v>
       </c>
       <c r="H34" s="24">
         <v>45716</v>
       </c>
       <c r="I34" s="11">
         <v>-211.08737353166802</v>
       </c>
       <c r="J34" s="11">
         <v>223.128616859273</v>
       </c>
       <c r="K34" s="11">
         <v>206.78292303004878</v>
       </c>
       <c r="L34" s="11">
         <v>-39.978883926191301</v>
       </c>
       <c r="M34" s="11">
         <v>203.881076852381</v>
       </c>
       <c r="N34" s="25">
         <v>1.6E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A35" s="24">
         <v>45352</v>
       </c>
       <c r="B35" s="11">
         <v>0.162498235906261</v>
       </c>
       <c r="C35" s="11">
         <v>1.01404943330514</v>
       </c>
       <c r="D35" s="11">
         <v>3.6680911680911699</v>
       </c>
       <c r="E35" s="11">
         <v>-2.9454091957449098</v>
       </c>
       <c r="F35" s="11">
         <v>7.46599327249921</v>
       </c>
       <c r="H35" s="24">
         <v>45747</v>
       </c>
       <c r="I35" s="11">
         <v>-230.88249653833199</v>
       </c>
       <c r="J35" s="11">
         <v>249.201418339687</v>
       </c>
       <c r="K35" s="11">
         <v>295.27709490370796</v>
       </c>
       <c r="L35" s="11">
         <v>-36.4563070114312</v>
       </c>
       <c r="M35" s="11">
         <v>504.07494370476104</v>
       </c>
       <c r="N35" s="25">
         <v>3.2000000000000001E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A36" s="24">
         <v>45383</v>
       </c>
       <c r="B36" s="11">
         <v>-2.5663328698425301</v>
       </c>
       <c r="C36" s="11">
         <v>1.12064838963466</v>
       </c>
       <c r="D36" s="11">
         <v>3.7503498460677198</v>
       </c>
       <c r="E36" s="11">
         <v>-3.03369687799854</v>
       </c>
       <c r="F36" s="11">
         <v>7.4696591086567192</v>
       </c>
       <c r="H36" s="24">
         <v>45777</v>
       </c>
       <c r="I36" s="11">
         <v>-178.946730400001</v>
       </c>
       <c r="J36" s="11">
         <v>268.06404368164999</v>
       </c>
       <c r="K36" s="11">
         <v>351.82428578670402</v>
       </c>
       <c r="L36" s="11">
         <v>41.774503193809004</v>
       </c>
       <c r="M36" s="11">
         <v>612.463301589048</v>
       </c>
       <c r="N36" s="25">
         <v>4.7E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A37" s="24">
         <v>45413</v>
       </c>
       <c r="B37" s="11">
         <v>-2.4120032751830598</v>
       </c>
       <c r="C37" s="11">
         <v>0.68399920785007196</v>
       </c>
       <c r="D37" s="11">
         <v>3.93620059009511</v>
       </c>
       <c r="E37" s="11">
         <v>-2.3301035228635198</v>
       </c>
       <c r="F37" s="11">
         <v>6.7106823600186303</v>
       </c>
       <c r="H37" s="24">
         <v>45808</v>
       </c>
       <c r="I37" s="11">
         <v>-239.92744261499899</v>
       </c>
       <c r="J37" s="11">
         <v>374.43490610934595</v>
       </c>
       <c r="K37" s="11">
         <v>411.65893341865501</v>
       </c>
       <c r="L37" s="11">
         <v>19.401161959047702</v>
       </c>
       <c r="M37" s="11">
         <v>600.55164398857301</v>
       </c>
       <c r="N37" s="25">
         <v>5.0999999999999997E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A38" s="24">
         <v>45444</v>
       </c>
       <c r="B38" s="11">
         <v>-2.2615295068763701</v>
       </c>
       <c r="C38" s="11">
         <v>1.5373028670147799</v>
       </c>
       <c r="D38" s="11">
         <v>2.8625592417061498</v>
       </c>
       <c r="E38" s="11">
         <v>-1.88268341748451</v>
       </c>
       <c r="F38" s="11">
         <v>6.4215001409764305</v>
       </c>
       <c r="H38" s="24">
         <v>45838</v>
       </c>
       <c r="I38" s="11">
         <v>-160.65095850166699</v>
       </c>
       <c r="J38" s="11">
         <v>381.20822964423002</v>
       </c>
       <c r="K38" s="11">
         <v>474.87381509990399</v>
       </c>
       <c r="L38" s="11">
         <v>195.55530563202299</v>
       </c>
       <c r="M38" s="11">
         <v>419.93122684428499</v>
       </c>
       <c r="N38" s="25">
         <v>5.5E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A39" s="24">
         <v>45474</v>
       </c>
       <c r="B39" s="11">
         <v>-2.9402293223518101</v>
       </c>
       <c r="C39" s="11">
         <v>0.61445961308052</v>
       </c>
       <c r="D39" s="11">
         <v>2.9742787781958202</v>
       </c>
       <c r="E39" s="11">
         <v>-2.42091473628712</v>
       </c>
       <c r="F39" s="11">
         <v>6.8342276176172998</v>
       </c>
       <c r="H39" s="24">
         <v>45869</v>
       </c>
       <c r="I39" s="11">
         <v>-136.406748371665</v>
       </c>
       <c r="J39" s="11">
         <v>402.924213586137</v>
       </c>
       <c r="K39" s="11">
         <v>437.44818019405801</v>
       </c>
       <c r="L39" s="11">
         <v>207.816754562141</v>
       </c>
       <c r="M39" s="11">
         <v>562.98986054071406</v>
       </c>
       <c r="N39" s="25">
         <v>6.3E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A40" s="24">
         <v>45505</v>
       </c>
       <c r="B40" s="11">
         <v>-3.0746615395299699</v>
       </c>
       <c r="C40" s="11">
         <v>1.2349499727682201</v>
       </c>
       <c r="D40" s="11">
         <v>3.4664083581263401</v>
       </c>
       <c r="E40" s="11">
         <v>-1.3490659181123299</v>
       </c>
       <c r="F40" s="11">
         <v>6.5107688468673794</v>
       </c>
       <c r="H40" s="24">
         <v>45900</v>
       </c>
       <c r="I40" s="11">
         <v>-116.460221458333</v>
       </c>
       <c r="J40" s="11">
         <v>401.53162124177004</v>
       </c>
       <c r="K40" s="11">
         <v>424.47133154858204</v>
       </c>
       <c r="L40" s="11">
         <v>304.88852312857</v>
       </c>
       <c r="M40" s="11">
         <v>512.83574466785694</v>
       </c>
       <c r="N40" s="25">
         <v>6.5000000000000002E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A41" s="24">
         <v>45536</v>
       </c>
       <c r="B41" s="11">
         <v>-3.9939745984445501</v>
       </c>
       <c r="C41" s="11">
         <v>1.17985654633628</v>
       </c>
       <c r="D41" s="11">
         <v>3.6118003859939298</v>
       </c>
       <c r="E41" s="11">
         <v>-1.04720004608135</v>
       </c>
       <c r="F41" s="11">
         <v>5.8379139623135501</v>
       </c>
       <c r="H41" s="24">
         <v>45930</v>
       </c>
       <c r="I41" s="11">
         <v>-106.33668096500101</v>
       </c>
       <c r="J41" s="11">
         <v>463.905419925003</v>
       </c>
       <c r="K41" s="11">
         <v>310.04602256478705</v>
       </c>
       <c r="L41" s="11">
         <v>236.38482811833302</v>
       </c>
       <c r="M41" s="11">
         <v>583.36026107499902</v>
       </c>
       <c r="N41" s="25">
         <v>6.3E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A42" s="24">
         <v>45566</v>
       </c>
       <c r="B42" s="11">
         <v>-2.12246090815677</v>
       </c>
       <c r="C42" s="11">
         <v>0.93212505287223402</v>
       </c>
       <c r="D42" s="11">
         <v>4.4788441692466403</v>
       </c>
       <c r="E42" s="11">
         <v>-0.91786723543847704</v>
       </c>
       <c r="F42" s="11">
         <v>5.6743577836970669</v>
       </c>
       <c r="H42" s="24">
         <v>45961</v>
       </c>
       <c r="I42" s="11">
         <v>-81.768532661667791</v>
       </c>
       <c r="J42" s="11">
         <v>475.86646397077902</v>
       </c>
       <c r="K42" s="11">
         <v>308.94297114628603</v>
       </c>
       <c r="L42" s="11">
         <v>203.13888379857002</v>
       </c>
       <c r="M42" s="11">
         <v>466.05153804285698</v>
       </c>
       <c r="N42" s="25">
         <v>5.5E-2</v>
       </c>
     </row>
-    <row r="43" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A43" s="24">
         <v>45597</v>
       </c>
       <c r="B43" s="11">
         <v>-2.8185586508886198</v>
       </c>
       <c r="C43" s="11">
         <v>1.27890012788922</v>
       </c>
       <c r="D43" s="11">
         <v>5.0939256821609797</v>
       </c>
       <c r="E43" s="11">
         <v>-1.8770906503946601</v>
       </c>
       <c r="F43" s="11">
         <v>6.8784894583562197</v>
       </c>
       <c r="H43" s="24">
         <v>45962</v>
       </c>
       <c r="I43" s="11">
         <v>-10.649113841663299</v>
       </c>
       <c r="J43" s="11">
         <v>505.45592139716103</v>
       </c>
       <c r="K43" s="11">
         <v>295.50711203303501</v>
       </c>
       <c r="L43" s="11">
         <v>299.27730759833202</v>
       </c>
       <c r="M43" s="11">
         <v>253.97205294999901</v>
       </c>
       <c r="N43" s="25">
         <v>5.7000000000000002E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A44" s="24">
         <v>45627</v>
       </c>
       <c r="B44" s="11">
         <v>-1.7662071653590401</v>
       </c>
       <c r="C44" s="11">
         <v>1.02349548322975</v>
       </c>
       <c r="D44" s="11">
         <v>5.9820879196007297</v>
       </c>
       <c r="E44" s="11">
         <v>-1.6660598924169701</v>
       </c>
       <c r="F44" s="11">
         <v>7.9162682294971098</v>
       </c>
       <c r="H44" s="24">
         <v>45992</v>
       </c>
       <c r="I44" s="11">
         <v>65.440036574999809</v>
       </c>
       <c r="J44" s="11">
         <v>542.47102600776304</v>
       </c>
       <c r="K44" s="11">
         <v>269.79809938534402</v>
       </c>
       <c r="L44" s="11">
         <v>326.40257222595102</v>
       </c>
       <c r="M44" s="11">
         <v>420.62182162642802</v>
       </c>
       <c r="N44" s="25">
         <v>7.0000000000000007E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A45" s="24">
         <v>45658</v>
       </c>
       <c r="B45" s="11">
         <v>1.17223266422952</v>
       </c>
       <c r="C45" s="11">
         <v>1.33702611431019</v>
       </c>
       <c r="D45" s="11">
         <v>6.98172345277621</v>
       </c>
       <c r="E45" s="11">
         <v>-0.53486477076107597</v>
       </c>
       <c r="F45" s="11">
         <v>7.2536118546198258</v>
       </c>
       <c r="H45" s="24">
         <v>46023</v>
       </c>
       <c r="I45" s="11">
         <v>42.539730148329696</v>
       </c>
       <c r="J45" s="11">
         <v>530.43465047616496</v>
       </c>
       <c r="K45" s="11">
         <v>262.59353538518502</v>
       </c>
       <c r="L45" s="11">
         <v>267.03576554380697</v>
       </c>
       <c r="M45" s="11">
         <v>-246.47174891928398</v>
       </c>
       <c r="N45" s="25">
         <v>3.6000000000000004E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A46" s="24">
         <v>45689</v>
       </c>
       <c r="B46" s="11">
         <v>1.0578815695083601</v>
       </c>
       <c r="C46" s="11">
         <v>1.87090759088931</v>
       </c>
       <c r="D46" s="11">
         <v>7.9507875937160799</v>
       </c>
       <c r="E46" s="11">
         <v>-4.27771403345239E-2</v>
       </c>
       <c r="F46" s="11">
         <v>7.7409424624872534</v>
       </c>
       <c r="H46" s="24">
         <v>46054</v>
       </c>
       <c r="I46" s="11">
         <v>121.48784257499599</v>
       </c>
       <c r="J46" s="11">
         <v>485.64308828890904</v>
       </c>
       <c r="K46" s="11">
         <v>171.29027483182659</v>
       </c>
       <c r="L46" s="11">
         <v>329.11310840452199</v>
       </c>
       <c r="M46" s="11">
         <v>-312.118050075714</v>
       </c>
       <c r="N46" s="25">
         <v>3.3000000000000002E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A47" s="24">
         <v>45717</v>
       </c>
       <c r="B47" s="11">
         <v>2.9905235263121899</v>
       </c>
       <c r="C47" s="11">
         <v>1.7637049411671299</v>
       </c>
       <c r="D47" s="11">
         <v>7.47264923903683</v>
       </c>
       <c r="E47" s="11">
         <v>-0.45298489218291699</v>
       </c>
       <c r="F47" s="11">
         <v>7.622870668592407</v>
       </c>
       <c r="H47" s="24">
         <v>46082</v>
       </c>
       <c r="I47" s="11">
         <v>109.907116979995</v>
       </c>
       <c r="J47" s="11">
         <v>500.646045430198</v>
       </c>
       <c r="K47" s="11">
         <v>112.10258722535059</v>
       </c>
       <c r="L47" s="11">
         <v>315.69889463142999</v>
       </c>
       <c r="M47" s="11">
         <v>-288.20166477142902</v>
       </c>
       <c r="N47" s="25">
         <v>3.1E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A48" s="24">
         <v>45748</v>
       </c>
       <c r="B48" s="11">
         <v>4.4452030481512104</v>
       </c>
       <c r="C48" s="11">
         <v>1.9861717524472999</v>
       </c>
       <c r="D48" s="11">
         <v>6.9552906971924902</v>
       </c>
       <c r="E48" s="11">
         <v>-0.49522311446940598</v>
       </c>
       <c r="F48" s="11">
         <v>8.1445482009799068</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="24">
         <v>45778</v>
       </c>
       <c r="B49" s="11">
         <v>4.9545125948075697</v>
       </c>
       <c r="C49" s="11">
         <v>2.22469911261713</v>
       </c>
       <c r="D49" s="11">
         <v>7.2427901771468601</v>
       </c>
       <c r="E49" s="11">
         <v>-0.87452155979815804</v>
       </c>
       <c r="F49" s="11">
         <v>7.9275066305165476</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="24">
         <v>45809</v>
       </c>
       <c r="B50" s="11">
         <v>5.5150478661506899</v>
       </c>
       <c r="C50" s="11">
         <v>2.1926923045881201</v>
       </c>
       <c r="D50" s="11">
         <v>8.6574809786484899</v>
       </c>
       <c r="E50" s="11">
         <v>-5.6412667691296903E-3</v>
       </c>
       <c r="F50" s="11">
         <v>8.2389604122469393</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="24">
         <v>45839</v>
       </c>
       <c r="B51" s="11">
         <v>6.5364979998023998</v>
       </c>
       <c r="C51" s="11">
         <v>2.3741286174952898</v>
       </c>
       <c r="D51" s="11">
         <v>8.2813582092966698</v>
       </c>
       <c r="E51" s="11">
         <v>0.19776100644912001</v>
       </c>
       <c r="F51" s="11">
         <v>7.6473821504739794</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="24">
         <v>45870</v>
       </c>
       <c r="B52" s="11">
         <v>6.6964715814331299</v>
       </c>
       <c r="C52" s="11">
         <v>2.5844013961206298</v>
       </c>
       <c r="D52" s="11">
         <v>7.7219584015925902</v>
       </c>
       <c r="E52" s="11">
         <v>0.51196712939015598</v>
       </c>
       <c r="F52" s="11">
         <v>6.9753340427366739</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="24">
         <v>45901</v>
       </c>
       <c r="B53" s="11">
         <v>6.5889998570392398</v>
       </c>
       <c r="C53" s="11">
         <v>3.5379884640581101</v>
       </c>
       <c r="D53" s="11">
         <v>8.8734102614798296</v>
       </c>
       <c r="E53" s="11">
         <v>1.36267994717803</v>
       </c>
       <c r="F53" s="11">
         <v>7.0611624319214989</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="24">
         <v>45931</v>
       </c>
       <c r="B54" s="11">
         <v>6.0056244129019998</v>
       </c>
       <c r="C54" s="11">
         <v>3.8603980790123602</v>
       </c>
       <c r="D54" s="11">
         <v>9.2228075832382093</v>
       </c>
       <c r="E54" s="11">
         <v>1.2329231841681101</v>
       </c>
       <c r="F54" s="11">
         <v>7.88933404054508</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" s="24">
         <v>45962</v>
       </c>
       <c r="B55" s="11">
         <v>5.5174455527790798</v>
       </c>
       <c r="C55" s="11">
         <v>3.6714925969814098</v>
       </c>
       <c r="D55" s="11">
         <v>9.5583548191834709</v>
       </c>
       <c r="E55" s="11">
         <v>1.7477387021333901</v>
       </c>
       <c r="F55" s="11">
         <v>7.3799525158907304</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="24">
         <v>45992</v>
       </c>
       <c r="B56" s="11">
         <v>6.3421531300396499</v>
       </c>
       <c r="C56" s="11">
         <v>3.8888060824764699</v>
       </c>
       <c r="D56" s="11">
         <v>9.9011466573518394</v>
       </c>
       <c r="E56" s="11">
         <v>1.22243907355266</v>
       </c>
       <c r="F56" s="11">
         <v>9.0272984291454392</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="24">
         <v>46023</v>
       </c>
       <c r="B57" s="11">
         <v>3.0395963771540702</v>
       </c>
       <c r="C57" s="11">
         <v>4.1589116671274002</v>
       </c>
       <c r="D57" s="11">
         <v>9.5507703731204607</v>
       </c>
       <c r="E57" s="11">
         <v>1.5731136986160199</v>
       </c>
       <c r="F57" s="11">
         <v>8.8561859433862811</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="24">
         <v>46054</v>
       </c>
       <c r="B58" s="11">
         <v>2.8068080479937998</v>
       </c>
       <c r="C58" s="11">
         <v>5.7997600758128698</v>
       </c>
       <c r="D58" s="11">
         <v>9.5310020214397202</v>
       </c>
       <c r="E58" s="11">
         <v>1.66377781013481</v>
       </c>
       <c r="F58" s="11">
         <v>8.0283422188017592</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B09AF02-6DF3-40E9-85A8-532937020DA6}">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="22" customWidth="1"/>
-    <col min="3" max="3" width="18.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="15.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.33203125" customWidth="1"/>
+    <col min="4" max="4" width="23.5546875" customWidth="1"/>
+    <col min="6" max="6" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="19.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B8" s="5" t="s">
         <v>313</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>314</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>317</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>315</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>147</v>
       </c>
       <c r="B9" s="2">
         <v>1.619755012088131E-2</v>
       </c>
       <c r="C9" s="2">
         <v>7.0440033897531368E-2</v>
       </c>
       <c r="D9" s="2">
         <v>-0.20866666666666664</v>
       </c>
       <c r="F9" s="24">
         <v>44227</v>
       </c>
       <c r="G9" s="2">
         <v>8.0314911250771712E-2</v>
       </c>
       <c r="H9" s="2">
         <v>1.4716428009043308E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>148</v>
       </c>
       <c r="B10" s="2">
         <v>7.4828988663716345E-2</v>
       </c>
       <c r="C10" s="2">
         <v>7.0023754351157375E-2</v>
       </c>
       <c r="D10" s="2">
         <v>-0.17933333333333334</v>
       </c>
       <c r="F10" s="24">
         <v>44255</v>
       </c>
       <c r="G10" s="2">
         <v>8.1274497432375289E-2</v>
       </c>
       <c r="H10" s="2">
         <v>1.4788738320122681E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>149</v>
       </c>
       <c r="B11" s="2">
         <v>8.1988315358252351E-3</v>
       </c>
       <c r="C11" s="2">
         <v>6.6851837407825035E-2</v>
       </c>
       <c r="D11" s="2">
         <v>-0.13500000000000001</v>
       </c>
       <c r="F11" s="24">
         <v>44286</v>
       </c>
       <c r="G11" s="2">
         <v>8.0162848064706971E-2</v>
       </c>
       <c r="H11" s="2">
         <v>1.4722588391531642E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>150</v>
       </c>
       <c r="B12" s="2">
         <v>8.0657932013417089E-4</v>
       </c>
       <c r="C12" s="2">
         <v>6.5820013638015609E-2</v>
       </c>
       <c r="D12" s="2">
         <v>-0.15933333333333333</v>
       </c>
       <c r="F12" s="24">
         <v>44316</v>
       </c>
       <c r="G12" s="2">
         <v>8.0457989798937646E-2</v>
       </c>
       <c r="H12" s="2">
         <v>1.445493845931908E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>151</v>
       </c>
       <c r="B13" s="2">
         <v>-2.1195107812010949E-4</v>
       </c>
       <c r="C13" s="2">
         <v>6.3083439534127067E-2</v>
       </c>
       <c r="D13" s="2">
         <v>-0.17033333333333331</v>
       </c>
       <c r="F13" s="24">
         <v>44347</v>
       </c>
       <c r="G13" s="2">
         <v>8.143719666122573E-2</v>
       </c>
       <c r="H13" s="2">
         <v>1.4234054037215829E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>152</v>
       </c>
       <c r="B14" s="2">
         <v>-1.998771892923179E-2</v>
       </c>
       <c r="C14" s="2">
         <v>6.2219548665168843E-2</v>
       </c>
       <c r="D14" s="2">
         <v>-0.20100000000000001</v>
       </c>
       <c r="F14" s="24">
         <v>44377</v>
       </c>
       <c r="G14" s="2">
         <v>7.8585908173076063E-2</v>
       </c>
       <c r="H14" s="2">
         <v>1.3977863726336377E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>153</v>
       </c>
       <c r="B15" s="2">
         <v>-1.8225030141856946E-2</v>
       </c>
       <c r="C15" s="2">
         <v>5.9750579206777774E-2</v>
       </c>
       <c r="D15" s="2">
         <v>-0.20866666666666667</v>
       </c>
       <c r="F15" s="24">
         <v>44408</v>
       </c>
       <c r="G15" s="2">
         <v>7.8294427748138259E-2</v>
       </c>
       <c r="H15" s="2">
         <v>1.3727614413758624E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>154</v>
       </c>
       <c r="B16" s="2">
         <v>-2.3692619042225083E-2</v>
       </c>
       <c r="C16" s="2">
         <v>6.063252398696644E-2</v>
       </c>
       <c r="D16" s="2">
         <v>-0.24833333333333332</v>
       </c>
       <c r="F16" s="24">
         <v>44439</v>
       </c>
       <c r="G16" s="2">
         <v>7.7821233319208358E-2</v>
       </c>
       <c r="H16" s="2">
         <v>1.3444365064260468E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>155</v>
       </c>
       <c r="B17" s="2">
         <v>-3.7503817834872222E-2</v>
       </c>
       <c r="C17" s="2">
         <v>6.0972148308181769E-2</v>
       </c>
       <c r="D17" s="2">
         <v>-0.24533333333333332</v>
       </c>
       <c r="F17" s="24">
         <v>44469</v>
       </c>
       <c r="G17" s="2">
         <v>7.5997839649666901E-2</v>
       </c>
       <c r="H17" s="2">
         <v>1.3221016691597413E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>156</v>
       </c>
       <c r="B18" s="2">
         <v>-2.5866700077800009E-2</v>
       </c>
       <c r="C18" s="2">
         <v>5.8255957849109433E-2</v>
       </c>
       <c r="D18" s="2">
         <v>-0.21933333333333332</v>
       </c>
       <c r="F18" s="24">
         <v>44500</v>
       </c>
       <c r="G18" s="2">
         <v>7.6513826625407955E-2</v>
       </c>
       <c r="H18" s="2">
         <v>1.2838023102969999E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>157</v>
       </c>
       <c r="B19" s="2">
         <v>-1.2011732069576064E-2</v>
       </c>
       <c r="C19" s="2">
         <v>5.8099922453196659E-2</v>
       </c>
       <c r="D19" s="2">
         <v>-0.16266666666666668</v>
       </c>
       <c r="F19" s="24">
         <v>44530</v>
       </c>
       <c r="G19" s="2">
         <v>7.7101709335725882E-2</v>
       </c>
       <c r="H19" s="2">
         <v>1.2720530087150636E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>158</v>
       </c>
       <c r="B20" s="2">
         <v>2.5035621443567413E-2</v>
       </c>
       <c r="C20" s="2">
         <v>5.6306402012706952E-2</v>
       </c>
       <c r="D20" s="2">
         <v>-0.15333333333333335</v>
       </c>
       <c r="F20" s="24">
         <v>44561</v>
       </c>
       <c r="G20" s="2">
         <v>7.5489820677869093E-2</v>
       </c>
       <c r="H20" s="2">
         <v>1.2386346282495323E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>159</v>
       </c>
       <c r="B21" s="2">
         <v>6.0561612743204707E-2</v>
       </c>
       <c r="C21" s="2">
         <v>5.5328320105284906E-2</v>
       </c>
       <c r="D21" s="2">
         <v>-0.10533333333333333</v>
       </c>
       <c r="F21" s="24">
         <v>44592</v>
       </c>
       <c r="G21" s="2">
         <v>7.8532046665477293E-2</v>
       </c>
       <c r="H21" s="2">
         <v>1.3392113327871817E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>160</v>
       </c>
       <c r="B22" s="2">
         <v>5.980553981612946E-2</v>
       </c>
       <c r="C22" s="2">
         <v>5.3030486391871051E-2</v>
       </c>
       <c r="D22" s="2">
         <v>-8.6666666666666656E-2</v>
       </c>
       <c r="F22" s="24">
         <v>44620</v>
       </c>
       <c r="G22" s="2">
         <v>7.9260334612235264E-2</v>
       </c>
       <c r="H22" s="2">
         <v>1.2937176168994573E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>161</v>
       </c>
       <c r="B23" s="2">
         <v>4.9177083864106352E-2</v>
       </c>
       <c r="C23" s="2">
         <v>5.2867879424241773E-2</v>
       </c>
       <c r="D23" s="2">
         <v>-7.6666666666666675E-2</v>
       </c>
       <c r="F23" s="24">
         <v>44651</v>
       </c>
       <c r="G23" s="2">
         <v>7.725754427031277E-2</v>
       </c>
       <c r="H23" s="2">
         <v>1.2635983222911476E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>162</v>
       </c>
       <c r="B24" s="2">
         <v>1.3955389096828918E-2</v>
       </c>
       <c r="C24" s="2">
         <v>5.2176745167584117E-2</v>
       </c>
       <c r="D24" s="2">
         <v>-0.13133333333333333</v>
       </c>
       <c r="F24" s="24">
         <v>44681</v>
       </c>
       <c r="G24" s="2">
         <v>7.8121379818049591E-2</v>
       </c>
       <c r="H24" s="2">
         <v>1.244944349174198E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>163</v>
       </c>
       <c r="B25" s="2">
         <v>-1.1619116612782143E-4</v>
       </c>
       <c r="C25" s="2">
         <v>5.2491438579301025E-2</v>
       </c>
       <c r="D25" s="2">
         <v>-0.15666666666666665</v>
       </c>
       <c r="F25" s="24">
         <v>44712</v>
       </c>
       <c r="G25" s="2">
         <v>7.6995937969998082E-2</v>
       </c>
       <c r="H25" s="2">
         <v>1.2310499676891301E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>164</v>
       </c>
       <c r="B26" s="2">
         <v>-1.3158442313748631E-2</v>
       </c>
       <c r="C26" s="2">
         <v>5.3852880030973625E-2</v>
       </c>
       <c r="D26" s="2">
         <v>-0.14000000000000001</v>
       </c>
       <c r="F26" s="24">
         <v>44742</v>
       </c>
       <c r="G26" s="2">
         <v>7.5175577660284654E-2</v>
       </c>
       <c r="H26" s="2">
         <v>1.2139140423080777E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>165</v>
       </c>
       <c r="B27" s="2">
         <v>-1.903771524509168E-2</v>
       </c>
       <c r="C27" s="2">
         <v>5.4571289667093945E-2</v>
       </c>
       <c r="D27" s="2">
         <v>-0.12066666666666669</v>
       </c>
       <c r="F27" s="24">
         <v>44773</v>
       </c>
       <c r="G27" s="2">
         <v>7.4435170450239785E-2</v>
       </c>
       <c r="H27" s="2">
         <v>1.1955636911852285E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>166</v>
       </c>
       <c r="B28" s="2">
         <v>-1.1871295731866849E-2</v>
       </c>
       <c r="C28" s="2">
         <v>5.5796285291309262E-2</v>
       </c>
       <c r="D28" s="2">
         <v>-0.15466666666666667</v>
       </c>
       <c r="F28" s="24">
         <v>44804</v>
       </c>
       <c r="G28" s="2">
         <v>7.4878253071849241E-2</v>
       </c>
       <c r="H28" s="2">
         <v>1.1845109838024215E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>167</v>
       </c>
       <c r="B29" s="2"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2">
         <v>-0.16733333333333333</v>
       </c>
       <c r="F29" s="24">
         <v>44834</v>
       </c>
       <c r="G29" s="2">
         <v>7.4581948153218933E-2</v>
       </c>
       <c r="H29" s="2">
         <v>1.1686496538572294E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F30" s="24">
         <v>44865</v>
       </c>
       <c r="G30" s="2">
         <v>7.3278379931903032E-2</v>
       </c>
       <c r="H30" s="2">
         <v>1.1557928003646224E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F31" s="24">
         <v>44895</v>
       </c>
       <c r="G31" s="2">
         <v>6.9162933919653447E-2</v>
       </c>
       <c r="H31" s="2">
         <v>1.143088007486723E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F32" s="24">
         <v>44926</v>
       </c>
       <c r="G32" s="2">
         <v>6.7869862833295783E-2</v>
       </c>
       <c r="H32" s="2">
         <v>1.1178850663569058E-2</v>
       </c>
     </row>
-    <row r="33" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F33" s="24">
         <v>44957</v>
       </c>
       <c r="G33" s="2">
         <v>6.8750728878325007E-2</v>
       </c>
       <c r="H33" s="2">
         <v>1.0956891309565604E-2</v>
       </c>
     </row>
-    <row r="34" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F34" s="24">
         <v>44985</v>
       </c>
       <c r="G34" s="2">
         <v>6.914865203222248E-2</v>
       </c>
       <c r="H34" s="2">
         <v>1.0858784431777697E-2</v>
       </c>
     </row>
-    <row r="35" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F35" s="24">
         <v>45016</v>
       </c>
       <c r="G35" s="2">
         <v>6.8283216474697928E-2</v>
       </c>
       <c r="H35" s="2">
         <v>1.0796363645356279E-2</v>
       </c>
     </row>
-    <row r="36" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F36" s="24">
         <v>45046</v>
       </c>
       <c r="G36" s="2">
         <v>6.9125612982304852E-2</v>
       </c>
       <c r="H36" s="2">
         <v>1.0717916552896334E-2</v>
       </c>
     </row>
-    <row r="37" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F37" s="24">
         <v>45077</v>
       </c>
       <c r="G37" s="2">
         <v>7.1070750677812503E-2</v>
       </c>
       <c r="H37" s="2">
         <v>1.0756583617211409E-2</v>
       </c>
     </row>
-    <row r="38" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F38" s="24">
         <v>45107</v>
       </c>
       <c r="G38" s="2">
         <v>6.8361211669836705E-2</v>
       </c>
       <c r="H38" s="2">
         <v>1.0755989528553399E-2</v>
       </c>
     </row>
-    <row r="39" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F39" s="24">
         <v>45138</v>
       </c>
       <c r="G39" s="2">
         <v>6.7099760288499552E-2</v>
       </c>
       <c r="H39" s="2">
         <v>1.0871081951511374E-2</v>
       </c>
     </row>
-    <row r="40" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F40" s="24">
         <v>45169</v>
       </c>
       <c r="G40" s="2">
         <v>6.815293446592316E-2</v>
       </c>
       <c r="H40" s="2">
         <v>1.0918336720609559E-2</v>
       </c>
     </row>
-    <row r="41" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F41" s="24">
         <v>45199</v>
       </c>
       <c r="G41" s="2">
         <v>6.7866874929151985E-2</v>
       </c>
       <c r="H41" s="2">
         <v>1.0826282004534671E-2</v>
       </c>
     </row>
-    <row r="42" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F42" s="24">
         <v>45230</v>
       </c>
       <c r="G42" s="2">
         <v>6.6623448620704365E-2</v>
       </c>
       <c r="H42" s="2">
         <v>1.0910860837900662E-2</v>
       </c>
     </row>
-    <row r="43" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F43" s="24">
         <v>45260</v>
       </c>
       <c r="G43" s="2">
         <v>6.7790862244157354E-2</v>
       </c>
       <c r="H43" s="2">
         <v>1.0846496526094231E-2</v>
       </c>
     </row>
-    <row r="44" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F44" s="24">
         <v>45291</v>
       </c>
       <c r="G44" s="2">
         <v>6.6808151688807091E-2</v>
       </c>
       <c r="H44" s="2">
         <v>1.092778678166766E-2</v>
       </c>
     </row>
-    <row r="45" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F45" s="24">
         <v>45322</v>
       </c>
       <c r="G45" s="2">
         <v>6.8350419054617417E-2</v>
       </c>
       <c r="H45" s="2">
         <v>1.1113003591855665E-2</v>
       </c>
     </row>
-    <row r="46" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F46" s="24">
         <v>45351</v>
       </c>
       <c r="G46" s="2">
         <v>6.9146884112155221E-2</v>
       </c>
       <c r="H46" s="2">
         <v>1.1234987853861038E-2</v>
       </c>
     </row>
-    <row r="47" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F47" s="24">
         <v>45382</v>
       </c>
       <c r="G47" s="2">
         <v>6.9229732831664989E-2</v>
       </c>
       <c r="H47" s="2">
         <v>1.1267833516441934E-2</v>
       </c>
     </row>
-    <row r="48" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F48" s="24">
         <v>45412</v>
       </c>
       <c r="G48" s="2">
         <v>7.00681988070046E-2</v>
       </c>
       <c r="H48" s="2">
         <v>1.1210442585520864E-2</v>
       </c>
     </row>
-    <row r="49" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="49" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F49" s="24">
         <v>45443</v>
       </c>
       <c r="G49" s="2">
         <v>7.0423925198921919E-2</v>
       </c>
       <c r="H49" s="2">
         <v>1.1308102422148913E-2</v>
       </c>
     </row>
-    <row r="50" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="50" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F50" s="24">
         <v>45473</v>
       </c>
       <c r="G50" s="2">
         <v>7.0737248246458634E-2</v>
       </c>
       <c r="H50" s="2">
         <v>1.1304358298170341E-2</v>
       </c>
     </row>
-    <row r="51" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="51" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F51" s="24">
         <v>45504</v>
       </c>
       <c r="G51" s="2">
         <v>7.1643702879606447E-2</v>
       </c>
       <c r="H51" s="2">
         <v>1.0805504693581465E-2</v>
       </c>
     </row>
-    <row r="52" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="52" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F52" s="24">
         <v>45535</v>
       </c>
       <c r="G52" s="2">
         <v>7.1035879480820838E-2</v>
       </c>
       <c r="H52" s="2">
         <v>1.1150690341588797E-2</v>
       </c>
     </row>
-    <row r="53" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F53" s="24">
         <v>45565</v>
       </c>
       <c r="G53" s="2">
         <v>7.0607772648678777E-2</v>
       </c>
       <c r="H53" s="2">
         <v>1.1098575482383834E-2</v>
       </c>
     </row>
-    <row r="54" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="54" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F54" s="24">
         <v>45596</v>
       </c>
       <c r="G54" s="2">
         <v>7.0469253429110146E-2</v>
       </c>
       <c r="H54" s="2">
         <v>1.1123013877602545E-2</v>
       </c>
     </row>
-    <row r="55" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="55" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F55" s="24">
         <v>45626</v>
       </c>
       <c r="G55" s="2">
         <v>7.1091264871212673E-2</v>
       </c>
       <c r="H55" s="2">
         <v>1.1010555559420375E-2</v>
       </c>
     </row>
-    <row r="56" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="56" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F56" s="24">
         <v>45657</v>
       </c>
       <c r="G56" s="2">
         <v>6.8087640417169595E-2</v>
       </c>
       <c r="H56" s="2">
         <v>1.0883686030793722E-2</v>
       </c>
     </row>
-    <row r="57" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="57" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F57" s="24">
         <v>45688</v>
       </c>
       <c r="G57" s="2">
         <v>7.0032954129367053E-2</v>
       </c>
       <c r="H57" s="2">
         <v>1.1130022408572991E-2</v>
       </c>
     </row>
-    <row r="58" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="58" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F58" s="24">
         <v>45716</v>
       </c>
       <c r="G58" s="2">
         <v>7.1826368243999086E-2</v>
       </c>
       <c r="H58" s="2">
         <v>1.1168417548137624E-2</v>
       </c>
     </row>
-    <row r="59" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="59" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F59" s="24">
         <v>45747</v>
       </c>
       <c r="G59" s="2">
         <v>7.260302636505804E-2</v>
       </c>
       <c r="H59" s="2">
         <v>1.1140442110424375E-2</v>
       </c>
     </row>
-    <row r="60" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="60" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F60" s="24">
         <v>45777</v>
       </c>
       <c r="G60" s="2">
         <v>7.4082613362647098E-2</v>
       </c>
       <c r="H60" s="2">
         <v>1.1094751972403E-2</v>
       </c>
     </row>
-    <row r="61" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="61" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F61" s="24">
         <v>45808</v>
       </c>
       <c r="G61" s="2">
         <v>7.5675208626480334E-2</v>
       </c>
       <c r="H61" s="2">
         <v>1.1150923237191208E-2</v>
       </c>
     </row>
-    <row r="62" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="62" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F62" s="24">
         <v>45838</v>
       </c>
       <c r="G62" s="2">
         <v>7.1505566644052693E-2</v>
       </c>
       <c r="H62" s="2">
         <v>1.1126328721485451E-2</v>
       </c>
     </row>
-    <row r="63" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="63" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F63" s="24">
         <v>45869</v>
       </c>
       <c r="G63" s="2">
         <v>7.268147353865094E-2</v>
       </c>
       <c r="H63" s="2">
         <v>1.1052995650797193E-2</v>
       </c>
     </row>
-    <row r="64" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="64" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F64" s="24">
         <v>45900</v>
       </c>
       <c r="G64" s="2">
         <v>7.425158643681834E-2</v>
       </c>
       <c r="H64" s="2">
         <v>1.1105092484260894E-2</v>
       </c>
     </row>
-    <row r="65" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="65" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F65" s="24">
         <v>45930</v>
       </c>
       <c r="G65" s="2">
         <v>7.581164885501547E-2</v>
       </c>
       <c r="H65" s="2">
         <v>1.120821709969648E-2</v>
       </c>
     </row>
-    <row r="66" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="66" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F66" s="24">
         <v>45961</v>
       </c>
       <c r="G66" s="2">
         <v>7.7560945849848337E-2</v>
       </c>
       <c r="H66" s="2">
         <v>1.1063506076421068E-2</v>
       </c>
     </row>
-    <row r="67" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="67" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F67" s="24">
         <v>45991</v>
       </c>
       <c r="G67" s="2">
         <v>7.8086118523012921E-2</v>
       </c>
       <c r="H67" s="2">
         <v>1.1080487715656905E-2</v>
       </c>
     </row>
-    <row r="68" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="68" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F68" s="24">
         <v>46022</v>
       </c>
       <c r="G68" s="2">
         <v>7.65558008838505E-2</v>
       </c>
       <c r="H68" s="2">
         <v>1.0963846510188327E-2</v>
       </c>
     </row>
-    <row r="69" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="69" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F69" s="24">
         <v>46053</v>
       </c>
       <c r="G69" s="2">
         <v>7.8600773790989328E-2</v>
       </c>
       <c r="H69" s="2">
         <v>1.1123080252497869E-2</v>
       </c>
     </row>
-    <row r="70" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="70" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F70" s="24">
         <v>46081</v>
       </c>
       <c r="G70" s="2">
         <v>8.0597498093816652E-2</v>
       </c>
       <c r="H70" s="2">
         <v>1.1227263171559596E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9FFDC4A-E033-4343-B503-3C0518252071}">
   <dimension ref="A1:L45"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="30.5703125" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="12" width="15.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="30.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="21.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="20.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="13.6640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="15.109375" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="15.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
       <c r="E8" s="38" t="s">
         <v>325</v>
       </c>
       <c r="F8" s="38"/>
       <c r="I8" s="38" t="s">
         <v>325</v>
       </c>
       <c r="J8" s="38"/>
       <c r="K8" s="38"/>
       <c r="L8" s="38"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
       <c r="B9" s="9" t="s">
         <v>339</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D9" s="9" t="s">
         <v>341</v>
       </c>
       <c r="E9" s="9" t="s">
         <v>323</v>
       </c>
       <c r="F9" s="9" t="s">
         <v>324</v>
       </c>
       <c r="I9" t="s">
         <v>323</v>
       </c>
       <c r="J9" t="s">
         <v>324</v>
       </c>
       <c r="K9" t="s">
         <v>326</v>
       </c>
       <c r="L9" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>143</v>
       </c>
       <c r="B10" s="2">
         <v>-4.1961000000000359E-3</v>
       </c>
       <c r="C10" s="2">
         <v>2.6025000000000076E-3</v>
       </c>
       <c r="D10" s="2">
         <v>2.0414000000000265E-3</v>
       </c>
       <c r="E10" s="2">
         <v>0.4474166</v>
       </c>
       <c r="F10" s="2"/>
       <c r="H10" t="s">
         <v>143</v>
       </c>
       <c r="I10" s="2">
         <v>0.4474166</v>
       </c>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>144</v>
       </c>
       <c r="B11" s="2">
         <v>-9.2216999999999438E-3</v>
       </c>
       <c r="C11" s="2">
         <v>9.3089999999995676E-4</v>
       </c>
       <c r="D11" s="2">
         <v>5.1151999999999864E-3</v>
       </c>
       <c r="E11" s="2">
         <v>0.4441002</v>
       </c>
       <c r="F11" s="2"/>
       <c r="H11" t="s">
         <v>144</v>
       </c>
       <c r="I11" s="2">
         <v>0.4441002</v>
       </c>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>145</v>
       </c>
       <c r="B12" s="2">
         <v>-4.6595000000000386E-3</v>
       </c>
       <c r="C12" s="2">
         <v>-7.0669999999994904E-4</v>
       </c>
       <c r="D12" s="2">
         <v>-3.2666000000000084E-3</v>
       </c>
       <c r="E12" s="2">
         <v>0.43552859999999999</v>
       </c>
       <c r="F12" s="2"/>
       <c r="H12" t="s">
         <v>145</v>
       </c>
       <c r="I12" s="2">
         <v>0.43552859999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>146</v>
       </c>
       <c r="B13" s="2">
         <v>-5.0990999999999675E-3</v>
       </c>
       <c r="C13" s="2">
         <v>1.8934999999999924E-3</v>
       </c>
       <c r="D13" s="2">
         <v>-9.6509999999999652E-4</v>
       </c>
       <c r="E13" s="2">
         <v>0.431255</v>
       </c>
       <c r="F13" s="2"/>
       <c r="H13" t="s">
         <v>146</v>
       </c>
       <c r="I13" s="2">
         <v>0.431255</v>
       </c>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>147</v>
       </c>
       <c r="B14" s="2">
         <v>-4.3237000000000414E-3</v>
       </c>
       <c r="C14" s="2">
         <v>-8.8099999999979861E-5</v>
       </c>
       <c r="D14" s="2">
         <v>-3.9287999999999546E-3</v>
       </c>
       <c r="E14" s="2">
         <v>0.42294219999999999</v>
       </c>
       <c r="F14" s="2"/>
       <c r="H14" t="s">
         <v>147</v>
       </c>
       <c r="I14" s="2">
         <v>0.42294219999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>148</v>
       </c>
       <c r="B15" s="2">
         <v>-7.4357999999999924E-3</v>
       </c>
       <c r="C15" s="2">
         <v>-6.3000000000146272E-6</v>
       </c>
       <c r="D15" s="2">
         <v>3.4134999999999582E-3</v>
       </c>
       <c r="E15" s="2">
         <v>0.41884690000000002</v>
       </c>
       <c r="F15" s="2"/>
       <c r="H15" t="s">
         <v>148</v>
       </c>
       <c r="I15" s="2">
         <v>0.41884690000000002</v>
       </c>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>149</v>
       </c>
       <c r="B16" s="2">
         <v>-5.8798999999999935E-3</v>
       </c>
       <c r="C16" s="2">
         <v>6.4799999999975988E-5</v>
       </c>
       <c r="D16" s="2">
         <v>8.2026000000000043E-3</v>
       </c>
       <c r="E16" s="2">
         <v>0.4210874</v>
       </c>
       <c r="F16" s="2"/>
       <c r="H16" t="s">
         <v>149</v>
       </c>
       <c r="I16" s="2">
         <v>0.4210874</v>
       </c>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>150</v>
       </c>
       <c r="B17" s="2">
         <v>-5.7693999999999801E-3</v>
       </c>
       <c r="C17" s="2">
         <v>3.5118000000000094E-3</v>
       </c>
       <c r="D17" s="2">
         <v>1.1384000000000005E-2</v>
       </c>
       <c r="E17" s="2">
         <v>0.42964950000000002</v>
       </c>
       <c r="F17" s="2"/>
       <c r="H17" t="s">
         <v>150</v>
       </c>
       <c r="I17" s="2">
         <v>0.42964950000000002</v>
       </c>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>151</v>
       </c>
       <c r="B18" s="2">
         <v>-4.4913000000000314E-3</v>
       </c>
       <c r="C18" s="2">
         <v>1.0423999999999989E-3</v>
       </c>
       <c r="D18" s="2">
         <v>9.4291000000000236E-3</v>
       </c>
       <c r="E18" s="2">
         <v>0.43539299999999997</v>
       </c>
       <c r="F18" s="2"/>
       <c r="H18" t="s">
         <v>151</v>
       </c>
       <c r="I18" s="2">
         <v>0.43539299999999997</v>
       </c>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>152</v>
       </c>
       <c r="B19" s="2">
         <v>-5.9015999999999513E-3</v>
       </c>
       <c r="C19" s="2">
         <v>6.0789999999999456E-4</v>
       </c>
       <c r="D19" s="2">
         <v>1.1587799999999926E-2</v>
       </c>
       <c r="E19" s="2">
         <v>0.4414959</v>
       </c>
       <c r="F19" s="2"/>
       <c r="H19" t="s">
         <v>152</v>
       </c>
       <c r="I19" s="2">
         <v>0.4414959</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>153</v>
       </c>
       <c r="B20" s="2">
         <v>-1.2574000000000196E-3</v>
       </c>
       <c r="C20" s="2">
         <v>2.6819999999999622E-4</v>
       </c>
       <c r="D20" s="2">
         <v>9.5726000000000422E-3</v>
       </c>
       <c r="E20" s="2">
         <v>0.44989499999999999</v>
       </c>
       <c r="F20" s="2"/>
       <c r="H20" t="s">
         <v>153</v>
       </c>
       <c r="I20" s="2">
         <v>0.44989499999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>154</v>
       </c>
       <c r="B21" s="2">
         <v>5.6059999999996668E-4</v>
       </c>
       <c r="C21" s="2">
         <v>-7.7099999999996616E-4</v>
       </c>
       <c r="D21" s="2">
         <v>4.2539000000000327E-3</v>
       </c>
       <c r="E21" s="2">
         <v>0.45384780000000002</v>
       </c>
       <c r="F21" s="2"/>
       <c r="H21" t="s">
         <v>154</v>
       </c>
       <c r="I21" s="2">
         <v>0.45384780000000002</v>
       </c>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>155</v>
       </c>
       <c r="B22" s="2">
         <v>5.9030000000004357E-4</v>
       </c>
       <c r="C22" s="2">
         <v>1.3802999999999455E-3</v>
       </c>
       <c r="D22" s="2">
         <v>-1.503900000000058E-3</v>
       </c>
       <c r="E22" s="2">
         <v>0.4542427</v>
       </c>
       <c r="F22" s="2"/>
       <c r="H22" t="s">
         <v>155</v>
       </c>
       <c r="I22" s="2">
         <v>0.4542427</v>
       </c>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>156</v>
       </c>
       <c r="B23" s="2">
         <v>1.5903999999999918E-3</v>
       </c>
       <c r="C23" s="2">
         <v>1.9583000000000239E-3</v>
       </c>
       <c r="D23" s="2">
         <v>-4.711999999999994E-3</v>
       </c>
       <c r="E23" s="2">
         <v>0.45301809999999998</v>
       </c>
       <c r="F23" s="2"/>
       <c r="H23" t="s">
         <v>156</v>
       </c>
       <c r="I23" s="2">
         <v>0.45301809999999998</v>
       </c>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>157</v>
       </c>
       <c r="B24" s="2">
         <v>5.4480000000001194E-4</v>
       </c>
       <c r="C24" s="2">
         <v>1.8198999999999854E-3</v>
       </c>
       <c r="D24" s="2">
         <v>-7.6842000000000299E-3</v>
       </c>
       <c r="E24" s="2">
         <v>0.44761790000000001</v>
       </c>
       <c r="F24" s="2"/>
       <c r="H24" t="s">
         <v>157</v>
       </c>
       <c r="I24" s="2">
         <v>0.44761790000000001</v>
       </c>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>158</v>
       </c>
       <c r="B25" s="2">
         <v>7.9279999999998241E-4</v>
       </c>
       <c r="C25" s="2">
         <v>1.9637000000000127E-3</v>
       </c>
       <c r="D25" s="2">
         <v>-7.1752999999999401E-3</v>
       </c>
       <c r="E25" s="2">
         <v>0.44308380000000003</v>
       </c>
       <c r="F25" s="2"/>
       <c r="H25" t="s">
         <v>158</v>
       </c>
       <c r="I25" s="2">
         <v>0.44308380000000003</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>159</v>
       </c>
       <c r="B26" s="2">
         <v>1.8334999999999879E-3</v>
       </c>
       <c r="C26" s="2">
         <v>3.2937000000000105E-3</v>
       </c>
       <c r="D26" s="2">
         <v>-6.6395000000000204E-3</v>
       </c>
       <c r="E26" s="2">
         <v>0.44141130000000001</v>
       </c>
       <c r="F26" s="2"/>
       <c r="H26" t="s">
         <v>159</v>
       </c>
       <c r="I26" s="2">
         <v>0.44141130000000001</v>
       </c>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>160</v>
       </c>
       <c r="B27" s="2">
         <v>2.9930000000000234E-4</v>
       </c>
       <c r="C27" s="2">
         <v>3.424499999999997E-3</v>
       </c>
       <c r="D27" s="2">
         <v>-3.5466000000000109E-3</v>
       </c>
       <c r="E27" s="2">
         <v>0.44131100000000001</v>
       </c>
       <c r="F27" s="2"/>
       <c r="H27" t="s">
         <v>160</v>
       </c>
       <c r="I27" s="2">
         <v>0.44131100000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>161</v>
       </c>
       <c r="B28" s="2">
         <v>-3.2793999999999879E-3</v>
       </c>
       <c r="C28" s="2">
         <v>5.457500000000004E-3</v>
       </c>
       <c r="D28" s="2">
         <v>-4.2829999999999258E-4</v>
       </c>
       <c r="E28" s="2">
         <v>0.44286500000000001</v>
       </c>
       <c r="F28" s="2"/>
       <c r="H28" t="s">
         <v>161</v>
       </c>
       <c r="I28" s="2">
         <v>0.44286500000000001</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>162</v>
       </c>
       <c r="B29" s="2">
         <v>4.0797999999999668E-3</v>
       </c>
       <c r="C29" s="2">
         <v>2.9609000000000441E-3</v>
       </c>
       <c r="D29" s="2">
         <v>-1.8311999999999773E-3</v>
       </c>
       <c r="E29" s="2">
         <v>0.4476617</v>
       </c>
       <c r="F29" s="2"/>
       <c r="H29" t="s">
         <v>162</v>
       </c>
       <c r="I29" s="2">
         <v>0.4476617</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>163</v>
       </c>
       <c r="B30" s="2">
         <v>-2.7099999999996571E-4</v>
       </c>
       <c r="C30" s="2">
         <v>1.3523999999999203E-3</v>
       </c>
       <c r="D30" s="2">
         <v>-1.395499999999994E-3</v>
       </c>
       <c r="E30" s="2">
         <v>0.44709779999999999</v>
       </c>
       <c r="F30" s="2"/>
       <c r="H30" t="s">
         <v>163</v>
       </c>
       <c r="I30" s="2">
         <v>0.44709779999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>164</v>
       </c>
       <c r="B31" s="2">
         <v>-7.7019999999999866E-4</v>
       </c>
       <c r="C31" s="2">
         <v>2.7970000000004935E-4</v>
       </c>
       <c r="D31" s="2">
         <v>-3.6900000000006372E-5</v>
       </c>
       <c r="E31" s="2">
         <v>0.4463471</v>
       </c>
       <c r="F31" s="2"/>
       <c r="H31" t="s">
         <v>164</v>
       </c>
       <c r="I31" s="2">
         <v>0.4463471</v>
       </c>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>165</v>
       </c>
       <c r="B32" s="2">
         <v>-6.8780000000001618E-4</v>
       </c>
       <c r="C32" s="2">
         <v>-2.9785999999999979E-3</v>
       </c>
       <c r="D32" s="2">
         <v>3.1189999999997609E-4</v>
       </c>
       <c r="E32" s="2">
         <v>0.4430404</v>
       </c>
       <c r="F32" s="2"/>
       <c r="H32" t="s">
         <v>165</v>
       </c>
       <c r="I32" s="2">
         <v>0.4430404</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>166</v>
       </c>
       <c r="B33" s="2">
         <v>-1.2414000000000036E-3</v>
       </c>
       <c r="C33" s="2">
         <v>-1.3756000000000324E-3</v>
       </c>
       <c r="D33" s="2">
         <v>8.8789999999999702E-4</v>
       </c>
       <c r="E33" s="2">
         <v>0.44130239999999998</v>
       </c>
       <c r="F33" s="2"/>
       <c r="H33" t="s">
         <v>166</v>
       </c>
       <c r="I33" s="2">
         <v>0.44130239999999998</v>
       </c>
       <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2"/>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>167</v>
       </c>
       <c r="B34" s="2">
         <v>5.2900000000022374E-5</v>
       </c>
       <c r="C34" s="2">
         <v>1.3987999999999778E-3</v>
       </c>
       <c r="D34" s="2">
         <v>1.017099999999993E-3</v>
       </c>
       <c r="E34" s="2"/>
       <c r="F34" s="2">
         <v>0.44368560000000001</v>
       </c>
       <c r="H34" t="s">
         <v>167</v>
       </c>
       <c r="J34" s="2">
         <v>0.44368560000000001</v>
       </c>
       <c r="K34" s="2">
         <v>0.44887569999999999</v>
       </c>
       <c r="L34" s="2">
         <v>0.45239309999999999</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>332</v>
       </c>
       <c r="B35" s="2">
         <v>7.4199999999968735E-5</v>
       </c>
       <c r="C35" s="2">
         <v>1.2090000000000711E-3</v>
       </c>
       <c r="D35" s="2">
         <v>-2.5139999999995721E-4</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2">
         <v>0.44464379999999998</v>
       </c>
       <c r="H35" t="s">
         <v>332</v>
       </c>
       <c r="J35" s="2">
         <v>0.44464379999999998</v>
       </c>
       <c r="K35" s="2">
         <v>0.45273819999999998</v>
       </c>
       <c r="L35" s="2">
         <v>0.45918419999999999</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>333</v>
       </c>
       <c r="B36" s="2">
         <v>7.6100000000023371E-5</v>
       </c>
       <c r="C36" s="2">
         <v>1.4899999999999358E-3</v>
       </c>
       <c r="D36" s="2">
         <v>6.119999999998349E-5</v>
       </c>
       <c r="E36" s="2"/>
       <c r="F36" s="2">
         <v>0.44618970000000002</v>
       </c>
       <c r="H36" t="s">
         <v>333</v>
       </c>
       <c r="J36" s="2">
         <v>0.44618970000000002</v>
       </c>
       <c r="K36" s="2">
         <v>0.45615879999999998</v>
       </c>
       <c r="L36" s="2">
         <v>0.46606560000000002</v>
       </c>
     </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>334</v>
       </c>
       <c r="B37" s="2">
         <v>7.7099999999996616E-5</v>
       </c>
       <c r="C37" s="2">
         <v>1.9717000000000207E-3</v>
       </c>
       <c r="D37" s="2">
         <v>-8.748000000000089E-4</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2">
         <v>0.4471967</v>
       </c>
       <c r="H37" t="s">
         <v>334</v>
       </c>
       <c r="J37" s="2">
         <v>0.4471967</v>
       </c>
       <c r="K37" s="2">
         <v>0.45647680000000002</v>
       </c>
       <c r="L37" s="2">
         <v>0.47102470000000002</v>
       </c>
     </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>328</v>
       </c>
       <c r="B38" s="2">
         <v>7.7600000000010994E-5</v>
       </c>
       <c r="C38" s="2">
         <v>2.8058000000000249E-3</v>
       </c>
       <c r="D38" s="2">
         <v>-2.1085000000000131E-3</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2">
         <v>0.44765260000000001</v>
       </c>
       <c r="H38" t="s">
         <v>328</v>
       </c>
       <c r="J38" s="2">
         <v>0.44765260000000001</v>
       </c>
       <c r="K38" s="2">
         <v>0.45493729999999999</v>
       </c>
       <c r="L38" s="2">
         <v>0.47101189999999998</v>
       </c>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
         <v>329</v>
       </c>
       <c r="B39" s="2">
         <v>7.7799999999961233E-5</v>
       </c>
       <c r="C39" s="2">
         <v>2.8167000000000053E-3</v>
       </c>
       <c r="D39" s="2">
         <v>-2.6974999999999638E-3</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2">
         <v>0.44745459999999998</v>
       </c>
       <c r="H39" t="s">
         <v>329</v>
       </c>
       <c r="J39" s="2">
         <v>0.44745459999999998</v>
       </c>
       <c r="K39" s="2">
         <v>0.45169310000000001</v>
       </c>
       <c r="L39" s="2">
         <v>0.46885559999999998</v>
       </c>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
         <v>330</v>
       </c>
       <c r="B40" s="2">
         <v>7.9300000000004367E-5</v>
       </c>
       <c r="C40" s="2">
         <v>7.5799999999998091E-4</v>
       </c>
       <c r="D40" s="2">
         <v>-3.263299999999969E-3</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2">
         <v>0.44473960000000001</v>
       </c>
       <c r="H40" t="s">
         <v>330</v>
       </c>
       <c r="J40" s="2">
         <v>0.44473960000000001</v>
       </c>
       <c r="K40" s="2">
         <v>0.4456696</v>
       </c>
       <c r="L40" s="2">
         <v>0.4647791</v>
       </c>
     </row>
-    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
         <v>331</v>
       </c>
       <c r="B41" s="2">
         <v>8.0400000000035998E-5</v>
       </c>
       <c r="C41" s="2">
         <v>4.7799999999986742E-5</v>
       </c>
       <c r="D41" s="2">
         <v>-2.9170000000000584E-3</v>
       </c>
       <c r="E41" s="2"/>
       <c r="F41" s="2">
         <v>0.44175690000000001</v>
       </c>
       <c r="H41" t="s">
         <v>331</v>
       </c>
       <c r="J41" s="2">
         <v>0.44175690000000001</v>
       </c>
       <c r="K41" s="2">
         <v>0.44015140000000003</v>
       </c>
       <c r="L41" s="2">
         <v>0.46082050000000002</v>
       </c>
     </row>
-    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
         <v>335</v>
       </c>
       <c r="B42" s="2">
         <v>8.1300000000006367E-5</v>
       </c>
       <c r="C42" s="2">
         <v>5.810000000000537E-5</v>
       </c>
       <c r="D42" s="2">
         <v>-2.5842999999999838E-3</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2">
         <v>0.4391525</v>
       </c>
       <c r="H42" t="s">
         <v>335</v>
       </c>
       <c r="J42" s="2">
         <v>0.4391525</v>
       </c>
       <c r="K42" s="2">
         <v>0.43557879999999999</v>
       </c>
       <c r="L42" s="2">
         <v>0.45830799999999999</v>
       </c>
     </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
         <v>336</v>
       </c>
       <c r="B43" s="2">
         <v>8.2299999999979612E-5</v>
       </c>
       <c r="C43" s="2">
         <v>4.361999999999977E-4</v>
       </c>
       <c r="D43" s="2">
         <v>-1.6856000000000093E-3</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2">
         <v>0.43786380000000003</v>
       </c>
       <c r="H43" t="s">
         <v>336</v>
       </c>
       <c r="J43" s="2">
         <v>0.43786380000000003</v>
       </c>
       <c r="K43" s="2">
         <v>0.43239369999999999</v>
       </c>
       <c r="L43" s="2">
         <v>0.45653860000000002</v>
       </c>
     </row>
-    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
         <v>337</v>
       </c>
       <c r="B44" s="2">
         <v>8.3200000000005492E-5</v>
       </c>
       <c r="C44" s="2">
         <v>7.3099999999998166E-4</v>
       </c>
       <c r="D44" s="2">
         <v>-8.0809999999997828E-4</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2">
         <v>0.43777739999999998</v>
       </c>
       <c r="H44" t="s">
         <v>337</v>
       </c>
       <c r="J44" s="2">
         <v>0.43777739999999998</v>
       </c>
       <c r="K44" s="2">
         <v>0.4305427</v>
       </c>
       <c r="L44" s="2">
         <v>0.45673740000000002</v>
       </c>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
         <v>338</v>
       </c>
       <c r="B45" s="2">
         <v>8.4199999999978736E-5</v>
       </c>
       <c r="C45" s="2">
         <v>1.5149000000000412E-3</v>
       </c>
       <c r="D45" s="2">
         <v>-5.1659999999997819E-4</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2">
         <v>0.43872840000000002</v>
       </c>
       <c r="H45" t="s">
         <v>338</v>
       </c>
       <c r="J45" s="2">
         <v>0.43872840000000002</v>
       </c>
       <c r="K45" s="2">
         <v>0.42913370000000001</v>
       </c>
       <c r="L45" s="2">
         <v>0.4570265</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I8:L8"/>
     <mergeCell ref="E8:F8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B033833-E634-41DA-8DEB-7BD2E5D09E62}">
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="19.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.33203125" customWidth="1"/>
+    <col min="2" max="2" width="24.44140625" customWidth="1"/>
+    <col min="4" max="4" width="19.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="30" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>325</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>360</v>
       </c>
       <c r="E8" s="1">
         <v>2023</v>
       </c>
       <c r="F8" s="1">
         <v>2024</v>
       </c>
       <c r="G8" s="1">
         <v>2025</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
         <v>348</v>
       </c>
       <c r="B9" s="2">
         <v>1.2288699493161933E-2</v>
       </c>
       <c r="D9" t="s">
         <v>361</v>
       </c>
       <c r="E9" s="2">
         <v>9.577878247003288E-2</v>
       </c>
       <c r="F9" s="2">
         <v>9.9647002014752656E-2</v>
       </c>
       <c r="G9" s="2">
         <v>0.10575540165056194</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
         <v>349</v>
       </c>
       <c r="B10" s="2">
         <v>1.0598864821035562E-2</v>
       </c>
       <c r="D10" t="s">
         <v>362</v>
       </c>
       <c r="E10" s="2">
         <v>3.6665428418696938E-2</v>
       </c>
       <c r="F10" s="2">
         <v>3.8285295635812649E-2</v>
       </c>
       <c r="G10" s="2">
         <v>4.1365238667938453E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>350</v>
       </c>
       <c r="B11" s="2">
         <v>9.9328827615288214E-3</v>
       </c>
       <c r="D11" t="s">
         <v>363</v>
       </c>
       <c r="E11" s="2">
         <v>8.3695898379103212E-2</v>
       </c>
       <c r="F11" s="2">
         <v>8.3976888622475321E-2</v>
       </c>
       <c r="G11" s="2">
         <v>9.3302368017252099E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="9" t="s">
         <v>351</v>
       </c>
       <c r="B12" s="2">
         <v>1.1166877186707056E-2</v>
       </c>
       <c r="D12" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="E12" s="2">
         <v>4.972139420681157E-2</v>
       </c>
       <c r="F12" s="2">
         <v>4.5754866210433419E-2</v>
       </c>
       <c r="G12" s="2">
         <v>4.8214655994691658E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="9" t="s">
         <v>352</v>
       </c>
       <c r="B13" s="2">
         <v>1.3310454128385706E-2</v>
       </c>
       <c r="D13" t="s">
         <v>364</v>
       </c>
       <c r="E13" s="2">
         <v>0.2658615034746446</v>
       </c>
       <c r="F13" s="2">
         <v>0.26766405248347402</v>
       </c>
       <c r="G13" s="2">
         <v>0.28863766433044413</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="9" t="s">
         <v>353</v>
       </c>
       <c r="B14" s="2">
         <v>1.441553894631087E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="9" t="s">
         <v>354</v>
       </c>
       <c r="B15" s="2">
         <v>1.6276653638747342E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="9" t="s">
         <v>355</v>
       </c>
       <c r="B16" s="2">
         <v>2.0877990225499441E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>356</v>
       </c>
       <c r="B17" s="2">
         <v>2.2744145238577311E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" s="9" t="s">
         <v>357</v>
       </c>
       <c r="B18" s="2">
         <v>2.5793062555588497E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" s="9" t="s">
         <v>358</v>
       </c>
       <c r="B19" s="2">
         <v>3.888345630722731E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="9" t="s">
         <v>359</v>
       </c>
       <c r="B20" s="2">
         <v>0.11068295200412867</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56EB851D-4831-4189-B768-E4DA40AEFC1B}">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="36.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.6640625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="21.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="36.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" x14ac:dyDescent="0.3">
       <c r="E9" s="3" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A10" s="37" t="s">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2">
         <v>2.2713006027777777E-2</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="2">
         <v>0.22675276329330019</v>
       </c>
     </row>
-    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A11" s="37"/>
       <c r="B11" t="s">
         <v>4</v>
       </c>
       <c r="C11" s="2">
         <v>1.1499688453703704E-2</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="2">
         <v>0.13117961982149395</v>
       </c>
     </row>
-    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A12" s="37"/>
       <c r="B12" t="s">
         <v>5</v>
       </c>
       <c r="C12" s="2">
         <v>1.4668138888888889E-3</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" s="2">
         <v>9.0920284072430343E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A13" s="37"/>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="2">
         <v>1.2161850231481482E-2</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" s="2">
         <v>7.6701000522289037E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A14" s="37"/>
       <c r="B14" t="s">
         <v>7</v>
       </c>
       <c r="C14" s="2">
         <v>4.517113699074074E-2</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="2">
         <v>7.2969693319283907E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A15" s="37" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="2">
         <v>2.1830326787037037E-2</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" s="2">
         <v>3.3913040182337179E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A16" s="37"/>
       <c r="B16" t="s">
         <v>10</v>
       </c>
       <c r="C16" s="2">
         <v>1.2027034814814815E-3</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" s="2">
         <v>2.8546616352654448E-2</v>
       </c>
     </row>
-    <row r="17" spans="5:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="5:6" x14ac:dyDescent="0.3">
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" s="2">
         <v>1.6005362937599202E-2</v>
       </c>
     </row>
-    <row r="18" spans="5:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="5:6" x14ac:dyDescent="0.3">
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="2">
         <v>1.1560152231021593E-2</v>
       </c>
     </row>
-    <row r="19" spans="5:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="5:6" x14ac:dyDescent="0.3">
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="2">
         <v>6.4983848991019754E-3</v>
       </c>
     </row>
-    <row r="20" spans="5:6" x14ac:dyDescent="0.25">
+    <row r="20" spans="5:6" x14ac:dyDescent="0.3">
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="2">
         <v>2.491524735143069E-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A10:A14"/>
     <mergeCell ref="A15:A16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C596DEBF-8524-4B77-8ADC-EE15BEE00BBC}">
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="39" customWidth="1"/>
-    <col min="2" max="2" width="16.5703125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="19.5703125" customWidth="1"/>
+    <col min="2" max="2" width="16.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.33203125" customWidth="1"/>
+    <col min="4" max="4" width="16.44140625" customWidth="1"/>
+    <col min="5" max="5" width="19.5546875" customWidth="1"/>
     <col min="6" max="6" width="17" customWidth="1"/>
-    <col min="7" max="7" width="20.42578125" customWidth="1"/>
+    <col min="7" max="7" width="20.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B7" s="38" t="s">
         <v>369</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38" t="s">
         <v>326</v>
       </c>
       <c r="E7" s="38"/>
       <c r="F7" s="38" t="s">
         <v>327</v>
       </c>
       <c r="G7" s="38"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B8" s="9" t="s">
         <v>370</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>371</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>370</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>371</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>370</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>372</v>
       </c>
       <c r="B9" s="2">
         <v>2.5355349999999999E-2</v>
       </c>
       <c r="C9" s="2">
         <v>8.3812159999999997E-2</v>
       </c>
       <c r="D9" s="2">
         <v>2.6342040000000001E-2</v>
       </c>
       <c r="E9" s="2">
         <v>9.2938599999999996E-2</v>
       </c>
       <c r="F9" s="2">
         <v>2.4282829999999998E-2</v>
       </c>
       <c r="G9" s="2">
         <v>7.7147469999999996E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>373</v>
       </c>
       <c r="B10" s="2">
         <v>3.2535960000000001E-3</v>
       </c>
       <c r="C10" s="2">
         <v>5.1705179999999998E-3</v>
       </c>
       <c r="D10" s="2">
         <v>3.5461979999999997E-2</v>
       </c>
       <c r="E10" s="2">
         <v>5.3507300000000001E-2</v>
       </c>
       <c r="F10" s="2">
         <v>4.0648980000000001E-2</v>
       </c>
       <c r="G10" s="2">
         <v>6.2897960000000003E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>374</v>
       </c>
       <c r="B11" s="2">
         <v>4.5930220000000004E-3</v>
       </c>
       <c r="C11" s="2">
         <v>1.113371E-2</v>
       </c>
       <c r="D11" s="2">
         <v>2.9965640000000002E-3</v>
       </c>
       <c r="E11" s="2">
         <v>7.9495260000000002E-3</v>
       </c>
       <c r="F11" s="2">
         <v>7.6848009999999998E-3</v>
       </c>
       <c r="G11" s="2">
         <v>1.8547810000000001E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>375</v>
       </c>
       <c r="B12" s="2">
         <v>3.2978489999999999E-2</v>
       </c>
       <c r="C12" s="2">
         <v>9.9931710000000007E-2</v>
       </c>
       <c r="D12" s="2">
         <v>6.5032950000000006E-2</v>
       </c>
       <c r="E12" s="2">
         <v>0.154141</v>
       </c>
       <c r="F12" s="2">
         <v>7.4373900000000007E-2</v>
       </c>
       <c r="G12" s="2">
         <v>0.15872820000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="B13" s="2">
         <v>1.7782050000000001E-2</v>
       </c>
       <c r="C13" s="2">
         <v>8.9164099999999996E-2</v>
       </c>
       <c r="D13" s="2">
         <v>3.9669200000000002E-2</v>
       </c>
       <c r="E13" s="2">
         <v>0.14297799999999999</v>
       </c>
       <c r="F13" s="2">
         <v>4.580886E-2</v>
       </c>
       <c r="G13" s="2">
         <v>0.14731159999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="D7:E7"/>
     <mergeCell ref="F7:G7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46EB67AF-05E3-4A65-A644-D163F2E310C5}">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="31" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="26.5703125" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="18.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.5546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="31.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.109375" customWidth="1"/>
+    <col min="8" max="8" width="18.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="B8" s="9" t="s">
         <v>381</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>382</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>383</v>
       </c>
       <c r="G8" t="s">
         <v>384</v>
       </c>
       <c r="H8" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>2019</v>
       </c>
       <c r="B9" s="2">
         <v>0.127428025</v>
       </c>
       <c r="C9" s="2">
         <v>0.13659594999999999</v>
       </c>
       <c r="D9" s="2">
         <v>0.14445785466303102</v>
       </c>
       <c r="F9" t="s">
         <v>147</v>
       </c>
       <c r="G9" s="2">
         <v>7.3617439999999999E-3</v>
       </c>
       <c r="H9" s="2">
         <v>1.6808503999999998E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>2020</v>
       </c>
       <c r="B10" s="2">
         <v>0.13523605</v>
       </c>
       <c r="C10" s="2">
         <v>0.139907475</v>
       </c>
       <c r="D10" s="2">
         <v>0.14291477852635892</v>
       </c>
       <c r="F10" t="s">
         <v>148</v>
       </c>
       <c r="G10" s="2">
         <v>6.8182570000000003E-3</v>
       </c>
       <c r="H10" s="2">
         <v>1.5442918E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>2021</v>
       </c>
       <c r="B11" s="2">
         <v>0.14256017500000001</v>
       </c>
       <c r="C11" s="2">
         <v>0.16461677499999999</v>
       </c>
       <c r="D11" s="2">
         <v>0.16001735802237435</v>
       </c>
       <c r="F11" t="s">
         <v>149</v>
       </c>
       <c r="G11" s="2">
         <v>6.0219160000000004E-3</v>
       </c>
       <c r="H11" s="2">
         <v>1.3756821000000001E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>2022</v>
       </c>
       <c r="B12" s="2">
         <v>0.154874225</v>
       </c>
       <c r="C12" s="2">
         <v>0.21631419999999998</v>
       </c>
       <c r="D12" s="2">
         <v>0.16878777035042367</v>
       </c>
       <c r="F12" t="s">
         <v>150</v>
       </c>
       <c r="G12" s="2">
         <v>5.944983E-3</v>
       </c>
       <c r="H12" s="2">
         <v>1.3638473E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>2023</v>
       </c>
       <c r="B13" s="2">
         <v>0.16969989999999999</v>
       </c>
       <c r="C13" s="2">
         <v>0.26243432500000002</v>
       </c>
       <c r="D13" s="2">
         <v>0.1681898871828986</v>
       </c>
       <c r="F13" t="s">
         <v>151</v>
       </c>
       <c r="G13" s="2">
         <v>5.602526E-3</v>
       </c>
       <c r="H13" s="2">
         <v>1.257342E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>2024</v>
       </c>
       <c r="B14" s="2">
         <v>0.17695887500000002</v>
       </c>
       <c r="C14" s="2">
         <v>0.25902280000000005</v>
       </c>
       <c r="D14" s="2">
         <v>0.16874045634095852</v>
       </c>
       <c r="F14" t="s">
         <v>152</v>
       </c>
       <c r="G14" s="2">
         <v>4.5584939999999997E-3</v>
       </c>
       <c r="H14" s="2">
         <v>1.0221383000000001E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>2025</v>
       </c>
       <c r="B15" s="2">
         <v>0.19011575</v>
       </c>
       <c r="C15" s="2">
         <v>0.27534067500000003</v>
       </c>
       <c r="D15" s="2">
         <v>0.15987845837479714</v>
       </c>
       <c r="F15" t="s">
         <v>153</v>
       </c>
       <c r="G15" s="2">
         <v>4.1449909999999998E-3</v>
       </c>
       <c r="H15" s="2">
         <v>8.9651739999999994E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F16" t="s">
         <v>154</v>
       </c>
       <c r="G16" s="2">
         <v>4.1469419999999998E-3</v>
       </c>
       <c r="H16" s="2">
         <v>9.3243059999999992E-3</v>
       </c>
     </row>
-    <row r="17" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F17" t="s">
         <v>155</v>
       </c>
       <c r="G17" s="2">
         <v>4.0288900000000002E-3</v>
       </c>
       <c r="H17" s="2">
         <v>8.9966270000000001E-3</v>
       </c>
     </row>
-    <row r="18" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F18" t="s">
         <v>156</v>
       </c>
       <c r="G18" s="2">
         <v>4.36747E-3</v>
       </c>
       <c r="H18" s="2">
         <v>9.5385769999999995E-3</v>
       </c>
     </row>
-    <row r="19" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F19" t="s">
         <v>157</v>
       </c>
       <c r="G19" s="2">
         <v>4.3020669999999997E-3</v>
       </c>
       <c r="H19" s="2">
         <v>1.0006077E-2</v>
       </c>
     </row>
-    <row r="20" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F20" t="s">
         <v>158</v>
       </c>
       <c r="G20" s="2">
         <v>4.2995669999999998E-3</v>
       </c>
       <c r="H20" s="2">
         <v>1.0285900000000001E-2</v>
       </c>
     </row>
-    <row r="21" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F21" t="s">
         <v>159</v>
       </c>
       <c r="G21" s="2">
         <v>4.874204E-3</v>
       </c>
       <c r="H21" s="2">
         <v>1.141021E-2</v>
       </c>
     </row>
-    <row r="22" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F22" t="s">
         <v>160</v>
       </c>
       <c r="G22" s="2">
         <v>4.7923100000000001E-3</v>
       </c>
       <c r="H22" s="2">
         <v>1.1609916E-2</v>
       </c>
     </row>
-    <row r="23" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F23" t="s">
         <v>161</v>
       </c>
       <c r="G23" s="2">
         <v>4.9004799999999996E-3</v>
       </c>
       <c r="H23" s="2">
         <v>1.1611695E-2</v>
       </c>
     </row>
-    <row r="24" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F24" t="s">
         <v>162</v>
       </c>
       <c r="G24" s="2">
         <v>4.8919530000000001E-3</v>
       </c>
       <c r="H24" s="2">
         <v>1.1924871E-2</v>
       </c>
     </row>
-    <row r="25" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F25" t="s">
         <v>163</v>
       </c>
       <c r="G25" s="2">
         <v>5.0830320000000003E-3</v>
       </c>
       <c r="H25" s="2">
         <v>1.2600165999999999E-2</v>
       </c>
     </row>
-    <row r="26" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F26" t="s">
         <v>164</v>
       </c>
       <c r="G26" s="2">
         <v>5.1527379999999996E-3</v>
       </c>
       <c r="H26" s="2">
         <v>1.2709430000000001E-2</v>
       </c>
     </row>
-    <row r="27" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F27" t="s">
         <v>165</v>
       </c>
       <c r="G27" s="2">
         <v>5.2895069999999997E-3</v>
       </c>
       <c r="H27" s="2">
         <v>1.3417381000000001E-2</v>
       </c>
     </row>
-    <row r="28" spans="6:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="6:8" x14ac:dyDescent="0.3">
       <c r="F28" t="s">
         <v>166</v>
       </c>
       <c r="G28" s="2">
         <v>5.2895069999999997E-3</v>
       </c>
       <c r="H28" s="2">
         <v>1.3417381000000001E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11C692BA-2CCB-4AC2-BB08-8F0D9B373345}">
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="27.140625" customWidth="1"/>
+    <col min="1" max="1" width="27.109375" customWidth="1"/>
     <col min="3" max="4" width="14" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="15.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="B8" s="9">
         <v>2025</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>392</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>393</v>
       </c>
       <c r="F8" t="s">
         <v>403</v>
       </c>
       <c r="G8" s="11">
         <v>4208.1119189999999</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>394</v>
       </c>
       <c r="B9" s="2">
         <v>1.5687505105774768E-2</v>
       </c>
       <c r="C9" s="2">
         <v>2.6608870525459682E-2</v>
       </c>
       <c r="D9" s="2">
         <v>-1.71449835513795E-2</v>
       </c>
       <c r="F9" t="s">
         <v>404</v>
       </c>
       <c r="G9" s="11">
         <v>-220.12997999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>402</v>
       </c>
       <c r="B10" s="2">
         <v>3.3741960732095899E-2</v>
       </c>
       <c r="C10" s="2">
         <v>9.3465127119194413E-3</v>
       </c>
       <c r="D10" s="2">
         <v>0.13348482400680672</v>
       </c>
       <c r="F10" t="s">
         <v>405</v>
       </c>
       <c r="G10" s="11">
         <v>374.90377999999998</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>401</v>
       </c>
       <c r="B11" s="2">
         <v>6.8087648634587161E-3</v>
       </c>
       <c r="C11" s="2">
         <v>9.4980675904638989E-3</v>
       </c>
       <c r="D11" s="2">
         <v>7.1900633969384176E-2</v>
       </c>
       <c r="F11" t="s">
         <v>406</v>
       </c>
       <c r="G11" s="11">
         <v>463.67549000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="2">
         <v>0.1</v>
       </c>
       <c r="C12" s="2">
         <v>0.11600000000000001</v>
       </c>
       <c r="D12" s="2">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="F12" t="s">
         <v>407</v>
       </c>
       <c r="G12" s="11">
         <v>-669.45244600000001</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>400</v>
       </c>
       <c r="B13" s="2">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="C13" s="2">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="D13" s="2">
         <v>0.02</v>
       </c>
       <c r="F13" t="s">
         <v>408</v>
       </c>
       <c r="G13" s="11">
         <v>93.206588999999994</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>399</v>
       </c>
       <c r="B14" s="2">
         <v>4.2261129596625313E-2</v>
       </c>
       <c r="C14" s="2">
         <v>5.3166802837551597E-2</v>
       </c>
       <c r="D14" s="2">
         <v>9.9228420870323131E-3</v>
       </c>
       <c r="F14" t="s">
         <v>409</v>
       </c>
       <c r="G14" s="11">
         <v>297.17544900000001</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>395</v>
       </c>
       <c r="B15" s="2">
         <v>1.95371817064105E-2</v>
       </c>
       <c r="C15" s="2">
         <v>-1.2538710087622529E-2</v>
       </c>
       <c r="D15" s="2">
         <v>-2.7743852133261138E-2</v>
       </c>
       <c r="F15" t="s">
         <v>410</v>
       </c>
       <c r="G15" s="11">
         <v>-180.975235</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>396</v>
       </c>
       <c r="B16" s="2">
         <v>-1.2E-2</v>
       </c>
       <c r="C16" s="2">
         <v>-8.9999999999999993E-3</v>
       </c>
       <c r="D16" s="2">
         <v>-3.1E-2</v>
       </c>
       <c r="F16" t="s">
         <v>411</v>
       </c>
       <c r="G16" s="11">
         <v>-146.79959400000001</v>
       </c>
     </row>
-    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>397</v>
       </c>
       <c r="B17" s="2">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="C17" s="2">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="D17" s="2">
         <v>-5.1999999999999998E-2</v>
       </c>
       <c r="F17" t="s">
         <v>412</v>
       </c>
       <c r="G17" s="11">
         <v>-146.21614400000001</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>398</v>
       </c>
       <c r="B18" s="2">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="C18" s="2">
         <v>-8.4000000000000005E-2</v>
       </c>
       <c r="D18" s="2">
         <v>-9.4E-2</v>
       </c>
       <c r="F18" t="s">
         <v>413</v>
       </c>
       <c r="G18" s="11">
         <v>104.89848000000001</v>
       </c>
     </row>
-    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="F19" t="s">
         <v>414</v>
       </c>
       <c r="G19" s="11">
         <v>16.328503000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="F20" t="s">
         <v>415</v>
       </c>
       <c r="G20" s="11">
         <v>4194.7268110000005</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9452FB54-2919-48CD-A03B-4DFCA5EC6C0B}">
   <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="20.85546875" customWidth="1"/>
+    <col min="1" max="1" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="13.5546875" customWidth="1"/>
+    <col min="3" max="3" width="20.33203125" customWidth="1"/>
+    <col min="4" max="4" width="20.88671875" customWidth="1"/>
     <col min="5" max="5" width="24" customWidth="1"/>
-    <col min="8" max="8" width="21.5703125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="22.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="21.5546875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="19.6640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="22.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B8" s="5" t="s">
         <v>422</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>423</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>424</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>425</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>426</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>427</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="27">
         <v>43465</v>
       </c>
       <c r="B9" s="2">
         <v>3.0300000000000001E-2</v>
       </c>
       <c r="C9" s="2">
         <v>6.0299999999999999E-2</v>
       </c>
       <c r="D9" s="2">
         <v>6.3600000000000004E-2</v>
       </c>
       <c r="E9" s="2">
         <v>0.11619075373377601</v>
       </c>
       <c r="F9" s="2">
         <v>8.2699999999999996E-2</v>
       </c>
       <c r="H9" t="s">
         <v>428</v>
       </c>
       <c r="I9" s="28">
         <v>2.7E-2</v>
       </c>
       <c r="J9" s="28">
         <v>2.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="27">
         <v>43830</v>
       </c>
       <c r="B10" s="2">
         <v>2.35E-2</v>
       </c>
       <c r="C10" s="2">
         <v>6.9500000000000006E-2</v>
       </c>
       <c r="D10" s="2">
         <v>5.0700000000000002E-2</v>
       </c>
       <c r="E10" s="2">
         <v>0.133391246544389</v>
       </c>
       <c r="F10" s="2">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="H10" t="s">
         <v>369</v>
       </c>
       <c r="I10" s="28">
         <v>0.113</v>
       </c>
       <c r="J10" s="28">
         <v>5.0318670053928774E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="27">
         <v>44196</v>
       </c>
       <c r="B11" s="2">
         <v>2.6700000000000002E-2</v>
       </c>
       <c r="C11" s="2">
         <v>8.3500000000000005E-2</v>
       </c>
       <c r="D11" s="2">
         <v>0.1265</v>
       </c>
       <c r="E11" s="2">
         <v>0.13066764700109901</v>
       </c>
       <c r="F11" s="2">
         <v>7.1400000000000005E-2</v>
       </c>
       <c r="H11" t="s">
         <v>326</v>
       </c>
       <c r="I11" s="28">
         <v>0.33</v>
       </c>
       <c r="J11" s="28">
         <v>9.8364308953959978E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="27">
         <v>44561</v>
       </c>
       <c r="B12" s="2">
         <v>2.8199999999999999E-2</v>
       </c>
       <c r="C12" s="2">
         <v>0.1043</v>
       </c>
       <c r="D12" s="2">
         <v>6.2899999999999998E-2</v>
       </c>
       <c r="E12" s="2">
         <v>0.113703033393402</v>
       </c>
       <c r="F12" s="2">
         <v>8.1000000000000003E-2</v>
       </c>
       <c r="H12" t="s">
         <v>327</v>
       </c>
       <c r="I12" s="28">
         <v>0.28999999999999998</v>
       </c>
       <c r="J12" s="28">
         <v>8.9450461291616531E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="27">
         <v>44926</v>
       </c>
       <c r="B13" s="2">
         <v>2.98E-2</v>
       </c>
       <c r="C13" s="2">
         <v>8.7099999999999997E-2</v>
       </c>
       <c r="D13" s="2">
         <v>5.7099999999999998E-2</v>
       </c>
       <c r="E13" s="2">
         <v>0.101637217652661</v>
       </c>
       <c r="F13" s="2">
         <v>8.9399999999999993E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="27">
         <v>45291</v>
       </c>
       <c r="B14" s="2">
         <v>2.5399999999999999E-2</v>
       </c>
       <c r="C14" s="2">
         <v>6.6699999999999995E-2</v>
       </c>
       <c r="D14" s="2">
         <v>5.04E-2</v>
       </c>
       <c r="E14" s="2">
         <v>0.183974544958245</v>
       </c>
       <c r="F14" s="2">
         <v>9.9500000000000005E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="27">
         <v>45657</v>
       </c>
       <c r="B15" s="2">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="C15" s="2">
         <v>6.3600000000000004E-2</v>
       </c>
       <c r="D15" s="2">
         <v>5.4100000000000002E-2</v>
       </c>
       <c r="E15" s="2">
         <v>0.196773745505959</v>
       </c>
       <c r="F15" s="2">
         <v>9.5399999999999999E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="27">
         <v>46022</v>
       </c>
       <c r="B16" s="2">
         <v>2.7300000000000001E-2</v>
       </c>
       <c r="C16" s="2">
         <v>9.4100000000000003E-2</v>
       </c>
       <c r="D16" s="2">
         <v>4.8399999999999999E-2</v>
       </c>
       <c r="E16" s="2">
         <v>0.21236616491351801</v>
       </c>
       <c r="F16" s="2">
         <v>9.2100000000000001E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="27">
         <v>46387</v>
       </c>
       <c r="B17" s="2">
         <v>4.4699999999999997E-2</v>
       </c>
       <c r="C17" s="2">
         <v>0.14480000000000001</v>
       </c>
       <c r="D17" s="2">
         <v>6.2E-2</v>
       </c>
       <c r="E17" s="2">
         <v>0.13426599880302501</v>
       </c>
       <c r="F17" s="2">
         <v>9.2600000000000002E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A18" s="27">
         <v>46752</v>
       </c>
       <c r="B18" s="2">
         <v>6.2300000000000001E-2</v>
       </c>
       <c r="C18" s="2">
         <v>0.16339999999999999</v>
       </c>
       <c r="D18" s="2">
         <v>6.93E-2</v>
       </c>
       <c r="E18" s="2">
         <v>0.116915599685674</v>
       </c>
       <c r="F18" s="2">
         <v>8.8300000000000003E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="27">
         <v>47118</v>
       </c>
       <c r="B19" s="2">
         <v>8.48E-2</v>
       </c>
       <c r="C19" s="2">
         <v>0.15529999999999999</v>
       </c>
       <c r="D19" s="2">
         <v>5.3499999999999999E-2</v>
       </c>
       <c r="E19" s="2">
         <v>0.109059301820687</v>
       </c>
       <c r="F19" s="2">
         <v>8.6499999999999994E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{520DF038-DD18-4421-8B86-FC3E92CBC096}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15348C65-95F5-4BB3-8FEC-8BC6424EB154}">
   <dimension ref="A1:J23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="9" max="9" width="9.42578125" bestFit="1" customWidth="1"/>
-    <col min="10" max="10" width="16.140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.44140625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="16.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B7" s="9" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>64</v>
       </c>
       <c r="D7" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="9" t="s">
         <v>434</v>
       </c>
       <c r="F7" s="9" t="s">
         <v>31</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>436</v>
       </c>
       <c r="J7" s="9" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>151</v>
       </c>
       <c r="B8" s="2">
         <v>4.4044736240719973E-2</v>
       </c>
       <c r="C8" s="2">
         <v>4.4903385633180533E-2</v>
       </c>
       <c r="D8" s="2">
         <v>3.8440827449782666E-2</v>
       </c>
       <c r="E8" s="2">
         <v>8.9608950943550012E-3</v>
       </c>
       <c r="F8" s="2">
         <v>4.2272289774389737E-2</v>
       </c>
       <c r="H8" t="s">
         <v>151</v>
       </c>
       <c r="I8" s="2">
         <v>-0.10400000000000009</v>
       </c>
       <c r="J8" s="2">
         <v>-4.8666666666666643E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>152</v>
       </c>
       <c r="B9" s="2">
         <v>4.0825946379721992E-2</v>
       </c>
       <c r="C9" s="2">
         <v>4.4856944169651185E-2</v>
       </c>
       <c r="D9" s="2">
         <v>3.7911214939088916E-2</v>
       </c>
       <c r="E9" s="2">
         <v>8.2467960636414209E-3</v>
       </c>
       <c r="F9" s="2">
         <v>4.1418412442111301E-2</v>
       </c>
       <c r="H9" t="s">
         <v>152</v>
       </c>
       <c r="I9" s="2">
         <v>3.0000000000000027E-2</v>
       </c>
       <c r="J9" s="2">
         <v>6.8333333333333385E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>153</v>
       </c>
       <c r="B10" s="2">
         <v>3.6420322280613024E-2</v>
       </c>
       <c r="C10" s="2">
         <v>4.5522965888109578E-2</v>
       </c>
       <c r="D10" s="2">
         <v>3.7499976387294881E-2</v>
       </c>
       <c r="E10" s="2">
         <v>7.9880332681549308E-3</v>
       </c>
       <c r="F10" s="2">
         <v>4.6092409828613748E-2</v>
       </c>
       <c r="H10" t="s">
         <v>153</v>
       </c>
       <c r="I10" s="2">
         <v>0.23799999999999999</v>
       </c>
       <c r="J10" s="2">
         <v>0.28899999999999998</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>154</v>
       </c>
       <c r="B11" s="2">
         <v>3.6621375839692764E-2</v>
       </c>
       <c r="C11" s="2">
         <v>4.7537974014035589E-2</v>
       </c>
       <c r="D11" s="2">
         <v>3.8824305099069825E-2</v>
       </c>
       <c r="E11" s="2">
         <v>8.2070373340463257E-3</v>
       </c>
       <c r="F11" s="2">
         <v>4.8622993967185758E-2</v>
       </c>
       <c r="H11" t="s">
         <v>154</v>
       </c>
       <c r="I11" s="2">
         <v>6.5999999999999837E-2</v>
       </c>
       <c r="J11" s="2">
         <v>2.9000000000000015E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>155</v>
       </c>
       <c r="B12" s="2">
         <v>3.4643574598206162E-2</v>
       </c>
       <c r="C12" s="2">
         <v>4.8397645401160164E-2</v>
       </c>
       <c r="D12" s="2">
         <v>4.064167196689028E-2</v>
       </c>
       <c r="E12" s="2">
         <v>9.0359266345588374E-3</v>
       </c>
       <c r="F12" s="2">
         <v>5.1648426394746844E-2</v>
       </c>
       <c r="H12" t="s">
         <v>155</v>
       </c>
       <c r="I12" s="2">
         <v>0.16400000000000015</v>
       </c>
       <c r="J12" s="2">
         <v>0.11499999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>156</v>
       </c>
       <c r="B13" s="2">
         <v>3.4576033980651427E-2</v>
       </c>
       <c r="C13" s="2">
         <v>5.0612526565526651E-2</v>
       </c>
       <c r="D13" s="2">
         <v>4.4081475213672533E-2</v>
       </c>
       <c r="E13" s="2">
         <v>1.1033322944415986E-2</v>
       </c>
       <c r="F13" s="2">
         <v>5.7406422680208721E-2</v>
       </c>
       <c r="H13" t="s">
         <v>156</v>
       </c>
       <c r="I13" s="2">
         <v>0.16400000000000015</v>
       </c>
       <c r="J13" s="2">
         <v>0.11033333333333332</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>157</v>
       </c>
       <c r="B14" s="2">
         <v>4.1416331759406483E-2</v>
       </c>
       <c r="C14" s="2">
         <v>5.2152561374119409E-2</v>
       </c>
       <c r="D14" s="2">
         <v>4.5681385326526255E-2</v>
       </c>
       <c r="E14" s="2">
         <v>1.1886070397495438E-2</v>
       </c>
       <c r="F14" s="2">
         <v>6.0085456502877228E-2</v>
       </c>
       <c r="H14" t="s">
         <v>157</v>
       </c>
       <c r="I14" s="2">
         <v>7.4999999999999956E-2</v>
       </c>
       <c r="J14" s="2">
         <v>4.6333333333333358E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>158</v>
       </c>
       <c r="B15" s="2">
         <v>4.5703109650592016E-2</v>
       </c>
       <c r="C15" s="2">
         <v>5.3900980190426058E-2</v>
       </c>
       <c r="D15" s="2">
         <v>4.7076435401263418E-2</v>
       </c>
       <c r="E15" s="2">
         <v>1.3072896066896782E-2</v>
       </c>
       <c r="F15" s="2">
         <v>5.9685398709291584E-2</v>
       </c>
       <c r="H15" t="s">
         <v>158</v>
       </c>
       <c r="I15" s="2">
         <v>4.6000000000000041E-2</v>
       </c>
       <c r="J15" s="2">
         <v>5.5999999999999994E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>159</v>
       </c>
       <c r="B16" s="2">
         <v>4.1355326843295175E-2</v>
       </c>
       <c r="C16" s="2">
         <v>5.5840356227851329E-2</v>
       </c>
       <c r="D16" s="2">
         <v>4.839859286425717E-2</v>
       </c>
       <c r="E16" s="2">
         <v>1.4292201612974297E-2</v>
       </c>
       <c r="F16" s="2">
         <v>5.3887126316378139E-2</v>
       </c>
       <c r="H16" t="s">
         <v>159</v>
       </c>
       <c r="I16" s="2">
         <v>-7.7999999999999958E-2</v>
       </c>
       <c r="J16" s="2">
         <v>-0.14066666666666669</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>160</v>
       </c>
       <c r="B17" s="2">
         <v>3.8017111442607235E-2</v>
       </c>
       <c r="C17" s="2">
         <v>5.5821608558614712E-2</v>
       </c>
       <c r="D17" s="2">
         <v>5.0036648945533974E-2</v>
       </c>
       <c r="E17" s="2">
         <v>1.7239431484292682E-2</v>
       </c>
       <c r="F17" s="2">
         <v>4.9365888129786539E-2</v>
       </c>
       <c r="H17" t="s">
         <v>160</v>
       </c>
       <c r="I17" s="2">
         <v>5.9000000000000163E-2</v>
       </c>
       <c r="J17" s="2">
         <v>2.7666666666666662E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>161</v>
       </c>
       <c r="B18" s="2">
         <v>2.9725463803996304E-2</v>
       </c>
       <c r="C18" s="2">
         <v>5.2541457837224415E-2</v>
       </c>
       <c r="D18" s="2">
         <v>5.2945678996513403E-2</v>
       </c>
       <c r="E18" s="2">
         <v>1.8957940326378139E-2</v>
       </c>
       <c r="F18" s="2">
         <v>4.6367825306105434E-2</v>
       </c>
       <c r="H18" t="s">
         <v>161</v>
       </c>
       <c r="I18" s="2">
         <v>5.9000000000000163E-2</v>
       </c>
       <c r="J18" s="2">
         <v>2.3666666666666645E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>162</v>
       </c>
       <c r="B19" s="2">
         <v>2.9273824390196306E-2</v>
       </c>
       <c r="C19" s="2">
         <v>5.2760361149029093E-2</v>
       </c>
       <c r="D19" s="2">
         <v>5.4790930117333006E-2</v>
       </c>
       <c r="E19" s="2">
         <v>2.1951732446862566E-2</v>
       </c>
       <c r="F19" s="2">
         <v>4.6300667345428641E-2</v>
       </c>
       <c r="H19" t="s">
         <v>162</v>
       </c>
       <c r="I19" s="2">
         <v>0.13900000000000001</v>
       </c>
       <c r="J19" s="2">
         <v>7.6999999999999985E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>163</v>
       </c>
       <c r="B20" s="2">
         <v>3.0795983994396758E-2</v>
       </c>
       <c r="C20" s="2">
         <v>5.228460596795774E-2</v>
       </c>
       <c r="D20" s="2">
         <v>5.8174733526204274E-2</v>
       </c>
       <c r="E20" s="2">
         <v>2.5002281751777725E-2</v>
       </c>
       <c r="F20" s="2">
         <v>4.8482298976967701E-2</v>
       </c>
       <c r="H20" t="s">
         <v>163</v>
       </c>
       <c r="I20" s="2">
         <v>0.14900000000000002</v>
       </c>
       <c r="J20" s="2">
         <v>0.16400000000000006</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>164</v>
       </c>
       <c r="B21" s="2">
         <v>2.9251193403748797E-2</v>
       </c>
       <c r="C21" s="2">
         <v>5.3817786920113297E-2</v>
       </c>
       <c r="D21" s="2">
         <v>5.952300811528697E-2</v>
       </c>
       <c r="E21" s="2">
         <v>2.6692563967094615E-2</v>
       </c>
       <c r="F21" s="2">
         <v>4.7311113193762959E-2</v>
       </c>
       <c r="H21" t="s">
         <v>164</v>
       </c>
       <c r="I21" s="2">
         <v>1.2999999999999901E-2</v>
       </c>
       <c r="J21" s="2">
         <v>-1.2666666666666701E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>165</v>
       </c>
       <c r="B22" s="2">
         <v>2.7536531829504021E-2</v>
       </c>
       <c r="C22" s="2">
         <v>5.8628368335173264E-2</v>
       </c>
       <c r="D22" s="2">
         <v>5.952055892255248E-2</v>
       </c>
       <c r="E22" s="2">
         <v>2.9213520808516635E-2</v>
       </c>
       <c r="F22" s="2">
         <v>4.3085566877620794E-2</v>
       </c>
       <c r="H22" t="s">
         <v>165</v>
       </c>
       <c r="I22" s="2">
         <v>-1.3000000000000012E-2</v>
       </c>
       <c r="J22" s="2">
         <v>-4.0666666666666677E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>166</v>
       </c>
       <c r="B23" s="2">
         <v>2.2197068008562366E-2</v>
       </c>
       <c r="C23" s="2">
         <v>5.8838374702516801E-2</v>
       </c>
       <c r="D23" s="2">
         <v>5.9169547505195513E-2</v>
       </c>
       <c r="E23" s="2">
         <v>3.0515701908014652E-2</v>
       </c>
       <c r="F23" s="2">
         <v>4.1687376237056178E-2</v>
       </c>
       <c r="H23" t="s">
         <v>166</v>
       </c>
       <c r="I23" s="2">
         <v>-7.2999999999999954E-2</v>
       </c>
       <c r="J23" s="2">
         <v>-0.11333333333333333</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3D4AE364-5639-44BF-BF65-484C52A84D9D}">
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="32.28515625" customWidth="1"/>
+    <col min="1" max="1" width="32.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>440</v>
       </c>
       <c r="B7" s="10">
         <v>1231.3409999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>441</v>
       </c>
       <c r="B8" s="10">
         <v>1108.576</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>442</v>
       </c>
       <c r="B9" s="10">
         <v>168.506</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>443</v>
       </c>
       <c r="B10" s="10">
         <v>24.727</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>444</v>
       </c>
       <c r="B11" s="10">
         <v>-5.2370000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>445</v>
       </c>
       <c r="B12" s="10">
         <v>-115.961</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>446</v>
       </c>
       <c r="B13" s="10">
         <v>-114.902</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
         <v>447</v>
       </c>
       <c r="B14" s="29">
         <v>-70.492999999999995</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>448</v>
       </c>
       <c r="B15" s="10">
         <v>84.924999999999997</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>449</v>
       </c>
       <c r="B16" s="10">
         <v>1080.1410000000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B79AB30-2346-4E47-9707-B1D0F8045BA3}">
   <dimension ref="A1:Q24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="4" width="12" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="22.7109375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15" max="15" width="21.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.6640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="10.5546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="22.6640625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="21.33203125" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="21" bestFit="1" customWidth="1"/>
-    <col min="17" max="17" width="26.7109375" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="26.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="2" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="3" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="6" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="7" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:17" x14ac:dyDescent="0.25">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.3">
       <c r="B9" s="9" t="s">
         <v>297</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="E9" s="9" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="H9" s="9" t="s">
         <v>297</v>
       </c>
       <c r="I9" s="9" t="s">
         <v>29</v>
       </c>
       <c r="J9" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="K9" s="9" t="s">
         <v>457</v>
       </c>
-      <c r="K9" s="9" t="s">
+      <c r="N9" s="9" t="s">
         <v>458</v>
       </c>
-      <c r="N9" s="9" t="s">
+      <c r="O9" s="9" t="s">
         <v>459</v>
       </c>
-      <c r="O9" s="9" t="s">
+      <c r="P9" s="9" t="s">
         <v>460</v>
       </c>
-      <c r="P9" s="9" t="s">
+      <c r="Q9" s="9" t="s">
         <v>461</v>
       </c>
-      <c r="Q9" s="9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>151</v>
       </c>
       <c r="B10" s="2">
         <v>8.3949444252190697E-2</v>
       </c>
       <c r="C10" s="2">
         <v>6.8057014031165861E-2</v>
       </c>
       <c r="D10" s="2">
         <v>5.2151104162022933E-2</v>
       </c>
       <c r="E10" s="2">
         <v>5.5939560462132575E-2</v>
       </c>
       <c r="G10" t="s">
         <v>151</v>
       </c>
       <c r="H10" s="2">
         <v>0.10046367325138093</v>
       </c>
       <c r="I10" s="2">
         <v>8.6360565804936507E-2</v>
       </c>
       <c r="J10" s="2">
         <v>6.9137743776270674E-2</v>
       </c>
       <c r="K10" s="2">
         <v>6.9487054101619219E-2</v>
       </c>
       <c r="M10">
         <v>2021</v>
       </c>
       <c r="N10" s="2">
         <v>9.3264467926338038E-2</v>
       </c>
       <c r="O10" s="2">
         <v>0.11920146092164915</v>
       </c>
       <c r="P10" s="2">
         <v>8.4948316573363519E-2</v>
       </c>
       <c r="Q10" s="2">
         <v>0.11044141357621315</v>
       </c>
     </row>
-    <row r="11" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>152</v>
       </c>
       <c r="B11" s="2">
         <v>8.5939099571015393E-2</v>
       </c>
       <c r="C11" s="2">
         <v>8.2157952592546712E-2</v>
       </c>
       <c r="D11" s="2">
         <v>6.8379452904941157E-2</v>
       </c>
       <c r="E11" s="2">
         <v>3.9560788559390797E-2</v>
       </c>
       <c r="G11" t="s">
         <v>152</v>
       </c>
       <c r="H11" s="2">
         <v>0.10492354847428366</v>
       </c>
       <c r="I11" s="2">
         <v>0.10465972571820432</v>
       </c>
       <c r="J11" s="2">
         <v>7.7022445584889188E-2</v>
       </c>
       <c r="K11" s="2">
         <v>5.6456868171627095E-2</v>
       </c>
       <c r="M11">
         <v>2022</v>
       </c>
       <c r="N11" s="2">
         <v>0.10172150233976614</v>
       </c>
       <c r="O11" s="2">
         <v>0.12923444295124162</v>
       </c>
       <c r="P11" s="2">
         <v>0.10664030553583251</v>
       </c>
       <c r="Q11" s="2">
         <v>0.13518486038859817</v>
       </c>
     </row>
-    <row r="12" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>153</v>
       </c>
       <c r="B12" s="2">
         <v>9.3290021145679733E-2</v>
       </c>
       <c r="C12" s="2">
         <v>8.5651740765158496E-2</v>
       </c>
       <c r="D12" s="2">
         <v>7.2180112538330066E-2</v>
       </c>
       <c r="E12" s="2">
         <v>3.1916812027695363E-2</v>
       </c>
       <c r="G12" t="s">
         <v>153</v>
       </c>
       <c r="H12" s="2">
         <v>0.11419985703323228</v>
       </c>
       <c r="I12" s="2">
         <v>0.10886685098518496</v>
       </c>
       <c r="J12" s="2">
         <v>8.7701636902912466E-2</v>
       </c>
       <c r="K12" s="2">
         <v>4.288469686148344E-2</v>
       </c>
       <c r="M12">
         <v>2023</v>
       </c>
       <c r="N12" s="2">
         <v>0.1217183150953154</v>
       </c>
       <c r="O12" s="2">
         <v>0.15659138219169069</v>
       </c>
       <c r="P12" s="2">
         <v>0.12889021605068815</v>
       </c>
       <c r="Q12" s="2">
         <v>0.17342118796719566</v>
       </c>
     </row>
-    <row r="13" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>154</v>
       </c>
       <c r="B13" s="2">
         <v>0.10127699813876298</v>
       </c>
       <c r="C13" s="2">
         <v>9.4051042409228444E-2</v>
       </c>
       <c r="D13" s="2">
         <v>7.766056091455148E-2</v>
       </c>
       <c r="E13" s="2">
         <v>3.505656257317652E-2</v>
       </c>
       <c r="G13" t="s">
         <v>154</v>
       </c>
       <c r="H13" s="2">
         <v>0.12355547042979505</v>
       </c>
       <c r="I13" s="2">
         <v>0.11917614915993953</v>
       </c>
       <c r="J13" s="2">
         <v>0.10440601977840183</v>
       </c>
       <c r="K13" s="2">
         <v>3.3179878095909471E-2</v>
       </c>
       <c r="M13">
         <v>2024</v>
       </c>
       <c r="N13" s="2">
         <v>0.10848397231058898</v>
       </c>
       <c r="O13" s="2">
         <v>0.17421070775834394</v>
       </c>
       <c r="P13" s="2">
         <v>0.12351081197300127</v>
       </c>
       <c r="Q13" s="2">
         <v>0.17504764294872197</v>
       </c>
     </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>155</v>
       </c>
       <c r="B14" s="2">
         <v>0.12379680701267173</v>
       </c>
       <c r="C14" s="2">
         <v>9.5176273843932888E-2</v>
       </c>
       <c r="D14" s="2">
         <v>0.10452629562575691</v>
       </c>
       <c r="E14" s="2">
         <v>5.0102251554559551E-2</v>
       </c>
       <c r="G14" t="s">
         <v>155</v>
       </c>
       <c r="H14" s="2">
         <v>0.15054849990671865</v>
       </c>
       <c r="I14" s="2">
         <v>0.11855588372405335</v>
       </c>
       <c r="J14" s="2">
         <v>0.13544413097653879</v>
       </c>
       <c r="K14" s="2">
         <v>4.6026422316770399E-2</v>
       </c>
       <c r="M14">
         <v>2025</v>
       </c>
       <c r="N14" s="2">
         <v>0.11387718550176856</v>
       </c>
       <c r="O14" s="2">
         <v>0.1730369499467336</v>
       </c>
       <c r="P14" s="2">
         <v>0.12498567320766386</v>
       </c>
       <c r="Q14" s="2">
         <v>0.16953814772461243</v>
       </c>
     </row>
-    <row r="15" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>156</v>
       </c>
       <c r="B15" s="2">
         <v>0.13278731368020874</v>
       </c>
       <c r="C15" s="2">
         <v>0.10767083560485309</v>
       </c>
       <c r="D15" s="2">
         <v>0.11545403156693454</v>
       </c>
       <c r="E15" s="2">
         <v>4.9167673104607013E-2</v>
       </c>
       <c r="G15" t="s">
         <v>156</v>
       </c>
       <c r="H15" s="2">
         <v>0.17115229311568017</v>
       </c>
       <c r="I15" s="2">
         <v>0.13587132784841666</v>
       </c>
       <c r="J15" s="2">
         <v>0.14879181447995438</v>
       </c>
       <c r="K15" s="2">
         <v>5.2918738024636258E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="2">
         <v>0.14089797310365748</v>
       </c>
       <c r="C16" s="2">
         <v>0.11113994776504139</v>
       </c>
       <c r="D16" s="2">
         <v>0.12033351880727032</v>
       </c>
       <c r="E16" s="2">
         <v>5.1873126399590755E-2</v>
       </c>
       <c r="G16" t="s">
         <v>157</v>
       </c>
       <c r="H16" s="2">
         <v>0.18154919261907268</v>
       </c>
       <c r="I16" s="2">
         <v>0.14160655447522122</v>
       </c>
       <c r="J16" s="2">
         <v>0.15708608592891354</v>
       </c>
       <c r="K16" s="2">
         <v>5.6033992407509531E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>158</v>
       </c>
       <c r="B17" s="2">
         <v>0.14036851109349502</v>
       </c>
       <c r="C17" s="2">
         <v>0.11549664292554002</v>
       </c>
       <c r="D17" s="2">
         <v>0.11747979365395876</v>
       </c>
       <c r="E17" s="2">
         <v>5.0051917255359415E-2</v>
       </c>
       <c r="G17" t="s">
         <v>158</v>
       </c>
       <c r="H17" s="2">
         <v>0.18011900145533383</v>
       </c>
       <c r="I17" s="2">
         <v>0.14709719210612746</v>
       </c>
       <c r="J17" s="2">
         <v>0.15299486488369818</v>
       </c>
       <c r="K17" s="2">
         <v>5.3734126973900398E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>159</v>
       </c>
       <c r="B18" s="2">
         <v>0.13238992566150903</v>
       </c>
       <c r="C18" s="2">
         <v>9.8175913889296348E-2</v>
       </c>
       <c r="D18" s="2">
         <v>0.10970286930767426</v>
       </c>
       <c r="E18" s="2">
         <v>4.4762324513061197E-2</v>
       </c>
       <c r="G18" t="s">
         <v>159</v>
       </c>
       <c r="H18" s="2">
         <v>0.159390988087043</v>
       </c>
       <c r="I18" s="2">
         <v>0.1538882420925444</v>
       </c>
       <c r="J18" s="2">
         <v>0.15019718975517524</v>
       </c>
       <c r="K18" s="2">
         <v>4.0735429914447646E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>160</v>
       </c>
       <c r="B19" s="2">
         <v>0.14399416580175586</v>
       </c>
       <c r="C19" s="2">
         <v>9.9903221967667627E-2</v>
       </c>
       <c r="D19" s="2">
         <v>0.11636690105710742</v>
       </c>
       <c r="E19" s="2">
         <v>4.6833400595802321E-2</v>
       </c>
       <c r="G19" t="s">
         <v>160</v>
       </c>
       <c r="H19" s="2">
         <v>0.17882417958430846</v>
       </c>
       <c r="I19" s="2">
         <v>0.15776634373142592</v>
       </c>
       <c r="J19" s="2">
         <v>0.15601538938399684</v>
       </c>
       <c r="K19" s="2">
         <v>4.7425824524628735E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>161</v>
       </c>
       <c r="B20" s="2">
         <v>0.14135683953346845</v>
       </c>
       <c r="C20" s="2">
         <v>9.9720314075399857E-2</v>
       </c>
       <c r="D20" s="2">
         <v>0.11432665995869201</v>
       </c>
       <c r="E20" s="2">
         <v>5.2685029154747598E-2</v>
       </c>
       <c r="G20" t="s">
         <v>161</v>
       </c>
       <c r="H20" s="2">
         <v>0.18004509600414656</v>
       </c>
       <c r="I20" s="2">
         <v>0.16133778498282006</v>
       </c>
       <c r="J20" s="2">
         <v>0.15076926336304775</v>
       </c>
       <c r="K20" s="2">
         <v>6.0725299584835024E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>162</v>
       </c>
       <c r="B21" s="2">
         <v>0.14040870986030368</v>
       </c>
       <c r="C21" s="2">
         <v>0.10152343447804289</v>
       </c>
       <c r="D21" s="2">
         <v>0.10508499841394583</v>
       </c>
       <c r="E21" s="2">
         <v>5.5240542672566978E-2</v>
       </c>
       <c r="G21" t="s">
         <v>162</v>
       </c>
       <c r="H21" s="2">
         <v>0.17759683992384181</v>
       </c>
       <c r="I21" s="2">
         <v>0.16315567500929593</v>
       </c>
       <c r="J21" s="2">
         <v>0.13765341866020775</v>
       </c>
       <c r="K21" s="2">
         <v>7.0363849817160484E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>163</v>
       </c>
       <c r="B22" s="2">
         <v>0.12711048237951428</v>
       </c>
       <c r="C22" s="2">
         <v>0.10274312871601099</v>
       </c>
       <c r="D22" s="2">
         <v>9.989871461302044E-2</v>
       </c>
       <c r="E22" s="2">
         <v>3.9595579808726522E-2</v>
       </c>
       <c r="G22" t="s">
         <v>163</v>
       </c>
       <c r="H22" s="2">
         <v>0.15227589205580988</v>
       </c>
       <c r="I22" s="2">
         <v>0.15143908740833534</v>
       </c>
       <c r="J22" s="2">
         <v>0.12822675304440526</v>
       </c>
       <c r="K22" s="2">
         <v>4.4091346962274736E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>164</v>
       </c>
       <c r="B23" s="2">
         <v>0.13504157642382186</v>
       </c>
       <c r="C23" s="2">
         <v>0.10608979797003532</v>
       </c>
       <c r="D23" s="2">
         <v>0.10289547654615108</v>
       </c>
       <c r="E23" s="2">
         <v>4.8559437278973494E-2</v>
       </c>
       <c r="G23" t="s">
         <v>164</v>
       </c>
       <c r="H23" s="2">
         <v>0.16282355570212026</v>
       </c>
       <c r="I23" s="2">
         <v>0.1574738929476025</v>
       </c>
       <c r="J23" s="2">
         <v>0.1330274909371591</v>
       </c>
       <c r="K23" s="2">
         <v>5.1104869085029508E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>165</v>
       </c>
       <c r="B24" s="2">
         <v>0.13395672649302937</v>
       </c>
       <c r="C24" s="2">
         <v>0.10878118071289838</v>
       </c>
       <c r="D24" s="2">
         <v>0.10321731357491665</v>
       </c>
       <c r="E24" s="2">
         <v>4.3456842006194818E-2</v>
       </c>
       <c r="G24" t="s">
         <v>165</v>
       </c>
       <c r="H24" s="2">
         <v>0.16292000778247098</v>
       </c>
       <c r="I24" s="2">
         <v>0.1629290176182645</v>
       </c>
       <c r="J24" s="2">
         <v>0.13839809619075513</v>
       </c>
       <c r="K24" s="2">
         <v>4.4161024844324631E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06514EAE-B008-4AA3-B480-0A47FF89908F}">
   <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="16.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="7" width="15.28515625" customWidth="1"/>
+    <col min="2" max="2" width="16.88671875" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" customWidth="1"/>
+    <col min="4" max="4" width="11.5546875" customWidth="1"/>
+    <col min="5" max="6" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="15.33203125" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="28.8" x14ac:dyDescent="0.3">
+      <c r="B8" s="5" t="s">
+        <v>472</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>467</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="C8" s="5" t="s">
+      <c r="D8" s="5" t="s">
         <v>468</v>
       </c>
-      <c r="D8" s="5" t="s">
+      <c r="E8" s="5" t="s">
         <v>469</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="F8" s="5" t="s">
         <v>470</v>
       </c>
-      <c r="F8" s="5" t="s">
+      <c r="G8" s="5" t="s">
         <v>471</v>
-      </c>
-[...1 lines deleted...]
-        <v>472</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>442</v>
       </c>
       <c r="K8" s="5" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="L8" s="5" t="s">
         <v>369</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>326</v>
       </c>
       <c r="N8" s="5" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A9">
         <v>2022</v>
       </c>
       <c r="B9" s="11">
         <v>0.57114889432337623</v>
       </c>
       <c r="C9" s="11">
         <v>0.42448212533285656</v>
       </c>
       <c r="D9" s="11">
         <v>0.7071064562969932</v>
       </c>
       <c r="E9" s="11">
         <v>-5.2192349066666699E-2</v>
       </c>
       <c r="F9" s="11">
         <v>-3.0432040115333365E-2</v>
       </c>
       <c r="G9" s="11">
         <v>-0.20850512476557162</v>
       </c>
       <c r="H9" s="11">
         <v>1.4116079620056541</v>
       </c>
       <c r="J9">
         <v>2022</v>
       </c>
       <c r="K9" s="11">
         <v>1.4116079620056541</v>
       </c>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A10">
         <v>2023</v>
       </c>
       <c r="B10" s="11">
         <v>0.81924216154201246</v>
       </c>
       <c r="C10" s="11">
         <v>0.47582851320955855</v>
       </c>
       <c r="D10" s="11">
         <v>1.4281613857348161</v>
       </c>
       <c r="E10" s="11">
         <v>-0.14117293549378157</v>
       </c>
       <c r="F10" s="11">
         <v>-0.33504890668709852</v>
       </c>
       <c r="G10" s="11">
         <v>-0.20831495864742716</v>
       </c>
       <c r="H10" s="11">
         <v>2.0386952596580801</v>
       </c>
       <c r="J10">
         <v>2023</v>
       </c>
       <c r="K10" s="11">
         <v>2.0386952596580801</v>
       </c>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A11">
         <v>2024</v>
       </c>
       <c r="B11" s="11">
         <v>1.1602714178563434</v>
       </c>
       <c r="C11" s="11">
         <v>0.51275799937641686</v>
       </c>
       <c r="D11" s="11">
         <v>1.559294235480811</v>
       </c>
       <c r="E11" s="11">
         <v>-0.27522754352066703</v>
       </c>
       <c r="F11" s="11">
         <v>-0.49044026115566203</v>
       </c>
       <c r="G11" s="11">
         <v>-0.11875819505807728</v>
       </c>
       <c r="H11" s="11">
         <v>2.3478976529791646</v>
       </c>
       <c r="J11">
         <v>2024</v>
       </c>
       <c r="K11" s="11">
         <v>2.3478976529791646</v>
       </c>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="11"/>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A12">
         <v>2025</v>
       </c>
       <c r="B12" s="11">
         <v>1.4922695390712313</v>
       </c>
       <c r="C12" s="11">
         <v>0.54510905321648273</v>
       </c>
       <c r="D12" s="11">
         <v>1.3258340129414394</v>
       </c>
       <c r="E12" s="11">
         <v>-0.2596867253039255</v>
       </c>
       <c r="F12" s="11">
         <v>-0.33235772363699134</v>
       </c>
       <c r="G12" s="11">
         <v>-0.14671215237265098</v>
       </c>
       <c r="H12" s="11">
         <v>2.6244560039155855</v>
       </c>
       <c r="J12">
         <v>2025</v>
       </c>
       <c r="K12" s="11">
         <v>2.6244560039155855</v>
       </c>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="11"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A13">
         <v>2026</v>
       </c>
       <c r="B13" s="11">
         <v>1.6910953236162258</v>
       </c>
       <c r="C13" s="11">
         <v>0.5685222488958529</v>
       </c>
       <c r="D13" s="11">
         <v>1.3393472521419623</v>
       </c>
       <c r="E13" s="11">
         <v>-0.25914001107918322</v>
       </c>
       <c r="F13" s="11">
         <v>-0.33640197291835439</v>
       </c>
       <c r="G13" s="11">
         <v>-0.17144417544998217</v>
       </c>
       <c r="H13" s="11">
         <v>2.8319786652065209</v>
       </c>
       <c r="J13">
         <v>2026</v>
       </c>
       <c r="K13" s="11"/>
       <c r="L13" s="11">
         <v>2.8319786652065209</v>
       </c>
       <c r="M13" s="11">
         <v>2.7806175236902004</v>
       </c>
       <c r="N13" s="11">
         <v>2.817664358554183</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A14">
         <v>2027</v>
       </c>
       <c r="B14" s="11">
         <v>1.9023079517646375</v>
       </c>
       <c r="C14" s="11">
         <v>0.57902368809356408</v>
       </c>
       <c r="D14" s="11">
         <v>1.4393674034745227</v>
       </c>
       <c r="E14" s="11">
         <v>-0.2982691429950749</v>
       </c>
       <c r="F14" s="11">
         <v>-0.39128831133032332</v>
       </c>
       <c r="G14" s="11">
         <v>-0.20151153591880439</v>
       </c>
       <c r="H14" s="11">
         <v>3.0296300530885221</v>
       </c>
       <c r="J14">
         <v>2027</v>
       </c>
       <c r="K14" s="11"/>
       <c r="L14" s="11">
         <v>3.0296300530885221</v>
       </c>
       <c r="M14" s="11">
         <v>2.8820837800715808</v>
       </c>
       <c r="N14" s="11">
         <v>2.9611650867681987</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:14" x14ac:dyDescent="0.3">
       <c r="A15">
         <v>2028</v>
       </c>
       <c r="B15" s="11">
         <v>2.1227488209710259</v>
       </c>
       <c r="C15" s="11">
         <v>0.57796973224031278</v>
       </c>
       <c r="D15" s="11">
         <v>1.4678071931118899</v>
       </c>
       <c r="E15" s="11">
         <v>-0.33185980370168833</v>
       </c>
       <c r="F15" s="11">
         <v>-0.41880388069348301</v>
       </c>
       <c r="G15" s="11">
         <v>-0.21707658831469148</v>
       </c>
       <c r="H15" s="11">
         <v>3.2007854736133656</v>
       </c>
       <c r="J15">
         <v>2028</v>
       </c>
       <c r="K15" s="11"/>
       <c r="L15" s="11">
         <v>3.2007854736133656</v>
       </c>
       <c r="M15" s="11">
         <v>2.9156019953339483</v>
       </c>
       <c r="N15" s="11">
         <v>3.0438203464875495</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{387C7CEA-4DBB-458B-8C38-5F82258EA2A5}">
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="31.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.6640625" customWidth="1"/>
+    <col min="5" max="5" width="12.33203125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="25.44140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="31.5546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
         <v>479</v>
-      </c>
-[...3 lines deleted...]
-        <v>480</v>
       </c>
       <c r="B8" s="7">
         <v>0.20616577765114699</v>
       </c>
       <c r="E8" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="F8" s="9" t="s">
         <v>488</v>
       </c>
-      <c r="F8" s="9" t="s">
+      <c r="G8" s="9" t="s">
         <v>489</v>
       </c>
-      <c r="G8" s="9" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="B9" s="30" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="D9" t="s">
         <v>139</v>
       </c>
       <c r="E9" s="2">
         <v>2.7874695089627199E-2</v>
       </c>
       <c r="F9" s="11">
         <v>670.34184362028395</v>
       </c>
       <c r="G9" s="11">
         <v>372.00903476141997</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="D10" t="s">
         <v>140</v>
       </c>
       <c r="E10" s="2">
         <v>2.8996047560429134E-2</v>
       </c>
       <c r="F10" s="11">
         <v>711.64058815775581</v>
       </c>
       <c r="G10" s="11">
         <v>383.38257851245709</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="B11" s="30" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
       <c r="D11" t="s">
         <v>141</v>
       </c>
       <c r="E11" s="2">
         <v>2.4454750191700278E-2</v>
       </c>
       <c r="F11" s="11">
         <v>563.48194032969286</v>
       </c>
       <c r="G11" s="11">
         <v>374.87208436627594</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="B12" s="7">
         <v>0.20878093930225572</v>
       </c>
       <c r="D12" t="s">
         <v>142</v>
       </c>
       <c r="E12" s="2">
         <v>2.5885232443436112E-2</v>
       </c>
       <c r="F12" s="11">
         <v>579.93691412052817</v>
       </c>
       <c r="G12" s="11">
         <v>407.38469030570405</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D13" t="s">
         <v>143</v>
       </c>
       <c r="E13" s="2">
         <v>2.2442369027908301E-2</v>
       </c>
       <c r="F13" s="11">
         <v>494.18346168143916</v>
       </c>
       <c r="G13" s="11">
         <v>364.63752627848589</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D14" t="s">
         <v>144</v>
       </c>
       <c r="E14" s="2">
         <v>3.1121921883828074E-2</v>
       </c>
       <c r="F14" s="11">
         <v>762.84124484993481</v>
       </c>
       <c r="G14" s="11">
         <v>423.35054940332793</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D15" t="s">
         <v>145</v>
       </c>
       <c r="E15" s="2">
         <v>3.66400417780052E-2</v>
       </c>
       <c r="F15" s="11">
         <v>902.41404817404202</v>
       </c>
       <c r="G15" s="11">
         <v>494.13451573275103</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D16" t="s">
         <v>146</v>
       </c>
       <c r="E16" s="2">
         <v>3.8333617425097624E-2</v>
       </c>
       <c r="F16" s="11">
         <v>946.97222929201314</v>
       </c>
       <c r="G16" s="11">
         <v>523.36182233160309</v>
       </c>
     </row>
-    <row r="17" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D17" t="s">
         <v>147</v>
       </c>
       <c r="E17" s="2">
         <v>4.5659462253861166E-2</v>
       </c>
       <c r="F17" s="11">
         <v>1196.0938288522668</v>
       </c>
       <c r="G17" s="11">
         <v>543.47829183720489</v>
       </c>
     </row>
-    <row r="18" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D18" t="s">
         <v>148</v>
       </c>
       <c r="E18" s="2">
         <v>4.8840658887863514E-2</v>
       </c>
       <c r="F18" s="11">
         <v>1210.8397994131169</v>
       </c>
       <c r="G18" s="11">
         <v>629.94884612966894</v>
       </c>
     </row>
-    <row r="19" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D19" t="s">
         <v>149</v>
       </c>
       <c r="E19" s="2">
         <v>4.4801488459380624E-2</v>
       </c>
       <c r="F19" s="11">
         <v>1137.4825526014797</v>
       </c>
       <c r="G19" s="11">
         <v>606.69053368124105</v>
       </c>
     </row>
-    <row r="20" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D20" t="s">
         <v>150</v>
       </c>
       <c r="E20" s="2">
         <v>4.1258265009400087E-2</v>
       </c>
       <c r="F20" s="11">
         <v>1024.041740384162</v>
       </c>
       <c r="G20" s="11">
         <v>608.09377665246609</v>
       </c>
     </row>
-    <row r="21" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D21" t="s">
         <v>151</v>
       </c>
       <c r="E21" s="2">
         <v>2.908112497665042E-2</v>
       </c>
       <c r="F21" s="11">
         <v>775.05877422104936</v>
       </c>
       <c r="G21" s="11">
         <v>409.94842747095254</v>
       </c>
     </row>
-    <row r="22" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D22" t="s">
         <v>152</v>
       </c>
       <c r="E22" s="2">
         <v>2.742823676806028E-2</v>
       </c>
       <c r="F22" s="11">
         <v>737.44983174003892</v>
       </c>
       <c r="G22" s="11">
         <v>413.83636027503417</v>
       </c>
     </row>
-    <row r="23" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D23" t="s">
         <v>153</v>
       </c>
       <c r="E23" s="2">
         <v>2.8049234736647315E-2</v>
       </c>
       <c r="F23" s="11">
         <v>703.71229949472092</v>
       </c>
       <c r="G23" s="11">
         <v>473.31886530049405</v>
       </c>
     </row>
-    <row r="24" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D24" t="s">
         <v>154</v>
       </c>
       <c r="E24" s="2">
         <v>3.5355858688274656E-2</v>
       </c>
       <c r="F24" s="11">
         <v>923.77349792724772</v>
       </c>
       <c r="G24" s="11">
         <v>567.02294163623083</v>
       </c>
     </row>
-    <row r="25" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D25" t="s">
         <v>155</v>
       </c>
       <c r="E25" s="2">
         <v>3.3572425325086856E-2</v>
       </c>
       <c r="F25" s="11">
         <v>938.33058910978116</v>
       </c>
       <c r="G25" s="11">
         <v>532.59885987166444</v>
       </c>
     </row>
-    <row r="26" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D26" t="s">
         <v>156</v>
       </c>
       <c r="E26" s="2">
         <v>3.1328337120978468E-2</v>
       </c>
       <c r="F26" s="11">
         <v>867.54765508061462</v>
       </c>
       <c r="G26" s="11">
         <v>522.27742759628632</v>
       </c>
     </row>
-    <row r="27" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" s="2">
         <v>2.9885837443492339E-2</v>
       </c>
       <c r="F27" s="11">
         <v>823.37710920563916</v>
       </c>
       <c r="G27" s="11">
         <v>486.99277799773307</v>
       </c>
     </row>
-    <row r="28" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D28" t="s">
         <v>158</v>
       </c>
       <c r="E28" s="2">
         <v>3.5671759865884854E-2</v>
       </c>
       <c r="F28" s="11">
         <v>1043.5480826491955</v>
       </c>
       <c r="G28" s="11">
         <v>523.57454791180567</v>
       </c>
     </row>
-    <row r="29" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D29" t="s">
         <v>159</v>
       </c>
       <c r="E29" s="2">
         <v>3.209496069174031E-2</v>
       </c>
       <c r="F29" s="11">
         <v>975.61485192938017</v>
       </c>
       <c r="G29" s="11">
         <v>423.15554373099923</v>
       </c>
     </row>
-    <row r="30" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D30" t="s">
         <v>160</v>
       </c>
       <c r="E30" s="2">
         <v>3.2664858960168984E-2</v>
       </c>
       <c r="F30" s="11">
         <v>972.41736113477805</v>
       </c>
       <c r="G30" s="11">
         <v>506.3360368447631</v>
       </c>
     </row>
-    <row r="31" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D31" t="s">
         <v>161</v>
       </c>
       <c r="E31" s="2">
         <v>3.4735915559327146E-2</v>
       </c>
       <c r="F31" s="11">
         <v>984.87799723216119</v>
       </c>
       <c r="G31" s="11">
         <v>577.72801483186424</v>
       </c>
     </row>
-    <row r="32" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D32" t="s">
         <v>162</v>
       </c>
       <c r="E32" s="2">
         <v>3.2687722632032068E-2</v>
       </c>
       <c r="F32" s="11">
         <v>959.57765722222348</v>
       </c>
       <c r="G32" s="11">
         <v>547.25037942206791</v>
       </c>
     </row>
-    <row r="33" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D33" t="s">
         <v>163</v>
       </c>
       <c r="E33" s="2">
         <v>4.2650259213122675E-2</v>
       </c>
       <c r="F33" s="11">
         <v>1304.4682743661904</v>
       </c>
       <c r="G33" s="11">
         <v>574.07533888604519</v>
       </c>
     </row>
-    <row r="34" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D34" t="s">
         <v>164</v>
       </c>
       <c r="E34" s="2">
         <v>3.9938135342027337E-2</v>
       </c>
       <c r="F34" s="11">
         <v>1181.0267452410601</v>
       </c>
       <c r="G34" s="11">
         <v>609.09778869519948</v>
       </c>
     </row>
-    <row r="35" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D35" t="s">
         <v>165</v>
       </c>
       <c r="E35" s="2">
         <v>3.8894736450227202E-2</v>
       </c>
       <c r="F35" s="11">
         <v>1145.4963164197522</v>
       </c>
       <c r="G35" s="11">
         <v>593.69946508703174</v>
       </c>
     </row>
-    <row r="36" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D36" t="s">
         <v>166</v>
       </c>
       <c r="E36" s="2">
         <v>3.8051341944695054E-2</v>
       </c>
       <c r="F36" s="11">
         <v>1065.8289119185895</v>
       </c>
       <c r="G36" s="11">
         <v>627.54812449469682</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCF200B9-13D9-42EA-AA6B-636944F4C2A1}">
   <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="22.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="20.42578125" customWidth="1"/>
+    <col min="1" max="1" width="22.6640625" customWidth="1"/>
+    <col min="2" max="2" width="17.33203125" customWidth="1"/>
+    <col min="4" max="4" width="18.33203125" customWidth="1"/>
+    <col min="5" max="5" width="20.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="45" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B7" s="5" t="s">
         <v>103</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>93</v>
       </c>
       <c r="B8" s="8">
         <v>3.7953699759613914E-2</v>
       </c>
       <c r="D8" t="s">
         <v>93</v>
       </c>
       <c r="E8" s="2">
         <v>0.16308612200630576</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>94</v>
       </c>
       <c r="B9" s="8">
         <v>4.1113422941107945E-2</v>
       </c>
       <c r="D9" t="s">
         <v>94</v>
       </c>
       <c r="E9" s="2">
         <v>5.1311984150520802E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>95</v>
       </c>
       <c r="B10" s="8">
         <v>3.7944009202475044E-2</v>
       </c>
       <c r="D10" t="s">
         <v>100</v>
       </c>
       <c r="E10" s="2">
         <v>0.1220010207432045</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>96</v>
       </c>
       <c r="B11" s="8">
         <v>5.1993764862081883E-2</v>
       </c>
       <c r="D11" t="s">
         <v>47</v>
       </c>
       <c r="E11" s="2">
         <v>4.3895230645576259E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>97</v>
       </c>
       <c r="B12" s="8">
         <v>0.12698694446624065</v>
       </c>
       <c r="D12" t="s">
         <v>32</v>
       </c>
       <c r="E12" s="2">
         <v>0.14817228344961111</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>98</v>
       </c>
       <c r="B13" s="8">
         <v>9.0482804577215997E-2</v>
       </c>
       <c r="D13" t="s">
         <v>101</v>
       </c>
       <c r="E13" s="2">
         <v>6.5420654471547157E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>99</v>
       </c>
       <c r="B14" s="8">
         <v>5.931861942591788E-2</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14" s="2">
         <v>0.31488534948956098</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="8">
         <v>0.1436937116260201</v>
       </c>
       <c r="D15" t="s">
         <v>102</v>
       </c>
       <c r="E15" s="2">
         <v>9.1227355043673408E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16" s="8">
         <v>1.902054350565581E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="8">
         <v>6.5215491515596066E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>101</v>
       </c>
       <c r="B18" s="8">
         <v>4.8006383284640901E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="8">
         <v>0.15081941001413118</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="8">
         <v>2.2111559436341385E-3</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="8">
         <v>0.12524003887566842</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13609FD6-1ADD-46D8-B4C2-6FF4FC60DD5A}">
   <dimension ref="A1:E13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="26.5703125" customWidth="1"/>
+    <col min="1" max="1" width="26.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
       <c r="B7" s="9">
         <v>2025</v>
       </c>
       <c r="C7" s="9">
         <v>2026</v>
       </c>
       <c r="D7" s="9">
         <v>2027</v>
       </c>
       <c r="E7" s="9">
         <v>2028</v>
       </c>
     </row>
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="B8" s="2">
         <v>0.21433709422017255</v>
       </c>
       <c r="C8" s="2">
         <v>0.21532899206826728</v>
       </c>
       <c r="D8" s="2">
         <v>0.2190089967253207</v>
       </c>
       <c r="E8" s="2">
         <v>0.22498382423753452</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="B9" s="2">
         <v>0.21433709422017255</v>
       </c>
       <c r="C9" s="2">
         <v>0.20787909598915413</v>
       </c>
       <c r="D9" s="2">
         <v>0.20529282623195105</v>
       </c>
       <c r="E9" s="2">
         <v>0.20540591440219477</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="B10" s="2">
         <v>0.21433709422017255</v>
       </c>
       <c r="C10" s="2">
         <v>0.20415206759868626</v>
       </c>
       <c r="D10" s="2">
         <v>0.206711908010831</v>
       </c>
       <c r="E10" s="2">
         <v>0.20512707689189683</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="B11" s="2">
         <v>0.10360913727549369</v>
       </c>
       <c r="C11" s="2">
         <v>0.10564316105723763</v>
       </c>
       <c r="D11" s="2">
         <v>0.12164768285893338</v>
       </c>
       <c r="E11" s="2">
         <v>0.14492272009326138</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="B12" s="2">
         <v>0.10360913727549369</v>
       </c>
       <c r="C12" s="2">
         <v>9.1855958689876185E-2</v>
       </c>
       <c r="D12" s="2">
         <v>0.10206599672686564</v>
       </c>
       <c r="E12" s="2">
         <v>0.11819561395618425</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="B13" s="2">
         <v>0.10360913727549369</v>
       </c>
       <c r="C13" s="2">
         <v>8.9699401683711433E-2</v>
       </c>
       <c r="D13" s="2">
         <v>9.9415288586279488E-2</v>
       </c>
       <c r="E13" s="2">
         <v>0.12225200432641008</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{918CD296-B163-4E53-B289-FB6BFAB720E3}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.33203125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="6" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="15.28515625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="25" max="25" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.33203125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="13.88671875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="14" width="6.88671875" bestFit="1" customWidth="1"/>
+    <col min="15" max="18" width="8.33203125" bestFit="1" customWidth="1"/>
+    <col min="19" max="21" width="9.44140625" bestFit="1" customWidth="1"/>
+    <col min="22" max="24" width="10.44140625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="11.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="2" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="3" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="3" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="4" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="4" spans="1:25" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25" x14ac:dyDescent="0.3">
+      <c r="B8" s="9" t="s">
         <v>505</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B8" s="9" t="s">
+      <c r="C8" s="9" t="s">
         <v>506</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="D8" s="9" t="s">
         <v>507</v>
       </c>
-      <c r="D8" s="9" t="s">
+      <c r="E8" s="9" t="s">
         <v>508</v>
       </c>
-      <c r="E8" s="9" t="s">
+      <c r="F8" s="9" t="s">
         <v>509</v>
       </c>
-      <c r="F8" s="9" t="s">
+      <c r="I8" s="9" t="s">
         <v>510</v>
       </c>
-      <c r="I8" s="9" t="s">
+      <c r="J8" s="9" t="s">
         <v>511</v>
       </c>
-      <c r="J8" s="9" t="s">
+      <c r="K8" s="9" t="s">
         <v>512</v>
       </c>
-      <c r="K8" s="9" t="s">
+      <c r="L8" s="9" t="s">
         <v>513</v>
       </c>
-      <c r="L8" s="9" t="s">
+      <c r="M8" s="9" t="s">
         <v>514</v>
       </c>
-      <c r="M8" s="9" t="s">
+      <c r="N8" s="9" t="s">
         <v>515</v>
       </c>
-      <c r="N8" s="9" t="s">
+      <c r="O8" s="9" t="s">
         <v>516</v>
       </c>
-      <c r="O8" s="9" t="s">
+      <c r="P8" s="9" t="s">
         <v>517</v>
       </c>
-      <c r="P8" s="9" t="s">
+      <c r="Q8" s="9" t="s">
         <v>518</v>
       </c>
-      <c r="Q8" s="9" t="s">
+      <c r="R8" s="9" t="s">
         <v>519</v>
       </c>
-      <c r="R8" s="9" t="s">
+      <c r="S8" s="9" t="s">
         <v>520</v>
       </c>
-      <c r="S8" s="9" t="s">
+      <c r="T8" s="9" t="s">
         <v>521</v>
       </c>
-      <c r="T8" s="9" t="s">
+      <c r="U8" s="9" t="s">
         <v>522</v>
       </c>
-      <c r="U8" s="9" t="s">
+      <c r="V8" s="9" t="s">
         <v>523</v>
       </c>
-      <c r="V8" s="9" t="s">
+      <c r="W8" s="9" t="s">
         <v>524</v>
       </c>
-      <c r="W8" s="9" t="s">
+      <c r="X8" s="9" t="s">
         <v>525</v>
       </c>
-      <c r="X8" s="9" t="s">
+      <c r="Y8" s="9" t="s">
         <v>526</v>
       </c>
-      <c r="Y8" s="9" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A9" s="27">
         <v>43465</v>
       </c>
       <c r="B9" s="11">
         <v>-1.223811</v>
       </c>
       <c r="C9" s="11">
         <v>-4.8531110000000002</v>
       </c>
       <c r="D9" s="11">
         <v>2.3190439999999999</v>
       </c>
       <c r="E9" s="11">
         <v>1.472318</v>
       </c>
       <c r="F9" s="11">
         <v>-0.16206200000000001</v>
       </c>
       <c r="H9" s="27">
         <v>43465</v>
       </c>
       <c r="I9" s="2">
         <v>0.10540018824399162</v>
       </c>
       <c r="J9" s="35">
@@ -12752,51 +12778,51 @@
       <c r="R9" s="35">
         <v>6.1332604833669875E-2</v>
       </c>
       <c r="S9" s="35">
         <v>3.6856409230132808E-2</v>
       </c>
       <c r="T9" s="35">
         <v>1.9173087391334862E-2</v>
       </c>
       <c r="U9" s="35">
         <v>5.2201031506394959E-3</v>
       </c>
       <c r="V9" s="35">
         <v>2.4764213708892082E-3</v>
       </c>
       <c r="W9" s="35">
         <v>-5.9131592245877606E-4</v>
       </c>
       <c r="X9" s="35">
         <v>-1.2804998165406452E-2</v>
       </c>
       <c r="Y9" s="2">
         <v>-8.196539069071274E-3</v>
       </c>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A10" s="27">
         <v>43830</v>
       </c>
       <c r="B10" s="11">
         <v>0.96171600000000002</v>
       </c>
       <c r="C10" s="11">
         <v>-3.760983</v>
       </c>
       <c r="D10" s="11">
         <v>2.618128</v>
       </c>
       <c r="E10" s="11">
         <v>0.44060100000000002</v>
       </c>
       <c r="F10" s="11">
         <v>1.6639699999999999</v>
       </c>
       <c r="H10" s="27">
         <v>43830</v>
       </c>
       <c r="I10" s="2">
         <v>0.10073718622320008</v>
       </c>
       <c r="J10" s="35">
@@ -12826,51 +12852,51 @@
       <c r="R10" s="35">
         <v>5.4883400000755839E-2</v>
       </c>
       <c r="S10" s="35">
         <v>3.8489084234525128E-2</v>
       </c>
       <c r="T10" s="35">
         <v>1.6952245366678526E-2</v>
       </c>
       <c r="U10" s="35">
         <v>2.0470466323945911E-2</v>
       </c>
       <c r="V10" s="35">
         <v>1.9495638400794973E-2</v>
       </c>
       <c r="W10" s="35">
         <v>1.8002215176112283E-2</v>
       </c>
       <c r="X10" s="35">
         <v>1.4756492982841448E-2</v>
       </c>
       <c r="Y10" s="2">
         <v>2.2880069585286069E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A11" s="27">
         <v>44196</v>
       </c>
       <c r="B11" s="11">
         <v>0.781856</v>
       </c>
       <c r="C11" s="11">
         <v>-3.1318100000000002</v>
       </c>
       <c r="D11" s="11">
         <v>3.2661519999999999</v>
       </c>
       <c r="E11" s="11">
         <v>0.67926299999999995</v>
       </c>
       <c r="F11" s="11">
         <v>-3.1748999999999999E-2</v>
       </c>
       <c r="H11" s="27">
         <v>44196</v>
       </c>
       <c r="I11" s="2">
         <v>0.10156467225344376</v>
       </c>
       <c r="J11" s="35">
@@ -12900,51 +12926,51 @@
       <c r="R11" s="35">
         <v>7.143402948860815E-2</v>
       </c>
       <c r="S11" s="35">
         <v>5.6979305592059583E-2</v>
       </c>
       <c r="T11" s="35">
         <v>4.4937671938978241E-2</v>
       </c>
       <c r="U11" s="35">
         <v>4.8300097319311758E-2</v>
       </c>
       <c r="V11" s="35">
         <v>4.8793626562179018E-2</v>
       </c>
       <c r="W11" s="35">
         <v>5.278220629654555E-2</v>
       </c>
       <c r="X11" s="35">
         <v>6.041477374455257E-2</v>
       </c>
       <c r="Y11" s="2">
         <v>6.8232787753506954E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A12" s="27">
         <v>44561</v>
       </c>
       <c r="B12" s="11">
         <v>-0.88028799999999996</v>
       </c>
       <c r="C12" s="11">
         <v>-5.086792</v>
       </c>
       <c r="D12" s="11">
         <v>2.7519659999999999</v>
       </c>
       <c r="E12" s="11">
         <v>0.39596100000000001</v>
       </c>
       <c r="F12" s="11">
         <v>1.0585770000000001</v>
       </c>
       <c r="H12" s="27">
         <v>44561</v>
       </c>
       <c r="I12" s="2">
         <v>0.10577093574971916</v>
       </c>
       <c r="J12" s="35">
@@ -12974,51 +13000,51 @@
       <c r="R12" s="35">
         <v>7.7235419409702036E-2</v>
       </c>
       <c r="S12" s="35">
         <v>6.3287385658080633E-2</v>
       </c>
       <c r="T12" s="35">
         <v>6.1316096567843835E-2</v>
       </c>
       <c r="U12" s="35">
         <v>6.154878993343052E-2</v>
       </c>
       <c r="V12" s="35">
         <v>6.2148741760571377E-2</v>
       </c>
       <c r="W12" s="35">
         <v>8.457218567694566E-2</v>
       </c>
       <c r="X12" s="35">
         <v>9.0454331776604335E-2</v>
       </c>
       <c r="Y12" s="2">
         <v>9.3619478096320957E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A13" s="27">
         <v>44926</v>
       </c>
       <c r="B13" s="11">
         <v>-1.8169329999999999</v>
       </c>
       <c r="C13" s="11">
         <v>-7.5613409999999996</v>
       </c>
       <c r="D13" s="11">
         <v>-0.53383100000000006</v>
       </c>
       <c r="E13" s="11">
         <v>4.8334650000000003</v>
       </c>
       <c r="F13" s="11">
         <v>1.444774</v>
       </c>
       <c r="H13" s="27">
         <v>44926</v>
       </c>
       <c r="I13" s="2">
         <v>7.6199467161143772E-2</v>
       </c>
       <c r="J13" s="35">
@@ -13048,51 +13074,51 @@
       <c r="R13" s="35">
         <v>6.8963520978119447E-2</v>
       </c>
       <c r="S13" s="35">
         <v>4.8275822527894287E-2</v>
       </c>
       <c r="T13" s="35">
         <v>4.0433673407187724E-2</v>
       </c>
       <c r="U13" s="35">
         <v>3.9107256232126332E-2</v>
       </c>
       <c r="V13" s="35">
         <v>3.6801645657557024E-2</v>
       </c>
       <c r="W13" s="35">
         <v>3.0510604329771339E-2</v>
       </c>
       <c r="X13" s="35">
         <v>2.9325046839564071E-2</v>
       </c>
       <c r="Y13" s="2">
         <v>2.8035197477409898E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A14" s="27">
         <v>45291</v>
       </c>
       <c r="B14" s="11">
         <v>4.2998400647715593</v>
       </c>
       <c r="C14" s="11">
         <v>-2.6576122546798735</v>
       </c>
       <c r="D14" s="11">
         <v>1.1508506291199625</v>
       </c>
       <c r="E14" s="11">
         <v>2.3093873174499273</v>
       </c>
       <c r="F14" s="11">
         <v>3.497214372881543</v>
       </c>
       <c r="H14" s="27">
         <v>45291</v>
       </c>
       <c r="I14" s="2">
         <v>0.14965989352354883</v>
       </c>
       <c r="J14" s="35">
@@ -13122,51 +13148,51 @@
       <c r="R14" s="35">
         <v>0.10238586599944399</v>
       </c>
       <c r="S14" s="35">
         <v>8.7367127081819471E-2</v>
       </c>
       <c r="T14" s="35">
         <v>4.4125271788879955E-2</v>
       </c>
       <c r="U14" s="35">
         <v>4.3880717986147739E-2</v>
       </c>
       <c r="V14" s="35">
         <v>4.0628776975668371E-2</v>
       </c>
       <c r="W14" s="35">
         <v>3.962600047275585E-2</v>
       </c>
       <c r="X14" s="35">
         <v>4.2116722945718395E-2</v>
       </c>
       <c r="Y14" s="2">
         <v>4.1659747144819903E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A15" s="27">
         <v>45657</v>
       </c>
       <c r="B15" s="11">
         <v>3.4218730004293509</v>
       </c>
       <c r="C15" s="11">
         <v>-2.3930366675300152</v>
       </c>
       <c r="D15" s="11">
         <v>3.0123701230498923</v>
       </c>
       <c r="E15" s="11">
         <v>1.7446720308901444</v>
       </c>
       <c r="F15" s="11">
         <v>1.057867514019329</v>
       </c>
       <c r="H15" s="27">
         <v>45657</v>
       </c>
       <c r="I15" s="2">
         <v>0.16272924720247706</v>
       </c>
       <c r="J15" s="35">
@@ -13196,51 +13222,51 @@
       <c r="R15" s="35">
         <v>0.10566944844339682</v>
       </c>
       <c r="S15" s="35">
         <v>8.6842890739484369E-2</v>
       </c>
       <c r="T15" s="35">
         <v>7.6688590409028964E-2</v>
       </c>
       <c r="U15" s="35">
         <v>7.722215750650703E-2</v>
       </c>
       <c r="V15" s="35">
         <v>7.2011333882436121E-2</v>
       </c>
       <c r="W15" s="35">
         <v>7.0902685773824442E-2</v>
       </c>
       <c r="X15" s="35">
         <v>6.5731141281036728E-2</v>
       </c>
       <c r="Y15" s="2">
         <v>7.1549536685710888E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A16" s="27">
         <v>46022</v>
       </c>
       <c r="B16" s="11">
         <v>-0.30383609265356931</v>
       </c>
       <c r="C16" s="11">
         <v>-5.9100787357297691</v>
       </c>
       <c r="D16" s="11">
         <v>2.9704370559800268</v>
       </c>
       <c r="E16" s="11">
         <v>1.5392557835099996</v>
       </c>
       <c r="F16" s="11">
         <v>1.0965498035861734</v>
       </c>
       <c r="H16" s="27">
         <v>46022</v>
       </c>
       <c r="I16" s="2">
         <v>0.17284268950804135</v>
       </c>
       <c r="J16" s="35">
@@ -13282,8030 +13308,8030 @@
       <c r="V16" s="35">
         <v>7.2412719279045926E-2</v>
       </c>
       <c r="W16" s="35">
         <v>6.7373880013919141E-2</v>
       </c>
       <c r="X16" s="35">
         <v>6.6735744458891549E-2</v>
       </c>
       <c r="Y16" s="2">
         <v>5.523495201263845E-2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4CBAEB84-0B0A-486E-952B-425652EE5E76}">
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="31" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.21875" customWidth="1"/>
+    <col min="2" max="2" width="13.44140625" customWidth="1"/>
+    <col min="3" max="3" width="9.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" t="s">
         <v>531</v>
-      </c>
-[...3 lines deleted...]
-        <v>532</v>
       </c>
       <c r="B7" s="10">
         <v>251.146816</v>
       </c>
       <c r="C7" s="10"/>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="B8" s="10">
         <v>249.17193800000001</v>
       </c>
       <c r="C8" s="10"/>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B9" s="10">
         <v>11.191913</v>
       </c>
       <c r="C9" s="10"/>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="B10" s="10">
         <v>-5.2217010000000004</v>
       </c>
       <c r="C10" s="10"/>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="B11" s="10">
         <v>131.58172926999998</v>
       </c>
       <c r="C11" s="10"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
       <c r="B12" s="10">
         <v>-82.073209270000007</v>
       </c>
       <c r="C12" s="10"/>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="B13" s="10">
         <v>13.779370999999999</v>
       </c>
       <c r="C13" s="10"/>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>538</v>
+        <v>638</v>
       </c>
       <c r="B14" s="10">
         <v>23.352882000000001</v>
       </c>
       <c r="C14" s="10"/>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="B15" s="10">
         <v>-22.22579</v>
       </c>
       <c r="C15" s="10"/>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="B16" s="10">
         <v>-54.984231999999999</v>
       </c>
       <c r="C16" s="10"/>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
       <c r="B17" s="10">
         <v>264.57290599999999</v>
       </c>
       <c r="C17" s="10"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B54ACC81-637F-48F4-8B52-32F6B99CB3AF}">
   <dimension ref="A1:O17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="26" customWidth="1"/>
     <col min="5" max="5" width="26" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
       <c r="B8" s="31" t="s">
+        <v>555</v>
+      </c>
+      <c r="C8" s="31" t="s">
+        <v>556</v>
+      </c>
+      <c r="F8" s="32" t="s">
         <v>557</v>
       </c>
-      <c r="C8" s="31" t="s">
+      <c r="G8" s="32" t="s">
         <v>558</v>
       </c>
-      <c r="F8" s="32" t="s">
+      <c r="H8" s="32" t="s">
         <v>559</v>
       </c>
-      <c r="G8" s="32" t="s">
+      <c r="I8" s="32" t="s">
         <v>560</v>
       </c>
-      <c r="H8" s="32" t="s">
+      <c r="J8" s="32" t="s">
         <v>561</v>
       </c>
-      <c r="I8" s="32" t="s">
+      <c r="K8" s="32" t="s">
         <v>562</v>
       </c>
-      <c r="J8" s="32" t="s">
+      <c r="L8" s="32" t="s">
         <v>563</v>
       </c>
-      <c r="K8" s="32" t="s">
+      <c r="M8" s="32" t="s">
         <v>564</v>
       </c>
-      <c r="L8" s="32" t="s">
+      <c r="N8" s="32" t="s">
         <v>565</v>
       </c>
-      <c r="M8" s="32" t="s">
+      <c r="O8" s="32" t="s">
         <v>566</v>
       </c>
-      <c r="N8" s="32" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A9" s="33" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B9" s="2">
         <v>3.8044669927589814E-2</v>
       </c>
       <c r="C9" s="2">
         <v>3.4507637933470336E-2</v>
       </c>
       <c r="E9" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F9" s="2">
         <v>0.91086410333758761</v>
       </c>
       <c r="G9" s="2">
         <v>0.90008257349107412</v>
       </c>
       <c r="H9" s="2">
         <v>0.89180652559056539</v>
       </c>
       <c r="I9" s="2">
         <v>0.88789612530914841</v>
       </c>
       <c r="J9" s="2">
         <v>0.8648329595101657</v>
       </c>
       <c r="K9" s="2">
         <v>0.84803684157391113</v>
       </c>
       <c r="L9" s="2">
         <v>0.85981540619514818</v>
       </c>
       <c r="M9" s="2">
         <v>0.87455659764691418</v>
       </c>
       <c r="N9" s="2">
         <v>0.90399634910974047</v>
       </c>
       <c r="O9" s="2">
         <v>0.89188284083647895</v>
       </c>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A10" s="33" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="B10" s="2">
         <v>0.13410140480487009</v>
       </c>
       <c r="C10" s="2">
         <v>0.1399498543467248</v>
       </c>
       <c r="E10" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="F10" s="2">
         <v>0.71690375824302066</v>
       </c>
       <c r="G10" s="2">
         <v>0.74134642142104712</v>
       </c>
       <c r="H10" s="2">
         <v>0.71210363449301128</v>
       </c>
       <c r="I10" s="2">
         <v>0.83304131737985443</v>
       </c>
       <c r="J10" s="2">
         <v>0.83604896556578634</v>
       </c>
       <c r="K10" s="2">
         <v>0.78741961997815391</v>
       </c>
       <c r="L10" s="2">
         <v>0.7528581081265201</v>
       </c>
       <c r="M10" s="2">
         <v>0.82717826498918945</v>
       </c>
       <c r="N10" s="2">
         <v>0.81443943041457811</v>
       </c>
       <c r="O10" s="2">
         <v>0.8024614524741015</v>
       </c>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A11" s="33" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B11" s="2">
         <v>-3.2777107952923545E-2</v>
       </c>
       <c r="C11" s="2">
         <v>-4.7727877562518062E-2</v>
       </c>
       <c r="E11" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="F11" s="2">
         <v>1.0075573241697546</v>
       </c>
       <c r="G11" s="2">
         <v>1.0106832368969452</v>
       </c>
       <c r="H11" s="2">
         <v>0.98802499296133173</v>
       </c>
       <c r="I11" s="2">
         <v>0.99693036635939081</v>
       </c>
       <c r="J11" s="2">
         <v>0.90245642103187274</v>
       </c>
       <c r="K11" s="2">
         <v>0.91000059650294052</v>
       </c>
       <c r="L11" s="2">
         <v>0.90727416630082902</v>
       </c>
       <c r="M11" s="2">
         <v>0.90652698014541022</v>
       </c>
       <c r="N11" s="2">
         <v>0.94866236652014879</v>
       </c>
       <c r="O11" s="2">
         <v>0.92727872197533245</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="30" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A12" s="33" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="B12" s="2">
         <v>-2.039147335079794E-2</v>
       </c>
       <c r="C12" s="2">
         <v>-1.1301116947577072E-2</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="F12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="G12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="H12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="I12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="J12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="K12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="L12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="M12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="N12" s="2">
         <v>0.88337703226007347</v>
       </c>
       <c r="O12" s="2">
         <v>0.88337703226007347</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="30" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A13" s="33" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B13" s="2">
         <v>0.12329864472637819</v>
       </c>
       <c r="C13" s="2">
         <v>9.5696472176293623E-2</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="F13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="G13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="H13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="I13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="J13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="K13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="L13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="M13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="N13" s="2">
         <v>0.78238009730852631</v>
       </c>
       <c r="O13" s="2">
         <v>0.78238009730852631</v>
       </c>
     </row>
-    <row r="14" spans="1:15" ht="30" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A14" s="33" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="B14" s="2">
         <v>9.9545722748708876E-2</v>
       </c>
       <c r="C14" s="2">
         <v>0.10355203455214257</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="G14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="H14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="I14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="J14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="K14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="L14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="M14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="N14" s="2">
         <v>0.95053951728639563</v>
       </c>
       <c r="O14" s="2">
         <v>0.95053951728639563</v>
       </c>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A15" s="33" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="B15" s="2">
         <v>0.10017635912551559</v>
       </c>
       <c r="C15" s="2">
         <v>0.1372487235135853</v>
       </c>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A16" s="33" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="B16" s="2">
         <v>0.13194595817342503</v>
       </c>
       <c r="C16" s="2">
         <v>0.10654365154378986</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="33" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="B17" s="2">
         <v>0.11263638785534202</v>
       </c>
       <c r="C17" s="2">
         <v>0.10511256358610765</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="N8:O8 F8:M8" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7011773-6B25-4423-BA00-677DE9127A81}">
   <dimension ref="A1:G94"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="5" max="7" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="7" width="10.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
         <v>574</v>
-      </c>
-[...8 lines deleted...]
-        <v>576</v>
       </c>
       <c r="B8" s="2">
         <v>0.72375326234242077</v>
       </c>
       <c r="E8" s="9" t="s">
+        <v>580</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="G8" s="9" t="s">
         <v>582</v>
       </c>
-      <c r="F8" s="9" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="B9" s="2">
         <v>0.14309567917617366</v>
       </c>
       <c r="D9" s="24">
         <v>43496</v>
       </c>
       <c r="E9" s="11">
         <v>6.40048925548298</v>
       </c>
       <c r="F9" s="11">
         <v>5.4055148944083404</v>
       </c>
       <c r="G9" s="11">
         <v>3.3766406178373698</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="B10" s="2">
         <v>4.4889226160457943E-2</v>
       </c>
       <c r="D10" s="24">
         <v>43524</v>
       </c>
       <c r="E10" s="11">
         <v>6.3455309384666103</v>
       </c>
       <c r="F10" s="11">
         <v>5.3731937058422297</v>
       </c>
       <c r="G10" s="11">
         <v>3.35748939419484</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
       <c r="B11" s="2">
         <v>4.3197906698284425E-2</v>
       </c>
       <c r="D11" s="24">
         <v>43555</v>
       </c>
       <c r="E11" s="11">
         <v>6.8009408590011002</v>
       </c>
       <c r="F11" s="11">
         <v>5.3837675379765697</v>
       </c>
       <c r="G11" s="11">
         <v>3.2439955183189899</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="B12" s="2">
         <v>3.2711368328654539E-2</v>
       </c>
       <c r="D12" s="24">
         <v>43585</v>
       </c>
       <c r="E12" s="11">
         <v>6.8098136171796497</v>
       </c>
       <c r="F12" s="11">
         <v>5.3987704232598004</v>
       </c>
       <c r="G12" s="11">
         <v>3.2515360297133702</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="B13" s="2">
         <v>1.2352557294008913E-2</v>
       </c>
       <c r="D13" s="24">
         <v>43616</v>
       </c>
       <c r="E13" s="11">
         <v>7.0571196411422399</v>
       </c>
       <c r="F13" s="11">
         <v>5.4846854245981502</v>
       </c>
       <c r="G13" s="11">
         <v>2.8295148201676401</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D14" s="24">
         <v>43646</v>
       </c>
       <c r="E14" s="11">
         <v>7.1739121329262803</v>
       </c>
       <c r="F14" s="11">
         <v>5.5541691946457004</v>
       </c>
       <c r="G14" s="11">
         <v>3.01748689915043</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D15" s="24">
         <v>43677</v>
       </c>
       <c r="E15" s="11">
         <v>7.4267282599015596</v>
       </c>
       <c r="F15" s="11">
         <v>5.6555938815008</v>
       </c>
       <c r="G15" s="11">
         <v>3.07161476711202</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="D16" s="24">
         <v>43708</v>
       </c>
       <c r="E16" s="11">
         <v>7.5966582408984502</v>
       </c>
       <c r="F16" s="11">
         <v>5.6820744916990797</v>
       </c>
       <c r="G16" s="11">
         <v>2.9398325606971598</v>
       </c>
     </row>
-    <row r="17" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="17" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D17" s="24">
         <v>43738</v>
       </c>
       <c r="E17" s="11">
         <v>7.9602678760461902</v>
       </c>
       <c r="F17" s="11">
         <v>5.8505400263408696</v>
       </c>
       <c r="G17" s="11">
         <v>2.9246797337819399</v>
       </c>
     </row>
-    <row r="18" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D18" s="24">
         <v>43769</v>
       </c>
       <c r="E18" s="11">
         <v>8.0851721735672299</v>
       </c>
       <c r="F18" s="11">
         <v>5.8794758472492603</v>
       </c>
       <c r="G18" s="11">
         <v>3.0339141826975</v>
       </c>
     </row>
-    <row r="19" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="19" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D19" s="24">
         <v>43799</v>
       </c>
       <c r="E19" s="11">
         <v>8.1144119230418301</v>
       </c>
       <c r="F19" s="11">
         <v>5.9828465911241802</v>
       </c>
       <c r="G19" s="11">
         <v>2.7933619868542299</v>
       </c>
     </row>
-    <row r="20" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D20" s="24">
         <v>43830</v>
       </c>
       <c r="E20" s="11">
         <v>7.9881760591098798</v>
       </c>
       <c r="F20" s="11">
         <v>6.0967751443729199</v>
       </c>
       <c r="G20" s="11">
         <v>3.0649066458703</v>
       </c>
     </row>
-    <row r="21" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="21" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D21" s="24">
         <v>43861</v>
       </c>
       <c r="E21" s="11">
         <v>8.0143244550712893</v>
       </c>
       <c r="F21" s="11">
         <v>6.1775289857926001</v>
       </c>
       <c r="G21" s="11">
         <v>2.9167387412910699</v>
       </c>
     </row>
-    <row r="22" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D22" s="24">
         <v>43890</v>
       </c>
       <c r="E22" s="11">
         <v>8.0158724510922692</v>
       </c>
       <c r="F22" s="11">
         <v>6.2217514489216699</v>
       </c>
       <c r="G22" s="11">
         <v>3.0247564976042902</v>
       </c>
     </row>
-    <row r="23" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D23" s="24">
         <v>43921</v>
       </c>
       <c r="E23" s="11">
         <v>7.1693267465981503</v>
       </c>
       <c r="F23" s="11">
         <v>6.3274577937823704</v>
       </c>
       <c r="G23" s="11">
         <v>2.90550238986209</v>
       </c>
     </row>
-    <row r="24" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D24" s="24">
         <v>43951</v>
       </c>
       <c r="E24" s="11">
         <v>6.9790360076055498</v>
       </c>
       <c r="F24" s="11">
         <v>6.3064150143102697</v>
       </c>
       <c r="G24" s="11">
         <v>2.8711590237655802</v>
       </c>
     </row>
-    <row r="25" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D25" s="24">
         <v>43982</v>
       </c>
       <c r="E25" s="11">
         <v>6.5756558726435701</v>
       </c>
       <c r="F25" s="11">
         <v>6.4814508078302602</v>
       </c>
       <c r="G25" s="11">
         <v>2.99740204086859</v>
       </c>
     </row>
-    <row r="26" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D26" s="24">
         <v>44012</v>
       </c>
       <c r="E26" s="11">
         <v>6.7075273117772101</v>
       </c>
       <c r="F26" s="11">
         <v>6.6505102840648203</v>
       </c>
       <c r="G26" s="11">
         <v>2.9419525027676601</v>
       </c>
     </row>
-    <row r="27" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D27" s="24">
         <v>44043</v>
       </c>
       <c r="E27" s="11">
         <v>6.4349315034464896</v>
       </c>
       <c r="F27" s="11">
         <v>6.6830798413438099</v>
       </c>
       <c r="G27" s="11">
         <v>2.9116668204360101</v>
       </c>
     </row>
-    <row r="28" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D28" s="24">
         <v>44074</v>
       </c>
       <c r="E28" s="11">
         <v>6.38477328773648</v>
       </c>
       <c r="F28" s="11">
         <v>6.6456396047421604</v>
       </c>
       <c r="G28" s="11">
         <v>2.8733904757271298</v>
       </c>
     </row>
-    <row r="29" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="29" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D29" s="24">
         <v>44104</v>
       </c>
       <c r="E29" s="11">
         <v>6.4544894394280901</v>
       </c>
       <c r="F29" s="11">
         <v>6.6496582948690799</v>
       </c>
       <c r="G29" s="11">
         <v>2.6409846096094798</v>
       </c>
     </row>
-    <row r="30" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D30" s="24">
         <v>44135</v>
       </c>
       <c r="E30" s="11">
         <v>6.4521057147543699</v>
       </c>
       <c r="F30" s="11">
         <v>6.6319186898507301</v>
       </c>
       <c r="G30" s="11">
         <v>2.9280916587874302</v>
       </c>
     </row>
-    <row r="31" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D31" s="24">
         <v>44165</v>
       </c>
       <c r="E31" s="11">
         <v>6.6116864949534904</v>
       </c>
       <c r="F31" s="11">
         <v>6.6493591145831603</v>
       </c>
       <c r="G31" s="11">
         <v>2.94057448329229</v>
       </c>
     </row>
-    <row r="32" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D32" s="24">
         <v>44196</v>
       </c>
       <c r="E32" s="11">
         <v>6.5605727262681803</v>
       </c>
       <c r="F32" s="11">
         <v>6.5927998766412204</v>
       </c>
       <c r="G32" s="11">
         <v>3.1451397722505101</v>
       </c>
     </row>
-    <row r="33" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="33" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D33" s="24">
         <v>44227</v>
       </c>
       <c r="E33" s="11">
         <v>6.5908811032022703</v>
       </c>
       <c r="F33" s="11">
         <v>6.7142681844062304</v>
       </c>
       <c r="G33" s="11">
         <v>3.1521900579744302</v>
       </c>
     </row>
-    <row r="34" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D34" s="24">
         <v>44255</v>
       </c>
       <c r="E34" s="11">
         <v>6.3717706668565599</v>
       </c>
       <c r="F34" s="11">
         <v>6.8930677177825297</v>
       </c>
       <c r="G34" s="11">
         <v>3.1695839574395501</v>
       </c>
     </row>
-    <row r="35" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D35" s="24">
         <v>44286</v>
       </c>
       <c r="E35" s="11">
         <v>6.1657428043956797</v>
       </c>
       <c r="F35" s="11">
         <v>7.0247528497193903</v>
       </c>
       <c r="G35" s="11">
         <v>3.2578618660357299</v>
       </c>
     </row>
-    <row r="36" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D36" s="24">
         <v>44316</v>
       </c>
       <c r="E36" s="11">
         <v>6.2649673238227699</v>
       </c>
       <c r="F36" s="11">
         <v>7.1367954103062496</v>
       </c>
       <c r="G36" s="11">
         <v>3.42896414813691</v>
       </c>
     </row>
-    <row r="37" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D37" s="24">
         <v>44347</v>
       </c>
       <c r="E37" s="11">
         <v>5.9017922165832299</v>
       </c>
       <c r="F37" s="11">
         <v>7.1247802191413898</v>
       </c>
       <c r="G37" s="11">
         <v>3.3154528861429702</v>
       </c>
     </row>
-    <row r="38" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D38" s="24">
         <v>44377</v>
       </c>
       <c r="E38" s="11">
         <v>5.65006257788247</v>
       </c>
       <c r="F38" s="11">
         <v>7.2598540292014597</v>
       </c>
       <c r="G38" s="11">
         <v>3.4063002948472398</v>
       </c>
     </row>
-    <row r="39" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D39" s="24">
         <v>44408</v>
       </c>
       <c r="E39" s="11">
         <v>5.5631673854651398</v>
       </c>
       <c r="F39" s="11">
         <v>7.3715569236202398</v>
       </c>
       <c r="G39" s="11">
         <v>3.22153712033343</v>
       </c>
     </row>
-    <row r="40" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D40" s="24">
         <v>44439</v>
       </c>
       <c r="E40" s="11">
         <v>5.3058121894479804</v>
       </c>
       <c r="F40" s="11">
         <v>7.2980271194334101</v>
       </c>
       <c r="G40" s="11">
         <v>3.2038769767084099</v>
       </c>
     </row>
-    <row r="41" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D41" s="24">
         <v>44469</v>
       </c>
       <c r="E41" s="11">
         <v>5.2598584858283397</v>
       </c>
       <c r="F41" s="11">
         <v>7.3552347912193801</v>
       </c>
       <c r="G41" s="11">
         <v>3.1866856188575201</v>
       </c>
     </row>
-    <row r="42" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="42" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D42" s="24">
         <v>44500</v>
       </c>
       <c r="E42" s="11">
         <v>5.1706218941597903</v>
       </c>
       <c r="F42" s="11">
         <v>7.3573274988071002</v>
       </c>
       <c r="G42" s="11">
         <v>3.0706767213757802</v>
       </c>
     </row>
-    <row r="43" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D43" s="24">
         <v>44530</v>
       </c>
       <c r="E43" s="11">
         <v>5.2661166355173599</v>
       </c>
       <c r="F43" s="11">
         <v>7.3535699314078702</v>
       </c>
       <c r="G43" s="11">
         <v>3.059656418486</v>
       </c>
     </row>
-    <row r="44" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D44" s="24">
         <v>44561</v>
       </c>
       <c r="E44" s="11">
         <v>5.2038386392289304</v>
       </c>
       <c r="F44" s="11">
         <v>7.3725537468145603</v>
       </c>
       <c r="G44" s="11">
         <v>3.2307089132643498</v>
       </c>
     </row>
-    <row r="45" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D45" s="24">
         <v>44592</v>
       </c>
       <c r="E45" s="11">
         <v>5.2696943066932898</v>
       </c>
       <c r="F45" s="11">
         <v>7.3349528395110699</v>
       </c>
       <c r="G45" s="11">
         <v>3.1343950734675499</v>
       </c>
     </row>
-    <row r="46" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D46" s="24">
         <v>44620</v>
       </c>
       <c r="E46" s="11">
         <v>5.3078553498638001</v>
       </c>
       <c r="F46" s="11">
         <v>7.4288874135081198</v>
       </c>
       <c r="G46" s="11">
         <v>3.1669505153062301</v>
       </c>
     </row>
-    <row r="47" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D47" s="24">
         <v>44651</v>
       </c>
       <c r="E47" s="11">
         <v>5.3126977263555801</v>
       </c>
       <c r="F47" s="11">
         <v>7.9583189467205404</v>
       </c>
       <c r="G47" s="11">
         <v>2.9536083553536998</v>
       </c>
     </row>
-    <row r="48" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D48" s="24">
         <v>44681</v>
       </c>
       <c r="E48" s="11">
         <v>5.0967495119942399</v>
       </c>
       <c r="F48" s="11">
         <v>8.1764284992660592</v>
       </c>
       <c r="G48" s="11">
         <v>2.8725354975387001</v>
       </c>
     </row>
-    <row r="49" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D49" s="24">
         <v>44712</v>
       </c>
       <c r="E49" s="11">
         <v>5.2322216434840598</v>
       </c>
       <c r="F49" s="11">
         <v>8.1776109092841303</v>
       </c>
       <c r="G49" s="11">
         <v>2.8420219406404401</v>
       </c>
     </row>
-    <row r="50" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="50" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D50" s="24">
         <v>44742</v>
       </c>
       <c r="E50" s="11">
         <v>5.0907343825660698</v>
       </c>
       <c r="F50" s="11">
         <v>8.1419983852001998</v>
       </c>
       <c r="G50" s="11">
         <v>2.7608571260907002</v>
       </c>
     </row>
-    <row r="51" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D51" s="24">
         <v>44773</v>
       </c>
       <c r="E51" s="11">
         <v>4.9208304100447604</v>
       </c>
       <c r="F51" s="11">
         <v>8.0774807993023696</v>
       </c>
       <c r="G51" s="11">
         <v>3.0124267599629002</v>
       </c>
     </row>
-    <row r="52" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D52" s="24">
         <v>44804</v>
       </c>
       <c r="E52" s="11">
         <v>4.7791444328664401</v>
       </c>
       <c r="F52" s="11">
         <v>8.0405053902842898</v>
       </c>
       <c r="G52" s="11">
         <v>2.8852181802041001</v>
       </c>
     </row>
-    <row r="53" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D53" s="24">
         <v>44834</v>
       </c>
       <c r="E53" s="11">
         <v>4.5925112483441701</v>
       </c>
       <c r="F53" s="11">
         <v>7.9751783583882396</v>
       </c>
       <c r="G53" s="11">
         <v>2.7543031729945899</v>
       </c>
     </row>
-    <row r="54" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D54" s="24">
         <v>44865</v>
       </c>
       <c r="E54" s="11">
         <v>4.5443364803681501</v>
       </c>
       <c r="F54" s="11">
         <v>7.9918637680822098</v>
       </c>
       <c r="G54" s="11">
         <v>2.7418211893444102</v>
       </c>
     </row>
-    <row r="55" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D55" s="24">
         <v>44895</v>
       </c>
       <c r="E55" s="11">
         <v>4.6333226235192102</v>
       </c>
       <c r="F55" s="11">
         <v>7.80458653632326</v>
       </c>
       <c r="G55" s="11">
         <v>3.0832578674883599</v>
       </c>
     </row>
-    <row r="56" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D56" s="24">
         <v>44926</v>
       </c>
       <c r="E56" s="11">
         <v>4.4269429284575503</v>
       </c>
       <c r="F56" s="11">
         <v>7.7278982110560799</v>
       </c>
       <c r="G56" s="11">
         <v>2.8146049845109902</v>
       </c>
     </row>
-    <row r="57" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D57" s="24">
         <v>44957</v>
       </c>
       <c r="E57" s="11">
         <v>4.4245793145960501</v>
       </c>
       <c r="F57" s="11">
         <v>7.5723063075599999</v>
       </c>
       <c r="G57" s="11">
         <v>2.9475982860033998</v>
       </c>
     </row>
-    <row r="58" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D58" s="24">
         <v>44985</v>
       </c>
       <c r="E58" s="11">
         <v>4.3645305787987896</v>
       </c>
       <c r="F58" s="11">
         <v>7.5616396788367304</v>
       </c>
       <c r="G58" s="11">
         <v>2.81332041809998</v>
       </c>
     </row>
-    <row r="59" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="59" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D59" s="24">
         <v>45016</v>
       </c>
       <c r="E59" s="11">
         <v>4.3243545400325702</v>
       </c>
       <c r="F59" s="11">
         <v>7.35435930298262</v>
       </c>
       <c r="G59" s="11">
         <v>2.6807225285919301</v>
       </c>
     </row>
-    <row r="60" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D60" s="24">
         <v>45046</v>
       </c>
       <c r="E60" s="11">
         <v>4.3401863578642104</v>
       </c>
       <c r="F60" s="11">
         <v>7.2897016388479203</v>
       </c>
       <c r="G60" s="11">
         <v>2.7529985771973502</v>
       </c>
     </row>
-    <row r="61" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D61" s="24">
         <v>45077</v>
       </c>
       <c r="E61" s="11">
         <v>4.30088101932723</v>
       </c>
       <c r="F61" s="11">
         <v>7.2241183238170699</v>
       </c>
       <c r="G61" s="11">
         <v>2.5422398346120501</v>
       </c>
     </row>
-    <row r="62" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D62" s="24">
         <v>45107</v>
       </c>
       <c r="E62" s="11">
         <v>4.3295134110256699</v>
       </c>
       <c r="F62" s="11">
         <v>7.2429386733202401</v>
       </c>
       <c r="G62" s="11">
         <v>2.7969071496894502</v>
       </c>
     </row>
-    <row r="63" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D63" s="24">
         <v>45138</v>
       </c>
       <c r="E63" s="11">
         <v>4.3712560162660496</v>
       </c>
       <c r="F63" s="11">
         <v>7.1772825514786396</v>
       </c>
       <c r="G63" s="11">
         <v>2.6771480292534902</v>
       </c>
     </row>
-    <row r="64" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D64" s="24">
         <v>45169</v>
       </c>
       <c r="E64" s="11">
         <v>4.3159267626588997</v>
       </c>
       <c r="F64" s="11">
         <v>7.0992831920207804</v>
       </c>
       <c r="G64" s="11">
         <v>2.5826201928088999</v>
       </c>
     </row>
-    <row r="65" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D65" s="24">
         <v>45199</v>
       </c>
       <c r="E65" s="11">
         <v>4.2169627963729903</v>
       </c>
       <c r="F65" s="11">
         <v>7.0422076448473199</v>
       </c>
       <c r="G65" s="11">
         <v>2.5915489139880399</v>
       </c>
     </row>
-    <row r="66" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D66" s="24">
         <v>45230</v>
       </c>
       <c r="E66" s="11">
         <v>4.2563000000000004</v>
       </c>
       <c r="F66" s="11">
         <v>7.0537000000000001</v>
       </c>
       <c r="G66" s="11">
         <v>2.5508000000000002</v>
       </c>
     </row>
-    <row r="67" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="67" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D67" s="24">
         <v>45260</v>
       </c>
       <c r="E67" s="11">
         <v>4.4640346913411104</v>
       </c>
       <c r="F67" s="11">
         <v>7.0631429150032803</v>
       </c>
       <c r="G67" s="11">
         <v>2.4852277210359999</v>
       </c>
     </row>
-    <row r="68" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D68" s="24">
         <v>45291</v>
       </c>
       <c r="E68" s="11">
         <v>4.3346684169609899</v>
       </c>
       <c r="F68" s="11">
         <v>7.0184952423646498</v>
       </c>
       <c r="G68" s="11">
         <v>2.39016214241849</v>
       </c>
     </row>
-    <row r="69" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D69" s="24">
         <v>45322</v>
       </c>
       <c r="E69" s="11">
         <v>4.3227493869257696</v>
       </c>
       <c r="F69" s="11">
         <v>7.0755257900405004</v>
       </c>
       <c r="G69" s="11">
         <v>2.38451991162689</v>
       </c>
     </row>
-    <row r="70" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D70" s="24">
         <v>45351</v>
       </c>
       <c r="E70" s="11">
         <v>4.4061858926575903</v>
       </c>
       <c r="F70" s="11">
         <v>7.0534523273666396</v>
       </c>
       <c r="G70" s="11">
         <v>2.65082832102041</v>
       </c>
     </row>
-    <row r="71" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D71" s="24">
         <v>45382</v>
       </c>
       <c r="E71" s="11">
         <v>4.4405380831783798</v>
       </c>
       <c r="F71" s="11">
         <v>7.0899068512636996</v>
       </c>
       <c r="G71" s="11">
         <v>2.69333342336106</v>
       </c>
     </row>
-    <row r="72" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D72" s="24">
         <v>45412</v>
       </c>
       <c r="E72" s="11">
         <v>4.4641425192921602</v>
       </c>
       <c r="F72" s="11">
         <v>7.1732374322923897</v>
       </c>
       <c r="G72" s="11">
         <v>2.6158972407910799</v>
       </c>
     </row>
-    <row r="73" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D73" s="24">
         <v>45443</v>
       </c>
       <c r="E73" s="11">
         <v>4.6447120408803801</v>
       </c>
       <c r="F73" s="11">
         <v>7.1901524761683504</v>
       </c>
       <c r="G73" s="11">
         <v>2.62001157448733</v>
       </c>
     </row>
-    <row r="74" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D74" s="24">
         <v>45473</v>
       </c>
       <c r="E74" s="11">
         <v>4.52253048862549</v>
       </c>
       <c r="F74" s="11">
         <v>7.3253020610181103</v>
       </c>
       <c r="G74" s="11">
         <v>2.70217543828403</v>
       </c>
     </row>
-    <row r="75" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D75" s="24">
         <v>45504</v>
       </c>
       <c r="E75" s="11">
         <v>4.7331977243266099</v>
       </c>
       <c r="F75" s="11">
         <v>7.3545648770808496</v>
       </c>
       <c r="G75" s="11">
         <v>2.7356764112187002</v>
       </c>
     </row>
-    <row r="76" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D76" s="24">
         <v>45535</v>
       </c>
       <c r="E76" s="11">
         <v>4.6603308843503601</v>
       </c>
       <c r="F76" s="11">
         <v>7.3790598504207701</v>
       </c>
       <c r="G76" s="11">
         <v>2.7471180381113101</v>
       </c>
     </row>
-    <row r="77" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D77" s="24">
         <v>45565</v>
       </c>
       <c r="E77" s="11">
         <v>4.6130220062195697</v>
       </c>
       <c r="F77" s="11">
         <v>7.4230046890100496</v>
       </c>
       <c r="G77" s="11">
         <v>2.8114588028857499</v>
       </c>
     </row>
-    <row r="78" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D78" s="24">
         <v>45596</v>
       </c>
       <c r="E78" s="11">
         <v>4.63498540724681</v>
       </c>
       <c r="F78" s="11">
         <v>7.6194602485027403</v>
       </c>
       <c r="G78" s="11">
         <v>2.9730723610086902</v>
       </c>
     </row>
-    <row r="79" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D79" s="24">
         <v>45626</v>
       </c>
       <c r="E79" s="11">
         <v>4.6300937928487098</v>
       </c>
       <c r="F79" s="11">
         <v>7.7035242161284998</v>
       </c>
       <c r="G79" s="11">
         <v>2.94358614918408</v>
       </c>
     </row>
-    <row r="80" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D80" s="24">
         <v>45657</v>
       </c>
       <c r="E80" s="11">
         <v>4.5260361783952803</v>
       </c>
       <c r="F80" s="11">
         <v>7.7269845061120801</v>
       </c>
       <c r="G80" s="11">
         <v>2.8996082641812899</v>
       </c>
     </row>
-    <row r="81" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D81" s="24">
         <v>45688</v>
       </c>
       <c r="E81" s="11">
         <v>4.8166465648324399</v>
       </c>
       <c r="F81" s="11">
         <v>7.8856940523550101</v>
       </c>
       <c r="G81" s="11">
         <v>2.86551239028437</v>
       </c>
     </row>
-    <row r="82" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D82" s="24">
         <v>45716</v>
       </c>
       <c r="E82" s="11">
         <v>5.0583554778631097</v>
       </c>
       <c r="F82" s="11">
         <v>8.0248343343196709</v>
       </c>
       <c r="G82" s="11">
         <v>3.1673422861192702</v>
       </c>
     </row>
-    <row r="83" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D83" s="24">
         <v>45747</v>
       </c>
       <c r="E83" s="11">
         <v>5.0520559520439496</v>
       </c>
       <c r="F83" s="11">
         <v>8.1747043380222095</v>
       </c>
       <c r="G83" s="11">
         <v>3.3045855130044401</v>
       </c>
     </row>
-    <row r="84" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D84" s="24">
         <v>45777</v>
       </c>
       <c r="E84" s="11">
         <v>4.9888252234585302</v>
       </c>
       <c r="F84" s="11">
         <v>8.2913440068113502</v>
       </c>
       <c r="G84" s="11">
         <v>3.3523196985032699</v>
       </c>
     </row>
-    <row r="85" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D85" s="24">
         <v>45808</v>
       </c>
       <c r="E85" s="11">
         <v>4.9939288704943303</v>
       </c>
       <c r="F85" s="11">
         <v>8.3980772666589392</v>
       </c>
       <c r="G85" s="11">
         <v>3.4981210591391401</v>
       </c>
     </row>
-    <row r="86" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D86" s="24">
         <v>45838</v>
       </c>
       <c r="E86" s="11">
         <v>5.0173569354635301</v>
       </c>
       <c r="F86" s="11">
         <v>8.5204624660417299</v>
       </c>
       <c r="G86" s="11">
         <v>3.5899328773845398</v>
       </c>
     </row>
-    <row r="87" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="87" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D87" s="24">
         <v>45869</v>
       </c>
       <c r="E87" s="11">
         <v>4.92515599668676</v>
       </c>
       <c r="F87" s="11">
         <v>8.6115110773949901</v>
       </c>
       <c r="G87" s="11">
         <v>3.59853387182272</v>
       </c>
     </row>
-    <row r="88" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D88" s="24">
         <v>45900</v>
       </c>
       <c r="E88" s="11">
         <v>4.9511275183268504</v>
       </c>
       <c r="F88" s="11">
         <v>8.5885833424009501</v>
       </c>
       <c r="G88" s="11">
         <v>3.5638380558494398</v>
       </c>
     </row>
-    <row r="89" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D89" s="24">
         <v>45930</v>
       </c>
       <c r="E89" s="11">
         <v>4.9568425150131699</v>
       </c>
       <c r="F89" s="11">
         <v>8.6669553638716899</v>
       </c>
       <c r="G89" s="11">
         <v>3.5772616034868299</v>
       </c>
     </row>
-    <row r="90" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D90" s="24">
         <v>45961</v>
       </c>
       <c r="E90" s="11">
         <v>5.0527882527909496</v>
       </c>
       <c r="F90" s="11">
         <v>8.8069492889014906</v>
       </c>
       <c r="G90" s="11">
         <v>3.6408764792508799</v>
       </c>
     </row>
-    <row r="91" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D91" s="24">
         <v>45991</v>
       </c>
       <c r="E91" s="11">
         <v>5.0047467406406696</v>
       </c>
       <c r="F91" s="11">
         <v>8.7987402121297293</v>
       </c>
       <c r="G91" s="11">
         <v>3.7292467007500298</v>
       </c>
     </row>
-    <row r="92" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D92" s="24">
         <v>46022</v>
       </c>
       <c r="E92" s="11">
         <v>4.9081709954375903</v>
       </c>
       <c r="F92" s="11">
         <v>8.7403336714970692</v>
       </c>
       <c r="G92" s="11">
         <v>3.7082297856033599</v>
       </c>
     </row>
-    <row r="93" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D93" s="24">
         <v>46053</v>
       </c>
       <c r="E93" s="11">
         <v>5.8213926642802996</v>
       </c>
       <c r="F93" s="11">
         <v>8.7967913906116699</v>
       </c>
       <c r="G93" s="11">
         <v>3.7206845230089098</v>
       </c>
     </row>
-    <row r="94" spans="4:7" x14ac:dyDescent="0.25">
+    <row r="94" spans="4:7" x14ac:dyDescent="0.3">
       <c r="D94" s="24">
         <v>46081</v>
       </c>
       <c r="E94" s="11">
         <v>5.7997627064500401</v>
       </c>
       <c r="F94" s="11">
         <v>8.7704124807825892</v>
       </c>
       <c r="G94" s="11">
         <v>3.8478102852482801</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A8" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35AB6572-A6B0-4A64-8D76-9EC4A0EE688B}">
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" t="s">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="B7" t="s">
         <v>587</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="A5" t="s">
+      <c r="C7" t="s">
+        <v>599</v>
+      </c>
+      <c r="D7" t="s">
+        <v>600</v>
+      </c>
+      <c r="E7" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="B7" t="s">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" t="s">
         <v>589</v>
-      </c>
-[...12 lines deleted...]
-        <v>591</v>
       </c>
       <c r="B8" s="7">
         <v>-4.0400449153362453E-2</v>
       </c>
       <c r="C8" s="7">
         <v>-1.1935875952733889E-2</v>
       </c>
       <c r="D8" s="7">
         <v>-2.9369049329009717E-2</v>
       </c>
       <c r="E8" s="7">
         <v>-2.6579423890613851E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="B9" s="7">
         <v>-0.21606726673093674</v>
       </c>
       <c r="C9" s="7">
         <v>-0.11926882259951532</v>
       </c>
       <c r="D9" s="7">
         <v>-0.30783330643763257</v>
       </c>
       <c r="E9" s="7">
         <v>-0.14687253715264292</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="B10" s="7">
         <v>-0.14150951676253931</v>
       </c>
       <c r="C10" s="7">
         <v>1.3709246241867101E-3</v>
       </c>
       <c r="D10" s="7">
         <v>-0.14940845297986502</v>
       </c>
       <c r="E10" s="7">
         <v>-9.9644603508745044E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="B11" s="7">
         <v>1.7320838592872548E-3</v>
       </c>
       <c r="C11" s="7">
         <v>7.6302634497120714E-3</v>
       </c>
       <c r="D11" s="7">
         <v>1.3709246241867101E-3</v>
       </c>
       <c r="E11" s="7">
         <v>2.7206772953912006E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="B12" s="7">
         <v>-4.0176234288407303E-2</v>
       </c>
       <c r="C12" s="7">
         <v>2.8856393114017609E-3</v>
       </c>
       <c r="D12" s="7">
         <v>-5.3075776241453113E-2</v>
       </c>
       <c r="E12" s="7">
         <v>-2.5095068465025676E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="B13" s="7">
         <v>-0.11473083082550745</v>
       </c>
       <c r="C13" s="7">
         <v>-0.10030988708660307</v>
       </c>
       <c r="D13" s="7">
         <v>-0.12219680438567421</v>
       </c>
       <c r="E13" s="7">
         <v>-0.10822315566618991</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="B14" s="7">
         <v>-0.18306715429506304</v>
       </c>
       <c r="C14" s="7">
         <v>-0.15347047018441523</v>
       </c>
       <c r="D14" s="7">
         <v>-0.20057798357995932</v>
       </c>
       <c r="E14" s="7">
         <v>-0.17056176401914913</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="B15" s="7">
         <v>-0.10235365450777879</v>
       </c>
       <c r="C15" s="7">
         <v>-3.5083166922077191E-2</v>
       </c>
       <c r="D15" s="7">
         <v>-0.20069110575133925</v>
       </c>
       <c r="E15" s="7">
         <v>-8.457430786917966E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="B16" s="7">
         <v>-0.10537651080986833</v>
       </c>
       <c r="C16" s="7">
         <v>-2.2019382252439629E-2</v>
       </c>
       <c r="D16" s="7">
         <v>-0.15018950007280707</v>
       </c>
       <c r="E16" s="7">
         <v>-7.324293261616073E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="B17" s="7">
         <v>-3.2288960808470372E-2</v>
       </c>
       <c r="C17" s="7">
         <v>-1.0275924414208441E-2</v>
       </c>
       <c r="D17" s="7">
         <v>-0.1826421038221423</v>
       </c>
       <c r="E17" s="7">
         <v>-3.1923598481874094E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="B18" s="7">
         <v>-3.2239104545699767E-3</v>
       </c>
       <c r="C18" s="7">
         <v>9.6374460149101088E-3</v>
       </c>
       <c r="D18" s="7">
         <v>-2.8454906698315179E-2</v>
       </c>
       <c r="E18" s="7">
         <v>-3.069217436622567E-4</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="B19" s="7">
         <v>-0.12153805259986619</v>
       </c>
       <c r="C19" s="7">
         <v>-5.8963734852321821E-2</v>
       </c>
       <c r="D19" s="7">
         <v>-0.1523588466530969</v>
       </c>
       <c r="E19" s="7">
         <v>-9.8880413811781198E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
       <c r="B20" s="7">
         <v>-0.20519621940956295</v>
       </c>
       <c r="C20" s="7">
         <v>-0.12168878234143952</v>
       </c>
       <c r="D20" s="7">
         <v>-0.22814930334094177</v>
       </c>
       <c r="E20" s="7">
         <v>-0.16164562929185661</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF07CF03-36FA-40A3-BEE7-13F8BC04EBBF}">
   <dimension ref="A1:G14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.28515625" customWidth="1"/>
-    <col min="3" max="3" width="23.5703125" customWidth="1"/>
+    <col min="1" max="1" width="15.33203125" customWidth="1"/>
+    <col min="3" max="3" width="23.5546875" customWidth="1"/>
     <col min="6" max="6" width="36" customWidth="1"/>
-    <col min="7" max="7" width="12.28515625" customWidth="1"/>
+    <col min="7" max="7" width="12.33203125" customWidth="1"/>
     <col min="8" max="8" width="12" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A2" t="s">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" ht="45" x14ac:dyDescent="0.25">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="28.8" x14ac:dyDescent="0.3">
       <c r="C8" s="5" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="1" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="B9" s="9">
         <v>2025</v>
       </c>
       <c r="C9" s="34">
         <v>1.797634003984927</v>
       </c>
       <c r="D9" s="34">
         <v>1</v>
       </c>
       <c r="F9" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="G9" s="11">
         <v>295.411902</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="37" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
       <c r="B10" s="9">
         <v>2026</v>
       </c>
       <c r="C10" s="34">
         <v>1.7748455210947736</v>
       </c>
       <c r="D10" s="34">
         <v>1</v>
       </c>
       <c r="F10" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="G10" s="11">
         <v>-50.997370857075701</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="37"/>
       <c r="B11" s="9">
         <v>2027</v>
       </c>
       <c r="C11" s="34">
         <v>1.8869229572699679</v>
       </c>
       <c r="D11" s="34">
         <v>1</v>
       </c>
       <c r="F11" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="G11" s="11">
         <v>-75.332938013965205</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="37"/>
       <c r="B12" s="9">
         <v>2028</v>
       </c>
       <c r="C12" s="34">
         <v>2.010242416061276</v>
       </c>
       <c r="D12" s="34">
         <v>1</v>
       </c>
       <c r="F12" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="G12" s="11">
         <v>-250.76661320909074</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="F13" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="G13" s="11">
         <v>92.573016439882252</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="F14" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="G14" s="11">
         <v>10.887996359750655</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A10:A12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7C185C3-F2F5-4CC8-A425-0585D3C6B03B}">
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="25.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="30.6640625" customWidth="1"/>
+    <col min="2" max="2" width="26.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="25.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="B6" s="9" t="s">
         <v>108</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="11">
         <v>170.21260000000001</v>
       </c>
       <c r="C7" s="2">
         <v>8.3160000000000005E-3</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>110</v>
       </c>
       <c r="B8" s="11">
         <v>73.166200000000003</v>
       </c>
       <c r="C8" s="2">
         <v>8.3020000000000004E-3</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="11">
         <v>46.1008</v>
       </c>
       <c r="C9" s="2">
         <v>1.8990000000000001E-3</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>111</v>
       </c>
       <c r="B10" s="11">
         <v>36.3825</v>
       </c>
       <c r="C10" s="2">
         <v>1.016E-3</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="11">
         <v>30.051200000000001</v>
       </c>
       <c r="C11" s="2">
         <v>1.392E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="11">
         <v>26.716000000000001</v>
       </c>
       <c r="C12" s="2">
         <v>9.018E-3</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>112</v>
       </c>
       <c r="B13" s="11">
         <v>23.600999999999999</v>
       </c>
       <c r="C13" s="2">
         <v>3.3210000000000002E-3</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="11">
         <v>22.612400000000001</v>
       </c>
       <c r="C14" s="2">
         <v>3.3170000000000001E-3</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>114</v>
       </c>
       <c r="B15" s="11">
         <v>15.664400000000001</v>
       </c>
       <c r="C15" s="2">
         <v>1.8590000000000002E-3</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>115</v>
       </c>
       <c r="B16" s="11">
         <v>15.090299999999999</v>
       </c>
       <c r="C16" s="2">
         <v>1.2870000000000002E-3</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="11">
         <v>14.698</v>
       </c>
       <c r="C17" s="2">
         <v>1.1849999999999999E-3</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="11">
         <v>14.386799999999999</v>
       </c>
       <c r="C18" s="2">
         <v>2.5929999999999998E-3</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="11">
         <v>14.356299999999999</v>
       </c>
       <c r="C19" s="2">
         <v>3.418E-3</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="11">
         <v>13.9917</v>
       </c>
       <c r="C20" s="2">
         <v>2.2669999999999999E-3</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="11">
         <v>13.8483</v>
       </c>
       <c r="C21" s="2">
         <v>1.5950000000000001E-3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85D27CEB-BE05-43C7-B21C-DDE929E3F6C4}">
   <dimension ref="A1:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.140625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="9" max="9" width="39.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="13.109375" customWidth="1"/>
+    <col min="2" max="2" width="21.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="23.44140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21.109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="36.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="39.109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="C8" s="9" t="s">
         <v>127</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>128</v>
       </c>
       <c r="H8" s="9" t="s">
         <v>129</v>
       </c>
       <c r="I8" s="9" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="37" t="s">
         <v>131</v>
       </c>
       <c r="B9" t="s">
         <v>132</v>
       </c>
       <c r="C9" s="6">
         <v>2.405235434782594E-2</v>
       </c>
       <c r="D9" s="6">
         <v>1.2465266822503516E-2</v>
       </c>
       <c r="F9" s="37" t="s">
         <v>131</v>
       </c>
       <c r="G9" t="s">
         <v>132</v>
       </c>
       <c r="H9" s="2">
         <v>3.0602866823668189E-2</v>
       </c>
       <c r="I9" s="2">
         <v>1.2191852247693388E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="37"/>
       <c r="B10" t="s">
         <v>134</v>
       </c>
       <c r="C10" s="6">
         <v>0.10552849814957502</v>
       </c>
       <c r="D10" s="6">
         <v>3.9274117400494295E-2</v>
       </c>
       <c r="F10" s="37"/>
       <c r="G10" t="s">
         <v>134</v>
       </c>
       <c r="H10" s="2">
         <v>9.6207034010967502E-2</v>
       </c>
       <c r="I10" s="2">
         <v>4.5440118412990081E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="37"/>
       <c r="B11" t="s">
         <v>133</v>
       </c>
       <c r="C11" s="6">
         <v>0.16912301810484343</v>
       </c>
       <c r="D11" s="6">
         <v>0.11241775339939099</v>
       </c>
       <c r="F11" s="37"/>
       <c r="G11" t="s">
         <v>133</v>
       </c>
       <c r="H11" s="2">
         <v>0.18760530157444527</v>
       </c>
       <c r="I11" s="2">
         <v>8.3875303178190169E-2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="F9:F11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B27B6E68-1C13-4B20-91D2-7E8193E198A2}">
   <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="16.42578125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="32.42578125" customWidth="1"/>
+    <col min="2" max="2" width="16.44140625" customWidth="1"/>
+    <col min="3" max="3" width="20.44140625" customWidth="1"/>
+    <col min="4" max="4" width="26.33203125" customWidth="1"/>
+    <col min="7" max="7" width="28.44140625" customWidth="1"/>
+    <col min="8" max="8" width="32.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="45" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B7" s="5" t="s">
         <v>168</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>169</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>170</v>
       </c>
       <c r="F7" s="12"/>
       <c r="G7" s="14" t="s">
         <v>172</v>
       </c>
       <c r="H7" s="36" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>139</v>
       </c>
       <c r="B8" s="2">
         <v>9.353003706496632E-2</v>
       </c>
       <c r="C8" s="2">
         <v>1.0798250485094529E-3</v>
       </c>
       <c r="D8" s="2">
         <v>6.3711581795844463E-4</v>
       </c>
       <c r="F8" s="13">
         <v>44927</v>
       </c>
       <c r="G8" s="2">
         <v>2.8718181818181816E-2</v>
       </c>
       <c r="H8" s="2">
         <v>3.6847999999999999E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>140</v>
       </c>
       <c r="B9" s="2">
         <v>9.5155516673052956E-2</v>
       </c>
       <c r="C9" s="2">
         <v>1.2388419194138873E-3</v>
       </c>
       <c r="D9" s="2">
         <v>4.9606384186003571E-4</v>
       </c>
       <c r="F9" s="13">
         <v>44958</v>
       </c>
       <c r="G9" s="2">
         <v>3.0644999999999999E-2</v>
       </c>
       <c r="H9" s="2">
         <v>3.8771E-2</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
         <v>141</v>
       </c>
       <c r="B10" s="2">
         <v>0.10186827331995214</v>
       </c>
       <c r="C10" s="2">
         <v>5.5377404549097715E-3</v>
       </c>
       <c r="D10" s="2">
         <v>3.9248505957959852E-3</v>
       </c>
       <c r="F10" s="13">
         <v>44986</v>
       </c>
       <c r="G10" s="2">
         <v>3.0939130434782608E-2</v>
       </c>
       <c r="H10" s="2">
         <v>4.0885999999999999E-2</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>142</v>
       </c>
       <c r="B11" s="2">
         <v>9.6828088386418612E-2</v>
       </c>
       <c r="C11" s="2">
         <v>-2.4140866910900747E-3</v>
       </c>
       <c r="D11" s="2">
         <v>3.8618854649040322E-3</v>
       </c>
       <c r="F11" s="13">
         <v>45017</v>
       </c>
       <c r="G11" s="2">
         <v>3.0519999999999992E-2</v>
       </c>
       <c r="H11" s="2">
         <v>4.1833000000000002E-2</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>143</v>
       </c>
       <c r="B12" s="2">
         <v>8.9958448781690833E-2</v>
       </c>
       <c r="C12" s="2">
         <v>-4.8968104529976868E-3</v>
       </c>
       <c r="D12" s="2">
         <v>2.6216698678271553E-3</v>
       </c>
       <c r="F12" s="13">
         <v>45047</v>
       </c>
       <c r="G12" s="2">
         <v>3.0204347826086955E-2</v>
       </c>
       <c r="H12" s="2">
         <v>4.2535999999999997E-2</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>144</v>
       </c>
       <c r="B13" s="2">
         <v>8.6256664252249912E-2</v>
       </c>
       <c r="C13" s="2">
         <v>-3.5022368849559151E-3</v>
       </c>
       <c r="D13" s="2">
         <v>2.5424710280571211E-4</v>
       </c>
       <c r="F13" s="13">
         <v>45078</v>
       </c>
       <c r="G13" s="2">
         <v>3.2036363636363634E-2</v>
       </c>
       <c r="H13" s="2">
         <v>4.3659999999999997E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>145</v>
       </c>
       <c r="B14" s="2">
         <v>9.1228322904196649E-2</v>
       </c>
       <c r="C14" s="2">
         <v>1.2700357941333544E-3</v>
       </c>
       <c r="D14" s="2">
         <v>1.9197520155213033E-3</v>
       </c>
       <c r="F14" s="13">
         <v>45108</v>
       </c>
       <c r="G14" s="2">
         <v>3.3657142857142851E-2</v>
       </c>
       <c r="H14" s="2">
         <v>4.4158000000000003E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>146</v>
       </c>
       <c r="B15" s="2">
         <v>9.0650090828476929E-2</v>
       </c>
       <c r="C15" s="2">
         <v>2.0171426094014087E-3</v>
       </c>
       <c r="D15" s="2">
         <v>3.6472398360184823E-3</v>
       </c>
       <c r="F15" s="13">
         <v>45139</v>
       </c>
       <c r="G15" s="2">
         <v>3.3300000000000003E-2</v>
       </c>
       <c r="H15" s="2">
         <v>4.4349E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>147</v>
       </c>
       <c r="B16" s="2">
         <v>0.10154789021228454</v>
       </c>
       <c r="C16" s="2">
         <v>9.6083138468938678E-3</v>
       </c>
       <c r="D16" s="2">
         <v>3.8898534555564801E-3</v>
       </c>
       <c r="F16" s="13">
         <v>45170</v>
       </c>
       <c r="G16" s="2">
         <v>3.4571428571428579E-2</v>
       </c>
       <c r="H16" s="2">
         <v>4.4509E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>148</v>
       </c>
       <c r="B17" s="2">
         <v>0.10573692366645049</v>
       </c>
       <c r="C17" s="2">
         <v>3.3342141122284876E-3</v>
       </c>
       <c r="D17" s="2">
         <v>3.0712395441019336E-3</v>
       </c>
       <c r="F17" s="13">
         <v>45200</v>
       </c>
       <c r="G17" s="2">
         <v>3.5018181818181816E-2</v>
       </c>
       <c r="H17" s="2">
         <v>4.6214999999999999E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>149</v>
       </c>
       <c r="B18" s="2">
         <v>0.11911478184268121</v>
       </c>
       <c r="C18" s="2">
         <v>8.7254871297736489E-3</v>
       </c>
       <c r="D18" s="2">
         <v>4.0521562600130956E-3</v>
       </c>
       <c r="F18" s="13">
         <v>45231</v>
       </c>
       <c r="G18" s="2">
         <v>3.3436363636363639E-2</v>
       </c>
       <c r="H18" s="2">
         <v>4.6296999999999998E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>150</v>
       </c>
       <c r="B19" s="2">
         <v>0.11921432843953313</v>
       </c>
       <c r="C19" s="2">
         <v>-2.5672964573775583E-3</v>
       </c>
       <c r="D19" s="2">
         <v>5.6072111409783227E-3</v>
       </c>
       <c r="F19" s="13">
         <v>45261</v>
       </c>
       <c r="G19" s="2">
         <v>2.8965000000000001E-2</v>
       </c>
       <c r="H19" s="2">
         <v>4.6285999999999994E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>151</v>
       </c>
       <c r="B20" s="2">
         <v>0.12944730725811615</v>
       </c>
       <c r="C20" s="2">
         <v>1.4494407405194143E-2</v>
       </c>
       <c r="D20" s="2">
         <v>4.9691155575051216E-3</v>
       </c>
       <c r="F20" s="13">
         <v>45292</v>
       </c>
       <c r="G20" s="2">
         <v>2.9399999999999996E-2</v>
       </c>
       <c r="H20" s="2">
         <v>4.6604E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>152</v>
       </c>
       <c r="B21" s="2">
         <v>0.11992104032664581</v>
       </c>
       <c r="C21" s="2">
         <v>-2.6638223470806244E-3</v>
       </c>
       <c r="D21" s="2">
         <v>9.1517045118993945E-4</v>
       </c>
       <c r="F21" s="13">
         <v>45323</v>
       </c>
       <c r="G21" s="2">
         <v>3.1385714285714281E-2</v>
       </c>
       <c r="H21" s="2">
         <v>4.6539000000000004E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>153</v>
       </c>
       <c r="B22" s="2">
         <v>0.10446279870104196</v>
       </c>
       <c r="C22" s="2">
         <v>-8.7226165223649819E-3</v>
       </c>
       <c r="D22" s="2">
         <v>-2.9946164342963635E-3</v>
       </c>
       <c r="F22" s="13">
         <v>45352</v>
       </c>
       <c r="G22" s="2">
         <v>3.1433333333333334E-2</v>
       </c>
       <c r="H22" s="2">
         <v>4.6268000000000004E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>154</v>
       </c>
       <c r="B23" s="2">
         <v>5.8878215755058028E-2</v>
       </c>
       <c r="C23" s="2">
         <v>-2.7274378961119988E-2</v>
       </c>
       <c r="D23" s="2">
         <v>-3.6601769267706383E-3</v>
       </c>
       <c r="F23" s="13">
         <v>45383</v>
       </c>
       <c r="G23" s="2">
         <v>3.1309523809523808E-2</v>
       </c>
       <c r="H23" s="2">
         <v>4.5884999999999995E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="2">
         <v>4.2983135645968895E-2</v>
       </c>
       <c r="C24" s="2">
         <v>-1.220367239582972E-2</v>
       </c>
       <c r="D24" s="2">
         <v>-2.3036019261146734E-3</v>
       </c>
       <c r="F24" s="13">
         <v>45413</v>
       </c>
       <c r="G24" s="2">
         <v>3.1713043478260865E-2</v>
       </c>
       <c r="H24" s="2">
         <v>4.5934999999999997E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>156</v>
       </c>
       <c r="B25" s="2">
         <v>2.5265552794085561E-2</v>
       </c>
       <c r="C25" s="2">
         <v>-9.5183691861722517E-3</v>
       </c>
       <c r="D25" s="2">
         <v>2.883092197225971E-4</v>
       </c>
       <c r="F25" s="13">
         <v>45444</v>
       </c>
       <c r="G25" s="2">
         <v>3.1045000000000003E-2</v>
       </c>
       <c r="H25" s="2">
         <v>4.5637999999999998E-2</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>157</v>
       </c>
       <c r="B26" s="2">
         <v>3.7314800831278472E-2</v>
       </c>
       <c r="C26" s="2">
         <v>-3.9835554331231577E-3</v>
       </c>
       <c r="D26" s="2">
         <v>1.3173456702419613E-3</v>
       </c>
       <c r="F26" s="13">
         <v>45474</v>
       </c>
       <c r="G26" s="2">
         <v>2.9504347826086956E-2</v>
       </c>
       <c r="H26" s="2">
         <v>4.5612000000000007E-2</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>158</v>
       </c>
       <c r="B27" s="2">
         <v>3.0058015954513628E-2</v>
       </c>
       <c r="C27" s="2">
         <v>-4.6467821384400905E-3</v>
       </c>
       <c r="D27" s="2">
         <v>1.4474460082837259E-3</v>
       </c>
       <c r="F27" s="13">
         <v>45505</v>
       </c>
       <c r="G27" s="2">
         <v>2.6272727272727271E-2</v>
       </c>
       <c r="H27" s="2">
         <v>4.4962000000000002E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>159</v>
       </c>
       <c r="B28" s="2">
         <v>3.4639016425618729E-2</v>
       </c>
       <c r="C28" s="2">
         <v>5.7372692307081641E-3</v>
       </c>
       <c r="D28" s="2">
         <v>9.3891890085510499E-4</v>
       </c>
       <c r="F28" s="13">
         <v>45536</v>
       </c>
       <c r="G28" s="2">
         <v>2.4833333333333332E-2</v>
       </c>
       <c r="H28" s="2">
         <v>4.4074000000000002E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>160</v>
       </c>
       <c r="B29" s="2">
         <v>3.3216340068215354E-2</v>
       </c>
       <c r="C29" s="2">
         <v>5.3340989572228104E-3</v>
       </c>
       <c r="D29" s="2">
         <v>1.2453337036421781E-3</v>
       </c>
       <c r="F29" s="13">
         <v>45566</v>
       </c>
       <c r="G29" s="2">
         <v>2.4656521739130438E-2</v>
       </c>
       <c r="H29" s="2">
         <v>4.3083000000000003E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>161</v>
       </c>
       <c r="B30" s="2">
         <v>4.5002329849521683E-2</v>
       </c>
       <c r="C30" s="2">
         <v>8.4770493863078888E-3</v>
       </c>
       <c r="D30" s="2">
         <v>3.2110087266110643E-3</v>
       </c>
       <c r="F30" s="13">
         <v>45597</v>
       </c>
       <c r="G30" s="2">
         <v>2.4442857142857145E-2</v>
       </c>
       <c r="H30" s="2">
         <v>4.1921999999999994E-2</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>162</v>
       </c>
       <c r="B31" s="2">
         <v>4.3535960525966866E-2</v>
       </c>
       <c r="C31" s="2">
         <v>1.04391225265917E-4</v>
       </c>
       <c r="D31" s="2">
         <v>3.8094882138200634E-3</v>
       </c>
       <c r="F31" s="13">
         <v>45627</v>
       </c>
       <c r="G31" s="2">
         <v>2.3099999999999996E-2</v>
       </c>
       <c r="H31" s="2">
         <v>4.0898999999999998E-2</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>163</v>
       </c>
       <c r="B32" s="2">
         <v>5.7478807570067923E-2</v>
       </c>
       <c r="C32" s="2">
         <v>1.1182469680605064E-2</v>
       </c>
       <c r="D32" s="2">
         <v>4.2129559605647389E-3</v>
       </c>
       <c r="F32" s="13">
         <v>45658</v>
       </c>
       <c r="G32" s="2">
         <v>2.5178260869565223E-2</v>
       </c>
       <c r="H32" s="2">
         <v>4.0136000000000005E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>164</v>
       </c>
       <c r="B33" s="2">
         <v>6.7084779793921648E-2</v>
       </c>
       <c r="C33" s="2">
         <v>7.8290773288759077E-3</v>
       </c>
       <c r="D33" s="2">
         <v>2.9837179507100999E-3</v>
       </c>
       <c r="F33" s="13">
         <v>45689</v>
       </c>
       <c r="G33" s="2">
         <v>2.3514999999999998E-2</v>
       </c>
       <c r="H33" s="2">
         <v>3.9807999999999996E-2</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>165</v>
       </c>
       <c r="B34" s="2">
         <v>8.4087655016667151E-2</v>
       </c>
       <c r="C34" s="2">
         <v>9.200873644670704E-3</v>
       </c>
       <c r="D34" s="2">
         <v>3.2184285413878002E-3</v>
       </c>
       <c r="F34" s="13">
         <v>45717</v>
       </c>
       <c r="G34" s="2">
         <v>2.4180952380952383E-2</v>
       </c>
       <c r="H34" s="2">
         <v>3.9671999999999999E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>166</v>
       </c>
       <c r="B35" s="2">
         <v>8.1162862509582226E-2</v>
       </c>
       <c r="C35" s="2">
         <v>-1.8162605110239038E-3</v>
       </c>
       <c r="D35" s="2">
         <v>1.7857373602220654E-3</v>
       </c>
       <c r="F35" s="13">
         <v>45748</v>
       </c>
       <c r="G35" s="2">
         <v>2.2118181818181815E-2</v>
       </c>
       <c r="H35" s="2">
         <v>3.8818999999999999E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>167</v>
       </c>
       <c r="B36" s="2">
         <v>7.8570662682352688E-2</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="F36" s="13">
         <v>45778</v>
       </c>
       <c r="G36" s="2">
         <v>2.1490909090909088E-2</v>
       </c>
       <c r="H36" s="2">
         <v>3.7746000000000002E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F37" s="13">
         <v>45809</v>
       </c>
       <c r="G37" s="2">
         <v>2.1919047619047619E-2</v>
       </c>
       <c r="H37" s="2">
         <v>3.7386000000000003E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F38" s="13">
         <v>45839</v>
       </c>
       <c r="G38" s="2">
         <v>2.2008695652173914E-2</v>
       </c>
       <c r="H38" s="2">
         <v>3.6901999999999997E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F39" s="13">
         <v>45870</v>
       </c>
       <c r="G39" s="2">
         <v>2.2685714285714278E-2</v>
       </c>
       <c r="H39" s="2">
         <v>3.6789999999999996E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F40" s="13">
         <v>45901</v>
       </c>
       <c r="G40" s="2">
         <v>2.2677272727272726E-2</v>
       </c>
       <c r="H40" s="2">
         <v>3.6457999999999997E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F41" s="13">
         <v>45931</v>
       </c>
       <c r="G41" s="2">
         <v>2.2330434782608703E-2</v>
       </c>
       <c r="H41" s="2">
         <v>3.5482E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F42" s="13">
         <v>45962</v>
       </c>
       <c r="G42" s="2">
         <v>2.2755000000000001E-2</v>
       </c>
       <c r="H42" s="2">
         <v>3.5024E-2</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F43" s="13">
         <v>45992</v>
       </c>
       <c r="G43" s="2">
         <v>2.3717391304347822E-2</v>
       </c>
       <c r="H43" s="2">
         <v>3.5161999999999999E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F44" s="13">
         <v>46023</v>
       </c>
       <c r="G44" s="2">
         <v>2.3363636363636364E-2</v>
       </c>
       <c r="H44" s="2">
         <v>3.4754E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F45" s="13">
         <v>46054</v>
       </c>
       <c r="G45" s="2">
         <v>2.2534999999999999E-2</v>
       </c>
       <c r="H45" s="2">
         <v>3.4699000000000001E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F46" s="13">
         <v>46082</v>
       </c>
       <c r="G46" s="2">
         <v>2.6099999999999998E-2</v>
       </c>
       <c r="H46" s="2">
         <v>3.4500999999999997E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="F47" s="13">
         <v>46113</v>
       </c>
       <c r="G47" s="2">
         <v>2.7361111111111121E-2</v>
       </c>
       <c r="H47" s="2"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03AD66B8-0934-421F-9759-0C9C3E8BC083}">
   <dimension ref="A1:I48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="16.28515625" customWidth="1"/>
+    <col min="1" max="1" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.6640625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.5546875" customWidth="1"/>
+    <col min="4" max="4" width="24.33203125" customWidth="1"/>
+    <col min="5" max="5" width="19.88671875" customWidth="1"/>
+    <col min="6" max="6" width="22.33203125" customWidth="1"/>
+    <col min="7" max="7" width="26.5546875" customWidth="1"/>
+    <col min="8" max="8" width="16.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="B7" s="38" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C7" s="38"/>
       <c r="D7" s="38"/>
       <c r="E7" s="38" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="F7" s="38"/>
       <c r="G7" s="38"/>
       <c r="H7" s="38" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
       <c r="I7" s="38"/>
     </row>
-    <row r="8" spans="1:9" ht="45" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" ht="28.8" x14ac:dyDescent="0.3">
       <c r="B8" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="G8" s="5" t="s">
-        <v>620</v>
+        <v>618</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="I8" s="5" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="24">
         <v>43555</v>
       </c>
       <c r="B9" s="2">
         <v>0.11162170443432951</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2">
         <v>0.17481254848088343</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2">
         <v>-6.1497423166900052E-2</v>
       </c>
       <c r="I9" s="2"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="24">
         <v>43646</v>
       </c>
       <c r="B10" s="2">
         <v>0.10185002715493831</v>
       </c>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2">
         <v>0.16557762433082474</v>
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2">
         <v>-6.2397287327460346E-2</v>
       </c>
       <c r="I10" s="2"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="24">
         <v>43738</v>
       </c>
       <c r="B11" s="2">
         <v>9.7393863382337673E-2</v>
       </c>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2">
         <v>0.16243717909560371</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2">
         <v>-6.3897031609926602E-2</v>
       </c>
       <c r="I11" s="2"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="24">
         <v>43830</v>
       </c>
       <c r="B12" s="2">
         <v>9.8527870610497281E-2</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2">
         <v>0.16816822080402147</v>
       </c>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2">
         <v>-6.8529245400724595E-2</v>
       </c>
       <c r="I12" s="2"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="24">
         <v>43921</v>
       </c>
       <c r="B13" s="2">
         <v>9.9755783334315881E-2</v>
       </c>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2">
         <v>0.17115038751190739</v>
       </c>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2">
         <v>-7.0297816069696609E-2</v>
       </c>
       <c r="I13" s="2"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="24">
         <v>44012</v>
       </c>
       <c r="B14" s="2">
         <v>9.5268850297513877E-2</v>
       </c>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2">
         <v>0.16506354624785891</v>
       </c>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2">
         <v>-6.8453853343996535E-2</v>
       </c>
       <c r="I14" s="2"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="24">
         <v>44104</v>
       </c>
       <c r="B15" s="2">
         <v>9.220779204573247E-2</v>
       </c>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
       <c r="E15" s="2">
         <v>0.15905864483594923</v>
       </c>
       <c r="F15" s="2"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2">
         <v>-6.547474466769411E-2</v>
       </c>
       <c r="I15" s="2"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="24">
         <v>44196</v>
       </c>
       <c r="B16" s="2">
         <v>9.2044844159312897E-2</v>
       </c>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2">
         <v>0.15055248774302715</v>
       </c>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2">
         <v>-5.7331358840155368E-2</v>
       </c>
       <c r="I16" s="2"/>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" s="24">
         <v>44286</v>
       </c>
       <c r="B17" s="2">
         <v>9.0421218285902535E-2</v>
       </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2">
         <v>0.14590402089850135</v>
       </c>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2">
         <v>-5.4614246489500008E-2</v>
       </c>
       <c r="I17" s="2"/>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" s="24">
         <v>44377</v>
       </c>
       <c r="B18" s="2">
         <v>0.10127826608887623</v>
       </c>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2">
         <v>0.15648520090632664</v>
       </c>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2">
         <v>-5.4504998057817264E-2</v>
       </c>
       <c r="I18" s="2"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" s="24">
         <v>44469</v>
       </c>
       <c r="B19" s="2">
         <v>0.10734241810445709</v>
       </c>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2">
         <v>0.16217925968431565</v>
       </c>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2">
         <v>-5.4261815812665905E-2</v>
       </c>
       <c r="I19" s="2"/>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" s="24">
         <v>44561</v>
       </c>
       <c r="B20" s="2">
         <v>0.11235532398134795</v>
       </c>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2">
         <v>0.16666747014172881</v>
       </c>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2">
         <v>-5.3582470050467061E-2</v>
       </c>
       <c r="I20" s="2"/>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" s="24">
         <v>44651</v>
       </c>
       <c r="B21" s="2">
         <v>0.12219892091150042</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2">
         <v>0.17507422459794855</v>
       </c>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2">
         <v>-5.4150040129933928E-2</v>
       </c>
       <c r="I21" s="2"/>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" s="24">
         <v>44742</v>
       </c>
       <c r="B22" s="2">
         <v>0.12782618232863641</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2">
         <v>0.18082244765716163</v>
       </c>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2">
         <v>-5.4030435944322219E-2</v>
       </c>
       <c r="I22" s="2"/>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" s="24">
         <v>44834</v>
       </c>
       <c r="B23" s="2">
         <v>0.12374267218671718</v>
       </c>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2">
         <v>0.1884534101815257</v>
       </c>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2">
         <v>-5.3499999999999999E-2</v>
       </c>
       <c r="I23" s="2"/>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" s="24">
         <v>44926</v>
       </c>
       <c r="B24" s="2">
         <v>0.11054342149195605</v>
       </c>
       <c r="C24" s="2"/>
       <c r="D24" s="2"/>
       <c r="E24" s="2">
         <v>0.17398152560926289</v>
       </c>
       <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2">
         <v>-5.2999999999999999E-2</v>
       </c>
       <c r="I24" s="2"/>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" s="24">
         <v>45016</v>
       </c>
       <c r="B25" s="2">
         <v>9.1741005823068544E-2</v>
       </c>
       <c r="C25" s="2"/>
       <c r="D25" s="2"/>
       <c r="E25" s="2">
         <v>0.15800097581918124</v>
       </c>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2">
         <v>-5.2499999999999998E-2</v>
       </c>
       <c r="I25" s="2"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" s="24">
         <v>45107</v>
       </c>
       <c r="B26" s="2">
         <v>6.57819389889156E-2</v>
       </c>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2">
         <v>0.13235261526851907</v>
       </c>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2">
         <v>-5.1999999999999998E-2</v>
       </c>
       <c r="I26" s="2"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" s="24">
         <v>45199</v>
       </c>
       <c r="B27" s="2">
         <v>4.8395940094968948E-2</v>
       </c>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2">
         <v>0.10368144911289896</v>
       </c>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2">
         <v>-5.051123917201944E-2</v>
       </c>
       <c r="I27" s="2"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" s="24">
         <v>45291</v>
       </c>
       <c r="B28" s="2">
         <v>3.46770046443865E-2</v>
       </c>
       <c r="C28" s="2"/>
       <c r="D28" s="2"/>
       <c r="E28" s="2">
         <v>9.3479185854972335E-2</v>
       </c>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2">
         <v>-5.0794055167265713E-2</v>
       </c>
       <c r="I28" s="2"/>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" s="24">
         <v>45382</v>
       </c>
       <c r="B29" s="2">
         <v>2.8761391710267814E-2</v>
       </c>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="2">
         <v>8.5817479492841964E-2</v>
       </c>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2">
         <v>-5.071094703536199E-2</v>
       </c>
       <c r="I29" s="2"/>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" s="24">
         <v>45473</v>
       </c>
       <c r="B30" s="2">
         <v>2.7287966983146505E-2</v>
       </c>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2">
         <v>8.0084946126872614E-2</v>
       </c>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2">
         <v>-4.8611607309944502E-2</v>
       </c>
       <c r="I30" s="2"/>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" s="24">
         <v>45565</v>
       </c>
       <c r="B31" s="2">
         <v>3.1239503360151577E-2</v>
       </c>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2">
         <v>8.0525042712723774E-2</v>
       </c>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2">
         <v>-4.6881592608252268E-2</v>
       </c>
       <c r="I31" s="2"/>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" s="24">
         <v>45657</v>
       </c>
       <c r="B32" s="2">
         <v>3.9646298302074001E-2</v>
       </c>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2">
         <v>8.4597833427638741E-2</v>
       </c>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2">
         <v>-4.464137252461424E-2</v>
       </c>
       <c r="I32" s="2"/>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" s="24">
         <v>45747</v>
       </c>
       <c r="B33" s="2">
         <v>4.2556809334798107E-2</v>
       </c>
       <c r="C33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2">
         <v>8.5239424282201229E-2</v>
       </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2">
         <v>-4.2661759704103457E-2</v>
       </c>
       <c r="I33" s="2"/>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" s="24">
         <v>45838</v>
       </c>
       <c r="B34" s="2">
         <v>5.3630333120503693E-2</v>
       </c>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="2">
         <v>9.5547431160900476E-2</v>
       </c>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2">
         <v>-4.2165108447354674E-2</v>
       </c>
       <c r="I34" s="2"/>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" s="24">
         <v>45930</v>
       </c>
       <c r="B35" s="2">
         <v>6.5652902094051502E-2</v>
       </c>
       <c r="C35" s="2"/>
       <c r="D35" s="2"/>
       <c r="E35" s="2">
         <v>0.10758236149143603</v>
       </c>
       <c r="F35" s="2"/>
       <c r="G35" s="2"/>
       <c r="H35" s="2">
         <v>-4.2086218757302764E-2</v>
       </c>
       <c r="I35" s="2"/>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" s="24">
         <v>46022</v>
       </c>
       <c r="B36" s="2">
         <v>7.2625093884262082E-2</v>
       </c>
       <c r="C36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2">
         <v>0.11426064633176686</v>
       </c>
       <c r="F36" s="2"/>
       <c r="G36" s="2"/>
       <c r="H36" s="2">
         <v>-4.1870871750538149E-2</v>
       </c>
       <c r="I36" s="2"/>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" s="24">
         <v>46112</v>
       </c>
       <c r="B37" s="2"/>
       <c r="C37" s="2">
         <v>8.0000000000000057E-2</v>
       </c>
       <c r="D37" s="2">
         <v>8.0000000000000057E-2</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2">
         <v>0.12204645724961985</v>
       </c>
       <c r="G37" s="2">
         <v>0.12204645724961985</v>
       </c>
       <c r="H37" s="2"/>
       <c r="I37" s="2">
         <v>-4.2046457249619792E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A38" s="24">
         <v>46203</v>
       </c>
       <c r="B38" s="2"/>
       <c r="C38" s="2">
         <v>8.0723667000334676E-2</v>
       </c>
       <c r="D38" s="2">
         <v>8.0569168258282753E-2</v>
       </c>
       <c r="E38" s="2"/>
       <c r="F38" s="2">
         <v>0.12251336556892529</v>
       </c>
       <c r="G38" s="2">
         <v>0.12235886682687336</v>
       </c>
       <c r="H38" s="2"/>
       <c r="I38" s="2">
         <v>-4.1789698568590612E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" s="24">
         <v>46295</v>
       </c>
       <c r="B39" s="2"/>
       <c r="C39" s="2">
         <v>8.0534312573598096E-2</v>
       </c>
       <c r="D39" s="2">
         <v>7.9188975218805316E-2</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2">
         <v>0.12174420488220833</v>
       </c>
       <c r="G39" s="2">
         <v>0.12039886752741555</v>
       </c>
       <c r="H39" s="2"/>
       <c r="I39" s="2">
         <v>-4.1209892308610233E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" s="24">
         <v>46387</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2">
         <v>7.9576524199752974E-2</v>
       </c>
       <c r="D40" s="2">
         <v>7.6994456125522526E-2</v>
       </c>
       <c r="E40" s="2"/>
       <c r="F40" s="2">
         <v>0.12054802344972888</v>
       </c>
       <c r="G40" s="2">
         <v>0.11796595537549842</v>
       </c>
       <c r="H40" s="2"/>
       <c r="I40" s="2">
         <v>-4.0971499249975903E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" s="24">
         <v>46477</v>
       </c>
       <c r="B41" s="2"/>
       <c r="C41" s="2">
         <v>8.0064855346071037E-2</v>
       </c>
       <c r="D41" s="2">
         <v>7.5032413954820298E-2</v>
       </c>
       <c r="E41" s="2"/>
       <c r="F41" s="2">
         <v>0.12111608793018196</v>
       </c>
       <c r="G41" s="2">
         <v>0.11608364653893122</v>
       </c>
       <c r="H41" s="2"/>
       <c r="I41" s="2">
         <v>-4.1051232584110919E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" s="24">
         <v>46568</v>
       </c>
       <c r="B42" s="2"/>
       <c r="C42" s="2">
         <v>7.8165840533070505E-2</v>
       </c>
       <c r="D42" s="2">
         <v>7.1260424091569005E-2</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="2">
         <v>0.11905386338497018</v>
       </c>
       <c r="G42" s="2">
         <v>0.11214844694346868</v>
       </c>
       <c r="H42" s="2"/>
       <c r="I42" s="2">
         <v>-4.0888022851899672E-2</v>
       </c>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" s="24">
         <v>46660</v>
       </c>
       <c r="B43" s="2"/>
       <c r="C43" s="2">
         <v>7.5919420378603886E-2</v>
       </c>
       <c r="D43" s="2">
         <v>6.7613936144503617E-2</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2">
         <v>0.11660721937616052</v>
       </c>
       <c r="G43" s="2">
         <v>0.10830173514206026</v>
       </c>
       <c r="H43" s="2"/>
       <c r="I43" s="2">
         <v>-4.0687798997556639E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" s="24">
         <v>46752</v>
       </c>
       <c r="B44" s="2"/>
       <c r="C44" s="2">
         <v>7.4111724989661273E-2</v>
       </c>
       <c r="D44" s="2">
         <v>6.4654497533276123E-2</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="2">
         <v>0.11462768406935347</v>
       </c>
       <c r="G44" s="2">
         <v>0.10517045661296832</v>
       </c>
       <c r="H44" s="2"/>
       <c r="I44" s="2">
         <v>-4.0515959079692201E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" s="24">
         <v>46843</v>
       </c>
       <c r="B45" s="2"/>
       <c r="C45" s="2">
         <v>7.2639666621123949E-2</v>
       </c>
       <c r="D45" s="2">
         <v>6.2256185351274404E-2</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2">
         <v>0.11296094331154219</v>
       </c>
       <c r="G45" s="2">
         <v>0.10257746204169264</v>
       </c>
       <c r="H45" s="2"/>
       <c r="I45" s="2">
         <v>-4.032127669041824E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" s="24">
         <v>46934</v>
       </c>
       <c r="B46" s="2"/>
       <c r="C46" s="2">
         <v>7.1775429777010541E-2</v>
       </c>
       <c r="D46" s="2">
         <v>6.0470837384932634E-2</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="2">
         <v>0.1119487111776485</v>
       </c>
       <c r="G46" s="2">
         <v>0.10064411878557059</v>
       </c>
       <c r="H46" s="2"/>
       <c r="I46" s="2">
         <v>-4.0173281400637952E-2</v>
       </c>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" s="24">
         <v>47026</v>
       </c>
       <c r="B47" s="2"/>
       <c r="C47" s="2">
         <v>7.0902142410050897E-2</v>
       </c>
       <c r="D47" s="2">
         <v>5.8986512465896201E-2</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2">
         <v>0.11092222891973395</v>
       </c>
       <c r="G47" s="2">
         <v>9.9006598975579257E-2</v>
       </c>
       <c r="H47" s="2"/>
       <c r="I47" s="2">
         <v>-4.0020086509683056E-2</v>
       </c>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" s="24">
         <v>47118</v>
       </c>
       <c r="B48" s="2"/>
       <c r="C48" s="2">
         <v>7.0320074237791172E-2</v>
       </c>
       <c r="D48" s="2">
         <v>5.7761137181016803E-2</v>
       </c>
       <c r="E48" s="2"/>
       <c r="F48" s="2">
         <v>0.11021485953019355</v>
       </c>
       <c r="G48" s="2">
         <v>9.7655922473419185E-2</v>
       </c>
       <c r="H48" s="2"/>
       <c r="I48" s="2">
         <v>-3.9894785292402382E-2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:G7"/>
     <mergeCell ref="H7:I7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EA073DCD-9A03-4C21-9E1A-393BD5EF38E5}">
   <dimension ref="A1:M72"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="15" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="16384" width="8.85546875" style="15"/>
+    <col min="1" max="1" width="9.109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="29.88671875" style="15" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.33203125" style="15" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="8.88671875" style="15"/>
+    <col min="5" max="5" width="9.109375" style="15" bestFit="1" customWidth="1"/>
+    <col min="6" max="13" width="11.44140625" style="15" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.88671875" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A2" s="15" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A3" s="15" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A4" s="15" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A5" s="15" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A6" s="15" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A8" s="16"/>
       <c r="B8" s="18" t="s">
         <v>183</v>
       </c>
       <c r="C8" s="18" t="s">
         <v>184</v>
       </c>
       <c r="F8" s="23" t="s">
         <v>185</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>186</v>
       </c>
       <c r="H8" s="23" t="s">
         <v>187</v>
       </c>
       <c r="I8" s="23" t="s">
         <v>188</v>
       </c>
       <c r="J8" s="23" t="s">
         <v>189</v>
       </c>
       <c r="K8" s="23" t="s">
         <v>190</v>
       </c>
       <c r="L8" s="23" t="s">
         <v>191</v>
       </c>
       <c r="M8" s="23" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A9" s="17">
         <v>44197</v>
       </c>
       <c r="B9" s="19">
         <v>1.7226030000000001</v>
       </c>
       <c r="C9" s="20">
         <v>0.11313455172028419</v>
       </c>
       <c r="E9" s="21">
         <v>44197</v>
       </c>
       <c r="F9" s="22">
         <v>1.470199</v>
       </c>
       <c r="G9" s="22">
         <v>1.934863</v>
       </c>
       <c r="H9" s="22">
         <v>1.3859649999999999</v>
       </c>
       <c r="I9" s="22">
         <v>1.352727</v>
       </c>
       <c r="J9" s="22">
         <v>1.7591840000000001</v>
       </c>
       <c r="K9" s="22">
         <v>1.534591</v>
       </c>
       <c r="L9" s="22">
         <v>1.7301139999999999</v>
       </c>
       <c r="M9" s="22">
         <v>1.393519</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A10" s="17">
         <v>44228</v>
       </c>
       <c r="B10" s="19">
         <v>1.9188069999999999</v>
       </c>
       <c r="C10" s="20">
         <v>0.12362710884839134</v>
       </c>
       <c r="E10" s="21">
         <v>44228</v>
       </c>
       <c r="F10" s="22">
         <v>1.612903</v>
       </c>
       <c r="G10" s="22">
         <v>2.1104020000000001</v>
       </c>
       <c r="H10" s="22">
         <v>1.5274730000000001</v>
       </c>
       <c r="I10" s="22">
         <v>1.497959</v>
       </c>
       <c r="J10" s="22">
         <v>1.9270830000000001</v>
       </c>
       <c r="K10" s="22">
         <v>1.679144</v>
       </c>
       <c r="L10" s="22">
         <v>2.0220129999999998</v>
       </c>
       <c r="M10" s="22">
         <v>1.592417</v>
       </c>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A11" s="17">
         <v>44256</v>
       </c>
       <c r="B11" s="19">
         <v>2.0082230000000001</v>
       </c>
       <c r="C11" s="20">
         <v>0.14665630570330213</v>
       </c>
       <c r="E11" s="21">
         <v>44256</v>
       </c>
       <c r="F11" s="22">
         <v>1.6373059999999999</v>
       </c>
       <c r="G11" s="22">
         <v>2.221597</v>
       </c>
       <c r="H11" s="22">
         <v>1.622951</v>
       </c>
       <c r="I11" s="22">
         <v>1.553936</v>
       </c>
       <c r="J11" s="22">
         <v>2</v>
       </c>
       <c r="K11" s="22">
         <v>1.7911649999999999</v>
       </c>
       <c r="L11" s="22">
         <v>2.1289539999999998</v>
       </c>
       <c r="M11" s="22">
         <v>1.712</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A12" s="17">
         <v>44287</v>
       </c>
       <c r="B12" s="19">
         <v>2.1551770000000001</v>
       </c>
       <c r="C12" s="20">
         <v>0.11564161511126669</v>
       </c>
       <c r="E12" s="21">
         <v>44287</v>
       </c>
       <c r="F12" s="22">
         <v>1.7262569999999999</v>
       </c>
       <c r="G12" s="22">
         <v>2.4246819999999998</v>
       </c>
       <c r="H12" s="22">
         <v>1.7158469999999999</v>
       </c>
       <c r="I12" s="22">
         <v>1.757925</v>
       </c>
       <c r="J12" s="22">
         <v>2.2012779999999998</v>
       </c>
       <c r="K12" s="22">
         <v>1.8122739999999999</v>
       </c>
       <c r="L12" s="22">
         <v>2.2412939999999999</v>
       </c>
       <c r="M12" s="22">
         <v>1.69869</v>
       </c>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A13" s="17">
         <v>44317</v>
       </c>
       <c r="B13" s="19">
         <v>2.1591779999999998</v>
       </c>
       <c r="C13" s="20">
         <v>0.13774797453902154</v>
       </c>
       <c r="E13" s="21">
         <v>44317</v>
       </c>
       <c r="F13" s="22">
         <v>1.7393620000000001</v>
       </c>
       <c r="G13" s="22">
         <v>2.4451890000000001</v>
       </c>
       <c r="H13" s="22">
         <v>1.6531530000000001</v>
       </c>
       <c r="I13" s="22">
         <v>1.76776</v>
       </c>
       <c r="J13" s="22">
         <v>2.2875000000000001</v>
       </c>
       <c r="K13" s="22">
         <v>1.8792450000000001</v>
       </c>
       <c r="L13" s="22">
         <v>2.1674530000000001</v>
       </c>
       <c r="M13" s="22">
         <v>1.686099</v>
       </c>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A14" s="17">
         <v>44348</v>
       </c>
       <c r="B14" s="19">
         <v>2.2583069999999998</v>
       </c>
       <c r="C14" s="20">
         <v>0.13806448140713434</v>
       </c>
       <c r="E14" s="21">
         <v>44348</v>
       </c>
       <c r="F14" s="22">
         <v>1.6538459999999999</v>
       </c>
       <c r="G14" s="22">
         <v>2.5247709999999999</v>
       </c>
       <c r="H14" s="22">
         <v>1.7892159999999999</v>
       </c>
       <c r="I14" s="22">
         <v>1.870871</v>
       </c>
       <c r="J14" s="22">
         <v>2.550173</v>
       </c>
       <c r="K14" s="22">
         <v>1.868852</v>
       </c>
       <c r="L14" s="22">
         <v>2.336957</v>
       </c>
       <c r="M14" s="22">
         <v>1.6796120000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A15" s="17">
         <v>44378</v>
       </c>
       <c r="B15" s="19">
         <v>2.3135430000000001</v>
       </c>
       <c r="C15" s="20">
         <v>0.16938653897161782</v>
       </c>
       <c r="E15" s="21">
         <v>44378</v>
       </c>
       <c r="F15" s="22">
         <v>1.77037</v>
       </c>
       <c r="G15" s="22">
         <v>2.6736399999999998</v>
       </c>
       <c r="H15" s="22">
         <v>1.8924730000000001</v>
       </c>
       <c r="I15" s="22">
         <v>1.8591070000000001</v>
       </c>
       <c r="J15" s="22">
         <v>2.434402</v>
       </c>
       <c r="K15" s="22">
         <v>1.794737</v>
       </c>
       <c r="L15" s="22">
         <v>2.111399</v>
       </c>
       <c r="M15" s="22">
         <v>1.668874</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A16" s="17">
         <v>44409</v>
       </c>
       <c r="B16" s="19">
         <v>2.2274690000000001</v>
       </c>
       <c r="C16" s="20">
         <v>0.13251948485066101</v>
       </c>
       <c r="E16" s="21">
         <v>44409</v>
       </c>
       <c r="F16" s="22">
         <v>1.5941179999999999</v>
       </c>
       <c r="G16" s="22">
         <v>2.5709590000000002</v>
       </c>
       <c r="H16" s="22">
         <v>1.9461079999999999</v>
       </c>
       <c r="I16" s="22">
         <v>1.786408</v>
       </c>
       <c r="J16" s="22">
         <v>2.3539330000000001</v>
       </c>
       <c r="K16" s="22">
         <v>1.6907220000000001</v>
       </c>
       <c r="L16" s="22">
         <v>2.160606</v>
       </c>
       <c r="M16" s="22">
         <v>1.4427080000000001</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A17" s="17">
         <v>44440</v>
       </c>
       <c r="B17" s="19">
         <v>2.1550289999999999</v>
       </c>
       <c r="C17" s="20">
         <v>0.19687043542400917</v>
       </c>
       <c r="E17" s="21">
         <v>44440</v>
       </c>
       <c r="F17" s="22">
         <v>1.5324679999999999</v>
       </c>
       <c r="G17" s="22">
         <v>2.5053329999999998</v>
       </c>
       <c r="H17" s="22">
         <v>1.7164950000000001</v>
       </c>
       <c r="I17" s="22">
         <v>1.756839</v>
       </c>
       <c r="J17" s="22">
         <v>2.397993</v>
       </c>
       <c r="K17" s="22">
         <v>1.609442</v>
       </c>
       <c r="L17" s="22">
         <v>1.986945</v>
       </c>
       <c r="M17" s="22">
         <v>1.5597479999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A18" s="17">
         <v>44470</v>
       </c>
       <c r="B18" s="19">
         <v>2.0922749999999999</v>
       </c>
       <c r="C18" s="20">
         <v>0.20421460196743313</v>
       </c>
       <c r="E18" s="21">
         <v>44470</v>
       </c>
       <c r="F18" s="22">
         <v>1.3759999999999999</v>
       </c>
       <c r="G18" s="22">
         <v>2.3682620000000001</v>
       </c>
       <c r="H18" s="22">
         <v>1.725806</v>
       </c>
       <c r="I18" s="22">
         <v>1.7339450000000001</v>
       </c>
       <c r="J18" s="22">
         <v>2.3702420000000002</v>
       </c>
       <c r="K18" s="22">
         <v>1.6344540000000001</v>
       </c>
       <c r="L18" s="22">
         <v>1.979228</v>
       </c>
       <c r="M18" s="22">
         <v>1.436782</v>
       </c>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A19" s="17">
         <v>44501</v>
       </c>
       <c r="B19" s="19">
         <v>2.1257389999999998</v>
       </c>
       <c r="C19" s="20">
         <v>0.22675806486802408</v>
       </c>
       <c r="E19" s="21">
         <v>44501</v>
       </c>
       <c r="F19" s="22">
         <v>1.4117649999999999</v>
       </c>
       <c r="G19" s="22">
         <v>2.4120539999999999</v>
       </c>
       <c r="H19" s="22">
         <v>1.5769230000000001</v>
       </c>
       <c r="I19" s="22">
         <v>1.741007</v>
       </c>
       <c r="J19" s="22">
         <v>2.3506100000000001</v>
       </c>
       <c r="K19" s="22">
         <v>1.7248680000000001</v>
       </c>
       <c r="L19" s="22">
         <v>1.9309210000000001</v>
       </c>
       <c r="M19" s="22">
         <v>1.5352939999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A20" s="17">
         <v>44531</v>
       </c>
       <c r="B20" s="19">
         <v>2.2256390000000001</v>
       </c>
       <c r="C20" s="20">
         <v>0.22502741999138753</v>
       </c>
       <c r="E20" s="21">
         <v>44531</v>
       </c>
       <c r="F20" s="22">
         <v>1.5333330000000001</v>
       </c>
       <c r="G20" s="22">
         <v>2.574732</v>
       </c>
       <c r="H20" s="22">
         <v>1.6838709999999999</v>
       </c>
       <c r="I20" s="22">
         <v>1.8393569999999999</v>
       </c>
       <c r="J20" s="22">
         <v>2.362832</v>
       </c>
       <c r="K20" s="22">
         <v>1.8676470000000001</v>
       </c>
       <c r="L20" s="22">
         <v>2.0067569999999999</v>
       </c>
       <c r="M20" s="22">
         <v>1.5320510000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A21" s="17">
         <v>44562</v>
       </c>
       <c r="B21" s="19">
         <v>2.094106</v>
       </c>
       <c r="C21" s="20">
         <v>0.2250352489257228</v>
       </c>
       <c r="E21" s="21">
         <v>44562</v>
       </c>
       <c r="F21" s="22">
         <v>1.3146850000000001</v>
       </c>
       <c r="G21" s="22">
         <v>2.3997199999999999</v>
       </c>
       <c r="H21" s="22">
         <v>1.823204</v>
       </c>
       <c r="I21" s="22">
         <v>1.656463</v>
       </c>
       <c r="J21" s="22">
         <v>2.3333330000000001</v>
       </c>
       <c r="K21" s="22">
         <v>1.816667</v>
       </c>
       <c r="L21" s="22">
         <v>1.8245130000000001</v>
       </c>
       <c r="M21" s="22">
         <v>1.684564</v>
       </c>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A22" s="17">
         <v>44593</v>
       </c>
       <c r="B22" s="19">
         <v>1.9996799999999999</v>
       </c>
       <c r="C22" s="20">
         <v>0.27504655028463665</v>
       </c>
       <c r="E22" s="21">
         <v>44593</v>
       </c>
       <c r="F22" s="22">
         <v>1.3464050000000001</v>
       </c>
       <c r="G22" s="22">
         <v>2.2996590000000001</v>
       </c>
       <c r="H22" s="22">
         <v>1.5833330000000001</v>
       </c>
       <c r="I22" s="22">
         <v>1.7259789999999999</v>
       </c>
       <c r="J22" s="22">
         <v>2.1837610000000001</v>
       </c>
       <c r="K22" s="22">
         <v>1.684874</v>
       </c>
       <c r="L22" s="22">
         <v>1.7804150000000001</v>
       </c>
       <c r="M22" s="22">
         <v>1.673171</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A23" s="17">
         <v>44621</v>
       </c>
       <c r="B23" s="19">
         <v>1.8803989999999999</v>
       </c>
       <c r="C23" s="20">
         <v>0.25719871902140135</v>
       </c>
       <c r="E23" s="21">
         <v>44621</v>
       </c>
       <c r="F23" s="22">
         <v>1.335526</v>
       </c>
       <c r="G23" s="22">
         <v>2.1143010000000002</v>
       </c>
       <c r="H23" s="22">
         <v>1.703557</v>
       </c>
       <c r="I23" s="22">
         <v>1.590476</v>
       </c>
       <c r="J23" s="22">
         <v>1.9878420000000001</v>
       </c>
       <c r="K23" s="22">
         <v>1.5496179999999999</v>
       </c>
       <c r="L23" s="22">
         <v>1.6793480000000001</v>
       </c>
       <c r="M23" s="22">
         <v>1.730337</v>
       </c>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A24" s="17">
         <v>44652</v>
       </c>
       <c r="B24" s="19">
         <v>1.9745330000000001</v>
       </c>
       <c r="C24" s="20">
         <v>0.34279604288839383</v>
       </c>
       <c r="E24" s="21">
         <v>44652</v>
       </c>
       <c r="F24" s="22">
         <v>1.4679800000000001</v>
       </c>
       <c r="G24" s="22">
         <v>2.2526190000000001</v>
       </c>
       <c r="H24" s="22">
         <v>1.685039</v>
       </c>
       <c r="I24" s="22">
         <v>1.6696040000000001</v>
       </c>
       <c r="J24" s="22">
         <v>1.944251</v>
       </c>
       <c r="K24" s="22">
         <v>1.765957</v>
       </c>
       <c r="L24" s="22">
         <v>1.8761330000000001</v>
       </c>
       <c r="M24" s="22">
         <v>1.6267940000000001</v>
       </c>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A25" s="17">
         <v>44682</v>
       </c>
       <c r="B25" s="19">
         <v>1.9484300000000001</v>
       </c>
       <c r="C25" s="20">
         <v>0.32959085947953182</v>
       </c>
       <c r="E25" s="21">
         <v>44682</v>
       </c>
       <c r="F25" s="22">
         <v>1.409524</v>
       </c>
       <c r="G25" s="22">
         <v>2.2254689999999999</v>
       </c>
       <c r="H25" s="22">
         <v>1.7327939999999999</v>
       </c>
       <c r="I25" s="22">
         <v>1.8416669999999999</v>
       </c>
       <c r="J25" s="22">
         <v>1.7732920000000001</v>
       </c>
       <c r="K25" s="22">
         <v>1.7657339999999999</v>
       </c>
       <c r="L25" s="22">
         <v>1.699495</v>
       </c>
       <c r="M25" s="22">
         <v>1.648649</v>
       </c>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A26" s="17">
         <v>44713</v>
       </c>
       <c r="B26" s="19">
         <v>1.954642</v>
       </c>
       <c r="C26" s="20">
         <v>0.32983210210294844</v>
       </c>
       <c r="E26" s="21">
         <v>44713</v>
       </c>
       <c r="F26" s="22">
         <v>1.439759</v>
       </c>
       <c r="G26" s="22">
         <v>2.2437360000000002</v>
       </c>
       <c r="H26" s="22">
         <v>1.7081850000000001</v>
       </c>
       <c r="I26" s="22">
         <v>1.688372</v>
       </c>
       <c r="J26" s="22">
         <v>1.625</v>
       </c>
       <c r="K26" s="22">
         <v>1.808511</v>
       </c>
       <c r="L26" s="22">
         <v>1.7640119999999999</v>
       </c>
       <c r="M26" s="22">
         <v>1.783898</v>
       </c>
     </row>
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A27" s="17">
         <v>44743</v>
       </c>
       <c r="B27" s="19">
         <v>2.09937</v>
       </c>
       <c r="C27" s="20">
         <v>0.27277148529305029</v>
       </c>
       <c r="E27" s="21">
         <v>44743</v>
       </c>
       <c r="F27" s="22">
         <v>1.4082570000000001</v>
       </c>
       <c r="G27" s="22">
         <v>2.4342890000000001</v>
       </c>
       <c r="H27" s="22">
         <v>1.8430660000000001</v>
       </c>
       <c r="I27" s="22">
         <v>1.8456520000000001</v>
       </c>
       <c r="J27" s="22">
         <v>1.8783449999999999</v>
       </c>
       <c r="K27" s="22">
         <v>1.859712</v>
       </c>
       <c r="L27" s="22">
         <v>1.9298249999999999</v>
       </c>
       <c r="M27" s="22">
         <v>1.8607590000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A28" s="17">
         <v>44774</v>
       </c>
       <c r="B28" s="19">
         <v>2.1379090000000001</v>
       </c>
       <c r="C28" s="20">
         <v>0.24894713266094382</v>
       </c>
       <c r="E28" s="21">
         <v>44774</v>
       </c>
       <c r="F28" s="22">
         <v>1.7399100000000001</v>
       </c>
       <c r="G28" s="22">
         <v>2.4760719999999998</v>
       </c>
       <c r="H28" s="22">
         <v>2.08</v>
       </c>
       <c r="I28" s="22">
         <v>1.815652</v>
       </c>
       <c r="J28" s="22">
         <v>1.801471</v>
       </c>
       <c r="K28" s="22">
         <v>1.862069</v>
       </c>
       <c r="L28" s="22">
         <v>1.97166</v>
       </c>
       <c r="M28" s="22">
         <v>1.9217690000000001</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A29" s="17">
         <v>44805</v>
       </c>
       <c r="B29" s="19">
         <v>2.1199699999999999</v>
       </c>
       <c r="C29" s="20">
         <v>0.22105415061579592</v>
       </c>
       <c r="E29" s="21">
         <v>44805</v>
       </c>
       <c r="F29" s="22">
         <v>1.5765119999999999</v>
       </c>
       <c r="G29" s="22">
         <v>2.4381330000000001</v>
       </c>
       <c r="H29" s="22">
         <v>1.7277</v>
       </c>
       <c r="I29" s="22">
         <v>1.926518</v>
       </c>
       <c r="J29" s="22">
         <v>1.9251100000000001</v>
       </c>
       <c r="K29" s="22">
         <v>1.9</v>
       </c>
       <c r="L29" s="22">
         <v>2.0481929999999999</v>
       </c>
       <c r="M29" s="22">
         <v>1.9104939999999999</v>
       </c>
     </row>
-    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A30" s="17">
         <v>44835</v>
       </c>
       <c r="B30" s="19">
         <v>2.2009799999999999</v>
       </c>
       <c r="C30" s="20">
         <v>0.19317553348618444</v>
       </c>
       <c r="E30" s="21">
         <v>44835</v>
       </c>
       <c r="F30" s="22">
         <v>1.6538459999999999</v>
       </c>
       <c r="G30" s="22">
         <v>2.5486230000000001</v>
       </c>
       <c r="H30" s="22">
         <v>1.901408</v>
       </c>
       <c r="I30" s="22">
         <v>1.9099379999999999</v>
       </c>
       <c r="J30" s="22">
         <v>2.0499000000000001</v>
       </c>
       <c r="K30" s="22">
         <v>1.8651960000000001</v>
       </c>
       <c r="L30" s="22">
         <v>2.144279</v>
       </c>
       <c r="M30" s="22">
         <v>1.9183669999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A31" s="17">
         <v>44866</v>
       </c>
       <c r="B31" s="19">
         <v>2.3073489999999999</v>
       </c>
       <c r="C31" s="20">
         <v>0.1106506793314308</v>
       </c>
       <c r="E31" s="21">
         <v>44866</v>
       </c>
       <c r="F31" s="22">
         <v>1.800797</v>
       </c>
       <c r="G31" s="22">
         <v>2.610789</v>
       </c>
       <c r="H31" s="22">
         <v>1.9424239999999999</v>
       </c>
       <c r="I31" s="22">
         <v>2.0221840000000002</v>
       </c>
       <c r="J31" s="22">
         <v>2.1918470000000001</v>
       </c>
       <c r="K31" s="22">
         <v>1.9057470000000001</v>
       </c>
       <c r="L31" s="22">
         <v>2.3304040000000001</v>
       </c>
       <c r="M31" s="22">
         <v>2.1349689999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A32" s="17">
         <v>44896</v>
       </c>
       <c r="B32" s="19">
         <v>2.8767209999999999</v>
       </c>
       <c r="C32" s="20">
         <v>0.10040989627148478</v>
       </c>
       <c r="E32" s="21">
         <v>44896</v>
       </c>
       <c r="F32" s="22">
         <v>1.915584</v>
       </c>
       <c r="G32" s="22">
         <v>3.3087589999999998</v>
       </c>
       <c r="H32" s="22">
         <v>2.545455</v>
       </c>
       <c r="I32" s="22">
         <v>2.1235629999999999</v>
       </c>
       <c r="J32" s="22">
         <v>2.7411759999999998</v>
       </c>
       <c r="K32" s="22">
         <v>2.4892699999999999</v>
       </c>
       <c r="L32" s="22">
         <v>3.0465119999999999</v>
       </c>
       <c r="M32" s="22">
         <v>2.6544500000000002</v>
       </c>
     </row>
-    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A33" s="17">
         <v>44927</v>
       </c>
       <c r="B33" s="19">
         <v>2.6037469999999998</v>
       </c>
       <c r="C33" s="20">
         <v>8.7271920072539588E-2</v>
       </c>
       <c r="E33" s="21">
         <v>44927</v>
       </c>
       <c r="F33" s="22">
         <v>1.807339</v>
       </c>
       <c r="G33" s="22">
         <v>2.9359739999999999</v>
       </c>
       <c r="H33" s="22">
         <v>2.2659570000000002</v>
       </c>
       <c r="I33" s="22">
         <v>2.0635249999999998</v>
       </c>
       <c r="J33" s="22">
         <v>2.5857139999999998</v>
       </c>
       <c r="K33" s="22">
         <v>2.1902020000000002</v>
       </c>
       <c r="L33" s="22">
         <v>2.8257759999999998</v>
       </c>
       <c r="M33" s="22">
         <v>2.518519</v>
       </c>
     </row>
-    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A34" s="17">
         <v>44958</v>
       </c>
       <c r="B34" s="19">
         <v>2.6424409999999998</v>
       </c>
       <c r="C34" s="20">
         <v>6.7300035971544769E-3</v>
       </c>
       <c r="E34" s="21">
         <v>44958</v>
       </c>
       <c r="F34" s="22">
         <v>1.95122</v>
       </c>
       <c r="G34" s="22">
         <v>2.9892349999999999</v>
       </c>
       <c r="H34" s="22">
         <v>2.2614839999999998</v>
       </c>
       <c r="I34" s="22">
         <v>2</v>
       </c>
       <c r="J34" s="22">
         <v>2.6258059999999999</v>
       </c>
       <c r="K34" s="22">
         <v>2.2428119999999998</v>
       </c>
       <c r="L34" s="22">
         <v>2.7763499999999999</v>
       </c>
       <c r="M34" s="22">
         <v>2.5916030000000001</v>
       </c>
     </row>
-    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A35" s="17">
         <v>44986</v>
       </c>
       <c r="B35" s="19">
         <v>2.6221909999999999</v>
       </c>
       <c r="C35" s="20">
         <v>-1.8444063344154604E-2</v>
       </c>
       <c r="E35" s="21">
         <v>44986</v>
       </c>
       <c r="F35" s="22">
         <v>1.9398150000000001</v>
       </c>
       <c r="G35" s="22">
         <v>2.9853399999999999</v>
       </c>
       <c r="H35" s="22">
         <v>2.2377850000000001</v>
       </c>
       <c r="I35" s="22">
         <v>1.9422680000000001</v>
       </c>
       <c r="J35" s="22">
         <v>2.5376340000000002</v>
       </c>
       <c r="K35" s="22">
         <v>2.2234039999999999</v>
       </c>
       <c r="L35" s="22">
         <v>2.7608199999999998</v>
       </c>
       <c r="M35" s="22">
         <v>2.571895</v>
       </c>
     </row>
-    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A36" s="17">
         <v>45017</v>
       </c>
       <c r="B36" s="19">
         <v>2.8460920000000001</v>
       </c>
       <c r="C36" s="20">
         <v>-0.10329733904029592</v>
       </c>
       <c r="E36" s="21">
         <v>45017</v>
       </c>
       <c r="F36" s="22">
         <v>1.7567569999999999</v>
       </c>
       <c r="G36" s="22">
         <v>3.222083</v>
       </c>
       <c r="H36" s="22">
         <v>2.730159</v>
       </c>
       <c r="I36" s="22">
         <v>2.1266150000000001</v>
       </c>
       <c r="J36" s="22">
         <v>2.8036810000000001</v>
       </c>
       <c r="K36" s="22">
         <v>2.2120139999999999</v>
       </c>
       <c r="L36" s="22">
         <v>3.288043</v>
       </c>
       <c r="M36" s="22">
         <v>2.9336099999999998</v>
       </c>
     </row>
-    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A37" s="17">
         <v>45047</v>
       </c>
       <c r="B37" s="19">
         <v>2.9453260000000001</v>
       </c>
       <c r="C37" s="20">
         <v>-7.7065424676049044E-2</v>
       </c>
       <c r="E37" s="21">
         <v>45047</v>
       </c>
       <c r="F37" s="22">
         <v>1.8045979999999999</v>
       </c>
       <c r="G37" s="22">
         <v>3.315293</v>
       </c>
       <c r="H37" s="22">
         <v>2.6347830000000001</v>
       </c>
       <c r="I37" s="22">
         <v>2.2286589999999999</v>
       </c>
       <c r="J37" s="22">
         <v>2.8776760000000001</v>
       </c>
       <c r="K37" s="22">
         <v>2.1778659999999999</v>
       </c>
       <c r="L37" s="22">
         <v>3.361345</v>
       </c>
       <c r="M37" s="22">
         <v>2.8897059999999999</v>
       </c>
     </row>
-    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A38" s="17">
         <v>45078</v>
       </c>
       <c r="B38" s="19">
         <v>3.0649350000000002</v>
       </c>
       <c r="C38" s="20">
         <v>-9.5014431924165921E-2</v>
       </c>
       <c r="E38" s="21">
         <v>45078</v>
       </c>
       <c r="F38" s="22">
         <v>1.880952</v>
       </c>
       <c r="G38" s="22">
         <v>3.4072339999999999</v>
       </c>
       <c r="H38" s="22">
         <v>2.6528930000000002</v>
       </c>
       <c r="I38" s="22">
         <v>2.1760799999999998</v>
       </c>
       <c r="J38" s="22">
         <v>3.1411289999999998</v>
       </c>
       <c r="K38" s="22">
         <v>2.3449779999999998</v>
       </c>
       <c r="L38" s="22">
         <v>3.6403270000000001</v>
       </c>
       <c r="M38" s="22">
         <v>3.0266160000000002</v>
       </c>
     </row>
-    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A39" s="17">
         <v>45108</v>
       </c>
       <c r="B39" s="19">
         <v>3.3368380000000002</v>
       </c>
       <c r="C39" s="20">
         <v>-7.7424942766868954E-2</v>
       </c>
       <c r="E39" s="21">
         <v>45108</v>
       </c>
       <c r="F39" s="22">
         <v>2.1678320000000002</v>
       </c>
       <c r="G39" s="22">
         <v>3.7570169999999998</v>
       </c>
       <c r="H39" s="22">
         <v>2.757282</v>
       </c>
       <c r="I39" s="22">
         <v>2.2950189999999999</v>
       </c>
       <c r="J39" s="22">
         <v>3.1991869999999998</v>
       </c>
       <c r="K39" s="22">
         <v>2.3160379999999998</v>
       </c>
       <c r="L39" s="22">
         <v>4.2142860000000004</v>
       </c>
       <c r="M39" s="22">
         <v>3.3472219999999999</v>
       </c>
     </row>
-    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A40" s="17">
         <v>45139</v>
       </c>
       <c r="B40" s="19">
         <v>3.318584</v>
       </c>
       <c r="C40" s="20">
         <v>-7.1034464015329091E-2</v>
       </c>
       <c r="E40" s="21">
         <v>45139</v>
       </c>
       <c r="F40" s="22">
         <v>2.086957</v>
       </c>
       <c r="G40" s="22">
         <v>3.7011590000000001</v>
       </c>
       <c r="H40" s="22">
         <v>2.9760770000000001</v>
       </c>
       <c r="I40" s="22">
         <v>2.163424</v>
       </c>
       <c r="J40" s="22">
         <v>3.3189660000000001</v>
       </c>
       <c r="K40" s="22">
         <v>2.25</v>
       </c>
       <c r="L40" s="22">
         <v>4.4266670000000001</v>
       </c>
       <c r="M40" s="22">
         <v>3.3487390000000001</v>
       </c>
     </row>
-    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A41" s="17">
         <v>45170</v>
       </c>
       <c r="B41" s="19">
         <v>3.2448009999999998</v>
       </c>
       <c r="C41" s="20">
         <v>-9.4254401232428342E-2</v>
       </c>
       <c r="E41" s="21">
         <v>45170</v>
       </c>
       <c r="F41" s="22">
         <v>2.1357140000000001</v>
       </c>
       <c r="G41" s="22">
         <v>3.6032860000000002</v>
       </c>
       <c r="H41" s="22">
         <v>2.7476189999999998</v>
       </c>
       <c r="I41" s="22">
         <v>2.0251800000000002</v>
       </c>
       <c r="J41" s="22">
         <v>3.3636360000000001</v>
       </c>
       <c r="K41" s="22">
         <v>2.3543690000000002</v>
       </c>
       <c r="L41" s="22">
         <v>4.1716870000000004</v>
       </c>
       <c r="M41" s="22">
         <v>3.1864409999999999</v>
       </c>
     </row>
-    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A42" s="17">
         <v>45200</v>
       </c>
       <c r="B42" s="19">
         <v>3.0984029999999998</v>
       </c>
       <c r="C42" s="20">
         <v>-8.7891830433334261E-2</v>
       </c>
       <c r="E42" s="21">
         <v>45200</v>
       </c>
       <c r="F42" s="22">
         <v>2.4605260000000002</v>
       </c>
       <c r="G42" s="22">
         <v>3.3159459999999998</v>
       </c>
       <c r="H42" s="22">
         <v>2.609442</v>
       </c>
       <c r="I42" s="22">
         <v>2.0984850000000002</v>
       </c>
       <c r="J42" s="22">
         <v>3.089655</v>
       </c>
       <c r="K42" s="22">
         <v>2.235849</v>
       </c>
       <c r="L42" s="22">
         <v>4.0058309999999997</v>
       </c>
       <c r="M42" s="22">
         <v>3.3433480000000002</v>
       </c>
     </row>
-    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A43" s="17">
         <v>45231</v>
       </c>
       <c r="B43" s="19">
         <v>3.2999640000000001</v>
       </c>
       <c r="C43" s="20">
         <v>-7.351616728858168E-2</v>
       </c>
       <c r="E43" s="21">
         <v>45231</v>
       </c>
       <c r="F43" s="22">
         <v>2.4444439999999998</v>
       </c>
       <c r="G43" s="22">
         <v>3.5648599999999999</v>
       </c>
       <c r="H43" s="22">
         <v>2.7727270000000002</v>
       </c>
       <c r="I43" s="22">
         <v>2.252964</v>
       </c>
       <c r="J43" s="22">
         <v>3.5545450000000001</v>
       </c>
       <c r="K43" s="22">
         <v>2.319048</v>
       </c>
       <c r="L43" s="22">
         <v>4.421405</v>
       </c>
       <c r="M43" s="22">
         <v>3.2638889999999998</v>
       </c>
     </row>
-    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A44" s="17">
         <v>45261</v>
       </c>
       <c r="B44" s="19">
         <v>3.682779</v>
       </c>
       <c r="C44" s="20">
         <v>-6.7182360450693368E-2</v>
       </c>
       <c r="E44" s="21">
         <v>45261</v>
       </c>
       <c r="F44" s="22">
         <v>2.7596150000000002</v>
       </c>
       <c r="G44" s="22">
         <v>4.109356</v>
       </c>
       <c r="H44" s="22">
         <v>2.7516780000000001</v>
       </c>
       <c r="I44" s="22">
         <v>2.3743840000000001</v>
       </c>
       <c r="J44" s="22">
         <v>3.9702380000000002</v>
       </c>
       <c r="K44" s="22">
         <v>2.5982910000000001</v>
       </c>
       <c r="L44" s="22">
         <v>4.3931300000000002</v>
       </c>
       <c r="M44" s="22">
         <v>3.9437500000000001</v>
       </c>
     </row>
-    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A45" s="17">
         <v>45292</v>
       </c>
       <c r="B45" s="19">
         <v>3.1075119999999998</v>
       </c>
       <c r="C45" s="20">
         <v>-6.7560083931303194E-2</v>
       </c>
       <c r="E45" s="21">
         <v>45292</v>
       </c>
       <c r="F45" s="22">
         <v>2.339744</v>
       </c>
       <c r="G45" s="22">
         <v>3.4808789999999998</v>
       </c>
       <c r="H45" s="22">
         <v>2.554945</v>
       </c>
       <c r="I45" s="22">
         <v>2.0750989999999998</v>
       </c>
       <c r="J45" s="22">
         <v>3.0075759999999998</v>
       </c>
       <c r="K45" s="22">
         <v>2.497487</v>
       </c>
       <c r="L45" s="22">
         <v>3.8073090000000001</v>
       </c>
       <c r="M45" s="22">
         <v>2.9288889999999999</v>
       </c>
     </row>
-    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A46" s="17">
         <v>45323</v>
       </c>
       <c r="B46" s="19">
         <v>3.001099</v>
       </c>
       <c r="C46" s="20">
         <v>-5.642515538933468E-2</v>
       </c>
       <c r="E46" s="21">
         <v>45323</v>
       </c>
       <c r="F46" s="22">
         <v>2.15</v>
       </c>
       <c r="G46" s="22">
         <v>3.3745639999999999</v>
       </c>
       <c r="H46" s="22">
         <v>2.4336730000000002</v>
       </c>
       <c r="I46" s="22">
         <v>2.0256409999999998</v>
       </c>
       <c r="J46" s="22">
         <v>3.1</v>
       </c>
       <c r="K46" s="22">
         <v>2.0850200000000001</v>
       </c>
       <c r="L46" s="22">
         <v>3.8689140000000002</v>
       </c>
       <c r="M46" s="22">
         <v>3.0707070000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A47" s="17">
         <v>45352</v>
       </c>
       <c r="B47" s="19">
         <v>2.8980610000000002</v>
       </c>
       <c r="C47" s="20">
         <v>-4.7389662659293008E-2</v>
       </c>
       <c r="E47" s="21">
         <v>45352</v>
       </c>
       <c r="F47" s="22">
         <v>1.9268289999999999</v>
       </c>
       <c r="G47" s="22">
         <v>3.2498010000000002</v>
       </c>
       <c r="H47" s="22">
         <v>2.3283580000000001</v>
       </c>
       <c r="I47" s="22">
         <v>2.025271</v>
       </c>
       <c r="J47" s="22">
         <v>2.9861110000000002</v>
       </c>
       <c r="K47" s="22">
         <v>2.1690649999999998</v>
       </c>
       <c r="L47" s="22">
         <v>3.6123080000000001</v>
       </c>
       <c r="M47" s="22">
         <v>2.9900989999999998</v>
       </c>
     </row>
-    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A48" s="17">
         <v>45383</v>
       </c>
       <c r="B48" s="19">
         <v>2.840319</v>
       </c>
       <c r="C48" s="20">
         <v>2.2380496762221203E-2</v>
       </c>
       <c r="E48" s="21">
         <v>45383</v>
       </c>
       <c r="F48" s="22">
         <v>2.03125</v>
       </c>
       <c r="G48" s="22">
         <v>3.2170040000000002</v>
       </c>
       <c r="H48" s="22">
         <v>2.2435230000000002</v>
       </c>
       <c r="I48" s="22">
         <v>1.9068099999999999</v>
       </c>
       <c r="J48" s="22">
         <v>2.8925930000000002</v>
       </c>
       <c r="K48" s="22">
         <v>2.3281849999999999</v>
       </c>
       <c r="L48" s="22">
         <v>3.1128529999999999</v>
       </c>
       <c r="M48" s="22">
         <v>3.255814</v>
       </c>
     </row>
-    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A49" s="17">
         <v>45413</v>
       </c>
       <c r="B49" s="19">
         <v>2.826438</v>
       </c>
       <c r="C49" s="20">
         <v>-6.3571741004609938E-3</v>
       </c>
       <c r="E49" s="21">
         <v>45413</v>
       </c>
       <c r="F49" s="22">
         <v>1.9205300000000001</v>
       </c>
       <c r="G49" s="22">
         <v>3.1920989999999998</v>
       </c>
       <c r="H49" s="22">
         <v>2.1949999999999998</v>
       </c>
       <c r="I49" s="22">
         <v>2.1102660000000002</v>
       </c>
       <c r="J49" s="22">
         <v>2.7638379999999998</v>
       </c>
       <c r="K49" s="22">
         <v>2.163424</v>
       </c>
       <c r="L49" s="22">
         <v>3.2157429999999998</v>
       </c>
       <c r="M49" s="22">
         <v>2.9949240000000001</v>
       </c>
     </row>
-    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A50" s="17">
         <v>45444</v>
       </c>
       <c r="B50" s="19">
         <v>2.9574150000000001</v>
       </c>
       <c r="C50" s="20">
         <v>1.270304428621194E-2</v>
       </c>
       <c r="E50" s="21">
         <v>45444</v>
       </c>
       <c r="F50" s="22">
         <v>2.0230769999999998</v>
       </c>
       <c r="G50" s="22">
         <v>3.347718</v>
       </c>
       <c r="H50" s="22">
         <v>2.1770330000000002</v>
       </c>
       <c r="I50" s="22">
         <v>2.205479</v>
       </c>
       <c r="J50" s="22">
         <v>2.9035090000000001</v>
       </c>
       <c r="K50" s="22">
         <v>2.3903509999999999</v>
       </c>
       <c r="L50" s="22">
         <v>3.1724139999999998</v>
       </c>
       <c r="M50" s="22">
         <v>3.3035709999999998</v>
       </c>
     </row>
-    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A51" s="17">
         <v>45474</v>
       </c>
       <c r="B51" s="19">
         <v>3.0306850000000001</v>
       </c>
       <c r="C51" s="20">
         <v>1.5442753128067199E-2</v>
       </c>
       <c r="E51" s="21">
         <v>45474</v>
       </c>
       <c r="F51" s="22">
         <v>1.9926470000000001</v>
       </c>
       <c r="G51" s="22">
         <v>3.5726580000000001</v>
       </c>
       <c r="H51" s="22">
         <v>2.2756759999999998</v>
       </c>
       <c r="I51" s="22">
         <v>2.0232559999999999</v>
       </c>
       <c r="J51" s="22">
         <v>2.9230770000000001</v>
       </c>
       <c r="K51" s="22">
         <v>2.3598129999999999</v>
       </c>
       <c r="L51" s="22">
         <v>3.3601399999999999</v>
       </c>
       <c r="M51" s="22">
         <v>3.3235290000000002</v>
       </c>
     </row>
-    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A52" s="17">
         <v>45505</v>
       </c>
       <c r="B52" s="19">
         <v>2.9478749999999998</v>
       </c>
       <c r="C52" s="20">
         <v>2.4942366325468424E-2</v>
       </c>
       <c r="E52" s="21">
         <v>45505</v>
       </c>
       <c r="F52" s="22">
         <v>1.9393940000000001</v>
       </c>
       <c r="G52" s="22">
         <v>3.3024480000000001</v>
       </c>
       <c r="H52" s="22">
         <v>2.338889</v>
       </c>
       <c r="I52" s="22">
         <v>2.079602</v>
       </c>
       <c r="J52" s="22">
         <v>2.7974679999999998</v>
       </c>
       <c r="K52" s="22">
         <v>2.4341460000000001</v>
       </c>
       <c r="L52" s="22">
         <v>3.3976380000000002</v>
       </c>
       <c r="M52" s="22">
         <v>3.2198579999999999</v>
       </c>
     </row>
-    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A53" s="17">
         <v>45536</v>
       </c>
       <c r="B53" s="19">
         <v>2.731948</v>
       </c>
       <c r="C53" s="20">
         <v>3.748497296388531E-2</v>
       </c>
       <c r="E53" s="21">
         <v>45536</v>
       </c>
       <c r="F53" s="22">
         <v>1.9433959999999999</v>
       </c>
       <c r="G53" s="22">
         <v>3.058916</v>
       </c>
       <c r="H53" s="22">
         <v>2.2727270000000002</v>
       </c>
       <c r="I53" s="22">
         <v>1.9921880000000001</v>
       </c>
       <c r="J53" s="22">
         <v>2.7708330000000001</v>
       </c>
       <c r="K53" s="22">
         <v>2.2820510000000001</v>
       </c>
       <c r="L53" s="22">
         <v>2.9072849999999999</v>
       </c>
       <c r="M53" s="22">
         <v>2.915254</v>
       </c>
     </row>
-    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A54" s="17">
         <v>45566</v>
       </c>
       <c r="B54" s="19">
         <v>2.5431629999999998</v>
       </c>
       <c r="C54" s="20">
         <v>5.1637304594961408E-2</v>
       </c>
       <c r="E54" s="21">
         <v>45566</v>
       </c>
       <c r="F54" s="22">
         <v>1.9818180000000001</v>
       </c>
       <c r="G54" s="22">
         <v>2.8110300000000001</v>
       </c>
       <c r="H54" s="22">
         <v>2.2512080000000001</v>
       </c>
       <c r="I54" s="22">
         <v>1.9083969999999999</v>
       </c>
       <c r="J54" s="22">
         <v>2.4549180000000002</v>
       </c>
       <c r="K54" s="22">
         <v>2.2588240000000002</v>
       </c>
       <c r="L54" s="22">
         <v>2.7911760000000001</v>
       </c>
       <c r="M54" s="22">
         <v>2.536842</v>
       </c>
     </row>
-    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A55" s="17">
         <v>45597</v>
       </c>
       <c r="B55" s="19">
         <v>2.5840269999999999</v>
       </c>
       <c r="C55" s="20">
         <v>6.7554002700053628E-2</v>
       </c>
       <c r="E55" s="21">
         <v>45597</v>
       </c>
       <c r="F55" s="22">
         <v>2</v>
       </c>
       <c r="G55" s="22">
         <v>2.8337639999999999</v>
       </c>
       <c r="H55" s="22">
         <v>2.1987950000000001</v>
       </c>
       <c r="I55" s="22">
         <v>2</v>
       </c>
       <c r="J55" s="22">
         <v>2.486726</v>
       </c>
       <c r="K55" s="22">
         <v>2.3471069999999998</v>
       </c>
       <c r="L55" s="22">
         <v>2.8368060000000002</v>
       </c>
       <c r="M55" s="22">
         <v>2.625731</v>
       </c>
     </row>
-    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A56" s="17">
         <v>45627</v>
       </c>
       <c r="B56" s="19">
         <v>2.9290430000000001</v>
       </c>
       <c r="C56" s="20">
         <v>8.0205563465491236E-2</v>
       </c>
       <c r="E56" s="21">
         <v>45627</v>
       </c>
       <c r="F56" s="22">
         <v>2.5</v>
       </c>
       <c r="G56" s="22">
         <v>3.1739130000000002</v>
       </c>
       <c r="H56" s="22">
         <v>2.355769</v>
       </c>
       <c r="I56" s="22">
         <v>2.0857139999999998</v>
       </c>
       <c r="J56" s="22">
         <v>2.7324839999999999</v>
       </c>
       <c r="K56" s="22">
         <v>2.7865850000000001</v>
       </c>
       <c r="L56" s="22">
         <v>3.4750000000000001</v>
       </c>
       <c r="M56" s="22">
         <v>2.9043480000000002</v>
       </c>
     </row>
-    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A57" s="17">
         <v>45658</v>
       </c>
       <c r="B57" s="19">
         <v>2.702604</v>
       </c>
       <c r="C57" s="20">
         <v>0.10211408639109698</v>
       </c>
       <c r="E57" s="21">
         <v>45658</v>
       </c>
       <c r="F57" s="22">
         <v>2.2727270000000002</v>
       </c>
       <c r="G57" s="22">
         <v>2.9956140000000002</v>
       </c>
       <c r="H57" s="22">
         <v>2.041096</v>
       </c>
       <c r="I57" s="22">
         <v>1.9162790000000001</v>
       </c>
       <c r="J57" s="22">
         <v>2.5819209999999999</v>
       </c>
       <c r="K57" s="22">
         <v>2.4595959999999999</v>
       </c>
       <c r="L57" s="22">
         <v>3.1376520000000001</v>
       </c>
       <c r="M57" s="22">
         <v>2.8476819999999998</v>
       </c>
     </row>
-    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A58" s="17">
         <v>45689</v>
       </c>
       <c r="B58" s="19">
         <v>2.3664000000000001</v>
       </c>
       <c r="C58" s="20">
         <v>0.11582284011330657</v>
       </c>
       <c r="E58" s="21">
         <v>45689</v>
       </c>
       <c r="F58" s="22">
         <v>1.823204</v>
       </c>
       <c r="G58" s="22">
         <v>2.5444330000000002</v>
       </c>
       <c r="H58" s="22">
         <v>2.0561799999999999</v>
       </c>
       <c r="I58" s="22">
         <v>1.806084</v>
       </c>
       <c r="J58" s="22">
         <v>2.2088890000000001</v>
       </c>
       <c r="K58" s="22">
         <v>2.2231079999999999</v>
       </c>
       <c r="L58" s="22">
         <v>3.2016460000000002</v>
       </c>
       <c r="M58" s="22">
         <v>2.338889</v>
       </c>
     </row>
-    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A59" s="17">
         <v>45717</v>
       </c>
       <c r="B59" s="19">
         <v>2.2887119999999999</v>
       </c>
       <c r="C59" s="20">
         <v>0.119058888142616</v>
       </c>
       <c r="E59" s="21">
         <v>45717</v>
       </c>
       <c r="F59" s="22">
         <v>2.0635840000000001</v>
       </c>
       <c r="G59" s="22">
         <v>2.3794270000000002</v>
       </c>
       <c r="H59" s="22">
         <v>1.6492150000000001</v>
       </c>
       <c r="I59" s="22">
         <v>1.9098040000000001</v>
       </c>
       <c r="J59" s="22">
         <v>2.2208329999999998</v>
       </c>
       <c r="K59" s="22">
         <v>2.1931820000000002</v>
       </c>
       <c r="L59" s="22">
         <v>2.83</v>
       </c>
       <c r="M59" s="22">
         <v>2.4774189999999998</v>
       </c>
     </row>
-    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A60" s="17">
         <v>45748</v>
       </c>
       <c r="B60" s="19">
         <v>2.2279900000000001</v>
       </c>
       <c r="C60" s="20">
         <v>0.11481263562131194</v>
       </c>
       <c r="E60" s="21">
         <v>45748</v>
       </c>
       <c r="F60" s="22">
         <v>1.9428570000000001</v>
       </c>
       <c r="G60" s="22">
         <v>2.2811240000000002</v>
       </c>
       <c r="H60" s="22">
         <v>1.8592960000000001</v>
       </c>
       <c r="I60" s="22">
         <v>1.9268289999999999</v>
       </c>
       <c r="J60" s="22">
         <v>2.3706900000000002</v>
       </c>
       <c r="K60" s="22">
         <v>2.1935479999999998</v>
       </c>
       <c r="L60" s="22">
         <v>2.6934309999999999</v>
       </c>
       <c r="M60" s="22">
         <v>2.137931</v>
       </c>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A61" s="17">
         <v>45778</v>
       </c>
       <c r="B61" s="19">
         <v>2.1586590000000001</v>
       </c>
       <c r="C61" s="20">
         <v>0.1209100524861404</v>
       </c>
       <c r="E61" s="21">
         <v>45778</v>
       </c>
       <c r="F61" s="22">
         <v>1.742424</v>
       </c>
       <c r="G61" s="22">
         <v>2.2387250000000001</v>
       </c>
       <c r="H61" s="22">
         <v>1.7085429999999999</v>
       </c>
       <c r="I61" s="22">
         <v>1.8638300000000001</v>
       </c>
       <c r="J61" s="22">
         <v>2.108527</v>
       </c>
       <c r="K61" s="22">
         <v>2.463203</v>
       </c>
       <c r="L61" s="22">
         <v>2.3916080000000002</v>
       </c>
       <c r="M61" s="22">
         <v>2.23</v>
       </c>
     </row>
-    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A62" s="17">
         <v>45809</v>
       </c>
       <c r="B62" s="19">
         <v>2.1705809999999999</v>
       </c>
       <c r="C62" s="20">
         <v>0.1241712256894556</v>
       </c>
       <c r="E62" s="21">
         <v>45809</v>
       </c>
       <c r="F62" s="22">
         <v>1.763636</v>
       </c>
       <c r="G62" s="22">
         <v>2.2972480000000002</v>
       </c>
       <c r="H62" s="22">
         <v>1.7888200000000001</v>
       </c>
       <c r="I62" s="22">
         <v>1.7510730000000001</v>
       </c>
       <c r="J62" s="22">
         <v>2.2465120000000001</v>
       </c>
       <c r="K62" s="22">
         <v>2.192771</v>
       </c>
       <c r="L62" s="22">
         <v>2.423664</v>
       </c>
       <c r="M62" s="22">
         <v>2.1711710000000002</v>
       </c>
     </row>
-    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A63" s="17">
         <v>45839</v>
       </c>
       <c r="B63" s="19">
         <v>2.0536289999999999</v>
       </c>
       <c r="C63" s="20">
         <v>0.12327752786931145</v>
       </c>
       <c r="E63" s="21">
         <v>45839</v>
       </c>
       <c r="F63" s="22">
         <v>1.5354840000000001</v>
       </c>
       <c r="G63" s="22">
         <v>2.1294</v>
       </c>
       <c r="H63" s="22">
         <v>1.673367</v>
       </c>
       <c r="I63" s="22">
         <v>1.7899160000000001</v>
       </c>
       <c r="J63" s="22">
         <v>2.1289060000000002</v>
       </c>
       <c r="K63" s="22">
         <v>2.21645</v>
       </c>
       <c r="L63" s="22">
         <v>2.2863069999999999</v>
       </c>
       <c r="M63" s="22">
         <v>2.2216490000000002</v>
       </c>
     </row>
-    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A64" s="17">
         <v>45870</v>
       </c>
       <c r="B64" s="19">
         <v>2.0053529999999999</v>
       </c>
       <c r="C64" s="20">
         <v>0.12961396763865185</v>
       </c>
       <c r="E64" s="21">
         <v>45870</v>
       </c>
       <c r="F64" s="22">
         <v>2.0387599999999999</v>
       </c>
       <c r="G64" s="22">
         <v>1.976658</v>
       </c>
       <c r="H64" s="22">
         <v>1.6713290000000001</v>
       </c>
       <c r="I64" s="22">
         <v>1.7380949999999999</v>
       </c>
       <c r="J64" s="22">
         <v>2.1538460000000001</v>
       </c>
       <c r="K64" s="22">
         <v>2.194286</v>
       </c>
       <c r="L64" s="22">
         <v>2.243363</v>
       </c>
       <c r="M64" s="22">
         <v>2.04</v>
       </c>
     </row>
-    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A65" s="17">
         <v>45901</v>
       </c>
       <c r="B65" s="19">
         <v>1.9388430000000001</v>
       </c>
       <c r="C65" s="20">
         <v>0.12123284066181905</v>
       </c>
       <c r="E65" s="21">
         <v>45901</v>
       </c>
       <c r="F65" s="22">
         <v>1.830303</v>
       </c>
       <c r="G65" s="22">
         <v>1.985946</v>
       </c>
       <c r="H65" s="22">
         <v>1.568306</v>
       </c>
       <c r="I65" s="22">
         <v>1.7381819999999999</v>
       </c>
       <c r="J65" s="22">
         <v>1.9916320000000001</v>
       </c>
       <c r="K65" s="22">
         <v>2.0829019999999998</v>
       </c>
       <c r="L65" s="22">
         <v>2.1138210000000002</v>
       </c>
       <c r="M65" s="22">
         <v>2.0103089999999999</v>
       </c>
     </row>
-    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A66" s="17">
         <v>45931</v>
       </c>
       <c r="B66" s="19">
         <v>1.8635839999999999</v>
       </c>
       <c r="C66" s="20">
         <v>0.13240499927358207</v>
       </c>
       <c r="E66" s="21">
         <v>45931</v>
       </c>
       <c r="F66" s="22">
         <v>1.9856119999999999</v>
       </c>
       <c r="G66" s="22">
         <v>1.888182</v>
       </c>
       <c r="H66" s="22">
         <v>1.5911599999999999</v>
       </c>
       <c r="I66" s="22">
         <v>1.701149</v>
       </c>
       <c r="J66" s="22">
         <v>1.8958330000000001</v>
       </c>
       <c r="K66" s="22">
         <v>1.943128</v>
       </c>
       <c r="L66" s="22">
         <v>1.9075340000000001</v>
       </c>
       <c r="M66" s="22">
         <v>1.923977</v>
       </c>
     </row>
-    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A67" s="17">
         <v>45962</v>
       </c>
       <c r="B67" s="19">
         <v>1.8614409999999999</v>
       </c>
       <c r="C67" s="20">
         <v>0.12641488856965433</v>
       </c>
       <c r="E67" s="21">
         <v>45962</v>
       </c>
       <c r="F67" s="22">
         <v>1.9</v>
       </c>
       <c r="G67" s="22">
         <v>1.886965</v>
       </c>
       <c r="H67" s="22">
         <v>1.68</v>
       </c>
       <c r="I67" s="22">
         <v>1.75</v>
       </c>
       <c r="J67" s="22">
         <v>1.9241710000000001</v>
       </c>
       <c r="K67" s="22">
         <v>1.931937</v>
       </c>
       <c r="L67" s="22">
         <v>1.897872</v>
       </c>
       <c r="M67" s="22">
         <v>1.807882</v>
       </c>
     </row>
-    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A68" s="17">
         <v>45992</v>
       </c>
       <c r="B68" s="19">
         <v>1.987085</v>
       </c>
       <c r="C68" s="20">
         <v>0.12545113873553304</v>
       </c>
       <c r="E68" s="21">
         <v>45992</v>
       </c>
       <c r="F68" s="22">
         <v>2.1411760000000002</v>
       </c>
       <c r="G68" s="22">
         <v>2.019943</v>
       </c>
       <c r="H68" s="22">
         <v>1.6542060000000001</v>
       </c>
       <c r="I68" s="22">
         <v>1.79375</v>
       </c>
       <c r="J68" s="22">
         <v>2.006329</v>
       </c>
       <c r="K68" s="22">
         <v>2.1617649999999999</v>
       </c>
       <c r="L68" s="22">
         <v>2.0432100000000002</v>
       </c>
       <c r="M68" s="22">
         <v>1.9396549999999999</v>
       </c>
     </row>
-    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A69" s="17">
         <v>46023</v>
       </c>
       <c r="B69" s="19">
         <v>1.8139890000000001</v>
       </c>
       <c r="C69" s="20">
         <v>0.11430622415033853</v>
       </c>
       <c r="E69" s="21">
         <v>46023</v>
       </c>
       <c r="F69" s="22">
         <v>1.806122</v>
       </c>
       <c r="G69" s="22">
         <v>1.8724909999999999</v>
       </c>
       <c r="H69" s="22">
         <v>1.5037590000000001</v>
       </c>
       <c r="I69" s="22">
         <v>1.7277229999999999</v>
       </c>
       <c r="J69" s="22">
         <v>1.7256100000000001</v>
       </c>
       <c r="K69" s="22">
         <v>1.8679250000000001</v>
       </c>
       <c r="L69" s="22">
         <v>1.894231</v>
       </c>
       <c r="M69" s="22">
         <v>1.8086420000000001</v>
       </c>
     </row>
-    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A70" s="17">
         <v>46054</v>
       </c>
       <c r="B70" s="19">
         <v>1.5937220000000001</v>
       </c>
       <c r="C70" s="20">
         <v>0.13924633966524258</v>
       </c>
       <c r="E70" s="21">
         <v>46054</v>
       </c>
       <c r="F70" s="22">
         <v>1.5634920000000001</v>
       </c>
       <c r="G70" s="22">
         <v>1.635699</v>
       </c>
       <c r="H70" s="22">
         <v>1.40625</v>
       </c>
       <c r="I70" s="22">
         <v>1.3891210000000001</v>
       </c>
       <c r="J70" s="22">
         <v>1.595745</v>
       </c>
       <c r="K70" s="22">
         <v>1.810651</v>
       </c>
       <c r="L70" s="22">
         <v>1.568465</v>
       </c>
       <c r="M70" s="22">
         <v>1.657459</v>
       </c>
     </row>
-    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A71" s="17">
         <v>46082</v>
       </c>
       <c r="B71" s="19">
         <v>1.4028780000000001</v>
       </c>
       <c r="C71" s="20">
         <v>0.14773506256947888</v>
       </c>
       <c r="E71" s="21">
         <v>46082</v>
       </c>
       <c r="F71" s="22">
         <v>1.3985510000000001</v>
       </c>
       <c r="G71" s="22">
         <v>1.423181</v>
       </c>
       <c r="H71" s="22">
         <v>1.322581</v>
       </c>
       <c r="I71" s="22">
         <v>1.306338</v>
       </c>
       <c r="J71" s="22">
         <v>1.315385</v>
       </c>
       <c r="K71" s="22">
         <v>1.5789470000000001</v>
       </c>
       <c r="L71" s="22">
         <v>1.432234</v>
       </c>
       <c r="M71" s="22">
         <v>1.425926</v>
       </c>
     </row>
-    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.3">
       <c r="E72" s="21"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="22"/>
       <c r="I72" s="22"/>
       <c r="J72" s="22"/>
       <c r="K72" s="22"/>
       <c r="L72" s="22"/>
       <c r="M72" s="22"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1259747-4E3B-4DF1-81AB-CB38D058954B}">
   <dimension ref="A1:J101"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="26.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="10.109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="6" width="12.6640625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.6640625" customWidth="1"/>
+    <col min="9" max="9" width="9.109375" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="26.33203125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B8" s="9" t="s">
         <v>193</v>
       </c>
       <c r="C8" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D8" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E8" s="9" t="s">
         <v>196</v>
       </c>
       <c r="F8" s="9" t="s">
         <v>197</v>
       </c>
       <c r="G8" s="9"/>
       <c r="I8" s="24"/>
       <c r="J8" s="9" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="24">
         <v>44651</v>
       </c>
       <c r="B9" s="2">
         <v>0.28233791954383336</v>
       </c>
       <c r="C9" s="2">
         <v>0.22853669607195171</v>
       </c>
       <c r="D9" s="2">
         <v>0.24464451922935027</v>
       </c>
       <c r="E9" s="2">
         <v>0.2226870767716802</v>
       </c>
       <c r="F9" s="2">
         <v>0.20723262374967932</v>
       </c>
       <c r="G9" s="2"/>
       <c r="I9" s="24">
         <v>37956</v>
       </c>
       <c r="J9" s="2">
         <v>-0.24682818923408512</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="24">
         <v>44742</v>
       </c>
       <c r="B10" s="2">
         <v>0.30926742590793155</v>
       </c>
       <c r="C10" s="2">
         <v>0.32748465709314956</v>
       </c>
       <c r="D10" s="2">
         <v>0.31924731332065415</v>
       </c>
       <c r="E10" s="2">
         <v>0.29824770684876833</v>
       </c>
       <c r="F10" s="2">
         <v>0.27394209354120269</v>
       </c>
       <c r="G10" s="2"/>
       <c r="I10" s="24">
         <v>38047</v>
       </c>
       <c r="J10" s="2">
         <v>-0.25195446658172005</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="24">
         <v>44834</v>
       </c>
       <c r="B11" s="2">
         <v>0.26405696344428242</v>
       </c>
       <c r="C11" s="2">
         <v>0.22522106664391717</v>
       </c>
       <c r="D11" s="2">
         <v>0.24453976777630615</v>
       </c>
       <c r="E11" s="2">
         <v>0.19142965001454848</v>
       </c>
       <c r="F11" s="2">
         <v>0.26246404602109297</v>
       </c>
       <c r="G11" s="2"/>
       <c r="I11" s="24">
         <v>38139</v>
       </c>
       <c r="J11" s="2">
         <v>-0.24196900201811034</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A12" s="24">
         <v>44926</v>
       </c>
       <c r="B12" s="2">
         <v>0.13759995018167248</v>
       </c>
       <c r="C12" s="2">
         <v>0.10484931745967541</v>
       </c>
       <c r="D12" s="2">
         <v>0.13532429896266596</v>
       </c>
       <c r="E12" s="2">
         <v>7.7519788624097474E-2</v>
       </c>
       <c r="F12" s="2">
         <v>0.22692480864475462</v>
       </c>
       <c r="G12" s="2"/>
       <c r="I12" s="24">
         <v>38231</v>
       </c>
       <c r="J12" s="2">
         <v>-0.30235070255820196</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="24">
         <v>45016</v>
       </c>
       <c r="B13" s="2">
         <v>2.3571849814519208E-2</v>
       </c>
       <c r="C13" s="2">
         <v>1.2895010203650026E-2</v>
       </c>
       <c r="D13" s="2">
         <v>2.6700888877985607E-2</v>
       </c>
       <c r="E13" s="2">
         <v>1.4721332774399354E-2</v>
       </c>
       <c r="F13" s="2">
         <v>0.15296367112810705</v>
       </c>
       <c r="G13" s="2"/>
       <c r="I13" s="24">
         <v>38322</v>
       </c>
       <c r="J13" s="2">
         <v>-0.1645390541492131</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="24">
         <v>45107</v>
       </c>
       <c r="B14" s="2">
         <v>-8.7266942519347412E-2</v>
       </c>
       <c r="C14" s="2">
         <v>-8.2517094364721211E-2</v>
       </c>
       <c r="D14" s="2">
         <v>-9.5637726398452139E-2</v>
       </c>
       <c r="E14" s="2">
         <v>-7.2554632011316067E-2</v>
       </c>
       <c r="F14" s="2">
         <v>4.1569541569541624E-2</v>
       </c>
       <c r="G14" s="2"/>
       <c r="I14" s="24">
         <v>38412</v>
       </c>
       <c r="J14" s="2">
         <v>-0.14790915381341674</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="24">
         <v>45199</v>
       </c>
       <c r="B15" s="2">
         <v>-8.7218021286915359E-2</v>
       </c>
       <c r="C15" s="2">
         <v>-7.7732603731310967E-2</v>
       </c>
       <c r="D15" s="2">
         <v>-9.3141426474759981E-2</v>
       </c>
       <c r="E15" s="2">
         <v>-7.0173453076822101E-2</v>
       </c>
       <c r="F15" s="2">
         <v>7.5944560470855293E-3</v>
       </c>
       <c r="G15" s="2"/>
       <c r="I15" s="24">
         <v>38504</v>
       </c>
       <c r="J15" s="2">
         <v>-9.333544473658939E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="24">
         <v>45291</v>
       </c>
       <c r="B16" s="2">
         <v>-9.6579153165884724E-2</v>
       </c>
       <c r="C16" s="2">
         <v>-7.8966276091294252E-2</v>
       </c>
       <c r="D16" s="2">
         <v>-7.6601936775437252E-2</v>
       </c>
       <c r="E16" s="2">
         <v>-5.4576293575411938E-2</v>
       </c>
       <c r="F16" s="2">
         <v>-2.8073394495412796E-2</v>
       </c>
       <c r="G16" s="2"/>
       <c r="I16" s="24">
         <v>38596</v>
       </c>
       <c r="J16" s="2">
         <v>-7.1936617178424367E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="24">
         <v>45382</v>
       </c>
       <c r="B17" s="2">
         <v>-8.1590577998733482E-2</v>
       </c>
       <c r="C17" s="2">
         <v>-5.3281550111316855E-2</v>
       </c>
       <c r="D17" s="2">
         <v>-5.3498398799403324E-2</v>
       </c>
       <c r="E17" s="2">
         <v>-3.8829379955333754E-2</v>
       </c>
       <c r="F17" s="2">
         <v>-3.703703703703709E-2</v>
       </c>
       <c r="G17" s="2"/>
       <c r="I17" s="24">
         <v>38687</v>
       </c>
       <c r="J17" s="2">
         <v>-1.9556311781203428E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="24">
         <v>45473</v>
       </c>
       <c r="B18" s="2">
         <v>-6.2078069841304817E-3</v>
       </c>
       <c r="C18" s="2">
         <v>1.4454877610837302E-2</v>
       </c>
       <c r="D18" s="2">
         <v>1.0025876581132964E-2</v>
       </c>
       <c r="E18" s="2">
         <v>3.1625571051295154E-2</v>
       </c>
       <c r="F18" s="2">
         <v>-1.4173815740395335E-2</v>
       </c>
       <c r="G18" s="2"/>
       <c r="I18" s="24">
         <v>38777</v>
       </c>
       <c r="J18" s="2">
         <v>-2.0377194061444559E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="24">
         <v>45565</v>
       </c>
       <c r="B19" s="2">
         <v>1.1281108575361465E-2</v>
       </c>
       <c r="C19" s="2">
         <v>3.6911728265634824E-2</v>
       </c>
       <c r="D19" s="2">
         <v>2.7624265465117315E-2</v>
       </c>
       <c r="E19" s="2">
         <v>2.1669966151010245E-2</v>
       </c>
       <c r="F19" s="2">
         <v>-2.6757113246655306E-2</v>
       </c>
       <c r="G19" s="2"/>
       <c r="I19" s="24">
         <v>38869</v>
       </c>
       <c r="J19" s="2">
         <v>-6.1935838412835342E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="24">
         <v>45657</v>
       </c>
       <c r="B20" s="2">
         <v>8.7929266908823855E-2</v>
       </c>
       <c r="C20" s="2">
         <v>8.5276353746640332E-2</v>
       </c>
       <c r="D20" s="2">
         <v>5.713155039360962E-2</v>
       </c>
       <c r="E20" s="2">
         <v>6.3674182246677979E-2</v>
       </c>
       <c r="F20" s="2">
         <v>-3.3981498961676015E-3</v>
       </c>
       <c r="G20" s="2"/>
       <c r="I20" s="24">
         <v>38961</v>
       </c>
       <c r="J20" s="2">
         <v>-0.22328874290310152</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="24">
         <v>45747</v>
       </c>
       <c r="B21" s="2">
         <v>0.14081429741012519</v>
       </c>
       <c r="C21" s="2">
         <v>0.14708905506250436</v>
       </c>
       <c r="D21" s="2">
         <v>9.714018602328256E-2</v>
       </c>
       <c r="E21" s="2">
         <v>8.3398284622802077E-2</v>
       </c>
       <c r="F21" s="2">
         <v>9.567546880979716E-3</v>
       </c>
       <c r="G21" s="2"/>
       <c r="I21" s="24">
         <v>39052</v>
       </c>
       <c r="J21" s="2">
         <v>-0.21757555800912509</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="24">
         <v>45838</v>
       </c>
       <c r="B22" s="2">
         <v>0.15140175182763738</v>
       </c>
       <c r="C22" s="2">
         <v>0.12722227842672029</v>
       </c>
       <c r="D22" s="2">
         <v>0.11200306761907131</v>
       </c>
       <c r="E22" s="2">
         <v>7.7298504544832891E-2</v>
       </c>
       <c r="F22" s="2">
         <v>4.8051456678017468E-2</v>
       </c>
       <c r="G22" s="2"/>
       <c r="I22" s="24">
         <v>39142</v>
       </c>
       <c r="J22" s="2">
         <v>-0.26020367027750202</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="24">
         <v>45930</v>
       </c>
       <c r="B23" s="2">
         <v>0.19434707705065057</v>
       </c>
       <c r="C23" s="2">
         <v>0.10339105264988557</v>
       </c>
       <c r="D23" s="2">
         <v>0.11826130652447819</v>
       </c>
       <c r="E23" s="2">
         <v>0.104055943320434</v>
       </c>
       <c r="F23" s="2">
         <v>4.8209099709583647E-2</v>
       </c>
       <c r="G23" s="2"/>
       <c r="I23" s="24">
         <v>39234</v>
       </c>
       <c r="J23" s="2">
         <v>-0.31809630213930096</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="24">
         <v>46022</v>
       </c>
       <c r="B24" s="2">
         <v>0.14462361324416495</v>
       </c>
       <c r="C24" s="2">
         <v>0.12471288456995944</v>
       </c>
       <c r="D24" s="2">
         <v>0.11724325234796562</v>
       </c>
       <c r="E24" s="2">
         <v>0.11716669119706768</v>
       </c>
       <c r="F24" s="2">
         <v>4.6978594430763243E-2</v>
       </c>
       <c r="G24" s="2"/>
       <c r="I24" s="24">
         <v>39326</v>
       </c>
       <c r="J24" s="2">
         <v>-0.35977091570550834</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="24">
         <v>46112</v>
       </c>
       <c r="B25" s="2">
         <v>0.16069086820497769</v>
       </c>
       <c r="C25" s="2">
         <v>0.11643448389213806</v>
       </c>
       <c r="D25" s="2">
         <v>0.12531470231701469</v>
       </c>
       <c r="E25" s="2">
         <v>0.12903010458234987</v>
       </c>
       <c r="F25" s="2">
         <v>5.5724033358605096E-2</v>
       </c>
       <c r="G25" s="2"/>
       <c r="I25" s="24">
         <v>39417</v>
       </c>
       <c r="J25" s="2">
         <v>-0.40498187032992683</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I26" s="24">
         <v>39508</v>
       </c>
       <c r="J26" s="2">
         <v>-0.43753068185401744</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I27" s="24">
         <v>39600</v>
       </c>
       <c r="J27" s="2">
         <v>-0.43374182037485987</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I28" s="24">
         <v>39692</v>
       </c>
       <c r="J28" s="2">
         <v>-0.42298043746640823</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I29" s="24">
         <v>39783</v>
       </c>
       <c r="J29" s="2">
         <v>-0.38145292006272202</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I30" s="24">
         <v>39873</v>
       </c>
       <c r="J30" s="2">
         <v>-0.31450347828141068</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I31" s="24">
         <v>39965</v>
       </c>
       <c r="J31" s="2">
         <v>-0.26187626975476852</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="I32" s="24">
         <v>40057</v>
       </c>
       <c r="J32" s="2">
         <v>-0.23909306523061868</v>
       </c>
     </row>
-    <row r="33" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="33" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I33" s="24">
         <v>40148</v>
       </c>
       <c r="J33" s="2">
         <v>-0.19153402789897178</v>
       </c>
     </row>
-    <row r="34" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="34" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I34" s="24">
         <v>40238</v>
       </c>
       <c r="J34" s="2">
         <v>-0.17497228726888603</v>
       </c>
     </row>
-    <row r="35" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="35" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I35" s="24">
         <v>40330</v>
       </c>
       <c r="J35" s="2">
         <v>-0.14484074774026756</v>
       </c>
     </row>
-    <row r="36" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="36" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I36" s="24">
         <v>40422</v>
       </c>
       <c r="J36" s="2">
         <v>-0.12907049510755242</v>
       </c>
     </row>
-    <row r="37" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="37" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I37" s="24">
         <v>40513</v>
       </c>
       <c r="J37" s="2">
         <v>-7.5371704323816124E-2</v>
       </c>
     </row>
-    <row r="38" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="38" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I38" s="24">
         <v>40603</v>
       </c>
       <c r="J38" s="2">
         <v>-0.12430349521274842</v>
       </c>
     </row>
-    <row r="39" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="39" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I39" s="24">
         <v>40695</v>
       </c>
       <c r="J39" s="2">
         <v>-7.1428863572672641E-2</v>
       </c>
     </row>
-    <row r="40" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="40" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I40" s="24">
         <v>40787</v>
       </c>
       <c r="J40" s="2">
         <v>-6.8439674314285881E-2</v>
       </c>
     </row>
-    <row r="41" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="41" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I41" s="24">
         <v>40878</v>
       </c>
       <c r="J41" s="2">
         <v>-7.0170064494325723E-2</v>
       </c>
     </row>
-    <row r="42" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="42" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I42" s="24">
         <v>40969</v>
       </c>
       <c r="J42" s="2">
         <v>-5.3759043168219112E-2</v>
       </c>
     </row>
-    <row r="43" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="43" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I43" s="24">
         <v>41061</v>
       </c>
       <c r="J43" s="2">
         <v>-7.3123741124371255E-3</v>
       </c>
     </row>
-    <row r="44" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="44" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I44" s="24">
         <v>41153</v>
       </c>
       <c r="J44" s="2">
         <v>-2.5902723620221613E-2</v>
       </c>
     </row>
-    <row r="45" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="45" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I45" s="24">
         <v>41244</v>
       </c>
       <c r="J45" s="2">
         <v>2.6135555444124048E-2</v>
       </c>
     </row>
-    <row r="46" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="46" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I46" s="24">
         <v>41334</v>
       </c>
       <c r="J46" s="2">
         <v>2.128414516505317E-2</v>
       </c>
     </row>
-    <row r="47" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="47" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I47" s="24">
         <v>41426</v>
       </c>
       <c r="J47" s="2">
         <v>8.922100856348858E-2</v>
       </c>
     </row>
-    <row r="48" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="48" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I48" s="24">
         <v>41518</v>
       </c>
       <c r="J48" s="2">
         <v>9.4100904877749469E-2</v>
       </c>
     </row>
-    <row r="49" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="49" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I49" s="24">
         <v>41609</v>
       </c>
       <c r="J49" s="2">
         <v>0.11056888392443587</v>
       </c>
     </row>
-    <row r="50" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="50" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I50" s="24">
         <v>41699</v>
       </c>
       <c r="J50" s="2">
         <v>0.14724087852928269</v>
       </c>
     </row>
-    <row r="51" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="51" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I51" s="24">
         <v>41791</v>
       </c>
       <c r="J51" s="2">
         <v>0.20216087095104496</v>
       </c>
     </row>
-    <row r="52" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="52" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I52" s="24">
         <v>41883</v>
       </c>
       <c r="J52" s="2">
         <v>0.22310619184544023</v>
       </c>
     </row>
-    <row r="53" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="53" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I53" s="24">
         <v>41974</v>
       </c>
       <c r="J53" s="2">
         <v>0.28563101418040215</v>
       </c>
     </row>
-    <row r="54" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="54" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I54" s="24">
         <v>42064</v>
       </c>
       <c r="J54" s="2">
         <v>0.30068636249531244</v>
       </c>
     </row>
-    <row r="55" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="55" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I55" s="24">
         <v>42156</v>
       </c>
       <c r="J55" s="2">
         <v>0.30048383717743277</v>
       </c>
     </row>
-    <row r="56" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="56" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I56" s="24">
         <v>42248</v>
       </c>
       <c r="J56" s="2">
         <v>0.3002845928000959</v>
       </c>
     </row>
-    <row r="57" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="57" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I57" s="24">
         <v>42339</v>
       </c>
       <c r="J57" s="2">
         <v>0.30082131810761537</v>
       </c>
     </row>
-    <row r="58" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="58" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I58" s="24">
         <v>42430</v>
       </c>
       <c r="J58" s="2">
         <v>0.32258442953022382</v>
       </c>
     </row>
-    <row r="59" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="59" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I59" s="24">
         <v>42522</v>
       </c>
       <c r="J59" s="2">
         <v>0.37387334681809037</v>
       </c>
     </row>
-    <row r="60" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="60" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I60" s="24">
         <v>42614</v>
       </c>
       <c r="J60" s="2">
         <v>0.3433072148336167</v>
       </c>
     </row>
-    <row r="61" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="61" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I61" s="24">
         <v>42705</v>
       </c>
       <c r="J61" s="2">
         <v>0.32252630673709271</v>
       </c>
     </row>
-    <row r="62" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="62" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I62" s="24">
         <v>42795</v>
       </c>
       <c r="J62" s="2">
         <v>0.29029540939001275</v>
       </c>
     </row>
-    <row r="63" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="63" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I63" s="24">
         <v>42887</v>
       </c>
       <c r="J63" s="2">
         <v>0.28868663425637875</v>
       </c>
     </row>
-    <row r="64" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="64" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I64" s="24">
         <v>42979</v>
       </c>
       <c r="J64" s="2">
         <v>0.29284774217275</v>
       </c>
     </row>
-    <row r="65" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="65" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I65" s="24">
         <v>43070</v>
       </c>
       <c r="J65" s="2">
         <v>0.29843920738087748</v>
       </c>
     </row>
-    <row r="66" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="66" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I66" s="24">
         <v>43160</v>
       </c>
       <c r="J66" s="2">
         <v>0.30132540033428512</v>
       </c>
     </row>
-    <row r="67" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="67" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I67" s="24">
         <v>43252</v>
       </c>
       <c r="J67" s="2">
         <v>0.28983833053576902</v>
       </c>
     </row>
-    <row r="68" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="68" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I68" s="24">
         <v>43344</v>
       </c>
       <c r="J68" s="2">
         <v>0.2824234588178236</v>
       </c>
     </row>
-    <row r="69" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="69" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I69" s="24">
         <v>43435</v>
       </c>
       <c r="J69" s="2">
         <v>0.27077914024570404</v>
       </c>
     </row>
-    <row r="70" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="70" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I70" s="24">
         <v>43525</v>
       </c>
       <c r="J70" s="2">
         <v>0.26579270747679051</v>
       </c>
     </row>
-    <row r="71" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="71" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I71" s="24">
         <v>43617</v>
       </c>
       <c r="J71" s="2">
         <v>0.26544763952188011</v>
       </c>
     </row>
-    <row r="72" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="72" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I72" s="24">
         <v>43709</v>
       </c>
       <c r="J72" s="2">
         <v>0.28410054534441676</v>
       </c>
     </row>
-    <row r="73" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="73" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I73" s="24">
         <v>43800</v>
       </c>
       <c r="J73" s="2">
         <v>0.30039117805178983</v>
       </c>
     </row>
-    <row r="74" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="74" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I74" s="24">
         <v>43891</v>
       </c>
       <c r="J74" s="2">
         <v>0.29180169137804524</v>
       </c>
     </row>
-    <row r="75" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="75" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I75" s="24">
         <v>43983</v>
       </c>
       <c r="J75" s="2">
         <v>0.26232031799337152</v>
       </c>
     </row>
-    <row r="76" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="76" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I76" s="24">
         <v>44075</v>
       </c>
       <c r="J76" s="2">
         <v>0.24469475034939236</v>
       </c>
     </row>
-    <row r="77" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="77" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I77" s="24">
         <v>44166</v>
       </c>
       <c r="J77" s="2">
         <v>0.23606807489660331</v>
       </c>
     </row>
-    <row r="78" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="78" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I78" s="24">
         <v>44256</v>
       </c>
       <c r="J78" s="2">
         <v>0.19928030746713077</v>
       </c>
     </row>
-    <row r="79" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="79" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I79" s="24">
         <v>44348</v>
       </c>
       <c r="J79" s="2">
         <v>0.21350777798105391</v>
       </c>
     </row>
-    <row r="80" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="80" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I80" s="24">
         <v>44440</v>
       </c>
       <c r="J80" s="2">
         <v>0.17526145965360707</v>
       </c>
     </row>
-    <row r="81" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="81" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I81" s="24">
         <v>44531</v>
       </c>
       <c r="J81" s="2">
         <v>0.10613121437978146</v>
       </c>
     </row>
-    <row r="82" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="82" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I82" s="24">
         <v>44621</v>
       </c>
       <c r="J82" s="2">
         <v>3.8788803424609108E-2</v>
       </c>
     </row>
-    <row r="83" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="83" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I83" s="24">
         <v>44713</v>
       </c>
       <c r="J83" s="2">
         <v>-8.955665719942707E-2</v>
       </c>
     </row>
-    <row r="84" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="84" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I84" s="24">
         <v>44805</v>
       </c>
       <c r="J84" s="2">
         <v>-0.15642997992403496</v>
       </c>
     </row>
-    <row r="85" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="85" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I85" s="24">
         <v>44896</v>
       </c>
       <c r="J85" s="2">
         <v>-0.18666747164997854</v>
       </c>
     </row>
-    <row r="86" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="86" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I86" s="24">
         <v>44986</v>
       </c>
       <c r="J86" s="2">
         <v>-0.18006282004948004</v>
       </c>
     </row>
-    <row r="87" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="87" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I87" s="24">
         <v>45078</v>
       </c>
       <c r="J87" s="2">
         <v>-0.15576515129281221</v>
       </c>
     </row>
-    <row r="88" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="88" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I88" s="24">
         <v>45170</v>
       </c>
       <c r="J88" s="2">
         <v>-0.17400048216468667</v>
       </c>
     </row>
-    <row r="89" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="89" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I89" s="24">
         <v>45261</v>
       </c>
       <c r="J89" s="2">
         <v>-0.15454064684734725</v>
       </c>
     </row>
-    <row r="90" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="90" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I90" s="24">
         <v>45352</v>
       </c>
       <c r="J90" s="2">
         <v>-0.1170456951496277</v>
       </c>
     </row>
-    <row r="91" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="91" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I91" s="24">
         <v>45444</v>
       </c>
       <c r="J91" s="2">
         <v>-0.12000662715699928</v>
       </c>
     </row>
-    <row r="92" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="92" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I92" s="24">
         <v>45536</v>
       </c>
       <c r="J92" s="2">
         <v>-0.11229970430459901</v>
       </c>
     </row>
-    <row r="93" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="93" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I93" s="24">
         <v>45627</v>
       </c>
       <c r="J93" s="2">
         <v>-0.10261557147213385</v>
       </c>
     </row>
-    <row r="94" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="94" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I94" s="24">
         <v>45717</v>
       </c>
       <c r="J94" s="2">
         <v>-0.10125222176318793</v>
       </c>
     </row>
-    <row r="95" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="95" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I95" s="24">
         <v>45809</v>
       </c>
       <c r="J95" s="2">
         <v>-9.336310493625688E-2</v>
       </c>
     </row>
-    <row r="96" spans="9:10" x14ac:dyDescent="0.25">
+    <row r="96" spans="9:10" x14ac:dyDescent="0.3">
       <c r="I96" s="24">
         <v>45901</v>
       </c>
       <c r="J96" s="2">
         <v>-9.0340616400712559E-2</v>
       </c>
     </row>
-    <row r="97" spans="8:10" x14ac:dyDescent="0.25">
+    <row r="97" spans="8:10" x14ac:dyDescent="0.3">
       <c r="I97" s="24">
         <v>45992</v>
       </c>
       <c r="J97" s="2">
         <v>-9.339869497236819E-2</v>
       </c>
     </row>
-    <row r="98" spans="8:10" x14ac:dyDescent="0.25">
+    <row r="98" spans="8:10" x14ac:dyDescent="0.3">
       <c r="H98" s="37" t="s">
         <v>199</v>
       </c>
       <c r="I98" s="24">
         <v>46082</v>
       </c>
       <c r="J98" s="2">
         <v>-0.10907675766714342</v>
       </c>
     </row>
-    <row r="99" spans="8:10" x14ac:dyDescent="0.25">
+    <row r="99" spans="8:10" x14ac:dyDescent="0.3">
       <c r="H99" s="37"/>
       <c r="I99" s="24">
         <v>46174</v>
       </c>
       <c r="J99" s="2">
         <v>-0.12363448215083994</v>
       </c>
     </row>
-    <row r="100" spans="8:10" x14ac:dyDescent="0.25">
+    <row r="100" spans="8:10" x14ac:dyDescent="0.3">
       <c r="H100" s="37"/>
       <c r="I100" s="24">
         <v>46266</v>
       </c>
       <c r="J100" s="2">
         <v>-0.15180891919815076</v>
       </c>
     </row>
-    <row r="101" spans="8:10" x14ac:dyDescent="0.25">
+    <row r="101" spans="8:10" x14ac:dyDescent="0.3">
       <c r="H101" s="37"/>
       <c r="I101" s="24">
         <v>46357</v>
       </c>
       <c r="J101" s="2">
         <v>-0.17024586304105749</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="H98:H101"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>