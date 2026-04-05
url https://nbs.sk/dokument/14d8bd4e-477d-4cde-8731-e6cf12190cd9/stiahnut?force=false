--- v1 (2026-01-30)
+++ v2 (2026-04-05)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\40_OVU REPORTING\80_SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5842732-2EE0-47B4-BB26-1553B2B7DE44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EF41AA0-6B74-48A9-BDA1-1A78F5C48C57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CBS!$A$1:$A$2</definedName>
     <definedName name="A_E_F">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_financial">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_nonfinancial">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="AEF">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Functional_category">#VALUE!</definedName>
     <definedName name="International_account_item">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
     <definedName name="Reporting_sector_financial">#VALUE!</definedName>
     <definedName name="Reporting_sector_nonfinancial">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),#REF!,#REF!)))</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="210">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <si>
     <t>INDICATOR</t>
   </si>
   <si>
     <t>2009-01</t>
   </si>
   <si>
     <t>2009-02</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
@@ -672,50 +672,56 @@
     <t>2025-04</t>
   </si>
   <si>
     <t>2025-05</t>
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
+  </si>
+  <si>
+    <t>2026-01</t>
+  </si>
+  <si>
+    <t>2026-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1843,68 +1849,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:GW6"/>
+  <dimension ref="A1:GY6"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="FU1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="GW1" sqref="GW1"/>
+    <sheetView tabSelected="1" topLeftCell="GF1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="GZ6" sqref="GZ6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="112" width="8.85546875" style="1" customWidth="1"/>
     <col min="113" max="113" width="7.85546875" style="1" customWidth="1"/>
     <col min="114" max="117" width="8.85546875" style="1" customWidth="1"/>
     <col min="118" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:205" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:207" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="4" t="s">
@@ -2476,52 +2482,58 @@
       </c>
       <c r="GP1" s="4" t="s">
         <v>202</v>
       </c>
       <c r="GQ1" s="4" t="s">
         <v>203</v>
       </c>
       <c r="GR1" s="4" t="s">
         <v>204</v>
       </c>
       <c r="GS1" s="4" t="s">
         <v>205</v>
       </c>
       <c r="GT1" s="4" t="s">
         <v>206</v>
       </c>
       <c r="GU1" s="4" t="s">
         <v>207</v>
       </c>
       <c r="GV1" s="4" t="s">
         <v>208</v>
       </c>
       <c r="GW1" s="4" t="s">
         <v>209</v>
       </c>
+      <c r="GX1" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="GY1" s="4" t="s">
+        <v>211</v>
+      </c>
     </row>
-    <row r="2" spans="1:205" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>125</v>
       </c>
       <c r="B2" s="1">
         <v>1675.7216914400001</v>
       </c>
       <c r="C2" s="1">
         <v>1774.8324048899999</v>
       </c>
       <c r="D2" s="1">
         <v>2031.3808040899999</v>
       </c>
       <c r="E2" s="1">
         <v>2182.3549861299998</v>
       </c>
       <c r="F2" s="1">
         <v>2458.60060398</v>
       </c>
       <c r="G2" s="1">
         <v>2719.5257239900002</v>
       </c>
       <c r="H2" s="1">
         <v>3149.6565589299998</v>
       </c>
       <c r="I2" s="1">
@@ -3093,52 +3105,58 @@
       </c>
       <c r="GP2" s="3">
         <v>15345.6</v>
       </c>
       <c r="GQ2" s="3">
         <v>15453.8</v>
       </c>
       <c r="GR2" s="3">
         <v>15513.1</v>
       </c>
       <c r="GS2" s="3">
         <v>15572.8</v>
       </c>
       <c r="GT2" s="3">
         <v>15761.3</v>
       </c>
       <c r="GU2" s="1">
         <v>15744.6</v>
       </c>
       <c r="GV2" s="3">
         <v>16238.3</v>
       </c>
       <c r="GW2" s="1">
         <v>15976.5</v>
       </c>
+      <c r="GX2" s="1">
+        <v>15954.7</v>
+      </c>
+      <c r="GY2" s="3">
+        <v>16164.6</v>
+      </c>
     </row>
-    <row r="3" spans="1:205" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="1">
         <v>319.31260463000001</v>
       </c>
       <c r="C3" s="1">
         <v>323.50191803999996</v>
       </c>
       <c r="D3" s="1">
         <v>315.05208880999999</v>
       </c>
       <c r="E3" s="1">
         <v>309.03127799999999</v>
       </c>
       <c r="F3" s="1">
         <v>312.04435202000002</v>
       </c>
       <c r="G3" s="1">
         <v>385.60881553000002</v>
       </c>
       <c r="H3" s="1">
         <v>375.43468308999996</v>
       </c>
       <c r="I3" s="1">
@@ -3710,52 +3728,58 @@
       </c>
       <c r="GP3" s="3">
         <v>3198.9</v>
       </c>
       <c r="GQ3" s="3">
         <v>3198</v>
       </c>
       <c r="GR3" s="3">
         <v>2644.1</v>
       </c>
       <c r="GS3" s="3">
         <v>3044.8</v>
       </c>
       <c r="GT3" s="3">
         <v>2768.6</v>
       </c>
       <c r="GU3" s="1">
         <v>3684.2</v>
       </c>
       <c r="GV3" s="3">
         <v>2924.1</v>
       </c>
       <c r="GW3" s="1">
         <v>2994.9</v>
       </c>
+      <c r="GX3" s="1">
+        <v>2183.4</v>
+      </c>
+      <c r="GY3" s="3">
+        <v>2273.4</v>
+      </c>
     </row>
-    <row r="4" spans="1:205" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>123</v>
       </c>
       <c r="B4" s="1">
         <v>0</v>
       </c>
       <c r="C4" s="1">
         <v>0</v>
       </c>
       <c r="D4" s="1">
         <v>0</v>
       </c>
       <c r="E4" s="1">
         <v>0</v>
       </c>
       <c r="F4" s="1">
         <v>0</v>
       </c>
       <c r="G4" s="1">
         <v>0</v>
       </c>
       <c r="H4" s="1">
         <v>0</v>
       </c>
       <c r="I4" s="1">
@@ -4327,52 +4351,58 @@
       </c>
       <c r="GP4" s="3">
         <v>0</v>
       </c>
       <c r="GQ4" s="3">
         <v>0</v>
       </c>
       <c r="GR4" s="3">
         <v>0</v>
       </c>
       <c r="GS4" s="3">
         <v>0</v>
       </c>
       <c r="GT4" s="3">
         <v>0</v>
       </c>
       <c r="GU4" s="1">
         <v>0</v>
       </c>
       <c r="GV4" s="3">
         <v>0</v>
       </c>
       <c r="GW4" s="1">
         <v>0</v>
       </c>
+      <c r="GX4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GY4" s="3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="5" spans="1:205" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>126</v>
       </c>
       <c r="B5" s="2">
         <v>70.099999999999994</v>
       </c>
       <c r="C5" s="2">
         <v>296.89999999999998</v>
       </c>
       <c r="D5" s="2">
         <v>462.5</v>
       </c>
       <c r="E5" s="2">
         <v>481.6</v>
       </c>
       <c r="F5" s="2">
         <v>718.4</v>
       </c>
       <c r="G5" s="2">
         <v>841.4</v>
       </c>
       <c r="H5" s="2">
         <v>1046.5</v>
       </c>
       <c r="I5" s="2">
@@ -4944,52 +4974,58 @@
       </c>
       <c r="GP5" s="3">
         <v>5945.6</v>
       </c>
       <c r="GQ5" s="3">
         <v>5890.2</v>
       </c>
       <c r="GR5" s="3">
         <v>5770.6</v>
       </c>
       <c r="GS5" s="3">
         <v>5808.7</v>
       </c>
       <c r="GT5" s="3">
         <v>5625.6</v>
       </c>
       <c r="GU5" s="1">
         <v>5522.2</v>
       </c>
       <c r="GV5" s="3">
         <v>5521.6</v>
       </c>
       <c r="GW5" s="1">
         <v>5560.9</v>
       </c>
+      <c r="GX5" s="1">
+        <v>5582.6</v>
+      </c>
+      <c r="GY5" s="3">
+        <v>5603.8</v>
+      </c>
     </row>
-    <row r="6" spans="1:205" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6" s="1">
         <v>10289.251918580001</v>
       </c>
       <c r="C6" s="1">
         <v>7985.8598778400001</v>
       </c>
       <c r="D6" s="1">
         <v>7924.4938236299995</v>
       </c>
       <c r="E6" s="1">
         <v>7896.12975138</v>
       </c>
       <c r="F6" s="1">
         <v>8081.3221654099998</v>
       </c>
       <c r="G6" s="1">
         <v>8319.0862603799997</v>
       </c>
       <c r="H6" s="1">
         <v>8262.3981266200008</v>
       </c>
       <c r="I6" s="1">
@@ -5560,50 +5596,56 @@
         <v>26394.1</v>
       </c>
       <c r="GP6" s="3">
         <v>27855.599999999999</v>
       </c>
       <c r="GQ6" s="3">
         <v>25455.5</v>
       </c>
       <c r="GR6" s="3">
         <v>26739.7</v>
       </c>
       <c r="GS6" s="3">
         <v>26020.799999999999</v>
       </c>
       <c r="GT6" s="3">
         <v>25945.9</v>
       </c>
       <c r="GU6" s="1">
         <v>27242.1</v>
       </c>
       <c r="GV6" s="3">
         <v>28344.9</v>
       </c>
       <c r="GW6" s="1">
         <v>30786.9</v>
+      </c>
+      <c r="GX6" s="1">
+        <v>29669.1</v>
+      </c>
+      <c r="GY6" s="3">
+        <v>29513.1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A2" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <phoneticPr fontId="34" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>