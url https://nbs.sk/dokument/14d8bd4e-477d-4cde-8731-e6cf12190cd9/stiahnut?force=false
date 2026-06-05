--- v2 (2026-04-05)
+++ v3 (2026-06-05)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\40_OVU REPORTING\80_SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2EF41AA0-6B74-48A9-BDA1-1A78F5C48C57}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCF8C105-B622-4DBF-A45C-99D305DEF486}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CBS!$A$1:$A$2</definedName>
     <definedName name="A_E_F">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_financial">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_nonfinancial">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="AEF">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Functional_category">#VALUE!</definedName>
     <definedName name="International_account_item">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
     <definedName name="Reporting_sector_financial">#VALUE!</definedName>
     <definedName name="Reporting_sector_nonfinancial">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),#REF!,#REF!)))</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
   <si>
     <t>INDICATOR</t>
   </si>
   <si>
     <t>2009-01</t>
   </si>
   <si>
     <t>2009-02</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
@@ -678,50 +678,56 @@
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1415,62 +1421,60 @@
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="25" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="20" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="27" fillId="20" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="22" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="22" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="28" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="20" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="53" applyNumberFormat="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="111">
     <cellStyle name="Bad 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Calculation 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Explanatory Text 2" xfId="69" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Good 2" xfId="59" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 1 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading 3 2" xfId="57" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 4 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Hyperlink 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Check Cell 2" xfId="66" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Input 2" xfId="62" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Linked Cell 2" xfId="65" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Neutral 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="7" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 11" xfId="8" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 11 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 11 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 11 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 11 4 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal 11 4 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Normal 11 4 4" xfId="13" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Normal 11 4 5" xfId="14" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -1849,691 +1853,697 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:GY6"/>
+  <dimension ref="A1:HA6"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="GF1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="GZ6" sqref="GZ6"/>
+      <selection activeCell="HA10" sqref="HA10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="112" width="8.85546875" style="1" customWidth="1"/>
     <col min="113" max="113" width="7.85546875" style="1" customWidth="1"/>
     <col min="114" max="117" width="8.85546875" style="1" customWidth="1"/>
     <col min="118" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:207" s="5" customFormat="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="4" t="s">
+    <row r="1" spans="1:209" s="4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="K1" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="4" t="s">
+      <c r="L1" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="4" t="s">
+      <c r="M1" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="4" t="s">
+      <c r="N1" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="4" t="s">
+      <c r="O1" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="4" t="s">
+      <c r="P1" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="4" t="s">
+      <c r="Q1" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="4" t="s">
+      <c r="R1" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="4" t="s">
+      <c r="S1" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="4" t="s">
+      <c r="T1" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="4" t="s">
+      <c r="U1" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="4" t="s">
+      <c r="V1" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="4" t="s">
+      <c r="W1" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="4" t="s">
+      <c r="X1" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="4" t="s">
+      <c r="Y1" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="4" t="s">
+      <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="4" t="s">
+      <c r="AA1" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="4" t="s">
+      <c r="AB1" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="4" t="s">
+      <c r="AC1" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" s="4" t="s">
+      <c r="AD1" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="4" t="s">
+      <c r="AE1" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="4" t="s">
+      <c r="AF1" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" s="4" t="s">
+      <c r="AG1" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="4" t="s">
+      <c r="AH1" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="4" t="s">
+      <c r="AI1" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="4" t="s">
+      <c r="AJ1" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="4" t="s">
+      <c r="AK1" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="4" t="s">
+      <c r="AL1" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="4" t="s">
+      <c r="AM1" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="4" t="s">
+      <c r="AN1" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="4" t="s">
+      <c r="AO1" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" s="4" t="s">
+      <c r="AP1" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" s="4" t="s">
+      <c r="AQ1" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" s="4" t="s">
+      <c r="AR1" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="4" t="s">
+      <c r="AS1" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="4" t="s">
+      <c r="AT1" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="AU1" s="4" t="s">
+      <c r="AU1" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="AV1" s="4" t="s">
+      <c r="AV1" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="AW1" s="4" t="s">
+      <c r="AW1" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="AX1" s="4" t="s">
+      <c r="AX1" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="AY1" s="4" t="s">
+      <c r="AY1" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="AZ1" s="4" t="s">
+      <c r="AZ1" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="BA1" s="4" t="s">
+      <c r="BA1" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="BB1" s="4" t="s">
+      <c r="BB1" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="BC1" s="4" t="s">
+      <c r="BC1" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="BD1" s="4" t="s">
+      <c r="BD1" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="BE1" s="4" t="s">
+      <c r="BE1" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="BF1" s="4" t="s">
+      <c r="BF1" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="BG1" s="4" t="s">
+      <c r="BG1" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="BH1" s="4" t="s">
+      <c r="BH1" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="BI1" s="4" t="s">
+      <c r="BI1" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="BJ1" s="4" t="s">
+      <c r="BJ1" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="BK1" s="4" t="s">
+      <c r="BK1" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="BL1" s="4" t="s">
+      <c r="BL1" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="BM1" s="4" t="s">
+      <c r="BM1" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="BN1" s="4" t="s">
+      <c r="BN1" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="BO1" s="4" t="s">
+      <c r="BO1" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="BP1" s="4" t="s">
+      <c r="BP1" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="BQ1" s="4" t="s">
+      <c r="BQ1" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="BR1" s="4" t="s">
+      <c r="BR1" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="BS1" s="4" t="s">
+      <c r="BS1" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="BT1" s="4" t="s">
+      <c r="BT1" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="BU1" s="4" t="s">
+      <c r="BU1" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="BV1" s="4" t="s">
+      <c r="BV1" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="BW1" s="4" t="s">
+      <c r="BW1" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="BX1" s="4" t="s">
+      <c r="BX1" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="BY1" s="4" t="s">
+      <c r="BY1" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="BZ1" s="4" t="s">
+      <c r="BZ1" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="CA1" s="4" t="s">
+      <c r="CA1" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="CB1" s="4" t="s">
+      <c r="CB1" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="CC1" s="4" t="s">
+      <c r="CC1" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="CD1" s="4" t="s">
+      <c r="CD1" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="CE1" s="4" t="s">
+      <c r="CE1" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="CF1" s="4" t="s">
+      <c r="CF1" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="CG1" s="4" t="s">
+      <c r="CG1" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="CH1" s="4" t="s">
+      <c r="CH1" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="CI1" s="4" t="s">
+      <c r="CI1" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="CJ1" s="4" t="s">
+      <c r="CJ1" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="CK1" s="4" t="s">
+      <c r="CK1" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="CL1" s="4" t="s">
+      <c r="CL1" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="CM1" s="4" t="s">
+      <c r="CM1" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="CN1" s="4" t="s">
+      <c r="CN1" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="CO1" s="4" t="s">
+      <c r="CO1" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="CP1" s="4" t="s">
+      <c r="CP1" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="CQ1" s="4" t="s">
+      <c r="CQ1" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="CR1" s="4" t="s">
+      <c r="CR1" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="CS1" s="4" t="s">
+      <c r="CS1" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="CT1" s="4" t="s">
+      <c r="CT1" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="CU1" s="4" t="s">
+      <c r="CU1" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="CV1" s="4" t="s">
+      <c r="CV1" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="CW1" s="4" t="s">
+      <c r="CW1" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="CX1" s="4" t="s">
+      <c r="CX1" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="CY1" s="4" t="s">
+      <c r="CY1" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="CZ1" s="4" t="s">
+      <c r="CZ1" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="DA1" s="4" t="s">
+      <c r="DA1" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="DB1" s="4" t="s">
+      <c r="DB1" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="DC1" s="4" t="s">
+      <c r="DC1" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="DD1" s="4" t="s">
+      <c r="DD1" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="DE1" s="4" t="s">
+      <c r="DE1" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="DF1" s="4" t="s">
+      <c r="DF1" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="DG1" s="4" t="s">
+      <c r="DG1" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="DH1" s="4" t="s">
+      <c r="DH1" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="DI1" s="4" t="s">
+      <c r="DI1" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="DJ1" s="4" t="s">
+      <c r="DJ1" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="DK1" s="4" t="s">
+      <c r="DK1" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="DL1" s="4" t="s">
+      <c r="DL1" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="DM1" s="4" t="s">
+      <c r="DM1" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="DN1" s="4" t="s">
+      <c r="DN1" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="DO1" s="4" t="s">
+      <c r="DO1" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="DP1" s="4" t="s">
+      <c r="DP1" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="DQ1" s="4" t="s">
+      <c r="DQ1" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="DR1" s="4" t="s">
+      <c r="DR1" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="DS1" s="4" t="s">
+      <c r="DS1" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="DT1" s="4" t="s">
+      <c r="DT1" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="DU1" s="4" t="s">
+      <c r="DU1" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="DV1" s="4" t="s">
+      <c r="DV1" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="DW1" s="4" t="s">
+      <c r="DW1" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="DX1" s="4" t="s">
+      <c r="DX1" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="DY1" s="4" t="s">
+      <c r="DY1" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="DZ1" s="4" t="s">
+      <c r="DZ1" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="EA1" s="4" t="s">
+      <c r="EA1" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="EB1" s="4" t="s">
+      <c r="EB1" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="EC1" s="4" t="s">
+      <c r="EC1" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="ED1" s="4" t="s">
+      <c r="ED1" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="EE1" s="4" t="s">
+      <c r="EE1" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="EF1" s="4" t="s">
+      <c r="EF1" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="EG1" s="4" t="s">
+      <c r="EG1" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="EH1" s="4" t="s">
+      <c r="EH1" s="3" t="s">
         <v>142</v>
       </c>
-      <c r="EI1" s="4" t="s">
+      <c r="EI1" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="EJ1" s="4" t="s">
+      <c r="EJ1" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="EK1" s="4" t="s">
+      <c r="EK1" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="EL1" s="4" t="s">
+      <c r="EL1" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="EM1" s="4" t="s">
+      <c r="EM1" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="EN1" s="4" t="s">
+      <c r="EN1" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="EO1" s="4" t="s">
+      <c r="EO1" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="EP1" s="4" t="s">
+      <c r="EP1" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="EQ1" s="4" t="s">
+      <c r="EQ1" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="ER1" s="4" t="s">
+      <c r="ER1" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="ES1" s="4" t="s">
+      <c r="ES1" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="ET1" s="4" t="s">
+      <c r="ET1" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="EU1" s="4" t="s">
+      <c r="EU1" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="EV1" s="4" t="s">
+      <c r="EV1" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="EW1" s="4" t="s">
+      <c r="EW1" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="EX1" s="4" t="s">
+      <c r="EX1" s="3" t="s">
         <v>158</v>
       </c>
-      <c r="EY1" s="4" t="s">
+      <c r="EY1" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="EZ1" s="4" t="s">
+      <c r="EZ1" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="FA1" s="4" t="s">
+      <c r="FA1" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="FB1" s="4" t="s">
+      <c r="FB1" s="3" t="s">
         <v>162</v>
       </c>
-      <c r="FC1" s="4" t="s">
+      <c r="FC1" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="FD1" s="4" t="s">
+      <c r="FD1" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="FE1" s="4" t="s">
+      <c r="FE1" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="FF1" s="4" t="s">
+      <c r="FF1" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="FG1" s="4" t="s">
+      <c r="FG1" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="FH1" s="4" t="s">
+      <c r="FH1" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="FI1" s="4" t="s">
+      <c r="FI1" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="FJ1" s="4" t="s">
+      <c r="FJ1" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="FK1" s="4" t="s">
+      <c r="FK1" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="FL1" s="4" t="s">
+      <c r="FL1" s="3" t="s">
         <v>172</v>
       </c>
-      <c r="FM1" s="4" t="s">
+      <c r="FM1" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="FN1" s="4" t="s">
+      <c r="FN1" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="FO1" s="4" t="s">
+      <c r="FO1" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="FP1" s="4" t="s">
+      <c r="FP1" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="FQ1" s="4" t="s">
+      <c r="FQ1" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="FR1" s="4" t="s">
+      <c r="FR1" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="FS1" s="4" t="s">
+      <c r="FS1" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="FT1" s="4" t="s">
+      <c r="FT1" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="FU1" s="4" t="s">
+      <c r="FU1" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="FV1" s="4" t="s">
+      <c r="FV1" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="FW1" s="4" t="s">
+      <c r="FW1" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="FX1" s="4" t="s">
+      <c r="FX1" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="FY1" s="4" t="s">
+      <c r="FY1" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="FZ1" s="4" t="s">
+      <c r="FZ1" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="GA1" s="4" t="s">
+      <c r="GA1" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="GB1" s="4" t="s">
+      <c r="GB1" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="GC1" s="4" t="s">
+      <c r="GC1" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="GD1" s="4" t="s">
+      <c r="GD1" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="GE1" s="4" t="s">
+      <c r="GE1" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="GF1" s="4" t="s">
+      <c r="GF1" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="GG1" s="4" t="s">
+      <c r="GG1" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="GH1" s="4" t="s">
+      <c r="GH1" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="GI1" s="4" t="s">
+      <c r="GI1" s="3" t="s">
         <v>195</v>
       </c>
-      <c r="GJ1" s="4" t="s">
+      <c r="GJ1" s="3" t="s">
         <v>196</v>
       </c>
-      <c r="GK1" s="4" t="s">
+      <c r="GK1" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="GL1" s="4" t="s">
+      <c r="GL1" s="3" t="s">
         <v>198</v>
       </c>
-      <c r="GM1" s="4" t="s">
+      <c r="GM1" s="3" t="s">
         <v>199</v>
       </c>
-      <c r="GN1" s="4" t="s">
+      <c r="GN1" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="GO1" s="4" t="s">
+      <c r="GO1" s="3" t="s">
         <v>201</v>
       </c>
-      <c r="GP1" s="4" t="s">
+      <c r="GP1" s="3" t="s">
         <v>202</v>
       </c>
-      <c r="GQ1" s="4" t="s">
+      <c r="GQ1" s="3" t="s">
         <v>203</v>
       </c>
-      <c r="GR1" s="4" t="s">
+      <c r="GR1" s="3" t="s">
         <v>204</v>
       </c>
-      <c r="GS1" s="4" t="s">
+      <c r="GS1" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="GT1" s="4" t="s">
+      <c r="GT1" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="GU1" s="4" t="s">
+      <c r="GU1" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="GV1" s="4" t="s">
+      <c r="GV1" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="GW1" s="4" t="s">
+      <c r="GW1" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="GX1" s="4" t="s">
+      <c r="GX1" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="GY1" s="4" t="s">
+      <c r="GY1" s="3" t="s">
         <v>211</v>
       </c>
+      <c r="GZ1" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="HA1" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="2" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>125</v>
       </c>
       <c r="B2" s="1">
         <v>1675.7216914400001</v>
       </c>
       <c r="C2" s="1">
         <v>1774.8324048899999</v>
       </c>
       <c r="D2" s="1">
         <v>2031.3808040899999</v>
       </c>
       <c r="E2" s="1">
         <v>2182.3549861299998</v>
       </c>
       <c r="F2" s="1">
         <v>2458.60060398</v>
       </c>
       <c r="G2" s="1">
         <v>2719.5257239900002</v>
       </c>
       <c r="H2" s="1">
         <v>3149.6565589299998</v>
       </c>
       <c r="I2" s="1">
@@ -2880,283 +2890,289 @@
       </c>
       <c r="DS2" s="1">
         <v>7286.8</v>
       </c>
       <c r="DT2" s="1">
         <v>7878.2</v>
       </c>
       <c r="DU2" s="1">
         <v>7649.3</v>
       </c>
       <c r="DV2" s="1">
         <v>7954.8</v>
       </c>
       <c r="DW2" s="1">
         <v>8777.4</v>
       </c>
       <c r="DX2" s="1">
         <v>9098.2000000000007</v>
       </c>
       <c r="DY2" s="1">
         <v>9456.1</v>
       </c>
       <c r="DZ2" s="1">
         <v>9665.1</v>
       </c>
-      <c r="EA2" s="3">
+      <c r="EA2" s="1">
         <v>9854.5</v>
       </c>
       <c r="EB2" s="1">
         <v>10009</v>
       </c>
       <c r="EC2" s="1">
         <v>13249.5</v>
       </c>
       <c r="ED2" s="1">
         <v>9382.5516053899992</v>
       </c>
       <c r="EE2" s="1">
         <v>9498.1</v>
       </c>
       <c r="EF2" s="1">
         <v>9634.7999999999993</v>
       </c>
       <c r="EG2" s="1">
         <v>10308</v>
       </c>
       <c r="EH2" s="1">
         <v>10330.700000000001</v>
       </c>
       <c r="EI2" s="1">
         <v>10828.9</v>
       </c>
-      <c r="EJ2" s="3">
+      <c r="EJ2" s="1">
         <v>10374.5</v>
       </c>
       <c r="EK2" s="1">
         <v>10168.200000000001</v>
       </c>
       <c r="EL2" s="1">
         <v>10787.7</v>
       </c>
       <c r="EM2" s="1">
         <v>10296.6</v>
       </c>
       <c r="EN2" s="1">
         <v>9671.7999999999993</v>
       </c>
       <c r="EO2" s="1">
         <v>12514.3</v>
       </c>
       <c r="EP2" s="1">
         <v>9797.5</v>
       </c>
       <c r="EQ2" s="1">
         <v>9736</v>
       </c>
       <c r="ER2" s="1">
         <v>9597.9</v>
       </c>
       <c r="ES2" s="1">
         <v>9473.5</v>
       </c>
       <c r="ET2" s="1">
         <v>9506.7000000000007</v>
       </c>
       <c r="EU2" s="1">
         <v>9503.2999999999993</v>
       </c>
       <c r="EV2" s="1">
         <v>9591.6</v>
       </c>
       <c r="EW2" s="1">
         <v>10365.4</v>
       </c>
-      <c r="EX2" s="3">
+      <c r="EX2" s="1">
         <v>10196.700000000001</v>
       </c>
       <c r="EY2" s="1">
         <v>10064.4</v>
       </c>
       <c r="EZ2" s="1">
         <v>9961</v>
       </c>
       <c r="FA2" s="1">
         <v>10770.4</v>
       </c>
-      <c r="FB2" s="3">
+      <c r="FB2" s="1">
         <v>9784</v>
       </c>
       <c r="FC2" s="1">
         <v>9879.2000000000007</v>
       </c>
-      <c r="FD2" s="3">
+      <c r="FD2" s="1">
         <v>10147.799999999999</v>
       </c>
       <c r="FE2" s="1">
         <v>10667.9</v>
       </c>
       <c r="FF2" s="1">
         <v>11019</v>
       </c>
-      <c r="FG2" s="3">
+      <c r="FG2" s="1">
         <v>11283.1</v>
       </c>
-      <c r="FH2" s="3">
+      <c r="FH2" s="1">
         <v>11231.4</v>
       </c>
       <c r="FI2" s="1">
         <v>11122.8</v>
       </c>
-      <c r="FJ2" s="3">
+      <c r="FJ2" s="1">
         <v>11058.2</v>
       </c>
       <c r="FK2" s="1">
         <v>12543</v>
       </c>
       <c r="FL2" s="1">
         <v>10858.6</v>
       </c>
-      <c r="FM2" s="3">
+      <c r="FM2" s="1">
         <v>10602.8</v>
       </c>
       <c r="FN2" s="1">
         <v>10434.200000000001</v>
       </c>
       <c r="FO2" s="1">
         <v>10233.4</v>
       </c>
-      <c r="FP2" s="3">
+      <c r="FP2" s="1">
         <v>10546.4</v>
       </c>
-      <c r="FQ2" s="3">
+      <c r="FQ2" s="1">
         <v>10308.299999999999</v>
       </c>
-      <c r="FR2" s="3">
+      <c r="FR2" s="1">
         <v>10165.200000000001</v>
       </c>
-      <c r="FS2" s="3">
+      <c r="FS2" s="1">
         <v>10261.6</v>
       </c>
-      <c r="FT2" s="3">
+      <c r="FT2" s="1">
         <v>10403.200000000001</v>
       </c>
-      <c r="FU2" s="3">
+      <c r="FU2" s="1">
         <v>10418.799999999999</v>
       </c>
-      <c r="FV2" s="3">
+      <c r="FV2" s="1">
         <v>10031.6</v>
       </c>
-      <c r="FW2" s="3">
+      <c r="FW2" s="1">
         <v>10108.200000000001</v>
       </c>
-      <c r="FX2" s="3">
+      <c r="FX2" s="1">
         <v>10154.9</v>
       </c>
-      <c r="FY2" s="3">
+      <c r="FY2" s="1">
         <v>10589</v>
       </c>
-      <c r="FZ2" s="3">
+      <c r="FZ2" s="1">
         <v>10878.3</v>
       </c>
       <c r="GA2" s="1">
         <v>10803.5</v>
       </c>
-      <c r="GB2" s="3">
+      <c r="GB2" s="1">
         <v>11317.8</v>
       </c>
-      <c r="GC2" s="3">
+      <c r="GC2" s="1">
         <v>11797.1</v>
       </c>
-      <c r="GD2" s="3">
+      <c r="GD2" s="1">
         <v>12075.4</v>
       </c>
-      <c r="GE2" s="3">
+      <c r="GE2" s="1">
         <v>12331.2</v>
       </c>
-      <c r="GF2" s="3">
+      <c r="GF2" s="1">
         <v>12327.2</v>
       </c>
-      <c r="GG2" s="3">
+      <c r="GG2" s="1">
         <v>12242.5</v>
       </c>
-      <c r="GH2" s="3">
+      <c r="GH2" s="1">
         <v>12751.2</v>
       </c>
-      <c r="GI2" s="3">
+      <c r="GI2" s="1">
         <v>13165.2</v>
       </c>
-      <c r="GJ2" s="3">
+      <c r="GJ2" s="1">
         <v>13685</v>
       </c>
-      <c r="GK2" s="3">
+      <c r="GK2" s="1">
         <v>13633.7</v>
       </c>
-      <c r="GL2" s="3">
+      <c r="GL2" s="1">
         <v>14214</v>
       </c>
-      <c r="GM2" s="3">
+      <c r="GM2" s="1">
         <v>14107.5</v>
       </c>
-      <c r="GN2" s="3">
+      <c r="GN2" s="1">
         <v>14779.3</v>
       </c>
-      <c r="GO2" s="3">
+      <c r="GO2" s="1">
         <v>14655.2</v>
       </c>
-      <c r="GP2" s="3">
+      <c r="GP2" s="1">
         <v>15345.6</v>
       </c>
-      <c r="GQ2" s="3">
+      <c r="GQ2" s="1">
         <v>15453.8</v>
       </c>
-      <c r="GR2" s="3">
+      <c r="GR2" s="1">
         <v>15513.1</v>
       </c>
-      <c r="GS2" s="3">
+      <c r="GS2" s="1">
         <v>15572.8</v>
       </c>
-      <c r="GT2" s="3">
+      <c r="GT2" s="1">
         <v>15761.3</v>
       </c>
       <c r="GU2" s="1">
         <v>15744.6</v>
       </c>
-      <c r="GV2" s="3">
+      <c r="GV2" s="1">
         <v>16238.3</v>
       </c>
       <c r="GW2" s="1">
         <v>15976.5</v>
       </c>
       <c r="GX2" s="1">
         <v>15954.7</v>
       </c>
-      <c r="GY2" s="3">
+      <c r="GY2" s="1">
         <v>16164.6</v>
       </c>
+      <c r="GZ2" s="1">
+        <v>15469.2</v>
+      </c>
+      <c r="HA2" s="1">
+        <v>15267.7</v>
+      </c>
     </row>
-    <row r="3" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="1">
         <v>319.31260463000001</v>
       </c>
       <c r="C3" s="1">
         <v>323.50191803999996</v>
       </c>
       <c r="D3" s="1">
         <v>315.05208880999999</v>
       </c>
       <c r="E3" s="1">
         <v>309.03127799999999</v>
       </c>
       <c r="F3" s="1">
         <v>312.04435202000002</v>
       </c>
       <c r="G3" s="1">
         <v>385.60881553000002</v>
       </c>
       <c r="H3" s="1">
         <v>375.43468308999996</v>
       </c>
       <c r="I3" s="1">
@@ -3503,283 +3519,289 @@
       </c>
       <c r="DS3" s="1">
         <v>26192.1</v>
       </c>
       <c r="DT3" s="1">
         <v>26635.5</v>
       </c>
       <c r="DU3" s="1">
         <v>26731.200000000001</v>
       </c>
       <c r="DV3" s="1">
         <v>27228.3</v>
       </c>
       <c r="DW3" s="1">
         <v>27907.9</v>
       </c>
       <c r="DX3" s="1">
         <v>28157.8</v>
       </c>
       <c r="DY3" s="1">
         <v>28317.8</v>
       </c>
       <c r="DZ3" s="1">
         <v>28800.1</v>
       </c>
-      <c r="EA3" s="3">
+      <c r="EA3" s="1">
         <v>28590.1</v>
       </c>
       <c r="EB3" s="1">
         <v>28767.8</v>
       </c>
       <c r="EC3" s="1">
         <v>28562.1</v>
       </c>
       <c r="ED3" s="1">
         <v>27607.95650389</v>
       </c>
       <c r="EE3" s="1">
         <v>27342</v>
       </c>
       <c r="EF3" s="1">
         <v>26693.599999999999</v>
       </c>
       <c r="EG3" s="1">
         <v>27315.9</v>
       </c>
       <c r="EH3" s="1">
         <v>27165.4</v>
       </c>
       <c r="EI3" s="1">
         <v>28751.599999999999</v>
       </c>
-      <c r="EJ3" s="3">
+      <c r="EJ3" s="1">
         <v>28834.400000000001</v>
       </c>
       <c r="EK3" s="1">
         <v>29617.200000000001</v>
       </c>
       <c r="EL3" s="1">
         <v>29753.7</v>
       </c>
       <c r="EM3" s="1">
         <v>29520.799999999999</v>
       </c>
       <c r="EN3" s="1">
         <v>29020.6</v>
       </c>
       <c r="EO3" s="1">
         <v>29536.799999999999</v>
       </c>
       <c r="EP3" s="1">
         <v>28824</v>
       </c>
       <c r="EQ3" s="1">
         <v>28996.2</v>
       </c>
       <c r="ER3" s="1">
         <v>28761.8</v>
       </c>
       <c r="ES3" s="1">
         <v>28628.5</v>
       </c>
       <c r="ET3" s="1">
         <v>28226.1</v>
       </c>
       <c r="EU3" s="1">
         <v>28294.799999999999</v>
       </c>
       <c r="EV3" s="1">
         <v>28175</v>
       </c>
       <c r="EW3" s="1">
         <v>29603.5</v>
       </c>
-      <c r="EX3" s="3">
+      <c r="EX3" s="1">
         <v>29330.6</v>
       </c>
       <c r="EY3" s="1">
         <v>29249.4</v>
       </c>
       <c r="EZ3" s="1">
         <v>43974.6</v>
       </c>
       <c r="FA3" s="1">
         <v>49173.4</v>
       </c>
-      <c r="FB3" s="3">
+      <c r="FB3" s="1">
         <v>54376.7</v>
       </c>
       <c r="FC3" s="1">
         <v>54813</v>
       </c>
-      <c r="FD3" s="3">
+      <c r="FD3" s="1">
         <v>54191.199999999997</v>
       </c>
       <c r="FE3" s="1">
         <v>57001.2</v>
       </c>
       <c r="FF3" s="1">
         <v>54429.8</v>
       </c>
-      <c r="FG3" s="3">
+      <c r="FG3" s="1">
         <v>45979.7</v>
       </c>
-      <c r="FH3" s="3">
+      <c r="FH3" s="1">
         <v>39015.5</v>
       </c>
       <c r="FI3" s="1">
         <v>34515.699999999997</v>
       </c>
-      <c r="FJ3" s="3">
+      <c r="FJ3" s="1">
         <v>8271.7999999999993</v>
       </c>
       <c r="FK3" s="1">
         <v>10074.9</v>
       </c>
       <c r="FL3" s="1">
         <v>7569.2</v>
       </c>
-      <c r="FM3" s="3">
+      <c r="FM3" s="1">
         <v>7608.4</v>
       </c>
       <c r="FN3" s="1">
         <v>8147.5</v>
       </c>
       <c r="FO3" s="1">
         <v>8012.9</v>
       </c>
-      <c r="FP3" s="3">
+      <c r="FP3" s="1">
         <v>8033.2</v>
       </c>
-      <c r="FQ3" s="3">
+      <c r="FQ3" s="1">
         <v>8139.1</v>
       </c>
-      <c r="FR3" s="3">
+      <c r="FR3" s="1">
         <v>6856.3</v>
       </c>
-      <c r="FS3" s="3">
+      <c r="FS3" s="1">
         <v>6668</v>
       </c>
-      <c r="FT3" s="3">
+      <c r="FT3" s="1">
         <v>4044.5</v>
       </c>
-      <c r="FU3" s="3">
+      <c r="FU3" s="1">
         <v>5205.3</v>
       </c>
-      <c r="FV3" s="3">
+      <c r="FV3" s="1">
         <v>5396.7</v>
       </c>
-      <c r="FW3" s="3">
+      <c r="FW3" s="1">
         <v>5962.9</v>
       </c>
-      <c r="FX3" s="3">
+      <c r="FX3" s="1">
         <v>6289.2</v>
       </c>
-      <c r="FY3" s="3">
+      <c r="FY3" s="1">
         <v>6631.4</v>
       </c>
-      <c r="FZ3" s="3">
+      <c r="FZ3" s="1">
         <v>4056.5</v>
       </c>
       <c r="GA3" s="1">
         <v>5298</v>
       </c>
-      <c r="GB3" s="3">
+      <c r="GB3" s="1">
         <v>6866.8</v>
       </c>
-      <c r="GC3" s="3">
+      <c r="GC3" s="1">
         <v>7056.4</v>
       </c>
-      <c r="GD3" s="3">
+      <c r="GD3" s="1">
         <v>7377.6</v>
       </c>
-      <c r="GE3" s="3">
+      <c r="GE3" s="1">
         <v>6490.6</v>
       </c>
-      <c r="GF3" s="3">
+      <c r="GF3" s="1">
         <v>6363.8</v>
       </c>
-      <c r="GG3" s="3">
+      <c r="GG3" s="1">
         <v>4887.8</v>
       </c>
-      <c r="GH3" s="3">
+      <c r="GH3" s="1">
         <v>4407.6000000000004</v>
       </c>
-      <c r="GI3" s="3">
+      <c r="GI3" s="1">
         <v>5497.5</v>
       </c>
-      <c r="GJ3" s="3">
+      <c r="GJ3" s="1">
         <v>4668.1000000000004</v>
       </c>
-      <c r="GK3" s="3">
+      <c r="GK3" s="1">
         <v>4668.3999999999996</v>
       </c>
-      <c r="GL3" s="3">
+      <c r="GL3" s="1">
         <v>3577.5</v>
       </c>
-      <c r="GM3" s="3">
+      <c r="GM3" s="1">
         <v>2973.8</v>
       </c>
-      <c r="GN3" s="3">
+      <c r="GN3" s="1">
         <v>3349.4</v>
       </c>
-      <c r="GO3" s="3">
+      <c r="GO3" s="1">
         <v>3167.8</v>
       </c>
-      <c r="GP3" s="3">
+      <c r="GP3" s="1">
         <v>3198.9</v>
       </c>
-      <c r="GQ3" s="3">
+      <c r="GQ3" s="1">
         <v>3198</v>
       </c>
-      <c r="GR3" s="3">
+      <c r="GR3" s="1">
         <v>2644.1</v>
       </c>
-      <c r="GS3" s="3">
+      <c r="GS3" s="1">
         <v>3044.8</v>
       </c>
-      <c r="GT3" s="3">
+      <c r="GT3" s="1">
         <v>2768.6</v>
       </c>
       <c r="GU3" s="1">
         <v>3684.2</v>
       </c>
-      <c r="GV3" s="3">
+      <c r="GV3" s="1">
         <v>2924.1</v>
       </c>
       <c r="GW3" s="1">
         <v>2994.9</v>
       </c>
       <c r="GX3" s="1">
         <v>2183.4</v>
       </c>
-      <c r="GY3" s="3">
+      <c r="GY3" s="1">
         <v>2273.4</v>
       </c>
+      <c r="GZ3" s="1">
+        <v>2504.6999999999998</v>
+      </c>
+      <c r="HA3" s="1">
+        <v>2301.4</v>
+      </c>
     </row>
-    <row r="4" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>123</v>
       </c>
       <c r="B4" s="1">
         <v>0</v>
       </c>
       <c r="C4" s="1">
         <v>0</v>
       </c>
       <c r="D4" s="1">
         <v>0</v>
       </c>
       <c r="E4" s="1">
         <v>0</v>
       </c>
       <c r="F4" s="1">
         <v>0</v>
       </c>
       <c r="G4" s="1">
         <v>0</v>
       </c>
       <c r="H4" s="1">
         <v>0</v>
       </c>
       <c r="I4" s="1">
@@ -4126,283 +4148,289 @@
       </c>
       <c r="DS4" s="1">
         <v>0</v>
       </c>
       <c r="DT4" s="1">
         <v>0</v>
       </c>
       <c r="DU4" s="1">
         <v>0</v>
       </c>
       <c r="DV4" s="1">
         <v>0</v>
       </c>
       <c r="DW4" s="1">
         <v>0</v>
       </c>
       <c r="DX4" s="1">
         <v>0</v>
       </c>
       <c r="DY4" s="1">
         <v>0</v>
       </c>
       <c r="DZ4" s="1">
         <v>0</v>
       </c>
-      <c r="EA4" s="3">
+      <c r="EA4" s="1">
         <v>0</v>
       </c>
       <c r="EB4" s="1">
         <v>0</v>
       </c>
       <c r="EC4" s="1">
         <v>0</v>
       </c>
       <c r="ED4" s="1">
         <v>0</v>
       </c>
       <c r="EE4" s="1">
         <v>0</v>
       </c>
       <c r="EF4" s="1">
         <v>0</v>
       </c>
       <c r="EG4" s="1">
         <v>0</v>
       </c>
       <c r="EH4" s="1">
         <v>0</v>
       </c>
       <c r="EI4" s="1">
         <v>0</v>
       </c>
-      <c r="EJ4" s="3">
+      <c r="EJ4" s="1">
         <v>0</v>
       </c>
       <c r="EK4" s="1">
         <v>0</v>
       </c>
       <c r="EL4" s="1">
         <v>0</v>
       </c>
       <c r="EM4" s="1">
         <v>0</v>
       </c>
       <c r="EN4" s="1">
         <v>0</v>
       </c>
       <c r="EO4" s="1">
         <v>0</v>
       </c>
       <c r="EP4" s="1">
         <v>0</v>
       </c>
       <c r="EQ4" s="1">
         <v>0</v>
       </c>
       <c r="ER4" s="1">
         <v>0</v>
       </c>
       <c r="ES4" s="1">
         <v>0</v>
       </c>
       <c r="ET4" s="1">
         <v>0</v>
       </c>
       <c r="EU4" s="1">
         <v>0</v>
       </c>
       <c r="EV4" s="1">
         <v>0</v>
       </c>
       <c r="EW4" s="1">
         <v>0</v>
       </c>
-      <c r="EX4" s="3">
+      <c r="EX4" s="1">
         <v>0</v>
       </c>
       <c r="EY4" s="1">
         <v>0</v>
       </c>
       <c r="EZ4" s="1">
         <v>0</v>
       </c>
       <c r="FA4" s="1">
         <v>0</v>
       </c>
-      <c r="FB4" s="3">
+      <c r="FB4" s="1">
         <v>0</v>
       </c>
       <c r="FC4" s="1">
         <v>0</v>
       </c>
-      <c r="FD4" s="3">
+      <c r="FD4" s="1">
         <v>0</v>
       </c>
       <c r="FE4" s="1">
         <v>0</v>
       </c>
       <c r="FF4" s="1">
         <v>0</v>
       </c>
-      <c r="FG4" s="3">
-[...2 lines deleted...]
-      <c r="FH4" s="3">
+      <c r="FG4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FH4" s="1">
         <v>0</v>
       </c>
       <c r="FI4" s="1">
         <v>0</v>
       </c>
-      <c r="FJ4" s="3">
+      <c r="FJ4" s="1">
         <v>0</v>
       </c>
       <c r="FK4" s="1">
         <v>0</v>
       </c>
       <c r="FL4" s="1">
         <v>0</v>
       </c>
-      <c r="FM4" s="3">
+      <c r="FM4" s="1">
         <v>0</v>
       </c>
       <c r="FN4" s="1">
         <v>0</v>
       </c>
       <c r="FO4" s="1">
         <v>0</v>
       </c>
-      <c r="FP4" s="3">
-[...29 lines deleted...]
-      <c r="FZ4" s="3">
+      <c r="FP4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FQ4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FR4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FS4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FT4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FU4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FV4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FW4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FX4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FY4" s="1">
+        <v>0</v>
+      </c>
+      <c r="FZ4" s="1">
         <v>0</v>
       </c>
       <c r="GA4" s="1">
         <v>0</v>
       </c>
-      <c r="GB4" s="3">
-[...53 lines deleted...]
-      <c r="GT4" s="3">
+      <c r="GB4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GC4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GD4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GE4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GF4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GG4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GH4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GI4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GJ4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GK4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GL4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GM4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GN4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GO4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GP4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GQ4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GR4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GS4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GT4" s="1">
         <v>0</v>
       </c>
       <c r="GU4" s="1">
         <v>0</v>
       </c>
-      <c r="GV4" s="3">
+      <c r="GV4" s="1">
         <v>0</v>
       </c>
       <c r="GW4" s="1">
         <v>0</v>
       </c>
       <c r="GX4" s="1">
         <v>0</v>
       </c>
-      <c r="GY4" s="3">
+      <c r="GY4" s="1">
+        <v>0</v>
+      </c>
+      <c r="GZ4" s="1">
+        <v>0</v>
+      </c>
+      <c r="HA4" s="1">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>126</v>
       </c>
       <c r="B5" s="2">
         <v>70.099999999999994</v>
       </c>
       <c r="C5" s="2">
         <v>296.89999999999998</v>
       </c>
       <c r="D5" s="2">
         <v>462.5</v>
       </c>
       <c r="E5" s="2">
         <v>481.6</v>
       </c>
       <c r="F5" s="2">
         <v>718.4</v>
       </c>
       <c r="G5" s="2">
         <v>841.4</v>
       </c>
       <c r="H5" s="2">
         <v>1046.5</v>
       </c>
       <c r="I5" s="2">
@@ -4749,283 +4777,289 @@
       </c>
       <c r="DS5" s="1">
         <v>6319.6</v>
       </c>
       <c r="DT5" s="1">
         <v>6275.8</v>
       </c>
       <c r="DU5" s="1">
         <v>6277.9</v>
       </c>
       <c r="DV5" s="1">
         <v>6278.1</v>
       </c>
       <c r="DW5" s="1">
         <v>6268.6</v>
       </c>
       <c r="DX5" s="1">
         <v>6271.1</v>
       </c>
       <c r="DY5" s="1">
         <v>6266.8</v>
       </c>
       <c r="DZ5" s="1">
         <v>6251.4</v>
       </c>
-      <c r="EA5" s="3">
+      <c r="EA5" s="1">
         <v>6261.3</v>
       </c>
       <c r="EB5" s="1">
         <v>6273.5</v>
       </c>
       <c r="EC5" s="1">
         <v>6276.9</v>
       </c>
       <c r="ED5" s="1">
         <v>6366.5161981700003</v>
       </c>
       <c r="EE5" s="1">
         <v>6402.5</v>
       </c>
-      <c r="EF5" s="6">
+      <c r="EF5" s="1">
         <v>6474.5</v>
       </c>
-      <c r="EG5" s="6">
+      <c r="EG5" s="1">
         <v>6657.5</v>
       </c>
-      <c r="EH5" s="6">
+      <c r="EH5" s="1">
         <v>6932</v>
       </c>
-      <c r="EI5" s="6">
+      <c r="EI5" s="1">
         <v>7209.7</v>
       </c>
-      <c r="EJ5" s="6">
+      <c r="EJ5" s="1">
         <v>7116.1</v>
       </c>
-      <c r="EK5" s="6">
+      <c r="EK5" s="1">
         <v>7262.6</v>
       </c>
-      <c r="EL5" s="6">
+      <c r="EL5" s="1">
         <v>7290.9</v>
       </c>
-      <c r="EM5" s="6">
+      <c r="EM5" s="1">
         <v>7343.5</v>
       </c>
-      <c r="EN5" s="6">
+      <c r="EN5" s="1">
         <v>7369.3</v>
       </c>
-      <c r="EO5" s="6">
+      <c r="EO5" s="1">
         <v>7388.9</v>
       </c>
-      <c r="EP5" s="6">
+      <c r="EP5" s="1">
         <v>7386.8</v>
       </c>
-      <c r="EQ5" s="6">
+      <c r="EQ5" s="1">
         <v>7454.8</v>
       </c>
-      <c r="ER5" s="6">
+      <c r="ER5" s="1">
         <v>7668.2</v>
       </c>
-      <c r="ES5" s="6">
+      <c r="ES5" s="1">
         <v>7733.6</v>
       </c>
-      <c r="ET5" s="6">
+      <c r="ET5" s="1">
         <v>7910.5</v>
       </c>
-      <c r="EU5" s="6">
+      <c r="EU5" s="1">
         <v>8015.2</v>
       </c>
-      <c r="EV5" s="6">
+      <c r="EV5" s="1">
         <v>8029.4</v>
       </c>
-      <c r="EW5" s="6">
+      <c r="EW5" s="1">
         <v>8034</v>
       </c>
-      <c r="EX5" s="6">
+      <c r="EX5" s="1">
         <v>7739</v>
       </c>
-      <c r="EY5" s="6">
+      <c r="EY5" s="1">
         <v>7855.8</v>
       </c>
-      <c r="EZ5" s="6">
+      <c r="EZ5" s="1">
         <v>7851.2</v>
       </c>
       <c r="FA5" s="1">
         <v>7909.7</v>
       </c>
-      <c r="FB5" s="3">
+      <c r="FB5" s="1">
         <v>7960.7</v>
       </c>
       <c r="FC5" s="1">
         <v>8111.6185331999995</v>
       </c>
-      <c r="FD5" s="3">
+      <c r="FD5" s="1">
         <v>8110.4</v>
       </c>
       <c r="FE5" s="1">
         <v>8146.9</v>
       </c>
       <c r="FF5" s="1">
         <v>8156.4556115100004</v>
       </c>
-      <c r="FG5" s="3">
+      <c r="FG5" s="1">
         <v>8152.5</v>
       </c>
-      <c r="FH5" s="3">
+      <c r="FH5" s="1">
         <v>8149.1</v>
       </c>
       <c r="FI5" s="1">
         <v>8145.1</v>
       </c>
-      <c r="FJ5" s="3">
+      <c r="FJ5" s="1">
         <v>7921.4</v>
       </c>
       <c r="FK5" s="1">
         <v>7731.4</v>
       </c>
       <c r="FL5" s="1">
         <v>7813.5</v>
       </c>
-      <c r="FM5" s="3">
+      <c r="FM5" s="1">
         <v>7882.5</v>
       </c>
       <c r="FN5" s="1">
         <v>7932</v>
       </c>
       <c r="FO5" s="1">
         <v>7943.1</v>
       </c>
-      <c r="FP5" s="3">
+      <c r="FP5" s="1">
         <v>7763.1</v>
       </c>
-      <c r="FQ5" s="3">
+      <c r="FQ5" s="1">
         <v>7724</v>
       </c>
-      <c r="FR5" s="3">
+      <c r="FR5" s="1">
         <v>7637.8</v>
       </c>
-      <c r="FS5" s="3">
+      <c r="FS5" s="1">
         <v>7644.6</v>
       </c>
-      <c r="FT5" s="3">
+      <c r="FT5" s="1">
         <v>7641.6</v>
       </c>
-      <c r="FU5" s="3">
+      <c r="FU5" s="1">
         <v>8483</v>
       </c>
-      <c r="FV5" s="3">
+      <c r="FV5" s="1">
         <v>7636.8</v>
       </c>
-      <c r="FW5" s="3">
+      <c r="FW5" s="1">
         <v>7221.6</v>
       </c>
-      <c r="FX5" s="3">
+      <c r="FX5" s="1">
         <v>7241.4</v>
       </c>
-      <c r="FY5" s="3">
+      <c r="FY5" s="1">
         <v>6825.7</v>
       </c>
-      <c r="FZ5" s="3">
+      <c r="FZ5" s="1">
         <v>6761.7</v>
       </c>
       <c r="GA5" s="1">
         <v>6823.5</v>
       </c>
-      <c r="GB5" s="3">
+      <c r="GB5" s="1">
         <v>6764.1</v>
       </c>
-      <c r="GC5" s="3">
+      <c r="GC5" s="1">
         <v>6760.2</v>
       </c>
-      <c r="GD5" s="3">
+      <c r="GD5" s="1">
         <v>6701.6</v>
       </c>
-      <c r="GE5" s="3">
+      <c r="GE5" s="1">
         <v>6708.4</v>
       </c>
-      <c r="GF5" s="3">
+      <c r="GF5" s="1">
         <v>6527.7</v>
       </c>
-      <c r="GG5" s="3">
+      <c r="GG5" s="1">
         <v>6528.3</v>
       </c>
-      <c r="GH5" s="3">
+      <c r="GH5" s="1">
         <v>6255.7</v>
       </c>
-      <c r="GI5" s="3">
+      <c r="GI5" s="1">
         <v>6005.4</v>
       </c>
-      <c r="GJ5" s="3">
+      <c r="GJ5" s="1">
         <v>5993.6</v>
       </c>
-      <c r="GK5" s="3">
+      <c r="GK5" s="1">
         <v>6031.9</v>
       </c>
-      <c r="GL5" s="3">
+      <c r="GL5" s="1">
         <v>6050</v>
       </c>
-      <c r="GM5" s="3">
+      <c r="GM5" s="1">
         <v>6048.7</v>
       </c>
-      <c r="GN5" s="3">
+      <c r="GN5" s="1">
         <v>5943.6</v>
       </c>
-      <c r="GO5" s="3">
+      <c r="GO5" s="1">
         <v>5816.2</v>
       </c>
-      <c r="GP5" s="3">
+      <c r="GP5" s="1">
         <v>5945.6</v>
       </c>
-      <c r="GQ5" s="3">
+      <c r="GQ5" s="1">
         <v>5890.2</v>
       </c>
-      <c r="GR5" s="3">
+      <c r="GR5" s="1">
         <v>5770.6</v>
       </c>
-      <c r="GS5" s="3">
+      <c r="GS5" s="1">
         <v>5808.7</v>
       </c>
-      <c r="GT5" s="3">
+      <c r="GT5" s="1">
         <v>5625.6</v>
       </c>
       <c r="GU5" s="1">
         <v>5522.2</v>
       </c>
-      <c r="GV5" s="3">
+      <c r="GV5" s="1">
         <v>5521.6</v>
       </c>
       <c r="GW5" s="1">
         <v>5560.9</v>
       </c>
       <c r="GX5" s="1">
         <v>5582.6</v>
       </c>
-      <c r="GY5" s="3">
+      <c r="GY5" s="1">
         <v>5603.8</v>
       </c>
+      <c r="GZ5" s="1">
+        <v>5514.7</v>
+      </c>
+      <c r="HA5" s="1">
+        <v>5284.1</v>
+      </c>
     </row>
-    <row r="6" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6" s="1">
         <v>10289.251918580001</v>
       </c>
       <c r="C6" s="1">
         <v>7985.8598778400001</v>
       </c>
       <c r="D6" s="1">
         <v>7924.4938236299995</v>
       </c>
       <c r="E6" s="1">
         <v>7896.12975138</v>
       </c>
       <c r="F6" s="1">
         <v>8081.3221654099998</v>
       </c>
       <c r="G6" s="1">
         <v>8319.0862603799997</v>
       </c>
       <c r="H6" s="1">
         <v>8262.3981266200008</v>
       </c>
       <c r="I6" s="1">
@@ -5372,280 +5406,286 @@
       </c>
       <c r="DS6" s="1">
         <v>14272</v>
       </c>
       <c r="DT6" s="1">
         <v>14321.5</v>
       </c>
       <c r="DU6" s="1">
         <v>13854.9</v>
       </c>
       <c r="DV6" s="1">
         <v>14143.1</v>
       </c>
       <c r="DW6" s="1">
         <v>15028</v>
       </c>
       <c r="DX6" s="1">
         <v>14445.3</v>
       </c>
       <c r="DY6" s="1">
         <v>14566</v>
       </c>
       <c r="DZ6" s="1">
         <v>15186.1</v>
       </c>
-      <c r="EA6" s="3">
+      <c r="EA6" s="1">
         <v>15831.3</v>
       </c>
       <c r="EB6" s="1">
         <v>15804.2</v>
       </c>
       <c r="EC6" s="1">
         <v>16683.599999999999</v>
       </c>
       <c r="ED6" s="1">
         <v>16110.712596830001</v>
       </c>
       <c r="EE6" s="1">
         <v>15968.1</v>
       </c>
       <c r="EF6" s="1">
         <v>16171.1</v>
       </c>
       <c r="EG6" s="1">
         <v>16729.400000000001</v>
       </c>
       <c r="EH6" s="1">
         <v>17451.5</v>
       </c>
       <c r="EI6" s="1">
         <v>18695.7</v>
       </c>
-      <c r="EJ6" s="3">
+      <c r="EJ6" s="1">
         <v>17959.599999999999</v>
       </c>
       <c r="EK6" s="1">
         <v>18070.400000000001</v>
       </c>
       <c r="EL6" s="1">
         <v>18854.900000000001</v>
       </c>
       <c r="EM6" s="1">
         <v>19477.900000000001</v>
       </c>
       <c r="EN6" s="1">
         <v>20090.3</v>
       </c>
       <c r="EO6" s="1">
         <v>20134.599999999999</v>
       </c>
       <c r="EP6" s="1">
         <v>21497.4</v>
       </c>
       <c r="EQ6" s="1">
         <v>22244.5</v>
       </c>
       <c r="ER6" s="1">
         <v>26852.6</v>
       </c>
       <c r="ES6" s="1">
         <v>27004.1</v>
       </c>
       <c r="ET6" s="1">
         <v>27160.5</v>
       </c>
       <c r="EU6" s="1">
         <v>28282.400000000001</v>
       </c>
       <c r="EV6" s="1">
         <v>28875.8</v>
       </c>
       <c r="EW6" s="1">
         <v>28104.2</v>
       </c>
-      <c r="EX6" s="3">
+      <c r="EX6" s="1">
         <v>27863.7</v>
       </c>
       <c r="EY6" s="1">
         <v>28024.2</v>
       </c>
       <c r="EZ6" s="1">
         <v>27448.7</v>
       </c>
       <c r="FA6" s="1">
         <v>27948.6</v>
       </c>
-      <c r="FB6" s="3">
+      <c r="FB6" s="1">
         <v>28274.5</v>
       </c>
       <c r="FC6" s="1">
         <v>28197</v>
       </c>
-      <c r="FD6" s="3">
+      <c r="FD6" s="1">
         <v>27956</v>
       </c>
       <c r="FE6" s="1">
         <v>27413.3</v>
       </c>
       <c r="FF6" s="1">
         <v>29136.400000000001</v>
       </c>
-      <c r="FG6" s="3">
+      <c r="FG6" s="1">
         <v>28195.5</v>
       </c>
-      <c r="FH6" s="3">
+      <c r="FH6" s="1">
         <v>29667.1</v>
       </c>
       <c r="FI6" s="1">
         <v>28818.6</v>
       </c>
-      <c r="FJ6" s="3">
+      <c r="FJ6" s="1">
         <v>29018</v>
       </c>
       <c r="FK6" s="1">
         <v>28920.6</v>
       </c>
       <c r="FL6" s="1">
         <v>25963.3</v>
       </c>
-      <c r="FM6" s="3">
+      <c r="FM6" s="1">
         <v>28997.3</v>
       </c>
       <c r="FN6" s="1">
         <v>30759.7</v>
       </c>
       <c r="FO6" s="1">
         <v>31374.799999999999</v>
       </c>
-      <c r="FP6" s="3">
+      <c r="FP6" s="1">
         <v>29284.7</v>
       </c>
-      <c r="FQ6" s="3">
+      <c r="FQ6" s="1">
         <v>29568.3</v>
       </c>
-      <c r="FR6" s="3">
+      <c r="FR6" s="1">
         <v>29399.5</v>
       </c>
-      <c r="FS6" s="3">
+      <c r="FS6" s="1">
         <v>28966.5</v>
       </c>
-      <c r="FT6" s="3">
+      <c r="FT6" s="1">
         <v>28010.400000000001</v>
       </c>
-      <c r="FU6" s="3">
+      <c r="FU6" s="1">
         <v>28922.5</v>
       </c>
-      <c r="FV6" s="3">
+      <c r="FV6" s="1">
         <v>28788.3</v>
       </c>
-      <c r="FW6" s="3">
+      <c r="FW6" s="1">
         <v>29182.3</v>
       </c>
-      <c r="FX6" s="3">
+      <c r="FX6" s="1">
         <v>31015.7</v>
       </c>
-      <c r="FY6" s="3">
+      <c r="FY6" s="1">
         <v>31757.1</v>
       </c>
-      <c r="FZ6" s="3">
+      <c r="FZ6" s="1">
         <v>31998.7</v>
       </c>
       <c r="GA6" s="1">
         <v>31461.3</v>
       </c>
-      <c r="GB6" s="3">
+      <c r="GB6" s="1">
         <v>28610.3</v>
       </c>
-      <c r="GC6" s="3">
+      <c r="GC6" s="1">
         <v>28335.7</v>
       </c>
-      <c r="GD6" s="3">
+      <c r="GD6" s="1">
         <v>28260.5</v>
       </c>
-      <c r="GE6" s="3">
+      <c r="GE6" s="1">
         <v>29884.2</v>
       </c>
-      <c r="GF6" s="3">
+      <c r="GF6" s="1">
         <v>28269.4</v>
       </c>
-      <c r="GG6" s="3">
+      <c r="GG6" s="1">
         <v>27288.1</v>
       </c>
-      <c r="GH6" s="3">
+      <c r="GH6" s="1">
         <v>28338</v>
       </c>
-      <c r="GI6" s="3">
+      <c r="GI6" s="1">
         <v>27879.1</v>
       </c>
-      <c r="GJ6" s="3">
+      <c r="GJ6" s="1">
         <v>27412.799999999999</v>
       </c>
-      <c r="GK6" s="3">
+      <c r="GK6" s="1">
         <v>30674</v>
       </c>
-      <c r="GL6" s="3">
+      <c r="GL6" s="1">
         <v>29611</v>
       </c>
-      <c r="GM6" s="3">
+      <c r="GM6" s="1">
         <v>29727.7</v>
       </c>
-      <c r="GN6" s="3">
+      <c r="GN6" s="1">
         <v>28533.8</v>
       </c>
-      <c r="GO6" s="3">
+      <c r="GO6" s="1">
         <v>26394.1</v>
       </c>
-      <c r="GP6" s="3">
+      <c r="GP6" s="1">
         <v>27855.599999999999</v>
       </c>
-      <c r="GQ6" s="3">
+      <c r="GQ6" s="1">
         <v>25455.5</v>
       </c>
-      <c r="GR6" s="3">
+      <c r="GR6" s="1">
         <v>26739.7</v>
       </c>
-      <c r="GS6" s="3">
+      <c r="GS6" s="1">
         <v>26020.799999999999</v>
       </c>
-      <c r="GT6" s="3">
+      <c r="GT6" s="1">
         <v>25945.9</v>
       </c>
       <c r="GU6" s="1">
         <v>27242.1</v>
       </c>
-      <c r="GV6" s="3">
+      <c r="GV6" s="1">
         <v>28344.9</v>
       </c>
       <c r="GW6" s="1">
         <v>30786.9</v>
       </c>
       <c r="GX6" s="1">
         <v>29669.1</v>
       </c>
-      <c r="GY6" s="3">
+      <c r="GY6" s="1">
         <v>29513.1</v>
+      </c>
+      <c r="GZ6" s="1">
+        <v>27198.6</v>
+      </c>
+      <c r="HA6" s="1">
+        <v>28832.6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A2" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <phoneticPr fontId="34" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>