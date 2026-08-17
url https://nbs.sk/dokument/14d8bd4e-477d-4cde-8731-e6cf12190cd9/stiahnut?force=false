--- v3 (2026-06-05)
+++ v4 (2026-08-17)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\40_OVU REPORTING\80_SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FCF8C105-B622-4DBF-A45C-99D305DEF486}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D361690E-CF7C-49F1-9B41-89A9C0D810CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30" yWindow="750" windowWidth="28770" windowHeight="17250" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CBS!$A$1:$A$2</definedName>
     <definedName name="A_E_F">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_financial">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_nonfinancial">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="AEF">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Functional_category">#VALUE!</definedName>
     <definedName name="International_account_item">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
     <definedName name="Reporting_sector_financial">#VALUE!</definedName>
     <definedName name="Reporting_sector_nonfinancial">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),#REF!,#REF!)))</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="217">
   <si>
     <t>INDICATOR</t>
   </si>
   <si>
     <t>2009-01</t>
   </si>
   <si>
     <t>2009-02</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
@@ -684,50 +684,59 @@
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1853,68 +1862,68 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:HA6"/>
+  <dimension ref="A1:HD6"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="GF1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="HA10" sqref="HA10"/>
+      <selection activeCell="HD1" sqref="HD1:HD6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="112" width="8.85546875" style="1" customWidth="1"/>
     <col min="113" max="113" width="7.85546875" style="1" customWidth="1"/>
     <col min="114" max="117" width="8.85546875" style="1" customWidth="1"/>
     <col min="118" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:209" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:212" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
@@ -2498,52 +2507,61 @@
       </c>
       <c r="GT1" s="3" t="s">
         <v>206</v>
       </c>
       <c r="GU1" s="3" t="s">
         <v>207</v>
       </c>
       <c r="GV1" s="3" t="s">
         <v>208</v>
       </c>
       <c r="GW1" s="3" t="s">
         <v>209</v>
       </c>
       <c r="GX1" s="3" t="s">
         <v>210</v>
       </c>
       <c r="GY1" s="3" t="s">
         <v>211</v>
       </c>
       <c r="GZ1" s="3" t="s">
         <v>212</v>
       </c>
       <c r="HA1" s="3" t="s">
         <v>213</v>
       </c>
+      <c r="HB1" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="HC1" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="HD1" s="3" t="s">
+        <v>216</v>
+      </c>
     </row>
-    <row r="2" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>125</v>
       </c>
       <c r="B2" s="1">
         <v>1675.7216914400001</v>
       </c>
       <c r="C2" s="1">
         <v>1774.8324048899999</v>
       </c>
       <c r="D2" s="1">
         <v>2031.3808040899999</v>
       </c>
       <c r="E2" s="1">
         <v>2182.3549861299998</v>
       </c>
       <c r="F2" s="1">
         <v>2458.60060398</v>
       </c>
       <c r="G2" s="1">
         <v>2719.5257239900002</v>
       </c>
       <c r="H2" s="1">
         <v>3149.6565589299998</v>
       </c>
       <c r="I2" s="1">
@@ -3127,52 +3145,61 @@
       </c>
       <c r="GT2" s="1">
         <v>15761.3</v>
       </c>
       <c r="GU2" s="1">
         <v>15744.6</v>
       </c>
       <c r="GV2" s="1">
         <v>16238.3</v>
       </c>
       <c r="GW2" s="1">
         <v>15976.5</v>
       </c>
       <c r="GX2" s="1">
         <v>15954.7</v>
       </c>
       <c r="GY2" s="1">
         <v>16164.6</v>
       </c>
       <c r="GZ2" s="1">
         <v>15469.2</v>
       </c>
       <c r="HA2" s="1">
         <v>15267.7</v>
       </c>
+      <c r="HB2" s="1">
+        <v>15192</v>
+      </c>
+      <c r="HC2" s="1">
+        <v>14768.1</v>
+      </c>
+      <c r="HD2" s="1">
+        <v>16172.1</v>
+      </c>
     </row>
-    <row r="3" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="1">
         <v>319.31260463000001</v>
       </c>
       <c r="C3" s="1">
         <v>323.50191803999996</v>
       </c>
       <c r="D3" s="1">
         <v>315.05208880999999</v>
       </c>
       <c r="E3" s="1">
         <v>309.03127799999999</v>
       </c>
       <c r="F3" s="1">
         <v>312.04435202000002</v>
       </c>
       <c r="G3" s="1">
         <v>385.60881553000002</v>
       </c>
       <c r="H3" s="1">
         <v>375.43468308999996</v>
       </c>
       <c r="I3" s="1">
@@ -3756,52 +3783,61 @@
       </c>
       <c r="GT3" s="1">
         <v>2768.6</v>
       </c>
       <c r="GU3" s="1">
         <v>3684.2</v>
       </c>
       <c r="GV3" s="1">
         <v>2924.1</v>
       </c>
       <c r="GW3" s="1">
         <v>2994.9</v>
       </c>
       <c r="GX3" s="1">
         <v>2183.4</v>
       </c>
       <c r="GY3" s="1">
         <v>2273.4</v>
       </c>
       <c r="GZ3" s="1">
         <v>2504.6999999999998</v>
       </c>
       <c r="HA3" s="1">
         <v>2301.4</v>
       </c>
+      <c r="HB3" s="1">
+        <v>2135.3000000000002</v>
+      </c>
+      <c r="HC3" s="1">
+        <v>2170.8000000000002</v>
+      </c>
+      <c r="HD3" s="1">
+        <v>2133.6</v>
+      </c>
     </row>
-    <row r="4" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>123</v>
       </c>
       <c r="B4" s="1">
         <v>0</v>
       </c>
       <c r="C4" s="1">
         <v>0</v>
       </c>
       <c r="D4" s="1">
         <v>0</v>
       </c>
       <c r="E4" s="1">
         <v>0</v>
       </c>
       <c r="F4" s="1">
         <v>0</v>
       </c>
       <c r="G4" s="1">
         <v>0</v>
       </c>
       <c r="H4" s="1">
         <v>0</v>
       </c>
       <c r="I4" s="1">
@@ -4385,52 +4421,61 @@
       </c>
       <c r="GT4" s="1">
         <v>0</v>
       </c>
       <c r="GU4" s="1">
         <v>0</v>
       </c>
       <c r="GV4" s="1">
         <v>0</v>
       </c>
       <c r="GW4" s="1">
         <v>0</v>
       </c>
       <c r="GX4" s="1">
         <v>0</v>
       </c>
       <c r="GY4" s="1">
         <v>0</v>
       </c>
       <c r="GZ4" s="1">
         <v>0</v>
       </c>
       <c r="HA4" s="1">
         <v>0</v>
       </c>
+      <c r="HB4" s="1">
+        <v>0</v>
+      </c>
+      <c r="HC4" s="1">
+        <v>0</v>
+      </c>
+      <c r="HD4" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="5" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>126</v>
       </c>
       <c r="B5" s="2">
         <v>70.099999999999994</v>
       </c>
       <c r="C5" s="2">
         <v>296.89999999999998</v>
       </c>
       <c r="D5" s="2">
         <v>462.5</v>
       </c>
       <c r="E5" s="2">
         <v>481.6</v>
       </c>
       <c r="F5" s="2">
         <v>718.4</v>
       </c>
       <c r="G5" s="2">
         <v>841.4</v>
       </c>
       <c r="H5" s="2">
         <v>1046.5</v>
       </c>
       <c r="I5" s="2">
@@ -5014,52 +5059,61 @@
       </c>
       <c r="GT5" s="1">
         <v>5625.6</v>
       </c>
       <c r="GU5" s="1">
         <v>5522.2</v>
       </c>
       <c r="GV5" s="1">
         <v>5521.6</v>
       </c>
       <c r="GW5" s="1">
         <v>5560.9</v>
       </c>
       <c r="GX5" s="1">
         <v>5582.6</v>
       </c>
       <c r="GY5" s="1">
         <v>5603.8</v>
       </c>
       <c r="GZ5" s="1">
         <v>5514.7</v>
       </c>
       <c r="HA5" s="1">
         <v>5284.1</v>
       </c>
+      <c r="HB5" s="1">
+        <v>5299.8</v>
+      </c>
+      <c r="HC5" s="1">
+        <v>5298.4</v>
+      </c>
+      <c r="HD5" s="1">
+        <v>5283.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>122</v>
       </c>
       <c r="B6" s="1">
         <v>10289.251918580001</v>
       </c>
       <c r="C6" s="1">
         <v>7985.8598778400001</v>
       </c>
       <c r="D6" s="1">
         <v>7924.4938236299995</v>
       </c>
       <c r="E6" s="1">
         <v>7896.12975138</v>
       </c>
       <c r="F6" s="1">
         <v>8081.3221654099998</v>
       </c>
       <c r="G6" s="1">
         <v>8319.0862603799997</v>
       </c>
       <c r="H6" s="1">
         <v>8262.3981266200008</v>
       </c>
       <c r="I6" s="1">
@@ -5642,50 +5696,59 @@
         <v>26020.799999999999</v>
       </c>
       <c r="GT6" s="1">
         <v>25945.9</v>
       </c>
       <c r="GU6" s="1">
         <v>27242.1</v>
       </c>
       <c r="GV6" s="1">
         <v>28344.9</v>
       </c>
       <c r="GW6" s="1">
         <v>30786.9</v>
       </c>
       <c r="GX6" s="1">
         <v>29669.1</v>
       </c>
       <c r="GY6" s="1">
         <v>29513.1</v>
       </c>
       <c r="GZ6" s="1">
         <v>27198.6</v>
       </c>
       <c r="HA6" s="1">
         <v>28832.6</v>
+      </c>
+      <c r="HB6" s="1">
+        <v>30390.3</v>
+      </c>
+      <c r="HC6" s="1">
+        <v>25775.8</v>
+      </c>
+      <c r="HD6" s="1">
+        <v>26638.799999999999</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:A2" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <phoneticPr fontId="34" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>