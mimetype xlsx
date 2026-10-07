--- v0 (2026-08-04)
+++ v1 (2026-10-07)
@@ -1,95 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF6571EC-F906-4DEF-B248-ABC8E6A4A4AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7B13A135-9D8E-486A-B2D7-20A68D1F5703}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="banky" sheetId="11" r:id="rId1"/>
     <sheet name="poisťovne" sheetId="12" r:id="rId2"/>
     <sheet name="DS - II. pilier" sheetId="3" r:id="rId3"/>
     <sheet name="DS - III. pilier" sheetId="4" r:id="rId4"/>
     <sheet name="kolektívne investovanie" sheetId="5" r:id="rId5"/>
     <sheet name="BCPB" sheetId="6" r:id="rId6"/>
     <sheet name="CDCP" sheetId="7" r:id="rId7"/>
     <sheet name="OCP" sheetId="10" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="5">BCPB!$A$1:$E$35</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'kolektívne investovanie'!$A$1:$J$116</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'kolektívne investovanie'!$A$1:$J$118</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">OCP!$A$1:$I$52</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">poisťovne!$A$1:$H$185</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="C6" i="5" l="1"/>
+  <c r="C7" i="5"/>
+  <c r="C8" i="5"/>
+  <c r="C9" i="5"/>
+  <c r="C10" i="5"/>
+  <c r="C11" i="5"/>
+  <c r="C12" i="5"/>
+  <c r="C13" i="5"/>
+  <c r="C14" i="5"/>
+  <c r="C15" i="5"/>
+  <c r="C5" i="5"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="796" uniqueCount="562">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="563">
   <si>
     <t>Medziročná zmena</t>
   </si>
   <si>
     <t>CR3</t>
   </si>
   <si>
     <t>CR5</t>
   </si>
   <si>
     <t>HHI</t>
   </si>
   <si>
     <t>Dolný kvartil</t>
   </si>
   <si>
     <t>Medián</t>
   </si>
   <si>
     <t>Horný kvartil</t>
   </si>
   <si>
     <t>Celkom</t>
   </si>
   <si>
@@ -1862,50 +1880,53 @@
     <t>Čisté predaje otvorených podielových fondov k 31.03.2026 (údaje v tis. EUR)</t>
   </si>
   <si>
     <t>Priemerné výkonnosti otvorených podielových fondov k 31.03.2026</t>
   </si>
   <si>
     <t>Štruktúra majetku tuzemských podielových fondov k 31.03.2026 (údaje v tis. EUR)</t>
   </si>
   <si>
     <t>Trhová kapitalizácia k 31.03.2026 (údaje v tis. EUR)</t>
   </si>
   <si>
     <t>Objem obchodov k 31.03.2026 (údaje v tis. EUR)</t>
   </si>
   <si>
     <t>Evidované emisie k 31.03.2026 (údaje v tis. EUR)</t>
   </si>
   <si>
     <t xml:space="preserve">A. Prehľad o vybraných poskytovaných investičných  službách k 31.03.2026 (údaje v tis. EUR) </t>
   </si>
   <si>
     <t>B. Prehľad o uskutočnených obchodoch k 31.03.2026 (údaje v tis. EUR )</t>
   </si>
   <si>
     <t>Priemer vážený menovateľom k 31.03.2026</t>
+  </si>
+  <si>
+    <t>VOSEM Capital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#,###.00;\-#,###.00"/>
   </numFmts>
   <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -2623,51 +2644,51 @@
     <xf numFmtId="9" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="401">
+  <cellXfs count="403">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="9" fontId="18" fillId="2" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="18" fillId="2" borderId="2" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="18" fillId="2" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="5" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="5"/>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
@@ -3666,50 +3687,53 @@
     <xf numFmtId="2" fontId="18" fillId="0" borderId="4" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="2" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="18" fillId="0" borderId="2" xfId="34" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="18" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="25" xfId="9" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="18" fillId="2" borderId="25" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="14" fontId="33" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="34" applyFont="1" applyFill="1" applyAlignment="1">
@@ -3738,53 +3762,52 @@
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="16" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="6" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="33" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="43" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="38">
     <cellStyle name="=D:\WINNT\SYSTEM32\COMMAND.COM" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="=D:\WINNT\SYSTEM32\COMMAND.COM 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="13" xr:uid="{44ACC036-ACAE-437A-BE25-434BA75F30D8}"/>
     <cellStyle name="Normal 2 3" xfId="15" xr:uid="{FFA9B744-E99A-46C0-AC01-C05C5FB7A41F}"/>
     <cellStyle name="Normal 2 3 10" xfId="35" xr:uid="{B4E5A4AA-0878-4A65-955F-7C41FA75C722}"/>
     <cellStyle name="Normal 2 3 2" xfId="18" xr:uid="{61634C0C-7955-497E-9ED8-A2D266FB79B7}"/>
     <cellStyle name="Normal 2 3 3" xfId="20" xr:uid="{A374BCC6-D72E-4FA0-8116-DA00F5A5CF9A}"/>
     <cellStyle name="Normal 2 3 4" xfId="22" xr:uid="{D3C5A1D0-BC0A-487B-A12F-F6363ECBEC75}"/>
     <cellStyle name="Normal 2 3 5" xfId="24" xr:uid="{25DCFBBB-140B-4BA7-93FD-4D40582089F8}"/>
     <cellStyle name="Normal 2 3 6" xfId="26" xr:uid="{FC50F1CF-405F-426E-901D-1F22AFD268F5}"/>
     <cellStyle name="Normal 2 3 7" xfId="28" xr:uid="{3C4581C6-20EA-4478-BA54-ACB37C314DD8}"/>
     <cellStyle name="Normal 2 3 8" xfId="30" xr:uid="{20BD1D66-8BAF-4956-B0A6-90DEFD5D9A66}"/>
     <cellStyle name="Normal 2 3 9" xfId="32" xr:uid="{A0B139A1-7C36-4D86-B6D3-9054E359299C}"/>
     <cellStyle name="Normal 2 4" xfId="17" xr:uid="{9A0068C3-310F-47C8-88F8-7F3056990CA5}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_Data1Q" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal_II.Q SK" xfId="34" xr:uid="{30F8DCC5-C929-4B8B-9BE1-87E7B7329FA0}"/>
     <cellStyle name="Normal_poisťovne" xfId="37" xr:uid="{83E5E58B-3170-421A-91BB-E03F033C5C56}"/>
     <cellStyle name="Normal_Sheet1" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal_Sheet2" xfId="7" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal_tabulky_BCBP_CDCP_30.6.2011" xfId="8" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
@@ -3796,51 +3819,51 @@
     <cellStyle name="Percent 2 3 2" xfId="19" xr:uid="{AD5A4F41-7010-459D-B455-52BEFF787D2A}"/>
     <cellStyle name="Percent 2 3 3" xfId="21" xr:uid="{E7EF4E5C-C521-46B0-ACB2-198C82411F39}"/>
     <cellStyle name="Percent 2 3 4" xfId="23" xr:uid="{F70C2BF2-6DDA-4C95-B754-5A8136395108}"/>
     <cellStyle name="Percent 2 3 5" xfId="25" xr:uid="{E03DDF99-F971-4FA2-B4D9-4CC3F2975A3E}"/>
     <cellStyle name="Percent 2 3 6" xfId="27" xr:uid="{909FA244-6DAD-4FF3-8293-82D29A25B4E3}"/>
     <cellStyle name="Percent 2 3 7" xfId="29" xr:uid="{13E94A4D-7792-416E-8E6D-B9F85983630A}"/>
     <cellStyle name="Percent 2 3 8" xfId="31" xr:uid="{36DEF993-01DC-4DE9-A137-70BF7F074BEB}"/>
     <cellStyle name="Percent 2 3 9" xfId="33" xr:uid="{06095E05-DFC3-4048-A49B-E91B68D82DFA}"/>
     <cellStyle name="Percent 2 4" xfId="16" xr:uid="{4E23B33C-4825-4E66-BD1B-26FECF8EB29D}"/>
     <cellStyle name="Percent 3" xfId="11" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4117,77 +4140,77 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6000826E-2E3E-429C-9D69-EF19D62086A3}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:M142"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection sqref="A1:H1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.625" style="194" customWidth="1"/>
     <col min="2" max="2" width="8.125" style="194" customWidth="1"/>
     <col min="3" max="3" width="8.375" style="194" customWidth="1"/>
     <col min="4" max="5" width="7.625" style="194" customWidth="1"/>
     <col min="6" max="7" width="6.625" style="194" customWidth="1"/>
     <col min="8" max="9" width="6.75" style="194" customWidth="1"/>
     <col min="10" max="10" width="5.375" style="194" customWidth="1"/>
     <col min="11" max="16384" width="9" style="194"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="377" t="s">
+      <c r="A1" s="378" t="s">
         <v>150</v>
       </c>
-      <c r="B1" s="378"/>
-[...5 lines deleted...]
-      <c r="H1" s="378"/>
+      <c r="B1" s="379"/>
+      <c r="C1" s="379"/>
+      <c r="D1" s="379"/>
+      <c r="E1" s="379"/>
+      <c r="F1" s="379"/>
+      <c r="G1" s="379"/>
+      <c r="H1" s="379"/>
     </row>
     <row r="2" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="195"/>
       <c r="B2" s="196"/>
       <c r="C2" s="196"/>
       <c r="D2" s="196"/>
       <c r="E2" s="196"/>
       <c r="F2" s="196"/>
       <c r="G2" s="196"/>
       <c r="H2" s="196"/>
     </row>
     <row r="3" spans="1:10" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="197"/>
       <c r="B3" s="198" t="s">
         <v>151</v>
       </c>
       <c r="C3" s="198" t="s">
         <v>152</v>
       </c>
       <c r="D3" s="198" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="198" t="s">
         <v>153</v>
       </c>
@@ -5405,62 +5428,62 @@
     <row r="51" spans="1:10" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="208" t="s">
         <v>198</v>
       </c>
       <c r="B51" s="209">
         <v>9162810.2844622806</v>
       </c>
       <c r="C51" s="2"/>
       <c r="D51" s="2">
         <v>1.0068534472701396E-2</v>
       </c>
       <c r="E51" s="2">
         <v>6.9320994887421827E-2</v>
       </c>
       <c r="F51" s="2">
         <v>0.6530154308745616</v>
       </c>
       <c r="G51" s="2">
         <v>0.86151927895484692</v>
       </c>
       <c r="H51" s="209">
         <v>1785.5690173945859</v>
       </c>
     </row>
     <row r="52" spans="1:10" ht="72" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="379" t="s">
+      <c r="A52" s="380" t="s">
         <v>199</v>
       </c>
-      <c r="B52" s="379"/>
-[...7 lines deleted...]
-      <c r="J52" s="379"/>
+      <c r="B52" s="380"/>
+      <c r="C52" s="380"/>
+      <c r="D52" s="380"/>
+      <c r="E52" s="380"/>
+      <c r="F52" s="380"/>
+      <c r="G52" s="380"/>
+      <c r="H52" s="380"/>
+      <c r="I52" s="380"/>
+      <c r="J52" s="380"/>
     </row>
     <row r="53" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A53" s="217" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="195"/>
       <c r="B54" s="218"/>
       <c r="C54" s="218"/>
       <c r="D54" s="218"/>
       <c r="E54" s="218"/>
       <c r="F54" s="218"/>
     </row>
     <row r="55" spans="1:10" ht="38.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="219"/>
       <c r="B55" s="198" t="s">
         <v>201</v>
       </c>
       <c r="C55" s="198" t="s">
         <v>202</v>
       </c>
       <c r="D55" s="198" t="s">
         <v>1</v>
       </c>
@@ -5889,59 +5912,59 @@
       <c r="F78" s="207">
         <v>2041.7452752463269</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A79" s="224" t="s">
         <v>225</v>
       </c>
       <c r="B79" s="209">
         <v>323206</v>
       </c>
       <c r="C79" s="209">
         <v>280394</v>
       </c>
       <c r="D79" s="2">
         <v>0.77032400226506148</v>
       </c>
       <c r="E79" s="2">
         <v>0.85857830465076201</v>
       </c>
       <c r="F79" s="209">
         <v>2081.884010932064</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="379" t="s">
+      <c r="A80" s="380" t="s">
         <v>226</v>
       </c>
-      <c r="B80" s="379"/>
-[...4 lines deleted...]
-      <c r="G80" s="379"/>
+      <c r="B80" s="380"/>
+      <c r="C80" s="380"/>
+      <c r="D80" s="380"/>
+      <c r="E80" s="380"/>
+      <c r="F80" s="380"/>
+      <c r="G80" s="380"/>
     </row>
     <row r="81" spans="1:9" ht="9.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="82" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A82" s="217" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="83" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="195"/>
       <c r="B83" s="218"/>
       <c r="C83" s="218"/>
       <c r="D83" s="218"/>
       <c r="E83" s="218"/>
       <c r="F83" s="218"/>
       <c r="G83" s="218"/>
       <c r="H83" s="218"/>
       <c r="I83" s="218"/>
     </row>
     <row r="84" spans="1:9" s="225" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="219"/>
       <c r="B84" s="198" t="s">
         <v>228</v>
       </c>
       <c r="C84" s="198" t="s">
         <v>229</v>
@@ -6245,75 +6268,75 @@
         <v>5.0930916336156297E-3</v>
       </c>
       <c r="C95" s="235">
         <v>5.1516715587003898E-3</v>
       </c>
       <c r="D95" s="235">
         <v>5.0930916336156366E-3</v>
       </c>
       <c r="E95" s="229">
         <v>6.53069754380465E-6</v>
       </c>
       <c r="F95" s="230" t="s">
         <v>277</v>
       </c>
       <c r="G95" s="231" t="s">
         <v>278</v>
       </c>
       <c r="H95" s="230" t="s">
         <v>279</v>
       </c>
       <c r="I95" s="231" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="96" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="380" t="s">
+      <c r="A96" s="381" t="s">
         <v>281</v>
       </c>
-      <c r="B96" s="380"/>
-[...6 lines deleted...]
-      <c r="I96" s="380"/>
+      <c r="B96" s="381"/>
+      <c r="C96" s="381"/>
+      <c r="D96" s="381"/>
+      <c r="E96" s="381"/>
+      <c r="F96" s="381"/>
+      <c r="G96" s="381"/>
+      <c r="H96" s="381"/>
+      <c r="I96" s="381"/>
     </row>
     <row r="98" spans="1:10" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="381" t="s">
+      <c r="A98" s="382" t="s">
         <v>282</v>
       </c>
-      <c r="B98" s="382"/>
-[...7 lines deleted...]
-      <c r="J98" s="382"/>
+      <c r="B98" s="383"/>
+      <c r="C98" s="383"/>
+      <c r="D98" s="383"/>
+      <c r="E98" s="383"/>
+      <c r="F98" s="383"/>
+      <c r="G98" s="383"/>
+      <c r="H98" s="383"/>
+      <c r="I98" s="383"/>
+      <c r="J98" s="383"/>
     </row>
     <row r="99" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="217"/>
     </row>
     <row r="100" spans="1:10" s="225" customFormat="1" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="219"/>
       <c r="B100" s="198" t="s">
         <v>228</v>
       </c>
       <c r="C100" s="198" t="s">
         <v>229</v>
       </c>
       <c r="D100" s="198" t="s">
         <v>230</v>
       </c>
       <c r="E100" s="198" t="s">
         <v>140</v>
       </c>
       <c r="F100" s="198" t="s">
         <v>4</v>
       </c>
       <c r="G100" s="198" t="s">
         <v>5</v>
       </c>
       <c r="H100" s="198" t="s">
@@ -7373,72 +7396,72 @@
       </c>
       <c r="C140" s="235">
         <v>0.62248691274952372</v>
       </c>
       <c r="D140" s="233">
         <v>0.60737971362498244</v>
       </c>
       <c r="E140" s="233">
         <v>0.57298436361832294</v>
       </c>
       <c r="F140" s="230" t="s">
         <v>434</v>
       </c>
       <c r="G140" s="230" t="s">
         <v>435</v>
       </c>
       <c r="H140" s="230" t="s">
         <v>436</v>
       </c>
       <c r="I140" s="230" t="s">
         <v>437</v>
       </c>
       <c r="J140" s="258"/>
     </row>
     <row r="141" spans="1:13" ht="96" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="380" t="s">
+      <c r="A141" s="381" t="s">
         <v>438</v>
       </c>
-      <c r="B141" s="380"/>
-[...6 lines deleted...]
-      <c r="I141" s="380"/>
+      <c r="B141" s="381"/>
+      <c r="C141" s="381"/>
+      <c r="D141" s="381"/>
+      <c r="E141" s="381"/>
+      <c r="F141" s="381"/>
+      <c r="G141" s="381"/>
+      <c r="H141" s="381"/>
+      <c r="I141" s="381"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A142" s="376"/>
-[...7 lines deleted...]
-      <c r="I142" s="376"/>
+      <c r="A142" s="377"/>
+      <c r="B142" s="377"/>
+      <c r="C142" s="377"/>
+      <c r="D142" s="377"/>
+      <c r="E142" s="377"/>
+      <c r="F142" s="377"/>
+      <c r="G142" s="377"/>
+      <c r="H142" s="377"/>
+      <c r="I142" s="377"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A142:I142"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A52:J52"/>
     <mergeCell ref="A80:G80"/>
     <mergeCell ref="A96:I96"/>
     <mergeCell ref="A98:J98"/>
     <mergeCell ref="A141:I141"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F457BB25-9799-4665-BAFE-0C07559A4564}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:T185"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.625" style="265" customWidth="1"/>
@@ -7719,70 +7742,70 @@
       <c r="A21" s="283" t="s">
         <v>455</v>
       </c>
       <c r="B21" s="275">
         <v>1.15E-2</v>
       </c>
       <c r="C21" s="275"/>
       <c r="D21" s="264"/>
       <c r="E21" s="264"/>
       <c r="F21" s="264"/>
       <c r="H21" s="264"/>
     </row>
     <row r="22" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="284" t="s">
         <v>456</v>
       </c>
       <c r="B22" s="285">
         <v>4.8300000000000003E-2</v>
       </c>
       <c r="C22" s="286"/>
       <c r="D22" s="264"/>
       <c r="E22" s="264"/>
       <c r="F22" s="264"/>
     </row>
     <row r="23" spans="1:20" s="261" customFormat="1" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="383" t="s">
+      <c r="A23" s="384" t="s">
         <v>457</v>
       </c>
-      <c r="B23" s="383"/>
-[...5 lines deleted...]
-      <c r="H23" s="384"/>
+      <c r="B23" s="384"/>
+      <c r="C23" s="384"/>
+      <c r="D23" s="384"/>
+      <c r="E23" s="384"/>
+      <c r="F23" s="385"/>
+      <c r="G23" s="385"/>
+      <c r="H23" s="385"/>
     </row>
     <row r="24" spans="1:20" ht="14.25" x14ac:dyDescent="0.3">
-      <c r="A24" s="384"/>
-[...6 lines deleted...]
-      <c r="H24" s="384"/>
+      <c r="A24" s="385"/>
+      <c r="B24" s="385"/>
+      <c r="C24" s="385"/>
+      <c r="D24" s="385"/>
+      <c r="E24" s="385"/>
+      <c r="F24" s="385"/>
+      <c r="G24" s="385"/>
+      <c r="H24" s="385"/>
     </row>
     <row r="25" spans="1:20" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="259" t="s">
         <v>458</v>
       </c>
       <c r="B25" s="260"/>
       <c r="C25" s="260"/>
       <c r="D25" s="260"/>
       <c r="E25" s="260"/>
       <c r="F25" s="260"/>
       <c r="G25" s="260"/>
       <c r="H25" s="260"/>
     </row>
     <row r="26" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A26" s="288"/>
       <c r="B26" s="289"/>
       <c r="C26" s="289"/>
       <c r="D26" s="289"/>
       <c r="E26" s="289"/>
       <c r="F26" s="289"/>
       <c r="G26" s="289"/>
       <c r="H26" s="290"/>
     </row>
     <row r="27" spans="1:20" ht="45" x14ac:dyDescent="0.25">
       <c r="A27" s="291"/>
@@ -8439,70 +8462,70 @@
       <c r="H53" s="307">
         <v>4624.8315300498407</v>
       </c>
     </row>
     <row r="54" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="311" t="s">
         <v>485</v>
       </c>
       <c r="B54" s="307">
         <v>0</v>
       </c>
       <c r="C54" s="307">
         <v>0</v>
       </c>
       <c r="D54" s="304">
         <v>0</v>
       </c>
       <c r="E54" s="304">
         <v>0</v>
       </c>
       <c r="F54" s="304"/>
       <c r="G54" s="307"/>
       <c r="H54" s="307"/>
     </row>
     <row r="55" spans="1:20" s="261" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="383" t="s">
+      <c r="A55" s="384" t="s">
         <v>486</v>
       </c>
-      <c r="B55" s="383"/>
-[...5 lines deleted...]
-      <c r="H55" s="383"/>
+      <c r="B55" s="384"/>
+      <c r="C55" s="384"/>
+      <c r="D55" s="384"/>
+      <c r="E55" s="384"/>
+      <c r="F55" s="384"/>
+      <c r="G55" s="384"/>
+      <c r="H55" s="384"/>
     </row>
     <row r="56" spans="1:20" ht="14.25" x14ac:dyDescent="0.3">
-      <c r="A56" s="384"/>
-[...6 lines deleted...]
-      <c r="H56" s="384"/>
+      <c r="A56" s="385"/>
+      <c r="B56" s="385"/>
+      <c r="C56" s="385"/>
+      <c r="D56" s="385"/>
+      <c r="E56" s="385"/>
+      <c r="F56" s="385"/>
+      <c r="G56" s="385"/>
+      <c r="H56" s="385"/>
     </row>
     <row r="57" spans="1:20" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A57" s="259" t="s">
         <v>487</v>
       </c>
       <c r="B57" s="260"/>
       <c r="C57" s="260"/>
       <c r="D57" s="260"/>
       <c r="E57" s="260"/>
       <c r="F57" s="261"/>
       <c r="G57" s="261"/>
       <c r="H57" s="261"/>
     </row>
     <row r="58" spans="1:20" x14ac:dyDescent="0.2">
       <c r="A58" s="288"/>
       <c r="B58" s="289"/>
       <c r="C58" s="289"/>
       <c r="D58" s="289"/>
       <c r="E58" s="289"/>
     </row>
     <row r="59" spans="1:20" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A59" s="291"/>
       <c r="B59" s="294" t="s">
         <v>440</v>
       </c>
@@ -9278,60 +9301,60 @@
         <v>6866.0906045398515</v>
       </c>
       <c r="H94" s="307">
         <v>4809.2609381627663</v>
       </c>
     </row>
     <row r="95" spans="1:20" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="311" t="s">
         <v>485</v>
       </c>
       <c r="B95" s="307">
         <v>0</v>
       </c>
       <c r="C95" s="307">
         <v>0</v>
       </c>
       <c r="D95" s="303">
         <v>0</v>
       </c>
       <c r="E95" s="330"/>
       <c r="F95" s="304"/>
       <c r="G95" s="307"/>
       <c r="H95" s="307"/>
     </row>
     <row r="96" spans="1:20" s="261" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A96" s="383" t="s">
+      <c r="A96" s="384" t="s">
         <v>490</v>
       </c>
-      <c r="B96" s="383"/>
-[...5 lines deleted...]
-      <c r="H96" s="383"/>
+      <c r="B96" s="384"/>
+      <c r="C96" s="384"/>
+      <c r="D96" s="384"/>
+      <c r="E96" s="384"/>
+      <c r="F96" s="384"/>
+      <c r="G96" s="384"/>
+      <c r="H96" s="384"/>
     </row>
     <row r="97" spans="1:8" ht="14.25" x14ac:dyDescent="0.3">
       <c r="A97" s="287"/>
       <c r="B97" s="287"/>
       <c r="C97" s="287"/>
       <c r="D97" s="287"/>
       <c r="E97" s="287"/>
       <c r="F97" s="287"/>
       <c r="G97" s="287"/>
       <c r="H97" s="287"/>
     </row>
     <row r="98" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="259" t="s">
         <v>491</v>
       </c>
       <c r="B98" s="260"/>
       <c r="C98" s="260"/>
       <c r="D98" s="261"/>
       <c r="E98" s="261"/>
       <c r="F98" s="261"/>
       <c r="G98" s="261"/>
       <c r="H98" s="261"/>
     </row>
     <row r="99" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A99" s="288"/>
@@ -9702,60 +9725,60 @@
     <row r="116" spans="1:8" s="261" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A116" s="338" t="s">
         <v>485</v>
       </c>
       <c r="B116" s="339" t="s">
         <v>499</v>
       </c>
       <c r="C116" s="339" t="s">
         <v>499</v>
       </c>
       <c r="D116" s="339" t="s">
         <v>499</v>
       </c>
       <c r="E116" s="339" t="s">
         <v>499</v>
       </c>
       <c r="F116" s="339" t="s">
         <v>499</v>
       </c>
       <c r="G116" s="339" t="s">
         <v>499</v>
       </c>
       <c r="H116" s="290"/>
     </row>
     <row r="117" spans="1:8" s="261" customFormat="1" ht="22.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="385" t="s">
+      <c r="A117" s="386" t="s">
         <v>500</v>
       </c>
-      <c r="B117" s="385"/>
-[...5 lines deleted...]
-      <c r="H117" s="385"/>
+      <c r="B117" s="386"/>
+      <c r="C117" s="386"/>
+      <c r="D117" s="386"/>
+      <c r="E117" s="386"/>
+      <c r="F117" s="386"/>
+      <c r="G117" s="386"/>
+      <c r="H117" s="386"/>
     </row>
     <row r="118" spans="1:8" ht="13.5" x14ac:dyDescent="0.25">
       <c r="A118" s="340"/>
       <c r="B118" s="340"/>
       <c r="C118" s="340"/>
       <c r="D118" s="340"/>
       <c r="E118" s="340"/>
       <c r="F118" s="340"/>
       <c r="G118" s="340"/>
       <c r="H118" s="340"/>
     </row>
     <row r="119" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A119" s="259" t="s">
         <v>501</v>
       </c>
       <c r="B119" s="260"/>
       <c r="C119" s="260"/>
       <c r="D119" s="260"/>
       <c r="E119" s="260"/>
       <c r="F119" s="261"/>
       <c r="G119" s="261"/>
       <c r="H119" s="261"/>
     </row>
     <row r="120" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A120" s="288"/>
@@ -9998,58 +10021,58 @@
       </c>
       <c r="E134" s="329">
         <v>0.3439942275857561</v>
       </c>
       <c r="H134" s="346"/>
     </row>
     <row r="135" spans="1:8" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A135" s="349" t="s">
         <v>505</v>
       </c>
       <c r="B135" s="322">
         <v>56973.275999999998</v>
       </c>
       <c r="C135" s="322">
         <v>55698.764999999999</v>
       </c>
       <c r="D135" s="330">
         <v>2.2882212918006406E-2</v>
       </c>
       <c r="E135" s="330">
         <v>1.380630902897172E-2</v>
       </c>
       <c r="H135" s="278"/>
     </row>
     <row r="136" spans="1:8" ht="14.25" x14ac:dyDescent="0.3">
-      <c r="A136" s="383"/>
-[...6 lines deleted...]
-      <c r="H136" s="384"/>
+      <c r="A136" s="384"/>
+      <c r="B136" s="384"/>
+      <c r="C136" s="384"/>
+      <c r="D136" s="384"/>
+      <c r="E136" s="384"/>
+      <c r="F136" s="385"/>
+      <c r="G136" s="385"/>
+      <c r="H136" s="385"/>
     </row>
     <row r="137" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A137" s="350" t="s">
         <v>506</v>
       </c>
       <c r="B137" s="261"/>
       <c r="C137" s="261"/>
       <c r="D137" s="261"/>
       <c r="E137" s="261"/>
       <c r="F137" s="261"/>
       <c r="G137" s="261"/>
       <c r="H137" s="261"/>
     </row>
     <row r="138" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A138" s="288"/>
       <c r="B138" s="289"/>
       <c r="C138" s="289"/>
       <c r="D138" s="289"/>
       <c r="E138" s="289"/>
     </row>
     <row r="139" spans="1:8" ht="34.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A139" s="331"/>
       <c r="B139" s="294" t="s">
         <v>440</v>
       </c>
@@ -10389,60 +10412,60 @@
       <c r="D159" s="304">
         <v>-0.12621120801554842</v>
       </c>
       <c r="E159" s="304">
         <v>-3.9925293730611992E-5</v>
       </c>
     </row>
     <row r="160" spans="1:5" ht="14.25" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A160" s="357" t="s">
         <v>526</v>
       </c>
       <c r="B160" s="358">
         <v>80092.016000000003</v>
       </c>
       <c r="C160" s="358">
         <v>81592.880999999994</v>
       </c>
       <c r="D160" s="323">
         <v>-1.8394558221323187E-2</v>
       </c>
       <c r="E160" s="323">
         <v>2.5677096914737827E-2</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A161" s="384" t="s">
+      <c r="A161" s="385" t="s">
         <v>527</v>
       </c>
-      <c r="B161" s="384"/>
-[...5 lines deleted...]
-      <c r="H161" s="384"/>
+      <c r="B161" s="385"/>
+      <c r="C161" s="385"/>
+      <c r="D161" s="385"/>
+      <c r="E161" s="385"/>
+      <c r="F161" s="385"/>
+      <c r="G161" s="385"/>
+      <c r="H161" s="385"/>
     </row>
     <row r="162" spans="1:8" ht="14.25" x14ac:dyDescent="0.3">
       <c r="A162" s="359"/>
       <c r="B162" s="324"/>
       <c r="C162" s="324"/>
       <c r="D162" s="324"/>
       <c r="E162" s="324"/>
     </row>
     <row r="163" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A163" s="259" t="s">
         <v>528</v>
       </c>
       <c r="B163" s="260"/>
       <c r="C163" s="260"/>
       <c r="D163" s="260"/>
       <c r="E163" s="261"/>
     </row>
     <row r="164" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A164" s="288"/>
       <c r="B164" s="289"/>
       <c r="C164" s="289"/>
       <c r="D164" s="289"/>
       <c r="E164" s="360"/>
     </row>
     <row r="165" spans="1:8" ht="23.25" thickBot="1" x14ac:dyDescent="0.3">
@@ -10739,51 +10762,53 @@
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A136:H136"/>
     <mergeCell ref="A161:H161"/>
     <mergeCell ref="A23:H23"/>
     <mergeCell ref="A24:H24"/>
     <mergeCell ref="A55:H55"/>
     <mergeCell ref="A56:H56"/>
     <mergeCell ref="A96:H96"/>
     <mergeCell ref="A117:H117"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="80" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="54" max="7" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:F33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B27" sqref="B27:B33"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.75" style="6" customWidth="1"/>
     <col min="2" max="13" width="11" style="6" customWidth="1"/>
     <col min="14" max="16384" width="8" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>547</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="9"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
@@ -10791,107 +10816,107 @@
     <row r="3" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A3" s="10"/>
       <c r="B3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="12"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
     </row>
     <row r="4" spans="1:6" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="13"/>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
     </row>
     <row r="5" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="15">
-        <v>0.25961320450621372</v>
+        <v>0.25941030891861211</v>
       </c>
       <c r="C5" s="16">
         <v>4928936.6571169905</v>
       </c>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
     </row>
     <row r="6" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="18">
-        <v>0.2534802320320404</v>
+        <v>0.2532821295483037</v>
       </c>
       <c r="C6" s="19">
         <v>4812497.9231837988</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
     </row>
     <row r="7" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
         <v>102</v>
       </c>
       <c r="B7" s="18">
-        <v>0.23437908246509581</v>
+        <v>0.23497743841636104</v>
       </c>
       <c r="C7" s="19">
-        <v>4449849.357319599</v>
+        <v>4464698.8573195999</v>
       </c>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
       <c r="F7" s="5"/>
     </row>
     <row r="8" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="18">
-        <v>0.20568368435694423</v>
+        <v>0.20552293632381918</v>
       </c>
       <c r="C8" s="19">
         <v>3905047.3319571</v>
       </c>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="20" t="s">
         <v>148</v>
       </c>
       <c r="B9" s="21">
-        <v>4.684379663970574E-2</v>
+        <v>4.6807186792903917E-2</v>
       </c>
       <c r="C9" s="22">
         <v>889361.95235189993</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A10" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A11" s="23"/>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
@@ -10915,99 +10940,99 @@
       <c r="F13" s="5"/>
     </row>
     <row r="14" spans="1:6" ht="13.5" x14ac:dyDescent="0.2">
       <c r="A14" s="10"/>
       <c r="B14" s="11" t="s">
         <v>548</v>
       </c>
       <c r="C14" s="12"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
     </row>
     <row r="15" spans="1:6" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="13"/>
       <c r="B15" s="13"/>
       <c r="C15" s="13"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
     </row>
     <row r="16" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B16" s="27">
-        <v>18985693.221929386</v>
+        <v>19000542.721929386</v>
       </c>
       <c r="C16" s="24"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
     </row>
     <row r="17" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="29">
-        <v>3620043.1021615877</v>
+        <v>3634892.6021615877</v>
       </c>
       <c r="C17" s="24"/>
       <c r="D17" s="5"/>
       <c r="E17" s="30"/>
       <c r="F17" s="5"/>
     </row>
     <row r="18" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="29">
         <v>262571.0946449</v>
       </c>
       <c r="C18" s="24"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
     </row>
     <row r="19" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="29">
         <v>1431021.1323956</v>
       </c>
       <c r="C19" s="24"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
     </row>
     <row r="20" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="32">
-        <v>13672057.892727299</v>
+        <v>13672057.892727297</v>
       </c>
       <c r="C20" s="24"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A21" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="30"/>
       <c r="F21" s="5"/>
     </row>
     <row r="22" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A22" s="34"/>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
     </row>
     <row r="23" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
@@ -11028,86 +11053,88 @@
       <c r="E24" s="25"/>
     </row>
     <row r="25" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="10"/>
       <c r="B25" s="11" t="s">
         <v>440</v>
       </c>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="5"/>
     </row>
     <row r="26" spans="1:6" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13"/>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="5"/>
     </row>
     <row r="27" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="26" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="27">
-        <v>18985693.221929394</v>
+        <v>19000542.721929386</v>
       </c>
       <c r="C27" s="35"/>
       <c r="D27" s="24"/>
       <c r="E27" s="36"/>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B28" s="29">
         <v>269193.06400960003</v>
       </c>
       <c r="C28" s="35"/>
       <c r="D28" s="24"/>
       <c r="E28" s="36"/>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="29">
         <v>3550895.08590629</v>
       </c>
       <c r="C29" s="35"/>
       <c r="D29" s="24"/>
       <c r="E29" s="36"/>
       <c r="F29" s="5"/>
     </row>
     <row r="30" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B30" s="29"/>
+      <c r="B30" s="29">
+        <v>14849.5</v>
+      </c>
       <c r="C30" s="35"/>
       <c r="D30" s="24"/>
       <c r="E30" s="36"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="29">
         <v>15188227.3544838</v>
       </c>
       <c r="C31" s="35"/>
       <c r="D31" s="24"/>
       <c r="E31" s="36"/>
       <c r="F31" s="5"/>
     </row>
     <row r="32" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="29">
         <v>67032.462920399994</v>
       </c>
       <c r="C32" s="35"/>
@@ -11117,51 +11144,53 @@
     </row>
     <row r="33" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B33" s="32">
         <v>-89654.745390700002</v>
       </c>
       <c r="C33" s="35"/>
       <c r="D33" s="24"/>
       <c r="E33" s="36"/>
       <c r="F33" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:F33"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.625" style="6" customWidth="1"/>
     <col min="2" max="6" width="9.125" style="6" customWidth="1"/>
     <col min="7" max="13" width="11" style="6" customWidth="1"/>
     <col min="14" max="16384" width="8" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>549</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:6" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
@@ -11460,51 +11489,51 @@
     <row r="30" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="32">
         <v>-66315.135564600001</v>
       </c>
       <c r="C30" s="35"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
     </row>
     <row r="31" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:Q417"/>
+  <dimension ref="A1:Q419"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.75" style="30" customWidth="1"/>
     <col min="2" max="10" width="8.125" style="30" customWidth="1"/>
     <col min="11" max="12" width="11" style="30" customWidth="1"/>
     <col min="13" max="13" width="8.875" style="30" customWidth="1"/>
     <col min="14" max="16384" width="8" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="53" t="s">
         <v>550</v>
       </c>
       <c r="B1" s="54"/>
       <c r="C1" s="54"/>
       <c r="D1" s="54"/>
       <c r="E1" s="54"/>
       <c r="F1" s="54"/>
       <c r="G1" s="54"/>
       <c r="H1" s="54"/>
       <c r="I1" s="54"/>
       <c r="J1" s="54"/>
@@ -11534,2349 +11563,2378 @@
       <c r="D3" s="54"/>
       <c r="E3" s="54"/>
       <c r="F3" s="54"/>
       <c r="G3" s="54"/>
       <c r="H3" s="54"/>
       <c r="I3" s="54"/>
       <c r="J3" s="54"/>
     </row>
     <row r="4" spans="1:10" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="59"/>
       <c r="B4" s="59"/>
       <c r="C4" s="59"/>
       <c r="D4" s="54"/>
       <c r="E4" s="54"/>
       <c r="F4" s="54"/>
       <c r="G4" s="54"/>
       <c r="H4" s="54"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
     </row>
     <row r="5" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="60" t="s">
         <v>39</v>
       </c>
       <c r="B5" s="27">
-        <v>12671267.395687981</v>
+        <v>12671578.133217981</v>
       </c>
       <c r="C5" s="61">
+        <f>B5/B$5</f>
         <v>1</v>
       </c>
       <c r="D5" s="54"/>
       <c r="E5" s="54"/>
       <c r="F5" s="54"/>
       <c r="G5" s="54"/>
       <c r="H5" s="54"/>
       <c r="I5" s="54"/>
       <c r="J5" s="54"/>
     </row>
     <row r="6" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="62" t="s">
         <v>149</v>
       </c>
       <c r="B6" s="29">
         <v>3068297.8089601984</v>
       </c>
       <c r="C6" s="63">
-        <v>0.24214608634999976</v>
+        <f t="shared" ref="C6:C15" si="0">B6/B$5</f>
+        <v>0.24214014834638406</v>
       </c>
       <c r="D6" s="54"/>
       <c r="E6" s="54"/>
       <c r="F6" s="54"/>
       <c r="G6" s="54"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
     </row>
     <row r="7" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="62" t="s">
         <v>40</v>
       </c>
       <c r="B7" s="29">
         <v>2926584.5305717946</v>
       </c>
       <c r="C7" s="63">
-        <v>0.23096225809011878</v>
+        <f t="shared" si="0"/>
+        <v>0.23095659434083296</v>
       </c>
       <c r="D7" s="54"/>
       <c r="E7" s="54"/>
       <c r="F7" s="54"/>
       <c r="G7" s="54"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
     </row>
     <row r="8" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="62" t="s">
         <v>106</v>
       </c>
       <c r="B8" s="29">
         <v>2522558.7231726996</v>
       </c>
       <c r="C8" s="63">
-        <v>0.1990770650164895</v>
+        <f t="shared" si="0"/>
+        <v>0.19907218316871864</v>
       </c>
       <c r="D8" s="54"/>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="54"/>
       <c r="H8" s="54"/>
       <c r="I8" s="54"/>
       <c r="J8" s="54"/>
     </row>
     <row r="9" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A9" s="62" t="s">
         <v>104</v>
       </c>
       <c r="B9" s="29">
         <v>1723222.4711167889</v>
       </c>
       <c r="C9" s="63">
-        <v>0.13599448400111891</v>
+        <f t="shared" si="0"/>
+        <v>0.13599114908974419</v>
       </c>
       <c r="D9" s="54"/>
       <c r="E9" s="54"/>
       <c r="F9" s="54"/>
       <c r="G9" s="54"/>
       <c r="H9" s="54"/>
       <c r="I9" s="54"/>
       <c r="J9" s="54"/>
     </row>
     <row r="10" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="62" t="s">
         <v>41</v>
       </c>
       <c r="B10" s="29">
-        <v>1008759.9129111</v>
+        <v>1009524.5859211</v>
       </c>
       <c r="C10" s="63">
-        <v>7.9610024902037807E-2</v>
+        <f t="shared" si="0"/>
+        <v>7.9668418196047419E-2</v>
       </c>
       <c r="D10" s="54"/>
-      <c r="E10" s="54"/>
+      <c r="E10" s="401"/>
       <c r="F10" s="54"/>
       <c r="G10" s="54"/>
       <c r="H10" s="54"/>
       <c r="I10" s="54"/>
       <c r="J10" s="54"/>
     </row>
     <row r="11" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A11" s="62" t="s">
         <v>139</v>
       </c>
       <c r="B11" s="29">
         <v>750581.86166759895</v>
       </c>
       <c r="C11" s="63">
-        <v>5.9234947715097637E-2</v>
+        <f t="shared" si="0"/>
+        <v>5.9233495131911139E-2</v>
       </c>
       <c r="D11" s="54"/>
       <c r="E11" s="54"/>
       <c r="F11" s="54"/>
       <c r="G11" s="54"/>
       <c r="H11" s="54"/>
       <c r="I11" s="54"/>
       <c r="J11" s="54"/>
     </row>
     <row r="12" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A12" s="62" t="s">
         <v>42</v>
       </c>
       <c r="B12" s="29">
-        <v>440741.68013549992</v>
+        <v>440276.74094550003</v>
       </c>
       <c r="C12" s="63">
-        <v>3.4782762163592558E-2</v>
-[...1 lines deleted...]
-      <c r="D12" s="54"/>
+        <f t="shared" si="0"/>
+        <v>3.4745217708229574E-2</v>
+      </c>
+      <c r="D12" s="402"/>
       <c r="E12" s="54"/>
       <c r="F12" s="54"/>
       <c r="G12" s="54"/>
       <c r="H12" s="54"/>
       <c r="I12" s="54"/>
       <c r="J12" s="54"/>
     </row>
     <row r="13" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="62" t="s">
         <v>105</v>
       </c>
       <c r="B13" s="29">
         <v>230033.49346229987</v>
       </c>
       <c r="C13" s="63">
-        <v>1.8153945164205123E-2</v>
+        <f t="shared" si="0"/>
+        <v>1.8153499985868158E-2</v>
       </c>
       <c r="D13" s="54"/>
       <c r="E13" s="54"/>
       <c r="F13" s="54"/>
-      <c r="G13" s="54"/>
+      <c r="G13" s="402"/>
       <c r="H13" s="54"/>
       <c r="I13" s="54"/>
       <c r="J13" s="54"/>
     </row>
     <row r="14" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="64" t="s">
+      <c r="A14" s="62" t="s">
         <v>546</v>
       </c>
-      <c r="B14" s="32">
+      <c r="B14" s="29">
         <v>486.91368999999997</v>
       </c>
-      <c r="C14" s="65">
-        <v>3.8426597339875901E-5</v>
+      <c r="C14" s="63">
+        <f t="shared" si="0"/>
+        <v>3.8425655027417403E-5</v>
       </c>
       <c r="D14" s="54"/>
       <c r="E14" s="54"/>
       <c r="F14" s="54"/>
-      <c r="G14" s="54"/>
+      <c r="G14" s="402"/>
       <c r="H14" s="54"/>
       <c r="I14" s="54"/>
       <c r="J14" s="54"/>
     </row>
-    <row r="15" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-      <c r="C15" s="54"/>
+    <row r="15" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="64" t="s">
+        <v>562</v>
+      </c>
+      <c r="B15" s="32">
+        <v>11.00371</v>
+      </c>
+      <c r="C15" s="65">
+        <f t="shared" si="0"/>
+        <v>8.6837723638812291E-7</v>
+      </c>
       <c r="D15" s="54"/>
       <c r="E15" s="54"/>
       <c r="F15" s="54"/>
       <c r="G15" s="54"/>
       <c r="H15" s="54"/>
       <c r="I15" s="54"/>
       <c r="J15" s="54"/>
     </row>
-    <row r="16" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="67"/>
+    <row r="16" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="66" t="s">
+        <v>14</v>
+      </c>
       <c r="B16" s="54"/>
       <c r="C16" s="54"/>
       <c r="D16" s="54"/>
       <c r="E16" s="54"/>
       <c r="F16" s="54"/>
       <c r="G16" s="54"/>
       <c r="H16" s="54"/>
       <c r="I16" s="54"/>
       <c r="J16" s="54"/>
     </row>
-    <row r="17" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="17" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A17" s="67"/>
       <c r="B17" s="54"/>
       <c r="C17" s="54"/>
       <c r="D17" s="54"/>
       <c r="E17" s="54"/>
       <c r="F17" s="54"/>
       <c r="G17" s="54"/>
       <c r="H17" s="54"/>
       <c r="I17" s="54"/>
       <c r="J17" s="54"/>
     </row>
-    <row r="18" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="F18" s="68"/>
+    <row r="18" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="193" t="s">
+        <v>551</v>
+      </c>
+      <c r="B18" s="54"/>
+      <c r="C18" s="54"/>
+      <c r="D18" s="54"/>
+      <c r="E18" s="54"/>
+      <c r="F18" s="54"/>
       <c r="G18" s="54"/>
       <c r="H18" s="54"/>
       <c r="I18" s="54"/>
       <c r="J18" s="54"/>
     </row>
-    <row r="19" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      </c>
+    <row r="19" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="68"/>
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
       <c r="G19" s="54"/>
       <c r="H19" s="54"/>
       <c r="I19" s="54"/>
       <c r="J19" s="54"/>
     </row>
-    <row r="20" spans="1:10" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F20" s="70"/>
+    <row r="20" spans="1:10" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" s="58" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" s="58" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="58" t="s">
+        <v>44</v>
+      </c>
+      <c r="F20" s="58" t="s">
+        <v>45</v>
+      </c>
       <c r="G20" s="54"/>
       <c r="H20" s="54"/>
       <c r="I20" s="54"/>
       <c r="J20" s="54"/>
     </row>
-    <row r="21" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      </c>
+    <row r="21" spans="1:10" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="69"/>
+      <c r="B21" s="70"/>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
       <c r="G21" s="54"/>
       <c r="H21" s="54"/>
       <c r="I21" s="54"/>
       <c r="J21" s="54"/>
     </row>
     <row r="22" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="72" t="s">
-[...15 lines deleted...]
-        <v>0.14415029888983771</v>
+      <c r="A22" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="182">
+        <v>37273</v>
+      </c>
+      <c r="C22" s="182">
+        <v>25980</v>
+      </c>
+      <c r="D22" s="182">
+        <v>11293</v>
+      </c>
+      <c r="E22" s="183">
+        <v>8.5248409936397457E-2</v>
+      </c>
+      <c r="F22" s="184">
+        <v>0.1104106155833811</v>
       </c>
       <c r="G22" s="54"/>
       <c r="H22" s="54"/>
       <c r="I22" s="54"/>
       <c r="J22" s="54"/>
     </row>
     <row r="23" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="371" t="s">
-[...15 lines deleted...]
-        <v>-0.14669926650366749</v>
+      <c r="A23" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" s="185">
+        <v>7668</v>
+      </c>
+      <c r="C23" s="46">
+        <v>5980</v>
+      </c>
+      <c r="D23" s="185">
+        <v>1688</v>
+      </c>
+      <c r="E23" s="186">
+        <v>0.1069776284935674</v>
+      </c>
+      <c r="F23" s="187">
+        <v>0.14415029888983771</v>
       </c>
       <c r="G23" s="54"/>
       <c r="H23" s="54"/>
       <c r="I23" s="54"/>
       <c r="J23" s="54"/>
     </row>
     <row r="24" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="72" t="s">
-[...15 lines deleted...]
-        <v>0.172491494720099</v>
+      <c r="A24" s="371" t="s">
+        <v>546</v>
+      </c>
+      <c r="B24" s="372">
+        <v>4</v>
+      </c>
+      <c r="C24" s="373">
+        <v>64</v>
+      </c>
+      <c r="D24" s="372">
+        <v>-60</v>
+      </c>
+      <c r="E24" s="374">
+        <v>-0.1041666666666667</v>
+      </c>
+      <c r="F24" s="375">
+        <v>-0.14669926650366749</v>
       </c>
       <c r="G24" s="54"/>
       <c r="H24" s="54"/>
       <c r="I24" s="54"/>
       <c r="J24" s="54"/>
     </row>
     <row r="25" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="72" t="s">
-        <v>41</v>
+        <v>106</v>
       </c>
       <c r="B25" s="185">
-        <v>6039</v>
+        <v>14555</v>
       </c>
       <c r="C25" s="46">
-        <v>4548</v>
+        <v>10651</v>
       </c>
       <c r="D25" s="185">
-        <v>1491</v>
+        <v>3904</v>
       </c>
       <c r="E25" s="186">
-        <v>7.5424929178470254E-2</v>
+        <v>0.1025775769200452</v>
       </c>
       <c r="F25" s="187">
-        <v>0.10447029147982061</v>
+        <v>0.172491494720099</v>
       </c>
       <c r="G25" s="54"/>
       <c r="H25" s="54"/>
       <c r="I25" s="54"/>
       <c r="J25" s="54"/>
     </row>
     <row r="26" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A26" s="72" t="s">
-        <v>139</v>
+        <v>41</v>
       </c>
       <c r="B26" s="185">
-        <v>1863</v>
+        <v>6039</v>
       </c>
       <c r="C26" s="46">
-        <v>1368</v>
+        <v>4548</v>
       </c>
       <c r="D26" s="185">
-        <v>495</v>
+        <v>1491</v>
       </c>
       <c r="E26" s="186">
-        <v>8.6599020293911824E-2</v>
+        <v>7.5424929178470254E-2</v>
       </c>
       <c r="F26" s="187">
-        <v>0.13385613845321789</v>
+        <v>0.10447029147982061</v>
       </c>
       <c r="G26" s="54"/>
       <c r="H26" s="54"/>
       <c r="I26" s="54"/>
       <c r="J26" s="54"/>
     </row>
     <row r="27" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A27" s="72" t="s">
-        <v>105</v>
+        <v>139</v>
       </c>
       <c r="B27" s="185">
-        <v>638</v>
+        <v>1863</v>
       </c>
       <c r="C27" s="46">
-        <v>370</v>
+        <v>1368</v>
       </c>
       <c r="D27" s="185">
-        <v>268</v>
+        <v>495</v>
       </c>
       <c r="E27" s="186">
-        <v>0.1233317993557294</v>
+        <v>8.6599020293911824E-2</v>
       </c>
       <c r="F27" s="187">
-        <v>0.15971394517282481</v>
+        <v>0.13385613845321789</v>
       </c>
       <c r="G27" s="54"/>
       <c r="H27" s="54"/>
       <c r="I27" s="54"/>
       <c r="J27" s="54"/>
     </row>
     <row r="28" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="73" t="s">
-[...15 lines deleted...]
-        <v>7.3749047236470758E-2</v>
+      <c r="A28" s="72" t="s">
+        <v>105</v>
+      </c>
+      <c r="B28" s="185">
+        <v>638</v>
+      </c>
+      <c r="C28" s="46">
+        <v>370</v>
+      </c>
+      <c r="D28" s="185">
+        <v>268</v>
+      </c>
+      <c r="E28" s="186">
+        <v>0.1233317993557294</v>
+      </c>
+      <c r="F28" s="187">
+        <v>0.15971394517282481</v>
       </c>
       <c r="G28" s="54"/>
       <c r="H28" s="54"/>
       <c r="I28" s="54"/>
       <c r="J28" s="54"/>
     </row>
-    <row r="29" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F29" s="54"/>
+    <row r="29" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="185">
+        <v>6506</v>
+      </c>
+      <c r="C29" s="46">
+        <v>2926</v>
+      </c>
+      <c r="D29" s="185">
+        <v>3580</v>
+      </c>
+      <c r="E29" s="186">
+        <v>6.9844118852059225E-2</v>
+      </c>
+      <c r="F29" s="187">
+        <v>7.3749047236470758E-2</v>
+      </c>
       <c r="G29" s="54"/>
       <c r="H29" s="54"/>
       <c r="I29" s="54"/>
       <c r="J29" s="54"/>
     </row>
-    <row r="30" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="F30" s="54"/>
+    <row r="30" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="73" t="s">
+        <v>562</v>
+      </c>
+      <c r="B30" s="188">
+        <v>0</v>
+      </c>
+      <c r="C30" s="189">
+        <v>73</v>
+      </c>
+      <c r="D30" s="188">
+        <v>-73</v>
+      </c>
+      <c r="E30" s="190">
+        <v>-9.4437257438551095E-2</v>
+      </c>
+      <c r="F30" s="191">
+        <v>-0.17632850241545894</v>
+      </c>
       <c r="G30" s="54"/>
       <c r="H30" s="54"/>
       <c r="I30" s="54"/>
       <c r="J30" s="54"/>
     </row>
     <row r="31" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="67"/>
+      <c r="A31" s="66" t="s">
+        <v>46</v>
+      </c>
       <c r="B31" s="54"/>
       <c r="C31" s="54"/>
       <c r="D31" s="54"/>
       <c r="E31" s="54"/>
       <c r="F31" s="54"/>
       <c r="G31" s="54"/>
       <c r="H31" s="54"/>
       <c r="I31" s="54"/>
       <c r="J31" s="54"/>
     </row>
-    <row r="32" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>552</v>
+    <row r="32" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="74" t="s">
+        <v>47</v>
       </c>
       <c r="B32" s="54"/>
       <c r="C32" s="54"/>
       <c r="D32" s="54"/>
       <c r="E32" s="54"/>
       <c r="F32" s="54"/>
       <c r="G32" s="54"/>
       <c r="H32" s="54"/>
       <c r="I32" s="54"/>
       <c r="J32" s="54"/>
     </row>
-    <row r="33" spans="1:14" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H33" s="76"/>
+    <row r="33" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="67"/>
+      <c r="B33" s="54"/>
+      <c r="C33" s="54"/>
+      <c r="D33" s="54"/>
+      <c r="E33" s="54"/>
+      <c r="F33" s="54"/>
+      <c r="G33" s="54"/>
+      <c r="H33" s="54"/>
       <c r="I33" s="54"/>
       <c r="J33" s="54"/>
     </row>
-    <row r="34" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...23 lines deleted...]
-      </c>
+    <row r="34" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="53" t="s">
+        <v>552</v>
+      </c>
+      <c r="B34" s="54"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="54"/>
+      <c r="H34" s="54"/>
       <c r="I34" s="54"/>
       <c r="J34" s="54"/>
     </row>
-    <row r="35" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      </c>
+    <row r="35" spans="1:14" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="75"/>
+      <c r="B35" s="76"/>
+      <c r="C35" s="76"/>
+      <c r="D35" s="76"/>
+      <c r="E35" s="76"/>
+      <c r="F35" s="76"/>
+      <c r="G35" s="77"/>
+      <c r="H35" s="76"/>
       <c r="I35" s="54"/>
       <c r="J35" s="54"/>
     </row>
-    <row r="36" spans="1:14" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H36" s="59"/>
+    <row r="36" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="395" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" s="396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" s="396" t="s">
+        <v>107</v>
+      </c>
+      <c r="D36" s="396" t="s">
+        <v>49</v>
+      </c>
+      <c r="E36" s="396" t="s">
+        <v>1</v>
+      </c>
+      <c r="F36" s="396" t="s">
+        <v>2</v>
+      </c>
+      <c r="G36" s="396" t="s">
+        <v>3</v>
+      </c>
+      <c r="H36" s="57" t="s">
+        <v>50</v>
+      </c>
       <c r="I36" s="54"/>
       <c r="J36" s="54"/>
     </row>
-    <row r="37" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="79" t="s">
+    <row r="37" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="395"/>
+      <c r="B37" s="396"/>
+      <c r="C37" s="396"/>
+      <c r="D37" s="396"/>
+      <c r="E37" s="396"/>
+      <c r="F37" s="396"/>
+      <c r="G37" s="396"/>
+      <c r="H37" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="I37" s="54"/>
+      <c r="J37" s="54"/>
+    </row>
+    <row r="38" spans="1:14" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="78"/>
+      <c r="B38" s="59"/>
+      <c r="C38" s="59"/>
+      <c r="D38" s="59"/>
+      <c r="E38" s="59"/>
+      <c r="F38" s="59"/>
+      <c r="G38" s="59"/>
+      <c r="H38" s="59"/>
+      <c r="I38" s="54"/>
+      <c r="J38" s="54"/>
+    </row>
+    <row r="39" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="79" t="s">
         <v>52</v>
       </c>
-      <c r="B37" s="80">
+      <c r="B39" s="80">
         <v>1</v>
       </c>
-      <c r="C37" s="16">
-[...55 lines deleted...]
-      <c r="H39" s="29"/>
+      <c r="C39" s="16">
+        <v>16997296.956409968</v>
+      </c>
+      <c r="D39" s="27">
+        <v>1172</v>
+      </c>
+      <c r="E39" s="16"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="27">
+        <v>8.5324232081911262</v>
+      </c>
       <c r="I39" s="54"/>
-      <c r="J39" s="83"/>
+      <c r="J39" s="81"/>
     </row>
     <row r="40" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="62" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B40" s="82">
-        <v>0.10299999999999999</v>
+        <v>0.74550548629670388</v>
       </c>
       <c r="C40" s="19">
-        <v>1742405.9556368999</v>
+        <v>12671578.133217899</v>
       </c>
       <c r="D40" s="29">
-        <v>17</v>
+        <v>86</v>
       </c>
       <c r="E40" s="63">
-        <v>0.499</v>
+        <v>0.25900000000000001</v>
       </c>
       <c r="F40" s="1">
-        <v>0.68</v>
+        <v>0.36299999999999999</v>
       </c>
       <c r="G40" s="19">
-        <v>1171.5336182811</v>
+        <v>394.23357463217798</v>
       </c>
       <c r="H40" s="29">
-        <v>588.23529411764696</v>
+        <v>117.64705882352899</v>
       </c>
       <c r="I40" s="54"/>
       <c r="J40" s="83"/>
+      <c r="L40" s="84"/>
+      <c r="M40" s="84"/>
+      <c r="N40" s="84"/>
     </row>
     <row r="41" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="62" t="s">
-        <v>56</v>
-[...21 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="B41" s="82"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="63"/>
+      <c r="F41" s="1"/>
+      <c r="G41" s="19"/>
+      <c r="H41" s="29"/>
       <c r="I41" s="54"/>
       <c r="J41" s="83"/>
     </row>
     <row r="42" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="62" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B42" s="82">
-        <v>0.26100000000000001</v>
+        <v>0.10251076745351614</v>
       </c>
       <c r="C42" s="19">
-        <v>4430166.4214631896</v>
+        <v>1742405.9556368999</v>
       </c>
       <c r="D42" s="29">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="E42" s="63">
-        <v>0.39900000000000002</v>
+        <v>0.499</v>
       </c>
       <c r="F42" s="1">
-        <v>0.504</v>
+        <v>0.68</v>
       </c>
       <c r="G42" s="19">
-        <v>719.82512223783101</v>
+        <v>1171.5336182811</v>
       </c>
       <c r="H42" s="29">
-        <v>232.558139534883</v>
+        <v>588.23529411764696</v>
       </c>
       <c r="I42" s="54"/>
       <c r="J42" s="83"/>
     </row>
     <row r="43" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="62" t="s">
-        <v>58</v>
-[...7 lines deleted...]
-      <c r="H43" s="29"/>
+        <v>56</v>
+      </c>
+      <c r="B43" s="82">
+        <v>0.19630623518214013</v>
+      </c>
+      <c r="C43" s="19">
+        <v>3336675.3737856899</v>
+      </c>
+      <c r="D43" s="29">
+        <v>12</v>
+      </c>
+      <c r="E43" s="63">
+        <v>0.68899999999999995</v>
+      </c>
+      <c r="F43" s="1">
+        <v>0.81899999999999995</v>
+      </c>
+      <c r="G43" s="19">
+        <v>2086.5933152131702</v>
+      </c>
+      <c r="H43" s="29">
+        <v>833.33333333333303</v>
+      </c>
       <c r="I43" s="54"/>
       <c r="J43" s="83"/>
     </row>
     <row r="44" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="62" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B44" s="82">
-        <v>0.182</v>
+        <v>0.26062103019637056</v>
       </c>
       <c r="C44" s="19">
-        <v>3098554.53909249</v>
+        <v>4429853.0433331998</v>
       </c>
       <c r="D44" s="29">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="E44" s="63">
-        <v>0.72399999999999998</v>
+        <v>0.39900000000000002</v>
       </c>
       <c r="F44" s="1">
-        <v>0.876</v>
+        <v>0.504</v>
       </c>
       <c r="G44" s="19">
-        <v>2328.5851912868802</v>
+        <v>719.82512223783101</v>
       </c>
       <c r="H44" s="29">
-        <v>1000</v>
+        <v>232.558139534883</v>
       </c>
       <c r="I44" s="54"/>
       <c r="J44" s="83"/>
     </row>
     <row r="45" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="62" t="s">
-        <v>60</v>
-[...21 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B45" s="82"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="29"/>
+      <c r="E45" s="63"/>
+      <c r="F45" s="1"/>
+      <c r="G45" s="19"/>
+      <c r="H45" s="29"/>
       <c r="I45" s="54"/>
       <c r="J45" s="83"/>
     </row>
     <row r="46" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="62" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B46" s="82">
-        <v>0.254</v>
+        <v>0.18229689973875363</v>
       </c>
       <c r="C46" s="19">
-        <v>4325718.8231920702</v>
+        <v>3098554.53909249</v>
       </c>
       <c r="D46" s="29">
-        <v>1086</v>
+        <v>10</v>
       </c>
       <c r="E46" s="63">
-        <v>0.122</v>
+        <v>0.72399999999999998</v>
       </c>
       <c r="F46" s="1">
-        <v>0.185</v>
+        <v>0.876</v>
       </c>
       <c r="G46" s="19">
-        <v>147.79</v>
+        <v>2328.5851912868802</v>
       </c>
       <c r="H46" s="29">
-        <v>9.2100000000000009</v>
+        <v>1000</v>
       </c>
       <c r="I46" s="54"/>
       <c r="J46" s="83"/>
     </row>
     <row r="47" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="62" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B47" s="82">
-        <v>5.0000000000000001E-3</v>
+        <v>3.7705537259282197E-3</v>
       </c>
       <c r="C47" s="19">
-        <v>89310.002099999998</v>
+        <v>64089.221369699997</v>
       </c>
       <c r="D47" s="29">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="E47" s="63">
-        <v>0.93300000000000005</v>
+        <v>1</v>
       </c>
       <c r="F47" s="1">
-        <v>0.98899999999999999</v>
+        <v>1</v>
       </c>
       <c r="G47" s="19">
-        <v>3430.78592119533</v>
+        <v>6087.3039901089696</v>
       </c>
       <c r="H47" s="29">
-        <v>588.23529411764696</v>
+        <v>2500</v>
       </c>
       <c r="I47" s="54"/>
       <c r="J47" s="83"/>
     </row>
     <row r="48" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="62" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B48" s="82">
-        <v>3.6999999999999998E-2</v>
+        <v>0.25449451370329612</v>
       </c>
       <c r="C48" s="19">
-        <v>630151.71795798</v>
+        <v>4325718.8231920702</v>
       </c>
       <c r="D48" s="29">
-        <v>335</v>
+        <v>1086</v>
       </c>
       <c r="E48" s="63">
-        <v>0.26300000000000001</v>
+        <v>0.122</v>
       </c>
       <c r="F48" s="1">
-        <v>0.34399999999999997</v>
+        <v>0.185</v>
       </c>
       <c r="G48" s="19">
-        <v>396.19076024395599</v>
+        <v>147.79</v>
       </c>
       <c r="H48" s="29">
-        <v>29.8507462686567</v>
+        <v>9.2100000000000009</v>
       </c>
       <c r="I48" s="54"/>
       <c r="J48" s="83"/>
     </row>
     <row r="49" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="62" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B49" s="82">
-        <v>0.153</v>
+        <v>5.2543649928007922E-3</v>
       </c>
       <c r="C49" s="19">
-        <v>2596158.1886729901</v>
+        <v>89310.002099999998</v>
       </c>
       <c r="D49" s="29">
-        <v>570</v>
+        <v>17</v>
       </c>
       <c r="E49" s="63">
-        <v>0.20399999999999999</v>
+        <v>0.93300000000000005</v>
       </c>
       <c r="F49" s="1">
-        <v>0.30499999999999999</v>
+        <v>0.98899999999999999</v>
       </c>
       <c r="G49" s="19">
-        <v>298.074676856096</v>
+        <v>3430.78592119533</v>
       </c>
       <c r="H49" s="29">
-        <v>17.543859649122801</v>
+        <v>588.23529411764696</v>
       </c>
       <c r="I49" s="54"/>
       <c r="J49" s="83"/>
     </row>
     <row r="50" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="62" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B50" s="82">
-        <v>4.2000000000000003E-2</v>
+        <v>3.7073642919460741E-2</v>
       </c>
       <c r="C50" s="19">
-        <v>706007.33191930002</v>
+        <v>630151.71795798</v>
       </c>
       <c r="D50" s="29">
-        <v>121</v>
+        <v>335</v>
       </c>
       <c r="E50" s="63">
-        <v>0.44500000000000001</v>
+        <v>0.26300000000000001</v>
       </c>
       <c r="F50" s="1">
-        <v>0.56000000000000005</v>
+        <v>0.34399999999999997</v>
       </c>
       <c r="G50" s="19">
-        <v>884.74700786455298</v>
+        <v>396.19076024395599</v>
       </c>
       <c r="H50" s="29">
-        <v>82.644628099173502</v>
+        <v>29.8507462686567</v>
       </c>
       <c r="I50" s="54"/>
       <c r="J50" s="83"/>
     </row>
     <row r="51" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="62" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B51" s="82">
-        <v>4.0000000000000001E-3</v>
+        <v>0.15273947353693404</v>
       </c>
       <c r="C51" s="19">
-        <v>66190.186000000002</v>
+        <v>2596158.1886729901</v>
       </c>
       <c r="D51" s="29">
-        <v>11</v>
+        <v>570</v>
       </c>
       <c r="E51" s="63">
-        <v>0.96</v>
+        <v>0.20399999999999999</v>
       </c>
       <c r="F51" s="1">
-        <v>0.996</v>
+        <v>0.30499999999999999</v>
       </c>
       <c r="G51" s="19">
-        <v>3775.4719173056201</v>
+        <v>298.074676856096</v>
       </c>
       <c r="H51" s="29">
-        <v>909.09090909090901</v>
+        <v>17.543859649122801</v>
       </c>
       <c r="I51" s="54"/>
       <c r="J51" s="83"/>
     </row>
     <row r="52" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="62" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B52" s="82">
-        <v>0.01</v>
+        <v>4.153644745572635E-2</v>
       </c>
       <c r="C52" s="19">
-        <v>176265.06716000001</v>
+        <v>706007.33191930002</v>
       </c>
       <c r="D52" s="29">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="E52" s="63">
-        <v>0.88700000000000001</v>
+        <v>0.44500000000000001</v>
       </c>
       <c r="F52" s="1">
-        <v>0.93600000000000005</v>
+        <v>0.56000000000000005</v>
       </c>
       <c r="G52" s="19">
-        <v>3159.55444256585</v>
+        <v>884.74700786455298</v>
       </c>
       <c r="H52" s="29">
-        <v>769.23076923076906</v>
+        <v>82.644628099173502</v>
       </c>
       <c r="I52" s="54"/>
       <c r="J52" s="83"/>
     </row>
     <row r="53" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="64" t="s">
-[...21 lines deleted...]
-        <v>526.31578947368405</v>
+      <c r="A53" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="B53" s="82">
+        <v>3.8941595342922193E-3</v>
+      </c>
+      <c r="C53" s="19">
+        <v>66190.186000000002</v>
+      </c>
+      <c r="D53" s="29">
+        <v>11</v>
+      </c>
+      <c r="E53" s="63">
+        <v>0.96</v>
+      </c>
+      <c r="F53" s="1">
+        <v>0.996</v>
+      </c>
+      <c r="G53" s="19">
+        <v>3775.4719173056201</v>
+      </c>
+      <c r="H53" s="29">
+        <v>909.09090909090901</v>
       </c>
       <c r="I53" s="54"/>
       <c r="J53" s="83"/>
     </row>
-    <row r="54" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="86" t="s">
+    <row r="54" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="B54" s="82">
+        <v>1.0370182247920747E-2</v>
+      </c>
+      <c r="C54" s="19">
+        <v>176265.06716000001</v>
+      </c>
+      <c r="D54" s="29">
+        <v>13</v>
+      </c>
+      <c r="E54" s="63">
+        <v>0.88700000000000001</v>
+      </c>
+      <c r="F54" s="1">
+        <v>0.93600000000000005</v>
+      </c>
+      <c r="G54" s="19">
+        <v>3159.55444256585</v>
+      </c>
+      <c r="H54" s="29">
+        <v>769.23076923076906</v>
+      </c>
+      <c r="I54" s="54"/>
+      <c r="J54" s="83"/>
+    </row>
+    <row r="55" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="B55" s="85">
+        <v>3.6262430161612194E-3</v>
+      </c>
+      <c r="C55" s="22">
+        <v>61636.329381800002</v>
+      </c>
+      <c r="D55" s="32">
+        <v>19</v>
+      </c>
+      <c r="E55" s="65">
+        <v>0.90400000000000003</v>
+      </c>
+      <c r="F55" s="2">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="G55" s="22">
+        <v>4218.8282166102399</v>
+      </c>
+      <c r="H55" s="22">
+        <v>526.31578947368405</v>
+      </c>
+      <c r="I55" s="54"/>
+      <c r="J55" s="83"/>
+    </row>
+    <row r="56" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="86" t="s">
         <v>62</v>
       </c>
-      <c r="B54" s="87"/>
-[...31 lines deleted...]
-      <c r="H56" s="54"/>
+      <c r="B56" s="87"/>
+      <c r="C56" s="87"/>
+      <c r="D56" s="87"/>
+      <c r="E56" s="88"/>
+      <c r="F56" s="88"/>
+      <c r="G56" s="89"/>
+      <c r="H56" s="88"/>
       <c r="I56" s="54"/>
       <c r="J56" s="54"/>
     </row>
-    <row r="57" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="H57" s="54"/>
+    <row r="57" spans="1:10" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="397" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" s="398"/>
+      <c r="C57" s="398"/>
+      <c r="D57" s="398"/>
+      <c r="E57" s="398"/>
+      <c r="F57" s="398"/>
+      <c r="G57" s="398"/>
+      <c r="H57" s="398"/>
       <c r="I57" s="54"/>
       <c r="J57" s="54"/>
     </row>
-    <row r="58" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I58" s="95"/>
+    <row r="58" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A58" s="86"/>
+      <c r="B58" s="54"/>
+      <c r="C58" s="54"/>
+      <c r="D58" s="54"/>
+      <c r="E58" s="54"/>
+      <c r="F58" s="54"/>
+      <c r="G58" s="54"/>
+      <c r="H58" s="54"/>
+      <c r="I58" s="54"/>
       <c r="J58" s="54"/>
     </row>
-    <row r="59" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B59" s="98" t="s">
+    <row r="59" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="53" t="s">
+        <v>553</v>
+      </c>
+      <c r="B59" s="54"/>
+      <c r="C59" s="54"/>
+      <c r="D59" s="54"/>
+      <c r="E59" s="54"/>
+      <c r="F59" s="54"/>
+      <c r="G59" s="54"/>
+      <c r="H59" s="54"/>
+      <c r="I59" s="54"/>
+      <c r="J59" s="54"/>
+    </row>
+    <row r="60" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="90"/>
+      <c r="B60" s="90"/>
+      <c r="C60" s="91"/>
+      <c r="D60" s="92"/>
+      <c r="E60" s="93"/>
+      <c r="F60" s="94"/>
+      <c r="G60" s="95"/>
+      <c r="H60" s="96"/>
+      <c r="I60" s="95"/>
+      <c r="J60" s="54"/>
+    </row>
+    <row r="61" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="97"/>
+      <c r="B61" s="98" t="s">
         <v>65</v>
       </c>
-      <c r="C59" s="57"/>
-[...21 lines deleted...]
-      <c r="A61" s="79" t="s">
+      <c r="C61" s="57"/>
+      <c r="D61" s="99"/>
+      <c r="E61" s="100"/>
+      <c r="F61" s="101"/>
+      <c r="G61" s="102"/>
+      <c r="H61" s="102"/>
+      <c r="I61" s="102"/>
+      <c r="J61" s="54"/>
+    </row>
+    <row r="62" spans="1:10" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="59"/>
+      <c r="B62" s="59"/>
+      <c r="C62" s="59"/>
+      <c r="D62" s="103"/>
+      <c r="E62" s="104"/>
+      <c r="F62" s="105"/>
+      <c r="G62" s="96"/>
+      <c r="H62" s="96"/>
+      <c r="I62" s="96"/>
+      <c r="J62" s="54"/>
+    </row>
+    <row r="63" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="79" t="s">
         <v>64</v>
       </c>
-      <c r="B61" s="27">
-[...31 lines deleted...]
-      <c r="B63" s="29"/>
+      <c r="B63" s="27">
+        <v>261751.34267553489</v>
+      </c>
+      <c r="C63" s="106"/>
       <c r="D63" s="107"/>
       <c r="E63" s="108"/>
       <c r="F63" s="109"/>
       <c r="G63" s="24"/>
-      <c r="H63" s="112"/>
-      <c r="I63" s="113"/>
+      <c r="H63" s="110"/>
+      <c r="I63" s="111"/>
       <c r="J63" s="54"/>
     </row>
     <row r="64" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="62" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B64" s="29">
-        <v>-60336.1957599999</v>
+        <v>218134.611399999</v>
       </c>
       <c r="C64" s="106"/>
       <c r="D64" s="107"/>
       <c r="E64" s="108"/>
       <c r="F64" s="109"/>
       <c r="G64" s="24"/>
       <c r="H64" s="112"/>
       <c r="I64" s="113"/>
       <c r="J64" s="54"/>
     </row>
     <row r="65" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A65" s="62" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="C65" s="106"/>
+        <v>54</v>
+      </c>
+      <c r="B65" s="29"/>
       <c r="D65" s="107"/>
       <c r="E65" s="108"/>
       <c r="F65" s="109"/>
       <c r="G65" s="24"/>
       <c r="H65" s="112"/>
       <c r="I65" s="113"/>
       <c r="J65" s="54"/>
     </row>
     <row r="66" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A66" s="62" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B66" s="29">
-        <v>140223.91034999999</v>
+        <v>-60336.1957599999</v>
       </c>
       <c r="C66" s="106"/>
       <c r="D66" s="107"/>
       <c r="E66" s="108"/>
       <c r="F66" s="109"/>
       <c r="G66" s="24"/>
       <c r="H66" s="112"/>
       <c r="I66" s="113"/>
       <c r="J66" s="54"/>
     </row>
     <row r="67" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A67" s="62" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B67" s="29"/>
+        <v>56</v>
+      </c>
+      <c r="B67" s="29">
+        <v>93469.222299999994</v>
+      </c>
       <c r="C67" s="106"/>
       <c r="D67" s="107"/>
       <c r="E67" s="108"/>
       <c r="F67" s="109"/>
       <c r="G67" s="24"/>
       <c r="H67" s="112"/>
       <c r="I67" s="113"/>
       <c r="J67" s="54"/>
     </row>
     <row r="68" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A68" s="62" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B68" s="29">
-        <v>45305.8914899999</v>
+        <v>140223.91034999999</v>
       </c>
       <c r="C68" s="106"/>
       <c r="D68" s="107"/>
       <c r="E68" s="108"/>
       <c r="F68" s="109"/>
       <c r="G68" s="24"/>
       <c r="H68" s="112"/>
       <c r="I68" s="113"/>
       <c r="J68" s="54"/>
     </row>
     <row r="69" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A69" s="62" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B69" s="29"/>
       <c r="C69" s="106"/>
       <c r="D69" s="107"/>
       <c r="E69" s="108"/>
       <c r="F69" s="109"/>
       <c r="G69" s="24"/>
       <c r="H69" s="112"/>
       <c r="I69" s="113"/>
       <c r="J69" s="54"/>
     </row>
     <row r="70" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A70" s="62" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B70" s="29">
-        <v>43616.731275535887</v>
-[...1 lines deleted...]
-      <c r="C70" s="114"/>
+        <v>45305.8914899999</v>
+      </c>
+      <c r="C70" s="106"/>
       <c r="D70" s="107"/>
       <c r="E70" s="108"/>
-      <c r="F70" s="115"/>
+      <c r="F70" s="109"/>
       <c r="G70" s="24"/>
-      <c r="H70" s="116"/>
-      <c r="I70" s="117"/>
+      <c r="H70" s="112"/>
+      <c r="I70" s="113"/>
       <c r="J70" s="54"/>
     </row>
     <row r="71" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A71" s="62" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B71" s="29">
-        <v>5803.5019299999904</v>
-[...1 lines deleted...]
-      <c r="C71" s="114"/>
+        <v>-528.21698000000004</v>
+      </c>
+      <c r="C71" s="106"/>
       <c r="D71" s="107"/>
       <c r="E71" s="108"/>
-      <c r="F71" s="115"/>
+      <c r="F71" s="109"/>
       <c r="G71" s="24"/>
-      <c r="H71" s="116"/>
-      <c r="I71" s="117"/>
+      <c r="H71" s="112"/>
+      <c r="I71" s="113"/>
       <c r="J71" s="54"/>
     </row>
     <row r="72" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A72" s="62" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B72" s="29">
-        <v>-18017.404277234</v>
+        <v>43616.731275535887</v>
       </c>
       <c r="C72" s="114"/>
       <c r="D72" s="107"/>
       <c r="E72" s="108"/>
       <c r="F72" s="115"/>
       <c r="G72" s="24"/>
       <c r="H72" s="116"/>
       <c r="I72" s="117"/>
       <c r="J72" s="54"/>
     </row>
     <row r="73" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A73" s="62" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B73" s="29">
-        <v>56170.769320829902</v>
-[...2 lines deleted...]
-      <c r="D73" s="119"/>
+        <v>5803.5019299999904</v>
+      </c>
+      <c r="C73" s="114"/>
+      <c r="D73" s="107"/>
       <c r="E73" s="108"/>
       <c r="F73" s="115"/>
       <c r="G73" s="24"/>
       <c r="H73" s="116"/>
       <c r="I73" s="117"/>
       <c r="J73" s="54"/>
     </row>
     <row r="74" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A74" s="62" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B74" s="29">
-        <v>381.88543737499901</v>
-[...1 lines deleted...]
-      <c r="C74" s="118"/>
+        <v>-18017.404277234</v>
+      </c>
+      <c r="C74" s="114"/>
       <c r="D74" s="107"/>
       <c r="E74" s="108"/>
       <c r="F74" s="115"/>
       <c r="G74" s="24"/>
       <c r="H74" s="116"/>
       <c r="I74" s="117"/>
       <c r="J74" s="54"/>
     </row>
     <row r="75" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A75" s="62" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B75" s="29">
-        <v>-2016.521</v>
+        <v>56170.769320829902</v>
       </c>
       <c r="C75" s="118"/>
-      <c r="D75" s="107"/>
+      <c r="D75" s="119"/>
       <c r="E75" s="108"/>
       <c r="F75" s="115"/>
       <c r="G75" s="24"/>
       <c r="H75" s="116"/>
       <c r="I75" s="117"/>
       <c r="J75" s="54"/>
     </row>
     <row r="76" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A76" s="62" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B76" s="29">
-        <v>-495.508409999999</v>
+        <v>381.88543737499901</v>
       </c>
       <c r="C76" s="118"/>
       <c r="D76" s="107"/>
       <c r="E76" s="108"/>
       <c r="F76" s="115"/>
       <c r="G76" s="24"/>
       <c r="H76" s="116"/>
       <c r="I76" s="117"/>
       <c r="J76" s="54"/>
     </row>
     <row r="77" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A77" s="64" t="s">
-[...3 lines deleted...]
-        <v>1790.00827456499</v>
+      <c r="A77" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="B77" s="29">
+        <v>-2016.521</v>
       </c>
       <c r="C77" s="118"/>
-      <c r="D77" s="120"/>
-[...1 lines deleted...]
-      <c r="F77" s="122"/>
+      <c r="D77" s="107"/>
+      <c r="E77" s="108"/>
+      <c r="F77" s="115"/>
       <c r="G77" s="24"/>
       <c r="H77" s="116"/>
       <c r="I77" s="117"/>
       <c r="J77" s="54"/>
     </row>
-    <row r="78" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="I78" s="387"/>
+    <row r="78" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="62" t="s">
+        <v>59</v>
+      </c>
+      <c r="B78" s="29">
+        <v>-495.508409999999</v>
+      </c>
+      <c r="C78" s="118"/>
+      <c r="D78" s="107"/>
+      <c r="E78" s="108"/>
+      <c r="F78" s="115"/>
+      <c r="G78" s="24"/>
+      <c r="H78" s="116"/>
+      <c r="I78" s="117"/>
       <c r="J78" s="54"/>
     </row>
-    <row r="79" spans="1:10" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="I79" s="54"/>
+    <row r="79" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A79" s="64" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="32">
+        <v>1790.00827456499</v>
+      </c>
+      <c r="C79" s="118"/>
+      <c r="D79" s="120"/>
+      <c r="E79" s="121"/>
+      <c r="F79" s="122"/>
+      <c r="G79" s="24"/>
+      <c r="H79" s="116"/>
+      <c r="I79" s="117"/>
       <c r="J79" s="54"/>
     </row>
-    <row r="80" spans="1:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A80" s="53" t="s">
+    <row r="80" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="387"/>
+      <c r="B80" s="388"/>
+      <c r="C80" s="388"/>
+      <c r="D80" s="388"/>
+      <c r="E80" s="388"/>
+      <c r="F80" s="388"/>
+      <c r="G80" s="388"/>
+      <c r="H80" s="388"/>
+      <c r="I80" s="388"/>
+      <c r="J80" s="54"/>
+    </row>
+    <row r="81" spans="1:17" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="86"/>
+      <c r="B81" s="54"/>
+      <c r="C81" s="54"/>
+      <c r="D81" s="54"/>
+      <c r="E81" s="54"/>
+      <c r="F81" s="54"/>
+      <c r="G81" s="54"/>
+      <c r="H81" s="54"/>
+      <c r="I81" s="54"/>
+      <c r="J81" s="54"/>
+    </row>
+    <row r="82" spans="1:17" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="53" t="s">
         <v>554</v>
       </c>
-      <c r="B80" s="54"/>
-[...23 lines deleted...]
-      <c r="B82" s="388" t="s">
+      <c r="B82" s="54"/>
+      <c r="C82" s="54"/>
+      <c r="D82" s="54"/>
+      <c r="E82" s="54"/>
+      <c r="F82" s="54"/>
+      <c r="G82" s="54"/>
+      <c r="H82" s="54"/>
+      <c r="I82" s="54"/>
+      <c r="J82" s="54"/>
+    </row>
+    <row r="83" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="123"/>
+      <c r="B83" s="123"/>
+      <c r="C83" s="123"/>
+      <c r="D83" s="123"/>
+      <c r="E83" s="123"/>
+      <c r="F83" s="123"/>
+      <c r="G83" s="123"/>
+      <c r="H83" s="123"/>
+      <c r="I83" s="123"/>
+      <c r="J83" s="90"/>
+    </row>
+    <row r="84" spans="1:17" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="A84" s="97"/>
+      <c r="B84" s="389" t="s">
         <v>65</v>
       </c>
-      <c r="C82" s="389"/>
-[...1 lines deleted...]
-      <c r="E82" s="391" t="s">
+      <c r="C84" s="390"/>
+      <c r="D84" s="391"/>
+      <c r="E84" s="392" t="s">
         <v>66</v>
       </c>
-      <c r="F82" s="392"/>
-[...1 lines deleted...]
-      <c r="H82" s="391" t="s">
+      <c r="F84" s="393"/>
+      <c r="G84" s="394"/>
+      <c r="H84" s="392" t="s">
         <v>67</v>
       </c>
-      <c r="I82" s="392"/>
-[...4 lines deleted...]
-      <c r="B83" s="124" t="s">
+      <c r="I84" s="393"/>
+      <c r="J84" s="393"/>
+    </row>
+    <row r="85" spans="1:17" ht="13.5" x14ac:dyDescent="0.2">
+      <c r="A85" s="97"/>
+      <c r="B85" s="124" t="s">
         <v>68</v>
       </c>
-      <c r="C83" s="124" t="s">
+      <c r="C85" s="124" t="s">
         <v>69</v>
       </c>
-      <c r="D83" s="124" t="s">
+      <c r="D85" s="124" t="s">
         <v>70</v>
       </c>
-      <c r="E83" s="125" t="s">
+      <c r="E85" s="125" t="s">
         <v>68</v>
       </c>
-      <c r="F83" s="125" t="s">
+      <c r="F85" s="125" t="s">
         <v>69</v>
       </c>
-      <c r="G83" s="125" t="s">
+      <c r="G85" s="125" t="s">
         <v>70</v>
       </c>
-      <c r="H83" s="125" t="s">
+      <c r="H85" s="125" t="s">
         <v>68</v>
       </c>
-      <c r="I83" s="125" t="s">
+      <c r="I85" s="125" t="s">
         <v>69</v>
       </c>
-      <c r="J83" s="125" t="s">
+      <c r="J85" s="125" t="s">
         <v>70</v>
       </c>
-      <c r="P83" s="84"/>
-[...14 lines deleted...]
-      <c r="A85" s="71" t="s">
+      <c r="P85" s="84"/>
+    </row>
+    <row r="86" spans="1:17" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="59"/>
+      <c r="B86" s="59"/>
+      <c r="C86" s="59"/>
+      <c r="D86" s="59"/>
+      <c r="E86" s="59"/>
+      <c r="F86" s="59"/>
+      <c r="G86" s="59"/>
+      <c r="H86" s="59"/>
+      <c r="I86" s="59"/>
+      <c r="J86" s="59"/>
+    </row>
+    <row r="87" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="71" t="s">
         <v>64</v>
       </c>
-      <c r="B85" s="126">
+      <c r="B87" s="126">
         <v>-0.2107</v>
       </c>
-      <c r="C85" s="126">
+      <c r="C87" s="126">
         <v>-1.373195349480158E-2</v>
       </c>
-      <c r="D85" s="126">
+      <c r="D87" s="126">
         <v>0.47199999999999998</v>
       </c>
-      <c r="E85" s="126">
+      <c r="E87" s="126">
         <v>-0.2175</v>
       </c>
-      <c r="F85" s="126">
+      <c r="F87" s="126">
         <v>6.2485113916310966E-2</v>
       </c>
-      <c r="G85" s="126">
+      <c r="G87" s="126">
         <v>1.1944999999999999</v>
       </c>
-      <c r="H85" s="126">
+      <c r="H87" s="126">
         <v>-8.1799999999999998E-2</v>
       </c>
-      <c r="I85" s="126">
+      <c r="I87" s="126">
         <v>6.684472420445943E-2</v>
       </c>
-      <c r="J85" s="126">
+      <c r="J87" s="126">
         <v>0.37509999999999999</v>
       </c>
-      <c r="K85" s="3"/>
-[...54 lines deleted...]
-      <c r="J87" s="127"/>
       <c r="K87" s="3"/>
       <c r="L87" s="3"/>
       <c r="M87" s="3"/>
       <c r="N87" s="3"/>
       <c r="O87" s="3"/>
-      <c r="P87" s="3"/>
     </row>
     <row r="88" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A88" s="62" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B88" s="127">
-        <v>-1.7008579999999999E-2</v>
+        <v>-6.5666989999999995E-2</v>
       </c>
       <c r="C88" s="127">
-        <v>-3.8990951054900303E-3</v>
+        <v>-1.36501560161817E-2</v>
       </c>
       <c r="D88" s="127">
-        <v>4.9633000000000004E-3</v>
-[...2 lines deleted...]
-        <v>3.7385400000000003E-3</v>
+        <v>3.5838189999999999E-2</v>
+      </c>
+      <c r="E88" s="153">
+        <v>-1.9137899999999998E-3</v>
       </c>
       <c r="F88" s="127">
-        <v>1.7398743291776601E-2</v>
+        <v>5.5104618237908402E-2</v>
       </c>
       <c r="G88" s="127">
-        <v>5.1400100000000004E-2</v>
+        <v>0.16490614999999997</v>
       </c>
       <c r="H88" s="127">
-        <v>2.2427470000000001E-2</v>
+        <v>1.6368170000000001E-2</v>
       </c>
       <c r="I88" s="127">
-        <v>3.4230239768611101E-2</v>
+        <v>6.1464200791396202E-2</v>
       </c>
       <c r="J88" s="127">
-        <v>5.5634709999999997E-2</v>
-      </c>
+        <v>0.12654648999999998</v>
+      </c>
+      <c r="K88" s="3"/>
       <c r="L88" s="3"/>
       <c r="M88" s="3"/>
       <c r="N88" s="3"/>
       <c r="O88" s="3"/>
-      <c r="P88" s="84"/>
-      <c r="Q88" s="84"/>
     </row>
     <row r="89" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A89" s="62" t="s">
-        <v>56</v>
-[...32 lines deleted...]
-      <c r="Q89" s="84"/>
+        <v>54</v>
+      </c>
+      <c r="B89" s="127"/>
+      <c r="C89" s="127"/>
+      <c r="D89" s="127"/>
+      <c r="E89" s="127"/>
+      <c r="F89" s="127"/>
+      <c r="G89" s="127"/>
+      <c r="H89" s="127"/>
+      <c r="I89" s="127"/>
+      <c r="J89" s="127"/>
+      <c r="K89" s="3"/>
+      <c r="L89" s="3"/>
+      <c r="M89" s="3"/>
+      <c r="N89" s="3"/>
+      <c r="O89" s="3"/>
+      <c r="P89" s="3"/>
     </row>
     <row r="90" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A90" s="62" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B90" s="127">
-        <v>-5.1864639999999997E-2</v>
+        <v>-1.7008579999999999E-2</v>
       </c>
       <c r="C90" s="127">
-        <v>-1.30717407103891E-2</v>
+        <v>-3.8990951054900303E-3</v>
       </c>
       <c r="D90" s="127">
-        <v>3.5838189999999999E-2</v>
+        <v>4.9633000000000004E-3</v>
       </c>
       <c r="E90" s="127">
-        <v>4.4972199999999997E-3</v>
+        <v>3.7385400000000003E-3</v>
       </c>
       <c r="F90" s="127">
-        <v>6.7097142132921103E-2</v>
+        <v>1.7398743291776601E-2</v>
       </c>
       <c r="G90" s="127">
-        <v>0.16490614999999997</v>
+        <v>5.1400100000000004E-2</v>
       </c>
       <c r="H90" s="127">
-        <v>1.6368170000000001E-2</v>
+        <v>2.2427470000000001E-2</v>
       </c>
       <c r="I90" s="127">
-        <v>6.5961428087187204E-2</v>
+        <v>3.4230239768611101E-2</v>
       </c>
       <c r="J90" s="127">
-        <v>0.12094585000000001</v>
-      </c>
+        <v>5.5634709999999997E-2</v>
+      </c>
+      <c r="L90" s="3"/>
+      <c r="M90" s="3"/>
+      <c r="N90" s="3"/>
+      <c r="O90" s="3"/>
+      <c r="P90" s="84"/>
+      <c r="Q90" s="84"/>
     </row>
     <row r="91" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A91" s="62" t="s">
-        <v>58</v>
-[...12 lines deleted...]
-      <c r="N91" s="129"/>
+        <v>56</v>
+      </c>
+      <c r="B91" s="127">
+        <v>-6.5666989999999995E-2</v>
+      </c>
+      <c r="C91" s="127">
+        <v>-3.9495194835991995E-2</v>
+      </c>
+      <c r="D91" s="127">
+        <v>2.8934000000000001E-2</v>
+      </c>
+      <c r="E91" s="127">
+        <v>3.0169000000000001E-2</v>
+      </c>
+      <c r="F91" s="127">
+        <v>7.1483787683980102E-2</v>
+      </c>
+      <c r="G91" s="127">
+        <v>0.14581460999999998</v>
+      </c>
+      <c r="H91" s="127">
+        <v>6.8489999999999995E-2</v>
+      </c>
+      <c r="I91" s="127">
+        <v>9.6134827777106205E-2</v>
+      </c>
+      <c r="J91" s="127">
+        <v>0.12654648999999998</v>
+      </c>
+      <c r="M91" s="128"/>
+      <c r="N91" s="128"/>
+      <c r="O91" s="128"/>
+      <c r="P91" s="128"/>
+      <c r="Q91" s="84"/>
     </row>
     <row r="92" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A92" s="62" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B92" s="127">
-        <v>4.64394E-3</v>
+        <v>-5.1864639999999997E-2</v>
       </c>
       <c r="C92" s="127">
-        <v>7.7411392028041807E-3</v>
+        <v>-1.30717407103891E-2</v>
       </c>
       <c r="D92" s="127">
-        <v>1.855571E-2</v>
+        <v>3.5838189999999999E-2</v>
       </c>
       <c r="E92" s="127">
-        <v>2.2890999999999998E-2</v>
+        <v>4.4972199999999997E-3</v>
       </c>
       <c r="F92" s="127">
-        <v>4.0436754496349404E-2</v>
+        <v>6.7097142132921103E-2</v>
       </c>
       <c r="G92" s="127">
-        <v>9.2725340000000003E-2</v>
+        <v>0.16490614999999997</v>
       </c>
       <c r="H92" s="127">
-        <v>2.5000000000000001E-2</v>
+        <v>1.6368170000000001E-2</v>
       </c>
       <c r="I92" s="127">
-        <v>3.58334113071778E-2</v>
+        <v>6.5961428087187204E-2</v>
       </c>
       <c r="J92" s="127">
-        <v>6.612266E-2</v>
-[...3 lines deleted...]
-      <c r="N92" s="129"/>
+        <v>0.12094585000000001</v>
+      </c>
     </row>
     <row r="93" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A93" s="62" t="s">
-        <v>60</v>
-[...27 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="B93" s="127"/>
+      <c r="C93" s="127"/>
+      <c r="D93" s="127"/>
+      <c r="E93" s="127"/>
+      <c r="F93" s="127"/>
+      <c r="G93" s="127"/>
+      <c r="H93" s="127"/>
+      <c r="I93" s="127"/>
+      <c r="J93" s="127"/>
+      <c r="L93" s="129"/>
+      <c r="M93" s="129"/>
+      <c r="N93" s="129"/>
     </row>
     <row r="94" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A94" s="62" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B94" s="127">
-        <v>-0.2107</v>
+        <v>4.64394E-3</v>
       </c>
       <c r="C94" s="127">
-        <v>-1.3972193333582799E-2</v>
+        <v>7.7411392028041807E-3</v>
       </c>
       <c r="D94" s="127">
-        <v>0.47199999999999998</v>
+        <v>1.855571E-2</v>
       </c>
       <c r="E94" s="127">
-        <v>-0.2175</v>
+        <v>2.2890999999999998E-2</v>
       </c>
       <c r="F94" s="127">
-        <v>8.4161687837918497E-2</v>
+        <v>4.0436754496349404E-2</v>
       </c>
       <c r="G94" s="127">
-        <v>1.1944999999999999</v>
+        <v>9.2725340000000003E-2</v>
       </c>
       <c r="H94" s="127">
-        <v>-8.1799999999999998E-2</v>
+        <v>2.5000000000000001E-2</v>
       </c>
       <c r="I94" s="127">
-        <v>8.2647363834952206E-2</v>
+        <v>3.58334113071778E-2</v>
       </c>
       <c r="J94" s="127">
-        <v>0.37509999999999999</v>
-      </c>
+        <v>6.612266E-2</v>
+      </c>
+      <c r="L94" s="129"/>
+      <c r="M94" s="129"/>
+      <c r="N94" s="129"/>
     </row>
     <row r="95" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A95" s="62" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B95" s="127">
-        <v>-8.9999999999999993E-3</v>
+        <v>-9.9260600000000004E-3</v>
       </c>
       <c r="C95" s="127">
-        <v>1.72E-2</v>
+        <v>-7.1396803503921899E-3</v>
       </c>
       <c r="D95" s="127">
-        <v>3.1899999999999998E-2</v>
+        <v>3.5161399999999996E-3</v>
       </c>
       <c r="E95" s="127">
-        <v>-2.3800000000000002E-2</v>
+        <v>-1.9137899999999998E-3</v>
       </c>
       <c r="F95" s="127">
-        <v>-4.7000000000000002E-3</v>
+        <v>0.10858468418824301</v>
       </c>
       <c r="G95" s="127">
-        <v>3.9399999999999998E-2</v>
+        <v>0.13679357</v>
       </c>
       <c r="H95" s="127">
-        <v>-1.0999999999999999E-2</v>
+        <v>3.328673E-2</v>
       </c>
       <c r="I95" s="127">
-        <v>-9.7999999999999997E-3</v>
+        <v>3.7028444341451798E-2</v>
       </c>
       <c r="J95" s="127">
-        <v>2.8400000000000002E-2</v>
+        <v>4.0156259999999999E-2</v>
       </c>
     </row>
     <row r="96" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A96" s="62" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="B96" s="127">
-        <v>-8.5800000000000001E-2</v>
+        <v>-0.2107</v>
       </c>
       <c r="C96" s="127">
-        <v>-8.8000000000000005E-3</v>
+        <v>-1.3972193333582799E-2</v>
       </c>
       <c r="D96" s="127">
-        <v>0.26800000000000002</v>
+        <v>0.47199999999999998</v>
       </c>
       <c r="E96" s="127">
-        <v>-6.3899999999999998E-2</v>
+        <v>-0.2175</v>
       </c>
       <c r="F96" s="127">
-        <v>1.7100000000000001E-2</v>
+        <v>8.4161687837918497E-2</v>
       </c>
       <c r="G96" s="127">
-        <v>0.2631</v>
+        <v>1.1944999999999999</v>
       </c>
       <c r="H96" s="127">
         <v>-8.1799999999999998E-2</v>
       </c>
       <c r="I96" s="127">
+        <v>8.2647363834952206E-2</v>
+      </c>
+      <c r="J96" s="127">
+        <v>0.37509999999999999</v>
+      </c>
+    </row>
+    <row r="97" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="62" t="s">
+        <v>54</v>
+      </c>
+      <c r="B97" s="127">
+        <v>-8.9999999999999993E-3</v>
+      </c>
+      <c r="C97" s="127">
+        <v>1.72E-2</v>
+      </c>
+      <c r="D97" s="127">
+        <v>3.1899999999999998E-2</v>
+      </c>
+      <c r="E97" s="127">
+        <v>-2.3800000000000002E-2</v>
+      </c>
+      <c r="F97" s="127">
+        <v>-4.7000000000000002E-3</v>
+      </c>
+      <c r="G97" s="127">
+        <v>3.9399999999999998E-2</v>
+      </c>
+      <c r="H97" s="127">
+        <v>-1.0999999999999999E-2</v>
+      </c>
+      <c r="I97" s="127">
+        <v>-9.7999999999999997E-3</v>
+      </c>
+      <c r="J97" s="127">
+        <v>2.8400000000000002E-2</v>
+      </c>
+    </row>
+    <row r="98" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="B98" s="127">
+        <v>-8.5800000000000001E-2</v>
+      </c>
+      <c r="C98" s="127">
+        <v>-8.8000000000000005E-3</v>
+      </c>
+      <c r="D98" s="127">
+        <v>0.26800000000000002</v>
+      </c>
+      <c r="E98" s="127">
+        <v>-6.3899999999999998E-2</v>
+      </c>
+      <c r="F98" s="127">
+        <v>1.7100000000000001E-2</v>
+      </c>
+      <c r="G98" s="127">
+        <v>0.2631</v>
+      </c>
+      <c r="H98" s="127">
+        <v>-8.1799999999999998E-2</v>
+      </c>
+      <c r="I98" s="127">
         <v>3.5700000000000003E-2</v>
       </c>
-      <c r="J96" s="127">
+      <c r="J98" s="127">
         <v>0.14929999999999999</v>
       </c>
-      <c r="L96" s="130"/>
-[...4 lines deleted...]
-      <c r="A97" s="62" t="s">
+      <c r="L98" s="130"/>
+      <c r="M98" s="130"/>
+      <c r="N98" s="130"/>
+    </row>
+    <row r="99" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="62" t="s">
         <v>56</v>
       </c>
-      <c r="B97" s="127">
+      <c r="B99" s="127">
         <v>-0.2107</v>
       </c>
-      <c r="C97" s="127">
+      <c r="C99" s="127">
         <v>-2.2599999999999999E-2</v>
       </c>
-      <c r="D97" s="127">
+      <c r="D99" s="127">
         <v>0.47199999999999998</v>
       </c>
-      <c r="E97" s="127">
+      <c r="E99" s="127">
         <v>-0.2175</v>
       </c>
-      <c r="F97" s="127">
+      <c r="F99" s="127">
         <v>0.1077</v>
       </c>
-      <c r="G97" s="127">
+      <c r="G99" s="127">
         <v>1.1944999999999999</v>
       </c>
-      <c r="H97" s="127">
+      <c r="H99" s="127">
         <v>-7.3300000000000004E-2</v>
       </c>
-      <c r="I97" s="127">
+      <c r="I99" s="127">
         <v>0.1053</v>
       </c>
-      <c r="J97" s="127">
+      <c r="J99" s="127">
         <v>0.37509999999999999</v>
       </c>
     </row>
-    <row r="98" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="62" t="s">
+    <row r="100" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="62" t="s">
         <v>57</v>
       </c>
-      <c r="B98" s="127">
+      <c r="B100" s="127">
         <v>-6.3200000000000006E-2</v>
       </c>
-      <c r="C98" s="127">
+      <c r="C100" s="127">
         <v>-5.5999999999999999E-3</v>
       </c>
-      <c r="D98" s="127">
+      <c r="D100" s="127">
         <v>0.21310000000000001</v>
       </c>
-      <c r="E98" s="127">
+      <c r="E100" s="127">
         <v>-4.07E-2</v>
       </c>
-      <c r="F98" s="127">
+      <c r="F100" s="127">
         <v>5.67E-2</v>
       </c>
-      <c r="G98" s="127">
+      <c r="G100" s="127">
         <v>0.35770000000000002</v>
       </c>
-      <c r="H98" s="127">
+      <c r="H100" s="127">
         <v>-1.0200000000000001E-2</v>
       </c>
-      <c r="I98" s="127">
+      <c r="I100" s="127">
         <v>6.4000000000000001E-2</v>
       </c>
-      <c r="J98" s="127">
+      <c r="J100" s="127">
         <v>0.1406</v>
       </c>
     </row>
-    <row r="99" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="62" t="s">
+    <row r="101" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="62" t="s">
         <v>58</v>
       </c>
-      <c r="B99" s="127">
+      <c r="B101" s="127">
         <v>-1.1299999999999999E-2</v>
       </c>
-      <c r="C99" s="127">
+      <c r="C101" s="127">
         <v>4.2000000000000003E-2</v>
       </c>
-      <c r="D99" s="127">
+      <c r="D101" s="127">
         <v>8.1000000000000003E-2</v>
       </c>
-      <c r="E99" s="127">
+      <c r="E101" s="127">
         <v>-5.9400000000000001E-2</v>
       </c>
-      <c r="F99" s="127">
+      <c r="F101" s="127">
         <v>0.1547</v>
       </c>
-      <c r="G99" s="127">
+      <c r="G101" s="127">
         <v>0.2177</v>
       </c>
-      <c r="H99" s="127">
+      <c r="H101" s="127">
         <v>-3.7499999999999999E-2</v>
       </c>
-      <c r="I99" s="127">
+      <c r="I101" s="127">
         <v>9.8699999999999996E-2</v>
       </c>
-      <c r="J99" s="127">
+      <c r="J101" s="127">
         <v>0.1003</v>
       </c>
     </row>
-    <row r="100" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="62" t="s">
+    <row r="102" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="62" t="s">
         <v>59</v>
       </c>
-      <c r="B100" s="127">
+      <c r="B102" s="127">
         <v>-1.7399999999999999E-2</v>
       </c>
-      <c r="C100" s="127">
+      <c r="C102" s="127">
         <v>1.35E-2</v>
       </c>
-      <c r="D100" s="127">
+      <c r="D102" s="127">
         <v>3.5999999999999997E-2</v>
       </c>
-      <c r="E100" s="127">
+      <c r="E102" s="127">
         <v>1.7899999999999999E-2</v>
       </c>
-      <c r="F100" s="127">
+      <c r="F102" s="127">
         <v>7.0300000000000001E-2</v>
       </c>
-      <c r="G100" s="127">
+      <c r="G102" s="127">
         <v>7.3899999999999993E-2</v>
       </c>
-      <c r="H100" s="127">
+      <c r="H102" s="127">
         <v>-6.0600000000000001E-2</v>
       </c>
-      <c r="I100" s="127">
+      <c r="I102" s="127">
         <v>-5.6899999999999999E-2</v>
       </c>
-      <c r="J100" s="127">
+      <c r="J102" s="127">
         <v>-5.67E-2</v>
       </c>
     </row>
-    <row r="101" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="64" t="s">
+    <row r="103" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="B101" s="131">
+      <c r="B103" s="131">
         <v>-2E-3</v>
       </c>
-      <c r="C101" s="131">
+      <c r="C103" s="131">
         <v>2.8899999999999999E-2</v>
       </c>
-      <c r="D101" s="131">
+      <c r="D103" s="131">
         <v>0.30719999999999997</v>
       </c>
-      <c r="E101" s="131">
+      <c r="E103" s="131">
         <v>1.15E-2</v>
       </c>
-      <c r="F101" s="131">
+      <c r="F103" s="131">
         <v>0.19950000000000001</v>
       </c>
-      <c r="G101" s="131">
+      <c r="G103" s="131">
         <v>0.85050000000000003</v>
       </c>
-      <c r="H101" s="131">
+      <c r="H103" s="131">
         <v>-1.49E-2</v>
       </c>
-      <c r="I101" s="131">
+      <c r="I103" s="131">
         <v>8.0399999999999999E-2</v>
       </c>
-      <c r="J101" s="131">
+      <c r="J103" s="131">
         <v>9.98E-2</v>
       </c>
     </row>
-    <row r="102" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      </c>
+    <row r="104" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A104" s="132"/>
       <c r="B104" s="54"/>
       <c r="C104" s="54"/>
       <c r="D104" s="54"/>
       <c r="E104" s="54"/>
       <c r="F104" s="54"/>
       <c r="G104" s="54"/>
       <c r="H104" s="54"/>
       <c r="I104" s="54"/>
       <c r="J104" s="54"/>
     </row>
-    <row r="105" spans="1:10" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="B106" s="58" t="s">
+    <row r="105" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A105" s="67"/>
+      <c r="B105" s="54"/>
+      <c r="C105" s="54"/>
+      <c r="D105" s="54"/>
+      <c r="E105" s="54"/>
+      <c r="F105" s="54"/>
+      <c r="G105" s="54"/>
+      <c r="H105" s="54"/>
+      <c r="I105" s="54"/>
+      <c r="J105" s="54"/>
+    </row>
+    <row r="106" spans="1:14" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="53" t="s">
+        <v>555</v>
+      </c>
+      <c r="B106" s="54"/>
+      <c r="C106" s="54"/>
+      <c r="D106" s="54"/>
+      <c r="E106" s="54"/>
+      <c r="F106" s="54"/>
+      <c r="G106" s="54"/>
+      <c r="H106" s="54"/>
+      <c r="I106" s="54"/>
+      <c r="J106" s="54"/>
+    </row>
+    <row r="107" spans="1:14" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="76"/>
+      <c r="B107" s="76"/>
+      <c r="C107" s="76"/>
+      <c r="D107" s="76"/>
+      <c r="E107" s="76"/>
+      <c r="F107" s="76"/>
+      <c r="G107" s="76"/>
+    </row>
+    <row r="108" spans="1:14" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A108" s="97"/>
+      <c r="B108" s="58" t="s">
         <v>101</v>
       </c>
-      <c r="C106" s="58" t="s">
+      <c r="C108" s="58" t="s">
         <v>71</v>
       </c>
-      <c r="D106" s="58" t="s">
+      <c r="D108" s="58" t="s">
         <v>72</v>
       </c>
-      <c r="E106" s="58" t="s">
+      <c r="E108" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="F106" s="58" t="s">
+      <c r="F108" s="58" t="s">
         <v>74</v>
       </c>
-      <c r="G106" s="58" t="s">
+      <c r="G108" s="58" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="107" spans="1:10" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A108" s="133" t="s">
+    <row r="109" spans="1:14" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="59"/>
+      <c r="B109" s="59"/>
+      <c r="C109" s="59"/>
+      <c r="D109" s="59"/>
+      <c r="E109" s="59"/>
+      <c r="F109" s="59"/>
+      <c r="G109" s="59"/>
+    </row>
+    <row r="110" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="133" t="s">
         <v>39</v>
       </c>
-      <c r="B108" s="27"/>
-      <c r="C108" s="27">
+      <c r="B110" s="27"/>
+      <c r="C110" s="27">
         <v>1758907.3581743001</v>
       </c>
-      <c r="D108" s="27">
+      <c r="D110" s="27">
         <v>3350571.0247737002</v>
       </c>
-      <c r="E108" s="27">
+      <c r="E110" s="27">
         <v>4443720.4622686999</v>
       </c>
-      <c r="F108" s="27">
+      <c r="F110" s="27">
         <v>3228741.5505873901</v>
       </c>
-      <c r="G108" s="27">
+      <c r="G110" s="27">
         <v>63810.003249699999</v>
       </c>
     </row>
-    <row r="109" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="134" t="s">
+    <row r="111" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="134" t="s">
         <v>76</v>
-      </c>
-[...40 lines deleted...]
-        <v>78</v>
       </c>
       <c r="B111" s="29"/>
       <c r="C111" s="19">
-        <v>5186.0306799999998</v>
-[...1 lines deleted...]
-      <c r="D111" s="19"/>
+        <v>394898.10580729903</v>
+      </c>
+      <c r="D111" s="19">
+        <v>129059.2470686</v>
+      </c>
       <c r="E111" s="19">
-        <v>173221.4547647</v>
+        <v>447766.81058220001</v>
       </c>
       <c r="F111" s="19">
-        <v>8958.7999999999993</v>
-[...3 lines deleted...]
-    <row r="112" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+        <v>331778.64845520002</v>
+      </c>
+      <c r="G111" s="19">
+        <v>1165.1365499999899</v>
+      </c>
+    </row>
+    <row r="112" spans="1:14" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A112" s="134" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B112" s="29"/>
       <c r="C112" s="19">
-        <v>0.76409289999999996</v>
+        <v>1070144.7332709001</v>
       </c>
       <c r="D112" s="19">
-        <v>1227292.3818030001</v>
+        <v>20026.195540600002</v>
       </c>
       <c r="E112" s="19">
-        <v>59333.050708299997</v>
+        <v>1059686.2044929001</v>
       </c>
       <c r="F112" s="19">
-        <v>992.94</v>
-[...1 lines deleted...]
-      <c r="G112" s="19"/>
+        <v>135773.09637000001</v>
+      </c>
+      <c r="G112" s="19">
+        <v>835.20863999999995</v>
+      </c>
     </row>
     <row r="113" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A113" s="134" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B113" s="29"/>
       <c r="C113" s="19">
-        <v>282454.21934200003</v>
-[...3 lines deleted...]
-      </c>
+        <v>5186.0306799999998</v>
+      </c>
+      <c r="D113" s="19"/>
       <c r="E113" s="19">
-        <v>2696457.6001737998</v>
+        <v>173221.4547647</v>
       </c>
       <c r="F113" s="19">
-        <v>325942.778834</v>
-[...3 lines deleted...]
-      </c>
+        <v>8958.7999999999993</v>
+      </c>
+      <c r="G113" s="19"/>
     </row>
     <row r="114" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A114" s="134" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B114" s="29"/>
       <c r="C114" s="19">
+        <v>0.76409289999999996</v>
+      </c>
+      <c r="D114" s="19">
+        <v>1227292.3818030001</v>
+      </c>
+      <c r="E114" s="19">
+        <v>59333.050708299997</v>
+      </c>
+      <c r="F114" s="19">
+        <v>992.94</v>
+      </c>
+      <c r="G114" s="19"/>
+    </row>
+    <row r="115" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="134" t="s">
+        <v>80</v>
+      </c>
+      <c r="B115" s="29"/>
+      <c r="C115" s="19">
+        <v>282454.21934200003</v>
+      </c>
+      <c r="D115" s="19">
+        <v>1974375.4713142901</v>
+      </c>
+      <c r="E115" s="19">
+        <v>2696457.6001737998</v>
+      </c>
+      <c r="F115" s="19">
+        <v>325942.778834</v>
+      </c>
+      <c r="G115" s="19">
+        <v>1.2796999999999999E-3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="B116" s="29"/>
+      <c r="C116" s="19">
         <v>-288.1737311</v>
       </c>
-      <c r="D114" s="19">
+      <c r="D116" s="19">
         <v>-6371.3260270999999</v>
       </c>
-      <c r="E114" s="19">
+      <c r="E116" s="19">
         <v>995.29051479999896</v>
       </c>
-      <c r="F114" s="19">
+      <c r="F116" s="19">
         <v>8.4145097999999994</v>
       </c>
-      <c r="G114" s="19"/>
-[...2 lines deleted...]
-      <c r="A115" s="135" t="s">
+      <c r="G116" s="19"/>
+    </row>
+    <row r="117" spans="1:10" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="135" t="s">
         <v>82</v>
       </c>
-      <c r="B115" s="32"/>
-      <c r="C115" s="22">
+      <c r="B117" s="32"/>
+      <c r="C117" s="22">
         <v>6511.6787123000004</v>
       </c>
-      <c r="D115" s="22">
+      <c r="D117" s="22">
         <v>6189.0550742999903</v>
       </c>
-      <c r="E115" s="22">
+      <c r="E117" s="22">
         <v>6260.0510319999903</v>
       </c>
-      <c r="F115" s="22">
+      <c r="F117" s="22">
         <v>2425286.8724183901</v>
       </c>
-      <c r="G115" s="22">
+      <c r="G117" s="22">
         <v>61809.656779999998</v>
       </c>
     </row>
-    <row r="116" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="136" t="s">
+    <row r="118" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A118" s="136" t="s">
         <v>83</v>
       </c>
-      <c r="D116" s="54"/>
-[...22 lines deleted...]
-      <c r="C118" s="54"/>
       <c r="D118" s="54"/>
       <c r="E118" s="54"/>
       <c r="F118" s="54"/>
       <c r="G118" s="54"/>
       <c r="H118" s="54"/>
       <c r="I118" s="54"/>
       <c r="J118" s="54"/>
     </row>
     <row r="119" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A119" s="54"/>
       <c r="B119" s="54"/>
       <c r="C119" s="54"/>
       <c r="D119" s="54"/>
       <c r="E119" s="54"/>
       <c r="F119" s="54"/>
       <c r="G119" s="54"/>
       <c r="H119" s="54"/>
       <c r="I119" s="54"/>
       <c r="J119" s="54"/>
     </row>
     <row r="120" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A120" s="54"/>
       <c r="B120" s="54"/>
       <c r="C120" s="54"/>
       <c r="D120" s="54"/>
@@ -17429,70 +17487,94 @@
     </row>
     <row r="416" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A416" s="54"/>
       <c r="B416" s="54"/>
       <c r="C416" s="54"/>
       <c r="D416" s="54"/>
       <c r="E416" s="54"/>
       <c r="F416" s="54"/>
       <c r="G416" s="54"/>
       <c r="H416" s="54"/>
       <c r="I416" s="54"/>
       <c r="J416" s="54"/>
     </row>
     <row r="417" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
       <c r="A417" s="54"/>
       <c r="B417" s="54"/>
       <c r="C417" s="54"/>
       <c r="D417" s="54"/>
       <c r="E417" s="54"/>
       <c r="F417" s="54"/>
       <c r="G417" s="54"/>
       <c r="H417" s="54"/>
       <c r="I417" s="54"/>
       <c r="J417" s="54"/>
     </row>
+    <row r="418" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A418" s="54"/>
+      <c r="B418" s="54"/>
+      <c r="C418" s="54"/>
+      <c r="D418" s="54"/>
+      <c r="E418" s="54"/>
+      <c r="F418" s="54"/>
+      <c r="G418" s="54"/>
+      <c r="H418" s="54"/>
+      <c r="I418" s="54"/>
+      <c r="J418" s="54"/>
+    </row>
+    <row r="419" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A419" s="54"/>
+      <c r="B419" s="54"/>
+      <c r="C419" s="54"/>
+      <c r="D419" s="54"/>
+      <c r="E419" s="54"/>
+      <c r="F419" s="54"/>
+      <c r="G419" s="54"/>
+      <c r="H419" s="54"/>
+      <c r="I419" s="54"/>
+      <c r="J419" s="54"/>
+    </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A78:I78"/>
-[...10 lines deleted...]
-    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A80:I80"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="E84:G84"/>
+    <mergeCell ref="H84:J84"/>
+    <mergeCell ref="A36:A37"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="E36:E37"/>
+    <mergeCell ref="F36:F37"/>
+    <mergeCell ref="G36:G37"/>
+    <mergeCell ref="A57:H57"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="55" max="9" man="1"/>
+    <brk id="57" max="9" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:N35"/>
   <sheetViews>
     <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="13.625" style="137" customWidth="1"/>
     <col min="2" max="16384" width="9" style="137"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>556</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
@@ -17719,61 +17801,61 @@
     </row>
     <row r="20" spans="1:5" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
     <row r="21" spans="1:5" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="4" t="s">
         <v>92</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
     </row>
     <row r="22" spans="1:5" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="138"/>
       <c r="B22" s="138"/>
       <c r="C22" s="147"/>
       <c r="D22" s="147"/>
       <c r="E22" s="5"/>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A23" s="398"/>
-      <c r="B23" s="399" t="s">
+      <c r="A23" s="399"/>
+      <c r="B23" s="400" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="147"/>
       <c r="D23" s="147"/>
       <c r="E23" s="5"/>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="A24" s="398"/>
-      <c r="B24" s="399"/>
+      <c r="A24" s="399"/>
+      <c r="B24" s="400"/>
       <c r="C24" s="147"/>
       <c r="D24" s="147"/>
       <c r="E24" s="5"/>
     </row>
     <row r="25" spans="1:5" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A25" s="146"/>
       <c r="B25" s="146"/>
       <c r="C25" s="147"/>
       <c r="D25" s="147"/>
       <c r="E25" s="5"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="180">
         <v>45379</v>
       </c>
       <c r="B26" s="147">
         <v>307.32</v>
       </c>
       <c r="C26" s="181"/>
       <c r="D26" s="147"/>
       <c r="E26" s="5"/>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="180">
         <v>45471</v>
@@ -17830,51 +17912,51 @@
       <c r="E31" s="5"/>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="180">
         <v>45930</v>
       </c>
       <c r="B32" s="147">
         <v>269.02999999999997</v>
       </c>
       <c r="C32" s="181"/>
       <c r="D32" s="147"/>
       <c r="E32" s="5"/>
     </row>
     <row r="33" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A33" s="180">
         <v>46021</v>
       </c>
       <c r="B33" s="147">
         <v>294</v>
       </c>
       <c r="C33" s="181"/>
       <c r="D33" s="147"/>
       <c r="E33" s="5"/>
     </row>
     <row r="34" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="400">
+      <c r="A34" s="376">
         <v>46112</v>
       </c>
       <c r="B34" s="192">
         <v>306.08</v>
       </c>
       <c r="C34" s="181"/>
       <c r="D34" s="147"/>
       <c r="E34" s="5"/>
     </row>
     <row r="35" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A35" s="148"/>
       <c r="B35" s="148"/>
       <c r="C35" s="148"/>
       <c r="D35" s="147"/>
       <c r="E35" s="148"/>
       <c r="F35" s="148"/>
       <c r="G35" s="148"/>
       <c r="H35" s="148"/>
       <c r="I35" s="148"/>
       <c r="J35" s="148"/>
       <c r="K35" s="148"/>
       <c r="L35" s="148"/>
       <c r="M35" s="148"/>
       <c r="N35" s="148"/>
     </row>
@@ -18198,51 +18280,51 @@
       <c r="C32" s="4"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
     </row>
     <row r="33" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A33" s="4"/>
       <c r="B33" s="5"/>
       <c r="C33" s="4"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7892E939-E87D-41AB-8249-03D00DEA76DC}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:I53"/>
   <sheetViews>
-    <sheetView view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="115" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.75" style="6" customWidth="1"/>
     <col min="2" max="12" width="11" style="6" customWidth="1"/>
     <col min="13" max="16384" width="8" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="4" t="s">
         <v>559</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
     <row r="2" spans="1:9" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
@@ -18291,109 +18373,109 @@
       </c>
       <c r="B5" s="160">
         <v>12</v>
       </c>
       <c r="C5" s="16">
         <v>103079924</v>
       </c>
       <c r="D5" s="27">
         <v>153018</v>
       </c>
       <c r="E5" s="27">
         <v>24088810</v>
       </c>
       <c r="F5" s="27">
         <v>3551704</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
     </row>
     <row r="6" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17" t="s">
         <v>109</v>
       </c>
       <c r="B6" s="161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C6" s="19">
-        <v>5591687</v>
+        <v>5741363</v>
       </c>
       <c r="D6" s="29">
-        <v>2793010</v>
+        <v>2796842</v>
       </c>
       <c r="E6" s="29">
-        <v>6968184</v>
+        <v>7198945</v>
       </c>
       <c r="F6" s="29">
-        <v>100348</v>
+        <v>101513</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
     </row>
     <row r="7" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
         <v>110</v>
       </c>
       <c r="B7" s="161">
         <v>1</v>
       </c>
       <c r="C7" s="19">
         <v>0</v>
       </c>
       <c r="D7" s="29">
         <v>96083</v>
       </c>
       <c r="E7" s="29">
         <v>0</v>
       </c>
       <c r="F7" s="29">
         <v>0</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
     </row>
     <row r="8" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="20" t="s">
         <v>39</v>
       </c>
       <c r="B8" s="162">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="22">
-        <v>108671611</v>
+        <v>108821287</v>
       </c>
       <c r="D8" s="32">
-        <v>3042111</v>
+        <v>3045943</v>
       </c>
       <c r="E8" s="32">
-        <v>31056994</v>
+        <v>31287755</v>
       </c>
       <c r="F8" s="32">
-        <v>3652052</v>
+        <v>3653217</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="23"/>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
       <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
     </row>
     <row r="10" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>560</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
       <c r="F10" s="5"/>
@@ -18423,76 +18505,76 @@
       <c r="D12" s="166" t="s">
         <v>128</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
     </row>
     <row r="13" spans="1:9" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="13"/>
       <c r="B13" s="167"/>
       <c r="C13" s="167"/>
       <c r="D13" s="167"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="5"/>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
     </row>
     <row r="14" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="14" t="s">
         <v>122</v>
       </c>
       <c r="B14" s="154">
-        <v>1054299</v>
+        <v>966991</v>
       </c>
       <c r="C14" s="155">
         <v>45</v>
       </c>
       <c r="D14" s="154">
-        <v>1054344</v>
+        <v>967036</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="5"/>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
     </row>
     <row r="15" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="17" t="s">
         <v>123</v>
       </c>
       <c r="B15" s="156">
-        <v>1333025</v>
+        <v>1336116</v>
       </c>
       <c r="C15" s="157">
         <v>111676</v>
       </c>
       <c r="D15" s="156">
-        <v>1444701</v>
+        <v>1447792</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
     </row>
     <row r="16" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A16" s="17" t="s">
         <v>124</v>
       </c>
       <c r="B16" s="156">
         <v>1031289</v>
       </c>
       <c r="C16" s="157">
         <v>0</v>
       </c>
       <c r="D16" s="156">
         <v>1031289</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="5"/>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
@@ -18518,95 +18600,95 @@
     </row>
     <row r="18" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B18" s="156">
         <v>126127</v>
       </c>
       <c r="C18" s="157">
         <v>0</v>
       </c>
       <c r="D18" s="156">
         <v>126127</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
     </row>
     <row r="19" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="156">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="C19" s="157">
         <v>0</v>
       </c>
       <c r="D19" s="156">
-        <v>0</v>
+        <v>165</v>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
     </row>
     <row r="20" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A20" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B20" s="156">
         <v>910245</v>
       </c>
       <c r="C20" s="157">
         <v>0</v>
       </c>
       <c r="D20" s="156">
         <v>910245</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="5"/>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
     </row>
     <row r="21" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A21" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B21" s="156">
-        <v>6990601</v>
+        <v>7305414</v>
       </c>
       <c r="C21" s="157">
         <v>18942723</v>
       </c>
       <c r="D21" s="156">
-        <v>25933324</v>
+        <v>26248137</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="5"/>
       <c r="H21" s="5"/>
       <c r="I21" s="5"/>
     </row>
     <row r="22" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A22" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="156">
         <v>0</v>
       </c>
       <c r="C22" s="157">
         <v>0</v>
       </c>
       <c r="D22" s="156">
         <v>0</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
@@ -18678,249 +18760,249 @@
       </c>
       <c r="E27" s="166" t="s">
         <v>137</v>
       </c>
       <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
       <c r="I27" s="5"/>
     </row>
     <row r="28" spans="1:9" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A28" s="13"/>
       <c r="B28" s="167"/>
       <c r="C28" s="167"/>
       <c r="D28" s="167"/>
       <c r="E28" s="167"/>
       <c r="F28" s="5"/>
       <c r="G28" s="5"/>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
     </row>
     <row r="29" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>129</v>
       </c>
       <c r="B29" s="154">
-        <v>3042111</v>
+        <v>3045943</v>
       </c>
       <c r="C29" s="154">
         <v>2381971</v>
       </c>
       <c r="D29" s="168">
-        <v>0.27714023386514786</v>
+        <v>0.27874898560897687</v>
       </c>
       <c r="E29" s="169">
         <v>1</v>
       </c>
       <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
     </row>
     <row r="30" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A30" s="17" t="s">
         <v>130</v>
       </c>
       <c r="B30" s="156">
-        <v>1660062</v>
+        <v>1662694</v>
       </c>
       <c r="C30" s="156">
         <v>1355686</v>
       </c>
       <c r="D30" s="163">
-        <v>0.22451806686799158</v>
+        <v>0.22645951938723274</v>
       </c>
       <c r="E30" s="170">
-        <v>0.5456940920301725</v>
+        <v>0.5458716725821855</v>
       </c>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
     </row>
     <row r="31" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A31" s="17" t="s">
         <v>133</v>
       </c>
       <c r="B31" s="156">
-        <v>71282</v>
+        <v>72846</v>
       </c>
       <c r="C31" s="156">
         <v>64082</v>
       </c>
       <c r="D31" s="163">
-        <v>0.11235604381885711</v>
+        <v>0.13676227333728663</v>
       </c>
       <c r="E31" s="170">
-        <v>2.3431755120046572E-2</v>
+        <v>2.3915746289408568E-2</v>
       </c>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
     </row>
     <row r="32" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A32" s="17" t="s">
         <v>134</v>
       </c>
       <c r="B32" s="156">
-        <v>145179</v>
+        <v>145543</v>
       </c>
       <c r="C32" s="156">
         <v>149448</v>
       </c>
       <c r="D32" s="163">
-        <v>-2.8565119640276193E-2</v>
+        <v>-2.6129489856003385E-2</v>
       </c>
       <c r="E32" s="170">
-        <v>4.7723110695171871E-2</v>
+        <v>4.77825750514701E-2</v>
       </c>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
     </row>
     <row r="33" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="17" t="s">
         <v>135</v>
       </c>
       <c r="B33" s="156">
         <v>1428213</v>
       </c>
       <c r="C33" s="156">
         <v>65898</v>
       </c>
       <c r="D33" s="163">
         <v>20.673085677865792</v>
       </c>
       <c r="E33" s="170">
-        <v>0.46948089665367237</v>
+        <v>0.46889025828782743</v>
       </c>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
     </row>
     <row r="34" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A34" s="17" t="s">
         <v>136</v>
       </c>
       <c r="B34" s="156">
-        <v>15388</v>
+        <v>16092</v>
       </c>
       <c r="C34" s="156">
         <v>1076258</v>
       </c>
       <c r="D34" s="163">
-        <v>-0.98570231301416578</v>
+        <v>-0.98504819476370908</v>
       </c>
       <c r="E34" s="170">
-        <v>5.058329561281623E-3</v>
+        <v>5.2830929534794313E-3</v>
       </c>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
     </row>
     <row r="35" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A35" s="17" t="s">
         <v>116</v>
       </c>
       <c r="B35" s="156">
         <v>6470</v>
       </c>
       <c r="C35" s="156">
         <v>5624</v>
       </c>
       <c r="D35" s="163">
         <v>0.15042674253200561</v>
       </c>
       <c r="E35" s="170">
-        <v>2.1268125982253768E-3</v>
+        <v>2.1241369257402388E-3</v>
       </c>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
     </row>
     <row r="36" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A36" s="17" t="s">
         <v>117</v>
       </c>
       <c r="B36" s="156">
         <v>0</v>
       </c>
       <c r="C36" s="156">
         <v>0</v>
       </c>
       <c r="D36" s="163">
         <v>0</v>
       </c>
       <c r="E36" s="170">
         <v>0</v>
       </c>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
     </row>
     <row r="37" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A37" s="17" t="s">
         <v>118</v>
       </c>
       <c r="B37" s="156">
         <v>1278283</v>
       </c>
       <c r="C37" s="156">
         <v>943743</v>
       </c>
       <c r="D37" s="163">
         <v>0.35448209946987697</v>
       </c>
       <c r="E37" s="170">
-        <v>0.42019604149881445</v>
+        <v>0.41966740677681758</v>
       </c>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
     </row>
     <row r="38" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="17" t="s">
         <v>119</v>
       </c>
       <c r="B38" s="156">
-        <v>0</v>
+        <v>-45</v>
       </c>
       <c r="C38" s="156">
         <v>301</v>
       </c>
       <c r="D38" s="163">
-        <v>-1</v>
+        <v>-1.1495016611295681</v>
       </c>
       <c r="E38" s="170">
-        <v>0</v>
+        <v>-1.4773749869908925E-5</v>
       </c>
       <c r="F38" s="5"/>
       <c r="G38" s="5"/>
       <c r="H38" s="5"/>
       <c r="I38" s="5"/>
     </row>
     <row r="39" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A39" s="17" t="s">
         <v>120</v>
       </c>
       <c r="B39" s="156">
         <v>0</v>
       </c>
       <c r="C39" s="156">
         <v>0</v>
       </c>
       <c r="D39" s="163">
         <v>0</v>
       </c>
       <c r="E39" s="170">
         <v>0</v>
       </c>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
@@ -18930,102 +19012,102 @@
       <c r="A40" s="17" t="s">
         <v>121</v>
       </c>
       <c r="B40" s="156">
         <v>0</v>
       </c>
       <c r="C40" s="156">
         <v>0</v>
       </c>
       <c r="D40" s="163">
         <v>0</v>
       </c>
       <c r="E40" s="170">
         <v>0</v>
       </c>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
     </row>
     <row r="41" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A41" s="17" t="s">
         <v>131</v>
       </c>
       <c r="B41" s="156">
-        <v>91317</v>
+        <v>92562</v>
       </c>
       <c r="C41" s="156">
         <v>76276</v>
       </c>
       <c r="D41" s="163">
-        <v>0.19719177723005932</v>
+        <v>0.21351408044470088</v>
       </c>
       <c r="E41" s="170">
-        <v>3.001764235427307E-2</v>
+        <v>3.0388618565744666E-2</v>
       </c>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
     </row>
     <row r="42" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A42" s="17" t="s">
         <v>132</v>
       </c>
       <c r="B42" s="156">
         <v>6394</v>
       </c>
       <c r="C42" s="156">
         <v>5527</v>
       </c>
       <c r="D42" s="163">
         <v>0.15686629274470776</v>
       </c>
       <c r="E42" s="170">
-        <v>2.1018299463760525E-3</v>
+        <v>2.099185703737726E-3</v>
       </c>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
     </row>
     <row r="43" spans="1:9" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A43" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B43" s="158">
         <v>-415</v>
       </c>
       <c r="C43" s="158">
         <v>-5186</v>
       </c>
       <c r="D43" s="164">
         <v>-0.91997686077902041</v>
       </c>
       <c r="E43" s="171">
-        <v>-1.3641842786144226E-4</v>
+        <v>-1.3624680435582676E-4</v>
       </c>
       <c r="F43" s="5"/>
       <c r="G43" s="5"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
       <c r="H44" s="5"/>
       <c r="I44" s="5"/>
     </row>
     <row r="45" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="4" t="s">
         <v>142</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
@@ -19062,144 +19144,144 @@
       </c>
       <c r="G47" s="166" t="s">
         <v>141</v>
       </c>
       <c r="H47" s="166" t="s">
         <v>147</v>
       </c>
       <c r="I47" s="5"/>
     </row>
     <row r="48" spans="1:9" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A48" s="13"/>
       <c r="B48" s="167"/>
       <c r="C48" s="167"/>
       <c r="D48" s="167"/>
       <c r="E48" s="167"/>
       <c r="F48" s="167"/>
       <c r="G48" s="167"/>
       <c r="H48" s="167"/>
       <c r="I48" s="5"/>
     </row>
     <row r="49" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A49" s="14" t="s">
         <v>143</v>
       </c>
       <c r="B49" s="174">
-        <v>3.3920949036696539</v>
+        <v>3.3638354995088759</v>
       </c>
       <c r="C49" s="177">
-        <v>1.0353359674877829</v>
+        <v>1.0104131862464849</v>
       </c>
       <c r="D49" s="174">
-        <v>1.3397341575013209</v>
+        <v>1.4179786161119914</v>
       </c>
       <c r="E49" s="174">
-        <v>2.2869012118296652</v>
+        <v>2.3511424236593301</v>
       </c>
       <c r="F49" s="174">
-        <v>2.5292024346892621</v>
+        <v>2.5200106409039522</v>
       </c>
       <c r="G49" s="174">
         <v>11.861373333333329</v>
       </c>
       <c r="H49" s="154">
         <v>0</v>
       </c>
       <c r="I49" s="5"/>
     </row>
     <row r="50" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A50" s="17" t="s">
         <v>144</v>
       </c>
       <c r="B50" s="175">
-        <v>3.3920949036696539</v>
+        <v>3.3638354995088759</v>
       </c>
       <c r="C50" s="178">
-        <v>1.0353359674877829</v>
+        <v>1.0104131862464849</v>
       </c>
       <c r="D50" s="175">
-        <v>1.3397341575013209</v>
+        <v>1.4179786161119914</v>
       </c>
       <c r="E50" s="175">
-        <v>2.2869012118296652</v>
+        <v>2.3511424236593301</v>
       </c>
       <c r="F50" s="175">
-        <v>2.5292024346892621</v>
+        <v>2.5200106409039522</v>
       </c>
       <c r="G50" s="175">
         <v>11.861373333333329</v>
       </c>
       <c r="H50" s="156">
         <v>0</v>
       </c>
       <c r="I50" s="5"/>
     </row>
     <row r="51" spans="1:9" ht="23.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A51" s="17" t="s">
         <v>145</v>
       </c>
       <c r="B51" s="175">
-        <v>3.3920949036696539</v>
+        <v>3.3700609927445488</v>
       </c>
       <c r="C51" s="178">
-        <v>1.0353359674877829</v>
+        <v>1.0104131862464849</v>
       </c>
       <c r="D51" s="175">
-        <v>1.3397341575013209</v>
+        <v>1.4179786161119914</v>
       </c>
       <c r="E51" s="175">
-        <v>2.2869012118296652</v>
+        <v>2.3511424236593301</v>
       </c>
       <c r="F51" s="175">
-        <v>2.5292024346892621</v>
+        <v>2.5200106409039522</v>
       </c>
       <c r="G51" s="175">
         <v>11.861373333333329</v>
       </c>
       <c r="H51" s="156">
         <v>0</v>
       </c>
       <c r="I51" s="5"/>
     </row>
     <row r="52" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A52" s="172" t="s">
         <v>146</v>
       </c>
       <c r="B52" s="176">
-        <v>9.4975854683496994</v>
+        <v>9.3478006347745985</v>
       </c>
       <c r="C52" s="179">
-        <v>1.366243700016613</v>
+        <v>1.06638562236521</v>
       </c>
       <c r="D52" s="176">
-        <v>2.6781088157002153</v>
+        <v>2.5991037280257245</v>
       </c>
       <c r="E52" s="176">
-        <v>7.7551809895513273</v>
+        <v>7.4371396540679049</v>
       </c>
       <c r="F52" s="176">
-        <v>14.004829749270453</v>
+        <v>13.584655102144517</v>
       </c>
       <c r="G52" s="176">
         <v>95.386083052749726</v>
       </c>
       <c r="H52" s="173">
         <v>0</v>
       </c>
       <c r="I52" s="5"/>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.2">
       <c r="B53" s="5"/>
       <c r="C53" s="5"/>
       <c r="E53" s="5"/>
       <c r="F53" s="5"/>
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
@@ -19234,25 +19316,33 @@
       <vt:lpstr>BCPB</vt:lpstr>
       <vt:lpstr>CDCP</vt:lpstr>
       <vt:lpstr>OCP</vt:lpstr>
       <vt:lpstr>BCPB!Print_Area</vt:lpstr>
       <vt:lpstr>'kolektívne investovanie'!Print_Area</vt:lpstr>
       <vt:lpstr>OCP!Print_Area</vt:lpstr>
       <vt:lpstr>poisťovne!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="PowerlinkCOMAddIn.COMAddIn.WebAddinBridge.Options">
+    <vt:lpwstr>{"port":50152,"version":"1.26.725"}</vt:lpwstr>
+  </property>
+</Properties>
+</file>