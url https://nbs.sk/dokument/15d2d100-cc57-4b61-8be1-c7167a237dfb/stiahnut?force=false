--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -13,82 +13,84 @@
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FEA90C59-8520-40D8-B1CE-C7CD1CB795F4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8440E0E7-0EAE-4A3C-AF12-3510C2047794}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57720" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time series since 2009" sheetId="6" r:id="rId1"/>
     <sheet name="Notes" sheetId="7" r:id="rId2"/>
     <sheet name="Graph" sheetId="8" r:id="rId3"/>
     <sheet name="1993-2008" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="D76" i="6" l="1"/>
+  <c r="B76" i="6"/>
   <c r="D75" i="6" l="1"/>
   <c r="B75" i="6" s="1"/>
   <c r="D74" i="6"/>
   <c r="B74" i="6" s="1"/>
   <c r="B18" i="8"/>
   <c r="C13" i="8" s="1"/>
   <c r="D73" i="6"/>
   <c r="B73" i="6" s="1"/>
   <c r="D72" i="6"/>
   <c r="B72" i="6" s="1"/>
   <c r="D71" i="6"/>
   <c r="B71" i="6" s="1"/>
   <c r="D70" i="6"/>
   <c r="B70" i="6" s="1"/>
   <c r="D69" i="6"/>
   <c r="B69" i="6" s="1"/>
   <c r="D51" i="6"/>
   <c r="B51" i="6" s="1"/>
   <c r="D52" i="6"/>
   <c r="B52" i="6" s="1"/>
   <c r="D53" i="6"/>
   <c r="B53" i="6" s="1"/>
   <c r="D54" i="6"/>
   <c r="B54" i="6" s="1"/>
   <c r="D55" i="6"/>
@@ -136,51 +138,51 @@
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{38BCC985-8673-4AF1-A95E-1546E46602E7}" keepAlive="1" name="Query - Page001" description="Connection to the 'Page001' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Page001;Extended Properties=&quot;&quot;" command="SELECT * FROM [Page001]"/>
   </connection>
   <connection id="2" xr16:uid="{8F70164E-7854-4B5F-AB7A-B8952013150F}" keepAlive="1" name="Query - Table001 (Page 1)" description="Connection to the 'Table001 (Page 1)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1)]"/>
   </connection>
   <connection id="3" xr16:uid="{D5D41C24-78EC-4BEC-84D9-C421BDD6D314}" keepAlive="1" name="Query - Table001 (Page 1) (2)" description="Connection to the 'Table001 (Page 1) (2)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (2)]"/>
   </connection>
   <connection id="4" xr16:uid="{BE628895-85A1-485B-9D7E-B296AF790F02}" keepAlive="1" name="Query - Table001 (Page 1) (3)" description="Connection to the 'Table001 (Page 1) (3)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (3)]"/>
   </connection>
   <connection id="5" xr16:uid="{A5F9426D-C9F9-4426-A3C9-FD4E9A289083}" keepAlive="1" name="Query - Table001 (Page 1) (4)" description="Connection to the 'Table001 (Page 1) (4)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (4)]"/>
   </connection>
   <connection id="6" xr16:uid="{EF21244F-3EC5-401E-AB14-E38BCCB0FDE9}" keepAlive="1" name="Query - Table001 (Page 1) (5)" description="Connection to the 'Table001 (Page 1) (5)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (5)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (5)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="411" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="128">
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>Krajina</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>30.6.</t>
   </si>
   <si>
     <t>30.9.</t>
   </si>
   <si>
     <t>31.12.</t>
   </si>
   <si>
@@ -518,50 +520,53 @@
   </si>
   <si>
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
+  <si>
+    <t>XII-2025</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -717,51 +722,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="45">
+  <borders count="44">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
@@ -1246,73 +1251,60 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="138">
+  <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1463,180 +1455,177 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="41" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="38" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="42" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{064FEC21-CD57-47D8-9E24-99B8F2E1903D}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{190E0644-8AF5-462F-B503-86D311E3F80D}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{DBFFC87E-503B-4C05-A4AB-01D5D0BFA2C8}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{08098996-DCDE-48D5-9E36-E21068438316}"/>
     <cellStyle name="Normal_ZI99" xfId="4" xr:uid="{ABD7032C-5893-4842-A82B-848B8D01E627}"/>
+    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="sk-SK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
@@ -1649,51 +1638,51 @@
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Foreign capital in the banking sector of the SR at </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="sk-SK" sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>30th September 2025</a:t>
+              <a:t>31st December 2025</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1544767060367454"/>
           <c:y val="1.3923977587907897E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="1"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.28516528937819779"/>
           <c:y val="0.18730032242963618"/>
           <c:w val="0.50133996211383414"/>
           <c:h val="0.70370401423593154"/>
@@ -1828,50 +1817,96 @@
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="Calibri"/>
                       <a:ea typeface="Calibri"/>
                       <a:cs typeface="Calibri"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="sk-SK"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="bestFit"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="1"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator> </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-D4FB-4B83-954E-C33351A4EA89}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.10630615387952538"/>
+                  <c:y val="-8.3146177179808465E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator> </c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-73F4-4C4D-AE9E-B2957782CB86}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="13"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="0.19579857269907378"/>
+                  <c:y val="-5.1496601284125466E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator> </c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000C-73F4-4C4D-AE9E-B2957782CB86}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Calibri"/>
                     <a:ea typeface="Calibri"/>
                     <a:cs typeface="Calibri"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="sk-SK"/>
               </a:p>
             </c:txPr>
@@ -1923,87 +1958,87 @@
                 <c:pt idx="9">
                   <c:v>Austria</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Luxembourg</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Canada</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>USA</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Sweden</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Graph!$C$4:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
-                  <c:v>0.10780304582482876</c:v>
+                  <c:v>0.10714724366280365</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4.0666326051605778E-2</c:v>
+                  <c:v>4.0418742747850345E-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.68453577365869855</c:v>
+                  <c:v>0.68725956560698964</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1.4843014495159202E-2</c:v>
+                  <c:v>1.3947973333189827E-2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3.1621440075523177E-3</c:v>
+                  <c:v>3.1429057324154448E-3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.5035155105205967E-3</c:v>
+                  <c:v>3.4822164645786687E-3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.6209473075416844E-3</c:v>
+                  <c:v>1.6110855712607366E-3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>6.1058491559403183E-2</c:v>
+                  <c:v>6.0687209062746481E-2</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>8.2801878742767329E-2</c:v>
+                  <c:v>8.2298224561451375E-2</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3.2418946150833687E-6</c:v>
+                  <c:v>3.2221711425214728E-6</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1.6209473075416843E-6</c:v>
+                  <c:v>1.6110855712607364E-6</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-D4FB-4B83-954E-C33351A4EA89}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
@@ -2354,57 +2389,57 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C04C387-2C1C-439D-98E5-1E3E5955F039}">
-  <dimension ref="A1:AG75"/>
+  <dimension ref="A1:AG76"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B72" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="A76" sqref="A76"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="46.44140625" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="4" width="16.88671875" style="5" customWidth="1"/>
     <col min="5" max="22" width="12" style="5" customWidth="1"/>
     <col min="23" max="33" width="10.33203125" style="5" customWidth="1"/>
     <col min="34" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="30" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
     </row>
     <row r="2" spans="1:33" x14ac:dyDescent="0.3">
       <c r="C2" s="15"/>
@@ -2440,96 +2475,96 @@
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="15"/>
       <c r="Z6" s="15"/>
       <c r="AA6" s="15"/>
       <c r="AB6" s="15"/>
       <c r="AC6" s="15"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="15"/>
       <c r="AF6" s="15"/>
       <c r="AG6" s="15"/>
     </row>
     <row r="7" spans="1:33" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="109" t="s">
+      <c r="A7" s="108" t="s">
         <v>100</v>
       </c>
-      <c r="B7" s="111" t="s">
+      <c r="B7" s="110" t="s">
         <v>99</v>
       </c>
-      <c r="C7" s="113" t="s">
+      <c r="C7" s="112" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="115" t="s">
+      <c r="D7" s="114" t="s">
         <v>15</v>
       </c>
-      <c r="E7" s="116"/>
-[...16 lines deleted...]
-      <c r="V7" s="116"/>
+      <c r="E7" s="115"/>
+      <c r="F7" s="115"/>
+      <c r="G7" s="115"/>
+      <c r="H7" s="115"/>
+      <c r="I7" s="115"/>
+      <c r="J7" s="115"/>
+      <c r="K7" s="115"/>
+      <c r="L7" s="115"/>
+      <c r="M7" s="115"/>
+      <c r="N7" s="115"/>
+      <c r="O7" s="115"/>
+      <c r="P7" s="115"/>
+      <c r="Q7" s="115"/>
+      <c r="R7" s="115"/>
+      <c r="S7" s="115"/>
+      <c r="T7" s="115"/>
+      <c r="U7" s="115"/>
+      <c r="V7" s="115"/>
       <c r="W7" s="15"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="15"/>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
     </row>
     <row r="8" spans="1:33" s="22" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="110"/>
-[...1 lines deleted...]
-      <c r="C8" s="114"/>
+      <c r="A8" s="109"/>
+      <c r="B8" s="111"/>
+      <c r="C8" s="113"/>
       <c r="D8" s="26"/>
       <c r="E8" s="25" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="25" t="s">
         <v>98</v>
       </c>
       <c r="J8" s="25" t="s">
         <v>97</v>
       </c>
       <c r="K8" s="25" t="s">
         <v>30</v>
       </c>
       <c r="L8" s="25" t="s">
         <v>19</v>
       </c>
@@ -6724,51 +6759,51 @@
       <c r="C72" s="97">
         <v>242.82</v>
       </c>
       <c r="D72" s="98">
         <f t="shared" si="5"/>
         <v>4966.5940000000001</v>
       </c>
       <c r="E72" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F72" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G72" s="99">
         <v>2976.08</v>
       </c>
       <c r="H72" s="99">
         <v>140.79</v>
       </c>
       <c r="I72" s="99">
         <v>19.507999999999999</v>
       </c>
       <c r="J72" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="K72" s="108" t="s">
+      <c r="K72" s="107" t="s">
         <v>36</v>
       </c>
       <c r="L72" s="99">
         <v>21.61</v>
       </c>
       <c r="M72" s="99">
         <v>5</v>
       </c>
       <c r="N72" s="99">
         <v>376.68</v>
       </c>
       <c r="O72" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P72" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q72" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R72" s="101">
         <v>1E-3</v>
       </c>
       <c r="S72" s="103">
         <v>0.02</v>
@@ -6794,51 +6829,51 @@
       <c r="C73" s="97">
         <v>242.83</v>
       </c>
       <c r="D73" s="98">
         <f t="shared" si="5"/>
         <v>6145.8739999999998</v>
       </c>
       <c r="E73" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F73" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G73" s="99">
         <v>4188.53</v>
       </c>
       <c r="H73" s="99">
         <v>102.62</v>
       </c>
       <c r="I73" s="99">
         <v>19.507999999999999</v>
       </c>
       <c r="J73" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="K73" s="108" t="s">
+      <c r="K73" s="107" t="s">
         <v>36</v>
       </c>
       <c r="L73" s="99">
         <v>21.61</v>
       </c>
       <c r="M73" s="99">
         <v>10</v>
       </c>
       <c r="N73" s="99">
         <v>376.68</v>
       </c>
       <c r="O73" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P73" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q73" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R73" s="101">
         <v>1E-3</v>
       </c>
       <c r="S73" s="103">
         <v>0.02</v>
@@ -6864,154 +6899,224 @@
       <c r="C74" s="97">
         <v>242.83</v>
       </c>
       <c r="D74" s="98">
         <f t="shared" si="5"/>
         <v>6155.7340000000004</v>
       </c>
       <c r="E74" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F74" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G74" s="99">
         <v>4204.43</v>
       </c>
       <c r="H74" s="99">
         <v>96.58</v>
       </c>
       <c r="I74" s="99">
         <v>19.507999999999999</v>
       </c>
       <c r="J74" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="K74" s="108" t="s">
+      <c r="K74" s="107" t="s">
         <v>36</v>
       </c>
       <c r="L74" s="99">
         <v>21.61</v>
       </c>
       <c r="M74" s="99">
         <v>10</v>
       </c>
       <c r="N74" s="99">
         <v>376.68</v>
       </c>
       <c r="O74" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P74" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q74" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R74" s="101">
         <v>1E-3</v>
       </c>
       <c r="S74" s="103">
         <v>0.02</v>
       </c>
       <c r="T74" s="103">
         <v>0.01</v>
       </c>
       <c r="U74" s="103">
         <v>0</v>
       </c>
       <c r="V74" s="100" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:22" x14ac:dyDescent="0.3">
       <c r="A75" s="95" t="s">
         <v>126</v>
       </c>
       <c r="B75" s="96">
-        <f t="shared" ref="B75" si="6">SUM(C75:D75)</f>
+        <f t="shared" ref="B75:B76" si="6">SUM(C75:D75)</f>
         <v>6412.0350000000008</v>
       </c>
       <c r="C75" s="97">
         <v>242.81</v>
       </c>
       <c r="D75" s="98">
-        <f t="shared" ref="D75" si="7">SUM(E75:V75)</f>
+        <f t="shared" ref="D75:D76" si="7">SUM(E75:V75)</f>
         <v>6169.2250000000004</v>
       </c>
       <c r="E75" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F75" s="99">
         <v>250.88</v>
       </c>
       <c r="G75" s="99">
         <v>4223.0600000000004</v>
       </c>
       <c r="H75" s="99">
         <v>91.57</v>
       </c>
       <c r="I75" s="99">
         <v>19.507999999999999</v>
       </c>
       <c r="J75" s="100" t="s">
         <v>36</v>
       </c>
-      <c r="K75" s="108" t="s">
+      <c r="K75" s="107" t="s">
         <v>36</v>
       </c>
       <c r="L75" s="99">
         <v>21.61</v>
       </c>
       <c r="M75" s="99">
         <v>10</v>
       </c>
       <c r="N75" s="99">
         <v>376.68</v>
       </c>
       <c r="O75" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P75" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q75" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R75" s="101">
         <v>1E-3</v>
       </c>
       <c r="S75" s="103">
         <v>0.02</v>
       </c>
       <c r="T75" s="103">
         <v>0.01</v>
       </c>
       <c r="U75" s="103">
         <v>0</v>
       </c>
       <c r="V75" s="100" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="76" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="95" t="s">
+        <v>127</v>
+      </c>
+      <c r="B76" s="96">
+        <f t="shared" si="6"/>
+        <v>6450.801547</v>
+      </c>
+      <c r="C76" s="97">
+        <v>243.81</v>
+      </c>
+      <c r="D76" s="98">
+        <f t="shared" si="7"/>
+        <v>6206.9915469999996</v>
+      </c>
+      <c r="E76" s="99">
+        <v>665.06240000000003</v>
+      </c>
+      <c r="F76" s="99">
+        <v>250.87893199999999</v>
+      </c>
+      <c r="G76" s="99">
+        <v>4265.8166510000001</v>
+      </c>
+      <c r="H76" s="99">
+        <v>86.575000000000003</v>
+      </c>
+      <c r="I76" s="99">
+        <v>19.507999999999999</v>
+      </c>
+      <c r="J76" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="K76" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="L76" s="99">
+        <v>21.614100000000001</v>
+      </c>
+      <c r="M76" s="99">
+        <v>10</v>
+      </c>
+      <c r="N76" s="99">
+        <v>376.68520000000001</v>
+      </c>
+      <c r="O76" s="99">
+        <v>510.82466399999998</v>
+      </c>
+      <c r="P76" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q76" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="R76" s="101">
+        <v>1E-3</v>
+      </c>
+      <c r="S76" s="103">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="T76" s="103">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="U76" s="103">
+        <v>0</v>
+      </c>
+      <c r="V76" s="100" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:V7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{839AC298-3772-4136-9D4D-49C6BEBF3EAD}">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="5"/>
   </cols>
@@ -7039,357 +7144,357 @@
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="31" t="s">
         <v>106</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="31" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C0F964E-1CE3-47B0-A9EF-144BEF15A653}">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="T18" sqref="T18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="22" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.109375" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" s="27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="41">
-        <v>45930</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3" s="40" t="s">
         <v>114</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>113</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="25" t="s">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A4" s="106" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="99">
-        <v>665.06200000000001</v>
+        <v>665.06240000000003</v>
       </c>
       <c r="C4" s="37">
         <f>$B4/$B$18</f>
-        <v>0.10780304582482876</v>
+        <v>0.10714724366280365</v>
       </c>
     </row>
-    <row r="5" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="25" t="s">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A5" s="106" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="99">
-        <v>250.88</v>
+        <v>250.87893199999999</v>
       </c>
       <c r="C5" s="37">
         <f t="shared" ref="C5:C17" si="0">$B5/$B$18</f>
-        <v>4.0666326051605778E-2</v>
+        <v>4.0418742747850345E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="25" t="s">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A6" s="106" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="99">
-        <v>4223.0600000000004</v>
+        <v>4265.8166510000001</v>
       </c>
       <c r="C6" s="37">
         <f>$B6/$B$18</f>
-        <v>0.68453577365869855</v>
+        <v>0.68725956560698964</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="25" t="s">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A7" s="106" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="99">
-        <v>91.57</v>
+        <v>86.575000000000003</v>
       </c>
       <c r="C7" s="37">
         <f t="shared" si="0"/>
-        <v>1.4843014495159202E-2</v>
+        <v>1.3947973333189827E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="25" t="s">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A8" s="106" t="s">
         <v>111</v>
       </c>
       <c r="B8" s="99">
         <v>19.507999999999999</v>
       </c>
       <c r="C8" s="37">
         <f t="shared" si="0"/>
-        <v>3.1621440075523177E-3</v>
+        <v>3.1429057324154448E-3</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="25" t="s">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A9" s="106" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="99">
         <v>0</v>
       </c>
       <c r="C9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="25" t="s">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A10" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="99">
         <v>0</v>
       </c>
       <c r="C10" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="25" t="s">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A11" s="106" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="99">
-        <v>21.614000000000001</v>
+        <v>21.614100000000001</v>
       </c>
       <c r="C11" s="37">
         <f t="shared" si="0"/>
-        <v>3.5035155105205967E-3</v>
+        <v>3.4822164645786687E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="25" t="s">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A12" s="106" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="99">
         <v>10</v>
       </c>
       <c r="C12" s="37">
         <f t="shared" si="0"/>
-        <v>1.6209473075416844E-3</v>
+        <v>1.6110855712607366E-3</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="25" t="s">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A13" s="106" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="99">
-        <v>376.68400000000003</v>
+        <v>376.68520000000001</v>
       </c>
       <c r="C13" s="37">
         <f>$B13/$B$18</f>
-        <v>6.1058491559403183E-2</v>
+        <v>6.0687209062746481E-2</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A14" s="104" t="s">
+      <c r="A14" s="106" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="99">
-        <v>510.82400000000001</v>
+        <v>510.82466399999998</v>
       </c>
       <c r="C14" s="37">
         <f t="shared" si="0"/>
-        <v>8.2801878742767329E-2</v>
+        <v>8.2298224561451375E-2</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A15" s="107" t="s">
+      <c r="A15" s="106" t="s">
         <v>31</v>
       </c>
-      <c r="B15" s="105">
+      <c r="B15" s="104">
         <v>0.02</v>
       </c>
       <c r="C15" s="37">
         <f t="shared" si="0"/>
-        <v>3.2418946150833687E-6</v>
+        <v>3.2221711425214728E-6</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A16" s="107" t="s">
+      <c r="A16" s="106" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="105">
+      <c r="B16" s="104">
         <v>0.01</v>
       </c>
       <c r="C16" s="37">
         <f t="shared" si="0"/>
-        <v>1.6209473075416843E-6</v>
+        <v>1.6110855712607364E-6</v>
       </c>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A17" s="107" t="s">
+      <c r="A17" s="106" t="s">
         <v>121</v>
       </c>
-      <c r="B17" s="105">
+      <c r="B17" s="104">
         <v>0</v>
       </c>
       <c r="C17" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A18" s="106" t="s">
+      <c r="A18" s="105" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="36">
         <f>SUM(B4:B17)</f>
-        <v>6169.232</v>
+        <v>6206.9949470000001</v>
       </c>
       <c r="C18" s="35">
         <f>SUM(C4:C17)</f>
         <v>1.0000000000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C117DF54-C137-47A0-B556-49749A65E6AF}">
   <dimension ref="A1:EA33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AI42" sqref="AI42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="62.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:131" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="94" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:131" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:131" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="117"/>
-      <c r="B3" s="120" t="s">
+      <c r="A3" s="125"/>
+      <c r="B3" s="128" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="121"/>
-[...62 lines deleted...]
-      <c r="BN3" s="122"/>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="129"/>
+      <c r="G3" s="129"/>
+      <c r="H3" s="129"/>
+      <c r="I3" s="129"/>
+      <c r="J3" s="129"/>
+      <c r="K3" s="129"/>
+      <c r="L3" s="129"/>
+      <c r="M3" s="129"/>
+      <c r="N3" s="129"/>
+      <c r="O3" s="129"/>
+      <c r="P3" s="129"/>
+      <c r="Q3" s="129"/>
+      <c r="R3" s="129"/>
+      <c r="S3" s="129"/>
+      <c r="T3" s="129"/>
+      <c r="U3" s="129"/>
+      <c r="V3" s="129"/>
+      <c r="W3" s="129"/>
+      <c r="X3" s="129"/>
+      <c r="Y3" s="129"/>
+      <c r="Z3" s="129"/>
+      <c r="AA3" s="129"/>
+      <c r="AB3" s="129"/>
+      <c r="AC3" s="129"/>
+      <c r="AD3" s="129"/>
+      <c r="AE3" s="129"/>
+      <c r="AF3" s="129"/>
+      <c r="AG3" s="129"/>
+      <c r="AH3" s="129"/>
+      <c r="AI3" s="129"/>
+      <c r="AJ3" s="129"/>
+      <c r="AK3" s="129"/>
+      <c r="AL3" s="129"/>
+      <c r="AM3" s="129"/>
+      <c r="AN3" s="129"/>
+      <c r="AO3" s="129"/>
+      <c r="AP3" s="129"/>
+      <c r="AQ3" s="129"/>
+      <c r="AR3" s="129"/>
+      <c r="AS3" s="129"/>
+      <c r="AT3" s="129"/>
+      <c r="AU3" s="129"/>
+      <c r="AV3" s="129"/>
+      <c r="AW3" s="129"/>
+      <c r="AX3" s="129"/>
+      <c r="AY3" s="129"/>
+      <c r="AZ3" s="129"/>
+      <c r="BA3" s="129"/>
+      <c r="BB3" s="129"/>
+      <c r="BC3" s="129"/>
+      <c r="BD3" s="129"/>
+      <c r="BE3" s="129"/>
+      <c r="BF3" s="129"/>
+      <c r="BG3" s="129"/>
+      <c r="BH3" s="129"/>
+      <c r="BI3" s="129"/>
+      <c r="BJ3" s="129"/>
+      <c r="BK3" s="129"/>
+      <c r="BL3" s="129"/>
+      <c r="BM3" s="129"/>
+      <c r="BN3" s="130"/>
       <c r="BO3" s="43"/>
       <c r="BP3" s="43"/>
       <c r="BQ3" s="43"/>
       <c r="BR3" s="43"/>
       <c r="BS3" s="43"/>
       <c r="BT3" s="43"/>
       <c r="BU3" s="43"/>
       <c r="BV3" s="43"/>
       <c r="BW3" s="43"/>
       <c r="BX3" s="43"/>
       <c r="BY3" s="43"/>
       <c r="BZ3" s="43"/>
       <c r="CA3" s="43"/>
       <c r="CB3" s="43"/>
       <c r="CC3" s="43"/>
       <c r="CD3" s="43"/>
       <c r="CE3" s="43"/>
       <c r="CF3" s="43"/>
       <c r="CG3" s="43"/>
       <c r="CH3" s="43"/>
       <c r="CI3" s="43"/>
       <c r="CJ3" s="43"/>
       <c r="CK3" s="43"/>
       <c r="CL3" s="43"/>
       <c r="CM3" s="43"/>
@@ -7413,152 +7518,152 @@
       <c r="DE3" s="43"/>
       <c r="DF3" s="43"/>
       <c r="DG3" s="43"/>
       <c r="DH3" s="43"/>
       <c r="DI3" s="43"/>
       <c r="DJ3" s="43"/>
       <c r="DK3" s="43"/>
       <c r="DL3" s="43"/>
       <c r="DM3" s="43"/>
       <c r="DN3" s="43"/>
       <c r="DO3" s="43"/>
       <c r="DP3" s="43"/>
       <c r="DQ3" s="43"/>
       <c r="DR3" s="43"/>
       <c r="DS3" s="43"/>
       <c r="DT3" s="43"/>
       <c r="DU3" s="43"/>
       <c r="DV3" s="43"/>
       <c r="DW3" s="43"/>
       <c r="DX3" s="43"/>
       <c r="DY3" s="43"/>
       <c r="DZ3" s="43"/>
       <c r="EA3" s="43"/>
     </row>
     <row r="4" spans="1:131" x14ac:dyDescent="0.3">
-      <c r="A4" s="118"/>
-      <c r="B4" s="123" t="s">
+      <c r="A4" s="126"/>
+      <c r="B4" s="131" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="124"/>
-[...2 lines deleted...]
-      <c r="F4" s="124" t="s">
+      <c r="C4" s="132"/>
+      <c r="D4" s="132"/>
+      <c r="E4" s="132"/>
+      <c r="F4" s="132" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="123">
+      <c r="G4" s="131">
         <v>1994</v>
       </c>
-      <c r="H4" s="124"/>
-[...1 lines deleted...]
-      <c r="J4" s="125" t="s">
+      <c r="H4" s="132"/>
+      <c r="I4" s="132"/>
+      <c r="J4" s="133" t="s">
         <v>2</v>
       </c>
-      <c r="K4" s="126">
+      <c r="K4" s="134">
         <v>1995</v>
       </c>
-      <c r="L4" s="127"/>
-[...2 lines deleted...]
-      <c r="O4" s="129">
+      <c r="L4" s="135"/>
+      <c r="M4" s="135"/>
+      <c r="N4" s="136"/>
+      <c r="O4" s="119">
         <v>1996</v>
       </c>
-      <c r="P4" s="130"/>
-[...2 lines deleted...]
-      <c r="S4" s="130">
+      <c r="P4" s="120"/>
+      <c r="Q4" s="120"/>
+      <c r="R4" s="121"/>
+      <c r="S4" s="120">
         <v>1997</v>
       </c>
-      <c r="T4" s="130"/>
-[...2 lines deleted...]
-      <c r="W4" s="129">
+      <c r="T4" s="120"/>
+      <c r="U4" s="120"/>
+      <c r="V4" s="120"/>
+      <c r="W4" s="119">
         <v>1998</v>
       </c>
-      <c r="X4" s="130"/>
-[...2 lines deleted...]
-      <c r="AA4" s="129">
+      <c r="X4" s="120"/>
+      <c r="Y4" s="120"/>
+      <c r="Z4" s="121"/>
+      <c r="AA4" s="119">
         <v>1999</v>
       </c>
-      <c r="AB4" s="130"/>
-[...2 lines deleted...]
-      <c r="AE4" s="130">
+      <c r="AB4" s="120"/>
+      <c r="AC4" s="120"/>
+      <c r="AD4" s="121"/>
+      <c r="AE4" s="120">
         <v>2000</v>
       </c>
-      <c r="AF4" s="130"/>
-[...2 lines deleted...]
-      <c r="AI4" s="129">
+      <c r="AF4" s="120"/>
+      <c r="AG4" s="120"/>
+      <c r="AH4" s="120"/>
+      <c r="AI4" s="119">
         <v>2001</v>
       </c>
-      <c r="AJ4" s="130"/>
-[...2 lines deleted...]
-      <c r="AM4" s="129">
+      <c r="AJ4" s="120"/>
+      <c r="AK4" s="120"/>
+      <c r="AL4" s="121"/>
+      <c r="AM4" s="119">
         <v>2002</v>
       </c>
-      <c r="AN4" s="130"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="130">
+      <c r="AN4" s="120"/>
+      <c r="AO4" s="120"/>
+      <c r="AP4" s="121"/>
+      <c r="AQ4" s="120">
         <v>2003</v>
       </c>
-      <c r="AR4" s="130"/>
-[...2 lines deleted...]
-      <c r="AU4" s="129">
+      <c r="AR4" s="120"/>
+      <c r="AS4" s="120"/>
+      <c r="AT4" s="120"/>
+      <c r="AU4" s="119">
         <v>2004</v>
       </c>
-      <c r="AV4" s="130"/>
-[...2 lines deleted...]
-      <c r="AY4" s="129">
+      <c r="AV4" s="120"/>
+      <c r="AW4" s="120"/>
+      <c r="AX4" s="121"/>
+      <c r="AY4" s="119">
         <v>2005</v>
       </c>
-      <c r="AZ4" s="130"/>
-[...2 lines deleted...]
-      <c r="BC4" s="129">
+      <c r="AZ4" s="120"/>
+      <c r="BA4" s="120"/>
+      <c r="BB4" s="121"/>
+      <c r="BC4" s="119">
         <v>2006</v>
       </c>
-      <c r="BD4" s="130"/>
-[...2 lines deleted...]
-      <c r="BG4" s="129">
+      <c r="BD4" s="120"/>
+      <c r="BE4" s="120"/>
+      <c r="BF4" s="121"/>
+      <c r="BG4" s="119">
         <v>2007</v>
       </c>
-      <c r="BH4" s="130"/>
-[...2 lines deleted...]
-      <c r="BK4" s="129">
+      <c r="BH4" s="120"/>
+      <c r="BI4" s="120"/>
+      <c r="BJ4" s="121"/>
+      <c r="BK4" s="119">
         <v>2008</v>
       </c>
-      <c r="BL4" s="130"/>
-[...1 lines deleted...]
-      <c r="BN4" s="131"/>
+      <c r="BL4" s="120"/>
+      <c r="BM4" s="120"/>
+      <c r="BN4" s="121"/>
       <c r="BO4" s="43"/>
       <c r="BP4" s="43"/>
       <c r="BQ4" s="43"/>
       <c r="BR4" s="43"/>
       <c r="BS4" s="43"/>
       <c r="BT4" s="43"/>
       <c r="BU4" s="43"/>
       <c r="BV4" s="43"/>
       <c r="BW4" s="43"/>
       <c r="BX4" s="43"/>
       <c r="BY4" s="43"/>
       <c r="BZ4" s="43"/>
       <c r="CA4" s="43"/>
       <c r="CB4" s="43"/>
       <c r="CC4" s="43"/>
       <c r="CD4" s="43"/>
       <c r="CE4" s="43"/>
       <c r="CF4" s="43"/>
       <c r="CG4" s="43"/>
       <c r="CH4" s="43"/>
       <c r="CI4" s="43"/>
       <c r="CJ4" s="43"/>
       <c r="CK4" s="43"/>
       <c r="CL4" s="43"/>
       <c r="CM4" s="43"/>
@@ -7582,51 +7687,51 @@
       <c r="DE4" s="43"/>
       <c r="DF4" s="43"/>
       <c r="DG4" s="43"/>
       <c r="DH4" s="43"/>
       <c r="DI4" s="43"/>
       <c r="DJ4" s="43"/>
       <c r="DK4" s="43"/>
       <c r="DL4" s="43"/>
       <c r="DM4" s="43"/>
       <c r="DN4" s="43"/>
       <c r="DO4" s="43"/>
       <c r="DP4" s="43"/>
       <c r="DQ4" s="43"/>
       <c r="DR4" s="43"/>
       <c r="DS4" s="43"/>
       <c r="DT4" s="43"/>
       <c r="DU4" s="43"/>
       <c r="DV4" s="43"/>
       <c r="DW4" s="43"/>
       <c r="DX4" s="43"/>
       <c r="DY4" s="43"/>
       <c r="DZ4" s="43"/>
       <c r="EA4" s="43"/>
     </row>
     <row r="5" spans="1:131" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="119" t="s">
+      <c r="A5" s="127" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>6</v>
@@ -8115,63 +8220,63 @@
       <c r="DH6" s="64"/>
       <c r="DI6" s="64"/>
       <c r="DJ6" s="64"/>
       <c r="DK6" s="64"/>
       <c r="DL6" s="64"/>
       <c r="DM6" s="64"/>
       <c r="DN6" s="64"/>
       <c r="DO6" s="64"/>
       <c r="DP6" s="64"/>
       <c r="DQ6" s="64"/>
       <c r="DR6" s="64"/>
       <c r="DS6" s="64"/>
       <c r="DT6" s="64"/>
       <c r="DU6" s="64"/>
       <c r="DV6" s="64"/>
       <c r="DW6" s="64"/>
       <c r="DX6" s="64"/>
       <c r="DY6" s="64"/>
       <c r="DZ6" s="64"/>
       <c r="EA6" s="64"/>
     </row>
     <row r="7" spans="1:131" x14ac:dyDescent="0.3">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="135"/>
-[...11 lines deleted...]
-      <c r="N7" s="137"/>
+      <c r="B7" s="122"/>
+      <c r="C7" s="123"/>
+      <c r="D7" s="123"/>
+      <c r="E7" s="123"/>
+      <c r="F7" s="124"/>
+      <c r="G7" s="122"/>
+      <c r="H7" s="123"/>
+      <c r="I7" s="123"/>
+      <c r="J7" s="124"/>
+      <c r="K7" s="122"/>
+      <c r="L7" s="123"/>
+      <c r="M7" s="123"/>
+      <c r="N7" s="124"/>
       <c r="O7" s="65" t="s">
         <v>8</v>
       </c>
       <c r="P7" s="66"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="67"/>
       <c r="S7" s="66" t="s">
         <v>8</v>
       </c>
       <c r="T7" s="66"/>
       <c r="U7" s="66"/>
       <c r="V7" s="66"/>
       <c r="W7" s="65" t="s">
         <v>8</v>
       </c>
       <c r="X7" s="66"/>
       <c r="Y7" s="66"/>
       <c r="Z7" s="67"/>
       <c r="AA7" s="65" t="s">
         <v>8</v>
       </c>
       <c r="AB7" s="66"/>
       <c r="AC7" s="66"/>
       <c r="AD7" s="67"/>
       <c r="AE7" s="66" t="s">
@@ -8798,55 +8903,55 @@
       <c r="DH9" s="43"/>
       <c r="DI9" s="43"/>
       <c r="DJ9" s="43"/>
       <c r="DK9" s="43"/>
       <c r="DL9" s="43"/>
       <c r="DM9" s="43"/>
       <c r="DN9" s="43"/>
       <c r="DO9" s="43"/>
       <c r="DP9" s="43"/>
       <c r="DQ9" s="43"/>
       <c r="DR9" s="43"/>
       <c r="DS9" s="43"/>
       <c r="DT9" s="43"/>
       <c r="DU9" s="43"/>
       <c r="DV9" s="43"/>
       <c r="DW9" s="43"/>
       <c r="DX9" s="43"/>
       <c r="DY9" s="43"/>
       <c r="DZ9" s="43"/>
       <c r="EA9" s="43"/>
     </row>
     <row r="10" spans="1:131" x14ac:dyDescent="0.3">
       <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="132"/>
-[...3 lines deleted...]
-      <c r="F10" s="134"/>
+      <c r="B10" s="116"/>
+      <c r="C10" s="117"/>
+      <c r="D10" s="117"/>
+      <c r="E10" s="117"/>
+      <c r="F10" s="118"/>
       <c r="G10" s="74"/>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
       <c r="J10" s="76"/>
       <c r="K10" s="74"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
       <c r="N10" s="76"/>
       <c r="O10" s="77"/>
       <c r="P10" s="77"/>
       <c r="Q10" s="77"/>
       <c r="R10" s="77"/>
       <c r="S10" s="78"/>
       <c r="T10" s="77"/>
       <c r="U10" s="77"/>
       <c r="V10" s="79"/>
       <c r="W10" s="77"/>
       <c r="X10" s="77"/>
       <c r="Y10" s="77"/>
       <c r="Z10" s="77"/>
       <c r="AA10" s="78"/>
       <c r="AB10" s="77"/>
       <c r="AC10" s="77"/>
       <c r="AD10" s="79"/>
       <c r="AE10" s="77"/>
@@ -13780,105 +13885,105 @@
       <c r="DF33" s="43"/>
       <c r="DG33" s="43"/>
       <c r="DH33" s="43"/>
       <c r="DI33" s="43"/>
       <c r="DJ33" s="43"/>
       <c r="DK33" s="43"/>
       <c r="DL33" s="43"/>
       <c r="DM33" s="43"/>
       <c r="DN33" s="43"/>
       <c r="DO33" s="43"/>
       <c r="DP33" s="43"/>
       <c r="DQ33" s="43"/>
       <c r="DR33" s="43"/>
       <c r="DS33" s="43"/>
       <c r="DT33" s="43"/>
       <c r="DU33" s="43"/>
       <c r="DV33" s="43"/>
       <c r="DW33" s="43"/>
       <c r="DX33" s="43"/>
       <c r="DY33" s="43"/>
       <c r="DZ33" s="43"/>
       <c r="EA33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="B10:F10"/>
-[...6 lines deleted...]
-    <mergeCell ref="K7:N7"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:BN3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="BG4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="BC4:BF4"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="G7:J7"/>
+    <mergeCell ref="K7:N7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B4" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A I o E A A B Q S w M E F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C L n F r y C m v c / 2 B 8 J 6 a P z Q G 2 k w 3 h X A 5 g j s / U E + A F B L A w Q U A A I A C A B O Z D p Y D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O 2 W X Y u C Q B S G 7 w X / w z D d K J g 0 f l T u 4 p W x 0 F 1 Q e 5 U R U 0 4 l q 4 4 4 t l / R f 1 8 n K 9 q l g b Y Q l k 0 v j v C e w 5 n z 6 s N R R u Z 5 S B M w L O / o U Z Z k i a 1 w R g L Q g C M 8 i 0 i r h Y A y w E s C k A q B C y K S y x I o r i F d Z 3 N S K I N g o e 9 K m f I U R k T 3 a J K T J G c K 9 B 7 8 Z 0 Y y 5 p P 3 v D n L w i b N I v r q 9 + h b E l E c M D / 9 f J k i x z F 5 s P U 0 W E B V A + N + n E Y k L l p g P p Q L k W 7 C i a q V x x 6 H c v c T b M b 9 w D 3 O C i f b c Q / n e L I v b 0 B v h Z N l 4 W f 0 k R J u Y F e p j z K c s A X N Y o 9 G 6 z j h S a Y c m m i b D S x 1 B D W Q F z m Q F x a 2 G j j o h k A 3 B b o l 0 G 2 B 3 h b o H Y H e F e i O Q E c t U U L k G I k s o + + e t 6 o s h c n Z h 3 9 K F y e q f I t V A N X m o X s Z U H y S n z T t p 7 s J p l 3 f m q T r S T p J W N c g d m a B A c W o b I n 9 h r l 6 i f 1 t 9 G 4 h z K y M M G d q F E f V h N 0 7 Y V Y 1 h B V w G T x Y N W H 3 T p h d G W E 2 D / V X 8 l 8 Q J v x B O 0 m I X C O R b d S 5 m O I v U E s B A i 0 A F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E 5 k O l g P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A s g M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + T 1 4 A A A A A A A A t X g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M T k 6 M D M u M D I w N j U x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j A 6 M j E u N z Q 0 M T Q x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v U G F n Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j E 6 M D U u M z U 3 N T g 1 O V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 U Y W J s Z T A w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E x O j I z O j I 4 L j M 1 N z U 0 N T N a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w y M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 w M S 0 y N l Q x M T o y N D o y M C 4 z M T Q w N T g z W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E z J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j U 6 M D I u N z A 5 M D M y M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T c m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 3 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N S k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A C N W M L B k x M F B v 1 d n k d C t 9 X Y A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U G Z 6 3 U L 6 7 W w 3 F P + x + A + o N A A A A A A E g A A A o A A A A B A A A A B 3 y 9 M b R 2 I V l u R Y d A W C O A 1 V U A A A A I U U X B y e 4 r Z s a K J W 3 6 5 p b 6 N 0 U l K W H k J H C V + b w I E / k / z h w A U m 6 N T x W S h d E i m N j H 5 X A E O g + + k 2 r h s W 2 O V 7 9 / 8 F V u Z j J c z T P i x F Q Q G y R 3 h R v u + F F A A A A O l d L z B M S j o y i C l 7 g 6 m 2 D k O n V x E + < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E08167AE-7641-4EC7-99A4-00593BC59AB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Time series since 2009</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>Graph</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>