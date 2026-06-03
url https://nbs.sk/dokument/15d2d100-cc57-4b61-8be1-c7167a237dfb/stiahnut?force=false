--- v1 (2026-04-01)
+++ v2 (2026-06-03)
@@ -6,90 +6,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\EN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8440E0E7-0EAE-4A3C-AF12-3510C2047794}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F53361D-25EC-48CF-B6BC-3775F57F804B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time series since 2009" sheetId="6" r:id="rId1"/>
     <sheet name="Notes" sheetId="7" r:id="rId2"/>
     <sheet name="Graph" sheetId="8" r:id="rId3"/>
     <sheet name="1993-2008" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D76" i="6" l="1"/>
+  <c r="D77" i="6" l="1"/>
+  <c r="B77" i="6" s="1"/>
+  <c r="D76" i="6"/>
   <c r="B76" i="6"/>
   <c r="D75" i="6" l="1"/>
   <c r="B75" i="6" s="1"/>
   <c r="D74" i="6"/>
   <c r="B74" i="6" s="1"/>
   <c r="B18" i="8"/>
   <c r="C13" i="8" s="1"/>
   <c r="D73" i="6"/>
   <c r="B73" i="6" s="1"/>
   <c r="D72" i="6"/>
   <c r="B72" i="6" s="1"/>
   <c r="D71" i="6"/>
   <c r="B71" i="6" s="1"/>
   <c r="D70" i="6"/>
   <c r="B70" i="6" s="1"/>
   <c r="D69" i="6"/>
   <c r="B69" i="6" s="1"/>
   <c r="D51" i="6"/>
   <c r="B51" i="6" s="1"/>
   <c r="D52" i="6"/>
   <c r="B52" i="6" s="1"/>
   <c r="D53" i="6"/>
   <c r="B53" i="6" s="1"/>
   <c r="D54" i="6"/>
   <c r="B54" i="6" s="1"/>
@@ -138,51 +140,51 @@
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{38BCC985-8673-4AF1-A95E-1546E46602E7}" keepAlive="1" name="Query - Page001" description="Connection to the 'Page001' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Page001;Extended Properties=&quot;&quot;" command="SELECT * FROM [Page001]"/>
   </connection>
   <connection id="2" xr16:uid="{8F70164E-7854-4B5F-AB7A-B8952013150F}" keepAlive="1" name="Query - Table001 (Page 1)" description="Connection to the 'Table001 (Page 1)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1)]"/>
   </connection>
   <connection id="3" xr16:uid="{D5D41C24-78EC-4BEC-84D9-C421BDD6D314}" keepAlive="1" name="Query - Table001 (Page 1) (2)" description="Connection to the 'Table001 (Page 1) (2)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (2)]"/>
   </connection>
   <connection id="4" xr16:uid="{BE628895-85A1-485B-9D7E-B296AF790F02}" keepAlive="1" name="Query - Table001 (Page 1) (3)" description="Connection to the 'Table001 (Page 1) (3)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (3)]"/>
   </connection>
   <connection id="5" xr16:uid="{A5F9426D-C9F9-4426-A3C9-FD4E9A289083}" keepAlive="1" name="Query - Table001 (Page 1) (4)" description="Connection to the 'Table001 (Page 1) (4)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (4)]"/>
   </connection>
   <connection id="6" xr16:uid="{EF21244F-3EC5-401E-AB14-E38BCCB0FDE9}" keepAlive="1" name="Query - Table001 (Page 1) (5)" description="Connection to the 'Table001 (Page 1) (5)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (5)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (5)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="129">
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>Krajina</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>30.6.</t>
   </si>
   <si>
     <t>30.9.</t>
   </si>
   <si>
     <t>31.12.</t>
   </si>
   <si>
@@ -523,61 +525,64 @@
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
+  <si>
+    <t>III-2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -693,50 +698,56 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
@@ -1262,54 +1273,54 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
@@ -1441,191 +1452,191 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="17" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="5" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="5" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="5" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="5" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="41" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="41" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="38" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="42" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{064FEC21-CD57-47D8-9E24-99B8F2E1903D}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{190E0644-8AF5-462F-B503-86D311E3F80D}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{DBFFC87E-503B-4C05-A4AB-01D5D0BFA2C8}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{08098996-DCDE-48D5-9E36-E21068438316}"/>
     <cellStyle name="Normal_ZI99" xfId="4" xr:uid="{ABD7032C-5893-4842-A82B-848B8D01E627}"/>
-    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="sk-SK"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
@@ -1638,51 +1649,51 @@
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Foreign capital in the banking sector of the SR at </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="sk-SK" sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>31st December 2025</a:t>
+              <a:t>31st March 2026</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1544767060367454"/>
           <c:y val="1.3923977587907897E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="1"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.28516528937819779"/>
           <c:y val="0.18730032242963618"/>
           <c:w val="0.50133996211383414"/>
           <c:h val="0.70370401423593154"/>
@@ -1958,87 +1969,87 @@
                 <c:pt idx="9">
                   <c:v>Austria</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Luxembourg</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Canada</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>USA</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Sweden</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Graph!$C$4:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
-                  <c:v>0.10714724366280365</c:v>
+                  <c:v>0.15712258261899745</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4.0418742747850345E-2</c:v>
+                  <c:v>3.8454534912521009E-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.68725956560698964</c:v>
+                  <c:v>0.64890521282993519</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1.3947973333189827E-2</c:v>
+                  <c:v>1.1724643748592327E-2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3.1429057324154448E-3</c:v>
+                  <c:v>2.9883763653027139E-3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.4822164645786687E-3</c:v>
+                  <c:v>3.3110039777162906E-3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.6110855712607366E-3</c:v>
+                  <c:v>1.5318722397491872E-3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>6.0687209062746481E-2</c:v>
+                  <c:v>5.7705365474386101E-2</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>8.2298224561451375E-2</c:v>
+                  <c:v>7.8251812216080588E-2</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3.2221711425214728E-6</c:v>
+                  <c:v>3.0637444794983744E-6</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1.6110855712607364E-6</c:v>
+                  <c:v>1.5318722397491872E-6</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-D4FB-4B83-954E-C33351A4EA89}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
@@ -2389,179 +2400,179 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C04C387-2C1C-439D-98E5-1E3E5955F039}">
-  <dimension ref="A1:AG76"/>
+  <dimension ref="A1:AG77"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="8" topLeftCell="B72" activePane="bottomRight" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane xSplit="1" ySplit="8" topLeftCell="B66" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="C79" sqref="C79"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="46.44140625" style="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="4" width="16.88671875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="46.453125" style="5" bestFit="1" customWidth="1"/>
+    <col min="2" max="4" width="16.90625" style="5" customWidth="1"/>
     <col min="5" max="22" width="12" style="5" customWidth="1"/>
-    <col min="23" max="33" width="10.33203125" style="5" customWidth="1"/>
-    <col min="34" max="16384" width="9.109375" style="5"/>
+    <col min="23" max="33" width="10.36328125" style="5" customWidth="1"/>
+    <col min="34" max="16384" width="9.08984375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:33" ht="15.5">
       <c r="A1" s="30" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
     </row>
-    <row r="2" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:33">
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
     </row>
-    <row r="3" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:33">
       <c r="A3" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="29"/>
     </row>
-    <row r="4" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:33">
       <c r="A4" s="28" t="s">
         <v>102</v>
       </c>
       <c r="B4" s="28"/>
     </row>
-    <row r="6" spans="1:33" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:33" ht="15" thickBot="1">
       <c r="A6" s="27" t="s">
         <v>118</v>
       </c>
       <c r="B6" s="27"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="15"/>
       <c r="K6" s="15"/>
       <c r="L6" s="15"/>
       <c r="M6" s="15"/>
       <c r="N6" s="15"/>
       <c r="O6" s="15"/>
       <c r="P6" s="15"/>
       <c r="Q6" s="15"/>
       <c r="R6" s="15"/>
       <c r="S6" s="15"/>
       <c r="T6" s="15"/>
       <c r="U6" s="15"/>
       <c r="V6" s="15"/>
       <c r="W6" s="15"/>
       <c r="X6" s="15"/>
       <c r="Y6" s="15"/>
       <c r="Z6" s="15"/>
       <c r="AA6" s="15"/>
       <c r="AB6" s="15"/>
       <c r="AC6" s="15"/>
       <c r="AD6" s="15"/>
       <c r="AE6" s="15"/>
       <c r="AF6" s="15"/>
       <c r="AG6" s="15"/>
     </row>
-    <row r="7" spans="1:33" ht="27.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:33" ht="27.75" customHeight="1">
       <c r="A7" s="108" t="s">
         <v>100</v>
       </c>
       <c r="B7" s="110" t="s">
         <v>99</v>
       </c>
       <c r="C7" s="112" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="114" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="115"/>
       <c r="F7" s="115"/>
       <c r="G7" s="115"/>
       <c r="H7" s="115"/>
       <c r="I7" s="115"/>
       <c r="J7" s="115"/>
       <c r="K7" s="115"/>
       <c r="L7" s="115"/>
       <c r="M7" s="115"/>
       <c r="N7" s="115"/>
       <c r="O7" s="115"/>
       <c r="P7" s="115"/>
       <c r="Q7" s="115"/>
       <c r="R7" s="115"/>
       <c r="S7" s="115"/>
       <c r="T7" s="115"/>
       <c r="U7" s="115"/>
       <c r="V7" s="115"/>
       <c r="W7" s="15"/>
       <c r="X7" s="15"/>
       <c r="Y7" s="15"/>
       <c r="Z7" s="15"/>
       <c r="AA7" s="15"/>
       <c r="AB7" s="15"/>
       <c r="AC7" s="15"/>
       <c r="AD7" s="15"/>
       <c r="AE7" s="15"/>
       <c r="AF7" s="15"/>
       <c r="AG7" s="15"/>
     </row>
-    <row r="8" spans="1:33" s="22" customFormat="1" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:33" s="22" customFormat="1" ht="31.5" customHeight="1" thickBot="1">
       <c r="A8" s="109"/>
       <c r="B8" s="111"/>
       <c r="C8" s="113"/>
       <c r="D8" s="26"/>
       <c r="E8" s="25" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="25" t="s">
         <v>9</v>
       </c>
       <c r="G8" s="25" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="25" t="s">
         <v>98</v>
       </c>
       <c r="J8" s="25" t="s">
         <v>97</v>
       </c>
       <c r="K8" s="25" t="s">
         <v>30</v>
       </c>
@@ -2588,51 +2599,51 @@
       </c>
       <c r="S8" s="102" t="s">
         <v>31</v>
       </c>
       <c r="T8" s="102" t="s">
         <v>10</v>
       </c>
       <c r="U8" s="102" t="s">
         <v>121</v>
       </c>
       <c r="V8" s="24" t="s">
         <v>34</v>
       </c>
       <c r="W8" s="23"/>
       <c r="X8" s="23"/>
       <c r="Y8" s="23"/>
       <c r="Z8" s="23"/>
       <c r="AA8" s="23"/>
       <c r="AB8" s="23"/>
       <c r="AC8" s="23"/>
       <c r="AD8" s="23"/>
       <c r="AE8" s="23"/>
       <c r="AF8" s="23"/>
       <c r="AG8" s="23"/>
     </row>
-    <row r="9" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:33">
       <c r="A9" s="21" t="s">
         <v>96</v>
       </c>
       <c r="B9" s="20">
         <v>2243.9</v>
       </c>
       <c r="C9" s="19">
         <v>187.5</v>
       </c>
       <c r="D9" s="18">
         <v>2056.5</v>
       </c>
       <c r="E9" s="17">
         <v>138.30000000000001</v>
       </c>
       <c r="F9" s="16">
         <v>102.7</v>
       </c>
       <c r="G9" s="16">
         <v>595.6</v>
       </c>
       <c r="H9" s="16">
         <v>9.3000000000000007</v>
       </c>
       <c r="I9" s="16">
@@ -2661,51 +2672,51 @@
       </c>
       <c r="Q9" s="16">
         <v>1.1000000000000001</v>
       </c>
       <c r="R9" s="16">
         <v>0.3</v>
       </c>
       <c r="S9" s="16"/>
       <c r="T9" s="16"/>
       <c r="U9" s="16"/>
       <c r="V9" s="16">
         <v>2</v>
       </c>
       <c r="W9" s="14"/>
       <c r="X9" s="14"/>
       <c r="Y9" s="14"/>
       <c r="Z9" s="14"/>
       <c r="AA9" s="15"/>
       <c r="AB9" s="15"/>
       <c r="AC9" s="15"/>
       <c r="AD9" s="15"/>
       <c r="AE9" s="15"/>
       <c r="AF9" s="15"/>
       <c r="AG9" s="15"/>
     </row>
-    <row r="10" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:33">
       <c r="A10" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B10" s="11">
         <v>2256.8000000000002</v>
       </c>
       <c r="C10" s="10">
         <v>189.4</v>
       </c>
       <c r="D10" s="9">
         <v>2067.5</v>
       </c>
       <c r="E10" s="8">
         <v>138.30000000000001</v>
       </c>
       <c r="F10" s="7">
         <v>102.7</v>
       </c>
       <c r="G10" s="7">
         <v>599.6</v>
       </c>
       <c r="H10" s="7">
         <v>9.3000000000000007</v>
       </c>
       <c r="I10" s="7">
@@ -2734,51 +2745,51 @@
       </c>
       <c r="Q10" s="7">
         <v>2.1</v>
       </c>
       <c r="R10" s="7">
         <v>0.3</v>
       </c>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7">
         <v>2</v>
       </c>
       <c r="W10" s="14"/>
       <c r="X10" s="14"/>
       <c r="Y10" s="14"/>
       <c r="Z10" s="14"/>
       <c r="AA10" s="15"/>
       <c r="AB10" s="15"/>
       <c r="AC10" s="15"/>
       <c r="AD10" s="15"/>
       <c r="AE10" s="15"/>
       <c r="AF10" s="15"/>
       <c r="AG10" s="15"/>
     </row>
-    <row r="11" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:33">
       <c r="A11" s="12" t="s">
         <v>94</v>
       </c>
       <c r="B11" s="11">
         <v>2195</v>
       </c>
       <c r="C11" s="10">
         <v>189.8</v>
       </c>
       <c r="D11" s="9">
         <v>2005.2</v>
       </c>
       <c r="E11" s="8">
         <v>83.7</v>
       </c>
       <c r="F11" s="7">
         <v>102.7</v>
       </c>
       <c r="G11" s="7">
         <v>578.79999999999995</v>
       </c>
       <c r="H11" s="7">
         <v>9.3000000000000007</v>
       </c>
       <c r="I11" s="7">
@@ -2807,51 +2818,51 @@
       </c>
       <c r="Q11" s="7">
         <v>2.1</v>
       </c>
       <c r="R11" s="7">
         <v>0.3</v>
       </c>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7">
         <v>2</v>
       </c>
       <c r="W11" s="14"/>
       <c r="X11" s="14"/>
       <c r="Y11" s="14"/>
       <c r="Z11" s="14"/>
       <c r="AA11" s="15"/>
       <c r="AB11" s="15"/>
       <c r="AC11" s="15"/>
       <c r="AD11" s="15"/>
       <c r="AE11" s="15"/>
       <c r="AF11" s="15"/>
       <c r="AG11" s="15"/>
     </row>
-    <row r="12" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:33">
       <c r="A12" s="12" t="s">
         <v>93</v>
       </c>
       <c r="B12" s="11">
         <v>2074.3000000000002</v>
       </c>
       <c r="C12" s="10">
         <v>189.7</v>
       </c>
       <c r="D12" s="9">
         <v>1884.6</v>
       </c>
       <c r="E12" s="8">
         <v>166</v>
       </c>
       <c r="F12" s="7">
         <v>102.7</v>
       </c>
       <c r="G12" s="7">
         <v>378.1</v>
       </c>
       <c r="H12" s="7">
         <v>3.3</v>
       </c>
       <c r="I12" s="7">
@@ -2880,51 +2891,51 @@
       </c>
       <c r="Q12" s="7">
         <v>2.1</v>
       </c>
       <c r="R12" s="7">
         <v>0.3</v>
       </c>
       <c r="S12" s="7"/>
       <c r="T12" s="7"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7">
         <v>2</v>
       </c>
       <c r="W12" s="14"/>
       <c r="X12" s="14"/>
       <c r="Y12" s="14"/>
       <c r="Z12" s="14"/>
       <c r="AA12" s="15"/>
       <c r="AB12" s="15"/>
       <c r="AC12" s="15"/>
       <c r="AD12" s="15"/>
       <c r="AE12" s="15"/>
       <c r="AF12" s="15"/>
       <c r="AG12" s="15"/>
     </row>
-    <row r="13" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:33">
       <c r="A13" s="12" t="s">
         <v>92</v>
       </c>
       <c r="B13" s="11">
         <v>2013.7</v>
       </c>
       <c r="C13" s="10">
         <v>189.7</v>
       </c>
       <c r="D13" s="9">
         <v>1824</v>
       </c>
       <c r="E13" s="8">
         <v>166</v>
       </c>
       <c r="F13" s="7">
         <v>102.7</v>
       </c>
       <c r="G13" s="7">
         <v>302.8</v>
       </c>
       <c r="H13" s="7">
         <v>3.3</v>
       </c>
       <c r="I13" s="7">
@@ -2953,51 +2964,51 @@
       </c>
       <c r="Q13" s="7">
         <v>2.1</v>
       </c>
       <c r="R13" s="7">
         <v>0.3</v>
       </c>
       <c r="S13" s="7"/>
       <c r="T13" s="7"/>
       <c r="U13" s="7"/>
       <c r="V13" s="7">
         <v>2</v>
       </c>
       <c r="W13" s="14"/>
       <c r="X13" s="14"/>
       <c r="Y13" s="14"/>
       <c r="Z13" s="14"/>
       <c r="AA13" s="15"/>
       <c r="AB13" s="15"/>
       <c r="AC13" s="15"/>
       <c r="AD13" s="15"/>
       <c r="AE13" s="15"/>
       <c r="AF13" s="15"/>
       <c r="AG13" s="15"/>
     </row>
-    <row r="14" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:33">
       <c r="A14" s="12" t="s">
         <v>91</v>
       </c>
       <c r="B14" s="11">
         <v>1997.2</v>
       </c>
       <c r="C14" s="10">
         <v>188.5</v>
       </c>
       <c r="D14" s="9">
         <v>1808.6</v>
       </c>
       <c r="E14" s="8">
         <v>166</v>
       </c>
       <c r="F14" s="7">
         <v>103.6</v>
       </c>
       <c r="G14" s="7">
         <v>283.5</v>
       </c>
       <c r="H14" s="7">
         <v>3.8</v>
       </c>
       <c r="I14" s="7">
@@ -3026,51 +3037,51 @@
       </c>
       <c r="Q14" s="7">
         <v>2.4</v>
       </c>
       <c r="R14" s="7">
         <v>0.3</v>
       </c>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7">
         <v>2</v>
       </c>
       <c r="W14" s="14"/>
       <c r="X14" s="14"/>
       <c r="Y14" s="14"/>
       <c r="Z14" s="14"/>
       <c r="AA14" s="15"/>
       <c r="AB14" s="15"/>
       <c r="AC14" s="15"/>
       <c r="AD14" s="15"/>
       <c r="AE14" s="15"/>
       <c r="AF14" s="15"/>
       <c r="AG14" s="15"/>
     </row>
-    <row r="15" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:33">
       <c r="A15" s="12" t="s">
         <v>90</v>
       </c>
       <c r="B15" s="11">
         <v>1998.9</v>
       </c>
       <c r="C15" s="10">
         <v>188.6</v>
       </c>
       <c r="D15" s="9">
         <v>1810.2</v>
       </c>
       <c r="E15" s="8">
         <v>166</v>
       </c>
       <c r="F15" s="7">
         <v>103.6</v>
       </c>
       <c r="G15" s="7">
         <v>279</v>
       </c>
       <c r="H15" s="7">
         <v>3.8</v>
       </c>
       <c r="I15" s="7">
@@ -3092,51 +3103,51 @@
         <v>629.9</v>
       </c>
       <c r="O15" s="7">
         <v>417.1</v>
       </c>
       <c r="P15" s="7">
         <v>1.9</v>
       </c>
       <c r="Q15" s="7">
         <v>2.4</v>
       </c>
       <c r="R15" s="7">
         <v>0.3</v>
       </c>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7">
         <v>2</v>
       </c>
       <c r="W15" s="14"/>
       <c r="X15" s="14"/>
       <c r="Y15" s="14"/>
       <c r="Z15" s="14"/>
     </row>
-    <row r="16" spans="1:33" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:33">
       <c r="A16" s="12" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="11">
         <v>2024.5</v>
       </c>
       <c r="C16" s="10">
         <v>189.4</v>
       </c>
       <c r="D16" s="9">
         <v>1835.1</v>
       </c>
       <c r="E16" s="8">
         <v>173.1</v>
       </c>
       <c r="F16" s="7">
         <v>103.6</v>
       </c>
       <c r="G16" s="7">
         <v>290.39999999999998</v>
       </c>
       <c r="H16" s="7">
         <v>1.4</v>
       </c>
       <c r="I16" s="7">
@@ -3158,51 +3169,51 @@
         <v>637.29999999999995</v>
       </c>
       <c r="O16" s="7">
         <v>416.9</v>
       </c>
       <c r="P16" s="7">
         <v>1.9</v>
       </c>
       <c r="Q16" s="7">
         <v>2.5</v>
       </c>
       <c r="R16" s="7">
         <v>0.4</v>
       </c>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7">
         <v>2</v>
       </c>
       <c r="W16" s="14"/>
       <c r="X16" s="14"/>
       <c r="Y16" s="14"/>
       <c r="Z16" s="14"/>
     </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:26">
       <c r="A17" s="12" t="s">
         <v>88</v>
       </c>
       <c r="B17" s="11">
         <v>1995.5</v>
       </c>
       <c r="C17" s="10">
         <v>189.4</v>
       </c>
       <c r="D17" s="9">
         <v>1806.1</v>
       </c>
       <c r="E17" s="8">
         <v>172.9</v>
       </c>
       <c r="F17" s="7">
         <v>161.1</v>
       </c>
       <c r="G17" s="7">
         <v>255.5</v>
       </c>
       <c r="H17" s="7">
         <v>1.4</v>
       </c>
       <c r="I17" s="7">
@@ -3224,51 +3235,51 @@
         <v>584.29999999999995</v>
       </c>
       <c r="O17" s="7">
         <v>416.9</v>
       </c>
       <c r="P17" s="7">
         <v>1.9</v>
       </c>
       <c r="Q17" s="7">
         <v>2.5</v>
       </c>
       <c r="R17" s="7">
         <v>0.4</v>
       </c>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7">
         <v>2</v>
       </c>
       <c r="W17" s="14"/>
       <c r="X17" s="14"/>
       <c r="Y17" s="14"/>
       <c r="Z17" s="14"/>
     </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:26">
       <c r="A18" s="12" t="s">
         <v>87</v>
       </c>
       <c r="B18" s="11">
         <v>2174.6</v>
       </c>
       <c r="C18" s="10">
         <v>186.8</v>
       </c>
       <c r="D18" s="9">
         <v>1987.8</v>
       </c>
       <c r="E18" s="8">
         <v>171.4</v>
       </c>
       <c r="F18" s="7">
         <v>164.5</v>
       </c>
       <c r="G18" s="7">
         <v>428.7</v>
       </c>
       <c r="H18" s="7">
         <v>1.4</v>
       </c>
       <c r="I18" s="7">
@@ -3290,51 +3301,51 @@
         <v>591.1</v>
       </c>
       <c r="O18" s="7">
         <v>416.9</v>
       </c>
       <c r="P18" s="7">
         <v>1.9</v>
       </c>
       <c r="Q18" s="7">
         <v>2.5</v>
       </c>
       <c r="R18" s="7">
         <v>0.4</v>
       </c>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7">
         <v>2</v>
       </c>
       <c r="W18" s="14"/>
       <c r="X18" s="14"/>
       <c r="Y18" s="14"/>
       <c r="Z18" s="14"/>
     </row>
-    <row r="19" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:26">
       <c r="A19" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B19" s="11">
         <v>2274.9</v>
       </c>
       <c r="C19" s="10">
         <v>187.1</v>
       </c>
       <c r="D19" s="9">
         <v>2087.8000000000002</v>
       </c>
       <c r="E19" s="8">
         <v>254.4</v>
       </c>
       <c r="F19" s="7">
         <v>164.5</v>
       </c>
       <c r="G19" s="7">
         <v>432.9</v>
       </c>
       <c r="H19" s="7">
         <v>1.4</v>
       </c>
       <c r="I19" s="7">
@@ -3356,51 +3367,51 @@
         <v>603.79999999999995</v>
       </c>
       <c r="O19" s="7">
         <v>416.9</v>
       </c>
       <c r="P19" s="7">
         <v>1.9</v>
       </c>
       <c r="Q19" s="7">
         <v>2.5</v>
       </c>
       <c r="R19" s="7">
         <v>0.4</v>
       </c>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7">
         <v>2</v>
       </c>
       <c r="W19" s="14"/>
       <c r="X19" s="14"/>
       <c r="Y19" s="14"/>
       <c r="Z19" s="14"/>
     </row>
-    <row r="20" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:26">
       <c r="A20" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="11">
         <v>2477</v>
       </c>
       <c r="C20" s="10">
         <v>187.6</v>
       </c>
       <c r="D20" s="9">
         <v>2289.4</v>
       </c>
       <c r="E20" s="8">
         <v>255.7</v>
       </c>
       <c r="F20" s="7">
         <v>306.5</v>
       </c>
       <c r="G20" s="7">
         <v>474.5</v>
       </c>
       <c r="H20" s="7">
         <v>1.4</v>
       </c>
       <c r="I20" s="7">
@@ -3422,51 +3433,51 @@
         <v>610.5</v>
       </c>
       <c r="O20" s="7">
         <v>416.9</v>
       </c>
       <c r="P20" s="7">
         <v>1.9</v>
       </c>
       <c r="Q20" s="7">
         <v>2.5</v>
       </c>
       <c r="R20" s="7">
         <v>0.4</v>
       </c>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7">
         <v>2</v>
       </c>
       <c r="W20" s="14"/>
       <c r="X20" s="14"/>
       <c r="Y20" s="14"/>
       <c r="Z20" s="14"/>
     </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:26">
       <c r="A21" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="11">
         <v>2529.6</v>
       </c>
       <c r="C21" s="10">
         <v>187.5</v>
       </c>
       <c r="D21" s="9">
         <v>2342.1999999999998</v>
       </c>
       <c r="E21" s="8">
         <v>256.7</v>
       </c>
       <c r="F21" s="7">
         <v>301.60000000000002</v>
       </c>
       <c r="G21" s="7">
         <v>518.70000000000005</v>
       </c>
       <c r="H21" s="7">
         <v>2.4</v>
       </c>
       <c r="I21" s="7">
@@ -3488,51 +3499,51 @@
         <v>622.4</v>
       </c>
       <c r="O21" s="7">
         <v>416.9</v>
       </c>
       <c r="P21" s="7">
         <v>0</v>
       </c>
       <c r="Q21" s="7">
         <v>2.5</v>
       </c>
       <c r="R21" s="7">
         <v>0.4</v>
       </c>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7">
         <v>2</v>
       </c>
       <c r="W21" s="14"/>
       <c r="X21" s="14"/>
       <c r="Y21" s="14"/>
       <c r="Z21" s="14"/>
     </row>
-    <row r="22" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:26">
       <c r="A22" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B22" s="11">
         <v>2627.3</v>
       </c>
       <c r="C22" s="10">
         <v>187.4</v>
       </c>
       <c r="D22" s="9">
         <v>2439.9</v>
       </c>
       <c r="E22" s="8">
         <v>258.2</v>
       </c>
       <c r="F22" s="7">
         <v>301.60000000000002</v>
       </c>
       <c r="G22" s="7">
         <v>616.9</v>
       </c>
       <c r="H22" s="7">
         <v>2.4</v>
       </c>
       <c r="I22" s="7">
@@ -3554,51 +3565,51 @@
         <v>622.5</v>
       </c>
       <c r="O22" s="7">
         <v>416.9</v>
       </c>
       <c r="P22" s="7">
         <v>0</v>
       </c>
       <c r="Q22" s="7">
         <v>0.4</v>
       </c>
       <c r="R22" s="7">
         <v>0.4</v>
       </c>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7">
         <v>2</v>
       </c>
       <c r="W22" s="14"/>
       <c r="X22" s="14"/>
       <c r="Y22" s="14"/>
       <c r="Z22" s="14"/>
     </row>
-    <row r="23" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:26">
       <c r="A23" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B23" s="11">
         <v>2599.5</v>
       </c>
       <c r="C23" s="10">
         <v>197.2</v>
       </c>
       <c r="D23" s="9">
         <v>2402.3000000000002</v>
       </c>
       <c r="E23" s="8">
         <v>259.39999999999998</v>
       </c>
       <c r="F23" s="7">
         <v>301.8</v>
       </c>
       <c r="G23" s="7">
         <v>560.5</v>
       </c>
       <c r="H23" s="7">
         <v>0</v>
       </c>
       <c r="I23" s="7">
@@ -3620,51 +3631,51 @@
         <v>642.70000000000005</v>
       </c>
       <c r="O23" s="7">
         <v>416.9</v>
       </c>
       <c r="P23" s="7">
         <v>0</v>
       </c>
       <c r="Q23" s="7">
         <v>0</v>
       </c>
       <c r="R23" s="7">
         <v>0.4</v>
       </c>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7">
         <v>2</v>
       </c>
       <c r="W23" s="14"/>
       <c r="X23" s="14"/>
       <c r="Y23" s="14"/>
       <c r="Z23" s="14"/>
     </row>
-    <row r="24" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:26">
       <c r="A24" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B24" s="11">
         <v>2749.7</v>
       </c>
       <c r="C24" s="10">
         <v>196.5</v>
       </c>
       <c r="D24" s="9">
         <v>2553.1999999999998</v>
       </c>
       <c r="E24" s="8">
         <v>256.39999999999998</v>
       </c>
       <c r="F24" s="7">
         <v>301.8</v>
       </c>
       <c r="G24" s="7">
         <v>664.7</v>
       </c>
       <c r="H24" s="7">
         <v>0</v>
       </c>
       <c r="I24" s="7">
@@ -3686,51 +3697,51 @@
         <v>641.6</v>
       </c>
       <c r="O24" s="7">
         <v>417.2</v>
       </c>
       <c r="P24" s="7">
         <v>0</v>
       </c>
       <c r="Q24" s="7">
         <v>0</v>
       </c>
       <c r="R24" s="7">
         <v>0.4</v>
       </c>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7">
         <v>2</v>
       </c>
       <c r="W24" s="14"/>
       <c r="X24" s="14"/>
       <c r="Y24" s="14"/>
       <c r="Z24" s="14"/>
     </row>
-    <row r="25" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:26">
       <c r="A25" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="11">
         <v>2762.8</v>
       </c>
       <c r="C25" s="10">
         <v>194.8</v>
       </c>
       <c r="D25" s="9">
         <v>2568.1</v>
       </c>
       <c r="E25" s="8">
         <v>260.8</v>
       </c>
       <c r="F25" s="7">
         <v>301.8</v>
       </c>
       <c r="G25" s="7">
         <v>721.9</v>
       </c>
       <c r="H25" s="7">
         <v>1.7263996942139999E-4</v>
       </c>
       <c r="I25" s="7">
@@ -3752,51 +3763,51 @@
         <v>641.5</v>
       </c>
       <c r="O25" s="7">
         <v>417.2</v>
       </c>
       <c r="P25" s="7">
         <v>0</v>
       </c>
       <c r="Q25" s="7">
         <v>0</v>
       </c>
       <c r="R25" s="7">
         <v>0.4</v>
       </c>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7">
         <v>2</v>
       </c>
       <c r="W25" s="14"/>
       <c r="X25" s="14"/>
       <c r="Y25" s="14"/>
       <c r="Z25" s="14"/>
     </row>
-    <row r="26" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:26">
       <c r="A26" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B26" s="11">
         <v>2777.3</v>
       </c>
       <c r="C26" s="10">
         <v>194.8</v>
       </c>
       <c r="D26" s="9">
         <v>2582.5</v>
       </c>
       <c r="E26" s="8">
         <v>260.10000000000002</v>
       </c>
       <c r="F26" s="7">
         <v>301.8</v>
       </c>
       <c r="G26" s="7">
         <v>726.5</v>
       </c>
       <c r="H26" s="7">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I26" s="7">
@@ -3818,51 +3829,51 @@
         <v>651.6</v>
       </c>
       <c r="O26" s="7">
         <v>417.2</v>
       </c>
       <c r="P26" s="7">
         <v>0</v>
       </c>
       <c r="Q26" s="7">
         <v>0</v>
       </c>
       <c r="R26" s="7">
         <v>0.4</v>
       </c>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7">
         <v>2</v>
       </c>
       <c r="W26" s="14"/>
       <c r="X26" s="14"/>
       <c r="Y26" s="14"/>
       <c r="Z26" s="14"/>
     </row>
-    <row r="27" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:26">
       <c r="A27" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B27" s="11">
         <v>2777</v>
       </c>
       <c r="C27" s="10">
         <v>194.8</v>
       </c>
       <c r="D27" s="9">
         <v>2582.1999999999998</v>
       </c>
       <c r="E27" s="8">
         <v>248</v>
       </c>
       <c r="F27" s="7">
         <v>110</v>
       </c>
       <c r="G27" s="7">
         <v>928.6</v>
       </c>
       <c r="H27" s="7">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I27" s="7">
@@ -3884,51 +3895,51 @@
         <v>651.79999999999995</v>
       </c>
       <c r="O27" s="7">
         <v>417.2</v>
       </c>
       <c r="P27" s="7">
         <v>0</v>
       </c>
       <c r="Q27" s="7">
         <v>0</v>
       </c>
       <c r="R27" s="7">
         <v>0.4</v>
       </c>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7">
         <v>2</v>
       </c>
       <c r="W27" s="14"/>
       <c r="X27" s="14"/>
       <c r="Y27" s="14"/>
       <c r="Z27" s="14"/>
     </row>
-    <row r="28" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:26">
       <c r="A28" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="11">
         <v>3301.6</v>
       </c>
       <c r="C28" s="10">
         <v>193.4</v>
       </c>
       <c r="D28" s="9">
         <v>3108.3</v>
       </c>
       <c r="E28" s="8">
         <v>248</v>
       </c>
       <c r="F28" s="7">
         <v>141.4</v>
       </c>
       <c r="G28" s="7">
         <v>1662</v>
       </c>
       <c r="H28" s="7">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I28" s="7">
@@ -3950,51 +3961,51 @@
         <v>410</v>
       </c>
       <c r="O28" s="7">
         <v>417.8</v>
       </c>
       <c r="P28" s="7">
         <v>0</v>
       </c>
       <c r="Q28" s="7">
         <v>0</v>
       </c>
       <c r="R28" s="7">
         <v>0.4</v>
       </c>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7">
         <v>2</v>
       </c>
       <c r="W28" s="14"/>
       <c r="X28" s="14"/>
       <c r="Y28" s="14"/>
       <c r="Z28" s="14"/>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:26">
       <c r="A29" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B29" s="11">
         <v>3288.9</v>
       </c>
       <c r="C29" s="10">
         <v>193.4</v>
       </c>
       <c r="D29" s="9">
         <v>3095.5</v>
       </c>
       <c r="E29" s="8">
         <v>248</v>
       </c>
       <c r="F29" s="7">
         <v>141.4</v>
       </c>
       <c r="G29" s="7">
         <v>1613.2</v>
       </c>
       <c r="H29" s="7">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I29" s="7">
@@ -4016,51 +4027,51 @@
         <v>419.9</v>
       </c>
       <c r="O29" s="7">
         <v>417.8</v>
       </c>
       <c r="P29" s="7">
         <v>0</v>
       </c>
       <c r="Q29" s="7">
         <v>0</v>
       </c>
       <c r="R29" s="7">
         <v>0.4</v>
       </c>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7">
         <v>2</v>
       </c>
       <c r="W29" s="14"/>
       <c r="X29" s="14"/>
       <c r="Y29" s="14"/>
       <c r="Z29" s="14"/>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:26">
       <c r="A30" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B30" s="11">
         <v>3297.8</v>
       </c>
       <c r="C30" s="10">
         <v>193.4</v>
       </c>
       <c r="D30" s="9">
         <v>3104.4</v>
       </c>
       <c r="E30" s="8">
         <v>248</v>
       </c>
       <c r="F30" s="7">
         <v>141.4</v>
       </c>
       <c r="G30" s="7">
         <v>1617.6</v>
       </c>
       <c r="H30" s="7">
         <v>0</v>
       </c>
       <c r="I30" s="7">
@@ -4082,51 +4093,51 @@
         <v>419.9</v>
       </c>
       <c r="O30" s="7">
         <v>417.8</v>
       </c>
       <c r="P30" s="7">
         <v>0</v>
       </c>
       <c r="Q30" s="7">
         <v>0</v>
       </c>
       <c r="R30" s="7">
         <v>0.4</v>
       </c>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7">
         <v>2</v>
       </c>
       <c r="W30" s="14"/>
       <c r="X30" s="14"/>
       <c r="Y30" s="14"/>
       <c r="Z30" s="14"/>
     </row>
-    <row r="31" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:26">
       <c r="A31" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B31" s="11">
         <v>3394</v>
       </c>
       <c r="C31" s="10">
         <v>193.5</v>
       </c>
       <c r="D31" s="9">
         <v>3200.5</v>
       </c>
       <c r="E31" s="8">
         <v>248</v>
       </c>
       <c r="F31" s="7">
         <v>163.69999999999999</v>
       </c>
       <c r="G31" s="7">
         <v>1681.4</v>
       </c>
       <c r="H31" s="7">
         <v>2.6560000000000022E-4</v>
       </c>
       <c r="I31" s="7">
@@ -4148,51 +4159,51 @@
         <v>419.8</v>
       </c>
       <c r="O31" s="7">
         <v>417.8</v>
       </c>
       <c r="P31" s="7">
         <v>0</v>
       </c>
       <c r="Q31" s="7">
         <v>0</v>
       </c>
       <c r="R31" s="7">
         <v>0.4</v>
       </c>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7">
         <v>2</v>
       </c>
       <c r="W31" s="14"/>
       <c r="X31" s="14"/>
       <c r="Y31" s="14"/>
       <c r="Z31" s="14"/>
     </row>
-    <row r="32" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:26">
       <c r="A32" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="11">
         <v>3445.4</v>
       </c>
       <c r="C32" s="10">
         <v>193.4</v>
       </c>
       <c r="D32" s="9">
         <v>3252.1</v>
       </c>
       <c r="E32" s="8">
         <v>248</v>
       </c>
       <c r="F32" s="7">
         <v>163.69999999999999</v>
       </c>
       <c r="G32" s="7">
         <v>1707.1</v>
       </c>
       <c r="H32" s="7">
         <v>0</v>
       </c>
       <c r="I32" s="7">
@@ -4214,51 +4225,51 @@
         <v>424.5</v>
       </c>
       <c r="O32" s="7">
         <v>418</v>
       </c>
       <c r="P32" s="7">
         <v>0</v>
       </c>
       <c r="Q32" s="7">
         <v>0</v>
       </c>
       <c r="R32" s="7">
         <v>0.4</v>
       </c>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7">
         <v>2</v>
       </c>
       <c r="W32" s="14"/>
       <c r="X32" s="14"/>
       <c r="Y32" s="14"/>
       <c r="Z32" s="14"/>
     </row>
-    <row r="33" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:26">
       <c r="A33" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="11">
         <v>3428.4</v>
       </c>
       <c r="C33" s="10">
         <v>193.4</v>
       </c>
       <c r="D33" s="9">
         <v>3234.9</v>
       </c>
       <c r="E33" s="8">
         <v>248</v>
       </c>
       <c r="F33" s="7">
         <v>163.69999999999999</v>
       </c>
       <c r="G33" s="7">
         <v>1687.9</v>
       </c>
       <c r="H33" s="7">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I33" s="7">
@@ -4280,51 +4291,51 @@
         <v>424.6</v>
       </c>
       <c r="O33" s="7">
         <v>418</v>
       </c>
       <c r="P33" s="7">
         <v>0</v>
       </c>
       <c r="Q33" s="7">
         <v>0</v>
       </c>
       <c r="R33" s="7">
         <v>0</v>
       </c>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="V33" s="7">
         <v>2</v>
       </c>
       <c r="W33" s="14"/>
       <c r="X33" s="14"/>
       <c r="Y33" s="14"/>
       <c r="Z33" s="14"/>
     </row>
-    <row r="34" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:26">
       <c r="A34" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="11">
         <v>3426.4</v>
       </c>
       <c r="C34" s="10">
         <v>193.4</v>
       </c>
       <c r="D34" s="9">
         <v>3233</v>
       </c>
       <c r="E34" s="8">
         <v>248</v>
       </c>
       <c r="F34" s="7">
         <v>163.69999999999999</v>
       </c>
       <c r="G34" s="7">
         <v>1687.9</v>
       </c>
       <c r="H34" s="7">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I34" s="7">
@@ -4346,51 +4357,51 @@
         <v>424.6</v>
       </c>
       <c r="O34" s="7">
         <v>418</v>
       </c>
       <c r="P34" s="7">
         <v>0</v>
       </c>
       <c r="Q34" s="7">
         <v>0</v>
       </c>
       <c r="R34" s="7">
         <v>0</v>
       </c>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
       <c r="V34" s="7">
         <v>2</v>
       </c>
       <c r="W34" s="14"/>
       <c r="X34" s="14"/>
       <c r="Y34" s="14"/>
       <c r="Z34" s="14"/>
     </row>
-    <row r="35" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:26">
       <c r="A35" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B35" s="11">
         <v>3422.6</v>
       </c>
       <c r="C35" s="10">
         <v>193.2</v>
       </c>
       <c r="D35" s="9">
         <v>3229.4</v>
       </c>
       <c r="E35" s="8">
         <v>248</v>
       </c>
       <c r="F35" s="7">
         <v>163.9</v>
       </c>
       <c r="G35" s="7">
         <v>1689.2</v>
       </c>
       <c r="H35" s="7">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I35" s="7">
@@ -4412,51 +4423,51 @@
         <v>432.6</v>
       </c>
       <c r="O35" s="7">
         <v>418</v>
       </c>
       <c r="P35" s="7">
         <v>0</v>
       </c>
       <c r="Q35" s="7">
         <v>0</v>
       </c>
       <c r="R35" s="7">
         <v>0</v>
       </c>
       <c r="S35" s="7"/>
       <c r="T35" s="7"/>
       <c r="U35" s="7"/>
       <c r="V35" s="7">
         <v>2</v>
       </c>
       <c r="W35" s="14"/>
       <c r="X35" s="14"/>
       <c r="Y35" s="14"/>
       <c r="Z35" s="14"/>
     </row>
-    <row r="36" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:26">
       <c r="A36" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B36" s="11">
         <v>3232.7</v>
       </c>
       <c r="C36" s="10">
         <v>191.5</v>
       </c>
       <c r="D36" s="9">
         <v>3041.1</v>
       </c>
       <c r="E36" s="8">
         <v>248</v>
       </c>
       <c r="F36" s="7">
         <v>135</v>
       </c>
       <c r="G36" s="7">
         <v>1529.2</v>
       </c>
       <c r="H36" s="7">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I36" s="7">
@@ -4478,51 +4489,51 @@
         <v>434</v>
       </c>
       <c r="O36" s="7">
         <v>418</v>
       </c>
       <c r="P36" s="7">
         <v>0</v>
       </c>
       <c r="Q36" s="7">
         <v>0</v>
       </c>
       <c r="R36" s="7">
         <v>0</v>
       </c>
       <c r="S36" s="7"/>
       <c r="T36" s="7"/>
       <c r="U36" s="7"/>
       <c r="V36" s="7">
         <v>2</v>
       </c>
       <c r="W36" s="14"/>
       <c r="X36" s="14"/>
       <c r="Y36" s="14"/>
       <c r="Z36" s="14"/>
     </row>
-    <row r="37" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:26">
       <c r="A37" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B37" s="11">
         <v>3208.2</v>
       </c>
       <c r="C37" s="10">
         <v>191.2</v>
       </c>
       <c r="D37" s="9">
         <v>3017.1</v>
       </c>
       <c r="E37" s="8">
         <v>248</v>
       </c>
       <c r="F37" s="7">
         <v>134.9</v>
       </c>
       <c r="G37" s="7">
         <v>1500</v>
       </c>
       <c r="H37" s="7">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I37" s="7">
@@ -4544,51 +4555,51 @@
         <v>439</v>
       </c>
       <c r="O37" s="7">
         <v>418</v>
       </c>
       <c r="P37" s="7">
         <v>0</v>
       </c>
       <c r="Q37" s="7">
         <v>0</v>
       </c>
       <c r="R37" s="7">
         <v>0</v>
       </c>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="V37" s="7">
         <v>2</v>
       </c>
       <c r="W37" s="14"/>
       <c r="X37" s="14"/>
       <c r="Y37" s="14"/>
       <c r="Z37" s="14"/>
     </row>
-    <row r="38" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:26">
       <c r="A38" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B38" s="11">
         <v>3199.1</v>
       </c>
       <c r="C38" s="10">
         <v>191.1</v>
       </c>
       <c r="D38" s="9">
         <v>3007.9</v>
       </c>
       <c r="E38" s="8">
         <v>248</v>
       </c>
       <c r="F38" s="7">
         <v>134.9</v>
       </c>
       <c r="G38" s="7">
         <v>1502.7</v>
       </c>
       <c r="H38" s="7">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I38" s="7">
@@ -4610,51 +4621,51 @@
         <v>444.1</v>
       </c>
       <c r="O38" s="7">
         <v>418</v>
       </c>
       <c r="P38" s="7">
         <v>0</v>
       </c>
       <c r="Q38" s="7">
         <v>0</v>
       </c>
       <c r="R38" s="7">
         <v>0</v>
       </c>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
       <c r="V38" s="7">
         <v>2</v>
       </c>
       <c r="W38" s="14"/>
       <c r="X38" s="14"/>
       <c r="Y38" s="14"/>
       <c r="Z38" s="14"/>
     </row>
-    <row r="39" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:26">
       <c r="A39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B39" s="11">
         <v>3298.6</v>
       </c>
       <c r="C39" s="10">
         <v>196.1</v>
       </c>
       <c r="D39" s="9">
         <v>3102.5</v>
       </c>
       <c r="E39" s="8">
         <v>248</v>
       </c>
       <c r="F39" s="7">
         <v>195.3</v>
       </c>
       <c r="G39" s="7">
         <v>1603.8</v>
       </c>
       <c r="H39" s="7">
         <v>8.1</v>
       </c>
       <c r="I39" s="7">
@@ -4676,51 +4687,51 @@
         <v>378.7</v>
       </c>
       <c r="O39" s="7">
         <v>418</v>
       </c>
       <c r="P39" s="7">
         <v>0</v>
       </c>
       <c r="Q39" s="7">
         <v>0</v>
       </c>
       <c r="R39" s="7">
         <v>0</v>
       </c>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7">
         <v>2</v>
       </c>
       <c r="W39" s="14"/>
       <c r="X39" s="14"/>
       <c r="Y39" s="14"/>
       <c r="Z39" s="14"/>
     </row>
-    <row r="40" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:26">
       <c r="A40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B40" s="11">
         <v>3439.1</v>
       </c>
       <c r="C40" s="10">
         <v>196</v>
       </c>
       <c r="D40" s="9">
         <v>3243.1</v>
       </c>
       <c r="E40" s="8">
         <v>248</v>
       </c>
       <c r="F40" s="7">
         <v>195.5</v>
       </c>
       <c r="G40" s="7">
         <v>1734</v>
       </c>
       <c r="H40" s="7">
         <v>8.1</v>
       </c>
       <c r="I40" s="7">
@@ -4742,51 +4753,51 @@
         <v>379</v>
       </c>
       <c r="O40" s="7">
         <v>418</v>
       </c>
       <c r="P40" s="7">
         <v>0</v>
       </c>
       <c r="Q40" s="7">
         <v>0</v>
       </c>
       <c r="R40" s="7">
         <v>0</v>
       </c>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
       <c r="V40" s="7">
         <v>2</v>
       </c>
       <c r="W40" s="14"/>
       <c r="X40" s="14"/>
       <c r="Y40" s="14"/>
       <c r="Z40" s="14"/>
     </row>
-    <row r="41" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:26">
       <c r="A41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B41" s="11">
         <v>3455.3</v>
       </c>
       <c r="C41" s="10">
         <v>195.6</v>
       </c>
       <c r="D41" s="9">
         <v>3259.8</v>
       </c>
       <c r="E41" s="8">
         <v>248</v>
       </c>
       <c r="F41" s="7">
         <v>195.5</v>
       </c>
       <c r="G41" s="7">
         <v>1745.2</v>
       </c>
       <c r="H41" s="7">
         <v>10.1</v>
       </c>
       <c r="I41" s="7">
@@ -4808,51 +4819,51 @@
         <v>384</v>
       </c>
       <c r="O41" s="7">
         <v>418</v>
       </c>
       <c r="P41" s="7">
         <v>0</v>
       </c>
       <c r="Q41" s="7">
         <v>0</v>
       </c>
       <c r="R41" s="7">
         <v>0</v>
       </c>
       <c r="S41" s="7"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="V41" s="13" t="s">
         <v>36</v>
       </c>
       <c r="W41" s="14"/>
       <c r="X41" s="14"/>
       <c r="Y41" s="14"/>
       <c r="Z41" s="14"/>
     </row>
-    <row r="42" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:26">
       <c r="A42" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="11">
         <v>3488.5020732099997</v>
       </c>
       <c r="C42" s="10">
         <v>195.71635732912856</v>
       </c>
       <c r="D42" s="9">
         <v>3292.7857158808711</v>
       </c>
       <c r="E42" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F42" s="7">
         <v>195.50607041810218</v>
       </c>
       <c r="G42" s="7">
         <v>1730.7091198826054</v>
       </c>
       <c r="H42" s="7">
         <v>10.057</v>
       </c>
       <c r="I42" s="7">
@@ -4874,51 +4885,51 @@
         <v>384.6509364099872</v>
       </c>
       <c r="O42" s="7">
         <v>418.03437752226046</v>
       </c>
       <c r="P42" s="7">
         <v>0</v>
       </c>
       <c r="Q42" s="7">
         <v>0</v>
       </c>
       <c r="R42" s="7">
         <v>0</v>
       </c>
       <c r="S42" s="7"/>
       <c r="T42" s="7"/>
       <c r="U42" s="7"/>
       <c r="V42" s="13" t="s">
         <v>36</v>
       </c>
       <c r="W42" s="14"/>
       <c r="X42" s="14"/>
       <c r="Y42" s="14"/>
       <c r="Z42" s="14"/>
     </row>
-    <row r="43" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:26">
       <c r="A43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B43" s="11">
         <v>3532.6748151377342</v>
       </c>
       <c r="C43" s="10">
         <v>190.90720765159119</v>
       </c>
       <c r="D43" s="9">
         <v>3341.7676074861429</v>
       </c>
       <c r="E43" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F43" s="7">
         <v>250.22584206838465</v>
       </c>
       <c r="G43" s="7">
         <v>1761.8981739829467</v>
       </c>
       <c r="H43" s="7">
         <v>10.057</v>
       </c>
       <c r="I43" s="7">
@@ -4940,51 +4951,51 @@
         <v>347.74779240998726</v>
       </c>
       <c r="O43" s="7">
         <v>418.03437752226046</v>
       </c>
       <c r="P43" s="7">
         <v>0</v>
       </c>
       <c r="Q43" s="7">
         <v>0</v>
       </c>
       <c r="R43" s="7">
         <v>0</v>
       </c>
       <c r="S43" s="7"/>
       <c r="T43" s="7"/>
       <c r="U43" s="7"/>
       <c r="V43" s="13" t="s">
         <v>36</v>
       </c>
       <c r="W43" s="14"/>
       <c r="X43" s="14"/>
       <c r="Y43" s="14"/>
       <c r="Z43" s="14"/>
     </row>
-    <row r="44" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:26">
       <c r="A44" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="11">
         <v>3632.6893945314882</v>
       </c>
       <c r="C44" s="10">
         <v>190.83993185422011</v>
       </c>
       <c r="D44" s="9">
         <v>3441.8494626772681</v>
       </c>
       <c r="E44" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F44" s="7">
         <v>250.32729706838458</v>
       </c>
       <c r="G44" s="7">
         <v>1828.8734921488017</v>
       </c>
       <c r="H44" s="7">
         <v>10.057</v>
       </c>
       <c r="I44" s="7">
@@ -5006,51 +5017,51 @@
         <v>347.7566831284571</v>
       </c>
       <c r="O44" s="7">
         <v>418.03437752226046</v>
       </c>
       <c r="P44" s="7">
         <v>0</v>
       </c>
       <c r="Q44" s="7">
         <v>0</v>
       </c>
       <c r="R44" s="7">
         <v>0</v>
       </c>
       <c r="S44" s="7"/>
       <c r="T44" s="7"/>
       <c r="U44" s="7"/>
       <c r="V44" s="13" t="s">
         <v>36</v>
       </c>
       <c r="W44" s="14"/>
       <c r="X44" s="14"/>
       <c r="Y44" s="14"/>
       <c r="Z44" s="14"/>
     </row>
-    <row r="45" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:26">
       <c r="A45" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B45" s="11">
         <v>3626.4436174341204</v>
       </c>
       <c r="C45" s="10">
         <v>191.09505958761738</v>
       </c>
       <c r="D45" s="9">
         <v>3435.3485578465029</v>
       </c>
       <c r="E45" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F45" s="7">
         <v>250.32729706838469</v>
       </c>
       <c r="G45" s="7">
         <v>1816.7576185831117</v>
       </c>
       <c r="H45" s="7">
         <v>14.918233000000001</v>
       </c>
       <c r="I45" s="7">
@@ -5068,51 +5079,51 @@
       <c r="M45" s="7">
         <v>51.448407836769348</v>
       </c>
       <c r="N45" s="7">
         <v>347.75655550998721</v>
       </c>
       <c r="O45" s="7">
         <v>418.03437752226046</v>
       </c>
       <c r="P45" s="7">
         <v>0</v>
       </c>
       <c r="Q45" s="7">
         <v>0</v>
       </c>
       <c r="R45" s="7">
         <v>0</v>
       </c>
       <c r="S45" s="7"/>
       <c r="T45" s="7"/>
       <c r="U45" s="7"/>
       <c r="V45" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="46" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:26">
       <c r="A46" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B46" s="11">
         <v>3617.5043107066354</v>
       </c>
       <c r="C46" s="10">
         <v>190.84455923743997</v>
       </c>
       <c r="D46" s="9">
         <v>3426.6597514691953</v>
       </c>
       <c r="E46" s="8">
         <v>295.01533355390978</v>
       </c>
       <c r="F46" s="7">
         <v>250.33930306838468</v>
       </c>
       <c r="G46" s="7">
         <v>1813.8371100626907</v>
       </c>
       <c r="H46" s="7">
         <v>14.918500107819563</v>
       </c>
       <c r="I46" s="7">
@@ -5130,51 +5141,51 @@
       <c r="M46" s="7">
         <v>51.448209659999996</v>
       </c>
       <c r="N46" s="7">
         <v>347.64772630627812</v>
       </c>
       <c r="O46" s="7">
         <v>418.03437752226046</v>
       </c>
       <c r="P46" s="7">
         <v>0</v>
       </c>
       <c r="Q46" s="7">
         <v>0.35174557029881548</v>
       </c>
       <c r="R46" s="7">
         <v>0</v>
       </c>
       <c r="S46" s="7"/>
       <c r="T46" s="7"/>
       <c r="U46" s="7"/>
       <c r="V46" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="47" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:26">
       <c r="A47" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B47" s="11">
         <v>3640.6221310536985</v>
       </c>
       <c r="C47" s="10">
         <v>190.82445852402142</v>
       </c>
       <c r="D47" s="9">
         <v>3449.7976725296771</v>
       </c>
       <c r="E47" s="8">
         <v>295.01533355390978</v>
       </c>
       <c r="F47" s="7">
         <v>250.33930306838468</v>
       </c>
       <c r="G47" s="7">
         <v>1836.9489204680026</v>
       </c>
       <c r="H47" s="7">
         <v>14.918500107819563</v>
       </c>
       <c r="I47" s="7">
@@ -5192,51 +5203,51 @@
       <c r="M47" s="7">
         <v>51.448209659999996</v>
       </c>
       <c r="N47" s="7">
         <v>347.64783335466279</v>
       </c>
       <c r="O47" s="7">
         <v>418.0343775222604</v>
       </c>
       <c r="P47" s="7">
         <v>0</v>
       </c>
       <c r="Q47" s="7">
         <v>0.35174557029881542</v>
       </c>
       <c r="R47" s="7">
         <v>0</v>
       </c>
       <c r="S47" s="7"/>
       <c r="T47" s="7"/>
       <c r="U47" s="7"/>
       <c r="V47" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="48" spans="1:26" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:26">
       <c r="A48" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B48" s="11">
         <v>3733.6343599441198</v>
       </c>
       <c r="C48" s="10">
         <v>190.86092425415131</v>
       </c>
       <c r="D48" s="9">
         <v>3542.7734356899687</v>
       </c>
       <c r="E48" s="8">
         <v>295.01533355390978</v>
       </c>
       <c r="F48" s="7">
         <v>250.33930306838468</v>
       </c>
       <c r="G48" s="7">
         <v>1909.9234765501665</v>
       </c>
       <c r="H48" s="7">
         <v>14.918500107819563</v>
       </c>
       <c r="I48" s="7">
@@ -5254,51 +5265,51 @@
       <c r="M48" s="7">
         <v>51.448209659999996</v>
       </c>
       <c r="N48" s="7">
         <v>352.64783335466279</v>
       </c>
       <c r="O48" s="7">
         <v>418.03437752226046</v>
       </c>
       <c r="P48" s="7">
         <v>0</v>
       </c>
       <c r="Q48" s="7">
         <v>0.35174557029881548</v>
       </c>
       <c r="R48" s="7">
         <v>0</v>
       </c>
       <c r="S48" s="7"/>
       <c r="T48" s="7"/>
       <c r="U48" s="7"/>
       <c r="V48" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="49" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:22">
       <c r="A49" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B49" s="11">
         <v>3783.1762710000003</v>
       </c>
       <c r="C49" s="10">
         <v>190.90065407160003</v>
       </c>
       <c r="D49" s="9">
         <v>3592.2756169284003</v>
       </c>
       <c r="E49" s="8">
         <v>295.01499999999999</v>
       </c>
       <c r="F49" s="7">
         <v>250.32891430000001</v>
       </c>
       <c r="G49" s="7">
         <v>1959.7824342636002</v>
       </c>
       <c r="H49" s="7">
         <v>14.918233000000001</v>
       </c>
       <c r="I49" s="7">
@@ -5316,51 +5327,51 @@
       <c r="M49" s="7">
         <v>51.448</v>
       </c>
       <c r="N49" s="7">
         <v>352.66282420000005</v>
       </c>
       <c r="O49" s="7">
         <v>420.99638934080002</v>
       </c>
       <c r="P49" s="7">
         <v>0</v>
       </c>
       <c r="Q49" s="7">
         <v>0</v>
       </c>
       <c r="R49" s="7">
         <v>0</v>
       </c>
       <c r="S49" s="7"/>
       <c r="T49" s="7"/>
       <c r="U49" s="7"/>
       <c r="V49" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="50" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:22">
       <c r="A50" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B50" s="11">
         <v>3783.470609</v>
       </c>
       <c r="C50" s="10">
         <v>191.20222741639998</v>
       </c>
       <c r="D50" s="9">
         <v>3592.2683815835999</v>
       </c>
       <c r="E50" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F50" s="7">
         <v>250.32891430000001</v>
       </c>
       <c r="G50" s="7">
         <v>1960.0766832636002</v>
       </c>
       <c r="H50" s="7">
         <v>14.918233000000001</v>
       </c>
       <c r="I50" s="7">
@@ -5378,51 +5389,51 @@
       <c r="M50" s="7">
         <v>51.448</v>
       </c>
       <c r="N50" s="7">
         <v>352.66282419999993</v>
       </c>
       <c r="O50" s="7">
         <v>420.69481599600005</v>
       </c>
       <c r="P50" s="7">
         <v>0</v>
       </c>
       <c r="Q50" s="7">
         <v>0</v>
       </c>
       <c r="R50" s="7">
         <v>0</v>
       </c>
       <c r="S50" s="7"/>
       <c r="T50" s="7"/>
       <c r="U50" s="7"/>
       <c r="V50" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="51" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:22">
       <c r="A51" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B51" s="11">
         <f t="shared" ref="B51:B61" si="0">SUM(C51:D51)</f>
         <v>3780.8831627727996</v>
       </c>
       <c r="C51" s="10">
         <v>191.2</v>
       </c>
       <c r="D51" s="9">
         <f t="shared" ref="D51:D61" si="1">SUM(E51:V51)</f>
         <v>3589.6831627727997</v>
       </c>
       <c r="E51" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F51" s="7">
         <v>250.32891430000001</v>
       </c>
       <c r="G51" s="7">
         <v>1957.5128712639998</v>
       </c>
       <c r="H51" s="7">
         <v>14.918233000000001</v>
@@ -5442,51 +5453,51 @@
       <c r="M51" s="7">
         <v>51.448</v>
       </c>
       <c r="N51" s="7">
         <v>352.66282419999993</v>
       </c>
       <c r="O51" s="7">
         <v>420.69481599600005</v>
       </c>
       <c r="P51" s="7">
         <v>0</v>
       </c>
       <c r="Q51" s="7">
         <v>0</v>
       </c>
       <c r="R51" s="7">
         <v>0</v>
       </c>
       <c r="S51" s="7"/>
       <c r="T51" s="7"/>
       <c r="U51" s="7"/>
       <c r="V51" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="52" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:22">
       <c r="A52" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B52" s="11">
         <f t="shared" si="0"/>
         <v>3819.4196072</v>
       </c>
       <c r="C52" s="10">
         <v>190.79403602719998</v>
       </c>
       <c r="D52" s="9">
         <f t="shared" si="1"/>
         <v>3628.6255711727999</v>
       </c>
       <c r="E52" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F52" s="8">
         <v>250.7371057</v>
       </c>
       <c r="G52" s="8">
         <v>1991.044088264</v>
       </c>
       <c r="H52" s="8">
         <v>14.918233000000001</v>
@@ -5506,51 +5517,51 @@
       <c r="M52" s="8">
         <v>51.448</v>
       </c>
       <c r="N52" s="8">
         <v>357.66282419999993</v>
       </c>
       <c r="O52" s="8">
         <v>420.69481599600005</v>
       </c>
       <c r="P52" s="7">
         <v>0</v>
       </c>
       <c r="Q52" s="7">
         <v>0</v>
       </c>
       <c r="R52" s="7">
         <v>0</v>
       </c>
       <c r="S52" s="7"/>
       <c r="T52" s="7"/>
       <c r="U52" s="7"/>
       <c r="V52" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="53" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:22">
       <c r="A53" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B53" s="11">
         <f t="shared" si="0"/>
         <v>3815.7836551999999</v>
       </c>
       <c r="C53" s="10">
         <v>190.84355053359999</v>
       </c>
       <c r="D53" s="9">
         <f t="shared" si="1"/>
         <v>3624.9401046663997</v>
       </c>
       <c r="E53" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F53" s="8">
         <v>250.759783</v>
       </c>
       <c r="G53" s="8">
         <v>1987.4157036639999</v>
       </c>
       <c r="H53" s="8">
         <v>14.918233000000001</v>
@@ -5570,51 +5581,51 @@
       <c r="M53" s="8">
         <v>51.448</v>
       </c>
       <c r="N53" s="8">
         <v>357.64014689999999</v>
       </c>
       <c r="O53" s="8">
         <v>420.65173408959998</v>
       </c>
       <c r="P53" s="7">
         <v>0</v>
       </c>
       <c r="Q53" s="7">
         <v>0</v>
       </c>
       <c r="R53" s="7">
         <v>0</v>
       </c>
       <c r="S53" s="7"/>
       <c r="T53" s="7"/>
       <c r="U53" s="7"/>
       <c r="V53" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="54" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:22">
       <c r="A54" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B54" s="11">
         <f t="shared" si="0"/>
         <v>3817.4721151999993</v>
       </c>
       <c r="C54" s="10">
         <v>190.75738672079999</v>
       </c>
       <c r="D54" s="9">
         <f t="shared" si="1"/>
         <v>3626.7147284791995</v>
       </c>
       <c r="E54" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F54" s="8">
         <v>250.7371057</v>
       </c>
       <c r="G54" s="8">
         <v>1989.0530817575998</v>
       </c>
       <c r="H54" s="8">
         <v>14.918233000000001</v>
@@ -5634,51 +5645,51 @@
       <c r="M54" s="8">
         <v>51.448</v>
       </c>
       <c r="N54" s="8">
         <v>357.7920699192</v>
       </c>
       <c r="O54" s="8">
         <v>420.65173408959998</v>
       </c>
       <c r="P54" s="7">
         <v>0</v>
       </c>
       <c r="Q54" s="7">
         <v>0</v>
       </c>
       <c r="R54" s="7">
         <v>0</v>
       </c>
       <c r="S54" s="7"/>
       <c r="T54" s="7"/>
       <c r="U54" s="7"/>
       <c r="V54" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="55" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:22">
       <c r="A55" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B55" s="11">
         <f t="shared" si="0"/>
         <v>3874.2293101999994</v>
       </c>
       <c r="C55" s="10">
         <v>240.62132292080003</v>
       </c>
       <c r="D55" s="9">
         <f t="shared" si="1"/>
         <v>3633.6079872791993</v>
       </c>
       <c r="E55" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F55" s="8">
         <v>250.87316950000002</v>
       </c>
       <c r="G55" s="8">
         <v>1995.8152767576</v>
       </c>
       <c r="H55" s="8">
         <v>14.918233000000001</v>
@@ -5698,51 +5709,51 @@
       <c r="M55" s="8">
         <v>51.448</v>
       </c>
       <c r="N55" s="8">
         <v>357.7920699192</v>
       </c>
       <c r="O55" s="8">
         <v>420.65173408959998</v>
       </c>
       <c r="P55" s="7">
         <v>0</v>
       </c>
       <c r="Q55" s="7">
         <v>0</v>
       </c>
       <c r="R55" s="7">
         <v>0</v>
       </c>
       <c r="S55" s="7"/>
       <c r="T55" s="7"/>
       <c r="U55" s="7"/>
       <c r="V55" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="56" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:22">
       <c r="A56" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B56" s="11">
         <f t="shared" si="0"/>
         <v>3929.1507185360001</v>
       </c>
       <c r="C56" s="10">
         <v>240.70748673360001</v>
       </c>
       <c r="D56" s="9">
         <f t="shared" si="1"/>
         <v>3688.4432318024001</v>
       </c>
       <c r="E56" s="8">
         <v>420.89700401280004</v>
       </c>
       <c r="F56" s="8">
         <v>250.87316950000002</v>
       </c>
       <c r="G56" s="8">
         <v>2007.8</v>
       </c>
       <c r="H56" s="8">
         <v>61.9</v>
@@ -5762,51 +5773,51 @@
       <c r="M56" s="8">
         <v>51.448</v>
       </c>
       <c r="N56" s="8">
         <v>367.66282419999993</v>
       </c>
       <c r="O56" s="8">
         <v>420.65173408959998</v>
       </c>
       <c r="P56" s="7">
         <v>0</v>
       </c>
       <c r="Q56" s="7">
         <v>0</v>
       </c>
       <c r="R56" s="7">
         <v>0</v>
       </c>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
       <c r="V56" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="57" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:22">
       <c r="A57" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B57" s="11">
         <f t="shared" si="0"/>
         <v>3932.3733261999996</v>
       </c>
       <c r="C57" s="10">
         <v>239.54448058239998</v>
       </c>
       <c r="D57" s="9">
         <f t="shared" si="1"/>
         <v>3692.8288456175997</v>
       </c>
       <c r="E57" s="8">
         <v>421.12486729440002</v>
       </c>
       <c r="F57" s="8">
         <v>250.87316950000002</v>
       </c>
       <c r="G57" s="8">
         <v>2005.8625867208</v>
       </c>
       <c r="H57" s="8">
         <v>62.921999999999997</v>
@@ -5826,51 +5837,51 @@
       <c r="M57" s="8">
         <v>56.448</v>
       </c>
       <c r="N57" s="8">
         <v>368.00747945119997</v>
       </c>
       <c r="O57" s="8">
         <v>420.39324265120007</v>
       </c>
       <c r="P57" s="7">
         <v>0</v>
       </c>
       <c r="Q57" s="7">
         <v>0</v>
       </c>
       <c r="R57" s="7">
         <v>0</v>
       </c>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
       <c r="V57" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="58" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:22">
       <c r="A58" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B58" s="11">
         <f t="shared" si="0"/>
         <v>3938.5100000000007</v>
       </c>
       <c r="C58" s="10">
         <v>230.67</v>
       </c>
       <c r="D58" s="9">
         <f t="shared" si="1"/>
         <v>3707.8400000000006</v>
       </c>
       <c r="E58" s="8">
         <v>421.61</v>
       </c>
       <c r="F58" s="8">
         <v>250.87</v>
       </c>
       <c r="G58" s="8">
         <v>2004.91</v>
       </c>
       <c r="H58" s="8">
         <v>68.83</v>
@@ -5890,51 +5901,51 @@
       <c r="M58" s="8">
         <v>56.45</v>
       </c>
       <c r="N58" s="8">
         <v>367.64</v>
       </c>
       <c r="O58" s="8">
         <v>430.82</v>
       </c>
       <c r="P58" s="7">
         <v>0</v>
       </c>
       <c r="Q58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R58" s="6" t="s">
         <v>36</v>
       </c>
       <c r="S58" s="6"/>
       <c r="T58" s="6"/>
       <c r="U58" s="6"/>
       <c r="V58" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="59" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:22">
       <c r="A59" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B59" s="11">
         <f t="shared" si="0"/>
         <v>3734.4413262000003</v>
       </c>
       <c r="C59" s="10">
         <v>230.67512320000003</v>
       </c>
       <c r="D59" s="9">
         <f t="shared" si="1"/>
         <v>3503.7662030000001</v>
       </c>
       <c r="E59" s="8">
         <v>421.60591200000005</v>
       </c>
       <c r="F59" s="8">
         <v>250.87316950000002</v>
       </c>
       <c r="G59" s="8">
         <v>1796.8337332999997</v>
       </c>
       <c r="H59" s="8">
         <v>72.826999999999998</v>
@@ -5954,51 +5965,51 @@
       <c r="M59" s="8">
         <v>56.448</v>
       </c>
       <c r="N59" s="8">
         <v>367.66282419999993</v>
       </c>
       <c r="O59" s="8">
         <v>430.81906400000003</v>
       </c>
       <c r="P59" s="7">
         <v>0</v>
       </c>
       <c r="Q59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R59" s="6" t="s">
         <v>36</v>
       </c>
       <c r="S59" s="6"/>
       <c r="T59" s="6"/>
       <c r="U59" s="6"/>
       <c r="V59" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="60" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:22">
       <c r="A60" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B60" s="11">
         <f t="shared" si="0"/>
         <v>3912.7389999999996</v>
       </c>
       <c r="C60" s="10">
         <v>230.67500000000001</v>
       </c>
       <c r="D60" s="9">
         <f t="shared" si="1"/>
         <v>3682.0639999999994</v>
       </c>
       <c r="E60" s="8">
         <v>295.01499999999999</v>
       </c>
       <c r="F60" s="8">
         <v>250.87299999999999</v>
       </c>
       <c r="G60" s="8">
         <v>2060.83</v>
       </c>
       <c r="H60" s="8">
         <v>107.803</v>
@@ -6018,51 +6029,51 @@
       <c r="M60" s="8">
         <v>56.448</v>
       </c>
       <c r="N60" s="8">
         <v>365.66300000000001</v>
       </c>
       <c r="O60" s="8">
         <v>430.81900000000002</v>
       </c>
       <c r="P60" s="7">
         <v>0</v>
       </c>
       <c r="Q60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R60" s="6" t="s">
         <v>36</v>
       </c>
       <c r="S60" s="6"/>
       <c r="T60" s="6"/>
       <c r="U60" s="6"/>
       <c r="V60" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="61" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:22">
       <c r="A61" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B61" s="11">
         <f t="shared" si="0"/>
         <v>3940.4099120000001</v>
       </c>
       <c r="C61" s="10">
         <v>230.66669999999999</v>
       </c>
       <c r="D61" s="9">
         <f t="shared" si="1"/>
         <v>3709.7432119999999</v>
       </c>
       <c r="E61" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F61" s="8">
         <v>250.87464800000001</v>
       </c>
       <c r="G61" s="8">
         <v>2061.5230000000001</v>
       </c>
       <c r="H61" s="8">
         <v>134.803</v>
@@ -6082,51 +6093,51 @@
       <c r="M61" s="8">
         <v>56.448</v>
       </c>
       <c r="N61" s="8">
         <v>365.63580000000002</v>
       </c>
       <c r="O61" s="8">
         <v>430.81906400000003</v>
       </c>
       <c r="P61" s="7">
         <v>2E-3</v>
       </c>
       <c r="Q61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R61" s="6" t="s">
         <v>36</v>
       </c>
       <c r="S61" s="6"/>
       <c r="T61" s="6"/>
       <c r="U61" s="6"/>
       <c r="V61" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="62" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:22">
       <c r="A62" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B62" s="11">
         <v>4012.7</v>
       </c>
       <c r="C62" s="10">
         <v>230.7</v>
       </c>
       <c r="D62" s="9">
         <v>3782</v>
       </c>
       <c r="E62" s="8">
         <v>295</v>
       </c>
       <c r="F62" s="8">
         <v>250.9</v>
       </c>
       <c r="G62" s="8">
         <v>2134.3000000000002</v>
       </c>
       <c r="H62" s="8">
         <v>135</v>
       </c>
       <c r="I62" s="8">
@@ -6144,51 +6155,51 @@
       <c r="M62" s="8">
         <v>56.4</v>
       </c>
       <c r="N62" s="8">
         <v>365.6</v>
       </c>
       <c r="O62" s="8">
         <v>430.8</v>
       </c>
       <c r="P62" s="7">
         <v>0</v>
       </c>
       <c r="Q62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R62" s="6" t="s">
         <v>36</v>
       </c>
       <c r="S62" s="6"/>
       <c r="T62" s="6"/>
       <c r="U62" s="6"/>
       <c r="V62" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="63" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:22">
       <c r="A63" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B63" s="11">
         <f t="shared" ref="B63:B68" si="2">SUM(C63:D63)</f>
         <v>4066.440912</v>
       </c>
       <c r="C63" s="10">
         <v>230.61670000000001</v>
       </c>
       <c r="D63" s="9">
         <f t="shared" ref="D63:D68" si="3">SUM(E63:V63)</f>
         <v>3835.824212</v>
       </c>
       <c r="E63" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F63" s="8">
         <v>250.87564800000001</v>
       </c>
       <c r="G63" s="8">
         <v>2179.9789999999998</v>
       </c>
       <c r="H63" s="8">
         <v>143.07400000000001</v>
@@ -6208,51 +6219,51 @@
       <c r="M63" s="8">
         <v>56.448</v>
       </c>
       <c r="N63" s="8">
         <v>365.68779999999998</v>
       </c>
       <c r="O63" s="8">
         <v>430.81906400000003</v>
       </c>
       <c r="P63" s="7">
         <v>2E-3</v>
       </c>
       <c r="Q63" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R63" s="7">
         <v>1E-3</v>
       </c>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
       <c r="V63" s="13" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="64" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:22">
       <c r="A64" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B64" s="11">
         <f t="shared" si="2"/>
         <v>4025.7389119999998</v>
       </c>
       <c r="C64" s="10">
         <v>230.54669999999999</v>
       </c>
       <c r="D64" s="9">
         <f t="shared" si="3"/>
         <v>3795.1922119999999</v>
       </c>
       <c r="E64" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F64" s="8">
         <v>250.93664799999999</v>
       </c>
       <c r="G64" s="8">
         <v>2190.7719999999999</v>
       </c>
       <c r="H64" s="8">
         <v>137.18600000000001</v>
@@ -6272,51 +6283,51 @@
       <c r="M64" s="8">
         <v>56.448</v>
       </c>
       <c r="N64" s="8">
         <v>375.68779999999998</v>
       </c>
       <c r="O64" s="8">
         <v>430.825064</v>
       </c>
       <c r="P64" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q64" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R64" s="7">
         <v>1E-3</v>
       </c>
       <c r="S64" s="16"/>
       <c r="T64" s="16"/>
       <c r="U64" s="16"/>
       <c r="V64" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="65" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:22">
       <c r="A65" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B65" s="11">
         <f t="shared" si="2"/>
         <v>4073.145912</v>
       </c>
       <c r="C65" s="10">
         <v>230.54669999999999</v>
       </c>
       <c r="D65" s="9">
         <f t="shared" si="3"/>
         <v>3842.5992120000001</v>
       </c>
       <c r="E65" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F65" s="8">
         <v>250.93664799999999</v>
       </c>
       <c r="G65" s="8">
         <v>2147.143</v>
       </c>
       <c r="H65" s="8">
         <v>157.32300000000001</v>
@@ -6336,51 +6347,51 @@
       <c r="M65" s="8">
         <v>56.448</v>
       </c>
       <c r="N65" s="8">
         <v>375.68779999999998</v>
       </c>
       <c r="O65" s="8">
         <v>510.825064</v>
       </c>
       <c r="P65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R65" s="7">
         <v>1E-3</v>
       </c>
       <c r="S65" s="16"/>
       <c r="T65" s="16"/>
       <c r="U65" s="16"/>
       <c r="V65" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="66" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:22">
       <c r="A66" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B66" s="11">
         <f t="shared" si="2"/>
         <v>4045.7353840000005</v>
       </c>
       <c r="C66" s="10">
         <v>230.49270000000001</v>
       </c>
       <c r="D66" s="9">
         <f t="shared" si="3"/>
         <v>3815.2426840000007</v>
       </c>
       <c r="E66" s="8">
         <v>295.01519999999999</v>
       </c>
       <c r="F66" s="8">
         <v>250.99064799999999</v>
       </c>
       <c r="G66" s="8">
         <v>2164.4894720000002</v>
       </c>
       <c r="H66" s="8">
         <v>164.07199999999997</v>
@@ -6400,51 +6411,51 @@
       <c r="M66" s="8">
         <v>5</v>
       </c>
       <c r="N66" s="8">
         <v>375.68779999999998</v>
       </c>
       <c r="O66" s="8">
         <v>510.825064</v>
       </c>
       <c r="P66" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q66" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R66" s="7">
         <v>1E-3</v>
       </c>
       <c r="S66" s="16"/>
       <c r="T66" s="16"/>
       <c r="U66" s="16"/>
       <c r="V66" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="67" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:22">
       <c r="A67" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B67" s="11">
         <f t="shared" si="2"/>
         <v>3962.780397</v>
       </c>
       <c r="C67" s="10">
         <v>230.46332799999999</v>
       </c>
       <c r="D67" s="9">
         <f t="shared" si="3"/>
         <v>3732.3170690000002</v>
       </c>
       <c r="E67" s="8">
         <v>355.04079999999999</v>
       </c>
       <c r="F67" s="8">
         <v>251.00764799999999</v>
       </c>
       <c r="G67" s="8">
         <v>2021.3936570000001</v>
       </c>
       <c r="H67" s="8">
         <v>164.13499999999999</v>
@@ -6464,51 +6475,51 @@
       <c r="M67" s="8">
         <v>5</v>
       </c>
       <c r="N67" s="8">
         <v>375.68759999999997</v>
       </c>
       <c r="O67" s="8">
         <v>510.82466400000004</v>
       </c>
       <c r="P67" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q67" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R67" s="7">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="S67" s="16"/>
       <c r="T67" s="16"/>
       <c r="U67" s="16"/>
       <c r="V67" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="68" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:22">
       <c r="A68" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B68" s="11">
         <f t="shared" si="2"/>
         <v>4033.1100000000006</v>
       </c>
       <c r="C68" s="10">
         <v>206.56</v>
       </c>
       <c r="D68" s="9">
         <f t="shared" si="3"/>
         <v>3826.5500000000006</v>
       </c>
       <c r="E68" s="8">
         <v>355.04</v>
       </c>
       <c r="F68" s="8">
         <v>251.01</v>
       </c>
       <c r="G68" s="8">
         <v>2119.38</v>
       </c>
       <c r="H68" s="8">
         <v>164.16</v>
@@ -6528,51 +6539,51 @@
       <c r="M68" s="8">
         <v>5</v>
       </c>
       <c r="N68" s="8">
         <v>379.69</v>
       </c>
       <c r="O68" s="8">
         <v>510.82</v>
       </c>
       <c r="P68" s="6" t="s">
         <v>36</v>
       </c>
       <c r="Q68" s="6" t="s">
         <v>36</v>
       </c>
       <c r="R68" s="7">
         <v>0</v>
       </c>
       <c r="S68" s="16"/>
       <c r="T68" s="16"/>
       <c r="U68" s="16"/>
       <c r="V68" s="6" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="69" spans="1:22" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:22" customFormat="1">
       <c r="A69" s="95" t="s">
         <v>119</v>
       </c>
       <c r="B69" s="96">
         <f t="shared" ref="B69:B74" si="4">SUM(C69:D69)</f>
         <v>4044.05</v>
       </c>
       <c r="C69" s="97">
         <v>206.56</v>
       </c>
       <c r="D69" s="98">
         <f t="shared" ref="D69:D74" si="5">SUM(E69:V69)</f>
         <v>3837.4900000000002</v>
       </c>
       <c r="E69" s="99">
         <v>355.04</v>
       </c>
       <c r="F69" s="99">
         <v>251.01</v>
       </c>
       <c r="G69" s="99">
         <v>2140.3200000000002</v>
       </c>
       <c r="H69" s="99">
         <v>152.15</v>
@@ -6592,51 +6603,51 @@
       <c r="M69" s="99">
         <v>5</v>
       </c>
       <c r="N69" s="99">
         <v>379.7</v>
       </c>
       <c r="O69" s="99">
         <v>510.82</v>
       </c>
       <c r="P69" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q69" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R69" s="101">
         <v>0</v>
       </c>
       <c r="S69" s="103"/>
       <c r="T69" s="103"/>
       <c r="U69" s="103"/>
       <c r="V69" s="100" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="70" spans="1:22" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:22" customFormat="1">
       <c r="A70" s="95" t="s">
         <v>120</v>
       </c>
       <c r="B70" s="96">
         <f t="shared" si="4"/>
         <v>4746.3710000000001</v>
       </c>
       <c r="C70" s="97">
         <v>242.822</v>
       </c>
       <c r="D70" s="98">
         <f t="shared" si="5"/>
         <v>4503.549</v>
       </c>
       <c r="E70" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F70" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G70" s="99">
         <v>2468.2040000000002</v>
       </c>
       <c r="H70" s="99">
         <v>182.637</v>
@@ -6656,51 +6667,51 @@
       <c r="M70" s="99">
         <v>5</v>
       </c>
       <c r="N70" s="99">
         <v>379.68799999999999</v>
       </c>
       <c r="O70" s="99">
         <v>510.82499999999999</v>
       </c>
       <c r="P70" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q70" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R70" s="101">
         <v>1E-3</v>
       </c>
       <c r="S70" s="103"/>
       <c r="T70" s="103"/>
       <c r="U70" s="103"/>
       <c r="V70" s="100" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="71" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:22">
       <c r="A71" s="95" t="s">
         <v>122</v>
       </c>
       <c r="B71" s="96">
         <f t="shared" si="4"/>
         <v>4909.0470000000005</v>
       </c>
       <c r="C71" s="97">
         <v>242.822</v>
       </c>
       <c r="D71" s="98">
         <f t="shared" si="5"/>
         <v>4666.2250000000004</v>
       </c>
       <c r="E71" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F71" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G71" s="99">
         <v>2630.85</v>
       </c>
       <c r="H71" s="99">
         <v>182.637</v>
@@ -6726,51 +6737,51 @@
       <c r="O71" s="99">
         <v>510.82499999999999</v>
       </c>
       <c r="P71" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q71" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R71" s="101">
         <v>1E-3</v>
       </c>
       <c r="S71" s="103">
         <v>0.02</v>
       </c>
       <c r="T71" s="103">
         <v>0.01</v>
       </c>
       <c r="U71" s="103">
         <v>0</v>
       </c>
       <c r="V71" s="100" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="72" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:22">
       <c r="A72" s="95" t="s">
         <v>123</v>
       </c>
       <c r="B72" s="96">
         <f t="shared" si="4"/>
         <v>5209.4139999999998</v>
       </c>
       <c r="C72" s="97">
         <v>242.82</v>
       </c>
       <c r="D72" s="98">
         <f t="shared" si="5"/>
         <v>4966.5940000000001</v>
       </c>
       <c r="E72" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F72" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G72" s="99">
         <v>2976.08</v>
       </c>
       <c r="H72" s="99">
         <v>140.79</v>
@@ -6796,51 +6807,51 @@
       <c r="O72" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P72" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q72" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R72" s="101">
         <v>1E-3</v>
       </c>
       <c r="S72" s="103">
         <v>0.02</v>
       </c>
       <c r="T72" s="103">
         <v>0.01</v>
       </c>
       <c r="U72" s="103">
         <v>0</v>
       </c>
       <c r="V72" s="100" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="73" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:22">
       <c r="A73" s="95" t="s">
         <v>124</v>
       </c>
       <c r="B73" s="96">
         <f t="shared" si="4"/>
         <v>6388.7039999999997</v>
       </c>
       <c r="C73" s="97">
         <v>242.83</v>
       </c>
       <c r="D73" s="98">
         <f t="shared" si="5"/>
         <v>6145.8739999999998</v>
       </c>
       <c r="E73" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F73" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G73" s="99">
         <v>4188.53</v>
       </c>
       <c r="H73" s="99">
         <v>102.62</v>
@@ -6866,51 +6877,51 @@
       <c r="O73" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P73" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q73" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R73" s="101">
         <v>1E-3</v>
       </c>
       <c r="S73" s="103">
         <v>0.02</v>
       </c>
       <c r="T73" s="103">
         <v>0.01</v>
       </c>
       <c r="U73" s="103">
         <v>0</v>
       </c>
       <c r="V73" s="100" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="74" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:22">
       <c r="A74" s="95" t="s">
         <v>125</v>
       </c>
       <c r="B74" s="96">
         <f t="shared" si="4"/>
         <v>6398.5640000000003</v>
       </c>
       <c r="C74" s="97">
         <v>242.83</v>
       </c>
       <c r="D74" s="98">
         <f t="shared" si="5"/>
         <v>6155.7340000000004</v>
       </c>
       <c r="E74" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F74" s="99">
         <v>251.00899999999999</v>
       </c>
       <c r="G74" s="99">
         <v>4204.43</v>
       </c>
       <c r="H74" s="99">
         <v>96.58</v>
@@ -6936,51 +6947,51 @@
       <c r="O74" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P74" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q74" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R74" s="101">
         <v>1E-3</v>
       </c>
       <c r="S74" s="103">
         <v>0.02</v>
       </c>
       <c r="T74" s="103">
         <v>0.01</v>
       </c>
       <c r="U74" s="103">
         <v>0</v>
       </c>
       <c r="V74" s="100" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="75" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:22">
       <c r="A75" s="95" t="s">
         <v>126</v>
       </c>
       <c r="B75" s="96">
         <f t="shared" ref="B75:B76" si="6">SUM(C75:D75)</f>
         <v>6412.0350000000008</v>
       </c>
       <c r="C75" s="97">
         <v>242.81</v>
       </c>
       <c r="D75" s="98">
         <f t="shared" ref="D75:D76" si="7">SUM(E75:V75)</f>
         <v>6169.2250000000004</v>
       </c>
       <c r="E75" s="99">
         <v>665.06200000000001</v>
       </c>
       <c r="F75" s="99">
         <v>250.88</v>
       </c>
       <c r="G75" s="99">
         <v>4223.0600000000004</v>
       </c>
       <c r="H75" s="99">
         <v>91.57</v>
@@ -7006,51 +7017,51 @@
       <c r="O75" s="99">
         <v>510.82400000000001</v>
       </c>
       <c r="P75" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q75" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R75" s="101">
         <v>1E-3</v>
       </c>
       <c r="S75" s="103">
         <v>0.02</v>
       </c>
       <c r="T75" s="103">
         <v>0.01</v>
       </c>
       <c r="U75" s="103">
         <v>0</v>
       </c>
       <c r="V75" s="100" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="76" spans="1:22" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:22" ht="15" customHeight="1">
       <c r="A76" s="95" t="s">
         <v>127</v>
       </c>
       <c r="B76" s="96">
         <f t="shared" si="6"/>
         <v>6450.801547</v>
       </c>
       <c r="C76" s="97">
         <v>243.81</v>
       </c>
       <c r="D76" s="98">
         <f t="shared" si="7"/>
         <v>6206.9915469999996</v>
       </c>
       <c r="E76" s="99">
         <v>665.06240000000003</v>
       </c>
       <c r="F76" s="99">
         <v>250.87893199999999</v>
       </c>
       <c r="G76" s="99">
         <v>4265.8166510000001</v>
       </c>
       <c r="H76" s="99">
         <v>86.575000000000003</v>
@@ -7073,428 +7084,499 @@
       <c r="N76" s="99">
         <v>376.68520000000001</v>
       </c>
       <c r="O76" s="99">
         <v>510.82466399999998</v>
       </c>
       <c r="P76" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q76" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R76" s="101">
         <v>1E-3</v>
       </c>
       <c r="S76" s="103">
         <v>1.6799999999999999E-2</v>
       </c>
       <c r="T76" s="103">
         <v>8.8000000000000005E-3</v>
       </c>
       <c r="U76" s="103">
         <v>0</v>
       </c>
       <c r="V76" s="100" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="77" spans="1:22">
+      <c r="A77" s="95" t="s">
+        <v>128</v>
+      </c>
+      <c r="B77" s="96">
+        <f t="shared" ref="B77" si="8">SUM(C77:D77)</f>
+        <v>6734.5143049999988</v>
+      </c>
+      <c r="C77" s="97">
+        <v>206.558166</v>
+      </c>
+      <c r="D77" s="98">
+        <f>SUM(E77:V77)</f>
+        <v>6527.956138999999</v>
+      </c>
+      <c r="E77" s="99">
+        <v>1025.6898619999999</v>
+      </c>
+      <c r="F77" s="99">
+        <v>251.02964800000001</v>
+      </c>
+      <c r="G77" s="99">
+        <v>4236.0269740000003</v>
+      </c>
+      <c r="H77" s="99">
+        <v>76.537999999999997</v>
+      </c>
+      <c r="I77" s="99">
+        <v>19.507999999999999</v>
+      </c>
+      <c r="J77" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="K77" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="L77" s="99">
+        <v>21.614100000000001</v>
+      </c>
+      <c r="M77" s="99">
+        <v>10</v>
+      </c>
+      <c r="N77" s="99">
+        <v>376.69829099999998</v>
+      </c>
+      <c r="O77" s="99">
+        <v>510.82466399999998</v>
+      </c>
+      <c r="P77" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q77" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="R77" s="101">
+        <v>1E-3</v>
+      </c>
+      <c r="S77" s="103">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="T77" s="103">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="U77" s="103">
+        <v>0</v>
+      </c>
+      <c r="V77" s="100" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:V7"/>
   </mergeCells>
+  <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{839AC298-3772-4136-9D4D-49C6BEBF3EAD}">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="16384" width="9.08984375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="15.5">
       <c r="A1" s="30" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5">
       <c r="A2" s="31"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="34"/>
       <c r="E2" s="33"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5">
       <c r="A3" s="31" t="s">
         <v>107</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="34"/>
       <c r="E3" s="33"/>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5">
       <c r="A4" s="31" t="s">
         <v>106</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:5">
       <c r="A5" s="31" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C0F964E-1CE3-47B0-A9EF-144BEF15A653}">
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="T18" sqref="T18"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="22" style="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.109375" style="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="16384" width="9.109375" style="5"/>
+    <col min="2" max="2" width="10.08984375" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.08984375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3">
       <c r="A1" s="27" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3">
       <c r="A2" s="41">
-        <v>46022</v>
+        <v>46112</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:3">
       <c r="A3" s="40" t="s">
         <v>114</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>113</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:3">
       <c r="A4" s="106" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="99">
-        <v>665.06240000000003</v>
+        <v>1025.6898619999999</v>
       </c>
       <c r="C4" s="37">
         <f>$B4/$B$18</f>
-        <v>0.10714724366280365</v>
+        <v>0.15712258261899745</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:3">
       <c r="A5" s="106" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="99">
-        <v>250.87893199999999</v>
+        <v>251.02964800000001</v>
       </c>
       <c r="C5" s="37">
         <f t="shared" ref="C5:C17" si="0">$B5/$B$18</f>
-        <v>4.0418742747850345E-2</v>
+        <v>3.8454534912521009E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:3">
       <c r="A6" s="106" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="99">
-        <v>4265.8166510000001</v>
+        <v>4236.0269740000003</v>
       </c>
       <c r="C6" s="37">
         <f>$B6/$B$18</f>
-        <v>0.68725956560698964</v>
+        <v>0.64890521282993519</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:3">
       <c r="A7" s="106" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="99">
-        <v>86.575000000000003</v>
+        <v>76.537999999999997</v>
       </c>
       <c r="C7" s="37">
         <f t="shared" si="0"/>
-        <v>1.3947973333189827E-2</v>
+        <v>1.1724643748592327E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:3">
       <c r="A8" s="106" t="s">
         <v>111</v>
       </c>
       <c r="B8" s="99">
         <v>19.507999999999999</v>
       </c>
       <c r="C8" s="37">
         <f t="shared" si="0"/>
-        <v>3.1429057324154448E-3</v>
+        <v>2.9883763653027139E-3</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:3">
       <c r="A9" s="106" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="99">
         <v>0</v>
       </c>
       <c r="C9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:3">
       <c r="A10" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="99">
         <v>0</v>
       </c>
       <c r="C10" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:3">
       <c r="A11" s="106" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="99">
         <v>21.614100000000001</v>
       </c>
       <c r="C11" s="37">
         <f t="shared" si="0"/>
-        <v>3.4822164645786687E-3</v>
+        <v>3.3110039777162906E-3</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:3">
       <c r="A12" s="106" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="99">
         <v>10</v>
       </c>
       <c r="C12" s="37">
         <f t="shared" si="0"/>
-        <v>1.6110855712607366E-3</v>
+        <v>1.5318722397491872E-3</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:3">
       <c r="A13" s="106" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="99">
-        <v>376.68520000000001</v>
+        <v>376.69829099999998</v>
       </c>
       <c r="C13" s="37">
         <f>$B13/$B$18</f>
-        <v>6.0687209062746481E-2</v>
+        <v>5.7705365474386101E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:3">
       <c r="A14" s="106" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="99">
         <v>510.82466399999998</v>
       </c>
       <c r="C14" s="37">
         <f t="shared" si="0"/>
-        <v>8.2298224561451375E-2</v>
+        <v>7.8251812216080588E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:3">
       <c r="A15" s="106" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="104">
         <v>0.02</v>
       </c>
       <c r="C15" s="37">
         <f t="shared" si="0"/>
-        <v>3.2221711425214728E-6</v>
+        <v>3.0637444794983744E-6</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:3">
       <c r="A16" s="106" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="104">
         <v>0.01</v>
       </c>
       <c r="C16" s="37">
         <f t="shared" si="0"/>
-        <v>1.6110855712607364E-6</v>
+        <v>1.5318722397491872E-6</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:3">
       <c r="A17" s="106" t="s">
         <v>121</v>
       </c>
       <c r="B17" s="104">
         <v>0</v>
       </c>
       <c r="C17" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:3">
       <c r="A18" s="105" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="36">
         <f>SUM(B4:B17)</f>
-        <v>6206.9949470000001</v>
+        <v>6527.9595389999995</v>
       </c>
       <c r="C18" s="35">
         <f>SUM(C4:C17)</f>
-        <v>1.0000000000000002</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C117DF54-C137-47A0-B556-49749A65E6AF}">
   <dimension ref="A1:EA33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AI42" sqref="AI42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="62.88671875" customWidth="1"/>
+    <col min="1" max="1" width="62.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:131" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:131" ht="15.5">
       <c r="A1" s="94" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="2" spans="1:131" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...2 lines deleted...]
-      <c r="B3" s="128" t="s">
+    <row r="2" spans="1:131" ht="15" thickBot="1"/>
+    <row r="3" spans="1:131" ht="15" thickBot="1">
+      <c r="A3" s="116"/>
+      <c r="B3" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="C3" s="129"/>
-[...62 lines deleted...]
-      <c r="BN3" s="130"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="120"/>
+      <c r="M3" s="120"/>
+      <c r="N3" s="120"/>
+      <c r="O3" s="120"/>
+      <c r="P3" s="120"/>
+      <c r="Q3" s="120"/>
+      <c r="R3" s="120"/>
+      <c r="S3" s="120"/>
+      <c r="T3" s="120"/>
+      <c r="U3" s="120"/>
+      <c r="V3" s="120"/>
+      <c r="W3" s="120"/>
+      <c r="X3" s="120"/>
+      <c r="Y3" s="120"/>
+      <c r="Z3" s="120"/>
+      <c r="AA3" s="120"/>
+      <c r="AB3" s="120"/>
+      <c r="AC3" s="120"/>
+      <c r="AD3" s="120"/>
+      <c r="AE3" s="120"/>
+      <c r="AF3" s="120"/>
+      <c r="AG3" s="120"/>
+      <c r="AH3" s="120"/>
+      <c r="AI3" s="120"/>
+      <c r="AJ3" s="120"/>
+      <c r="AK3" s="120"/>
+      <c r="AL3" s="120"/>
+      <c r="AM3" s="120"/>
+      <c r="AN3" s="120"/>
+      <c r="AO3" s="120"/>
+      <c r="AP3" s="120"/>
+      <c r="AQ3" s="120"/>
+      <c r="AR3" s="120"/>
+      <c r="AS3" s="120"/>
+      <c r="AT3" s="120"/>
+      <c r="AU3" s="120"/>
+      <c r="AV3" s="120"/>
+      <c r="AW3" s="120"/>
+      <c r="AX3" s="120"/>
+      <c r="AY3" s="120"/>
+      <c r="AZ3" s="120"/>
+      <c r="BA3" s="120"/>
+      <c r="BB3" s="120"/>
+      <c r="BC3" s="120"/>
+      <c r="BD3" s="120"/>
+      <c r="BE3" s="120"/>
+      <c r="BF3" s="120"/>
+      <c r="BG3" s="120"/>
+      <c r="BH3" s="120"/>
+      <c r="BI3" s="120"/>
+      <c r="BJ3" s="120"/>
+      <c r="BK3" s="120"/>
+      <c r="BL3" s="120"/>
+      <c r="BM3" s="120"/>
+      <c r="BN3" s="121"/>
       <c r="BO3" s="43"/>
       <c r="BP3" s="43"/>
       <c r="BQ3" s="43"/>
       <c r="BR3" s="43"/>
       <c r="BS3" s="43"/>
       <c r="BT3" s="43"/>
       <c r="BU3" s="43"/>
       <c r="BV3" s="43"/>
       <c r="BW3" s="43"/>
       <c r="BX3" s="43"/>
       <c r="BY3" s="43"/>
       <c r="BZ3" s="43"/>
       <c r="CA3" s="43"/>
       <c r="CB3" s="43"/>
       <c r="CC3" s="43"/>
       <c r="CD3" s="43"/>
       <c r="CE3" s="43"/>
       <c r="CF3" s="43"/>
       <c r="CG3" s="43"/>
       <c r="CH3" s="43"/>
       <c r="CI3" s="43"/>
       <c r="CJ3" s="43"/>
       <c r="CK3" s="43"/>
       <c r="CL3" s="43"/>
       <c r="CM3" s="43"/>
@@ -7517,153 +7599,153 @@
       <c r="DD3" s="43"/>
       <c r="DE3" s="43"/>
       <c r="DF3" s="43"/>
       <c r="DG3" s="43"/>
       <c r="DH3" s="43"/>
       <c r="DI3" s="43"/>
       <c r="DJ3" s="43"/>
       <c r="DK3" s="43"/>
       <c r="DL3" s="43"/>
       <c r="DM3" s="43"/>
       <c r="DN3" s="43"/>
       <c r="DO3" s="43"/>
       <c r="DP3" s="43"/>
       <c r="DQ3" s="43"/>
       <c r="DR3" s="43"/>
       <c r="DS3" s="43"/>
       <c r="DT3" s="43"/>
       <c r="DU3" s="43"/>
       <c r="DV3" s="43"/>
       <c r="DW3" s="43"/>
       <c r="DX3" s="43"/>
       <c r="DY3" s="43"/>
       <c r="DZ3" s="43"/>
       <c r="EA3" s="43"/>
     </row>
-    <row r="4" spans="1:131" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B4" s="131" t="s">
+    <row r="4" spans="1:131">
+      <c r="A4" s="117"/>
+      <c r="B4" s="122" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="132"/>
-[...2 lines deleted...]
-      <c r="F4" s="132" t="s">
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="131">
+      <c r="G4" s="122">
         <v>1994</v>
       </c>
-      <c r="H4" s="132"/>
-[...1 lines deleted...]
-      <c r="J4" s="133" t="s">
+      <c r="H4" s="123"/>
+      <c r="I4" s="123"/>
+      <c r="J4" s="124" t="s">
         <v>2</v>
       </c>
-      <c r="K4" s="134">
+      <c r="K4" s="125">
         <v>1995</v>
       </c>
-      <c r="L4" s="135"/>
-[...2 lines deleted...]
-      <c r="O4" s="119">
+      <c r="L4" s="126"/>
+      <c r="M4" s="126"/>
+      <c r="N4" s="127"/>
+      <c r="O4" s="128">
         <v>1996</v>
       </c>
-      <c r="P4" s="120"/>
-[...2 lines deleted...]
-      <c r="S4" s="120">
+      <c r="P4" s="129"/>
+      <c r="Q4" s="129"/>
+      <c r="R4" s="130"/>
+      <c r="S4" s="129">
         <v>1997</v>
       </c>
-      <c r="T4" s="120"/>
-[...2 lines deleted...]
-      <c r="W4" s="119">
+      <c r="T4" s="129"/>
+      <c r="U4" s="129"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="128">
         <v>1998</v>
       </c>
-      <c r="X4" s="120"/>
-[...2 lines deleted...]
-      <c r="AA4" s="119">
+      <c r="X4" s="129"/>
+      <c r="Y4" s="129"/>
+      <c r="Z4" s="130"/>
+      <c r="AA4" s="128">
         <v>1999</v>
       </c>
-      <c r="AB4" s="120"/>
-[...2 lines deleted...]
-      <c r="AE4" s="120">
+      <c r="AB4" s="129"/>
+      <c r="AC4" s="129"/>
+      <c r="AD4" s="130"/>
+      <c r="AE4" s="129">
         <v>2000</v>
       </c>
-      <c r="AF4" s="120"/>
-[...2 lines deleted...]
-      <c r="AI4" s="119">
+      <c r="AF4" s="129"/>
+      <c r="AG4" s="129"/>
+      <c r="AH4" s="129"/>
+      <c r="AI4" s="128">
         <v>2001</v>
       </c>
-      <c r="AJ4" s="120"/>
-[...2 lines deleted...]
-      <c r="AM4" s="119">
+      <c r="AJ4" s="129"/>
+      <c r="AK4" s="129"/>
+      <c r="AL4" s="130"/>
+      <c r="AM4" s="128">
         <v>2002</v>
       </c>
-      <c r="AN4" s="120"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="120">
+      <c r="AN4" s="129"/>
+      <c r="AO4" s="129"/>
+      <c r="AP4" s="130"/>
+      <c r="AQ4" s="129">
         <v>2003</v>
       </c>
-      <c r="AR4" s="120"/>
-[...2 lines deleted...]
-      <c r="AU4" s="119">
+      <c r="AR4" s="129"/>
+      <c r="AS4" s="129"/>
+      <c r="AT4" s="129"/>
+      <c r="AU4" s="128">
         <v>2004</v>
       </c>
-      <c r="AV4" s="120"/>
-[...2 lines deleted...]
-      <c r="AY4" s="119">
+      <c r="AV4" s="129"/>
+      <c r="AW4" s="129"/>
+      <c r="AX4" s="130"/>
+      <c r="AY4" s="128">
         <v>2005</v>
       </c>
-      <c r="AZ4" s="120"/>
-[...2 lines deleted...]
-      <c r="BC4" s="119">
+      <c r="AZ4" s="129"/>
+      <c r="BA4" s="129"/>
+      <c r="BB4" s="130"/>
+      <c r="BC4" s="128">
         <v>2006</v>
       </c>
-      <c r="BD4" s="120"/>
-[...2 lines deleted...]
-      <c r="BG4" s="119">
+      <c r="BD4" s="129"/>
+      <c r="BE4" s="129"/>
+      <c r="BF4" s="130"/>
+      <c r="BG4" s="128">
         <v>2007</v>
       </c>
-      <c r="BH4" s="120"/>
-[...2 lines deleted...]
-      <c r="BK4" s="119">
+      <c r="BH4" s="129"/>
+      <c r="BI4" s="129"/>
+      <c r="BJ4" s="130"/>
+      <c r="BK4" s="128">
         <v>2008</v>
       </c>
-      <c r="BL4" s="120"/>
-[...1 lines deleted...]
-      <c r="BN4" s="121"/>
+      <c r="BL4" s="129"/>
+      <c r="BM4" s="129"/>
+      <c r="BN4" s="130"/>
       <c r="BO4" s="43"/>
       <c r="BP4" s="43"/>
       <c r="BQ4" s="43"/>
       <c r="BR4" s="43"/>
       <c r="BS4" s="43"/>
       <c r="BT4" s="43"/>
       <c r="BU4" s="43"/>
       <c r="BV4" s="43"/>
       <c r="BW4" s="43"/>
       <c r="BX4" s="43"/>
       <c r="BY4" s="43"/>
       <c r="BZ4" s="43"/>
       <c r="CA4" s="43"/>
       <c r="CB4" s="43"/>
       <c r="CC4" s="43"/>
       <c r="CD4" s="43"/>
       <c r="CE4" s="43"/>
       <c r="CF4" s="43"/>
       <c r="CG4" s="43"/>
       <c r="CH4" s="43"/>
       <c r="CI4" s="43"/>
       <c r="CJ4" s="43"/>
       <c r="CK4" s="43"/>
       <c r="CL4" s="43"/>
       <c r="CM4" s="43"/>
@@ -7686,52 +7768,52 @@
       <c r="DD4" s="43"/>
       <c r="DE4" s="43"/>
       <c r="DF4" s="43"/>
       <c r="DG4" s="43"/>
       <c r="DH4" s="43"/>
       <c r="DI4" s="43"/>
       <c r="DJ4" s="43"/>
       <c r="DK4" s="43"/>
       <c r="DL4" s="43"/>
       <c r="DM4" s="43"/>
       <c r="DN4" s="43"/>
       <c r="DO4" s="43"/>
       <c r="DP4" s="43"/>
       <c r="DQ4" s="43"/>
       <c r="DR4" s="43"/>
       <c r="DS4" s="43"/>
       <c r="DT4" s="43"/>
       <c r="DU4" s="43"/>
       <c r="DV4" s="43"/>
       <c r="DW4" s="43"/>
       <c r="DX4" s="43"/>
       <c r="DY4" s="43"/>
       <c r="DZ4" s="43"/>
       <c r="EA4" s="43"/>
     </row>
-    <row r="5" spans="1:131" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="127" t="s">
+    <row r="5" spans="1:131" ht="15" thickBot="1">
+      <c r="A5" s="118" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="44" t="s">
         <v>11</v>
       </c>
       <c r="C5" s="45" t="s">
         <v>12</v>
       </c>
       <c r="D5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="45" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="44" t="s">
         <v>12</v>
       </c>
       <c r="H5" s="45" t="s">
         <v>5</v>
       </c>
       <c r="I5" s="45" t="s">
         <v>6</v>
@@ -7951,51 +8033,51 @@
       <c r="DD5" s="43"/>
       <c r="DE5" s="43"/>
       <c r="DF5" s="43"/>
       <c r="DG5" s="43"/>
       <c r="DH5" s="43"/>
       <c r="DI5" s="43"/>
       <c r="DJ5" s="43"/>
       <c r="DK5" s="43"/>
       <c r="DL5" s="43"/>
       <c r="DM5" s="43"/>
       <c r="DN5" s="43"/>
       <c r="DO5" s="43"/>
       <c r="DP5" s="43"/>
       <c r="DQ5" s="43"/>
       <c r="DR5" s="43"/>
       <c r="DS5" s="43"/>
       <c r="DT5" s="43"/>
       <c r="DU5" s="43"/>
       <c r="DV5" s="43"/>
       <c r="DW5" s="43"/>
       <c r="DX5" s="43"/>
       <c r="DY5" s="43"/>
       <c r="DZ5" s="43"/>
       <c r="EA5" s="43"/>
     </row>
-    <row r="6" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:131">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="55">
         <v>8794.5</v>
       </c>
       <c r="C6" s="55">
         <v>9386.4</v>
       </c>
       <c r="D6" s="55">
         <v>11929.7</v>
       </c>
       <c r="E6" s="55">
         <v>11653.2</v>
       </c>
       <c r="F6" s="55">
         <v>13820.9</v>
       </c>
       <c r="G6" s="56">
         <v>14704.7</v>
       </c>
       <c r="H6" s="55">
         <v>14949.4</v>
       </c>
       <c r="I6" s="55">
@@ -8216,67 +8298,67 @@
       <c r="DD6" s="64"/>
       <c r="DE6" s="64"/>
       <c r="DF6" s="64"/>
       <c r="DG6" s="64"/>
       <c r="DH6" s="64"/>
       <c r="DI6" s="64"/>
       <c r="DJ6" s="64"/>
       <c r="DK6" s="64"/>
       <c r="DL6" s="64"/>
       <c r="DM6" s="64"/>
       <c r="DN6" s="64"/>
       <c r="DO6" s="64"/>
       <c r="DP6" s="64"/>
       <c r="DQ6" s="64"/>
       <c r="DR6" s="64"/>
       <c r="DS6" s="64"/>
       <c r="DT6" s="64"/>
       <c r="DU6" s="64"/>
       <c r="DV6" s="64"/>
       <c r="DW6" s="64"/>
       <c r="DX6" s="64"/>
       <c r="DY6" s="64"/>
       <c r="DZ6" s="64"/>
       <c r="EA6" s="64"/>
     </row>
-    <row r="7" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:131">
       <c r="A7" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="122"/>
-[...11 lines deleted...]
-      <c r="N7" s="124"/>
+      <c r="B7" s="134"/>
+      <c r="C7" s="135"/>
+      <c r="D7" s="135"/>
+      <c r="E7" s="135"/>
+      <c r="F7" s="136"/>
+      <c r="G7" s="134"/>
+      <c r="H7" s="135"/>
+      <c r="I7" s="135"/>
+      <c r="J7" s="136"/>
+      <c r="K7" s="134"/>
+      <c r="L7" s="135"/>
+      <c r="M7" s="135"/>
+      <c r="N7" s="136"/>
       <c r="O7" s="65" t="s">
         <v>8</v>
       </c>
       <c r="P7" s="66"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="67"/>
       <c r="S7" s="66" t="s">
         <v>8</v>
       </c>
       <c r="T7" s="66"/>
       <c r="U7" s="66"/>
       <c r="V7" s="66"/>
       <c r="W7" s="65" t="s">
         <v>8</v>
       </c>
       <c r="X7" s="66"/>
       <c r="Y7" s="66"/>
       <c r="Z7" s="67"/>
       <c r="AA7" s="65" t="s">
         <v>8</v>
       </c>
       <c r="AB7" s="66"/>
       <c r="AC7" s="66"/>
       <c r="AD7" s="67"/>
       <c r="AE7" s="66" t="s">
@@ -8369,51 +8451,51 @@
       <c r="DD7" s="43"/>
       <c r="DE7" s="43"/>
       <c r="DF7" s="43"/>
       <c r="DG7" s="43"/>
       <c r="DH7" s="43"/>
       <c r="DI7" s="43"/>
       <c r="DJ7" s="43"/>
       <c r="DK7" s="43"/>
       <c r="DL7" s="43"/>
       <c r="DM7" s="43"/>
       <c r="DN7" s="43"/>
       <c r="DO7" s="43"/>
       <c r="DP7" s="43"/>
       <c r="DQ7" s="43"/>
       <c r="DR7" s="43"/>
       <c r="DS7" s="43"/>
       <c r="DT7" s="43"/>
       <c r="DU7" s="43"/>
       <c r="DV7" s="43"/>
       <c r="DW7" s="43"/>
       <c r="DX7" s="43"/>
       <c r="DY7" s="43"/>
       <c r="DZ7" s="43"/>
       <c r="EA7" s="43"/>
     </row>
-    <row r="8" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:131">
       <c r="A8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="68">
         <v>8123.5</v>
       </c>
       <c r="C8" s="68">
         <v>8413.7999999999993</v>
       </c>
       <c r="D8" s="68">
         <v>10114.6</v>
       </c>
       <c r="E8" s="68">
         <v>10009.299999999999</v>
       </c>
       <c r="F8" s="68">
         <v>11823.8</v>
       </c>
       <c r="G8" s="69">
         <v>12438.8</v>
       </c>
       <c r="H8" s="68">
         <v>12381.4</v>
       </c>
       <c r="I8" s="68">
@@ -8634,51 +8716,51 @@
       <c r="DD8" s="43"/>
       <c r="DE8" s="43"/>
       <c r="DF8" s="43"/>
       <c r="DG8" s="43"/>
       <c r="DH8" s="43"/>
       <c r="DI8" s="43"/>
       <c r="DJ8" s="43"/>
       <c r="DK8" s="43"/>
       <c r="DL8" s="43"/>
       <c r="DM8" s="43"/>
       <c r="DN8" s="43"/>
       <c r="DO8" s="43"/>
       <c r="DP8" s="43"/>
       <c r="DQ8" s="43"/>
       <c r="DR8" s="43"/>
       <c r="DS8" s="43"/>
       <c r="DT8" s="43"/>
       <c r="DU8" s="43"/>
       <c r="DV8" s="43"/>
       <c r="DW8" s="43"/>
       <c r="DX8" s="43"/>
       <c r="DY8" s="43"/>
       <c r="DZ8" s="43"/>
       <c r="EA8" s="43"/>
     </row>
-    <row r="9" spans="1:131" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:131" ht="15" thickBot="1">
       <c r="A9" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="68">
         <v>671</v>
       </c>
       <c r="C9" s="68">
         <v>972.6</v>
       </c>
       <c r="D9" s="68">
         <v>1815.1</v>
       </c>
       <c r="E9" s="68">
         <v>1643.9</v>
       </c>
       <c r="F9" s="68">
         <v>1997.1</v>
       </c>
       <c r="G9" s="69">
         <v>2265.9</v>
       </c>
       <c r="H9" s="68">
         <v>2568</v>
       </c>
       <c r="I9" s="68">
@@ -8899,59 +8981,59 @@
       <c r="DD9" s="43"/>
       <c r="DE9" s="43"/>
       <c r="DF9" s="43"/>
       <c r="DG9" s="43"/>
       <c r="DH9" s="43"/>
       <c r="DI9" s="43"/>
       <c r="DJ9" s="43"/>
       <c r="DK9" s="43"/>
       <c r="DL9" s="43"/>
       <c r="DM9" s="43"/>
       <c r="DN9" s="43"/>
       <c r="DO9" s="43"/>
       <c r="DP9" s="43"/>
       <c r="DQ9" s="43"/>
       <c r="DR9" s="43"/>
       <c r="DS9" s="43"/>
       <c r="DT9" s="43"/>
       <c r="DU9" s="43"/>
       <c r="DV9" s="43"/>
       <c r="DW9" s="43"/>
       <c r="DX9" s="43"/>
       <c r="DY9" s="43"/>
       <c r="DZ9" s="43"/>
       <c r="EA9" s="43"/>
     </row>
-    <row r="10" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:131">
       <c r="A10" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="B10" s="116"/>
-[...3 lines deleted...]
-      <c r="F10" s="118"/>
+      <c r="B10" s="131"/>
+      <c r="C10" s="132"/>
+      <c r="D10" s="132"/>
+      <c r="E10" s="132"/>
+      <c r="F10" s="133"/>
       <c r="G10" s="74"/>
       <c r="H10" s="75"/>
       <c r="I10" s="75"/>
       <c r="J10" s="76"/>
       <c r="K10" s="74"/>
       <c r="L10" s="75"/>
       <c r="M10" s="75"/>
       <c r="N10" s="76"/>
       <c r="O10" s="77"/>
       <c r="P10" s="77"/>
       <c r="Q10" s="77"/>
       <c r="R10" s="77"/>
       <c r="S10" s="78"/>
       <c r="T10" s="77"/>
       <c r="U10" s="77"/>
       <c r="V10" s="79"/>
       <c r="W10" s="77"/>
       <c r="X10" s="77"/>
       <c r="Y10" s="77"/>
       <c r="Z10" s="77"/>
       <c r="AA10" s="78"/>
       <c r="AB10" s="77"/>
       <c r="AC10" s="77"/>
       <c r="AD10" s="79"/>
       <c r="AE10" s="77"/>
@@ -9034,51 +9116,51 @@
       <c r="DD10" s="43"/>
       <c r="DE10" s="43"/>
       <c r="DF10" s="43"/>
       <c r="DG10" s="43"/>
       <c r="DH10" s="43"/>
       <c r="DI10" s="43"/>
       <c r="DJ10" s="43"/>
       <c r="DK10" s="43"/>
       <c r="DL10" s="43"/>
       <c r="DM10" s="43"/>
       <c r="DN10" s="43"/>
       <c r="DO10" s="43"/>
       <c r="DP10" s="43"/>
       <c r="DQ10" s="43"/>
       <c r="DR10" s="43"/>
       <c r="DS10" s="43"/>
       <c r="DT10" s="43"/>
       <c r="DU10" s="43"/>
       <c r="DV10" s="43"/>
       <c r="DW10" s="43"/>
       <c r="DX10" s="43"/>
       <c r="DY10" s="43"/>
       <c r="DZ10" s="43"/>
       <c r="EA10" s="43"/>
     </row>
-    <row r="11" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:131">
       <c r="A11" s="80" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="81"/>
       <c r="C11" s="82"/>
       <c r="D11" s="82"/>
       <c r="E11" s="82"/>
       <c r="F11" s="83"/>
       <c r="G11" s="82"/>
       <c r="H11" s="82"/>
       <c r="I11" s="82"/>
       <c r="J11" s="82"/>
       <c r="K11" s="81"/>
       <c r="L11" s="82"/>
       <c r="M11" s="82"/>
       <c r="N11" s="84"/>
       <c r="O11" s="66" t="s">
         <v>8</v>
       </c>
       <c r="P11" s="66" t="s">
         <v>8</v>
       </c>
       <c r="Q11" s="66">
         <v>1.1000000000000001</v>
       </c>
@@ -9249,51 +9331,51 @@
       <c r="DD11" s="43"/>
       <c r="DE11" s="43"/>
       <c r="DF11" s="43"/>
       <c r="DG11" s="43"/>
       <c r="DH11" s="43"/>
       <c r="DI11" s="43"/>
       <c r="DJ11" s="43"/>
       <c r="DK11" s="43"/>
       <c r="DL11" s="43"/>
       <c r="DM11" s="43"/>
       <c r="DN11" s="43"/>
       <c r="DO11" s="43"/>
       <c r="DP11" s="43"/>
       <c r="DQ11" s="43"/>
       <c r="DR11" s="43"/>
       <c r="DS11" s="43"/>
       <c r="DT11" s="43"/>
       <c r="DU11" s="43"/>
       <c r="DV11" s="43"/>
       <c r="DW11" s="43"/>
       <c r="DX11" s="43"/>
       <c r="DY11" s="43"/>
       <c r="DZ11" s="43"/>
       <c r="EA11" s="43"/>
     </row>
-    <row r="12" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:131">
       <c r="A12" s="80" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="85"/>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="43"/>
       <c r="F12" s="84"/>
       <c r="G12" s="43"/>
       <c r="H12" s="43"/>
       <c r="I12" s="43"/>
       <c r="J12" s="43"/>
       <c r="K12" s="85"/>
       <c r="L12" s="43"/>
       <c r="M12" s="43"/>
       <c r="N12" s="84"/>
       <c r="O12" s="66" t="s">
         <v>8</v>
       </c>
       <c r="P12" s="66" t="s">
         <v>8</v>
       </c>
       <c r="Q12" s="66" t="s">
         <v>8</v>
       </c>
@@ -9488,51 +9570,51 @@
       <c r="DD12" s="43"/>
       <c r="DE12" s="43"/>
       <c r="DF12" s="43"/>
       <c r="DG12" s="43"/>
       <c r="DH12" s="43"/>
       <c r="DI12" s="43"/>
       <c r="DJ12" s="43"/>
       <c r="DK12" s="43"/>
       <c r="DL12" s="43"/>
       <c r="DM12" s="43"/>
       <c r="DN12" s="43"/>
       <c r="DO12" s="43"/>
       <c r="DP12" s="43"/>
       <c r="DQ12" s="43"/>
       <c r="DR12" s="43"/>
       <c r="DS12" s="43"/>
       <c r="DT12" s="43"/>
       <c r="DU12" s="43"/>
       <c r="DV12" s="43"/>
       <c r="DW12" s="43"/>
       <c r="DX12" s="43"/>
       <c r="DY12" s="43"/>
       <c r="DZ12" s="43"/>
       <c r="EA12" s="43"/>
     </row>
-    <row r="13" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:131">
       <c r="A13" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="85"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="84"/>
       <c r="G13" s="43"/>
       <c r="H13" s="43"/>
       <c r="I13" s="43"/>
       <c r="J13" s="43"/>
       <c r="K13" s="85"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
       <c r="N13" s="84"/>
       <c r="O13" s="66"/>
       <c r="P13" s="66"/>
       <c r="Q13" s="66"/>
       <c r="R13" s="66"/>
       <c r="S13" s="65"/>
       <c r="T13" s="66"/>
       <c r="U13" s="66"/>
       <c r="V13" s="67"/>
       <c r="W13" s="66"/>
@@ -9663,51 +9745,51 @@
       <c r="DD13" s="43"/>
       <c r="DE13" s="43"/>
       <c r="DF13" s="43"/>
       <c r="DG13" s="43"/>
       <c r="DH13" s="43"/>
       <c r="DI13" s="43"/>
       <c r="DJ13" s="43"/>
       <c r="DK13" s="43"/>
       <c r="DL13" s="43"/>
       <c r="DM13" s="43"/>
       <c r="DN13" s="43"/>
       <c r="DO13" s="43"/>
       <c r="DP13" s="43"/>
       <c r="DQ13" s="43"/>
       <c r="DR13" s="43"/>
       <c r="DS13" s="43"/>
       <c r="DT13" s="43"/>
       <c r="DU13" s="43"/>
       <c r="DV13" s="43"/>
       <c r="DW13" s="43"/>
       <c r="DX13" s="43"/>
       <c r="DY13" s="43"/>
       <c r="DZ13" s="43"/>
       <c r="EA13" s="43"/>
     </row>
-    <row r="14" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:131">
       <c r="A14" s="80" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="81"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82">
         <v>392.5</v>
       </c>
       <c r="E14" s="82">
         <v>411.5</v>
       </c>
       <c r="F14" s="83">
         <v>300.8</v>
       </c>
       <c r="G14" s="82">
         <v>469.6</v>
       </c>
       <c r="H14" s="82">
         <v>471.7</v>
       </c>
       <c r="I14" s="82">
         <v>471.5</v>
       </c>
       <c r="J14" s="82">
         <v>2180.4</v>
@@ -9924,51 +10006,51 @@
       <c r="DD14" s="43"/>
       <c r="DE14" s="43"/>
       <c r="DF14" s="43"/>
       <c r="DG14" s="43"/>
       <c r="DH14" s="43"/>
       <c r="DI14" s="43"/>
       <c r="DJ14" s="43"/>
       <c r="DK14" s="43"/>
       <c r="DL14" s="43"/>
       <c r="DM14" s="43"/>
       <c r="DN14" s="43"/>
       <c r="DO14" s="43"/>
       <c r="DP14" s="43"/>
       <c r="DQ14" s="43"/>
       <c r="DR14" s="43"/>
       <c r="DS14" s="43"/>
       <c r="DT14" s="43"/>
       <c r="DU14" s="43"/>
       <c r="DV14" s="43"/>
       <c r="DW14" s="43"/>
       <c r="DX14" s="43"/>
       <c r="DY14" s="43"/>
       <c r="DZ14" s="43"/>
       <c r="EA14" s="43"/>
     </row>
-    <row r="15" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:131">
       <c r="A15" s="80" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="81"/>
       <c r="C15" s="82">
         <v>270</v>
       </c>
       <c r="D15" s="82">
         <v>270</v>
       </c>
       <c r="E15" s="82">
         <v>270</v>
       </c>
       <c r="F15" s="83">
         <v>270</v>
       </c>
       <c r="G15" s="82">
         <v>270</v>
       </c>
       <c r="H15" s="82">
         <v>270</v>
       </c>
       <c r="I15" s="82">
         <v>270</v>
       </c>
@@ -10187,51 +10269,51 @@
       <c r="DD15" s="43"/>
       <c r="DE15" s="43"/>
       <c r="DF15" s="43"/>
       <c r="DG15" s="43"/>
       <c r="DH15" s="43"/>
       <c r="DI15" s="43"/>
       <c r="DJ15" s="43"/>
       <c r="DK15" s="43"/>
       <c r="DL15" s="43"/>
       <c r="DM15" s="43"/>
       <c r="DN15" s="43"/>
       <c r="DO15" s="43"/>
       <c r="DP15" s="43"/>
       <c r="DQ15" s="43"/>
       <c r="DR15" s="43"/>
       <c r="DS15" s="43"/>
       <c r="DT15" s="43"/>
       <c r="DU15" s="43"/>
       <c r="DV15" s="43"/>
       <c r="DW15" s="43"/>
       <c r="DX15" s="43"/>
       <c r="DY15" s="43"/>
       <c r="DZ15" s="43"/>
       <c r="EA15" s="43"/>
     </row>
-    <row r="16" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:131">
       <c r="A16" s="80" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="81"/>
       <c r="C16" s="82"/>
       <c r="D16" s="82"/>
       <c r="E16" s="82"/>
       <c r="F16" s="83">
         <v>303.89999999999998</v>
       </c>
       <c r="G16" s="82">
         <v>303.89999999999998</v>
       </c>
       <c r="H16" s="82">
         <v>303.89999999999998</v>
       </c>
       <c r="I16" s="82">
         <v>229.7</v>
       </c>
       <c r="J16" s="82">
         <v>305.8</v>
       </c>
       <c r="K16" s="81">
         <v>305.8</v>
       </c>
@@ -10444,51 +10526,51 @@
       <c r="DD16" s="43"/>
       <c r="DE16" s="43"/>
       <c r="DF16" s="43"/>
       <c r="DG16" s="43"/>
       <c r="DH16" s="43"/>
       <c r="DI16" s="43"/>
       <c r="DJ16" s="43"/>
       <c r="DK16" s="43"/>
       <c r="DL16" s="43"/>
       <c r="DM16" s="43"/>
       <c r="DN16" s="43"/>
       <c r="DO16" s="43"/>
       <c r="DP16" s="43"/>
       <c r="DQ16" s="43"/>
       <c r="DR16" s="43"/>
       <c r="DS16" s="43"/>
       <c r="DT16" s="43"/>
       <c r="DU16" s="43"/>
       <c r="DV16" s="43"/>
       <c r="DW16" s="43"/>
       <c r="DX16" s="43"/>
       <c r="DY16" s="43"/>
       <c r="DZ16" s="43"/>
       <c r="EA16" s="43"/>
     </row>
-    <row r="17" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:131">
       <c r="A17" s="80" t="s">
         <v>115</v>
       </c>
       <c r="B17" s="81"/>
       <c r="C17" s="82"/>
       <c r="D17" s="82"/>
       <c r="E17" s="82"/>
       <c r="F17" s="83"/>
       <c r="G17" s="82"/>
       <c r="H17" s="82"/>
       <c r="I17" s="82"/>
       <c r="J17" s="82"/>
       <c r="K17" s="81"/>
       <c r="L17" s="82"/>
       <c r="M17" s="82"/>
       <c r="N17" s="83"/>
       <c r="O17" s="66"/>
       <c r="P17" s="66"/>
       <c r="Q17" s="66"/>
       <c r="R17" s="66"/>
       <c r="S17" s="65"/>
       <c r="T17" s="66"/>
       <c r="U17" s="66"/>
       <c r="V17" s="67"/>
       <c r="W17" s="66"/>
@@ -10611,51 +10693,51 @@
       <c r="DD17" s="43"/>
       <c r="DE17" s="43"/>
       <c r="DF17" s="43"/>
       <c r="DG17" s="43"/>
       <c r="DH17" s="43"/>
       <c r="DI17" s="43"/>
       <c r="DJ17" s="43"/>
       <c r="DK17" s="43"/>
       <c r="DL17" s="43"/>
       <c r="DM17" s="43"/>
       <c r="DN17" s="43"/>
       <c r="DO17" s="43"/>
       <c r="DP17" s="43"/>
       <c r="DQ17" s="43"/>
       <c r="DR17" s="43"/>
       <c r="DS17" s="43"/>
       <c r="DT17" s="43"/>
       <c r="DU17" s="43"/>
       <c r="DV17" s="43"/>
       <c r="DW17" s="43"/>
       <c r="DX17" s="43"/>
       <c r="DY17" s="43"/>
       <c r="DZ17" s="43"/>
       <c r="EA17" s="43"/>
     </row>
-    <row r="18" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:131">
       <c r="A18" s="86" t="s">
         <v>32</v>
       </c>
       <c r="B18" s="85"/>
       <c r="C18" s="43"/>
       <c r="D18" s="43"/>
       <c r="E18" s="43"/>
       <c r="F18" s="84"/>
       <c r="G18" s="43"/>
       <c r="H18" s="43"/>
       <c r="I18" s="43"/>
       <c r="J18" s="43"/>
       <c r="K18" s="85"/>
       <c r="L18" s="43"/>
       <c r="M18" s="43"/>
       <c r="N18" s="84"/>
       <c r="O18" s="66" t="s">
         <v>8</v>
       </c>
       <c r="P18" s="66" t="s">
         <v>8</v>
       </c>
       <c r="Q18" s="66" t="s">
         <v>8</v>
       </c>
@@ -10794,51 +10876,51 @@
       <c r="DD18" s="43"/>
       <c r="DE18" s="43"/>
       <c r="DF18" s="43"/>
       <c r="DG18" s="43"/>
       <c r="DH18" s="43"/>
       <c r="DI18" s="43"/>
       <c r="DJ18" s="43"/>
       <c r="DK18" s="43"/>
       <c r="DL18" s="43"/>
       <c r="DM18" s="43"/>
       <c r="DN18" s="43"/>
       <c r="DO18" s="43"/>
       <c r="DP18" s="43"/>
       <c r="DQ18" s="43"/>
       <c r="DR18" s="43"/>
       <c r="DS18" s="43"/>
       <c r="DT18" s="43"/>
       <c r="DU18" s="43"/>
       <c r="DV18" s="43"/>
       <c r="DW18" s="43"/>
       <c r="DX18" s="43"/>
       <c r="DY18" s="43"/>
       <c r="DZ18" s="43"/>
       <c r="EA18" s="43"/>
     </row>
-    <row r="19" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:131">
       <c r="A19" s="86" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="85"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="84"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="85"/>
       <c r="L19" s="43"/>
       <c r="M19" s="43"/>
       <c r="N19" s="84"/>
       <c r="O19" s="66" t="s">
         <v>8</v>
       </c>
       <c r="P19" s="66" t="s">
         <v>8</v>
       </c>
       <c r="Q19" s="66" t="s">
         <v>8</v>
       </c>
@@ -10999,51 +11081,51 @@
       <c r="DD19" s="43"/>
       <c r="DE19" s="43"/>
       <c r="DF19" s="43"/>
       <c r="DG19" s="43"/>
       <c r="DH19" s="43"/>
       <c r="DI19" s="43"/>
       <c r="DJ19" s="43"/>
       <c r="DK19" s="43"/>
       <c r="DL19" s="43"/>
       <c r="DM19" s="43"/>
       <c r="DN19" s="43"/>
       <c r="DO19" s="43"/>
       <c r="DP19" s="43"/>
       <c r="DQ19" s="43"/>
       <c r="DR19" s="43"/>
       <c r="DS19" s="43"/>
       <c r="DT19" s="43"/>
       <c r="DU19" s="43"/>
       <c r="DV19" s="43"/>
       <c r="DW19" s="43"/>
       <c r="DX19" s="43"/>
       <c r="DY19" s="43"/>
       <c r="DZ19" s="43"/>
       <c r="EA19" s="43"/>
     </row>
-    <row r="20" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:131">
       <c r="A20" s="86" t="s">
         <v>28</v>
       </c>
       <c r="B20" s="85"/>
       <c r="C20" s="43"/>
       <c r="D20" s="43"/>
       <c r="E20" s="43"/>
       <c r="F20" s="84"/>
       <c r="G20" s="43"/>
       <c r="H20" s="43"/>
       <c r="I20" s="43"/>
       <c r="J20" s="43"/>
       <c r="K20" s="85"/>
       <c r="L20" s="43"/>
       <c r="M20" s="43"/>
       <c r="N20" s="84"/>
       <c r="O20" s="66">
         <v>2.4</v>
       </c>
       <c r="P20" s="66" t="s">
         <v>8</v>
       </c>
       <c r="Q20" s="66" t="s">
         <v>8</v>
       </c>
@@ -11238,51 +11320,51 @@
       <c r="DD20" s="43"/>
       <c r="DE20" s="43"/>
       <c r="DF20" s="43"/>
       <c r="DG20" s="43"/>
       <c r="DH20" s="43"/>
       <c r="DI20" s="43"/>
       <c r="DJ20" s="43"/>
       <c r="DK20" s="43"/>
       <c r="DL20" s="43"/>
       <c r="DM20" s="43"/>
       <c r="DN20" s="43"/>
       <c r="DO20" s="43"/>
       <c r="DP20" s="43"/>
       <c r="DQ20" s="43"/>
       <c r="DR20" s="43"/>
       <c r="DS20" s="43"/>
       <c r="DT20" s="43"/>
       <c r="DU20" s="43"/>
       <c r="DV20" s="43"/>
       <c r="DW20" s="43"/>
       <c r="DX20" s="43"/>
       <c r="DY20" s="43"/>
       <c r="DZ20" s="43"/>
       <c r="EA20" s="43"/>
     </row>
-    <row r="21" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:131">
       <c r="A21" s="86" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="85"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="84"/>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="85"/>
       <c r="L21" s="43"/>
       <c r="M21" s="43"/>
       <c r="N21" s="84"/>
       <c r="O21" s="66"/>
       <c r="P21" s="66"/>
       <c r="Q21" s="66"/>
       <c r="R21" s="66"/>
       <c r="S21" s="65"/>
       <c r="T21" s="66"/>
       <c r="U21" s="66"/>
       <c r="V21" s="67"/>
       <c r="W21" s="66"/>
@@ -11453,51 +11535,51 @@
       <c r="DD21" s="43"/>
       <c r="DE21" s="43"/>
       <c r="DF21" s="43"/>
       <c r="DG21" s="43"/>
       <c r="DH21" s="43"/>
       <c r="DI21" s="43"/>
       <c r="DJ21" s="43"/>
       <c r="DK21" s="43"/>
       <c r="DL21" s="43"/>
       <c r="DM21" s="43"/>
       <c r="DN21" s="43"/>
       <c r="DO21" s="43"/>
       <c r="DP21" s="43"/>
       <c r="DQ21" s="43"/>
       <c r="DR21" s="43"/>
       <c r="DS21" s="43"/>
       <c r="DT21" s="43"/>
       <c r="DU21" s="43"/>
       <c r="DV21" s="43"/>
       <c r="DW21" s="43"/>
       <c r="DX21" s="43"/>
       <c r="DY21" s="43"/>
       <c r="DZ21" s="43"/>
       <c r="EA21" s="43"/>
     </row>
-    <row r="22" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:131">
       <c r="A22" s="80" t="s">
         <v>116</v>
       </c>
       <c r="B22" s="81">
         <v>97.5</v>
       </c>
       <c r="C22" s="82">
         <v>97.5</v>
       </c>
       <c r="D22" s="82">
         <v>157.5</v>
       </c>
       <c r="E22" s="82">
         <v>157.5</v>
       </c>
       <c r="F22" s="83">
         <v>157.5</v>
       </c>
       <c r="G22" s="82">
         <v>157.5</v>
       </c>
       <c r="H22" s="82">
         <v>157.5</v>
       </c>
       <c r="I22" s="82">
@@ -11718,51 +11800,51 @@
       <c r="DD22" s="43"/>
       <c r="DE22" s="43"/>
       <c r="DF22" s="43"/>
       <c r="DG22" s="43"/>
       <c r="DH22" s="43"/>
       <c r="DI22" s="43"/>
       <c r="DJ22" s="43"/>
       <c r="DK22" s="43"/>
       <c r="DL22" s="43"/>
       <c r="DM22" s="43"/>
       <c r="DN22" s="43"/>
       <c r="DO22" s="43"/>
       <c r="DP22" s="43"/>
       <c r="DQ22" s="43"/>
       <c r="DR22" s="43"/>
       <c r="DS22" s="43"/>
       <c r="DT22" s="43"/>
       <c r="DU22" s="43"/>
       <c r="DV22" s="43"/>
       <c r="DW22" s="43"/>
       <c r="DX22" s="43"/>
       <c r="DY22" s="43"/>
       <c r="DZ22" s="43"/>
       <c r="EA22" s="43"/>
     </row>
-    <row r="23" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:131">
       <c r="A23" s="80" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="81"/>
       <c r="C23" s="82"/>
       <c r="D23" s="82"/>
       <c r="E23" s="82"/>
       <c r="F23" s="83"/>
       <c r="G23" s="82"/>
       <c r="H23" s="82"/>
       <c r="I23" s="82"/>
       <c r="J23" s="82"/>
       <c r="K23" s="81"/>
       <c r="L23" s="82"/>
       <c r="M23" s="82"/>
       <c r="N23" s="83"/>
       <c r="O23" s="66"/>
       <c r="P23" s="66"/>
       <c r="Q23" s="66"/>
       <c r="R23" s="66"/>
       <c r="S23" s="65"/>
       <c r="T23" s="66"/>
       <c r="U23" s="66"/>
       <c r="V23" s="67"/>
       <c r="W23" s="66"/>
@@ -11863,51 +11945,51 @@
       <c r="DD23" s="43"/>
       <c r="DE23" s="43"/>
       <c r="DF23" s="43"/>
       <c r="DG23" s="43"/>
       <c r="DH23" s="43"/>
       <c r="DI23" s="43"/>
       <c r="DJ23" s="43"/>
       <c r="DK23" s="43"/>
       <c r="DL23" s="43"/>
       <c r="DM23" s="43"/>
       <c r="DN23" s="43"/>
       <c r="DO23" s="43"/>
       <c r="DP23" s="43"/>
       <c r="DQ23" s="43"/>
       <c r="DR23" s="43"/>
       <c r="DS23" s="43"/>
       <c r="DT23" s="43"/>
       <c r="DU23" s="43"/>
       <c r="DV23" s="43"/>
       <c r="DW23" s="43"/>
       <c r="DX23" s="43"/>
       <c r="DY23" s="43"/>
       <c r="DZ23" s="43"/>
       <c r="EA23" s="43"/>
     </row>
-    <row r="24" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:131">
       <c r="A24" s="80" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="81"/>
       <c r="C24" s="82"/>
       <c r="D24" s="82"/>
       <c r="E24" s="82"/>
       <c r="F24" s="83"/>
       <c r="G24" s="82"/>
       <c r="H24" s="82"/>
       <c r="I24" s="82"/>
       <c r="J24" s="82"/>
       <c r="K24" s="81"/>
       <c r="L24" s="82"/>
       <c r="M24" s="82"/>
       <c r="N24" s="83"/>
       <c r="O24" s="66"/>
       <c r="P24" s="66"/>
       <c r="Q24" s="66"/>
       <c r="R24" s="66"/>
       <c r="S24" s="65"/>
       <c r="T24" s="66"/>
       <c r="U24" s="66"/>
       <c r="V24" s="67"/>
       <c r="W24" s="66"/>
@@ -12030,51 +12112,51 @@
       <c r="DD24" s="43"/>
       <c r="DE24" s="43"/>
       <c r="DF24" s="43"/>
       <c r="DG24" s="43"/>
       <c r="DH24" s="43"/>
       <c r="DI24" s="43"/>
       <c r="DJ24" s="43"/>
       <c r="DK24" s="43"/>
       <c r="DL24" s="43"/>
       <c r="DM24" s="43"/>
       <c r="DN24" s="43"/>
       <c r="DO24" s="43"/>
       <c r="DP24" s="43"/>
       <c r="DQ24" s="43"/>
       <c r="DR24" s="43"/>
       <c r="DS24" s="43"/>
       <c r="DT24" s="43"/>
       <c r="DU24" s="43"/>
       <c r="DV24" s="43"/>
       <c r="DW24" s="43"/>
       <c r="DX24" s="43"/>
       <c r="DY24" s="43"/>
       <c r="DZ24" s="43"/>
       <c r="EA24" s="43"/>
     </row>
-    <row r="25" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:131">
       <c r="A25" s="80" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="81">
         <v>573.5</v>
       </c>
       <c r="C25" s="82">
         <v>605.1</v>
       </c>
       <c r="D25" s="82">
         <v>695.1</v>
       </c>
       <c r="E25" s="82">
         <v>695.1</v>
       </c>
       <c r="F25" s="83">
         <v>695.1</v>
       </c>
       <c r="G25" s="82">
         <v>795.1</v>
       </c>
       <c r="H25" s="82">
         <v>1095.0999999999999</v>
       </c>
       <c r="I25" s="82">
@@ -12295,51 +12377,51 @@
       <c r="DD25" s="43"/>
       <c r="DE25" s="43"/>
       <c r="DF25" s="43"/>
       <c r="DG25" s="43"/>
       <c r="DH25" s="43"/>
       <c r="DI25" s="43"/>
       <c r="DJ25" s="43"/>
       <c r="DK25" s="43"/>
       <c r="DL25" s="43"/>
       <c r="DM25" s="43"/>
       <c r="DN25" s="43"/>
       <c r="DO25" s="43"/>
       <c r="DP25" s="43"/>
       <c r="DQ25" s="43"/>
       <c r="DR25" s="43"/>
       <c r="DS25" s="43"/>
       <c r="DT25" s="43"/>
       <c r="DU25" s="43"/>
       <c r="DV25" s="43"/>
       <c r="DW25" s="43"/>
       <c r="DX25" s="43"/>
       <c r="DY25" s="43"/>
       <c r="DZ25" s="43"/>
       <c r="EA25" s="43"/>
     </row>
-    <row r="26" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:131">
       <c r="A26" s="80" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="81"/>
       <c r="C26" s="82"/>
       <c r="D26" s="82">
         <v>300</v>
       </c>
       <c r="E26" s="82">
         <v>109.8</v>
       </c>
       <c r="F26" s="83">
         <v>109.8</v>
       </c>
       <c r="G26" s="82">
         <v>109.8</v>
       </c>
       <c r="H26" s="82">
         <v>109.8</v>
       </c>
       <c r="I26" s="82">
         <v>109.8</v>
       </c>
       <c r="J26" s="82">
         <v>236.8</v>
@@ -12500,51 +12582,51 @@
       <c r="DD26" s="43"/>
       <c r="DE26" s="43"/>
       <c r="DF26" s="43"/>
       <c r="DG26" s="43"/>
       <c r="DH26" s="43"/>
       <c r="DI26" s="43"/>
       <c r="DJ26" s="43"/>
       <c r="DK26" s="43"/>
       <c r="DL26" s="43"/>
       <c r="DM26" s="43"/>
       <c r="DN26" s="43"/>
       <c r="DO26" s="43"/>
       <c r="DP26" s="43"/>
       <c r="DQ26" s="43"/>
       <c r="DR26" s="43"/>
       <c r="DS26" s="43"/>
       <c r="DT26" s="43"/>
       <c r="DU26" s="43"/>
       <c r="DV26" s="43"/>
       <c r="DW26" s="43"/>
       <c r="DX26" s="43"/>
       <c r="DY26" s="43"/>
       <c r="DZ26" s="43"/>
       <c r="EA26" s="43"/>
     </row>
-    <row r="27" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:131">
       <c r="A27" s="86" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="85"/>
       <c r="C27" s="43"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="84"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="85"/>
       <c r="L27" s="43"/>
       <c r="M27" s="43"/>
       <c r="N27" s="84"/>
       <c r="O27" s="66" t="s">
         <v>8</v>
       </c>
       <c r="P27" s="66">
         <v>4</v>
       </c>
       <c r="Q27" s="66">
         <v>8.1</v>
       </c>
@@ -12739,51 +12821,51 @@
       <c r="DD27" s="43"/>
       <c r="DE27" s="43"/>
       <c r="DF27" s="43"/>
       <c r="DG27" s="43"/>
       <c r="DH27" s="43"/>
       <c r="DI27" s="43"/>
       <c r="DJ27" s="43"/>
       <c r="DK27" s="43"/>
       <c r="DL27" s="43"/>
       <c r="DM27" s="43"/>
       <c r="DN27" s="43"/>
       <c r="DO27" s="43"/>
       <c r="DP27" s="43"/>
       <c r="DQ27" s="43"/>
       <c r="DR27" s="43"/>
       <c r="DS27" s="43"/>
       <c r="DT27" s="43"/>
       <c r="DU27" s="43"/>
       <c r="DV27" s="43"/>
       <c r="DW27" s="43"/>
       <c r="DX27" s="43"/>
       <c r="DY27" s="43"/>
       <c r="DZ27" s="43"/>
       <c r="EA27" s="43"/>
     </row>
-    <row r="28" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:131">
       <c r="A28" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="81"/>
       <c r="C28" s="82"/>
       <c r="D28" s="82"/>
       <c r="E28" s="82"/>
       <c r="F28" s="83"/>
       <c r="G28" s="82"/>
       <c r="H28" s="82"/>
       <c r="I28" s="82"/>
       <c r="J28" s="82"/>
       <c r="K28" s="81"/>
       <c r="L28" s="82"/>
       <c r="M28" s="82">
         <v>113.8</v>
       </c>
       <c r="N28" s="83">
         <v>113.8</v>
       </c>
       <c r="O28" s="66">
         <v>113.8</v>
       </c>
       <c r="P28" s="66">
         <v>113.8</v>
@@ -12982,51 +13064,51 @@
       <c r="DD28" s="43"/>
       <c r="DE28" s="43"/>
       <c r="DF28" s="43"/>
       <c r="DG28" s="43"/>
       <c r="DH28" s="43"/>
       <c r="DI28" s="43"/>
       <c r="DJ28" s="43"/>
       <c r="DK28" s="43"/>
       <c r="DL28" s="43"/>
       <c r="DM28" s="43"/>
       <c r="DN28" s="43"/>
       <c r="DO28" s="43"/>
       <c r="DP28" s="43"/>
       <c r="DQ28" s="43"/>
       <c r="DR28" s="43"/>
       <c r="DS28" s="43"/>
       <c r="DT28" s="43"/>
       <c r="DU28" s="43"/>
       <c r="DV28" s="43"/>
       <c r="DW28" s="43"/>
       <c r="DX28" s="43"/>
       <c r="DY28" s="43"/>
       <c r="DZ28" s="43"/>
       <c r="EA28" s="43"/>
     </row>
-    <row r="29" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:131">
       <c r="A29" s="80" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="81"/>
       <c r="C29" s="82"/>
       <c r="D29" s="82"/>
       <c r="E29" s="82"/>
       <c r="F29" s="83">
         <v>160</v>
       </c>
       <c r="G29" s="82">
         <v>160</v>
       </c>
       <c r="H29" s="82">
         <v>160</v>
       </c>
       <c r="I29" s="82">
         <v>160</v>
       </c>
       <c r="J29" s="82">
         <v>160</v>
       </c>
       <c r="K29" s="81">
         <v>160</v>
       </c>
@@ -13239,51 +13321,51 @@
       <c r="DD29" s="43"/>
       <c r="DE29" s="43"/>
       <c r="DF29" s="43"/>
       <c r="DG29" s="43"/>
       <c r="DH29" s="43"/>
       <c r="DI29" s="43"/>
       <c r="DJ29" s="43"/>
       <c r="DK29" s="43"/>
       <c r="DL29" s="43"/>
       <c r="DM29" s="43"/>
       <c r="DN29" s="43"/>
       <c r="DO29" s="43"/>
       <c r="DP29" s="43"/>
       <c r="DQ29" s="43"/>
       <c r="DR29" s="43"/>
       <c r="DS29" s="43"/>
       <c r="DT29" s="43"/>
       <c r="DU29" s="43"/>
       <c r="DV29" s="43"/>
       <c r="DW29" s="43"/>
       <c r="DX29" s="43"/>
       <c r="DY29" s="43"/>
       <c r="DZ29" s="43"/>
       <c r="EA29" s="43"/>
     </row>
-    <row r="30" spans="1:131" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:131" ht="15" thickBot="1">
       <c r="A30" s="87" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="88"/>
       <c r="C30" s="89"/>
       <c r="D30" s="89"/>
       <c r="E30" s="89"/>
       <c r="F30" s="90"/>
       <c r="G30" s="89"/>
       <c r="H30" s="89"/>
       <c r="I30" s="89"/>
       <c r="J30" s="89"/>
       <c r="K30" s="88"/>
       <c r="L30" s="89"/>
       <c r="M30" s="89">
         <v>500</v>
       </c>
       <c r="N30" s="90">
         <v>500</v>
       </c>
       <c r="O30" s="91">
         <v>500</v>
       </c>
       <c r="P30" s="91">
         <v>500</v>
@@ -13482,51 +13564,51 @@
       <c r="DD30" s="43"/>
       <c r="DE30" s="43"/>
       <c r="DF30" s="43"/>
       <c r="DG30" s="43"/>
       <c r="DH30" s="43"/>
       <c r="DI30" s="43"/>
       <c r="DJ30" s="43"/>
       <c r="DK30" s="43"/>
       <c r="DL30" s="43"/>
       <c r="DM30" s="43"/>
       <c r="DN30" s="43"/>
       <c r="DO30" s="43"/>
       <c r="DP30" s="43"/>
       <c r="DQ30" s="43"/>
       <c r="DR30" s="43"/>
       <c r="DS30" s="43"/>
       <c r="DT30" s="43"/>
       <c r="DU30" s="43"/>
       <c r="DV30" s="43"/>
       <c r="DW30" s="43"/>
       <c r="DX30" s="43"/>
       <c r="DY30" s="43"/>
       <c r="DZ30" s="43"/>
       <c r="EA30" s="43"/>
     </row>
-    <row r="31" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:131">
       <c r="A31" s="43"/>
       <c r="B31" s="43"/>
       <c r="C31" s="43"/>
       <c r="D31" s="43"/>
       <c r="E31" s="43"/>
       <c r="F31" s="43"/>
       <c r="G31" s="43"/>
       <c r="H31" s="43"/>
       <c r="I31" s="43"/>
       <c r="J31" s="43"/>
       <c r="K31" s="43"/>
       <c r="L31" s="43"/>
       <c r="M31" s="43"/>
       <c r="N31" s="43"/>
       <c r="O31" s="43"/>
       <c r="P31" s="43"/>
       <c r="Q31" s="43"/>
       <c r="R31" s="43"/>
       <c r="S31" s="43"/>
       <c r="T31" s="43"/>
       <c r="U31" s="43"/>
       <c r="V31" s="43"/>
       <c r="W31" s="43"/>
       <c r="X31" s="43"/>
       <c r="Y31" s="43"/>
@@ -13615,51 +13697,51 @@
       <c r="DD31" s="43"/>
       <c r="DE31" s="43"/>
       <c r="DF31" s="43"/>
       <c r="DG31" s="43"/>
       <c r="DH31" s="43"/>
       <c r="DI31" s="43"/>
       <c r="DJ31" s="43"/>
       <c r="DK31" s="43"/>
       <c r="DL31" s="43"/>
       <c r="DM31" s="43"/>
       <c r="DN31" s="43"/>
       <c r="DO31" s="43"/>
       <c r="DP31" s="43"/>
       <c r="DQ31" s="43"/>
       <c r="DR31" s="43"/>
       <c r="DS31" s="43"/>
       <c r="DT31" s="43"/>
       <c r="DU31" s="43"/>
       <c r="DV31" s="43"/>
       <c r="DW31" s="43"/>
       <c r="DX31" s="43"/>
       <c r="DY31" s="43"/>
       <c r="DZ31" s="43"/>
       <c r="EA31" s="43"/>
     </row>
-    <row r="32" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:131">
       <c r="A32" t="s">
         <v>35</v>
       </c>
       <c r="B32" s="43"/>
       <c r="C32" s="43"/>
       <c r="D32" s="43"/>
       <c r="E32" s="43"/>
       <c r="F32" s="43"/>
       <c r="G32" s="43"/>
       <c r="H32" s="43"/>
       <c r="I32" s="43"/>
       <c r="J32" s="43"/>
       <c r="K32" s="43"/>
       <c r="L32" s="43"/>
       <c r="M32" s="43"/>
       <c r="N32" s="43"/>
       <c r="O32" s="43"/>
       <c r="P32" s="43"/>
       <c r="Q32" s="43"/>
       <c r="R32" s="43"/>
       <c r="S32" s="43"/>
       <c r="T32" s="43"/>
       <c r="U32" s="43"/>
       <c r="V32" s="43"/>
       <c r="W32" s="43"/>
@@ -13750,51 +13832,51 @@
       <c r="DD32" s="43"/>
       <c r="DE32" s="43"/>
       <c r="DF32" s="43"/>
       <c r="DG32" s="43"/>
       <c r="DH32" s="43"/>
       <c r="DI32" s="43"/>
       <c r="DJ32" s="43"/>
       <c r="DK32" s="43"/>
       <c r="DL32" s="43"/>
       <c r="DM32" s="43"/>
       <c r="DN32" s="43"/>
       <c r="DO32" s="43"/>
       <c r="DP32" s="43"/>
       <c r="DQ32" s="43"/>
       <c r="DR32" s="43"/>
       <c r="DS32" s="43"/>
       <c r="DT32" s="43"/>
       <c r="DU32" s="43"/>
       <c r="DV32" s="43"/>
       <c r="DW32" s="43"/>
       <c r="DX32" s="43"/>
       <c r="DY32" s="43"/>
       <c r="DZ32" s="43"/>
       <c r="EA32" s="43"/>
     </row>
-    <row r="33" spans="1:131" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:131">
       <c r="A33" s="43"/>
       <c r="B33" s="43"/>
       <c r="C33" s="43"/>
       <c r="D33" s="43"/>
       <c r="E33" s="43"/>
       <c r="F33" s="43"/>
       <c r="G33" s="43"/>
       <c r="H33" s="43"/>
       <c r="I33" s="43"/>
       <c r="J33" s="43"/>
       <c r="K33" s="43"/>
       <c r="L33" s="43"/>
       <c r="M33" s="43"/>
       <c r="N33" s="43"/>
       <c r="O33" s="43"/>
       <c r="P33" s="43"/>
       <c r="Q33" s="43"/>
       <c r="R33" s="43"/>
       <c r="S33" s="43"/>
       <c r="T33" s="43"/>
       <c r="U33" s="43"/>
       <c r="V33" s="43"/>
       <c r="W33" s="43"/>
       <c r="X33" s="43"/>
       <c r="Y33" s="43"/>
@@ -13885,105 +13967,105 @@
       <c r="DF33" s="43"/>
       <c r="DG33" s="43"/>
       <c r="DH33" s="43"/>
       <c r="DI33" s="43"/>
       <c r="DJ33" s="43"/>
       <c r="DK33" s="43"/>
       <c r="DL33" s="43"/>
       <c r="DM33" s="43"/>
       <c r="DN33" s="43"/>
       <c r="DO33" s="43"/>
       <c r="DP33" s="43"/>
       <c r="DQ33" s="43"/>
       <c r="DR33" s="43"/>
       <c r="DS33" s="43"/>
       <c r="DT33" s="43"/>
       <c r="DU33" s="43"/>
       <c r="DV33" s="43"/>
       <c r="DW33" s="43"/>
       <c r="DX33" s="43"/>
       <c r="DY33" s="43"/>
       <c r="DZ33" s="43"/>
       <c r="EA33" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="AI4:AL4"/>
+    <mergeCell ref="AM4:AP4"/>
+    <mergeCell ref="AQ4:AT4"/>
+    <mergeCell ref="AU4:AX4"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="G7:J7"/>
+    <mergeCell ref="K7:N7"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:BN3"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:N4"/>
     <mergeCell ref="O4:R4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="BG4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="BC4:BF4"/>
-    <mergeCell ref="B10:F10"/>
-[...6 lines deleted...]
-    <mergeCell ref="K7:N7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="B4" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A I o E A A B Q S w M E F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C L n F r y C m v c / 2 B 8 J 6 a P z Q G 2 k w 3 h X A 5 g j s / U E + A F B L A w Q U A A I A C A B O Z D p Y D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O 2 W X Y u C Q B S G 7 w X / w z D d K J g 0 f l T u 4 p W x 0 F 1 Q e 5 U R U 0 4 l q 4 4 4 t l / R f 1 8 n K 9 q l g b Y Q l k 0 v j v C e w 5 n z 6 s N R R u Z 5 S B M w L O / o U Z Z k i a 1 w R g L Q g C M 8 i 0 i r h Y A y w E s C k A q B C y K S y x I o r i F d Z 3 N S K I N g o e 9 K m f I U R k T 3 a J K T J G c K 9 B 7 8 Z 0 Y y 5 p P 3 v D n L w i b N I v r q 9 + h b E l E c M D / 9 f J k i x z F 5 s P U 0 W E B V A + N + n E Y k L l p g P p Q L k W 7 C i a q V x x 6 H c v c T b M b 9 w D 3 O C i f b c Q / n e L I v b 0 B v h Z N l 4 W f 0 k R J u Y F e p j z K c s A X N Y o 9 G 6 z j h S a Y c m m i b D S x 1 B D W Q F z m Q F x a 2 G j j o h k A 3 B b o l 0 G 2 B 3 h b o H Y H e F e i O Q E c t U U L k G I k s o + + e t 6 o s h c n Z h 3 9 K F y e q f I t V A N X m o X s Z U H y S n z T t p 7 s J p l 3 f m q T r S T p J W N c g d m a B A c W o b I n 9 h r l 6 i f 1 t 9 G 4 h z K y M M G d q F E f V h N 0 7 Y V Y 1 h B V w G T x Y N W H 3 T p h d G W E 2 D / V X 8 l 8 Q J v x B O 0 m I X C O R b d S 5 m O I v U E s B A i 0 A F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E 5 k O l g P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A s g M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + T 1 4 A A A A A A A A t X g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M T k 6 M D M u M D I w N j U x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j A 6 M j E u N z Q 0 M T Q x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v U G F n Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j E 6 M D U u M z U 3 N T g 1 O V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 U Y W J s Z T A w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E x O j I z O j I 4 L j M 1 N z U 0 N T N a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w y M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 w M S 0 y N l Q x M T o y N D o y M C 4 z M T Q w N T g z W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E z J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j U 6 M D I u N z A 5 M D M y M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T c m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 3 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N S k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A C N W M L B k x M F B v 1 d n k d C t 9 X Y A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U G Z 6 3 U L 6 7 W w 3 F P + x + A + o N A A A A A A E g A A A o A A A A B A A A A B 3 y 9 M b R 2 I V l u R Y d A W C O A 1 V U A A A A I U U X B y e 4 r Z s a K J W 3 6 5 p b 6 N 0 U l K W H k J H C V + b w I E / k / z h w A U m 6 N T x W S h d E i m N j H 5 X A E O g + + k 2 r h s W 2 O V 7 9 / 8 F V u Z j J c z T P i x F Q Q G y R 3 h R v u + F F A A A A O l d L z B M S j o y i C l 7 g 6 m 2 D k O n V x E + < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E08167AE-7641-4EC7-99A4-00593BC59AB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hárky</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Time series since 2009</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>Graph</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>