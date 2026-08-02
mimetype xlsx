--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -6,90 +6,92 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\EN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q2\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F53361D-25EC-48CF-B6BC-3775F57F804B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7396BB1A-49F1-4D3F-AF3C-9132D3769136}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time series since 2009" sheetId="6" r:id="rId1"/>
     <sheet name="Notes" sheetId="7" r:id="rId2"/>
     <sheet name="Graph" sheetId="8" r:id="rId3"/>
     <sheet name="1993-2008" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D77" i="6" l="1"/>
+  <c r="D78" i="6" l="1"/>
+  <c r="B78" i="6" s="1"/>
+  <c r="D77" i="6"/>
   <c r="B77" i="6" s="1"/>
   <c r="D76" i="6"/>
   <c r="B76" i="6"/>
   <c r="D75" i="6" l="1"/>
   <c r="B75" i="6" s="1"/>
   <c r="D74" i="6"/>
   <c r="B74" i="6" s="1"/>
   <c r="B18" i="8"/>
   <c r="C13" i="8" s="1"/>
   <c r="D73" i="6"/>
   <c r="B73" i="6" s="1"/>
   <c r="D72" i="6"/>
   <c r="B72" i="6" s="1"/>
   <c r="D71" i="6"/>
   <c r="B71" i="6" s="1"/>
   <c r="D70" i="6"/>
   <c r="B70" i="6" s="1"/>
   <c r="D69" i="6"/>
   <c r="B69" i="6" s="1"/>
   <c r="D51" i="6"/>
   <c r="B51" i="6" s="1"/>
   <c r="D52" i="6"/>
   <c r="B52" i="6" s="1"/>
   <c r="D53" i="6"/>
   <c r="B53" i="6" s="1"/>
@@ -140,51 +142,51 @@
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{38BCC985-8673-4AF1-A95E-1546E46602E7}" keepAlive="1" name="Query - Page001" description="Connection to the 'Page001' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Page001;Extended Properties=&quot;&quot;" command="SELECT * FROM [Page001]"/>
   </connection>
   <connection id="2" xr16:uid="{8F70164E-7854-4B5F-AB7A-B8952013150F}" keepAlive="1" name="Query - Table001 (Page 1)" description="Connection to the 'Table001 (Page 1)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1)]"/>
   </connection>
   <connection id="3" xr16:uid="{D5D41C24-78EC-4BEC-84D9-C421BDD6D314}" keepAlive="1" name="Query - Table001 (Page 1) (2)" description="Connection to the 'Table001 (Page 1) (2)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (2)]"/>
   </connection>
   <connection id="4" xr16:uid="{BE628895-85A1-485B-9D7E-B296AF790F02}" keepAlive="1" name="Query - Table001 (Page 1) (3)" description="Connection to the 'Table001 (Page 1) (3)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (3)]"/>
   </connection>
   <connection id="5" xr16:uid="{A5F9426D-C9F9-4426-A3C9-FD4E9A289083}" keepAlive="1" name="Query - Table001 (Page 1) (4)" description="Connection to the 'Table001 (Page 1) (4)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (4)]"/>
   </connection>
   <connection id="6" xr16:uid="{EF21244F-3EC5-401E-AB14-E38BCCB0FDE9}" keepAlive="1" name="Query - Table001 (Page 1) (5)" description="Connection to the 'Table001 (Page 1) (5)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (5)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (5)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="130">
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>Krajina</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>30.6.</t>
   </si>
   <si>
     <t>30.9.</t>
   </si>
   <si>
     <t>31.12.</t>
   </si>
   <si>
@@ -527,50 +529,53 @@
     <t>VI-2024</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
+  </si>
+  <si>
+    <t>VI-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1649,51 +1654,51 @@
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
               <a:t>Foreign capital in the banking sector of the SR at </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="sk-SK" sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>31st March 2026</a:t>
+              <a:t>30th June 2026</a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1544767060367454"/>
           <c:y val="1.3923977587907897E-2"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="1"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.28516528937819779"/>
           <c:y val="0.18730032242963618"/>
           <c:w val="0.50133996211383414"/>
           <c:h val="0.70370401423593154"/>
@@ -1786,89 +1791,135 @@
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="9"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000009-D4FB-4B83-954E-C33351A4EA89}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="10"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000A-D4FB-4B83-954E-C33351A4EA89}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
-                  <c:x val="-7.9338753915603133E-2"/>
-                  <c:y val="8.839700398171671E-2"/>
+                  <c:x val="-5.049445819326647E-3"/>
+                  <c:y val="8.7026383825199241E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:spPr>
                 <a:noFill/>
                 <a:ln w="25400">
                   <a:noFill/>
                 </a:ln>
               </c:spPr>
               <c:txPr>
                 <a:bodyPr/>
                 <a:lstStyle/>
                 <a:p>
                   <a:pPr>
                     <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                       <a:solidFill>
                         <a:srgbClr val="000000"/>
                       </a:solidFill>
                       <a:latin typeface="Calibri"/>
                       <a:ea typeface="Calibri"/>
                       <a:cs typeface="Calibri"/>
                     </a:defRPr>
                   </a:pPr>
                   <a:endParaRPr lang="sk-SK"/>
                 </a:p>
               </c:txPr>
               <c:dLblPos val="bestFit"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="1"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator> </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-D4FB-4B83-954E-C33351A4EA89}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="9"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-4.6022833790311635E-2"/>
+                  <c:y val="-6.254020011420755E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator> </c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{00000009-D4FB-4B83-954E-C33351A4EA89}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="10"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-0.29039406849908816"/>
+                  <c:y val="1.8208298558600393E-2"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:dLblPos val="bestFit"/>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="1"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="0"/>
+              <c:showBubbleSize val="0"/>
+              <c:separator> </c:separator>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000A-D4FB-4B83-954E-C33351A4EA89}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="11"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-0.10630615387952538"/>
                   <c:y val="-8.3146177179808465E-3"/>
                 </c:manualLayout>
               </c:layout>
               <c:dLblPos val="bestFit"/>
               <c:showLegendKey val="0"/>
               <c:showVal val="1"/>
               <c:showCatName val="1"/>
               <c:showSerName val="0"/>
               <c:showPercent val="0"/>
               <c:showBubbleSize val="0"/>
               <c:separator> </c:separator>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{0000000B-73F4-4C4D-AE9E-B2957782CB86}"/>
                 </c:ext>
               </c:extLst>
@@ -1969,87 +2020,87 @@
                 <c:pt idx="9">
                   <c:v>Austria</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Luxembourg</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Canada</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>USA</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Sweden</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Graph!$C$4:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
-                  <c:v>0.15712258261899745</c:v>
+                  <c:v>0.13147019999692025</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>3.8454534912521009E-2</c:v>
+                  <c:v>3.2172597541145424E-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.64890521282993519</c:v>
+                  <c:v>0.70715588513548366</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1.1724643748592327E-2</c:v>
+                  <c:v>8.9129002423696778E-3</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2.9883763653027139E-3</c:v>
+                  <c:v>2.5001848891083008E-3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.3110039777162906E-3</c:v>
+                  <c:v>2.7701069413407693E-3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.5318722397491872E-3</c:v>
+                  <c:v>1.2816203040333714E-3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>5.7705365474386101E-2</c:v>
+                  <c:v>4.8264333970344082E-2</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>7.8251812216080588E-2</c:v>
+                  <c:v>6.5468326118342468E-2</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3.0637444794983744E-6</c:v>
+                  <c:v>2.5632406080667426E-6</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1.5318722397491872E-6</c:v>
+                  <c:v>1.2816203040333713E-6</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-D4FB-4B83-954E-C33351A4EA89}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
@@ -2400,66 +2451,66 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C04C387-2C1C-439D-98E5-1E3E5955F039}">
-  <dimension ref="A1:AG77"/>
+  <dimension ref="A1:AG78"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="8" topLeftCell="B66" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="C79" sqref="C79"/>
+      <selection pane="bottomRight" activeCell="F99" sqref="F99"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="46.453125" style="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="4" width="16.90625" style="5" customWidth="1"/>
+    <col min="2" max="4" width="16.81640625" style="5" customWidth="1"/>
     <col min="5" max="22" width="12" style="5" customWidth="1"/>
-    <col min="23" max="33" width="10.36328125" style="5" customWidth="1"/>
-    <col min="34" max="16384" width="9.08984375" style="5"/>
+    <col min="23" max="33" width="10.453125" style="5" customWidth="1"/>
+    <col min="34" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="15.5">
       <c r="A1" s="30" t="s">
         <v>104</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
     </row>
     <row r="2" spans="1:33">
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
       <c r="E2" s="15"/>
       <c r="F2" s="15"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B3" s="29"/>
@@ -7157,349 +7208,419 @@
       <c r="O77" s="99">
         <v>510.82466399999998</v>
       </c>
       <c r="P77" s="100" t="s">
         <v>36</v>
       </c>
       <c r="Q77" s="100" t="s">
         <v>36</v>
       </c>
       <c r="R77" s="101">
         <v>1E-3</v>
       </c>
       <c r="S77" s="103">
         <v>1.6799999999999999E-2</v>
       </c>
       <c r="T77" s="103">
         <v>8.8000000000000005E-3</v>
       </c>
       <c r="U77" s="103">
         <v>0</v>
       </c>
       <c r="V77" s="100" t="s">
         <v>36</v>
       </c>
     </row>
+    <row r="78" spans="1:22">
+      <c r="A78" s="95" t="s">
+        <v>129</v>
+      </c>
+      <c r="B78" s="96">
+        <f t="shared" ref="B78" si="9">SUM(C78:D78)</f>
+        <v>8009.1785179999979</v>
+      </c>
+      <c r="C78" s="97">
+        <v>206.558166</v>
+      </c>
+      <c r="D78" s="98">
+        <f>SUM(E78:V78)</f>
+        <v>7802.6203519999981</v>
+      </c>
+      <c r="E78" s="99">
+        <v>1025.8124</v>
+      </c>
+      <c r="F78" s="99">
+        <v>251.03064800000001</v>
+      </c>
+      <c r="G78" s="99">
+        <v>5517.6707399999996</v>
+      </c>
+      <c r="H78" s="99">
+        <v>69.543999999999997</v>
+      </c>
+      <c r="I78" s="99">
+        <v>19.507999999999999</v>
+      </c>
+      <c r="J78" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="K78" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="L78" s="99">
+        <v>21.614100000000001</v>
+      </c>
+      <c r="M78" s="99">
+        <v>10</v>
+      </c>
+      <c r="N78" s="99">
+        <v>376.58839999999998</v>
+      </c>
+      <c r="O78" s="99">
+        <v>510.82466399999998</v>
+      </c>
+      <c r="P78" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q78" s="100" t="s">
+        <v>36</v>
+      </c>
+      <c r="R78" s="101">
+        <v>1E-3</v>
+      </c>
+      <c r="S78" s="103">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="T78" s="103">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="U78" s="103">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="V78" s="100" t="s">
+        <v>36</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:V7"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{839AC298-3772-4136-9D4D-49C6BEBF3EAD}">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="16384" width="9.08984375" style="5"/>
+    <col min="1" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.5">
       <c r="A1" s="30" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="31"/>
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="34"/>
       <c r="E2" s="33"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="31" t="s">
         <v>107</v>
       </c>
       <c r="B3" s="32"/>
       <c r="C3" s="32"/>
       <c r="D3" s="34"/>
       <c r="E3" s="33"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="31" t="s">
         <v>106</v>
       </c>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="31" t="s">
         <v>105</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C0F964E-1CE3-47B0-A9EF-144BEF15A653}">
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView showGridLines="0" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="S19" sqref="S19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="22" style="5" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.08984375" style="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="16384" width="9.08984375" style="5"/>
+    <col min="2" max="2" width="10.1796875" style="5" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.1796875" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="41">
-        <v>46112</v>
+        <v>46203</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="40" t="s">
         <v>114</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>113</v>
       </c>
       <c r="C3" s="38" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="106" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="99">
-        <v>1025.6898619999999</v>
+        <v>1025.8124</v>
       </c>
       <c r="C4" s="37">
         <f>$B4/$B$18</f>
-        <v>0.15712258261899745</v>
+        <v>0.13147019999692025</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="106" t="s">
         <v>9</v>
       </c>
       <c r="B5" s="99">
-        <v>251.02964800000001</v>
+        <v>251.03064800000001</v>
       </c>
       <c r="C5" s="37">
         <f t="shared" ref="C5:C17" si="0">$B5/$B$18</f>
-        <v>3.8454534912521009E-2</v>
+        <v>3.2172597541145424E-2</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="106" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="99">
-        <v>4236.0269740000003</v>
+        <v>5517.6707399999996</v>
       </c>
       <c r="C6" s="37">
         <f>$B6/$B$18</f>
-        <v>0.64890521282993519</v>
+        <v>0.70715588513548366</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="106" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="99">
-        <v>76.537999999999997</v>
+        <v>69.543999999999997</v>
       </c>
       <c r="C7" s="37">
         <f t="shared" si="0"/>
-        <v>1.1724643748592327E-2</v>
+        <v>8.9129002423696778E-3</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="106" t="s">
         <v>111</v>
       </c>
       <c r="B8" s="99">
         <v>19.507999999999999</v>
       </c>
       <c r="C8" s="37">
         <f t="shared" si="0"/>
-        <v>2.9883763653027139E-3</v>
+        <v>2.5001848891083008E-3</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="106" t="s">
         <v>110</v>
       </c>
       <c r="B9" s="99">
         <v>0</v>
       </c>
       <c r="C9" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="106" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="99">
         <v>0</v>
       </c>
       <c r="C10" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="106" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="99">
         <v>21.614100000000001</v>
       </c>
       <c r="C11" s="37">
         <f t="shared" si="0"/>
-        <v>3.3110039777162906E-3</v>
+        <v>2.7701069413407693E-3</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="106" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="99">
         <v>10</v>
       </c>
       <c r="C12" s="37">
         <f t="shared" si="0"/>
-        <v>1.5318722397491872E-3</v>
+        <v>1.2816203040333714E-3</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="106" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="99">
-        <v>376.69829099999998</v>
+        <v>376.58839999999998</v>
       </c>
       <c r="C13" s="37">
         <f>$B13/$B$18</f>
-        <v>5.7705365474386101E-2</v>
+        <v>4.8264333970344082E-2</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="106" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="99">
         <v>510.82466399999998</v>
       </c>
       <c r="C14" s="37">
         <f t="shared" si="0"/>
-        <v>7.8251812216080588E-2</v>
+        <v>6.5468326118342468E-2</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="106" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="104">
         <v>0.02</v>
       </c>
       <c r="C15" s="37">
         <f t="shared" si="0"/>
-        <v>3.0637444794983744E-6</v>
+        <v>2.5632406080667426E-6</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="106" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="104">
         <v>0.01</v>
       </c>
       <c r="C16" s="37">
         <f t="shared" si="0"/>
-        <v>1.5318722397491872E-6</v>
+        <v>1.2816203040333713E-6</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="106" t="s">
         <v>121</v>
       </c>
       <c r="B17" s="104">
         <v>0</v>
       </c>
       <c r="C17" s="37">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="105" t="s">
         <v>109</v>
       </c>
       <c r="B18" s="36">
         <f>SUM(B4:B17)</f>
-        <v>6527.9595389999995</v>
+        <v>7802.6229519999988</v>
       </c>
       <c r="C18" s="35">
         <f>SUM(C4:C17)</f>
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C117DF54-C137-47A0-B556-49749A65E6AF}">
   <dimension ref="A1:EA33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="AI42" sqref="AI42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="62.90625" customWidth="1"/>
+    <col min="1" max="1" width="62.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:131" ht="15.5">
       <c r="A1" s="94" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:131" ht="15" thickBot="1"/>
     <row r="3" spans="1:131" ht="15" thickBot="1">
       <c r="A3" s="116"/>
       <c r="B3" s="119" t="s">
         <v>25</v>
       </c>
       <c r="C3" s="120"/>
       <c r="D3" s="120"/>
       <c r="E3" s="120"/>
       <c r="F3" s="120"/>
       <c r="G3" s="120"/>
       <c r="H3" s="120"/>
       <c r="I3" s="120"/>
       <c r="J3" s="120"/>
       <c r="K3" s="120"/>
       <c r="L3" s="120"/>
       <c r="M3" s="120"/>
       <c r="N3" s="120"/>