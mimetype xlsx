--- v4 (2026-08-22)
+++ v5 (2026-10-23)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{21D9E32C-A61B-4E43-8920-84FC2C329282}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{75EFB1B0-FD32-48C5-9754-2B76A7CCB290}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3A7872A5-D99A-4D7C-B11B-2ED89617E377}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{837B2B64-78CA-4D69-8DDE-8EDEEB14E5A4}"/>
   </bookViews>
   <sheets>
     <sheet name="assets" sheetId="1" r:id="rId1"/>
     <sheet name="liabilities" sheetId="2" r:id="rId2"/>
     <sheet name="KB_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="KB_liabilities (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">assets!$A$1:$W$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'KB_liabilities (06_08)'!$A$1:$AC$43</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets!$A:$A,assets!$4:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'KB_assets (06_08)'!$A:$A,'KB_assets (06_08)'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'KB_liabilities (06_08)'!$A:$A,'KB_liabilities (06_08)'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">liabilities!$A:$A,liabilities!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1550,55 +1550,55 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{56CB8BEB-111E-4022-9172-E3A8471D8510}"/>
-[...3 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{9CC82156-B9E1-40ED-84AC-AA33C9CB54D8}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{0F12ABFE-3D1B-4E64-83FD-2CCE232BCDBE}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{9E7A1D18-D938-4524-9A9F-0C74E0DFCD4F}"/>
+    <cellStyle name="Normal_kody_KM1-12PFI_CR09" xfId="3" xr:uid="{469714A7-465B-4D27-AF70-5C55DBDE80C7}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="4" xr:uid="{E70FB814-DB34-4C5A-803B-9AE059E8C44E}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{2FD04768-7C94-46E6-A02A-DA19A6808238}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1875,66 +1875,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8821C81E-6AE3-4E40-900C-9D27FD9704B7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{03DDC118-A1C7-43B6-B93A-47B8CC3B9F35}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:Z216"/>
+  <dimension ref="A1:Z218"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B190" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B198" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A216" sqref="A216"/>
+      <selection pane="bottomRight" activeCell="A218" sqref="A218:IV218"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9.5546875" style="4" customWidth="1"/>
+    <col min="2" max="23" width="10.44140625" style="4" customWidth="1"/>
+    <col min="24" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
@@ -2019,51 +2019,51 @@
       <c r="J4" s="83"/>
       <c r="K4" s="83"/>
       <c r="L4" s="83"/>
       <c r="M4" s="84"/>
       <c r="N4" s="72" t="s">
         <v>5</v>
       </c>
       <c r="O4" s="84"/>
       <c r="P4" s="72" t="s">
         <v>6</v>
       </c>
       <c r="Q4" s="73"/>
       <c r="R4" s="72" t="s">
         <v>7</v>
       </c>
       <c r="S4" s="73"/>
       <c r="T4" s="72" t="s">
         <v>8</v>
       </c>
       <c r="U4" s="73"/>
       <c r="V4" s="72" t="s">
         <v>9</v>
       </c>
       <c r="W4" s="73"/>
     </row>
-    <row r="5" spans="1:26" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:26" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="81"/>
       <c r="B5" s="76" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="77"/>
       <c r="D5" s="77" t="s">
         <v>10</v>
       </c>
       <c r="E5" s="78"/>
       <c r="F5" s="77" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="79"/>
       <c r="H5" s="76" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="77"/>
       <c r="J5" s="77" t="s">
         <v>10</v>
       </c>
       <c r="K5" s="78"/>
       <c r="L5" s="77" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="79"/>
@@ -16782,66 +16782,66 @@
       <c r="J210" s="67">
         <v>32251.72</v>
       </c>
       <c r="K210" s="64">
         <v>81.739999999999995</v>
       </c>
       <c r="L210" s="65">
         <v>537.05999999999995</v>
       </c>
       <c r="M210" s="66">
         <v>33.64</v>
       </c>
       <c r="N210" s="63">
         <v>334.36</v>
       </c>
       <c r="O210" s="66">
         <v>7.4</v>
       </c>
       <c r="P210" s="63">
         <v>45990.93</v>
       </c>
       <c r="Q210" s="66">
         <v>-1239.46</v>
       </c>
       <c r="R210" s="63">
-        <v>1143.81</v>
+        <v>1145.18</v>
       </c>
       <c r="S210" s="66">
-        <v>26.52</v>
+        <v>27.89</v>
       </c>
       <c r="T210" s="63">
-        <v>4082.45</v>
+        <v>4076.06</v>
       </c>
       <c r="U210" s="66">
-        <v>30.49</v>
+        <v>24.1</v>
       </c>
       <c r="V210" s="20">
-        <v>172059.96</v>
+        <v>172054.92</v>
       </c>
       <c r="W210" s="23">
-        <v>-712.9</v>
+        <v>-717.93</v>
       </c>
       <c r="X210" s="19"/>
     </row>
     <row r="211" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A211" s="13">
         <v>46023</v>
       </c>
       <c r="B211" s="63">
         <v>87986.65</v>
       </c>
       <c r="C211" s="64">
         <v>268.29000000000002</v>
       </c>
       <c r="D211" s="65">
         <v>1905.59</v>
       </c>
       <c r="E211" s="64">
         <v>4.05</v>
       </c>
       <c r="F211" s="65">
         <v>86081.06</v>
       </c>
       <c r="G211" s="66">
         <v>264.24</v>
       </c>
@@ -17169,154 +17169,298 @@
       <c r="S215" s="66">
         <v>-1.87</v>
       </c>
       <c r="T215" s="63">
         <v>3222.28</v>
       </c>
       <c r="U215" s="66">
         <v>198.73</v>
       </c>
       <c r="V215" s="20">
         <v>172749.3</v>
       </c>
       <c r="W215" s="23">
         <v>-2057.89</v>
       </c>
       <c r="X215" s="19"/>
     </row>
     <row r="216" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A216" s="13">
         <v>46174</v>
       </c>
       <c r="B216" s="63">
         <v>90599.51</v>
       </c>
       <c r="C216" s="64">
-        <v>291.92</v>
+        <v>291.98</v>
       </c>
       <c r="D216" s="65">
         <v>1934.26</v>
       </c>
       <c r="E216" s="64">
         <v>-255.84</v>
       </c>
       <c r="F216" s="65">
         <v>88665.25</v>
       </c>
       <c r="G216" s="66">
-        <v>547.76</v>
+        <v>547.82000000000005</v>
       </c>
       <c r="H216" s="63">
         <v>32831.39</v>
       </c>
       <c r="I216" s="65">
         <v>357.86</v>
       </c>
       <c r="J216" s="67">
         <v>32187.06</v>
       </c>
       <c r="K216" s="64">
         <v>366.39</v>
       </c>
       <c r="L216" s="65">
         <v>644.33000000000004</v>
       </c>
       <c r="M216" s="66">
         <v>-8.5399999999999991</v>
       </c>
       <c r="N216" s="63">
         <v>341.38</v>
       </c>
       <c r="O216" s="66">
         <v>0.48</v>
       </c>
       <c r="P216" s="63">
         <v>47269.06</v>
       </c>
       <c r="Q216" s="66">
-        <v>2285.61</v>
+        <v>2284.56</v>
       </c>
       <c r="R216" s="63">
         <v>1137.73</v>
       </c>
       <c r="S216" s="66">
         <v>10.78</v>
       </c>
       <c r="T216" s="63">
         <v>3603.34</v>
       </c>
       <c r="U216" s="66">
         <v>424.27</v>
       </c>
       <c r="V216" s="20">
         <v>175782.41</v>
       </c>
       <c r="W216" s="23">
-        <v>3370.91</v>
+        <v>3369.92</v>
       </c>
       <c r="X216" s="19"/>
+    </row>
+    <row r="217" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A217" s="13">
+        <v>46204</v>
+      </c>
+      <c r="B217" s="63">
+        <v>91259.55</v>
+      </c>
+      <c r="C217" s="64">
+        <v>663.16</v>
+      </c>
+      <c r="D217" s="65">
+        <v>1915</v>
+      </c>
+      <c r="E217" s="64">
+        <v>-19.489999999999998</v>
+      </c>
+      <c r="F217" s="65">
+        <v>89344.55</v>
+      </c>
+      <c r="G217" s="66">
+        <v>682.65</v>
+      </c>
+      <c r="H217" s="63">
+        <v>32687.51</v>
+      </c>
+      <c r="I217" s="65">
+        <v>105.37</v>
+      </c>
+      <c r="J217" s="67">
+        <v>32003.72</v>
+      </c>
+      <c r="K217" s="64">
+        <v>60.51</v>
+      </c>
+      <c r="L217" s="65">
+        <v>683.79</v>
+      </c>
+      <c r="M217" s="66">
+        <v>44.86</v>
+      </c>
+      <c r="N217" s="63">
+        <v>345.73</v>
+      </c>
+      <c r="O217" s="66">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="P217" s="63">
+        <v>46197.599999999999</v>
+      </c>
+      <c r="Q217" s="66">
+        <v>-912.12</v>
+      </c>
+      <c r="R217" s="63">
+        <v>1141.2</v>
+      </c>
+      <c r="S217" s="66">
+        <v>3.48</v>
+      </c>
+      <c r="T217" s="63">
+        <v>4179.9799999999996</v>
+      </c>
+      <c r="U217" s="66">
+        <v>324.16000000000003</v>
+      </c>
+      <c r="V217" s="20">
+        <v>175811.57</v>
+      </c>
+      <c r="W217" s="23">
+        <v>188.4</v>
+      </c>
+      <c r="X217" s="19"/>
+    </row>
+    <row r="218" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A218" s="13">
+        <v>46235</v>
+      </c>
+      <c r="B218" s="63">
+        <v>92064.51</v>
+      </c>
+      <c r="C218" s="64">
+        <v>800.78</v>
+      </c>
+      <c r="D218" s="65">
+        <v>1936.19</v>
+      </c>
+      <c r="E218" s="64">
+        <v>21.19</v>
+      </c>
+      <c r="F218" s="65">
+        <v>90128.31</v>
+      </c>
+      <c r="G218" s="66">
+        <v>779.58</v>
+      </c>
+      <c r="H218" s="63">
+        <v>32809.93</v>
+      </c>
+      <c r="I218" s="65">
+        <v>367.28</v>
+      </c>
+      <c r="J218" s="67">
+        <v>32176.959999999999</v>
+      </c>
+      <c r="K218" s="64">
+        <v>414.1</v>
+      </c>
+      <c r="L218" s="65">
+        <v>632.97</v>
+      </c>
+      <c r="M218" s="66">
+        <v>-46.82</v>
+      </c>
+      <c r="N218" s="63">
+        <v>345.27</v>
+      </c>
+      <c r="O218" s="66">
+        <v>-0.55000000000000004</v>
+      </c>
+      <c r="P218" s="63">
+        <v>46946.11</v>
+      </c>
+      <c r="Q218" s="66">
+        <v>430.39</v>
+      </c>
+      <c r="R218" s="63">
+        <v>1136.1300000000001</v>
+      </c>
+      <c r="S218" s="66">
+        <v>-5.08</v>
+      </c>
+      <c r="T218" s="63">
+        <v>4430.1400000000003</v>
+      </c>
+      <c r="U218" s="66">
+        <v>185.24</v>
+      </c>
+      <c r="V218" s="20">
+        <v>177732.08</v>
+      </c>
+      <c r="W218" s="23">
+        <v>1778.07</v>
+      </c>
+      <c r="X218" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C22529EE-E39F-4D86-856A-24B3F6DEC7CA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A33BE26A-F690-45C0-ACD4-AA615ED2933B}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:AC218"/>
+  <dimension ref="A1:AC221"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B196" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B208" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B218" sqref="B218"/>
+      <selection pane="bottomRight" activeCell="B223" sqref="B223"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="10.88671875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
-    <col min="30" max="16384" width="12.140625" style="4"/>
+    <col min="30" max="16384" width="12.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
@@ -17431,92 +17575,92 @@
       <c r="R4" s="72" t="s">
         <v>20</v>
       </c>
       <c r="S4" s="73"/>
       <c r="T4" s="72" t="s">
         <v>21</v>
       </c>
       <c r="U4" s="73"/>
       <c r="V4" s="72" t="s">
         <v>22</v>
       </c>
       <c r="W4" s="73"/>
       <c r="X4" s="72" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="73"/>
       <c r="Z4" s="72" t="s">
         <v>24</v>
       </c>
       <c r="AA4" s="73"/>
       <c r="AB4" s="72" t="s">
         <v>9</v>
       </c>
       <c r="AC4" s="73"/>
     </row>
-    <row r="5" spans="1:29" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:29" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="81"/>
       <c r="B5" s="93"/>
       <c r="C5" s="93"/>
       <c r="D5" s="93"/>
       <c r="E5" s="93"/>
       <c r="F5" s="87" t="s">
         <v>9</v>
       </c>
       <c r="G5" s="88"/>
       <c r="H5" s="88" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="88"/>
       <c r="J5" s="88" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="88"/>
       <c r="L5" s="88" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="88"/>
       <c r="N5" s="89" t="s">
         <v>28</v>
       </c>
       <c r="O5" s="90"/>
       <c r="P5" s="74"/>
       <c r="Q5" s="75"/>
       <c r="R5" s="74"/>
       <c r="S5" s="75"/>
       <c r="T5" s="74"/>
       <c r="U5" s="75"/>
       <c r="V5" s="74"/>
       <c r="W5" s="75"/>
       <c r="X5" s="74"/>
       <c r="Y5" s="75"/>
       <c r="Z5" s="74"/>
       <c r="AA5" s="75"/>
       <c r="AB5" s="74"/>
       <c r="AC5" s="75"/>
     </row>
-    <row r="6" spans="1:29" s="30" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:29" s="30" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A6" s="26"/>
       <c r="B6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="29" t="s">
         <v>13</v>
       </c>
@@ -36180,169 +36324,347 @@
       </c>
       <c r="AC215" s="71">
         <v>-2049.98</v>
       </c>
     </row>
     <row r="216" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A216" s="37">
         <v>46174</v>
       </c>
       <c r="B216" s="38">
         <v>16257.01</v>
       </c>
       <c r="C216" s="39">
         <v>57.98</v>
       </c>
       <c r="D216" s="38">
         <v>3163.44</v>
       </c>
       <c r="E216" s="39">
         <v>-759.49</v>
       </c>
       <c r="F216" s="38">
         <v>83473.31</v>
       </c>
       <c r="G216" s="40">
-        <v>128.15</v>
+        <v>123.88</v>
       </c>
       <c r="H216" s="40">
-        <v>58762.46</v>
+        <v>58770.69</v>
       </c>
       <c r="I216" s="40">
-        <v>665.2</v>
+        <v>671.8</v>
       </c>
       <c r="J216" s="40">
-        <v>23801.360000000001</v>
+        <v>23793.14</v>
       </c>
       <c r="K216" s="40">
-        <v>-498.97</v>
+        <v>-509.76</v>
       </c>
       <c r="L216" s="40">
         <v>628.67999999999995</v>
       </c>
       <c r="M216" s="40">
-        <v>-14.16</v>
+        <v>-14.17</v>
       </c>
       <c r="N216" s="40">
         <v>272.81</v>
       </c>
       <c r="O216" s="39">
-        <v>-19.600000000000001</v>
+        <v>-19.68</v>
       </c>
       <c r="P216" s="41">
         <v>0</v>
       </c>
       <c r="Q216" s="39">
         <v>0</v>
       </c>
       <c r="R216" s="38">
         <v>12115.36</v>
       </c>
       <c r="S216" s="39">
-        <v>-192.98</v>
+        <v>-192.71</v>
       </c>
       <c r="T216" s="38">
         <v>16978.62</v>
       </c>
       <c r="U216" s="39">
         <v>316.64</v>
       </c>
       <c r="V216" s="38">
         <v>8229.58</v>
       </c>
       <c r="W216" s="39">
-        <v>-115.17</v>
+        <v>-116.22</v>
       </c>
       <c r="X216" s="38">
         <v>17302.25</v>
       </c>
       <c r="Y216" s="39">
-        <v>-1200.01</v>
+        <v>-1198.92</v>
       </c>
       <c r="Z216" s="38">
         <v>18263.169999999998</v>
       </c>
       <c r="AA216" s="39">
-        <v>5097.62</v>
+        <v>5100.59</v>
       </c>
       <c r="AB216" s="38">
         <v>175782.74</v>
       </c>
       <c r="AC216" s="71">
-        <v>3332.74</v>
-[...6 lines deleted...]
-      <c r="B218" s="68" t="s">
+        <v>3331.74</v>
+      </c>
+    </row>
+    <row r="217" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="37">
+        <v>46204</v>
+      </c>
+      <c r="B217" s="38">
+        <v>16325.15</v>
+      </c>
+      <c r="C217" s="39">
+        <v>68.14</v>
+      </c>
+      <c r="D217" s="38">
+        <v>3109.63</v>
+      </c>
+      <c r="E217" s="39">
+        <v>-54.48</v>
+      </c>
+      <c r="F217" s="38">
+        <v>83740.23</v>
+      </c>
+      <c r="G217" s="40">
+        <v>273.61</v>
+      </c>
+      <c r="H217" s="40">
+        <v>57982.06</v>
+      </c>
+      <c r="I217" s="40">
+        <v>-803.43</v>
+      </c>
+      <c r="J217" s="40">
+        <v>24853.39</v>
+      </c>
+      <c r="K217" s="40">
+        <v>1082.82</v>
+      </c>
+      <c r="L217" s="40">
+        <v>665.03</v>
+      </c>
+      <c r="M217" s="40">
+        <v>36.409999999999997</v>
+      </c>
+      <c r="N217" s="40">
+        <v>226.59</v>
+      </c>
+      <c r="O217" s="39">
+        <v>-47.35</v>
+      </c>
+      <c r="P217" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q217" s="39">
+        <v>0</v>
+      </c>
+      <c r="R217" s="38">
+        <v>12462.32</v>
+      </c>
+      <c r="S217" s="39">
+        <v>308.22000000000003</v>
+      </c>
+      <c r="T217" s="38">
+        <v>16844.82</v>
+      </c>
+      <c r="U217" s="39">
+        <v>141.63999999999999</v>
+      </c>
+      <c r="V217" s="38">
+        <v>7769.76</v>
+      </c>
+      <c r="W217" s="39">
+        <v>-452.75</v>
+      </c>
+      <c r="X217" s="38">
+        <v>17921.580000000002</v>
+      </c>
+      <c r="Y217" s="39">
+        <v>525.79999999999995</v>
+      </c>
+      <c r="Z217" s="38">
+        <v>17638.41</v>
+      </c>
+      <c r="AA217" s="39">
+        <v>-614.45000000000005</v>
+      </c>
+      <c r="AB217" s="38">
+        <v>175811.9</v>
+      </c>
+      <c r="AC217" s="71">
+        <v>195.72</v>
+      </c>
+    </row>
+    <row r="218" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="37">
+        <v>46235</v>
+      </c>
+      <c r="B218" s="38">
+        <v>16333.1</v>
+      </c>
+      <c r="C218" s="39">
+        <v>7.95</v>
+      </c>
+      <c r="D218" s="38">
+        <v>2933.55</v>
+      </c>
+      <c r="E218" s="39">
+        <v>-176.07</v>
+      </c>
+      <c r="F218" s="38">
+        <v>84028.28</v>
+      </c>
+      <c r="G218" s="40">
+        <v>292.45</v>
+      </c>
+      <c r="H218" s="40">
+        <v>58861.52</v>
+      </c>
+      <c r="I218" s="40">
+        <v>899.63</v>
+      </c>
+      <c r="J218" s="40">
+        <v>24199.39</v>
+      </c>
+      <c r="K218" s="40">
+        <v>-683.11</v>
+      </c>
+      <c r="L218" s="40">
+        <v>663.56</v>
+      </c>
+      <c r="M218" s="40">
+        <v>-1.43</v>
+      </c>
+      <c r="N218" s="40">
+        <v>303.8</v>
+      </c>
+      <c r="O218" s="39">
+        <v>77.36</v>
+      </c>
+      <c r="P218" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q218" s="39">
+        <v>0</v>
+      </c>
+      <c r="R218" s="38">
+        <v>13056.56</v>
+      </c>
+      <c r="S218" s="39">
+        <v>579.32000000000005</v>
+      </c>
+      <c r="T218" s="38">
+        <v>17327.29</v>
+      </c>
+      <c r="U218" s="39">
+        <v>319.01</v>
+      </c>
+      <c r="V218" s="38">
+        <v>7775.65</v>
+      </c>
+      <c r="W218" s="39">
+        <v>27.65</v>
+      </c>
+      <c r="X218" s="38">
+        <v>18047.14</v>
+      </c>
+      <c r="Y218" s="39">
+        <v>138.1</v>
+      </c>
+      <c r="Z218" s="38">
+        <v>18230.849999999999</v>
+      </c>
+      <c r="AA218" s="39">
+        <v>614.6</v>
+      </c>
+      <c r="AB218" s="38">
+        <v>177732.41</v>
+      </c>
+      <c r="AC218" s="71">
+        <v>1803.01</v>
+      </c>
+    </row>
+    <row r="220" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B220" s="68"/>
+    </row>
+    <row r="221" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B221" s="4" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="D4:E5"/>
     <mergeCell ref="F4:O4"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="Z4:AA5"/>
     <mergeCell ref="AB4:AC5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AD01E4B-B3CC-4A90-9DA4-E78400C16FD4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{149EE28B-2669-487F-9C8A-80432DC09099}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9.5546875" style="4" customWidth="1"/>
+    <col min="2" max="23" width="12.88671875" style="4" customWidth="1"/>
+    <col min="24" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
@@ -36388,51 +36710,51 @@
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
@@ -36456,51 +36778,51 @@
       <c r="J5" s="101"/>
       <c r="K5" s="101"/>
       <c r="L5" s="101"/>
       <c r="M5" s="102"/>
       <c r="N5" s="94" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="102"/>
       <c r="P5" s="94" t="s">
         <v>6</v>
       </c>
       <c r="Q5" s="95"/>
       <c r="R5" s="94" t="s">
         <v>7</v>
       </c>
       <c r="S5" s="95"/>
       <c r="T5" s="94" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="95"/>
       <c r="V5" s="94" t="s">
         <v>9</v>
       </c>
       <c r="W5" s="96"/>
     </row>
-    <row r="6" spans="1:27" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:27" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="99"/>
       <c r="B6" s="76" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="77"/>
       <c r="D6" s="77" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="78"/>
       <c r="F6" s="77" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="79"/>
       <c r="H6" s="76" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="77"/>
       <c r="J6" s="77" t="s">
         <v>10</v>
       </c>
       <c r="K6" s="78"/>
       <c r="L6" s="77" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="79"/>
@@ -39221,51 +39543,51 @@
       </c>
       <c r="R42" s="49">
         <v>1085</v>
       </c>
       <c r="S42" s="53">
         <v>7</v>
       </c>
       <c r="T42" s="49">
         <v>2479</v>
       </c>
       <c r="U42" s="53">
         <v>1</v>
       </c>
       <c r="V42" s="49">
         <f t="shared" si="0"/>
         <v>54338</v>
       </c>
       <c r="W42" s="50">
         <f t="shared" si="0"/>
         <v>1066</v>
       </c>
       <c r="Y42" s="19"/>
       <c r="Z42" s="19"/>
       <c r="AA42" s="19"/>
     </row>
-    <row r="43" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54">
         <v>39783</v>
       </c>
       <c r="B43" s="55">
         <v>30762</v>
       </c>
       <c r="C43" s="56">
         <v>-131</v>
       </c>
       <c r="D43" s="56">
         <v>766</v>
       </c>
       <c r="E43" s="56">
         <v>32</v>
       </c>
       <c r="F43" s="56">
         <v>29996</v>
       </c>
       <c r="G43" s="57">
         <v>-163</v>
       </c>
       <c r="H43" s="55">
         <v>14767</v>
       </c>
       <c r="I43" s="56">
@@ -39325,63 +39647,63 @@
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:O6"/>
     <mergeCell ref="P5:Q6"/>
     <mergeCell ref="R5:S6"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="V5:W6"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66CC00B5-A7D5-4B1A-9ED9-1A9F5FD396DB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55820E85-DF52-4EE0-9B8E-C1A801F35F17}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:AE43"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F50" sqref="F50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="10.88671875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
-    <col min="30" max="16384" width="12.140625" style="4"/>
+    <col min="30" max="16384" width="12.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="2" t="s">
         <v>0</v>
       </c>
@@ -39445,51 +39767,51 @@
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
-    <row r="4" spans="1:31" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:31" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
@@ -39531,92 +39853,92 @@
       <c r="R5" s="94" t="s">
         <v>20</v>
       </c>
       <c r="S5" s="95"/>
       <c r="T5" s="94" t="s">
         <v>21</v>
       </c>
       <c r="U5" s="95"/>
       <c r="V5" s="94" t="s">
         <v>22</v>
       </c>
       <c r="W5" s="95"/>
       <c r="X5" s="94" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="95"/>
       <c r="Z5" s="94" t="s">
         <v>24</v>
       </c>
       <c r="AA5" s="95"/>
       <c r="AB5" s="94" t="s">
         <v>9</v>
       </c>
       <c r="AC5" s="96"/>
     </row>
-    <row r="6" spans="1:31" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:31" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="99"/>
       <c r="B6" s="93"/>
       <c r="C6" s="93"/>
       <c r="D6" s="93"/>
       <c r="E6" s="93"/>
       <c r="F6" s="87" t="s">
         <v>9</v>
       </c>
       <c r="G6" s="88"/>
       <c r="H6" s="88" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="88"/>
       <c r="J6" s="88" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="88"/>
       <c r="L6" s="88" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="88"/>
       <c r="N6" s="89" t="s">
         <v>28</v>
       </c>
       <c r="O6" s="90"/>
       <c r="P6" s="74"/>
       <c r="Q6" s="75"/>
       <c r="R6" s="74"/>
       <c r="S6" s="75"/>
       <c r="T6" s="74"/>
       <c r="U6" s="75"/>
       <c r="V6" s="74"/>
       <c r="W6" s="75"/>
       <c r="X6" s="74"/>
       <c r="Y6" s="75"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="75"/>
       <c r="AB6" s="74"/>
       <c r="AC6" s="97"/>
     </row>
-    <row r="7" spans="1:31" s="30" customFormat="1" ht="22.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:31" s="30" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="59"/>
       <c r="B7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>13</v>
       </c>
@@ -42845,51 +43167,51 @@
       </c>
       <c r="W42" s="53">
         <v>246</v>
       </c>
       <c r="X42" s="49">
         <v>3149</v>
       </c>
       <c r="Y42" s="53">
         <v>133</v>
       </c>
       <c r="Z42" s="49">
         <v>7057</v>
       </c>
       <c r="AA42" s="53">
         <v>-52</v>
       </c>
       <c r="AB42" s="49">
         <f t="shared" si="0"/>
         <v>54340</v>
       </c>
       <c r="AC42" s="50">
         <f t="shared" si="0"/>
         <v>1064</v>
       </c>
     </row>
-    <row r="43" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:29" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54">
         <v>39783</v>
       </c>
       <c r="B43" s="55">
         <v>1427</v>
       </c>
       <c r="C43" s="57">
         <v>-2146</v>
       </c>
       <c r="D43" s="55">
         <v>2942</v>
       </c>
       <c r="E43" s="57">
         <v>-395</v>
       </c>
       <c r="F43" s="55">
         <v>36861</v>
       </c>
       <c r="G43" s="56">
         <v>3245</v>
       </c>
       <c r="H43" s="56">
         <v>16676</v>
       </c>
       <c r="I43" s="56">