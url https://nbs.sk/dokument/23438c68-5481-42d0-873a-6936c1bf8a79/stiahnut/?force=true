--- v1 (2026-02-19)
+++ v2 (2026-04-21)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8F5E10BC-51A8-4A78-AC95-42E46F3E5877}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{75336DA0-75AE-45AB-94BC-C2C68C60212F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{A6314F64-2241-40AE-A393-957A123FAFE9}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{94E0E093-104B-45C3-9E5F-087DF6A3931A}"/>
   </bookViews>
   <sheets>
     <sheet name="assets" sheetId="1" r:id="rId1"/>
     <sheet name="liabilities" sheetId="2" r:id="rId2"/>
     <sheet name="KB_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="KB_liabilities (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">assets!$A$1:$W$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'KB_liabilities (06_08)'!$A$1:$AC$43</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets!$A:$A,assets!$4:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'KB_assets (06_08)'!$A:$A,'KB_assets (06_08)'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'KB_liabilities (06_08)'!$A:$A,'KB_liabilities (06_08)'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">liabilities!$A:$A,liabilities!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -294,51 +294,51 @@
     <t>Deposits with agreed maturity</t>
   </si>
   <si>
     <t>Deposits redeemable at notice</t>
   </si>
   <si>
     <t>Repos</t>
   </si>
   <si>
     <t>Data are recalculated by methodology of the ECB. Slovakia is considered as imaginary participant of euro area for period 2006 - 2008.</t>
   </si>
   <si>
     <t>Currency in circulation</t>
   </si>
   <si>
     <t>* From January 2009 it comprises the National bank of Slovakia share of euro banknotes issued in the Eurosystem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -350,50 +350,56 @@
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="74">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1114,50 +1120,96 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
@@ -1195,195 +1247,149 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...10 lines deleted...]
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...33 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1452,153 +1458,154 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="64" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="55" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="55" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="71" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{C09BF5E9-38F8-4D1C-8CB5-110CA9C7B8F1}"/>
-[...3 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{86582B87-AD71-44B1-AD46-FF82824B29CF}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{ECE35559-9822-4351-AC47-42968DFA5353}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{845E58DE-CF4C-46A0-B2F2-2E6F4B831EB1}"/>
+    <cellStyle name="Normal_kody_KM1-12PFI_CR09" xfId="3" xr:uid="{E929D65E-94CB-4CCA-AE36-0A5CE68D5BDE}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="4" xr:uid="{67497A2A-3F65-4236-9578-7D1E2CDE252E}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{71E9EDA0-A54F-4D85-90E1-053CE65D653C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1875,66 +1882,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E83548C-B2E5-4F62-AB61-DF42965E836C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EB8881C-F3DE-4460-9B6C-47152230E559}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:Z210"/>
+  <dimension ref="A1:Z212"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B194" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B202" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A210" sqref="A210:IV210"/>
+      <selection pane="bottomRight" activeCell="A214" sqref="A214"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9.5546875" style="4" customWidth="1"/>
+    <col min="2" max="23" width="10.44140625" style="4" customWidth="1"/>
+    <col min="24" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
@@ -1981,127 +1988,127 @@
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:26" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="72"/>
-      <c r="B4" s="75" t="s">
+      <c r="A4" s="81"/>
+      <c r="B4" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="76"/>
-[...4 lines deleted...]
-      <c r="H4" s="75" t="s">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="73" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="76"/>
-[...4 lines deleted...]
-      <c r="N4" s="75" t="s">
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="73" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="77"/>
-      <c r="P4" s="75" t="s">
+      <c r="O4" s="85"/>
+      <c r="P4" s="73" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="80"/>
-      <c r="R4" s="75" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="73" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="80"/>
-      <c r="T4" s="75" t="s">
+      <c r="S4" s="74"/>
+      <c r="T4" s="73" t="s">
         <v>8</v>
       </c>
-      <c r="U4" s="80"/>
-      <c r="V4" s="75" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="W4" s="80"/>
-[...3 lines deleted...]
-      <c r="B5" s="83" t="s">
+      <c r="W4" s="74"/>
+    </row>
+    <row r="5" spans="1:26" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="82"/>
+      <c r="B5" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="84"/>
-      <c r="D5" s="84" t="s">
+      <c r="C5" s="78"/>
+      <c r="D5" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="85"/>
-      <c r="F5" s="84" t="s">
+      <c r="E5" s="79"/>
+      <c r="F5" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="86"/>
-      <c r="H5" s="83" t="s">
+      <c r="G5" s="80"/>
+      <c r="H5" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="84"/>
-      <c r="J5" s="84" t="s">
+      <c r="I5" s="78"/>
+      <c r="J5" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="85"/>
-      <c r="L5" s="84" t="s">
+      <c r="K5" s="79"/>
+      <c r="L5" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="86"/>
-[...9 lines deleted...]
-      <c r="W5" s="82"/>
+      <c r="M5" s="80"/>
+      <c r="N5" s="86"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="76"/>
     </row>
     <row r="6" spans="1:26" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="74"/>
+      <c r="A6" s="83"/>
       <c r="B6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="10" t="s">
@@ -16737,154 +16744,298 @@
       <c r="S209" s="66">
         <v>6.07</v>
       </c>
       <c r="T209" s="63">
         <v>3915.29</v>
       </c>
       <c r="U209" s="66">
         <v>169.86</v>
       </c>
       <c r="V209" s="20">
         <v>172774.81</v>
       </c>
       <c r="W209" s="23">
         <v>1418.93</v>
       </c>
       <c r="X209" s="19"/>
     </row>
     <row r="210" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A210" s="13">
         <v>45992</v>
       </c>
       <c r="B210" s="63">
         <v>87701.06</v>
       </c>
       <c r="C210" s="64">
-        <v>347.31</v>
+        <v>347.62</v>
       </c>
       <c r="D210" s="65">
         <v>1901.57</v>
       </c>
       <c r="E210" s="64">
         <v>146.55000000000001</v>
       </c>
       <c r="F210" s="65">
         <v>85799.48</v>
       </c>
       <c r="G210" s="66">
-        <v>200.76</v>
+        <v>201.07</v>
       </c>
       <c r="H210" s="63">
         <v>32788.78</v>
       </c>
       <c r="I210" s="65">
         <v>115.38</v>
       </c>
       <c r="J210" s="67">
         <v>32251.72</v>
       </c>
       <c r="K210" s="64">
         <v>81.739999999999995</v>
       </c>
       <c r="L210" s="65">
         <v>537.05999999999995</v>
       </c>
       <c r="M210" s="66">
         <v>33.64</v>
       </c>
       <c r="N210" s="63">
         <v>334.36</v>
       </c>
       <c r="O210" s="66">
         <v>7.4</v>
       </c>
       <c r="P210" s="63">
         <v>45991.18</v>
       </c>
       <c r="Q210" s="66">
-        <v>-1234.77</v>
+        <v>-1239.21</v>
       </c>
       <c r="R210" s="63">
         <v>1142</v>
       </c>
       <c r="S210" s="66">
         <v>24.7</v>
       </c>
       <c r="T210" s="63">
         <v>3868.68</v>
       </c>
       <c r="U210" s="66">
         <v>-183.28</v>
       </c>
       <c r="V210" s="20">
         <v>171826.05</v>
       </c>
       <c r="W210" s="23">
-        <v>-923.26</v>
+        <v>-927.39</v>
       </c>
       <c r="X210" s="19"/>
+    </row>
+    <row r="211" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A211" s="13">
+        <v>46023</v>
+      </c>
+      <c r="B211" s="63">
+        <v>87967.23</v>
+      </c>
+      <c r="C211" s="64">
+        <v>267.43</v>
+      </c>
+      <c r="D211" s="65">
+        <v>1905.59</v>
+      </c>
+      <c r="E211" s="64">
+        <v>4.05</v>
+      </c>
+      <c r="F211" s="65">
+        <v>86061.64</v>
+      </c>
+      <c r="G211" s="66">
+        <v>263.39</v>
+      </c>
+      <c r="H211" s="63">
+        <v>33124.9</v>
+      </c>
+      <c r="I211" s="65">
+        <v>100.42</v>
+      </c>
+      <c r="J211" s="67">
+        <v>32561.83</v>
+      </c>
+      <c r="K211" s="64">
+        <v>75.48</v>
+      </c>
+      <c r="L211" s="65">
+        <v>563.08000000000004</v>
+      </c>
+      <c r="M211" s="66">
+        <v>24.94</v>
+      </c>
+      <c r="N211" s="63">
+        <v>334.67</v>
+      </c>
+      <c r="O211" s="66">
+        <v>0</v>
+      </c>
+      <c r="P211" s="63">
+        <v>45038.79</v>
+      </c>
+      <c r="Q211" s="66">
+        <v>-1460</v>
+      </c>
+      <c r="R211" s="63">
+        <v>1150</v>
+      </c>
+      <c r="S211" s="66">
+        <v>8</v>
+      </c>
+      <c r="T211" s="63">
+        <v>3821.87</v>
+      </c>
+      <c r="U211" s="66">
+        <v>17.46</v>
+      </c>
+      <c r="V211" s="20">
+        <v>171437.46</v>
+      </c>
+      <c r="W211" s="23">
+        <v>-1066.68</v>
+      </c>
+      <c r="X211" s="19"/>
+    </row>
+    <row r="212" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A212" s="13">
+        <v>46054</v>
+      </c>
+      <c r="B212" s="63">
+        <v>88221.82</v>
+      </c>
+      <c r="C212" s="64">
+        <v>259.49</v>
+      </c>
+      <c r="D212" s="65">
+        <v>1902.42</v>
+      </c>
+      <c r="E212" s="64">
+        <v>-3.17</v>
+      </c>
+      <c r="F212" s="65">
+        <v>86319.41</v>
+      </c>
+      <c r="G212" s="66">
+        <v>262.66000000000003</v>
+      </c>
+      <c r="H212" s="63">
+        <v>33422.78</v>
+      </c>
+      <c r="I212" s="65">
+        <v>119.75</v>
+      </c>
+      <c r="J212" s="67">
+        <v>32835.599999999999</v>
+      </c>
+      <c r="K212" s="64">
+        <v>97.76</v>
+      </c>
+      <c r="L212" s="65">
+        <v>587.17999999999995</v>
+      </c>
+      <c r="M212" s="66">
+        <v>21.99</v>
+      </c>
+      <c r="N212" s="63">
+        <v>341.26</v>
+      </c>
+      <c r="O212" s="66">
+        <v>0</v>
+      </c>
+      <c r="P212" s="63">
+        <v>46313.14</v>
+      </c>
+      <c r="Q212" s="66">
+        <v>984.58</v>
+      </c>
+      <c r="R212" s="63">
+        <v>1140.78</v>
+      </c>
+      <c r="S212" s="66">
+        <v>-9.2200000000000006</v>
+      </c>
+      <c r="T212" s="63">
+        <v>3517.59</v>
+      </c>
+      <c r="U212" s="66">
+        <v>-54.13</v>
+      </c>
+      <c r="V212" s="20">
+        <v>172957.37</v>
+      </c>
+      <c r="W212" s="23">
+        <v>1300.47</v>
+      </c>
+      <c r="X212" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="H4:M4"/>
+    <mergeCell ref="N4:O5"/>
+    <mergeCell ref="P4:Q5"/>
+    <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
-    <mergeCell ref="A4:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="R4:S5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A62B1EA-099C-4150-8117-FF9382E3EB0E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4ABED36-E22F-4629-A70E-A2618C703F8F}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:AC213"/>
+  <dimension ref="A1:AC214"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B192" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B199" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B217" sqref="B217"/>
+      <selection pane="bottomRight" activeCell="B214" sqref="B214"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="10.88671875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
-    <col min="30" max="16384" width="12.140625" style="4"/>
+    <col min="30" max="16384" width="12.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
@@ -16949,142 +17100,142 @@
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="72"/>
-      <c r="B4" s="87" t="s">
+      <c r="A4" s="81"/>
+      <c r="B4" s="92" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="88"/>
-      <c r="D4" s="87" t="s">
+      <c r="C4" s="93"/>
+      <c r="D4" s="92" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="88"/>
-      <c r="F4" s="76" t="s">
+      <c r="E4" s="93"/>
+      <c r="F4" s="84" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="76"/>
-[...8 lines deleted...]
-      <c r="P4" s="75" t="s">
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="84"/>
+      <c r="O4" s="85"/>
+      <c r="P4" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="Q4" s="80"/>
-      <c r="R4" s="75" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="73" t="s">
         <v>20</v>
       </c>
-      <c r="S4" s="80"/>
-      <c r="T4" s="75" t="s">
+      <c r="S4" s="74"/>
+      <c r="T4" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="80"/>
-      <c r="V4" s="75" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="73" t="s">
         <v>22</v>
       </c>
-      <c r="W4" s="80"/>
-      <c r="X4" s="75" t="s">
+      <c r="W4" s="74"/>
+      <c r="X4" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="Y4" s="80"/>
-      <c r="Z4" s="75" t="s">
+      <c r="Y4" s="74"/>
+      <c r="Z4" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="AA4" s="80"/>
-      <c r="AB4" s="75" t="s">
+      <c r="AA4" s="74"/>
+      <c r="AB4" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="AC4" s="80"/>
-[...7 lines deleted...]
-      <c r="F5" s="90" t="s">
+      <c r="AC4" s="74"/>
+    </row>
+    <row r="5" spans="1:29" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="82"/>
+      <c r="B5" s="94"/>
+      <c r="C5" s="94"/>
+      <c r="D5" s="94"/>
+      <c r="E5" s="94"/>
+      <c r="F5" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="91"/>
-      <c r="H5" s="91" t="s">
+      <c r="G5" s="89"/>
+      <c r="H5" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="I5" s="91"/>
-      <c r="J5" s="91" t="s">
+      <c r="I5" s="89"/>
+      <c r="J5" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="91"/>
-      <c r="L5" s="91" t="s">
+      <c r="K5" s="89"/>
+      <c r="L5" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="M5" s="91"/>
-      <c r="N5" s="92" t="s">
+      <c r="M5" s="89"/>
+      <c r="N5" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="O5" s="93"/>
-[...15 lines deleted...]
-    <row r="6" spans="1:29" s="30" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
+      <c r="O5" s="91"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="76"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="76"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="76"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="76"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="76"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="76"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="76"/>
+    </row>
+    <row r="6" spans="1:29" s="30" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A6" s="26"/>
       <c r="B6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="29" t="s">
         <v>13</v>
       </c>
@@ -35214,169 +35365,347 @@
       </c>
       <c r="AC209" s="71">
         <v>1421.75</v>
       </c>
     </row>
     <row r="210" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="37">
         <v>45992</v>
       </c>
       <c r="B210" s="38">
         <v>16228.04</v>
       </c>
       <c r="C210" s="39">
         <v>138.9</v>
       </c>
       <c r="D210" s="38">
         <v>2838.29</v>
       </c>
       <c r="E210" s="39">
         <v>-366.47</v>
       </c>
       <c r="F210" s="38">
         <v>82108.47</v>
       </c>
       <c r="G210" s="40">
-        <v>2366.5300000000002</v>
+        <v>2366.8200000000002</v>
       </c>
       <c r="H210" s="40">
         <v>58536.98</v>
       </c>
       <c r="I210" s="40">
-        <v>2662.69</v>
+        <v>2662.88</v>
       </c>
       <c r="J210" s="40">
         <v>22451.65</v>
       </c>
       <c r="K210" s="40">
-        <v>-300.10000000000002</v>
+        <v>-299.76</v>
       </c>
       <c r="L210" s="40">
         <v>741.43</v>
       </c>
       <c r="M210" s="40">
         <v>3.62</v>
       </c>
       <c r="N210" s="40">
         <v>378.41</v>
       </c>
       <c r="O210" s="39">
-        <v>0.38</v>
+        <v>0.12</v>
       </c>
       <c r="P210" s="41">
         <v>0</v>
       </c>
       <c r="Q210" s="39">
         <v>0</v>
       </c>
       <c r="R210" s="38">
         <v>11199.73</v>
       </c>
       <c r="S210" s="39">
-        <v>88.38</v>
+        <v>88.85</v>
       </c>
       <c r="T210" s="38">
-        <v>15395.11</v>
+        <v>15365.84</v>
       </c>
       <c r="U210" s="39">
-        <v>58.2</v>
+        <v>58.93</v>
       </c>
       <c r="V210" s="38">
         <v>9427.92</v>
       </c>
       <c r="W210" s="39">
-        <v>-71.569999999999993</v>
+        <v>-71.95</v>
       </c>
       <c r="X210" s="38">
-        <v>19615.599999999999</v>
+        <v>19644.87</v>
       </c>
       <c r="Y210" s="39">
-        <v>1075.03</v>
+        <v>1073.96</v>
       </c>
       <c r="Z210" s="38">
         <v>15013.21</v>
       </c>
       <c r="AA210" s="39">
-        <v>-4188.78</v>
+        <v>-4192.9399999999996</v>
       </c>
       <c r="AB210" s="38">
         <v>171826.38</v>
       </c>
       <c r="AC210" s="71">
-        <v>-899.78</v>
-[...3 lines deleted...]
-      <c r="B212" s="68"/>
+        <v>-903.9</v>
+      </c>
+    </row>
+    <row r="211" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="37">
+        <v>46023</v>
+      </c>
+      <c r="B211" s="38">
+        <v>15985.28</v>
+      </c>
+      <c r="C211" s="39">
+        <v>-242.77</v>
+      </c>
+      <c r="D211" s="38">
+        <v>2530.5300000000002</v>
+      </c>
+      <c r="E211" s="39">
+        <v>-308.97000000000003</v>
+      </c>
+      <c r="F211" s="38">
+        <v>81669.86</v>
+      </c>
+      <c r="G211" s="40">
+        <v>-427.35</v>
+      </c>
+      <c r="H211" s="40">
+        <v>57397.08</v>
+      </c>
+      <c r="I211" s="40">
+        <v>-1133.95</v>
+      </c>
+      <c r="J211" s="40">
+        <v>23143.38</v>
+      </c>
+      <c r="K211" s="40">
+        <v>698.71</v>
+      </c>
+      <c r="L211" s="40">
+        <v>719.2</v>
+      </c>
+      <c r="M211" s="40">
+        <v>-22.12</v>
+      </c>
+      <c r="N211" s="40">
+        <v>410.2</v>
+      </c>
+      <c r="O211" s="39">
+        <v>30.01</v>
+      </c>
+      <c r="P211" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q211" s="39">
+        <v>0</v>
+      </c>
+      <c r="R211" s="38">
+        <v>11279.51</v>
+      </c>
+      <c r="S211" s="39">
+        <v>89.62</v>
+      </c>
+      <c r="T211" s="38">
+        <v>16351.34</v>
+      </c>
+      <c r="U211" s="39">
+        <v>236.88</v>
+      </c>
+      <c r="V211" s="38">
+        <v>8524.8799999999992</v>
+      </c>
+      <c r="W211" s="39">
+        <v>-892.53</v>
+      </c>
+      <c r="X211" s="38">
+        <v>18495.75</v>
+      </c>
+      <c r="Y211" s="39">
+        <v>-1131.08</v>
+      </c>
+      <c r="Z211" s="38">
+        <v>16600.650000000001</v>
+      </c>
+      <c r="AA211" s="39">
+        <v>1626.97</v>
+      </c>
+      <c r="AB211" s="38">
+        <v>171437.79</v>
+      </c>
+      <c r="AC211" s="71">
+        <v>-1049.24</v>
+      </c>
+    </row>
+    <row r="212" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="37">
+        <v>46054</v>
+      </c>
+      <c r="B212" s="38">
+        <v>16005.38</v>
+      </c>
+      <c r="C212" s="39">
+        <v>20.11</v>
+      </c>
+      <c r="D212" s="38">
+        <v>2643.62</v>
+      </c>
+      <c r="E212" s="39">
+        <v>115.22</v>
+      </c>
+      <c r="F212" s="38">
+        <v>82400.679999999993</v>
+      </c>
+      <c r="G212" s="40">
+        <v>717.64</v>
+      </c>
+      <c r="H212" s="40">
+        <v>58022.68</v>
+      </c>
+      <c r="I212" s="40">
+        <v>615.52</v>
+      </c>
+      <c r="J212" s="40">
+        <v>23260.98</v>
+      </c>
+      <c r="K212" s="40">
+        <v>112.14</v>
+      </c>
+      <c r="L212" s="40">
+        <v>712.31</v>
+      </c>
+      <c r="M212" s="40">
+        <v>-6.96</v>
+      </c>
+      <c r="N212" s="40">
+        <v>403.77</v>
+      </c>
+      <c r="O212" s="39">
+        <v>-4.01</v>
+      </c>
+      <c r="P212" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q212" s="39">
+        <v>0</v>
+      </c>
+      <c r="R212" s="38">
+        <v>11121.89</v>
+      </c>
+      <c r="S212" s="39">
+        <v>-133</v>
+      </c>
+      <c r="T212" s="38">
+        <v>16725.3</v>
+      </c>
+      <c r="U212" s="39">
+        <v>-90.68</v>
+      </c>
+      <c r="V212" s="38">
+        <v>8821.4500000000007</v>
+      </c>
+      <c r="W212" s="39">
+        <v>293.67</v>
+      </c>
+      <c r="X212" s="38">
+        <v>18912.02</v>
+      </c>
+      <c r="Y212" s="39">
+        <v>484.55</v>
+      </c>
+      <c r="Z212" s="38">
+        <v>16327.36</v>
+      </c>
+      <c r="AA212" s="39">
+        <v>-120.5</v>
+      </c>
+      <c r="AB212" s="38">
+        <v>172957.7</v>
+      </c>
+      <c r="AC212" s="71">
+        <v>1287.02</v>
+      </c>
     </row>
     <row r="213" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B213" s="68" t="s">
+      <c r="B213" s="68"/>
+    </row>
+    <row r="214" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B214" s="72" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C5"/>
+    <mergeCell ref="D4:E5"/>
+    <mergeCell ref="F4:O4"/>
+    <mergeCell ref="P4:Q5"/>
+    <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="Z4:AA5"/>
     <mergeCell ref="AB4:AC5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
-    <mergeCell ref="A4:A5"/>
-[...4 lines deleted...]
-    <mergeCell ref="R4:S5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34F62160-8D86-4998-B071-9ECA19ADD52C}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5566C0FF-4B54-44BF-88A4-66304F79FE78}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="9.5546875" style="4" customWidth="1"/>
+    <col min="2" max="23" width="12.88671875" style="4" customWidth="1"/>
+    <col min="24" max="16384" width="9.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
@@ -35422,157 +35751,157 @@
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:27" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="94"/>
-      <c r="B5" s="97" t="s">
+      <c r="A5" s="99"/>
+      <c r="B5" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="98"/>
-[...4 lines deleted...]
-      <c r="H5" s="97" t="s">
+      <c r="C5" s="102"/>
+      <c r="D5" s="102"/>
+      <c r="E5" s="102"/>
+      <c r="F5" s="102"/>
+      <c r="G5" s="103"/>
+      <c r="H5" s="95" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="98"/>
-[...4 lines deleted...]
-      <c r="N5" s="97" t="s">
+      <c r="I5" s="102"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="102"/>
+      <c r="L5" s="102"/>
+      <c r="M5" s="103"/>
+      <c r="N5" s="95" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="99"/>
-      <c r="P5" s="97" t="s">
+      <c r="O5" s="103"/>
+      <c r="P5" s="95" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="100"/>
-      <c r="R5" s="97" t="s">
+      <c r="Q5" s="96"/>
+      <c r="R5" s="95" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="100"/>
-      <c r="T5" s="97" t="s">
+      <c r="S5" s="96"/>
+      <c r="T5" s="95" t="s">
         <v>8</v>
       </c>
-      <c r="U5" s="100"/>
-      <c r="V5" s="97" t="s">
+      <c r="U5" s="96"/>
+      <c r="V5" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="101"/>
-[...3 lines deleted...]
-      <c r="B6" s="83" t="s">
+      <c r="W5" s="97"/>
+    </row>
+    <row r="6" spans="1:27" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="100"/>
+      <c r="B6" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="84"/>
-      <c r="D6" s="84" t="s">
+      <c r="C6" s="78"/>
+      <c r="D6" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="85"/>
-      <c r="F6" s="84" t="s">
+      <c r="E6" s="79"/>
+      <c r="F6" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="86"/>
-      <c r="H6" s="83" t="s">
+      <c r="G6" s="80"/>
+      <c r="H6" s="77" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="84"/>
-      <c r="J6" s="84" t="s">
+      <c r="I6" s="78"/>
+      <c r="J6" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="85"/>
-      <c r="L6" s="84" t="s">
+      <c r="K6" s="79"/>
+      <c r="L6" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="86"/>
-[...9 lines deleted...]
-      <c r="W6" s="102"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="86"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="76"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="98"/>
     </row>
     <row r="7" spans="1:27" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="96"/>
+      <c r="A7" s="101"/>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -38255,51 +38584,51 @@
       </c>
       <c r="R42" s="49">
         <v>1085</v>
       </c>
       <c r="S42" s="53">
         <v>7</v>
       </c>
       <c r="T42" s="49">
         <v>2479</v>
       </c>
       <c r="U42" s="53">
         <v>1</v>
       </c>
       <c r="V42" s="49">
         <f t="shared" si="0"/>
         <v>54338</v>
       </c>
       <c r="W42" s="50">
         <f t="shared" si="0"/>
         <v>1066</v>
       </c>
       <c r="Y42" s="19"/>
       <c r="Z42" s="19"/>
       <c r="AA42" s="19"/>
     </row>
-    <row r="43" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54">
         <v>39783</v>
       </c>
       <c r="B43" s="55">
         <v>30762</v>
       </c>
       <c r="C43" s="56">
         <v>-131</v>
       </c>
       <c r="D43" s="56">
         <v>766</v>
       </c>
       <c r="E43" s="56">
         <v>32</v>
       </c>
       <c r="F43" s="56">
         <v>29996</v>
       </c>
       <c r="G43" s="57">
         <v>-163</v>
       </c>
       <c r="H43" s="55">
         <v>14767</v>
       </c>
       <c r="I43" s="56">
@@ -38334,88 +38663,88 @@
       </c>
       <c r="S43" s="57">
         <v>10</v>
       </c>
       <c r="T43" s="55">
         <v>2202</v>
       </c>
       <c r="U43" s="57">
         <v>-102</v>
       </c>
       <c r="V43" s="55">
         <f t="shared" si="0"/>
         <v>53814</v>
       </c>
       <c r="W43" s="58">
         <f t="shared" si="0"/>
         <v>-198</v>
       </c>
       <c r="X43" s="42"/>
       <c r="Y43" s="19"/>
       <c r="Z43" s="19"/>
       <c r="AA43" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="B5:G5"/>
+    <mergeCell ref="H5:M5"/>
+    <mergeCell ref="N5:O6"/>
+    <mergeCell ref="P5:Q6"/>
+    <mergeCell ref="R5:S6"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="V5:W6"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
-    <mergeCell ref="A5:A7"/>
-[...4 lines deleted...]
-    <mergeCell ref="R5:S6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71AD20E2-FCF9-4C9C-B528-612450E73373}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{846A00C9-D3FB-493A-A3E6-1D68568D0C96}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:AE43"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F50" sqref="F50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="10.88671875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
-    <col min="30" max="16384" width="12.140625" style="4"/>
+    <col min="30" max="16384" width="12.109375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="2" t="s">
         <v>0</v>
       </c>
@@ -38479,178 +38808,178 @@
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
-    <row r="4" spans="1:31" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:31" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
     </row>
     <row r="5" spans="1:31" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="94"/>
-      <c r="B5" s="103" t="s">
+      <c r="A5" s="99"/>
+      <c r="B5" s="104" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="104"/>
-      <c r="D5" s="103" t="s">
+      <c r="C5" s="105"/>
+      <c r="D5" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="104"/>
-      <c r="F5" s="98" t="s">
+      <c r="E5" s="105"/>
+      <c r="F5" s="102" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="98"/>
-[...8 lines deleted...]
-      <c r="P5" s="97" t="s">
+      <c r="G5" s="102"/>
+      <c r="H5" s="102"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="102"/>
+      <c r="L5" s="102"/>
+      <c r="M5" s="102"/>
+      <c r="N5" s="102"/>
+      <c r="O5" s="103"/>
+      <c r="P5" s="95" t="s">
         <v>19</v>
       </c>
-      <c r="Q5" s="100"/>
-      <c r="R5" s="97" t="s">
+      <c r="Q5" s="96"/>
+      <c r="R5" s="95" t="s">
         <v>20</v>
       </c>
-      <c r="S5" s="100"/>
-      <c r="T5" s="97" t="s">
+      <c r="S5" s="96"/>
+      <c r="T5" s="95" t="s">
         <v>21</v>
       </c>
-      <c r="U5" s="100"/>
-      <c r="V5" s="97" t="s">
+      <c r="U5" s="96"/>
+      <c r="V5" s="95" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="100"/>
-      <c r="X5" s="97" t="s">
+      <c r="W5" s="96"/>
+      <c r="X5" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="Y5" s="100"/>
-      <c r="Z5" s="97" t="s">
+      <c r="Y5" s="96"/>
+      <c r="Z5" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="AA5" s="100"/>
-      <c r="AB5" s="97" t="s">
+      <c r="AA5" s="96"/>
+      <c r="AB5" s="95" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="101"/>
-[...7 lines deleted...]
-      <c r="F6" s="90" t="s">
+      <c r="AC5" s="97"/>
+    </row>
+    <row r="6" spans="1:31" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="100"/>
+      <c r="B6" s="94"/>
+      <c r="C6" s="94"/>
+      <c r="D6" s="94"/>
+      <c r="E6" s="94"/>
+      <c r="F6" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="91"/>
-      <c r="H6" s="91" t="s">
+      <c r="G6" s="89"/>
+      <c r="H6" s="89" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="91"/>
-      <c r="J6" s="91" t="s">
+      <c r="I6" s="89"/>
+      <c r="J6" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="K6" s="91"/>
-      <c r="L6" s="91" t="s">
+      <c r="K6" s="89"/>
+      <c r="L6" s="89" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="91"/>
-      <c r="N6" s="92" t="s">
+      <c r="M6" s="89"/>
+      <c r="N6" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="93"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:31" s="30" customFormat="1" ht="22.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="O6" s="91"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="76"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="76"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="76"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="76"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="76"/>
+      <c r="Z6" s="75"/>
+      <c r="AA6" s="76"/>
+      <c r="AB6" s="75"/>
+      <c r="AC6" s="98"/>
+    </row>
+    <row r="7" spans="1:31" s="30" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="59"/>
       <c r="B7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>13</v>
       </c>
@@ -41879,51 +42208,51 @@
       </c>
       <c r="W42" s="53">
         <v>246</v>
       </c>
       <c r="X42" s="49">
         <v>3149</v>
       </c>
       <c r="Y42" s="53">
         <v>133</v>
       </c>
       <c r="Z42" s="49">
         <v>7057</v>
       </c>
       <c r="AA42" s="53">
         <v>-52</v>
       </c>
       <c r="AB42" s="49">
         <f t="shared" si="0"/>
         <v>54340</v>
       </c>
       <c r="AC42" s="50">
         <f t="shared" si="0"/>
         <v>1064</v>
       </c>
     </row>
-    <row r="43" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:29" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54">
         <v>39783</v>
       </c>
       <c r="B43" s="55">
         <v>1427</v>
       </c>
       <c r="C43" s="57">
         <v>-2146</v>
       </c>
       <c r="D43" s="55">
         <v>2942</v>
       </c>
       <c r="E43" s="57">
         <v>-395</v>
       </c>
       <c r="F43" s="55">
         <v>36861</v>
       </c>
       <c r="G43" s="56">
         <v>3245</v>
       </c>
       <c r="H43" s="56">
         <v>16676</v>
       </c>
       <c r="I43" s="56">
@@ -41972,66 +42301,66 @@
         <v>512</v>
       </c>
       <c r="X43" s="55">
         <v>2154</v>
       </c>
       <c r="Y43" s="57">
         <v>-723</v>
       </c>
       <c r="Z43" s="55">
         <v>6959</v>
       </c>
       <c r="AA43" s="57">
         <v>-67</v>
       </c>
       <c r="AB43" s="55">
         <f t="shared" si="0"/>
         <v>53811</v>
       </c>
       <c r="AC43" s="58">
         <f t="shared" si="0"/>
         <v>-197</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:C6"/>
+    <mergeCell ref="D5:E6"/>
+    <mergeCell ref="F5:O5"/>
+    <mergeCell ref="P5:Q6"/>
+    <mergeCell ref="R5:S6"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="V5:W6"/>
     <mergeCell ref="X5:Y6"/>
     <mergeCell ref="Z5:AA6"/>
     <mergeCell ref="AB5:AC6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
     <mergeCell ref="N6:O6"/>
-    <mergeCell ref="A5:A6"/>
-[...4 lines deleted...]
-    <mergeCell ref="R5:S6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.31496062992125984" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="42" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>