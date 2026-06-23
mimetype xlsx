--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{75336DA0-75AE-45AB-94BC-C2C68C60212F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{26927739-DFA1-4A03-97CF-DD3B9CE71F3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{94E0E093-104B-45C3-9E5F-087DF6A3931A}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B991050A-781F-47BD-AB9A-70333D43BE9F}"/>
   </bookViews>
   <sheets>
     <sheet name="assets" sheetId="1" r:id="rId1"/>
     <sheet name="liabilities" sheetId="2" r:id="rId2"/>
     <sheet name="KB_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="KB_liabilities (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">assets!$A$1:$W$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'KB_liabilities (06_08)'!$A$1:$AC$43</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets!$A:$A,assets!$4:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'KB_assets (06_08)'!$A:$A,'KB_assets (06_08)'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'KB_liabilities (06_08)'!$A:$A,'KB_liabilities (06_08)'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">liabilities!$A:$A,liabilities!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -294,51 +294,51 @@
     <t>Deposits with agreed maturity</t>
   </si>
   <si>
     <t>Deposits redeemable at notice</t>
   </si>
   <si>
     <t>Repos</t>
   </si>
   <si>
     <t>Data are recalculated by methodology of the ECB. Slovakia is considered as imaginary participant of euro area for period 2006 - 2008.</t>
   </si>
   <si>
     <t>Currency in circulation</t>
   </si>
   <si>
     <t>* From January 2009 it comprises the National bank of Slovakia share of euro banknotes issued in the Eurosystem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -350,56 +350,50 @@
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="74">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1345,51 +1339,51 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
@@ -1458,51 +1452,50 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="60" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="62" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="64" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="65" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="54" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1557,55 +1550,55 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{ECE35559-9822-4351-AC47-42968DFA5353}"/>
-[...3 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{71E9EDA0-A54F-4D85-90E1-053CE65D653C}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{70BAD03C-FA63-4B1F-B1EE-B773DF4B5910}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{A12369DD-7813-4E63-848C-DB4E17ED3719}"/>
+    <cellStyle name="Normal_kody_KM1-12PFI_CR09" xfId="3" xr:uid="{67E3FAE7-8B4C-4009-8934-98516C43208F}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="4" xr:uid="{765C828A-8F49-470D-AE82-3999AF5B6281}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{620CD550-8F6B-4123-BB5E-20C7172B8CD9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1882,66 +1875,66 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EB8881C-F3DE-4460-9B6C-47152230E559}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B048C7A7-EEF8-4871-BFE2-7C244354819A}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:Z212"/>
+  <dimension ref="A1:Z214"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B202" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B186" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A214" sqref="A214"/>
+      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2" max="23" width="10.42578125" style="4" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
@@ -1988,127 +1981,127 @@
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:26" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81"/>
-      <c r="B4" s="73" t="s">
+      <c r="A4" s="80"/>
+      <c r="B4" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="84"/>
-[...4 lines deleted...]
-      <c r="H4" s="73" t="s">
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="I4" s="84"/>
-[...4 lines deleted...]
-      <c r="N4" s="73" t="s">
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="O4" s="85"/>
-      <c r="P4" s="73" t="s">
+      <c r="O4" s="84"/>
+      <c r="P4" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="Q4" s="74"/>
-      <c r="R4" s="73" t="s">
+      <c r="Q4" s="73"/>
+      <c r="R4" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="S4" s="74"/>
-      <c r="T4" s="73" t="s">
+      <c r="S4" s="73"/>
+      <c r="T4" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="U4" s="74"/>
-      <c r="V4" s="73" t="s">
+      <c r="U4" s="73"/>
+      <c r="V4" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="W4" s="74"/>
-[...3 lines deleted...]
-      <c r="B5" s="77" t="s">
+      <c r="W4" s="73"/>
+    </row>
+    <row r="5" spans="1:26" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="81"/>
+      <c r="B5" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="C5" s="78"/>
-      <c r="D5" s="78" t="s">
+      <c r="C5" s="77"/>
+      <c r="D5" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E5" s="79"/>
-      <c r="F5" s="78" t="s">
+      <c r="E5" s="78"/>
+      <c r="F5" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="G5" s="80"/>
-      <c r="H5" s="77" t="s">
+      <c r="G5" s="79"/>
+      <c r="H5" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="I5" s="78"/>
-      <c r="J5" s="78" t="s">
+      <c r="I5" s="77"/>
+      <c r="J5" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="K5" s="79"/>
-      <c r="L5" s="78" t="s">
+      <c r="K5" s="78"/>
+      <c r="L5" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="M5" s="80"/>
-[...9 lines deleted...]
-      <c r="W5" s="76"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="85"/>
+      <c r="O5" s="86"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="74"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="74"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="74"/>
+      <c r="W5" s="75"/>
     </row>
     <row r="6" spans="1:26" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="83"/>
+      <c r="A6" s="82"/>
       <c r="B6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="J6" s="10" t="s">
@@ -16741,301 +16734,445 @@
       <c r="R209" s="63">
         <v>1117.29</v>
       </c>
       <c r="S209" s="66">
         <v>6.07</v>
       </c>
       <c r="T209" s="63">
         <v>3915.29</v>
       </c>
       <c r="U209" s="66">
         <v>169.86</v>
       </c>
       <c r="V209" s="20">
         <v>172774.81</v>
       </c>
       <c r="W209" s="23">
         <v>1418.93</v>
       </c>
       <c r="X209" s="19"/>
     </row>
     <row r="210" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A210" s="13">
         <v>45992</v>
       </c>
       <c r="B210" s="63">
-        <v>87701.06</v>
+        <v>87719.62</v>
       </c>
       <c r="C210" s="64">
-        <v>347.62</v>
+        <v>346.76</v>
       </c>
       <c r="D210" s="65">
         <v>1901.57</v>
       </c>
       <c r="E210" s="64">
         <v>146.55000000000001</v>
       </c>
       <c r="F210" s="65">
-        <v>85799.48</v>
+        <v>85818.05</v>
       </c>
       <c r="G210" s="66">
-        <v>201.07</v>
+        <v>200.21</v>
       </c>
       <c r="H210" s="63">
         <v>32788.78</v>
       </c>
       <c r="I210" s="65">
         <v>115.38</v>
       </c>
       <c r="J210" s="67">
         <v>32251.72</v>
       </c>
       <c r="K210" s="64">
         <v>81.739999999999995</v>
       </c>
       <c r="L210" s="65">
         <v>537.05999999999995</v>
       </c>
       <c r="M210" s="66">
         <v>33.64</v>
       </c>
       <c r="N210" s="63">
         <v>334.36</v>
       </c>
       <c r="O210" s="66">
         <v>7.4</v>
       </c>
       <c r="P210" s="63">
-        <v>45991.18</v>
+        <v>45990.93</v>
       </c>
       <c r="Q210" s="66">
-        <v>-1239.21</v>
+        <v>-1239.46</v>
       </c>
       <c r="R210" s="63">
-        <v>1142</v>
+        <v>1143.81</v>
       </c>
       <c r="S210" s="66">
-        <v>24.7</v>
+        <v>26.52</v>
       </c>
       <c r="T210" s="63">
-        <v>3868.68</v>
+        <v>4082.45</v>
       </c>
       <c r="U210" s="66">
-        <v>-183.28</v>
+        <v>30.49</v>
       </c>
       <c r="V210" s="20">
-        <v>171826.05</v>
+        <v>172059.96</v>
       </c>
       <c r="W210" s="23">
-        <v>-927.39</v>
+        <v>-712.9</v>
       </c>
       <c r="X210" s="19"/>
     </row>
     <row r="211" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A211" s="13">
         <v>46023</v>
       </c>
       <c r="B211" s="63">
-        <v>87967.23</v>
+        <v>87986.65</v>
       </c>
       <c r="C211" s="64">
-        <v>267.43</v>
+        <v>268.29000000000002</v>
       </c>
       <c r="D211" s="65">
         <v>1905.59</v>
       </c>
       <c r="E211" s="64">
         <v>4.05</v>
       </c>
       <c r="F211" s="65">
-        <v>86061.64</v>
+        <v>86081.06</v>
       </c>
       <c r="G211" s="66">
-        <v>263.39</v>
+        <v>264.24</v>
       </c>
       <c r="H211" s="63">
         <v>33124.9</v>
       </c>
       <c r="I211" s="65">
         <v>100.42</v>
       </c>
       <c r="J211" s="67">
         <v>32561.83</v>
       </c>
       <c r="K211" s="64">
         <v>75.48</v>
       </c>
       <c r="L211" s="65">
         <v>563.08000000000004</v>
       </c>
       <c r="M211" s="66">
         <v>24.94</v>
       </c>
       <c r="N211" s="63">
         <v>334.67</v>
       </c>
       <c r="O211" s="66">
         <v>0</v>
       </c>
       <c r="P211" s="63">
         <v>45038.79</v>
       </c>
       <c r="Q211" s="66">
-        <v>-1460</v>
+        <v>-1459.75</v>
       </c>
       <c r="R211" s="63">
         <v>1150</v>
       </c>
       <c r="S211" s="66">
-        <v>8</v>
+        <v>6.18</v>
       </c>
       <c r="T211" s="63">
         <v>3821.87</v>
       </c>
       <c r="U211" s="66">
-        <v>17.46</v>
+        <v>-196.31</v>
       </c>
       <c r="V211" s="20">
-        <v>171437.46</v>
+        <v>171456.87</v>
       </c>
       <c r="W211" s="23">
-        <v>-1066.68</v>
+        <v>-1281.1600000000001</v>
       </c>
       <c r="X211" s="19"/>
     </row>
     <row r="212" spans="1:24" x14ac:dyDescent="0.25">
       <c r="A212" s="13">
         <v>46054</v>
       </c>
       <c r="B212" s="63">
         <v>88221.82</v>
       </c>
       <c r="C212" s="64">
-        <v>259.49</v>
+        <v>240.08</v>
       </c>
       <c r="D212" s="65">
         <v>1902.42</v>
       </c>
       <c r="E212" s="64">
         <v>-3.17</v>
       </c>
       <c r="F212" s="65">
         <v>86319.41</v>
       </c>
       <c r="G212" s="66">
-        <v>262.66000000000003</v>
+        <v>243.25</v>
       </c>
       <c r="H212" s="63">
         <v>33422.78</v>
       </c>
       <c r="I212" s="65">
         <v>119.75</v>
       </c>
       <c r="J212" s="67">
         <v>32835.599999999999</v>
       </c>
       <c r="K212" s="64">
         <v>97.76</v>
       </c>
       <c r="L212" s="65">
         <v>587.17999999999995</v>
       </c>
       <c r="M212" s="66">
         <v>21.99</v>
       </c>
       <c r="N212" s="63">
         <v>341.26</v>
       </c>
       <c r="O212" s="66">
         <v>0</v>
       </c>
       <c r="P212" s="63">
         <v>46313.14</v>
       </c>
       <c r="Q212" s="66">
         <v>984.58</v>
       </c>
       <c r="R212" s="63">
         <v>1140.78</v>
       </c>
       <c r="S212" s="66">
         <v>-9.2200000000000006</v>
       </c>
       <c r="T212" s="63">
         <v>3517.59</v>
       </c>
       <c r="U212" s="66">
         <v>-54.13</v>
       </c>
       <c r="V212" s="20">
         <v>172957.37</v>
       </c>
       <c r="W212" s="23">
-        <v>1300.47</v>
+        <v>1281.06</v>
       </c>
       <c r="X212" s="19"/>
+    </row>
+    <row r="213" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A213" s="13">
+        <v>46082</v>
+      </c>
+      <c r="B213" s="63">
+        <v>88782.82</v>
+      </c>
+      <c r="C213" s="64">
+        <v>590.41999999999996</v>
+      </c>
+      <c r="D213" s="65">
+        <v>1892.32</v>
+      </c>
+      <c r="E213" s="64">
+        <v>-10.14</v>
+      </c>
+      <c r="F213" s="65">
+        <v>86890.5</v>
+      </c>
+      <c r="G213" s="66">
+        <v>600.55999999999995</v>
+      </c>
+      <c r="H213" s="63">
+        <v>33434.18</v>
+      </c>
+      <c r="I213" s="65">
+        <v>469.36</v>
+      </c>
+      <c r="J213" s="67">
+        <v>32820.949999999997</v>
+      </c>
+      <c r="K213" s="64">
+        <v>432.25</v>
+      </c>
+      <c r="L213" s="65">
+        <v>613.23</v>
+      </c>
+      <c r="M213" s="66">
+        <v>37.11</v>
+      </c>
+      <c r="N213" s="63">
+        <v>339.78</v>
+      </c>
+      <c r="O213" s="66">
+        <v>0.42</v>
+      </c>
+      <c r="P213" s="63">
+        <v>46375.4</v>
+      </c>
+      <c r="Q213" s="66">
+        <v>887.08</v>
+      </c>
+      <c r="R213" s="63">
+        <v>1135.04</v>
+      </c>
+      <c r="S213" s="66">
+        <v>-5.74</v>
+      </c>
+      <c r="T213" s="63">
+        <v>3207.09</v>
+      </c>
+      <c r="U213" s="66">
+        <v>-639.02</v>
+      </c>
+      <c r="V213" s="20">
+        <v>173274.32</v>
+      </c>
+      <c r="W213" s="23">
+        <v>1302.52</v>
+      </c>
+      <c r="X213" s="19"/>
+    </row>
+    <row r="214" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A214" s="13">
+        <v>46113</v>
+      </c>
+      <c r="B214" s="63">
+        <v>89555.82</v>
+      </c>
+      <c r="C214" s="64">
+        <v>780.89</v>
+      </c>
+      <c r="D214" s="65">
+        <v>1918.13</v>
+      </c>
+      <c r="E214" s="64">
+        <v>25.81</v>
+      </c>
+      <c r="F214" s="65">
+        <v>87637.69</v>
+      </c>
+      <c r="G214" s="66">
+        <v>755.07</v>
+      </c>
+      <c r="H214" s="63">
+        <v>33902.870000000003</v>
+      </c>
+      <c r="I214" s="65">
+        <v>429.15</v>
+      </c>
+      <c r="J214" s="67">
+        <v>33287.74</v>
+      </c>
+      <c r="K214" s="64">
+        <v>428.05</v>
+      </c>
+      <c r="L214" s="65">
+        <v>615.13</v>
+      </c>
+      <c r="M214" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="N214" s="63">
+        <v>339.58</v>
+      </c>
+      <c r="O214" s="66">
+        <v>0</v>
+      </c>
+      <c r="P214" s="63">
+        <v>46629.85</v>
+      </c>
+      <c r="Q214" s="66">
+        <v>22.31</v>
+      </c>
+      <c r="R214" s="63">
+        <v>1128.81</v>
+      </c>
+      <c r="S214" s="66">
+        <v>-6.23</v>
+      </c>
+      <c r="T214" s="63">
+        <v>3052.44</v>
+      </c>
+      <c r="U214" s="66">
+        <v>-106.97</v>
+      </c>
+      <c r="V214" s="20">
+        <v>174609.38</v>
+      </c>
+      <c r="W214" s="23">
+        <v>1119.1600000000001</v>
+      </c>
+      <c r="X214" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4ABED36-E22F-4629-A70E-A2618C703F8F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C0902A7-05CE-4D61-B6E3-A13B81FBCFDE}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:AC214"/>
+  <dimension ref="A1:AC217"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B199" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="G186" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B214" sqref="B214"/>
+      <selection pane="bottomRight" activeCell="B222" sqref="B222"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.88671875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
-    <col min="30" max="16384" width="12.109375" style="4"/>
+    <col min="30" max="16384" width="12.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
@@ -17100,142 +17237,142 @@
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
     <row r="4" spans="1:29" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="81"/>
-      <c r="B4" s="92" t="s">
+      <c r="A4" s="80"/>
+      <c r="B4" s="91" t="s">
         <v>16</v>
       </c>
-      <c r="C4" s="93"/>
-      <c r="D4" s="92" t="s">
+      <c r="C4" s="92"/>
+      <c r="D4" s="91" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="93"/>
-      <c r="F4" s="84" t="s">
+      <c r="E4" s="92"/>
+      <c r="F4" s="83" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="84"/>
-[...8 lines deleted...]
-      <c r="P4" s="73" t="s">
+      <c r="G4" s="83"/>
+      <c r="H4" s="83"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="83"/>
+      <c r="K4" s="83"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="83"/>
+      <c r="O4" s="84"/>
+      <c r="P4" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="Q4" s="74"/>
-      <c r="R4" s="73" t="s">
+      <c r="Q4" s="73"/>
+      <c r="R4" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="S4" s="74"/>
-      <c r="T4" s="73" t="s">
+      <c r="S4" s="73"/>
+      <c r="T4" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="U4" s="74"/>
-      <c r="V4" s="73" t="s">
+      <c r="U4" s="73"/>
+      <c r="V4" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="W4" s="74"/>
-      <c r="X4" s="73" t="s">
+      <c r="W4" s="73"/>
+      <c r="X4" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="Y4" s="74"/>
-      <c r="Z4" s="73" t="s">
+      <c r="Y4" s="73"/>
+      <c r="Z4" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="AA4" s="74"/>
-      <c r="AB4" s="73" t="s">
+      <c r="AA4" s="73"/>
+      <c r="AB4" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="AC4" s="74"/>
-[...7 lines deleted...]
-      <c r="F5" s="88" t="s">
+      <c r="AC4" s="73"/>
+    </row>
+    <row r="5" spans="1:29" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="81"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="89"/>
-      <c r="H5" s="89" t="s">
+      <c r="G5" s="88"/>
+      <c r="H5" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="I5" s="89"/>
-      <c r="J5" s="89" t="s">
+      <c r="I5" s="88"/>
+      <c r="J5" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="89"/>
-      <c r="L5" s="89" t="s">
+      <c r="K5" s="88"/>
+      <c r="L5" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="M5" s="89"/>
-      <c r="N5" s="90" t="s">
+      <c r="M5" s="88"/>
+      <c r="N5" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="O5" s="91"/>
-[...15 lines deleted...]
-    <row r="6" spans="1:29" s="30" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
+      <c r="O5" s="90"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="74"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="74"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="74"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="74"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="74"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="74"/>
+      <c r="AC5" s="75"/>
+    </row>
+    <row r="6" spans="1:29" s="30" customFormat="1" ht="21.75" x14ac:dyDescent="0.2">
       <c r="A6" s="26"/>
       <c r="B6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="27" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="29" t="s">
         <v>13</v>
       </c>
@@ -35362,209 +35499,209 @@
       </c>
       <c r="AB209" s="38">
         <v>172775.14</v>
       </c>
       <c r="AC209" s="71">
         <v>1421.75</v>
       </c>
     </row>
     <row r="210" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A210" s="37">
         <v>45992</v>
       </c>
       <c r="B210" s="38">
         <v>16228.04</v>
       </c>
       <c r="C210" s="39">
         <v>138.9</v>
       </c>
       <c r="D210" s="38">
         <v>2838.29</v>
       </c>
       <c r="E210" s="39">
         <v>-366.47</v>
       </c>
       <c r="F210" s="38">
-        <v>82108.47</v>
+        <v>82109.23</v>
       </c>
       <c r="G210" s="40">
-        <v>2366.8200000000002</v>
+        <v>2367.58</v>
       </c>
       <c r="H210" s="40">
-        <v>58536.98</v>
+        <v>58537.74</v>
       </c>
       <c r="I210" s="40">
-        <v>2662.88</v>
+        <v>2663.64</v>
       </c>
       <c r="J210" s="40">
         <v>22451.65</v>
       </c>
       <c r="K210" s="40">
         <v>-299.76</v>
       </c>
       <c r="L210" s="40">
         <v>741.43</v>
       </c>
       <c r="M210" s="40">
         <v>3.62</v>
       </c>
       <c r="N210" s="40">
         <v>378.41</v>
       </c>
       <c r="O210" s="39">
         <v>0.12</v>
       </c>
       <c r="P210" s="41">
         <v>0</v>
       </c>
       <c r="Q210" s="39">
         <v>0</v>
       </c>
       <c r="R210" s="38">
         <v>11199.73</v>
       </c>
       <c r="S210" s="39">
         <v>88.85</v>
       </c>
       <c r="T210" s="38">
-        <v>15365.84</v>
+        <v>15429.27</v>
       </c>
       <c r="U210" s="39">
-        <v>58.93</v>
+        <v>122.36</v>
       </c>
       <c r="V210" s="38">
         <v>9427.92</v>
       </c>
       <c r="W210" s="39">
         <v>-71.95</v>
       </c>
       <c r="X210" s="38">
-        <v>19644.87</v>
+        <v>19795.169999999998</v>
       </c>
       <c r="Y210" s="39">
-        <v>1073.96</v>
+        <v>1224.25</v>
       </c>
       <c r="Z210" s="38">
-        <v>15013.21</v>
+        <v>15032.63</v>
       </c>
       <c r="AA210" s="39">
         <v>-4192.9399999999996</v>
       </c>
       <c r="AB210" s="38">
-        <v>171826.38</v>
+        <v>172060.29</v>
       </c>
       <c r="AC210" s="71">
-        <v>-903.9</v>
+        <v>-689.42</v>
       </c>
     </row>
     <row r="211" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="37">
         <v>46023</v>
       </c>
       <c r="B211" s="38">
         <v>15985.28</v>
       </c>
       <c r="C211" s="39">
         <v>-242.77</v>
       </c>
       <c r="D211" s="38">
         <v>2530.5300000000002</v>
       </c>
       <c r="E211" s="39">
         <v>-308.97000000000003</v>
       </c>
       <c r="F211" s="38">
         <v>81669.86</v>
       </c>
       <c r="G211" s="40">
-        <v>-427.35</v>
+        <v>-428.12</v>
       </c>
       <c r="H211" s="40">
         <v>57397.08</v>
       </c>
       <c r="I211" s="40">
-        <v>-1133.95</v>
+        <v>-1134.72</v>
       </c>
       <c r="J211" s="40">
         <v>23143.38</v>
       </c>
       <c r="K211" s="40">
         <v>698.71</v>
       </c>
       <c r="L211" s="40">
         <v>719.2</v>
       </c>
       <c r="M211" s="40">
         <v>-22.12</v>
       </c>
       <c r="N211" s="40">
         <v>410.2</v>
       </c>
       <c r="O211" s="39">
         <v>30.01</v>
       </c>
       <c r="P211" s="41">
         <v>0</v>
       </c>
       <c r="Q211" s="39">
         <v>0</v>
       </c>
       <c r="R211" s="38">
         <v>11279.51</v>
       </c>
       <c r="S211" s="39">
         <v>89.62</v>
       </c>
       <c r="T211" s="38">
         <v>16351.34</v>
       </c>
       <c r="U211" s="39">
-        <v>236.88</v>
+        <v>173.45</v>
       </c>
       <c r="V211" s="38">
         <v>8524.8799999999992</v>
       </c>
       <c r="W211" s="39">
         <v>-892.53</v>
       </c>
       <c r="X211" s="38">
         <v>18495.75</v>
       </c>
       <c r="Y211" s="39">
-        <v>-1131.08</v>
+        <v>-1281.3800000000001</v>
       </c>
       <c r="Z211" s="38">
-        <v>16600.650000000001</v>
+        <v>16620.07</v>
       </c>
       <c r="AA211" s="39">
         <v>1626.97</v>
       </c>
       <c r="AB211" s="38">
-        <v>171437.79</v>
+        <v>171457.2</v>
       </c>
       <c r="AC211" s="71">
-        <v>-1049.24</v>
+        <v>-1263.73</v>
       </c>
     </row>
     <row r="212" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A212" s="37">
         <v>46054</v>
       </c>
       <c r="B212" s="38">
         <v>16005.38</v>
       </c>
       <c r="C212" s="39">
         <v>20.11</v>
       </c>
       <c r="D212" s="38">
         <v>2643.62</v>
       </c>
       <c r="E212" s="39">
         <v>115.22</v>
       </c>
       <c r="F212" s="38">
         <v>82400.679999999993</v>
       </c>
       <c r="G212" s="40">
         <v>717.64</v>
       </c>
       <c r="H212" s="40">
@@ -35603,109 +35740,287 @@
       <c r="S212" s="39">
         <v>-133</v>
       </c>
       <c r="T212" s="38">
         <v>16725.3</v>
       </c>
       <c r="U212" s="39">
         <v>-90.68</v>
       </c>
       <c r="V212" s="38">
         <v>8821.4500000000007</v>
       </c>
       <c r="W212" s="39">
         <v>293.67</v>
       </c>
       <c r="X212" s="38">
         <v>18912.02</v>
       </c>
       <c r="Y212" s="39">
         <v>484.55</v>
       </c>
       <c r="Z212" s="38">
         <v>16327.36</v>
       </c>
       <c r="AA212" s="39">
-        <v>-120.5</v>
+        <v>-139.91999999999999</v>
       </c>
       <c r="AB212" s="38">
         <v>172957.7</v>
       </c>
       <c r="AC212" s="71">
-        <v>1287.02</v>
-[...6 lines deleted...]
-      <c r="B214" s="72" t="s">
+        <v>1267.5999999999999</v>
+      </c>
+    </row>
+    <row r="213" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="37">
+        <v>46082</v>
+      </c>
+      <c r="B213" s="38">
+        <v>16069.61</v>
+      </c>
+      <c r="C213" s="39">
+        <v>64.23</v>
+      </c>
+      <c r="D213" s="38">
+        <v>2846.52</v>
+      </c>
+      <c r="E213" s="39">
+        <v>203.13</v>
+      </c>
+      <c r="F213" s="38">
+        <v>81990.36</v>
+      </c>
+      <c r="G213" s="40">
+        <v>-443.27</v>
+      </c>
+      <c r="H213" s="40">
+        <v>58644.05</v>
+      </c>
+      <c r="I213" s="40">
+        <v>606.69000000000005</v>
+      </c>
+      <c r="J213" s="40">
+        <v>22319.81</v>
+      </c>
+      <c r="K213" s="40">
+        <v>-957.12</v>
+      </c>
+      <c r="L213" s="40">
+        <v>673.63</v>
+      </c>
+      <c r="M213" s="40">
+        <v>-38.86</v>
+      </c>
+      <c r="N213" s="40">
+        <v>343.3</v>
+      </c>
+      <c r="O213" s="39">
+        <v>-62.59</v>
+      </c>
+      <c r="P213" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q213" s="39">
+        <v>0</v>
+      </c>
+      <c r="R213" s="38">
+        <v>11045.98</v>
+      </c>
+      <c r="S213" s="39">
+        <v>-158.26</v>
+      </c>
+      <c r="T213" s="38">
+        <v>15610.68</v>
+      </c>
+      <c r="U213" s="39">
+        <v>365.51</v>
+      </c>
+      <c r="V213" s="38">
+        <v>9754.6</v>
+      </c>
+      <c r="W213" s="39">
+        <v>910.92</v>
+      </c>
+      <c r="X213" s="38">
+        <v>18451.05</v>
+      </c>
+      <c r="Y213" s="39">
+        <v>-769.8</v>
+      </c>
+      <c r="Z213" s="38">
+        <v>17505.849999999999</v>
+      </c>
+      <c r="AA213" s="39">
+        <v>1085.74</v>
+      </c>
+      <c r="AB213" s="38">
+        <v>173274.65</v>
+      </c>
+      <c r="AC213" s="71">
+        <v>1258.2</v>
+      </c>
+    </row>
+    <row r="214" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="37">
+        <v>46113</v>
+      </c>
+      <c r="B214" s="38">
+        <v>16142.34</v>
+      </c>
+      <c r="C214" s="39">
+        <v>72.73</v>
+      </c>
+      <c r="D214" s="38">
+        <v>3462.41</v>
+      </c>
+      <c r="E214" s="39">
+        <v>615.71</v>
+      </c>
+      <c r="F214" s="38">
+        <v>82935.17</v>
+      </c>
+      <c r="G214" s="40">
+        <v>957.54</v>
+      </c>
+      <c r="H214" s="40">
+        <v>58465.67</v>
+      </c>
+      <c r="I214" s="40">
+        <v>-176.43</v>
+      </c>
+      <c r="J214" s="40">
+        <v>23446.1</v>
+      </c>
+      <c r="K214" s="40">
+        <v>1137.3599999999999</v>
+      </c>
+      <c r="L214" s="40">
+        <v>665.64</v>
+      </c>
+      <c r="M214" s="40">
+        <v>-7.88</v>
+      </c>
+      <c r="N214" s="40">
+        <v>341.61</v>
+      </c>
+      <c r="O214" s="39">
+        <v>-2.09</v>
+      </c>
+      <c r="P214" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q214" s="39">
+        <v>0</v>
+      </c>
+      <c r="R214" s="38">
+        <v>11587.06</v>
+      </c>
+      <c r="S214" s="39">
+        <v>547.55999999999995</v>
+      </c>
+      <c r="T214" s="38">
+        <v>16809.599999999999</v>
+      </c>
+      <c r="U214" s="39">
+        <v>882.35</v>
+      </c>
+      <c r="V214" s="38">
+        <v>9317.99</v>
+      </c>
+      <c r="W214" s="39">
+        <v>-420.71</v>
+      </c>
+      <c r="X214" s="38">
+        <v>18400.650000000001</v>
+      </c>
+      <c r="Y214" s="39">
+        <v>-4.6900000000000004</v>
+      </c>
+      <c r="Z214" s="38">
+        <v>15954.48</v>
+      </c>
+      <c r="AA214" s="39">
+        <v>-1507.54</v>
+      </c>
+      <c r="AB214" s="38">
+        <v>174609.71</v>
+      </c>
+      <c r="AC214" s="71">
+        <v>1142.95</v>
+      </c>
+    </row>
+    <row r="216" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B216" s="68"/>
+    </row>
+    <row r="217" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B217" s="68" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="D4:E5"/>
     <mergeCell ref="F4:O4"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="Z4:AA5"/>
     <mergeCell ref="AB4:AC5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5566C0FF-4B54-44BF-88A4-66304F79FE78}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44276361-00EA-4FFF-990D-6942357B8F57}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.5546875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="24" max="16384" width="9.109375" style="4"/>
+    <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
+    <col min="2" max="23" width="12.85546875" style="4" customWidth="1"/>
+    <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
@@ -35751,157 +36066,157 @@
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
     </row>
-    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:27" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="99"/>
-      <c r="B5" s="95" t="s">
+      <c r="A5" s="98"/>
+      <c r="B5" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="102"/>
-[...4 lines deleted...]
-      <c r="H5" s="95" t="s">
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="94" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="102"/>
-[...4 lines deleted...]
-      <c r="N5" s="95" t="s">
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
+      <c r="L5" s="101"/>
+      <c r="M5" s="102"/>
+      <c r="N5" s="94" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="103"/>
-      <c r="P5" s="95" t="s">
+      <c r="O5" s="102"/>
+      <c r="P5" s="94" t="s">
         <v>6</v>
       </c>
-      <c r="Q5" s="96"/>
-      <c r="R5" s="95" t="s">
+      <c r="Q5" s="95"/>
+      <c r="R5" s="94" t="s">
         <v>7</v>
       </c>
-      <c r="S5" s="96"/>
-      <c r="T5" s="95" t="s">
+      <c r="S5" s="95"/>
+      <c r="T5" s="94" t="s">
         <v>8</v>
       </c>
-      <c r="U5" s="96"/>
-      <c r="V5" s="95" t="s">
+      <c r="U5" s="95"/>
+      <c r="V5" s="94" t="s">
         <v>9</v>
       </c>
-      <c r="W5" s="97"/>
-[...3 lines deleted...]
-      <c r="B6" s="77" t="s">
+      <c r="W5" s="96"/>
+    </row>
+    <row r="6" spans="1:27" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="99"/>
+      <c r="B6" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="78"/>
-      <c r="D6" s="78" t="s">
+      <c r="C6" s="77"/>
+      <c r="D6" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="E6" s="79"/>
-      <c r="F6" s="78" t="s">
+      <c r="E6" s="78"/>
+      <c r="F6" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="G6" s="80"/>
-      <c r="H6" s="77" t="s">
+      <c r="G6" s="79"/>
+      <c r="H6" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="I6" s="78"/>
-      <c r="J6" s="78" t="s">
+      <c r="I6" s="77"/>
+      <c r="J6" s="77" t="s">
         <v>10</v>
       </c>
-      <c r="K6" s="79"/>
-      <c r="L6" s="78" t="s">
+      <c r="K6" s="78"/>
+      <c r="L6" s="77" t="s">
         <v>11</v>
       </c>
-      <c r="M6" s="80"/>
-[...9 lines deleted...]
-      <c r="W6" s="98"/>
+      <c r="M6" s="79"/>
+      <c r="N6" s="85"/>
+      <c r="O6" s="86"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="97"/>
     </row>
     <row r="7" spans="1:27" s="6" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="101"/>
+      <c r="A7" s="100"/>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="9" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -38584,51 +38899,51 @@
       </c>
       <c r="R42" s="49">
         <v>1085</v>
       </c>
       <c r="S42" s="53">
         <v>7</v>
       </c>
       <c r="T42" s="49">
         <v>2479</v>
       </c>
       <c r="U42" s="53">
         <v>1</v>
       </c>
       <c r="V42" s="49">
         <f t="shared" si="0"/>
         <v>54338</v>
       </c>
       <c r="W42" s="50">
         <f t="shared" si="0"/>
         <v>1066</v>
       </c>
       <c r="Y42" s="19"/>
       <c r="Z42" s="19"/>
       <c r="AA42" s="19"/>
     </row>
-    <row r="43" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54">
         <v>39783</v>
       </c>
       <c r="B43" s="55">
         <v>30762</v>
       </c>
       <c r="C43" s="56">
         <v>-131</v>
       </c>
       <c r="D43" s="56">
         <v>766</v>
       </c>
       <c r="E43" s="56">
         <v>32</v>
       </c>
       <c r="F43" s="56">
         <v>29996</v>
       </c>
       <c r="G43" s="57">
         <v>-163</v>
       </c>
       <c r="H43" s="55">
         <v>14767</v>
       </c>
       <c r="I43" s="56">
@@ -38688,63 +39003,63 @@
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:O6"/>
     <mergeCell ref="P5:Q6"/>
     <mergeCell ref="R5:S6"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="V5:W6"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{846A00C9-D3FB-493A-A3E6-1D68568D0C96}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1E54055-4CD6-45F8-B671-4DC1A99DDDF1}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:AE43"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F50" sqref="F50"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.88671875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
-    <col min="30" max="16384" width="12.109375" style="4"/>
+    <col min="30" max="16384" width="12.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="2" t="s">
         <v>0</v>
       </c>
@@ -38808,178 +39123,178 @@
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
     </row>
-    <row r="4" spans="1:31" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:31" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="25"/>
       <c r="B4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="43" t="s">
         <v>29</v>
       </c>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
     </row>
     <row r="5" spans="1:31" s="6" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="99"/>
-      <c r="B5" s="104" t="s">
+      <c r="A5" s="98"/>
+      <c r="B5" s="103" t="s">
         <v>30</v>
       </c>
-      <c r="C5" s="105"/>
-      <c r="D5" s="104" t="s">
+      <c r="C5" s="104"/>
+      <c r="D5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="105"/>
-      <c r="F5" s="102" t="s">
+      <c r="E5" s="104"/>
+      <c r="F5" s="101" t="s">
         <v>18</v>
       </c>
-      <c r="G5" s="102"/>
-[...8 lines deleted...]
-      <c r="P5" s="95" t="s">
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
+      <c r="L5" s="101"/>
+      <c r="M5" s="101"/>
+      <c r="N5" s="101"/>
+      <c r="O5" s="102"/>
+      <c r="P5" s="94" t="s">
         <v>19</v>
       </c>
-      <c r="Q5" s="96"/>
-      <c r="R5" s="95" t="s">
+      <c r="Q5" s="95"/>
+      <c r="R5" s="94" t="s">
         <v>20</v>
       </c>
-      <c r="S5" s="96"/>
-      <c r="T5" s="95" t="s">
+      <c r="S5" s="95"/>
+      <c r="T5" s="94" t="s">
         <v>21</v>
       </c>
-      <c r="U5" s="96"/>
-      <c r="V5" s="95" t="s">
+      <c r="U5" s="95"/>
+      <c r="V5" s="94" t="s">
         <v>22</v>
       </c>
-      <c r="W5" s="96"/>
-      <c r="X5" s="95" t="s">
+      <c r="W5" s="95"/>
+      <c r="X5" s="94" t="s">
         <v>23</v>
       </c>
-      <c r="Y5" s="96"/>
-      <c r="Z5" s="95" t="s">
+      <c r="Y5" s="95"/>
+      <c r="Z5" s="94" t="s">
         <v>24</v>
       </c>
-      <c r="AA5" s="96"/>
-      <c r="AB5" s="95" t="s">
+      <c r="AA5" s="95"/>
+      <c r="AB5" s="94" t="s">
         <v>9</v>
       </c>
-      <c r="AC5" s="97"/>
-[...7 lines deleted...]
-      <c r="F6" s="88" t="s">
+      <c r="AC5" s="96"/>
+    </row>
+    <row r="6" spans="1:31" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="99"/>
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="G6" s="89"/>
-      <c r="H6" s="89" t="s">
+      <c r="G6" s="88"/>
+      <c r="H6" s="88" t="s">
         <v>25</v>
       </c>
-      <c r="I6" s="89"/>
-      <c r="J6" s="89" t="s">
+      <c r="I6" s="88"/>
+      <c r="J6" s="88" t="s">
         <v>26</v>
       </c>
-      <c r="K6" s="89"/>
-      <c r="L6" s="89" t="s">
+      <c r="K6" s="88"/>
+      <c r="L6" s="88" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="89"/>
-      <c r="N6" s="90" t="s">
+      <c r="M6" s="88"/>
+      <c r="N6" s="89" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="91"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:31" s="30" customFormat="1" ht="21" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="O6" s="90"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="74"/>
+      <c r="AA6" s="75"/>
+      <c r="AB6" s="74"/>
+      <c r="AC6" s="97"/>
+    </row>
+    <row r="7" spans="1:31" s="30" customFormat="1" ht="22.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A7" s="59"/>
       <c r="B7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="E7" s="28" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>12</v>
       </c>
       <c r="G7" s="29" t="s">
         <v>13</v>
       </c>
       <c r="H7" s="29" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="29" t="s">
         <v>13</v>
       </c>
@@ -42208,51 +42523,51 @@
       </c>
       <c r="W42" s="53">
         <v>246</v>
       </c>
       <c r="X42" s="49">
         <v>3149</v>
       </c>
       <c r="Y42" s="53">
         <v>133</v>
       </c>
       <c r="Z42" s="49">
         <v>7057</v>
       </c>
       <c r="AA42" s="53">
         <v>-52</v>
       </c>
       <c r="AB42" s="49">
         <f t="shared" si="0"/>
         <v>54340</v>
       </c>
       <c r="AC42" s="50">
         <f t="shared" si="0"/>
         <v>1064</v>
       </c>
     </row>
-    <row r="43" spans="1:29" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:29" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="54">
         <v>39783</v>
       </c>
       <c r="B43" s="55">
         <v>1427</v>
       </c>
       <c r="C43" s="57">
         <v>-2146</v>
       </c>
       <c r="D43" s="55">
         <v>2942</v>
       </c>
       <c r="E43" s="57">
         <v>-395</v>
       </c>
       <c r="F43" s="55">
         <v>36861</v>
       </c>
       <c r="G43" s="56">
         <v>3245</v>
       </c>
       <c r="H43" s="56">
         <v>16676</v>
       </c>
       <c r="I43" s="56">