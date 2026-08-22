--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -2,55 +2,55 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{26927739-DFA1-4A03-97CF-DD3B9CE71F3C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{21D9E32C-A61B-4E43-8920-84FC2C329282}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{B991050A-781F-47BD-AB9A-70333D43BE9F}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{3A7872A5-D99A-4D7C-B11B-2ED89617E377}"/>
   </bookViews>
   <sheets>
     <sheet name="assets" sheetId="1" r:id="rId1"/>
     <sheet name="liabilities" sheetId="2" r:id="rId2"/>
     <sheet name="KB_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="KB_liabilities (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">assets!$A$1:$W$75</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'KB_liabilities (06_08)'!$A$1:$AC$43</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets!$A:$A,assets!$4:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'KB_assets (06_08)'!$A:$A,'KB_assets (06_08)'!$1:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'KB_liabilities (06_08)'!$A:$A,'KB_liabilities (06_08)'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">liabilities!$A:$A,liabilities!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1550,55 +1550,55 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{70BAD03C-FA63-4B1F-B1EE-B773DF4B5910}"/>
-[...3 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{620CD550-8F6B-4123-BB5E-20C7172B8CD9}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{56CB8BEB-111E-4022-9172-E3A8471D8510}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{7C6617A1-2B74-46A6-81A1-B7D6998F42B2}"/>
+    <cellStyle name="Normal_kody_KM1-12PFI_CR09" xfId="3" xr:uid="{BCECA349-2034-467B-94CC-4BD73B6DD358}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="4" xr:uid="{C94A588E-47B5-4DA0-9D0E-3C8112F4B69D}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="5" xr:uid="{9CC82156-B9E1-40ED-84AC-AA33C9CB54D8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1875,59 +1875,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B048C7A7-EEF8-4871-BFE2-7C244354819A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8821C81E-6AE3-4E40-900C-9D27FD9704B7}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:Z214"/>
+  <dimension ref="A1:Z216"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B186" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B190" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
+      <selection pane="bottomRight" activeCell="A216" sqref="A216"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="10.42578125" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
@@ -17088,84 +17088,228 @@
       <c r="P214" s="63">
         <v>46629.85</v>
       </c>
       <c r="Q214" s="66">
         <v>22.31</v>
       </c>
       <c r="R214" s="63">
         <v>1128.81</v>
       </c>
       <c r="S214" s="66">
         <v>-6.23</v>
       </c>
       <c r="T214" s="63">
         <v>3052.44</v>
       </c>
       <c r="U214" s="66">
         <v>-106.97</v>
       </c>
       <c r="V214" s="20">
         <v>174609.38</v>
       </c>
       <c r="W214" s="23">
         <v>1119.1600000000001</v>
       </c>
       <c r="X214" s="19"/>
+    </row>
+    <row r="215" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A215" s="13">
+        <v>46143</v>
+      </c>
+      <c r="B215" s="63">
+        <v>90333.92</v>
+      </c>
+      <c r="C215" s="64">
+        <v>781.73</v>
+      </c>
+      <c r="D215" s="65">
+        <v>2192.04</v>
+      </c>
+      <c r="E215" s="64">
+        <v>273.92</v>
+      </c>
+      <c r="F215" s="65">
+        <v>88141.88</v>
+      </c>
+      <c r="G215" s="66">
+        <v>507.81</v>
+      </c>
+      <c r="H215" s="63">
+        <v>32424.77</v>
+      </c>
+      <c r="I215" s="65">
+        <v>-1611.29</v>
+      </c>
+      <c r="J215" s="67">
+        <v>31773.77</v>
+      </c>
+      <c r="K215" s="64">
+        <v>-1645.11</v>
+      </c>
+      <c r="L215" s="65">
+        <v>651.01</v>
+      </c>
+      <c r="M215" s="66">
+        <v>33.82</v>
+      </c>
+      <c r="N215" s="63">
+        <v>338.35</v>
+      </c>
+      <c r="O215" s="66">
+        <v>0.25</v>
+      </c>
+      <c r="P215" s="63">
+        <v>45303.03</v>
+      </c>
+      <c r="Q215" s="66">
+        <v>-1425.44</v>
+      </c>
+      <c r="R215" s="63">
+        <v>1126.94</v>
+      </c>
+      <c r="S215" s="66">
+        <v>-1.87</v>
+      </c>
+      <c r="T215" s="63">
+        <v>3222.28</v>
+      </c>
+      <c r="U215" s="66">
+        <v>198.73</v>
+      </c>
+      <c r="V215" s="20">
+        <v>172749.3</v>
+      </c>
+      <c r="W215" s="23">
+        <v>-2057.89</v>
+      </c>
+      <c r="X215" s="19"/>
+    </row>
+    <row r="216" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A216" s="13">
+        <v>46174</v>
+      </c>
+      <c r="B216" s="63">
+        <v>90599.51</v>
+      </c>
+      <c r="C216" s="64">
+        <v>291.92</v>
+      </c>
+      <c r="D216" s="65">
+        <v>1934.26</v>
+      </c>
+      <c r="E216" s="64">
+        <v>-255.84</v>
+      </c>
+      <c r="F216" s="65">
+        <v>88665.25</v>
+      </c>
+      <c r="G216" s="66">
+        <v>547.76</v>
+      </c>
+      <c r="H216" s="63">
+        <v>32831.39</v>
+      </c>
+      <c r="I216" s="65">
+        <v>357.86</v>
+      </c>
+      <c r="J216" s="67">
+        <v>32187.06</v>
+      </c>
+      <c r="K216" s="64">
+        <v>366.39</v>
+      </c>
+      <c r="L216" s="65">
+        <v>644.33000000000004</v>
+      </c>
+      <c r="M216" s="66">
+        <v>-8.5399999999999991</v>
+      </c>
+      <c r="N216" s="63">
+        <v>341.38</v>
+      </c>
+      <c r="O216" s="66">
+        <v>0.48</v>
+      </c>
+      <c r="P216" s="63">
+        <v>47269.06</v>
+      </c>
+      <c r="Q216" s="66">
+        <v>2285.61</v>
+      </c>
+      <c r="R216" s="63">
+        <v>1137.73</v>
+      </c>
+      <c r="S216" s="66">
+        <v>10.78</v>
+      </c>
+      <c r="T216" s="63">
+        <v>3603.34</v>
+      </c>
+      <c r="U216" s="66">
+        <v>424.27</v>
+      </c>
+      <c r="V216" s="20">
+        <v>175782.41</v>
+      </c>
+      <c r="W216" s="23">
+        <v>3370.91</v>
+      </c>
+      <c r="X216" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:M4"/>
     <mergeCell ref="N4:O5"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C0902A7-05CE-4D61-B6E3-A13B81FBCFDE}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C22529EE-E39F-4D86-856A-24B3F6DEC7CA}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:AC217"/>
+  <dimension ref="A1:AC218"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="G186" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B196" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B222" sqref="B222"/>
+      <selection pane="bottomRight" activeCell="B218" sqref="B218"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
     <col min="30" max="16384" width="12.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
@@ -35541,78 +35685,78 @@
       <c r="L210" s="40">
         <v>741.43</v>
       </c>
       <c r="M210" s="40">
         <v>3.62</v>
       </c>
       <c r="N210" s="40">
         <v>378.41</v>
       </c>
       <c r="O210" s="39">
         <v>0.12</v>
       </c>
       <c r="P210" s="41">
         <v>0</v>
       </c>
       <c r="Q210" s="39">
         <v>0</v>
       </c>
       <c r="R210" s="38">
         <v>11199.73</v>
       </c>
       <c r="S210" s="39">
         <v>88.85</v>
       </c>
       <c r="T210" s="38">
-        <v>15429.27</v>
+        <v>15429.48</v>
       </c>
       <c r="U210" s="39">
-        <v>122.36</v>
+        <v>122.57</v>
       </c>
       <c r="V210" s="38">
         <v>9427.92</v>
       </c>
       <c r="W210" s="39">
         <v>-71.95</v>
       </c>
       <c r="X210" s="38">
-        <v>19795.169999999998</v>
+        <v>19794.96</v>
       </c>
       <c r="Y210" s="39">
-        <v>1224.25</v>
+        <v>1224.02</v>
       </c>
       <c r="Z210" s="38">
         <v>15032.63</v>
       </c>
       <c r="AA210" s="39">
-        <v>-4192.9399999999996</v>
+        <v>-4192.91</v>
       </c>
       <c r="AB210" s="38">
         <v>172060.29</v>
       </c>
       <c r="AC210" s="71">
-        <v>-689.42</v>
+        <v>-689.41</v>
       </c>
     </row>
     <row r="211" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A211" s="37">
         <v>46023</v>
       </c>
       <c r="B211" s="38">
         <v>15985.28</v>
       </c>
       <c r="C211" s="39">
         <v>-242.77</v>
       </c>
       <c r="D211" s="38">
         <v>2530.5300000000002</v>
       </c>
       <c r="E211" s="39">
         <v>-308.97000000000003</v>
       </c>
       <c r="F211" s="38">
         <v>81669.86</v>
       </c>
       <c r="G211" s="40">
         <v>-428.12</v>
       </c>
       <c r="H211" s="40">
@@ -35927,88 +36071,266 @@
       <c r="V214" s="38">
         <v>9317.99</v>
       </c>
       <c r="W214" s="39">
         <v>-420.71</v>
       </c>
       <c r="X214" s="38">
         <v>18400.650000000001</v>
       </c>
       <c r="Y214" s="39">
         <v>-4.6900000000000004</v>
       </c>
       <c r="Z214" s="38">
         <v>15954.48</v>
       </c>
       <c r="AA214" s="39">
         <v>-1507.54</v>
       </c>
       <c r="AB214" s="38">
         <v>174609.71</v>
       </c>
       <c r="AC214" s="71">
         <v>1142.95</v>
       </c>
     </row>
-    <row r="216" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B216" s="68"/>
+    <row r="215" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="37">
+        <v>46143</v>
+      </c>
+      <c r="B215" s="38">
+        <v>16199.02</v>
+      </c>
+      <c r="C215" s="39">
+        <v>56.68</v>
+      </c>
+      <c r="D215" s="38">
+        <v>3922.94</v>
+      </c>
+      <c r="E215" s="39">
+        <v>460.17</v>
+      </c>
+      <c r="F215" s="38">
+        <v>83322.009999999995</v>
+      </c>
+      <c r="G215" s="40">
+        <v>379.91</v>
+      </c>
+      <c r="H215" s="40">
+        <v>58084.52</v>
+      </c>
+      <c r="I215" s="40">
+        <v>-376.98</v>
+      </c>
+      <c r="J215" s="40">
+        <v>24290.67</v>
+      </c>
+      <c r="K215" s="40">
+        <v>833.43</v>
+      </c>
+      <c r="L215" s="40">
+        <v>643.08000000000004</v>
+      </c>
+      <c r="M215" s="40">
+        <v>-22.59</v>
+      </c>
+      <c r="N215" s="40">
+        <v>291.42</v>
+      </c>
+      <c r="O215" s="39">
+        <v>-50.12</v>
+      </c>
+      <c r="P215" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q215" s="39">
+        <v>0</v>
+      </c>
+      <c r="R215" s="38">
+        <v>12317.67</v>
+      </c>
+      <c r="S215" s="39">
+        <v>747.79</v>
+      </c>
+      <c r="T215" s="38">
+        <v>17074.72</v>
+      </c>
+      <c r="U215" s="39">
+        <v>76.45</v>
+      </c>
+      <c r="V215" s="38">
+        <v>8325.64</v>
+      </c>
+      <c r="W215" s="39">
+        <v>-994</v>
+      </c>
+      <c r="X215" s="38">
+        <v>18476.18</v>
+      </c>
+      <c r="Y215" s="39">
+        <v>72.849999999999994</v>
+      </c>
+      <c r="Z215" s="38">
+        <v>13111.45</v>
+      </c>
+      <c r="AA215" s="39">
+        <v>-2849.83</v>
+      </c>
+      <c r="AB215" s="38">
+        <v>172749.63</v>
+      </c>
+      <c r="AC215" s="71">
+        <v>-2049.98</v>
+      </c>
+    </row>
+    <row r="216" spans="1:29" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="37">
+        <v>46174</v>
+      </c>
+      <c r="B216" s="38">
+        <v>16257.01</v>
+      </c>
+      <c r="C216" s="39">
+        <v>57.98</v>
+      </c>
+      <c r="D216" s="38">
+        <v>3163.44</v>
+      </c>
+      <c r="E216" s="39">
+        <v>-759.49</v>
+      </c>
+      <c r="F216" s="38">
+        <v>83473.31</v>
+      </c>
+      <c r="G216" s="40">
+        <v>128.15</v>
+      </c>
+      <c r="H216" s="40">
+        <v>58762.46</v>
+      </c>
+      <c r="I216" s="40">
+        <v>665.2</v>
+      </c>
+      <c r="J216" s="40">
+        <v>23801.360000000001</v>
+      </c>
+      <c r="K216" s="40">
+        <v>-498.97</v>
+      </c>
+      <c r="L216" s="40">
+        <v>628.67999999999995</v>
+      </c>
+      <c r="M216" s="40">
+        <v>-14.16</v>
+      </c>
+      <c r="N216" s="40">
+        <v>272.81</v>
+      </c>
+      <c r="O216" s="39">
+        <v>-19.600000000000001</v>
+      </c>
+      <c r="P216" s="41">
+        <v>0</v>
+      </c>
+      <c r="Q216" s="39">
+        <v>0</v>
+      </c>
+      <c r="R216" s="38">
+        <v>12115.36</v>
+      </c>
+      <c r="S216" s="39">
+        <v>-192.98</v>
+      </c>
+      <c r="T216" s="38">
+        <v>16978.62</v>
+      </c>
+      <c r="U216" s="39">
+        <v>316.64</v>
+      </c>
+      <c r="V216" s="38">
+        <v>8229.58</v>
+      </c>
+      <c r="W216" s="39">
+        <v>-115.17</v>
+      </c>
+      <c r="X216" s="38">
+        <v>17302.25</v>
+      </c>
+      <c r="Y216" s="39">
+        <v>-1200.01</v>
+      </c>
+      <c r="Z216" s="38">
+        <v>18263.169999999998</v>
+      </c>
+      <c r="AA216" s="39">
+        <v>5097.62</v>
+      </c>
+      <c r="AB216" s="38">
+        <v>175782.74</v>
+      </c>
+      <c r="AC216" s="71">
+        <v>3332.74</v>
+      </c>
     </row>
     <row r="217" spans="1:29" x14ac:dyDescent="0.25">
-      <c r="B217" s="68" t="s">
+      <c r="B217" s="68"/>
+    </row>
+    <row r="218" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="B218" s="68" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:C5"/>
     <mergeCell ref="D4:E5"/>
     <mergeCell ref="F4:O4"/>
     <mergeCell ref="P4:Q5"/>
     <mergeCell ref="R4:S5"/>
     <mergeCell ref="T4:U5"/>
     <mergeCell ref="V4:W5"/>
     <mergeCell ref="X4:Y5"/>
     <mergeCell ref="Z4:AA5"/>
     <mergeCell ref="AB4:AC5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="15" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44276361-00EA-4FFF-990D-6942357B8F57}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7AD01E4B-B3CC-4A90-9DA4-E78400C16FD4}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA43"/>
   <sheetViews>
     <sheetView topLeftCell="A31" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D20" sqref="D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="4" customWidth="1"/>
     <col min="2" max="23" width="12.85546875" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
@@ -39003,51 +39325,51 @@
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:G5"/>
     <mergeCell ref="H5:M5"/>
     <mergeCell ref="N5:O6"/>
     <mergeCell ref="P5:Q6"/>
     <mergeCell ref="R5:S6"/>
     <mergeCell ref="T5:U6"/>
     <mergeCell ref="V5:W6"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="D6:E6"/>
     <mergeCell ref="F6:G6"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="L6:M6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1E54055-4CD6-45F8-B671-4DC1A99DDDF1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66CC00B5-A7D5-4B1A-9ED9-1A9F5FD396DB}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:AE43"/>
   <sheetViews>
     <sheetView topLeftCell="A16" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F50" sqref="F50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.85546875" style="4" customWidth="1"/>
     <col min="2" max="29" width="11" style="4" customWidth="1"/>
     <col min="30" max="16384" width="12.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A1" s="25"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>