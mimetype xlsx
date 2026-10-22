--- v3 (2026-08-22)
+++ v4 (2026-10-22)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4CF5FAA2-12E8-454D-BA68-6E1FCB110F12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C6E2481C-6934-4F1C-874D-2FBA5B15777C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="assets_liabilities" sheetId="103" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets_liabilities!$A:$A,assets_liabilities!$11:$17</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">assets_liabilities!$B$9</definedName>
     <definedName name="REFNAZBAN1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">assets_liabilities!$F$9</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="118">
   <si>
     <t>1.   Cash</t>
   </si>
@@ -2354,51 +2354,53 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AU3259"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="AB1" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="AR75" sqref="AR75"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="45.69921875" style="9" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" style="9" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="9" customWidth="1"/>
     <col min="4" max="4" width="9.19921875" style="9" customWidth="1"/>
     <col min="5" max="5" width="10" style="9" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8.69921875" style="9" customWidth="1"/>
     <col min="8" max="8" width="9.09765625" style="9" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.59765625" style="9" customWidth="1"/>
     <col min="10" max="10" width="8.59765625" style="9" customWidth="1"/>
     <col min="11" max="11" width="10.09765625" style="9" customWidth="1"/>
     <col min="12" max="12" width="11.09765625" style="9" customWidth="1"/>
     <col min="13" max="13" width="9.19921875" style="9" customWidth="1"/>
     <col min="14" max="16" width="10.09765625" style="9" customWidth="1"/>
     <col min="17" max="17" width="8.8984375" style="9" customWidth="1"/>
     <col min="18" max="18" width="9.69921875" style="9" customWidth="1"/>
     <col min="19" max="19" width="8.59765625" style="9" customWidth="1"/>
     <col min="20" max="20" width="8.69921875" style="9" customWidth="1"/>
     <col min="21" max="21" width="10.19921875" style="9" customWidth="1"/>
     <col min="22" max="22" width="8.69921875" style="9" customWidth="1"/>
     <col min="23" max="23" width="9.5" style="9" customWidth="1"/>
     <col min="24" max="24" width="10" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="9" customWidth="1"/>
@@ -3277,51 +3279,51 @@
       <c r="W18" s="90"/>
       <c r="X18" s="91"/>
       <c r="Y18" s="92"/>
       <c r="Z18" s="92"/>
       <c r="AA18" s="93"/>
       <c r="AB18" s="91"/>
       <c r="AC18" s="92"/>
       <c r="AD18" s="92"/>
       <c r="AE18" s="92"/>
       <c r="AF18" s="93"/>
       <c r="AG18" s="91"/>
       <c r="AH18" s="92"/>
       <c r="AI18" s="92"/>
       <c r="AJ18" s="92"/>
       <c r="AK18" s="92"/>
       <c r="AL18" s="92"/>
       <c r="AM18" s="92"/>
       <c r="AN18" s="92"/>
       <c r="AO18" s="92"/>
       <c r="AP18" s="93"/>
       <c r="AQ18" s="91"/>
       <c r="AR18" s="92"/>
       <c r="AS18" s="92"/>
       <c r="AT18" s="93"/>
       <c r="AU18" s="146">
-        <v>134461822</v>
+        <v>134456787</v>
       </c>
     </row>
     <row r="19" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="95"/>
       <c r="C19" s="95"/>
       <c r="D19" s="96"/>
       <c r="E19" s="97"/>
       <c r="F19" s="97"/>
       <c r="G19" s="97"/>
       <c r="H19" s="98"/>
       <c r="I19" s="96"/>
       <c r="J19" s="97"/>
       <c r="K19" s="97"/>
       <c r="L19" s="98"/>
       <c r="M19" s="96"/>
       <c r="N19" s="97"/>
       <c r="O19" s="97"/>
       <c r="P19" s="97"/>
       <c r="Q19" s="97"/>
       <c r="R19" s="97"/>
       <c r="S19" s="97"/>
       <c r="T19" s="97"/>
@@ -3587,99 +3589,99 @@
       </c>
       <c r="AP22" s="103">
         <v>5786</v>
       </c>
       <c r="AQ22" s="101">
         <v>6958395</v>
       </c>
       <c r="AR22" s="102">
         <v>4064102</v>
       </c>
       <c r="AS22" s="102">
         <v>4131</v>
       </c>
       <c r="AT22" s="103">
         <v>2890162</v>
       </c>
       <c r="AU22" s="100">
         <v>109012418</v>
       </c>
     </row>
     <row r="23" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="55">
-        <v>21096422</v>
+        <v>21109415</v>
       </c>
       <c r="C23" s="55">
-        <v>20340766</v>
+        <v>20353759</v>
       </c>
       <c r="D23" s="62">
         <v>13766117</v>
       </c>
       <c r="E23" s="63">
         <v>13653344</v>
       </c>
       <c r="F23" s="63">
         <v>112773</v>
       </c>
       <c r="G23" s="63">
         <v>0</v>
       </c>
       <c r="H23" s="64">
         <v>0</v>
       </c>
       <c r="I23" s="62">
         <v>86048</v>
       </c>
       <c r="J23" s="63">
         <v>32669</v>
       </c>
       <c r="K23" s="63">
         <v>53378</v>
       </c>
       <c r="L23" s="64">
         <v>0</v>
       </c>
       <c r="M23" s="62">
-        <v>6488602</v>
+        <v>6501594</v>
       </c>
       <c r="N23" s="63">
         <v>4000</v>
       </c>
       <c r="O23" s="63">
         <v>263842</v>
       </c>
       <c r="P23" s="63">
         <v>26</v>
       </c>
       <c r="Q23" s="63">
         <v>0</v>
       </c>
       <c r="R23" s="63">
-        <v>5443940</v>
+        <v>5456932</v>
       </c>
       <c r="S23" s="63">
         <v>776794</v>
       </c>
       <c r="T23" s="63">
         <v>669198</v>
       </c>
       <c r="U23" s="63">
         <v>70538</v>
       </c>
       <c r="V23" s="65">
         <v>37059</v>
       </c>
       <c r="W23" s="55">
         <v>755656</v>
       </c>
       <c r="X23" s="62">
         <v>572273</v>
       </c>
       <c r="Y23" s="63">
         <v>0</v>
       </c>
       <c r="Z23" s="63">
         <v>0</v>
       </c>
@@ -3722,107 +3724,107 @@
       <c r="AM23" s="63">
         <v>6242</v>
       </c>
       <c r="AN23" s="63">
         <v>6157</v>
       </c>
       <c r="AO23" s="63">
         <v>0</v>
       </c>
       <c r="AP23" s="64">
         <v>85</v>
       </c>
       <c r="AQ23" s="62">
         <v>3667497</v>
       </c>
       <c r="AR23" s="63">
         <v>3292558</v>
       </c>
       <c r="AS23" s="63">
         <v>3747</v>
       </c>
       <c r="AT23" s="64">
         <v>371191</v>
       </c>
       <c r="AU23" s="55">
-        <v>24763919</v>
+        <v>24776912</v>
       </c>
     </row>
     <row r="24" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B24" s="55">
-        <v>8851776</v>
+        <v>8838783</v>
       </c>
       <c r="C24" s="55">
-        <v>8334095</v>
+        <v>8321102</v>
       </c>
       <c r="D24" s="62">
         <v>0</v>
       </c>
       <c r="E24" s="63">
         <v>0</v>
       </c>
       <c r="F24" s="63">
         <v>0</v>
       </c>
       <c r="G24" s="63">
         <v>0</v>
       </c>
       <c r="H24" s="64">
         <v>0</v>
       </c>
       <c r="I24" s="62">
         <v>124966</v>
       </c>
       <c r="J24" s="63">
         <v>10021</v>
       </c>
       <c r="K24" s="63">
         <v>114945</v>
       </c>
       <c r="L24" s="64">
         <v>0</v>
       </c>
       <c r="M24" s="62">
-        <v>8209128</v>
+        <v>8196136</v>
       </c>
       <c r="N24" s="63">
         <v>0</v>
       </c>
       <c r="O24" s="63">
         <v>545004</v>
       </c>
       <c r="P24" s="63">
         <v>19</v>
       </c>
       <c r="Q24" s="63">
         <v>0</v>
       </c>
       <c r="R24" s="63">
-        <v>6830510</v>
+        <v>6817518</v>
       </c>
       <c r="S24" s="63">
         <v>833595</v>
       </c>
       <c r="T24" s="63">
         <v>523244</v>
       </c>
       <c r="U24" s="63">
         <v>191607</v>
       </c>
       <c r="V24" s="65">
         <v>118743</v>
       </c>
       <c r="W24" s="55">
         <v>517681</v>
       </c>
       <c r="X24" s="62">
         <v>1817</v>
       </c>
       <c r="Y24" s="63">
         <v>0</v>
       </c>
       <c r="Z24" s="63">
         <v>0</v>
       </c>
@@ -3865,51 +3867,51 @@
       <c r="AM24" s="63">
         <v>54</v>
       </c>
       <c r="AN24" s="63">
         <v>24</v>
       </c>
       <c r="AO24" s="63">
         <v>0</v>
       </c>
       <c r="AP24" s="64">
         <v>30</v>
       </c>
       <c r="AQ24" s="62">
         <v>1983331</v>
       </c>
       <c r="AR24" s="63">
         <v>581707</v>
       </c>
       <c r="AS24" s="63">
         <v>384</v>
       </c>
       <c r="AT24" s="64">
         <v>1401240</v>
       </c>
       <c r="AU24" s="55">
-        <v>10835107</v>
+        <v>10822114</v>
       </c>
     </row>
     <row r="25" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="34" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="55">
         <v>72105825</v>
       </c>
       <c r="C25" s="55">
         <v>71253312</v>
       </c>
       <c r="D25" s="62">
         <v>0</v>
       </c>
       <c r="E25" s="63">
         <v>0</v>
       </c>
       <c r="F25" s="63">
         <v>0</v>
       </c>
       <c r="G25" s="63">
         <v>0</v>
       </c>
       <c r="H25" s="64">
@@ -4218,99 +4220,99 @@
       </c>
       <c r="AP27" s="108">
         <v>5786</v>
       </c>
       <c r="AQ27" s="106">
         <v>4665341</v>
       </c>
       <c r="AR27" s="107">
         <v>2599021</v>
       </c>
       <c r="AS27" s="107">
         <v>4131</v>
       </c>
       <c r="AT27" s="108">
         <v>2062190</v>
       </c>
       <c r="AU27" s="105">
         <v>106569344</v>
       </c>
     </row>
     <row r="28" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B28" s="55">
-        <v>20994632</v>
+        <v>21007625</v>
       </c>
       <c r="C28" s="55">
-        <v>20291407</v>
+        <v>20304399</v>
       </c>
       <c r="D28" s="62">
         <v>13747469</v>
       </c>
       <c r="E28" s="63">
         <v>13653344</v>
       </c>
       <c r="F28" s="63">
         <v>94125</v>
       </c>
       <c r="G28" s="63">
         <v>0</v>
       </c>
       <c r="H28" s="64">
         <v>0</v>
       </c>
       <c r="I28" s="62">
         <v>86048</v>
       </c>
       <c r="J28" s="63">
         <v>32669</v>
       </c>
       <c r="K28" s="63">
         <v>53378</v>
       </c>
       <c r="L28" s="64">
         <v>0</v>
       </c>
       <c r="M28" s="62">
-        <v>6457890</v>
+        <v>6470882</v>
       </c>
       <c r="N28" s="63">
         <v>4000</v>
       </c>
       <c r="O28" s="63">
         <v>263842</v>
       </c>
       <c r="P28" s="63">
         <v>26</v>
       </c>
       <c r="Q28" s="63">
         <v>0</v>
       </c>
       <c r="R28" s="63">
-        <v>5414713</v>
+        <v>5427706</v>
       </c>
       <c r="S28" s="63">
         <v>775309</v>
       </c>
       <c r="T28" s="63">
         <v>667712</v>
       </c>
       <c r="U28" s="63">
         <v>70538</v>
       </c>
       <c r="V28" s="65">
         <v>37059</v>
       </c>
       <c r="W28" s="55">
         <v>703226</v>
       </c>
       <c r="X28" s="62">
         <v>526702</v>
       </c>
       <c r="Y28" s="63">
         <v>0</v>
       </c>
       <c r="Z28" s="63">
         <v>0</v>
       </c>
@@ -4353,107 +4355,107 @@
       <c r="AM28" s="63">
         <v>6143</v>
       </c>
       <c r="AN28" s="63">
         <v>6059</v>
       </c>
       <c r="AO28" s="63">
         <v>0</v>
       </c>
       <c r="AP28" s="64">
         <v>85</v>
       </c>
       <c r="AQ28" s="62">
         <v>2244081</v>
       </c>
       <c r="AR28" s="63">
         <v>1948741</v>
       </c>
       <c r="AS28" s="63">
         <v>3747</v>
       </c>
       <c r="AT28" s="64">
         <v>291592</v>
       </c>
       <c r="AU28" s="55">
-        <v>23238713</v>
+        <v>23251706</v>
       </c>
     </row>
     <row r="29" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="34" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="55">
-        <v>8804232</v>
+        <v>8791239</v>
       </c>
       <c r="C29" s="55">
-        <v>8326976</v>
+        <v>8313984</v>
       </c>
       <c r="D29" s="62">
         <v>0</v>
       </c>
       <c r="E29" s="63">
         <v>0</v>
       </c>
       <c r="F29" s="63">
         <v>0</v>
       </c>
       <c r="G29" s="63">
         <v>0</v>
       </c>
       <c r="H29" s="64">
         <v>0</v>
       </c>
       <c r="I29" s="62">
         <v>124966</v>
       </c>
       <c r="J29" s="63">
         <v>10021</v>
       </c>
       <c r="K29" s="63">
         <v>114945</v>
       </c>
       <c r="L29" s="64">
         <v>0</v>
       </c>
       <c r="M29" s="62">
-        <v>8202010</v>
+        <v>8189017</v>
       </c>
       <c r="N29" s="63">
         <v>0</v>
       </c>
       <c r="O29" s="63">
         <v>545004</v>
       </c>
       <c r="P29" s="63">
         <v>19</v>
       </c>
       <c r="Q29" s="63">
         <v>0</v>
       </c>
       <c r="R29" s="63">
-        <v>6823392</v>
+        <v>6810399</v>
       </c>
       <c r="S29" s="63">
         <v>833595</v>
       </c>
       <c r="T29" s="63">
         <v>523244</v>
       </c>
       <c r="U29" s="63">
         <v>191607</v>
       </c>
       <c r="V29" s="65">
         <v>118743</v>
       </c>
       <c r="W29" s="55">
         <v>477256</v>
       </c>
       <c r="X29" s="62">
         <v>1817</v>
       </c>
       <c r="Y29" s="63">
         <v>0</v>
       </c>
       <c r="Z29" s="63">
         <v>0</v>
       </c>
@@ -4496,75 +4498,75 @@
       <c r="AM29" s="63">
         <v>54</v>
       </c>
       <c r="AN29" s="63">
         <v>24</v>
       </c>
       <c r="AO29" s="63">
         <v>0</v>
       </c>
       <c r="AP29" s="64">
         <v>30</v>
       </c>
       <c r="AQ29" s="62">
         <v>1198194</v>
       </c>
       <c r="AR29" s="63">
         <v>493000</v>
       </c>
       <c r="AS29" s="63">
         <v>384</v>
       </c>
       <c r="AT29" s="64">
         <v>704810</v>
       </c>
       <c r="AU29" s="55">
-        <v>10002426</v>
+        <v>9989433</v>
       </c>
     </row>
     <row r="30" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B30" s="50"/>
       <c r="C30" s="50"/>
       <c r="D30" s="51"/>
       <c r="E30" s="52"/>
       <c r="F30" s="52"/>
       <c r="G30" s="52"/>
       <c r="H30" s="53"/>
       <c r="I30" s="51"/>
       <c r="J30" s="52"/>
       <c r="K30" s="52"/>
       <c r="L30" s="53"/>
       <c r="M30" s="51"/>
       <c r="N30" s="52"/>
       <c r="O30" s="52"/>
       <c r="P30" s="52"/>
       <c r="Q30" s="52"/>
       <c r="R30" s="63">
-        <v>604630</v>
+        <v>591637</v>
       </c>
       <c r="S30" s="72">
         <v>71738</v>
       </c>
       <c r="T30" s="63">
         <v>61372</v>
       </c>
       <c r="U30" s="63">
         <v>532</v>
       </c>
       <c r="V30" s="65">
         <v>9834</v>
       </c>
       <c r="W30" s="50"/>
       <c r="X30" s="51"/>
       <c r="Y30" s="52"/>
       <c r="Z30" s="52"/>
       <c r="AA30" s="53"/>
       <c r="AB30" s="51"/>
       <c r="AC30" s="52"/>
       <c r="AD30" s="52"/>
       <c r="AE30" s="52"/>
       <c r="AF30" s="53"/>
       <c r="AG30" s="51"/>
       <c r="AH30" s="52"/>
@@ -7222,51 +7224,51 @@
       <c r="W53" s="122"/>
       <c r="X53" s="123"/>
       <c r="Y53" s="124"/>
       <c r="Z53" s="124"/>
       <c r="AA53" s="125"/>
       <c r="AB53" s="123"/>
       <c r="AC53" s="124"/>
       <c r="AD53" s="124"/>
       <c r="AE53" s="124"/>
       <c r="AF53" s="125"/>
       <c r="AG53" s="123"/>
       <c r="AH53" s="124"/>
       <c r="AI53" s="124"/>
       <c r="AJ53" s="124"/>
       <c r="AK53" s="124"/>
       <c r="AL53" s="124"/>
       <c r="AM53" s="124"/>
       <c r="AN53" s="124"/>
       <c r="AO53" s="124"/>
       <c r="AP53" s="125"/>
       <c r="AQ53" s="123"/>
       <c r="AR53" s="124"/>
       <c r="AS53" s="124"/>
       <c r="AT53" s="125"/>
       <c r="AU53" s="127">
-        <v>1032719</v>
+        <v>1034084</v>
       </c>
     </row>
     <row r="54" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A54" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B54" s="128"/>
       <c r="C54" s="95"/>
       <c r="D54" s="96"/>
       <c r="E54" s="97"/>
       <c r="F54" s="97"/>
       <c r="G54" s="97"/>
       <c r="H54" s="98"/>
       <c r="I54" s="96"/>
       <c r="J54" s="97"/>
       <c r="K54" s="97"/>
       <c r="L54" s="98"/>
       <c r="M54" s="96"/>
       <c r="N54" s="97"/>
       <c r="O54" s="97"/>
       <c r="P54" s="97"/>
       <c r="Q54" s="97"/>
       <c r="R54" s="97"/>
       <c r="S54" s="97"/>
       <c r="T54" s="97"/>
@@ -7275,51 +7277,51 @@
       <c r="W54" s="95"/>
       <c r="X54" s="96"/>
       <c r="Y54" s="97"/>
       <c r="Z54" s="97"/>
       <c r="AA54" s="98"/>
       <c r="AB54" s="96"/>
       <c r="AC54" s="97"/>
       <c r="AD54" s="97"/>
       <c r="AE54" s="97"/>
       <c r="AF54" s="98"/>
       <c r="AG54" s="96"/>
       <c r="AH54" s="97"/>
       <c r="AI54" s="97"/>
       <c r="AJ54" s="97"/>
       <c r="AK54" s="97"/>
       <c r="AL54" s="97"/>
       <c r="AM54" s="97"/>
       <c r="AN54" s="97"/>
       <c r="AO54" s="97"/>
       <c r="AP54" s="98"/>
       <c r="AQ54" s="96"/>
       <c r="AR54" s="97"/>
       <c r="AS54" s="97"/>
       <c r="AT54" s="98"/>
       <c r="AU54" s="100">
-        <v>2706093.44959328</v>
+        <v>2699693</v>
       </c>
     </row>
     <row r="55" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A55" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B55" s="81"/>
       <c r="C55" s="50"/>
       <c r="D55" s="51"/>
       <c r="E55" s="52"/>
       <c r="F55" s="52"/>
       <c r="G55" s="52"/>
       <c r="H55" s="53"/>
       <c r="I55" s="51"/>
       <c r="J55" s="52"/>
       <c r="K55" s="52"/>
       <c r="L55" s="53"/>
       <c r="M55" s="51"/>
       <c r="N55" s="52"/>
       <c r="O55" s="52"/>
       <c r="P55" s="52"/>
       <c r="Q55" s="52"/>
       <c r="R55" s="52"/>
       <c r="S55" s="52"/>
       <c r="T55" s="52"/>
@@ -7672,51 +7674,51 @@
       <c r="W61" s="129"/>
       <c r="X61" s="130"/>
       <c r="Y61" s="131"/>
       <c r="Z61" s="131"/>
       <c r="AA61" s="132"/>
       <c r="AB61" s="130"/>
       <c r="AC61" s="131"/>
       <c r="AD61" s="131"/>
       <c r="AE61" s="131"/>
       <c r="AF61" s="132"/>
       <c r="AG61" s="130"/>
       <c r="AH61" s="131"/>
       <c r="AI61" s="131"/>
       <c r="AJ61" s="131"/>
       <c r="AK61" s="131"/>
       <c r="AL61" s="131"/>
       <c r="AM61" s="131"/>
       <c r="AN61" s="131"/>
       <c r="AO61" s="131"/>
       <c r="AP61" s="132"/>
       <c r="AQ61" s="130"/>
       <c r="AR61" s="131"/>
       <c r="AS61" s="131"/>
       <c r="AT61" s="132"/>
       <c r="AU61" s="146">
-        <v>134461822</v>
+        <v>134456787</v>
       </c>
     </row>
     <row r="62" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A62" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B62" s="105">
         <v>90649159</v>
       </c>
       <c r="C62" s="105">
         <v>81084801</v>
       </c>
       <c r="D62" s="106">
         <v>167020</v>
       </c>
       <c r="E62" s="107">
         <v>53623</v>
       </c>
       <c r="F62" s="107">
         <v>113398</v>
       </c>
       <c r="G62" s="107">
         <v>0</v>
       </c>
       <c r="H62" s="108">
@@ -11772,51 +11774,51 @@
       <c r="W101" s="144"/>
       <c r="X101" s="145"/>
       <c r="Y101" s="118"/>
       <c r="Z101" s="118"/>
       <c r="AA101" s="117"/>
       <c r="AB101" s="145"/>
       <c r="AC101" s="118"/>
       <c r="AD101" s="118"/>
       <c r="AE101" s="118"/>
       <c r="AF101" s="117"/>
       <c r="AG101" s="145"/>
       <c r="AH101" s="118"/>
       <c r="AI101" s="118"/>
       <c r="AJ101" s="118"/>
       <c r="AK101" s="118"/>
       <c r="AL101" s="118"/>
       <c r="AM101" s="118"/>
       <c r="AN101" s="118"/>
       <c r="AO101" s="118"/>
       <c r="AP101" s="117"/>
       <c r="AQ101" s="145"/>
       <c r="AR101" s="118"/>
       <c r="AS101" s="118"/>
       <c r="AT101" s="117"/>
       <c r="AU101" s="105">
-        <v>15653848</v>
+        <v>15654412</v>
       </c>
     </row>
     <row r="102" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A102" s="36" t="s">
         <v>67</v>
       </c>
       <c r="B102" s="66"/>
       <c r="C102" s="66"/>
       <c r="D102" s="67"/>
       <c r="E102" s="68"/>
       <c r="F102" s="68"/>
       <c r="G102" s="68"/>
       <c r="H102" s="70"/>
       <c r="I102" s="67"/>
       <c r="J102" s="68"/>
       <c r="K102" s="68"/>
       <c r="L102" s="70"/>
       <c r="M102" s="67"/>
       <c r="N102" s="68"/>
       <c r="O102" s="68"/>
       <c r="P102" s="68"/>
       <c r="Q102" s="68"/>
       <c r="R102" s="68"/>
       <c r="S102" s="68"/>
       <c r="T102" s="68"/>
@@ -11825,51 +11827,51 @@
       <c r="W102" s="66"/>
       <c r="X102" s="67"/>
       <c r="Y102" s="68"/>
       <c r="Z102" s="68"/>
       <c r="AA102" s="70"/>
       <c r="AB102" s="67"/>
       <c r="AC102" s="68"/>
       <c r="AD102" s="68"/>
       <c r="AE102" s="68"/>
       <c r="AF102" s="70"/>
       <c r="AG102" s="67"/>
       <c r="AH102" s="68"/>
       <c r="AI102" s="68"/>
       <c r="AJ102" s="68"/>
       <c r="AK102" s="68"/>
       <c r="AL102" s="68"/>
       <c r="AM102" s="68"/>
       <c r="AN102" s="68"/>
       <c r="AO102" s="68"/>
       <c r="AP102" s="70"/>
       <c r="AQ102" s="67"/>
       <c r="AR102" s="68"/>
       <c r="AS102" s="68"/>
       <c r="AT102" s="70"/>
       <c r="AU102" s="73">
-        <v>1625489</v>
+        <v>1626182</v>
       </c>
     </row>
     <row r="103" spans="1:47" s="32" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A103" s="42" t="s">
         <v>68</v>
       </c>
       <c r="B103" s="144"/>
       <c r="C103" s="144"/>
       <c r="D103" s="145"/>
       <c r="E103" s="118"/>
       <c r="F103" s="118"/>
       <c r="G103" s="118"/>
       <c r="H103" s="117"/>
       <c r="I103" s="145"/>
       <c r="J103" s="118"/>
       <c r="K103" s="118"/>
       <c r="L103" s="117"/>
       <c r="M103" s="145"/>
       <c r="N103" s="118"/>
       <c r="O103" s="118"/>
       <c r="P103" s="118"/>
       <c r="Q103" s="118"/>
       <c r="R103" s="118"/>
       <c r="S103" s="118"/>
       <c r="T103" s="118"/>
@@ -11878,51 +11880,51 @@
       <c r="W103" s="144"/>
       <c r="X103" s="145"/>
       <c r="Y103" s="118"/>
       <c r="Z103" s="118"/>
       <c r="AA103" s="117"/>
       <c r="AB103" s="145"/>
       <c r="AC103" s="118"/>
       <c r="AD103" s="118"/>
       <c r="AE103" s="118"/>
       <c r="AF103" s="117"/>
       <c r="AG103" s="145"/>
       <c r="AH103" s="118"/>
       <c r="AI103" s="118"/>
       <c r="AJ103" s="118"/>
       <c r="AK103" s="118"/>
       <c r="AL103" s="118"/>
       <c r="AM103" s="118"/>
       <c r="AN103" s="118"/>
       <c r="AO103" s="118"/>
       <c r="AP103" s="117"/>
       <c r="AQ103" s="145"/>
       <c r="AR103" s="118"/>
       <c r="AS103" s="118"/>
       <c r="AT103" s="117"/>
       <c r="AU103" s="105">
-        <v>6679566</v>
+        <v>6673967</v>
       </c>
     </row>
     <row r="104" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A104" s="34" t="s">
         <v>69</v>
       </c>
       <c r="B104" s="50"/>
       <c r="C104" s="50"/>
       <c r="D104" s="51"/>
       <c r="E104" s="52"/>
       <c r="F104" s="52"/>
       <c r="G104" s="52"/>
       <c r="H104" s="53"/>
       <c r="I104" s="51"/>
       <c r="J104" s="52"/>
       <c r="K104" s="52"/>
       <c r="L104" s="53"/>
       <c r="M104" s="51"/>
       <c r="N104" s="52"/>
       <c r="O104" s="52"/>
       <c r="P104" s="52"/>
       <c r="Q104" s="52"/>
       <c r="R104" s="52"/>
       <c r="S104" s="52"/>
       <c r="T104" s="52"/>