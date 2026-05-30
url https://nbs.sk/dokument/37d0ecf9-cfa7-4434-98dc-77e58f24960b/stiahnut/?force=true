--- v0 (2026-02-02)
+++ v1 (2026-05-30)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A820710C-C451-4A90-A98A-5A19B17EC891}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5D0CB76-7CB9-4DA0-93EE-4986D4F3CB9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="vklady" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="63">
   <si>
     <t>Banky celkom</t>
   </si>
   <si>
     <t>Netermí-</t>
   </si>
   <si>
     <t>Termínované</t>
   </si>
   <si>
     <t>v tom:</t>
   </si>
   <si>
     <t>KÓD</t>
   </si>
@@ -864,205 +864,203 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="38" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="42" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="2" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="22" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_VZ_V31_33" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_VZ_V51_33" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_základ" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1349,767 +1347,766 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A2:I32"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C13" sqref="C13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.28515625" defaultRowHeight="10.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="13.19921875" defaultRowHeight="10.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="16.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="10.3984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="50" style="1" customWidth="1"/>
+    <col min="3" max="3" width="8.69921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.19921875" style="1" customWidth="1"/>
+    <col min="5" max="6" width="13.69921875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.8984375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="16.3984375" style="1" customWidth="1"/>
     <col min="9" max="9" width="12" style="1" customWidth="1"/>
-    <col min="10" max="16384" width="13.28515625" style="1"/>
+    <col min="10" max="16384" width="13.19921875" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.15">
-      <c r="B2" s="25" t="s">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="B2" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="C2" s="25"/>
-[...8 lines deleted...]
-      <c r="B3" s="25" t="s">
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+    </row>
+    <row r="3" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="23" t="s">
         <v>34</v>
       </c>
-      <c r="C3" s="25"/>
-[...8 lines deleted...]
-      <c r="A4" s="2" t="s">
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+      <c r="H3" s="23"/>
+      <c r="I3" s="23"/>
+    </row>
+    <row r="4" spans="1:9" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="25"/>
-[...9 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B4" s="23"/>
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+      <c r="H4" s="23"/>
+      <c r="I4" s="23"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="B5" s="1"/>
-[...5 lines deleted...]
-      <c r="H6" s="39" t="s">
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+    </row>
+    <row r="6" spans="1:9" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="3"/>
+      <c r="H6" s="37" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="7" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="D7" s="8" t="s">
+    <row r="7" spans="1:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4"/>
+      <c r="B7" s="5"/>
+      <c r="C7" s="6"/>
+      <c r="D7" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="9" t="s">
+      <c r="E7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="F7" s="65" t="s">
+      <c r="F7" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="66"/>
-[...3 lines deleted...]
-      <c r="A8" s="10" t="s">
+      <c r="G7" s="64"/>
+      <c r="H7" s="65"/>
+    </row>
+    <row r="8" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="C8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="12" t="s">
+      <c r="D8" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="13" t="s">
+      <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="14" t="s">
+      <c r="F8" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="G8" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H8" s="16" t="s">
+      <c r="H8" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="D9" s="12" t="s">
+    <row r="9" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="15"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="13" t="s">
+      <c r="E9" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="F9" s="14"/>
-      <c r="G9" s="15" t="s">
+      <c r="F9" s="12"/>
+      <c r="G9" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="H9" s="16" t="s">
+      <c r="H9" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="10" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
+    <row r="10" spans="1:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="20" t="s">
+      <c r="B10" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="19">
         <v>1</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="19">
         <v>2</v>
       </c>
-      <c r="E10" s="22">
+      <c r="E10" s="20">
         <v>3</v>
       </c>
-      <c r="F10" s="23">
+      <c r="F10" s="21">
         <v>4</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="19">
         <v>5</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="22">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:9" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B11" s="60" t="s">
+    <row r="11" spans="1:9" ht="14.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="57"/>
+      <c r="B11" s="58" t="s">
         <v>16</v>
       </c>
-      <c r="C11" s="61">
-[...5 lines deleted...]
-      <c r="E11" s="62">
+      <c r="C11" s="59">
+        <v>86687914</v>
+      </c>
+      <c r="D11" s="59">
+        <v>59634934</v>
+      </c>
+      <c r="E11" s="60">
         <v>27052980</v>
       </c>
-      <c r="F11" s="63">
+      <c r="F11" s="61">
         <v>20393529</v>
       </c>
-      <c r="G11" s="61">
+      <c r="G11" s="59">
         <v>3245305</v>
       </c>
-      <c r="H11" s="64">
+      <c r="H11" s="62">
         <v>3414145</v>
       </c>
     </row>
-    <row r="12" spans="1:9" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A12" s="33" t="s">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="26" t="s">
+      <c r="B12" s="24" t="s">
         <v>35</v>
       </c>
-      <c r="C12" s="40">
+      <c r="C12" s="38">
         <v>664646</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="38">
         <v>601312</v>
       </c>
-      <c r="E12" s="41">
+      <c r="E12" s="39">
         <v>63334</v>
       </c>
-      <c r="F12" s="42">
+      <c r="F12" s="40">
         <v>59503</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="38">
         <v>3831</v>
       </c>
-      <c r="H12" s="43">
+      <c r="H12" s="41">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:9" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A13" s="34" t="s">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="27" t="s">
+      <c r="B13" s="25" t="s">
         <v>36</v>
       </c>
-      <c r="C13" s="44">
-[...5 lines deleted...]
-      <c r="E13" s="45">
+      <c r="C13" s="42">
+        <v>107260</v>
+      </c>
+      <c r="D13" s="42">
+        <v>46694</v>
+      </c>
+      <c r="E13" s="43">
         <v>60566</v>
       </c>
-      <c r="F13" s="46">
+      <c r="F13" s="44">
         <v>60566</v>
       </c>
-      <c r="G13" s="44">
+      <c r="G13" s="42">
         <v>0</v>
       </c>
-      <c r="H13" s="47">
+      <c r="H13" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:9" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A14" s="35" t="s">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="27" t="s">
+      <c r="B14" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="44">
+      <c r="C14" s="42">
         <v>3497472</v>
       </c>
-      <c r="D14" s="44">
+      <c r="D14" s="42">
         <v>2882270</v>
       </c>
-      <c r="E14" s="45">
+      <c r="E14" s="43">
         <v>615201</v>
       </c>
-      <c r="F14" s="46">
+      <c r="F14" s="44">
         <v>610916</v>
       </c>
-      <c r="G14" s="44">
+      <c r="G14" s="42">
         <v>3896</v>
       </c>
-      <c r="H14" s="47">
+      <c r="H14" s="45">
         <v>389</v>
       </c>
     </row>
-    <row r="15" spans="1:9" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="34" t="s">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="32" t="s">
+      <c r="B15" s="30" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="44">
+      <c r="C15" s="42">
         <v>2542353</v>
       </c>
-      <c r="D15" s="48">
+      <c r="D15" s="46">
         <v>972755</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="47">
         <v>1569599</v>
       </c>
-      <c r="F15" s="50">
+      <c r="F15" s="48">
         <v>1548715</v>
       </c>
-      <c r="G15" s="48">
+      <c r="G15" s="46">
         <v>20678</v>
       </c>
-      <c r="H15" s="51">
+      <c r="H15" s="49">
         <v>206</v>
       </c>
     </row>
-    <row r="16" spans="1:9" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A16" s="36" t="s">
+    <row r="16" spans="1:9" ht="21" x14ac:dyDescent="0.25">
+      <c r="A16" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="28" t="s">
+      <c r="B16" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="44">
+      <c r="C16" s="42">
         <v>354793</v>
       </c>
-      <c r="D16" s="44">
+      <c r="D16" s="42">
         <v>204066</v>
       </c>
-      <c r="E16" s="45">
+      <c r="E16" s="43">
         <v>150727</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="44">
         <v>143574</v>
       </c>
-      <c r="G16" s="44">
+      <c r="G16" s="42">
         <v>7129</v>
       </c>
-      <c r="H16" s="47">
+      <c r="H16" s="45">
         <v>24</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="36" t="s">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="C17" s="44">
+      <c r="C17" s="42">
         <v>2006793</v>
       </c>
-      <c r="D17" s="44">
+      <c r="D17" s="42">
         <v>1632446</v>
       </c>
-      <c r="E17" s="45">
+      <c r="E17" s="43">
         <v>374347</v>
       </c>
-      <c r="F17" s="46">
+      <c r="F17" s="44">
         <v>369744</v>
       </c>
-      <c r="G17" s="44">
+      <c r="G17" s="42">
         <v>2511</v>
       </c>
-      <c r="H17" s="47">
+      <c r="H17" s="45">
         <v>2092</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="36" t="s">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" s="34" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="B18" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="C18" s="44">
+      <c r="C18" s="42">
         <v>3418539</v>
       </c>
-      <c r="D18" s="44">
+      <c r="D18" s="42">
         <v>2841925</v>
       </c>
-      <c r="E18" s="45">
+      <c r="E18" s="43">
         <v>576614</v>
       </c>
-      <c r="F18" s="46">
+      <c r="F18" s="44">
         <v>571499</v>
       </c>
-      <c r="G18" s="44">
+      <c r="G18" s="42">
         <v>5099</v>
       </c>
-      <c r="H18" s="47">
+      <c r="H18" s="45">
         <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="36" t="s">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" s="34" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="29" t="s">
+      <c r="B19" s="27" t="s">
         <v>42</v>
       </c>
-      <c r="C19" s="44">
-[...5 lines deleted...]
-      <c r="E19" s="45">
+      <c r="C19" s="42">
+        <v>1305888</v>
+      </c>
+      <c r="D19" s="42">
+        <v>866118</v>
+      </c>
+      <c r="E19" s="43">
         <v>439771</v>
       </c>
-      <c r="F19" s="46">
+      <c r="F19" s="44">
         <v>421199</v>
       </c>
-      <c r="G19" s="44">
+      <c r="G19" s="42">
         <v>18533</v>
       </c>
-      <c r="H19" s="47">
+      <c r="H19" s="45">
         <v>39</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="36" t="s">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" s="34" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="29" t="s">
+      <c r="B20" s="27" t="s">
         <v>43</v>
       </c>
-      <c r="C20" s="44">
+      <c r="C20" s="42">
         <v>351094</v>
       </c>
-      <c r="D20" s="44">
+      <c r="D20" s="42">
         <v>302008</v>
       </c>
-      <c r="E20" s="45">
+      <c r="E20" s="43">
         <v>49086</v>
       </c>
-      <c r="F20" s="46">
+      <c r="F20" s="44">
         <v>48556</v>
       </c>
-      <c r="G20" s="44">
+      <c r="G20" s="42">
         <v>400</v>
       </c>
-      <c r="H20" s="47">
+      <c r="H20" s="45">
         <v>130</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="36" t="s">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" s="34" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="29" t="s">
+      <c r="B21" s="27" t="s">
         <v>44</v>
       </c>
-      <c r="C21" s="44">
+      <c r="C21" s="42">
         <v>1671475</v>
       </c>
-      <c r="D21" s="44">
+      <c r="D21" s="42">
         <v>1285101</v>
       </c>
-      <c r="E21" s="45">
+      <c r="E21" s="43">
         <v>386374</v>
       </c>
-      <c r="F21" s="46">
+      <c r="F21" s="44">
         <v>385611</v>
       </c>
-      <c r="G21" s="44">
+      <c r="G21" s="42">
         <v>763</v>
       </c>
-      <c r="H21" s="47">
+      <c r="H21" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="36" t="s">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="B22" s="29" t="s">
+      <c r="B22" s="27" t="s">
         <v>45</v>
       </c>
-      <c r="C22" s="44">
+      <c r="C22" s="42">
         <v>4062303</v>
       </c>
-      <c r="D22" s="44">
+      <c r="D22" s="42">
         <v>1367968</v>
       </c>
-      <c r="E22" s="45">
+      <c r="E22" s="43">
         <v>2694335</v>
       </c>
-      <c r="F22" s="46">
+      <c r="F22" s="44">
         <v>2657576</v>
       </c>
-      <c r="G22" s="44">
+      <c r="G22" s="42">
         <v>25397</v>
       </c>
-      <c r="H22" s="47">
+      <c r="H22" s="45">
         <v>11363</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="36" t="s">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="34" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="29" t="s">
+      <c r="B23" s="27" t="s">
         <v>46</v>
       </c>
-      <c r="C23" s="44">
-[...5 lines deleted...]
-      <c r="E23" s="45">
+      <c r="C23" s="42">
+        <v>3305118</v>
+      </c>
+      <c r="D23" s="46">
+        <v>2751192</v>
+      </c>
+      <c r="E23" s="43">
         <v>553926</v>
       </c>
-      <c r="F23" s="52">
+      <c r="F23" s="50">
         <v>433820</v>
       </c>
-      <c r="G23" s="48">
+      <c r="G23" s="46">
         <v>10411</v>
       </c>
-      <c r="H23" s="53">
+      <c r="H23" s="51">
         <v>109695</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="36" t="s">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="B24" s="29" t="s">
+      <c r="B24" s="27" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="44">
-[...5 lines deleted...]
-      <c r="E24" s="45">
+      <c r="C24" s="42">
+        <v>2600628</v>
+      </c>
+      <c r="D24" s="42">
+        <v>2113794</v>
+      </c>
+      <c r="E24" s="43">
         <v>486834</v>
       </c>
-      <c r="F24" s="46">
+      <c r="F24" s="44">
         <v>473435</v>
       </c>
-      <c r="G24" s="44">
+      <c r="G24" s="42">
         <v>13398</v>
       </c>
-      <c r="H24" s="47">
+      <c r="H24" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="36" t="s">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="34" t="s">
         <v>27</v>
       </c>
-      <c r="B25" s="29" t="s">
+      <c r="B25" s="27" t="s">
         <v>48</v>
       </c>
-      <c r="C25" s="44">
-[...5 lines deleted...]
-      <c r="E25" s="45">
+      <c r="C25" s="42">
+        <v>1475123</v>
+      </c>
+      <c r="D25" s="42">
+        <v>1085964</v>
+      </c>
+      <c r="E25" s="43">
         <v>389160</v>
       </c>
-      <c r="F25" s="46">
+      <c r="F25" s="44">
         <v>388093</v>
       </c>
-      <c r="G25" s="44">
+      <c r="G25" s="42">
         <v>1066</v>
       </c>
-      <c r="H25" s="47">
+      <c r="H25" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="36" t="s">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="B26" s="30" t="s">
+      <c r="B26" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="44">
+      <c r="C26" s="42">
         <v>1990717</v>
       </c>
-      <c r="D26" s="48">
+      <c r="D26" s="46">
         <v>1439384</v>
       </c>
-      <c r="E26" s="45">
+      <c r="E26" s="43">
         <v>551333</v>
       </c>
-      <c r="F26" s="52">
+      <c r="F26" s="50">
         <v>551041</v>
       </c>
-      <c r="G26" s="48">
+      <c r="G26" s="46">
         <v>130</v>
       </c>
-      <c r="H26" s="53">
+      <c r="H26" s="51">
         <v>162</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A27" s="36" t="s">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" s="34" t="s">
         <v>58</v>
       </c>
-      <c r="B27" s="29" t="s">
+      <c r="B27" s="27" t="s">
         <v>50</v>
       </c>
-      <c r="C27" s="44">
+      <c r="C27" s="42">
         <v>443947</v>
       </c>
-      <c r="D27" s="48">
+      <c r="D27" s="46">
         <v>431957</v>
       </c>
-      <c r="E27" s="45">
+      <c r="E27" s="43">
         <v>11990</v>
       </c>
-      <c r="F27" s="52">
+      <c r="F27" s="50">
         <v>11015</v>
       </c>
-      <c r="G27" s="48">
+      <c r="G27" s="46">
         <v>975</v>
       </c>
-      <c r="H27" s="53">
+      <c r="H27" s="51">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A28" s="36" t="s">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" s="34" t="s">
         <v>59</v>
       </c>
-      <c r="B28" s="29" t="s">
+      <c r="B28" s="27" t="s">
         <v>51</v>
       </c>
-      <c r="C28" s="44">
+      <c r="C28" s="42">
         <v>934542</v>
       </c>
-      <c r="D28" s="44">
+      <c r="D28" s="42">
         <v>849971</v>
       </c>
-      <c r="E28" s="45">
+      <c r="E28" s="43">
         <v>84571</v>
       </c>
-      <c r="F28" s="46">
+      <c r="F28" s="44">
         <v>77091</v>
       </c>
-      <c r="G28" s="44">
+      <c r="G28" s="42">
         <v>6929</v>
       </c>
-      <c r="H28" s="47">
+      <c r="H28" s="45">
         <v>551</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A29" s="36" t="s">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" s="34" t="s">
         <v>29</v>
       </c>
-      <c r="B29" s="29" t="s">
+      <c r="B29" s="27" t="s">
         <v>52</v>
       </c>
-      <c r="C29" s="44">
+      <c r="C29" s="42">
         <v>660932</v>
       </c>
-      <c r="D29" s="44">
+      <c r="D29" s="42">
         <v>524500</v>
       </c>
-      <c r="E29" s="45">
+      <c r="E29" s="43">
         <v>136432</v>
       </c>
-      <c r="F29" s="46">
+      <c r="F29" s="44">
         <v>135732</v>
       </c>
-      <c r="G29" s="44">
+      <c r="G29" s="42">
         <v>665</v>
       </c>
-      <c r="H29" s="47">
+      <c r="H29" s="45">
         <v>34</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A30" s="36" t="s">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="B30" s="29" t="s">
+      <c r="B30" s="27" t="s">
         <v>53</v>
       </c>
-      <c r="C30" s="44">
+      <c r="C30" s="42">
         <v>1178463</v>
       </c>
-      <c r="D30" s="44">
+      <c r="D30" s="42">
         <v>985883</v>
       </c>
-      <c r="E30" s="45">
+      <c r="E30" s="43">
         <v>192580</v>
       </c>
-      <c r="F30" s="46">
+      <c r="F30" s="44">
         <v>179797</v>
       </c>
-      <c r="G30" s="44">
+      <c r="G30" s="42">
         <v>12783</v>
       </c>
-      <c r="H30" s="47">
+      <c r="H30" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A31" s="37" t="s">
+    <row r="31" spans="1:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="A31" s="35" t="s">
         <v>31</v>
       </c>
-      <c r="B31" s="30" t="s">
+      <c r="B31" s="28" t="s">
         <v>61</v>
       </c>
-      <c r="C31" s="44">
+      <c r="C31" s="42">
         <v>48340452</v>
       </c>
-      <c r="D31" s="44">
+      <c r="D31" s="42">
         <v>34852549</v>
       </c>
-      <c r="E31" s="45">
+      <c r="E31" s="43">
         <v>13487903</v>
       </c>
-      <c r="F31" s="46">
+      <c r="F31" s="44">
         <v>7884407</v>
       </c>
-      <c r="G31" s="44">
+      <c r="G31" s="42">
         <v>2962121</v>
       </c>
-      <c r="H31" s="47">
+      <c r="H31" s="45">
         <v>2641375</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="12" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="38" t="s">
+    <row r="32" spans="1:8" ht="11" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="B32" s="31" t="s">
+      <c r="B32" s="29" t="s">
         <v>54</v>
       </c>
-      <c r="C32" s="54">
+      <c r="C32" s="52">
         <v>5775373</v>
       </c>
-      <c r="D32" s="55">
+      <c r="D32" s="53">
         <v>1597076</v>
       </c>
-      <c r="E32" s="56">
+      <c r="E32" s="54">
         <v>4178297</v>
       </c>
-      <c r="F32" s="57">
+      <c r="F32" s="55">
         <v>3381636</v>
       </c>
-      <c r="G32" s="55">
+      <c r="G32" s="53">
         <v>148591</v>
       </c>
-      <c r="H32" s="58">
+      <c r="H32" s="56">
         <v>648069</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="F7:H7"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="C12:H32">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.27559055118110237" bottom="0.32" header="0.23" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="48" max="16383" man="1"/>
     <brk id="104" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">