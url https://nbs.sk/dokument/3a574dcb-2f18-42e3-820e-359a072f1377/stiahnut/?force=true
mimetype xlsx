--- v0 (2026-01-29)
+++ v1 (2026-04-01)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{86EA835C-CF0D-4515-ADFB-CE9C9B5F81F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A55863B3-6494-4C89-8E67-85B12266F014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4A18CC16-B2C9-4B7C-B5EB-F01E3DAA30DC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{F258AF36-4F9E-4DAC-8B1F-E37D63FCA62B}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_stavy_aktiva_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_stavy_pasiva_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_stavy_aktiva (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_stavy_pasiva (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_stavy_aktiva (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_stavy_aktiva_09!$A$1:$Q$74</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_stavy_pasiva_09!$A$4:$K$74</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_stavy_aktiva_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_stavy_pasiva (06_08)'!$A:$A,'NBS_stavy_pasiva (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_stavy_pasiva_09!$A:$A,NBS_stavy_pasiva_09!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1565,54 +1565,54 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="79" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="80" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="81" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{EFFCBC88-D526-4C79-9697-4946A2E97ED4}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{23B46A8E-341A-4536-9961-A923F1F49052}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{2E2D2FAB-750F-4621-A9CB-94FA48853500}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="2" xr:uid="{02DACDA6-B251-4621-9541-6F81E6E29706}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{7A2F5BF2-C4E9-4369-AAC9-ACB8B73D7527}"/>
+    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{D36BAECE-FD6C-4BE4-B208-968BBD85D6D3}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1889,116 +1889,116 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B8F56E1-0A62-412E-B67C-E977030FC9A9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C097D7D6-3904-4BD8-8133-BAAFAA85CAC2}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:GB343"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B188" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="Q210" sqref="Q210"/>
+      <selection pane="bottomRight" activeCell="A211" sqref="A211"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.28515625" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="13" width="12.140625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="13.33203125" style="4" customWidth="1"/>
+    <col min="2" max="5" width="12.109375" style="4" customWidth="1"/>
+    <col min="6" max="9" width="12.44140625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="14.33203125" style="4" customWidth="1"/>
+    <col min="11" max="13" width="12.109375" style="4" customWidth="1"/>
     <col min="14" max="17" width="13" style="4" customWidth="1"/>
-    <col min="18" max="18" width="10.28515625" style="3" customWidth="1"/>
-    <col min="19" max="16384" width="10.28515625" style="4"/>
+    <col min="18" max="18" width="10.33203125" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
-    <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="113"/>
       <c r="B4" s="115" t="s">
         <v>3</v>
       </c>
@@ -13349,107 +13349,209 @@
       </c>
       <c r="K208" s="94">
         <v>147.09</v>
       </c>
       <c r="L208" s="95">
         <v>146.91</v>
       </c>
       <c r="M208" s="96">
         <v>0.18</v>
       </c>
       <c r="N208" s="97">
         <v>36177.120000000003</v>
       </c>
       <c r="O208" s="20">
         <v>104.89</v>
       </c>
       <c r="P208" s="97">
         <v>1008.27</v>
       </c>
       <c r="Q208" s="97">
         <v>57857.93</v>
       </c>
       <c r="S208" s="21"/>
     </row>
     <row r="209" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="19"/>
-[...15 lines deleted...]
-      <c r="Q209" s="20"/>
+      <c r="A209" s="83">
+        <v>45992</v>
+      </c>
+      <c r="B209" s="94">
+        <v>702.61</v>
+      </c>
+      <c r="C209" s="95">
+        <v>676.81</v>
+      </c>
+      <c r="D209" s="95">
+        <v>0</v>
+      </c>
+      <c r="E209" s="96">
+        <v>25.8</v>
+      </c>
+      <c r="F209" s="94">
+        <v>19673.23</v>
+      </c>
+      <c r="G209" s="95">
+        <v>3064.1</v>
+      </c>
+      <c r="H209" s="95">
+        <v>16326.52</v>
+      </c>
+      <c r="I209" s="96">
+        <v>282.61</v>
+      </c>
+      <c r="J209" s="97">
+        <v>0</v>
+      </c>
+      <c r="K209" s="94">
+        <v>152.19</v>
+      </c>
+      <c r="L209" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M209" s="96">
+        <v>5.28</v>
+      </c>
+      <c r="N209" s="97">
+        <v>35898.18</v>
+      </c>
+      <c r="O209" s="20">
+        <v>111.09</v>
+      </c>
+      <c r="P209" s="97">
+        <v>1167.97</v>
+      </c>
+      <c r="Q209" s="97">
+        <v>57705.27</v>
+      </c>
       <c r="S209" s="21"/>
     </row>
     <row r="210" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="19"/>
-[...15 lines deleted...]
-      <c r="Q210" s="20"/>
+      <c r="A210" s="83">
+        <v>46023</v>
+      </c>
+      <c r="B210" s="94">
+        <v>636.95000000000005</v>
+      </c>
+      <c r="C210" s="95">
+        <v>616.35</v>
+      </c>
+      <c r="D210" s="95">
+        <v>0</v>
+      </c>
+      <c r="E210" s="96">
+        <v>20.6</v>
+      </c>
+      <c r="F210" s="94">
+        <v>20042.16</v>
+      </c>
+      <c r="G210" s="95">
+        <v>3323.04</v>
+      </c>
+      <c r="H210" s="95">
+        <v>16410.68</v>
+      </c>
+      <c r="I210" s="96">
+        <v>308.44</v>
+      </c>
+      <c r="J210" s="97">
+        <v>0</v>
+      </c>
+      <c r="K210" s="94">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="L210" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M210" s="96">
+        <v>5.39</v>
+      </c>
+      <c r="N210" s="97">
+        <v>35894.29</v>
+      </c>
+      <c r="O210" s="20">
+        <v>110.23</v>
+      </c>
+      <c r="P210" s="97">
+        <v>1092</v>
+      </c>
+      <c r="Q210" s="97">
+        <v>57927.93</v>
+      </c>
       <c r="S210" s="21"/>
     </row>
     <row r="211" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="19"/>
-[...15 lines deleted...]
-      <c r="Q211" s="20"/>
+      <c r="A211" s="83">
+        <v>46054</v>
+      </c>
+      <c r="B211" s="94">
+        <v>656.07</v>
+      </c>
+      <c r="C211" s="95">
+        <v>633.05999999999995</v>
+      </c>
+      <c r="D211" s="95">
+        <v>0</v>
+      </c>
+      <c r="E211" s="96">
+        <v>23.01</v>
+      </c>
+      <c r="F211" s="94">
+        <v>19986.32</v>
+      </c>
+      <c r="G211" s="95">
+        <v>3435.21</v>
+      </c>
+      <c r="H211" s="95">
+        <v>16218.85</v>
+      </c>
+      <c r="I211" s="96">
+        <v>332.26</v>
+      </c>
+      <c r="J211" s="97">
+        <v>0</v>
+      </c>
+      <c r="K211" s="94">
+        <v>152.35</v>
+      </c>
+      <c r="L211" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M211" s="96">
+        <v>5.44</v>
+      </c>
+      <c r="N211" s="97">
+        <v>36165.39</v>
+      </c>
+      <c r="O211" s="20">
+        <v>109.31</v>
+      </c>
+      <c r="P211" s="97">
+        <v>962.72</v>
+      </c>
+      <c r="Q211" s="97">
+        <v>58032.160000000003</v>
+      </c>
       <c r="S211" s="21"/>
     </row>
     <row r="212" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A212" s="19"/>
       <c r="B212" s="20"/>
       <c r="C212" s="20"/>
       <c r="D212" s="20"/>
       <c r="E212" s="20"/>
       <c r="F212" s="20"/>
       <c r="G212" s="20"/>
       <c r="H212" s="20"/>
       <c r="I212" s="20"/>
       <c r="J212" s="20"/>
       <c r="K212" s="20"/>
       <c r="L212" s="20"/>
       <c r="M212" s="20"/>
       <c r="N212" s="20"/>
       <c r="O212" s="20"/>
       <c r="P212" s="20"/>
       <c r="Q212" s="20"/>
       <c r="S212" s="21"/>
     </row>
     <row r="213" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" s="19"/>
       <c r="B213" s="20"/>
@@ -15988,144 +16090,144 @@
       <c r="O343" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AE5AAD6-7198-4B71-A7B0-2B5DC2AA1236}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56463BB6-AC18-4106-BF26-ADDE42284702}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:P211"/>
+  <dimension ref="A1:P215"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A202" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B213" sqref="B213"/>
+      <pane ySplit="5" topLeftCell="A193" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C219" sqref="C219"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.28515625" style="4"/>
+    <col min="12" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="35"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="36"/>
       <c r="B4" s="117" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="116" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="109"/>
       <c r="G4" s="110" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="110" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="110" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="110" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="119" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
     </row>
-    <row r="5" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="40"/>
       <c r="B5" s="118"/>
       <c r="C5" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="42" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="118"/>
       <c r="H5" s="118"/>
       <c r="I5" s="118"/>
       <c r="J5" s="118"/>
       <c r="K5" s="120"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
     </row>
@@ -23379,95 +23481,200 @@
       <c r="D208" s="17">
         <v>24510.54</v>
       </c>
       <c r="E208" s="17">
         <v>433.02</v>
       </c>
       <c r="F208" s="104">
         <v>475.59</v>
       </c>
       <c r="G208" s="18">
         <v>0</v>
       </c>
       <c r="H208" s="18">
         <v>-120.92</v>
       </c>
       <c r="I208" s="18">
         <v>2963.01</v>
       </c>
       <c r="J208" s="18">
         <v>12430.81</v>
       </c>
       <c r="K208" s="84">
         <v>57857.919999999998</v>
       </c>
     </row>
-    <row r="211" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B211" s="20" t="s">
+    <row r="209" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A209" s="83">
+        <v>45992</v>
+      </c>
+      <c r="B209" s="18">
+        <v>17425.79</v>
+      </c>
+      <c r="C209" s="49">
+        <v>24368.01</v>
+      </c>
+      <c r="D209" s="17">
+        <v>23254.45</v>
+      </c>
+      <c r="E209" s="17">
+        <v>634.63</v>
+      </c>
+      <c r="F209" s="104">
+        <v>478.93</v>
+      </c>
+      <c r="G209" s="18">
+        <v>0</v>
+      </c>
+      <c r="H209" s="18">
+        <v>-144.13999999999999</v>
+      </c>
+      <c r="I209" s="18">
+        <v>3080.21</v>
+      </c>
+      <c r="J209" s="18">
+        <v>12975.39</v>
+      </c>
+      <c r="K209" s="84">
+        <v>57705.26</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A210" s="83">
+        <v>46023</v>
+      </c>
+      <c r="B210" s="18">
+        <v>17073.689999999999</v>
+      </c>
+      <c r="C210" s="49">
+        <v>24782.33</v>
+      </c>
+      <c r="D210" s="17">
+        <v>23871.49</v>
+      </c>
+      <c r="E210" s="17">
+        <v>399.18</v>
+      </c>
+      <c r="F210" s="104">
+        <v>511.66</v>
+      </c>
+      <c r="G210" s="18">
+        <v>0</v>
+      </c>
+      <c r="H210" s="18">
+        <v>520.98</v>
+      </c>
+      <c r="I210" s="18">
+        <v>2243.61</v>
+      </c>
+      <c r="J210" s="18">
+        <v>13307.32</v>
+      </c>
+      <c r="K210" s="84">
+        <v>57927.93</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A211" s="83">
+        <v>46054</v>
+      </c>
+      <c r="B211" s="18">
+        <v>17064.5</v>
+      </c>
+      <c r="C211" s="49">
+        <v>24571.599999999999</v>
+      </c>
+      <c r="D211" s="17">
+        <v>23693.24</v>
+      </c>
+      <c r="E211" s="17">
+        <v>400.93</v>
+      </c>
+      <c r="F211" s="104">
+        <v>477.44</v>
+      </c>
+      <c r="G211" s="18">
+        <v>0</v>
+      </c>
+      <c r="H211" s="18">
+        <v>786.34</v>
+      </c>
+      <c r="I211" s="18">
+        <v>2307.77</v>
+      </c>
+      <c r="J211" s="18">
+        <v>13301.96</v>
+      </c>
+      <c r="K211" s="84">
+        <v>58032.17</v>
+      </c>
+    </row>
+    <row r="215" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B215" s="20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E1E545F-4B82-4A0B-91D8-7634C0BA53C6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F48962E-2B64-4937-88D8-C99A6FDF2D99}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA691"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="D31" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="10.28515625" style="4"/>
+    <col min="1" max="1" width="10.33203125" style="4" customWidth="1"/>
+    <col min="2" max="17" width="14.33203125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="10.33203125" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" s="51" t="s">
@@ -23489,51 +23696,51 @@
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
     </row>
-    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
     </row>
     <row r="5" spans="1:27" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="121"/>
       <c r="B5" s="115" t="s">
         <v>3</v>
       </c>
@@ -25791,51 +25998,51 @@
         <v>4</v>
       </c>
       <c r="N41" s="57">
         <v>4991</v>
       </c>
       <c r="O41" s="58">
         <v>180</v>
       </c>
       <c r="P41" s="57">
         <v>267</v>
       </c>
       <c r="Q41" s="59">
         <v>14089</v>
       </c>
       <c r="R41" s="6"/>
       <c r="S41" s="15"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="7"/>
       <c r="Z41" s="7"/>
       <c r="AA41" s="7"/>
     </row>
-    <row r="42" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="61">
         <v>39783</v>
       </c>
       <c r="B42" s="62">
         <v>178</v>
       </c>
       <c r="C42" s="63">
         <v>168</v>
       </c>
       <c r="D42" s="63">
         <v>0</v>
       </c>
       <c r="E42" s="64">
         <v>10</v>
       </c>
       <c r="F42" s="62">
         <v>11077</v>
       </c>
       <c r="G42" s="63">
         <v>5014</v>
       </c>
       <c r="H42" s="63">
         <v>6031</v>
       </c>
       <c r="I42" s="64">
@@ -27527,161 +27734,161 @@
     <row r="687" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C06EBF0A-5A7D-44F0-BBEA-20A1E78425D2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D369AE13-30E0-421D-8717-B68850C50E18}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:P112"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B28" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.28515625" style="4"/>
+    <col min="12" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="70"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="35"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="51" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="70"/>
       <c r="C3" s="35"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
     </row>
-    <row r="5" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="71"/>
       <c r="B5" s="117" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="116" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="108"/>
       <c r="E5" s="108"/>
       <c r="F5" s="109"/>
       <c r="G5" s="110" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="110" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="110" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="110" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="119" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
     </row>
-    <row r="6" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="72"/>
       <c r="B6" s="118"/>
       <c r="C6" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="118"/>
       <c r="H6" s="118"/>
       <c r="I6" s="118"/>
       <c r="J6" s="118"/>
       <c r="K6" s="120"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="38"/>
       <c r="O6" s="38"/>
       <c r="P6" s="38"/>
     </row>
@@ -28923,51 +29130,51 @@
         <v>12555</v>
       </c>
       <c r="E41" s="55">
         <v>2</v>
       </c>
       <c r="F41" s="74">
         <v>38</v>
       </c>
       <c r="G41" s="57">
         <v>1517</v>
       </c>
       <c r="H41" s="57">
         <v>-4581</v>
       </c>
       <c r="I41" s="57">
         <v>132</v>
       </c>
       <c r="J41" s="57">
         <v>196</v>
       </c>
       <c r="K41" s="75">
         <v>14089</v>
       </c>
       <c r="M41" s="48"/>
     </row>
-    <row r="42" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="61">
         <v>39783</v>
       </c>
       <c r="B42" s="65">
         <v>2556</v>
       </c>
       <c r="C42" s="76">
         <v>14858</v>
       </c>
       <c r="D42" s="63">
         <v>14818</v>
       </c>
       <c r="E42" s="63">
         <v>0</v>
       </c>
       <c r="F42" s="77">
         <v>40</v>
       </c>
       <c r="G42" s="65">
         <v>1002</v>
       </c>
       <c r="H42" s="65">
         <v>-4729</v>
       </c>
       <c r="I42" s="65">