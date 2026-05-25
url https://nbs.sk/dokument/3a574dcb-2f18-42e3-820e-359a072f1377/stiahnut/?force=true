--- v1 (2026-04-01)
+++ v2 (2026-05-25)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A55863B3-6494-4C89-8E67-85B12266F014}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{53D274BA-F8C9-4A8B-ABD5-7ABA5C8BD223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{F258AF36-4F9E-4DAC-8B1F-E37D63FCA62B}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D87D32B0-EDF1-4DF4-ADD9-DE30FDF296FF}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_stavy_aktiva_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_stavy_pasiva_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_stavy_aktiva (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_stavy_pasiva (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_stavy_aktiva (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_stavy_aktiva_09!$A$1:$Q$74</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_stavy_pasiva_09!$A$4:$K$74</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_stavy_aktiva_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_stavy_pasiva (06_08)'!$A:$A,'NBS_stavy_pasiva (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_stavy_pasiva_09!$A:$A,NBS_stavy_pasiva_09!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1565,54 +1565,54 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="79" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="80" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="81" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{2E2D2FAB-750F-4621-A9CB-94FA48853500}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{D36BAECE-FD6C-4BE4-B208-968BBD85D6D3}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{19BB45F1-6B50-4AD7-9FB5-1042F0146D25}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="2" xr:uid="{BA852DBB-D3A3-4A78-8213-BCD1DB7A36FD}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{CCBCDC88-129D-4AAF-AF69-DB8F5ED7A818}"/>
+    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{85546A91-9986-4AF3-A219-6184000E74B8}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1889,116 +1889,116 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C097D7D6-3904-4BD8-8133-BAAFAA85CAC2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96CEC010-C12D-43A1-898C-A4B2C16CC9D8}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:GB343"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B188" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A211" sqref="A211"/>
+      <selection pane="bottomRight" activeCell="C215" sqref="C215"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.33203125" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="13" width="12.109375" style="4" customWidth="1"/>
+    <col min="1" max="1" width="13.28515625" style="4" customWidth="1"/>
+    <col min="2" max="5" width="12.140625" style="4" customWidth="1"/>
+    <col min="6" max="9" width="12.42578125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" style="4" customWidth="1"/>
+    <col min="11" max="13" width="12.140625" style="4" customWidth="1"/>
     <col min="14" max="17" width="13" style="4" customWidth="1"/>
-    <col min="18" max="18" width="10.33203125" style="3" customWidth="1"/>
-    <col min="19" max="16384" width="10.33203125" style="4"/>
+    <col min="18" max="18" width="10.28515625" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
-    <row r="3" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="113"/>
       <c r="B4" s="115" t="s">
         <v>3</v>
       </c>
@@ -13395,54 +13395,54 @@
       <c r="H209" s="95">
         <v>16326.52</v>
       </c>
       <c r="I209" s="96">
         <v>282.61</v>
       </c>
       <c r="J209" s="97">
         <v>0</v>
       </c>
       <c r="K209" s="94">
         <v>152.19</v>
       </c>
       <c r="L209" s="95">
         <v>146.91</v>
       </c>
       <c r="M209" s="96">
         <v>5.28</v>
       </c>
       <c r="N209" s="97">
         <v>35898.18</v>
       </c>
       <c r="O209" s="20">
         <v>111.09</v>
       </c>
       <c r="P209" s="97">
-        <v>1167.97</v>
+        <v>1376.39</v>
       </c>
       <c r="Q209" s="97">
-        <v>57705.27</v>
+        <v>57913.69</v>
       </c>
       <c r="S209" s="21"/>
     </row>
     <row r="210" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A210" s="83">
         <v>46023</v>
       </c>
       <c r="B210" s="94">
         <v>636.95000000000005</v>
       </c>
       <c r="C210" s="95">
         <v>616.35</v>
       </c>
       <c r="D210" s="95">
         <v>0</v>
       </c>
       <c r="E210" s="96">
         <v>20.6</v>
       </c>
       <c r="F210" s="94">
         <v>20042.16</v>
       </c>
       <c r="G210" s="95">
         <v>3323.04</v>
       </c>
@@ -13511,67 +13511,101 @@
       </c>
       <c r="K211" s="94">
         <v>152.35</v>
       </c>
       <c r="L211" s="95">
         <v>146.91</v>
       </c>
       <c r="M211" s="96">
         <v>5.44</v>
       </c>
       <c r="N211" s="97">
         <v>36165.39</v>
       </c>
       <c r="O211" s="20">
         <v>109.31</v>
       </c>
       <c r="P211" s="97">
         <v>962.72</v>
       </c>
       <c r="Q211" s="97">
         <v>58032.160000000003</v>
       </c>
       <c r="S211" s="21"/>
     </row>
     <row r="212" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="19"/>
-[...15 lines deleted...]
-      <c r="Q212" s="20"/>
+      <c r="A212" s="83">
+        <v>46082</v>
+      </c>
+      <c r="B212" s="94">
+        <v>679.02</v>
+      </c>
+      <c r="C212" s="95">
+        <v>659.44</v>
+      </c>
+      <c r="D212" s="95">
+        <v>0</v>
+      </c>
+      <c r="E212" s="96">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="F212" s="94">
+        <v>19444.07</v>
+      </c>
+      <c r="G212" s="95">
+        <v>2924.3</v>
+      </c>
+      <c r="H212" s="95">
+        <v>16160.65</v>
+      </c>
+      <c r="I212" s="96">
+        <v>359.12</v>
+      </c>
+      <c r="J212" s="97">
+        <v>0</v>
+      </c>
+      <c r="K212" s="94">
+        <v>151.78</v>
+      </c>
+      <c r="L212" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M212" s="96">
+        <v>4.87</v>
+      </c>
+      <c r="N212" s="97">
+        <v>34734.589999999997</v>
+      </c>
+      <c r="O212" s="20">
+        <v>108.99</v>
+      </c>
+      <c r="P212" s="97">
+        <v>1078.45</v>
+      </c>
+      <c r="Q212" s="97">
+        <v>56196.9</v>
+      </c>
       <c r="S212" s="21"/>
     </row>
     <row r="213" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A213" s="19"/>
       <c r="B213" s="20"/>
       <c r="C213" s="20"/>
       <c r="D213" s="20"/>
       <c r="E213" s="20"/>
       <c r="F213" s="20"/>
       <c r="G213" s="20"/>
       <c r="H213" s="20"/>
       <c r="I213" s="20"/>
       <c r="J213" s="20"/>
       <c r="K213" s="20"/>
       <c r="L213" s="20"/>
       <c r="M213" s="20"/>
       <c r="N213" s="20"/>
       <c r="O213" s="20"/>
       <c r="P213" s="20"/>
       <c r="Q213" s="20"/>
       <c r="S213" s="21"/>
     </row>
     <row r="214" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A214" s="19"/>
       <c r="B214" s="20"/>
@@ -16090,144 +16124,144 @@
       <c r="O343" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56463BB6-AC18-4106-BF26-ADDE42284702}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42071956-7630-4D36-BC4C-FC7FF4073329}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="A1:P215"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A193" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C219" sqref="C219"/>
+      <selection pane="bottomLeft" activeCell="A212" sqref="A212:IV212"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.88671875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.33203125" style="4"/>
+    <col min="12" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="35"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="36"/>
       <c r="B4" s="117" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="116" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="108"/>
       <c r="E4" s="108"/>
       <c r="F4" s="109"/>
       <c r="G4" s="110" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="110" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="110" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="110" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="119" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
     </row>
-    <row r="5" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="40"/>
       <c r="B5" s="118"/>
       <c r="C5" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="42" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="118"/>
       <c r="H5" s="118"/>
       <c r="I5" s="118"/>
       <c r="J5" s="118"/>
       <c r="K5" s="120"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
     </row>
@@ -23504,60 +23538,60 @@
       </c>
     </row>
     <row r="209" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A209" s="83">
         <v>45992</v>
       </c>
       <c r="B209" s="18">
         <v>17425.79</v>
       </c>
       <c r="C209" s="49">
         <v>24368.01</v>
       </c>
       <c r="D209" s="17">
         <v>23254.45</v>
       </c>
       <c r="E209" s="17">
         <v>634.63</v>
       </c>
       <c r="F209" s="104">
         <v>478.93</v>
       </c>
       <c r="G209" s="18">
         <v>0</v>
       </c>
       <c r="H209" s="18">
-        <v>-144.13999999999999</v>
+        <v>-75.72</v>
       </c>
       <c r="I209" s="18">
         <v>3080.21</v>
       </c>
       <c r="J209" s="18">
-        <v>12975.39</v>
+        <v>13115.39</v>
       </c>
       <c r="K209" s="84">
-        <v>57705.26</v>
+        <v>57913.68</v>
       </c>
     </row>
     <row r="210" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A210" s="83">
         <v>46023</v>
       </c>
       <c r="B210" s="18">
         <v>17073.689999999999</v>
       </c>
       <c r="C210" s="49">
         <v>24782.33</v>
       </c>
       <c r="D210" s="17">
         <v>23871.49</v>
       </c>
       <c r="E210" s="17">
         <v>399.18</v>
       </c>
       <c r="F210" s="104">
         <v>511.66</v>
       </c>
       <c r="G210" s="18">
         <v>0</v>
       </c>
       <c r="H210" s="18">
@@ -23584,97 +23618,132 @@
         <v>24571.599999999999</v>
       </c>
       <c r="D211" s="17">
         <v>23693.24</v>
       </c>
       <c r="E211" s="17">
         <v>400.93</v>
       </c>
       <c r="F211" s="104">
         <v>477.44</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
       <c r="H211" s="18">
         <v>786.34</v>
       </c>
       <c r="I211" s="18">
         <v>2307.77</v>
       </c>
       <c r="J211" s="18">
         <v>13301.96</v>
       </c>
       <c r="K211" s="84">
         <v>58032.17</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A212" s="83">
+        <v>46082</v>
+      </c>
+      <c r="B212" s="18">
+        <v>17161.900000000001</v>
+      </c>
+      <c r="C212" s="49">
+        <v>23004.82</v>
+      </c>
+      <c r="D212" s="17">
+        <v>22161.53</v>
+      </c>
+      <c r="E212" s="17">
+        <v>414.35</v>
+      </c>
+      <c r="F212" s="104">
+        <v>428.93</v>
+      </c>
+      <c r="G212" s="18">
+        <v>0</v>
+      </c>
+      <c r="H212" s="18">
+        <v>37.72</v>
+      </c>
+      <c r="I212" s="18">
+        <v>2508.86</v>
+      </c>
+      <c r="J212" s="18">
+        <v>13483.61</v>
+      </c>
+      <c r="K212" s="84">
+        <v>56196.91</v>
       </c>
     </row>
     <row r="215" spans="1:11" x14ac:dyDescent="0.25">
       <c r="B215" s="20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F48962E-2B64-4937-88D8-C99A6FDF2D99}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FB1383F-05F0-4091-A00A-D274B98F3A2D}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA691"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="D31" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.33203125" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="10.33203125" style="4"/>
+    <col min="1" max="1" width="10.28515625" style="4" customWidth="1"/>
+    <col min="2" max="17" width="14.28515625" style="4" customWidth="1"/>
+    <col min="18" max="18" width="10.28515625" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" s="51" t="s">
@@ -23696,51 +23765,51 @@
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
     </row>
-    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
     </row>
     <row r="5" spans="1:27" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="121"/>
       <c r="B5" s="115" t="s">
         <v>3</v>
       </c>
@@ -25998,51 +26067,51 @@
         <v>4</v>
       </c>
       <c r="N41" s="57">
         <v>4991</v>
       </c>
       <c r="O41" s="58">
         <v>180</v>
       </c>
       <c r="P41" s="57">
         <v>267</v>
       </c>
       <c r="Q41" s="59">
         <v>14089</v>
       </c>
       <c r="R41" s="6"/>
       <c r="S41" s="15"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="7"/>
       <c r="Z41" s="7"/>
       <c r="AA41" s="7"/>
     </row>
-    <row r="42" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="61">
         <v>39783</v>
       </c>
       <c r="B42" s="62">
         <v>178</v>
       </c>
       <c r="C42" s="63">
         <v>168</v>
       </c>
       <c r="D42" s="63">
         <v>0</v>
       </c>
       <c r="E42" s="64">
         <v>10</v>
       </c>
       <c r="F42" s="62">
         <v>11077</v>
       </c>
       <c r="G42" s="63">
         <v>5014</v>
       </c>
       <c r="H42" s="63">
         <v>6031</v>
       </c>
       <c r="I42" s="64">
@@ -27734,161 +27803,161 @@
     <row r="687" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D369AE13-30E0-421D-8717-B68850C50E18}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81A4EFBF-2F3A-4CDA-ACCE-0841EEF86F3B}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:P112"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B28" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.88671875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.33203125" style="4"/>
+    <col min="12" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="70"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="35"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="51" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="70"/>
       <c r="C3" s="35"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
     </row>
-    <row r="5" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="71"/>
       <c r="B5" s="117" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="116" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="108"/>
       <c r="E5" s="108"/>
       <c r="F5" s="109"/>
       <c r="G5" s="110" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="110" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="110" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="110" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="119" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
     </row>
-    <row r="6" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="72"/>
       <c r="B6" s="118"/>
       <c r="C6" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="118"/>
       <c r="H6" s="118"/>
       <c r="I6" s="118"/>
       <c r="J6" s="118"/>
       <c r="K6" s="120"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="38"/>
       <c r="O6" s="38"/>
       <c r="P6" s="38"/>
     </row>
@@ -29130,51 +29199,51 @@
         <v>12555</v>
       </c>
       <c r="E41" s="55">
         <v>2</v>
       </c>
       <c r="F41" s="74">
         <v>38</v>
       </c>
       <c r="G41" s="57">
         <v>1517</v>
       </c>
       <c r="H41" s="57">
         <v>-4581</v>
       </c>
       <c r="I41" s="57">
         <v>132</v>
       </c>
       <c r="J41" s="57">
         <v>196</v>
       </c>
       <c r="K41" s="75">
         <v>14089</v>
       </c>
       <c r="M41" s="48"/>
     </row>
-    <row r="42" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="61">
         <v>39783</v>
       </c>
       <c r="B42" s="65">
         <v>2556</v>
       </c>
       <c r="C42" s="76">
         <v>14858</v>
       </c>
       <c r="D42" s="63">
         <v>14818</v>
       </c>
       <c r="E42" s="63">
         <v>0</v>
       </c>
       <c r="F42" s="77">
         <v>40</v>
       </c>
       <c r="G42" s="65">
         <v>1002</v>
       </c>
       <c r="H42" s="65">
         <v>-4729</v>
       </c>
       <c r="I42" s="65">