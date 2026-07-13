--- v2 (2026-05-25)
+++ v3 (2026-07-13)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{53D274BA-F8C9-4A8B-ABD5-7ABA5C8BD223}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B613A6C3-5233-4048-9DDC-9C04941B7AC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{D87D32B0-EDF1-4DF4-ADD9-DE30FDF296FF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CE7E3724-7D51-4081-9E74-30AA31162D9B}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_stavy_aktiva_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_stavy_pasiva_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_stavy_aktiva (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_stavy_pasiva (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_stavy_aktiva (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_stavy_aktiva_09!$A$1:$Q$74</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_stavy_pasiva_09!$A$4:$K$74</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_stavy_aktiva_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_stavy_pasiva (06_08)'!$A:$A,'NBS_stavy_pasiva (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_stavy_pasiva_09!$A:$A,NBS_stavy_pasiva_09!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1565,54 +1565,54 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="79" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="80" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="81" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{19BB45F1-6B50-4AD7-9FB5-1042F0146D25}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{85546A91-9986-4AF3-A219-6184000E74B8}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{3368C9B9-575A-4CD5-8C82-F4DFD5CF14BB}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="2" xr:uid="{8237897D-07B5-4985-B2FD-81F9A530B6A1}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{D806B08E-EE1C-4638-948B-ABD467FCF393}"/>
+    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{BF191392-1173-4CA2-AF59-0564DB7AA132}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1889,59 +1889,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96CEC010-C12D-43A1-898C-A4B2C16CC9D8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6FDF4E2-BC50-4738-BB5C-66D813D13B3F}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:GB343"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="B188" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="C215" sqref="C215"/>
+      <selection pane="bottomRight" activeCell="D216" sqref="D216"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.28515625" style="4" customWidth="1"/>
     <col min="2" max="5" width="12.140625" style="4" customWidth="1"/>
     <col min="6" max="9" width="12.42578125" style="4" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="4" customWidth="1"/>
     <col min="11" max="13" width="12.140625" style="4" customWidth="1"/>
     <col min="14" max="17" width="13" style="4" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="3" customWidth="1"/>
     <col min="19" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
@@ -13565,87 +13565,155 @@
       </c>
       <c r="K212" s="94">
         <v>151.78</v>
       </c>
       <c r="L212" s="95">
         <v>146.91</v>
       </c>
       <c r="M212" s="96">
         <v>4.87</v>
       </c>
       <c r="N212" s="97">
         <v>34734.589999999997</v>
       </c>
       <c r="O212" s="20">
         <v>108.99</v>
       </c>
       <c r="P212" s="97">
         <v>1078.45</v>
       </c>
       <c r="Q212" s="97">
         <v>56196.9</v>
       </c>
       <c r="S212" s="21"/>
     </row>
     <row r="213" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="19"/>
-[...15 lines deleted...]
-      <c r="Q213" s="20"/>
+      <c r="A213" s="83">
+        <v>46113</v>
+      </c>
+      <c r="B213" s="94">
+        <v>675.79</v>
+      </c>
+      <c r="C213" s="95">
+        <v>657.18</v>
+      </c>
+      <c r="D213" s="95">
+        <v>0</v>
+      </c>
+      <c r="E213" s="96">
+        <v>18.61</v>
+      </c>
+      <c r="F213" s="94">
+        <v>19682.96</v>
+      </c>
+      <c r="G213" s="95">
+        <v>3120.61</v>
+      </c>
+      <c r="H213" s="95">
+        <v>16201.48</v>
+      </c>
+      <c r="I213" s="96">
+        <v>360.88</v>
+      </c>
+      <c r="J213" s="97">
+        <v>0</v>
+      </c>
+      <c r="K213" s="94">
+        <v>152.16</v>
+      </c>
+      <c r="L213" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M213" s="96">
+        <v>5.25</v>
+      </c>
+      <c r="N213" s="97">
+        <v>34474.04</v>
+      </c>
+      <c r="O213" s="20">
+        <v>108.81</v>
+      </c>
+      <c r="P213" s="97">
+        <v>1013.24</v>
+      </c>
+      <c r="Q213" s="97">
+        <v>56107</v>
+      </c>
       <c r="S213" s="21"/>
     </row>
     <row r="214" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="19"/>
-[...15 lines deleted...]
-      <c r="Q214" s="20"/>
+      <c r="A214" s="83">
+        <v>46143</v>
+      </c>
+      <c r="B214" s="94">
+        <v>615.95000000000005</v>
+      </c>
+      <c r="C214" s="95">
+        <v>598.22</v>
+      </c>
+      <c r="D214" s="95">
+        <v>0</v>
+      </c>
+      <c r="E214" s="96">
+        <v>17.73</v>
+      </c>
+      <c r="F214" s="94">
+        <v>19075.05</v>
+      </c>
+      <c r="G214" s="95">
+        <v>3150.12</v>
+      </c>
+      <c r="H214" s="95">
+        <v>15528.53</v>
+      </c>
+      <c r="I214" s="96">
+        <v>396.4</v>
+      </c>
+      <c r="J214" s="97">
+        <v>0</v>
+      </c>
+      <c r="K214" s="94">
+        <v>152.62</v>
+      </c>
+      <c r="L214" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M214" s="96">
+        <v>5.7</v>
+      </c>
+      <c r="N214" s="97">
+        <v>34538.5</v>
+      </c>
+      <c r="O214" s="20">
+        <v>108.57</v>
+      </c>
+      <c r="P214" s="97">
+        <v>1018.12</v>
+      </c>
+      <c r="Q214" s="97">
+        <v>55508.81</v>
+      </c>
       <c r="S214" s="21"/>
     </row>
     <row r="215" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A215" s="19"/>
       <c r="B215" s="20"/>
       <c r="C215" s="20"/>
       <c r="D215" s="20"/>
       <c r="E215" s="20"/>
       <c r="F215" s="20"/>
       <c r="G215" s="20"/>
       <c r="H215" s="20"/>
       <c r="I215" s="20"/>
       <c r="J215" s="20"/>
       <c r="K215" s="20"/>
       <c r="L215" s="20"/>
       <c r="M215" s="20"/>
       <c r="N215" s="20"/>
       <c r="O215" s="20"/>
       <c r="P215" s="20"/>
       <c r="Q215" s="20"/>
       <c r="S215" s="21"/>
     </row>
     <row r="216" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A216" s="19"/>
       <c r="B216" s="20"/>
@@ -16124,57 +16192,57 @@
       <c r="O343" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42071956-7630-4D36-BC4C-FC7FF4073329}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D300316-B26B-4898-B9DD-5DA6C4B58AAC}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:P215"/>
+  <dimension ref="A1:P217"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A193" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A212" sqref="A212:IV212"/>
+      <selection pane="bottomLeft" activeCell="B217" sqref="B217"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
     <col min="12" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
@@ -23655,77 +23723,147 @@
       <c r="D212" s="17">
         <v>22161.53</v>
       </c>
       <c r="E212" s="17">
         <v>414.35</v>
       </c>
       <c r="F212" s="104">
         <v>428.93</v>
       </c>
       <c r="G212" s="18">
         <v>0</v>
       </c>
       <c r="H212" s="18">
         <v>37.72</v>
       </c>
       <c r="I212" s="18">
         <v>2508.86</v>
       </c>
       <c r="J212" s="18">
         <v>13483.61</v>
       </c>
       <c r="K212" s="84">
         <v>56196.91</v>
       </c>
     </row>
-    <row r="215" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B215" s="20" t="s">
+    <row r="213" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A213" s="83">
+        <v>46113</v>
+      </c>
+      <c r="B213" s="18">
+        <v>17223.2</v>
+      </c>
+      <c r="C213" s="49">
+        <v>22835.26</v>
+      </c>
+      <c r="D213" s="17">
+        <v>21987.22</v>
+      </c>
+      <c r="E213" s="17">
+        <v>410.47</v>
+      </c>
+      <c r="F213" s="104">
+        <v>437.57</v>
+      </c>
+      <c r="G213" s="18">
+        <v>0</v>
+      </c>
+      <c r="H213" s="18">
+        <v>245.49</v>
+      </c>
+      <c r="I213" s="18">
+        <v>2305.0700000000002</v>
+      </c>
+      <c r="J213" s="18">
+        <v>13497.98</v>
+      </c>
+      <c r="K213" s="84">
+        <v>56107</v>
+      </c>
+    </row>
+    <row r="214" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A214" s="83">
+        <v>46143</v>
+      </c>
+      <c r="B214" s="18">
+        <v>17274.21</v>
+      </c>
+      <c r="C214" s="49">
+        <v>22111.759999999998</v>
+      </c>
+      <c r="D214" s="17">
+        <v>21307.05</v>
+      </c>
+      <c r="E214" s="17">
+        <v>421.37</v>
+      </c>
+      <c r="F214" s="104">
+        <v>383.33</v>
+      </c>
+      <c r="G214" s="18">
+        <v>0</v>
+      </c>
+      <c r="H214" s="18">
+        <v>382.92</v>
+      </c>
+      <c r="I214" s="18">
+        <v>2138.98</v>
+      </c>
+      <c r="J214" s="18">
+        <v>13600.93</v>
+      </c>
+      <c r="K214" s="84">
+        <v>55508.800000000003</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B217" s="20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1FB1383F-05F0-4091-A00A-D274B98F3A2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C599F86F-2347-4479-964B-7F993D358A05}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA691"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="D31" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="4" customWidth="1"/>
     <col min="2" max="17" width="14.28515625" style="4" customWidth="1"/>
     <col min="18" max="18" width="10.28515625" style="3" customWidth="1"/>
     <col min="19" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
@@ -27803,51 +27941,51 @@
     <row r="687" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81A4EFBF-2F3A-4CDA-ACCE-0841EEF86F3B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0383FF1-4D2E-46A0-83C5-A86608B91D5B}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:P112"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B28" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
     <col min="12" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="70"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>