--- v3 (2026-07-13)
+++ v4 (2026-09-11)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B613A6C3-5233-4048-9DDC-9C04941B7AC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9D42FD3F-4D00-4338-88B9-3056011B1161}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{CE7E3724-7D51-4081-9E74-30AA31162D9B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{C4303EEF-83D2-4050-872E-7A928DE66898}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_stavy_aktiva_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_stavy_pasiva_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_stavy_aktiva (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_stavy_pasiva (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_stavy_aktiva (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_stavy_aktiva_09!$A$1:$Q$74</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_stavy_pasiva_09!$A$4:$K$74</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_stavy_aktiva_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_stavy_pasiva (06_08)'!$A:$A,'NBS_stavy_pasiva (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_stavy_pasiva_09!$A:$A,NBS_stavy_pasiva_09!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -1318,51 +1318,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1516,103 +1516,104 @@
     <xf numFmtId="212" fontId="7" fillId="0" borderId="56" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="212" fontId="7" fillId="0" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="212" fontId="7" fillId="0" borderId="57" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="58" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="61" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="62" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="63" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="65" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="66" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="212" fontId="7" fillId="0" borderId="67" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="68" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="212" fontId="7" fillId="0" borderId="69" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="70" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="9" fillId="3" borderId="29" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="71" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="72" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="44" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="73" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="75" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="76" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="78" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="74" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="79" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="80" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="81" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="77" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{3368C9B9-575A-4CD5-8C82-F4DFD5CF14BB}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{BF191392-1173-4CA2-AF59-0564DB7AA132}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="1" xr:uid="{E9A533BB-BB80-4FEA-8AD2-1E499C1F7D1E}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="2" xr:uid="{CB3F7AEC-B07B-4780-A310-087CDE23D4E6}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{2E689D31-4617-46C8-BE32-08EA23AB5476}"/>
+    <cellStyle name="Normal_M1-12NBS_CR0609" xfId="4" xr:uid="{7B3BEBB8-4B0E-48C1-85B5-ED4973104B2D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1889,212 +1890,212 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E6FDF4E2-BC50-4738-BB5C-66D813D13B3F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAAFB60A-DEC8-4184-A084-825BA4D744AA}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:GB343"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B188" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="D201" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="D216" sqref="D216"/>
+      <selection pane="bottomRight" activeCell="A219" sqref="A219"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.28515625" style="4" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="13" width="12.140625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="13.33203125" style="4" customWidth="1"/>
+    <col min="2" max="5" width="12.109375" style="4" customWidth="1"/>
+    <col min="6" max="9" width="12.44140625" style="4" customWidth="1"/>
+    <col min="10" max="10" width="14.33203125" style="4" customWidth="1"/>
+    <col min="11" max="13" width="12.109375" style="4" customWidth="1"/>
     <col min="14" max="17" width="13" style="4" customWidth="1"/>
-    <col min="18" max="18" width="10.28515625" style="3" customWidth="1"/>
-    <col min="19" max="16384" width="10.28515625" style="4"/>
+    <col min="18" max="18" width="10.33203125" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
-    <row r="3" spans="1:19" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:19" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
     </row>
     <row r="4" spans="1:19" s="7" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="113"/>
-      <c r="B4" s="115" t="s">
+      <c r="A4" s="114"/>
+      <c r="B4" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="108"/>
-[...2 lines deleted...]
-      <c r="F4" s="116" t="s">
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="117" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="108"/>
-[...2 lines deleted...]
-      <c r="J4" s="117" t="s">
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="107" t="s">
+      <c r="K4" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="108"/>
-[...1 lines deleted...]
-      <c r="N4" s="110" t="s">
+      <c r="L4" s="109"/>
+      <c r="M4" s="110"/>
+      <c r="N4" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="109" t="s">
+      <c r="O4" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="110" t="s">
+      <c r="P4" s="111" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="105" t="s">
+      <c r="Q4" s="106" t="s">
         <v>10</v>
       </c>
       <c r="R4" s="6"/>
     </row>
     <row r="5" spans="1:19" s="7" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="114"/>
+      <c r="A5" s="115"/>
       <c r="B5" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="111"/>
+      <c r="J5" s="112"/>
       <c r="K5" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="111"/>
-[...2 lines deleted...]
-      <c r="Q5" s="106"/>
+      <c r="N5" s="112"/>
+      <c r="O5" s="113"/>
+      <c r="P5" s="112"/>
+      <c r="Q5" s="107"/>
       <c r="R5" s="6"/>
     </row>
     <row r="6" spans="1:19" s="7" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="14">
         <v>39814</v>
       </c>
       <c r="B6" s="89">
         <v>873</v>
       </c>
       <c r="C6" s="90">
         <v>863</v>
       </c>
       <c r="D6" s="90">
         <v>0</v>
       </c>
       <c r="E6" s="91">
         <v>10</v>
       </c>
       <c r="F6" s="89">
         <v>8378</v>
       </c>
       <c r="G6" s="90">
         <v>5312</v>
       </c>
       <c r="H6" s="90">
@@ -13673,87 +13674,155 @@
       </c>
       <c r="K214" s="94">
         <v>152.62</v>
       </c>
       <c r="L214" s="95">
         <v>146.91</v>
       </c>
       <c r="M214" s="96">
         <v>5.7</v>
       </c>
       <c r="N214" s="97">
         <v>34538.5</v>
       </c>
       <c r="O214" s="20">
         <v>108.57</v>
       </c>
       <c r="P214" s="97">
         <v>1018.12</v>
       </c>
       <c r="Q214" s="97">
         <v>55508.81</v>
       </c>
       <c r="S214" s="21"/>
     </row>
     <row r="215" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="19"/>
-[...15 lines deleted...]
-      <c r="Q215" s="20"/>
+      <c r="A215" s="83">
+        <v>46174</v>
+      </c>
+      <c r="B215" s="94">
+        <v>776.14</v>
+      </c>
+      <c r="C215" s="95">
+        <v>758.72</v>
+      </c>
+      <c r="D215" s="95">
+        <v>0</v>
+      </c>
+      <c r="E215" s="96">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="F215" s="94">
+        <v>18674.05</v>
+      </c>
+      <c r="G215" s="95">
+        <v>2789.4</v>
+      </c>
+      <c r="H215" s="95">
+        <v>15488.06</v>
+      </c>
+      <c r="I215" s="96">
+        <v>396.58</v>
+      </c>
+      <c r="J215" s="97">
+        <v>0</v>
+      </c>
+      <c r="K215" s="94">
+        <v>152.37</v>
+      </c>
+      <c r="L215" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M215" s="96">
+        <v>5.45</v>
+      </c>
+      <c r="N215" s="97">
+        <v>34103.51</v>
+      </c>
+      <c r="O215" s="20">
+        <v>108.81</v>
+      </c>
+      <c r="P215" s="97">
+        <v>1013.52</v>
+      </c>
+      <c r="Q215" s="97">
+        <v>54828.4</v>
+      </c>
       <c r="S215" s="21"/>
     </row>
     <row r="216" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="19"/>
-[...15 lines deleted...]
-      <c r="Q216" s="20"/>
+      <c r="A216" s="83">
+        <v>46204</v>
+      </c>
+      <c r="B216" s="94">
+        <v>686.67</v>
+      </c>
+      <c r="C216" s="95">
+        <v>668.38</v>
+      </c>
+      <c r="D216" s="95">
+        <v>0</v>
+      </c>
+      <c r="E216" s="96">
+        <v>18.28</v>
+      </c>
+      <c r="F216" s="94">
+        <v>18430.03</v>
+      </c>
+      <c r="G216" s="95">
+        <v>2650.45</v>
+      </c>
+      <c r="H216" s="95">
+        <v>15397.65</v>
+      </c>
+      <c r="I216" s="96">
+        <v>381.92</v>
+      </c>
+      <c r="J216" s="97">
+        <v>0</v>
+      </c>
+      <c r="K216" s="94">
+        <v>152.4</v>
+      </c>
+      <c r="L216" s="95">
+        <v>146.91</v>
+      </c>
+      <c r="M216" s="96">
+        <v>5.49</v>
+      </c>
+      <c r="N216" s="97">
+        <v>34723.83</v>
+      </c>
+      <c r="O216" s="20">
+        <v>109.68</v>
+      </c>
+      <c r="P216" s="97">
+        <v>1155.46</v>
+      </c>
+      <c r="Q216" s="97">
+        <v>55258.07</v>
+      </c>
       <c r="S216" s="21"/>
     </row>
     <row r="217" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A217" s="19"/>
       <c r="B217" s="20"/>
       <c r="C217" s="20"/>
       <c r="D217" s="20"/>
       <c r="E217" s="20"/>
       <c r="F217" s="20"/>
       <c r="G217" s="20"/>
       <c r="H217" s="20"/>
       <c r="I217" s="20"/>
       <c r="J217" s="20"/>
       <c r="K217" s="20"/>
       <c r="L217" s="20"/>
       <c r="M217" s="20"/>
       <c r="N217" s="20"/>
       <c r="O217" s="20"/>
       <c r="P217" s="20"/>
       <c r="Q217" s="20"/>
       <c r="S217" s="21"/>
     </row>
     <row r="218" spans="1:19" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A218" s="19"/>
       <c r="B218" s="20"/>
@@ -16192,163 +16261,163 @@
       <c r="O343" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7D300316-B26B-4898-B9DD-5DA6C4B58AAC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{557A8A9E-A916-46C6-A47C-39A70746BEE9}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:P217"/>
+  <dimension ref="A1:P219"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A193" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B217" sqref="B217"/>
+      <pane ySplit="5" topLeftCell="A196" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B220" sqref="B220"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.28515625" style="4"/>
+    <col min="12" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="35"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="36"/>
-      <c r="B4" s="117" t="s">
+      <c r="B4" s="118" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="116" t="s">
+      <c r="C4" s="117" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="108"/>
-[...2 lines deleted...]
-      <c r="G4" s="110" t="s">
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="111" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="110" t="s">
+      <c r="H4" s="111" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="110" t="s">
+      <c r="I4" s="111" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="110" t="s">
+      <c r="J4" s="111" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="119" t="s">
+      <c r="K4" s="120" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="37"/>
       <c r="M4" s="38"/>
       <c r="N4" s="38"/>
       <c r="O4" s="38"/>
       <c r="P4" s="38"/>
     </row>
-    <row r="5" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="40"/>
-      <c r="B5" s="118"/>
+      <c r="B5" s="119"/>
       <c r="C5" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="42" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="42" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="G5" s="118"/>
-[...3 lines deleted...]
-      <c r="K5" s="120"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="119"/>
+      <c r="K5" s="121"/>
       <c r="L5" s="37"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
     </row>
     <row r="6" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="86">
         <v>39814</v>
       </c>
       <c r="B6" s="44">
         <v>7397</v>
       </c>
       <c r="C6" s="45">
         <v>3187</v>
       </c>
       <c r="D6" s="46">
         <v>3132</v>
       </c>
       <c r="E6" s="46">
         <v>15</v>
       </c>
       <c r="F6" s="47">
         <v>40</v>
       </c>
@@ -23793,95 +23862,189 @@
       <c r="D214" s="17">
         <v>21307.05</v>
       </c>
       <c r="E214" s="17">
         <v>421.37</v>
       </c>
       <c r="F214" s="104">
         <v>383.33</v>
       </c>
       <c r="G214" s="18">
         <v>0</v>
       </c>
       <c r="H214" s="18">
         <v>382.92</v>
       </c>
       <c r="I214" s="18">
         <v>2138.98</v>
       </c>
       <c r="J214" s="18">
         <v>13600.93</v>
       </c>
       <c r="K214" s="84">
         <v>55508.800000000003</v>
       </c>
     </row>
-    <row r="217" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B217" s="20" t="s">
+    <row r="215" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A215" s="83">
+        <v>46174</v>
+      </c>
+      <c r="B215" s="18">
+        <v>17331.080000000002</v>
+      </c>
+      <c r="C215" s="49">
+        <v>21572.07</v>
+      </c>
+      <c r="D215" s="17">
+        <v>20786.169999999998</v>
+      </c>
+      <c r="E215" s="17">
+        <v>426.59</v>
+      </c>
+      <c r="F215" s="104">
+        <v>359.31</v>
+      </c>
+      <c r="G215" s="18">
+        <v>0</v>
+      </c>
+      <c r="H215" s="18">
+        <v>25.86</v>
+      </c>
+      <c r="I215" s="18">
+        <v>2174.17</v>
+      </c>
+      <c r="J215" s="18">
+        <v>13725.22</v>
+      </c>
+      <c r="K215" s="84">
+        <v>54828.4</v>
+      </c>
+    </row>
+    <row r="216" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A216" s="83">
+        <v>46204</v>
+      </c>
+      <c r="B216" s="18">
+        <v>17415.8</v>
+      </c>
+      <c r="C216" s="49">
+        <v>22110.32</v>
+      </c>
+      <c r="D216" s="17">
+        <v>21351.48</v>
+      </c>
+      <c r="E216" s="17">
+        <v>418.2</v>
+      </c>
+      <c r="F216" s="104">
+        <v>340.65</v>
+      </c>
+      <c r="G216" s="18">
+        <v>0</v>
+      </c>
+      <c r="H216" s="18">
+        <v>-86.58</v>
+      </c>
+      <c r="I216" s="18">
+        <v>2136.98</v>
+      </c>
+      <c r="J216" s="18">
+        <v>13681.54</v>
+      </c>
+      <c r="K216" s="84">
+        <v>55258.06</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="B217" s="105"/>
+      <c r="C217" s="105"/>
+      <c r="D217" s="105"/>
+      <c r="E217" s="105"/>
+      <c r="F217" s="105"/>
+      <c r="G217" s="105"/>
+      <c r="H217" s="105"/>
+      <c r="I217" s="105"/>
+      <c r="J217" s="105"/>
+      <c r="K217" s="105"/>
+    </row>
+    <row r="218" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B218" s="48"/>
+      <c r="C218" s="48"/>
+      <c r="D218" s="48"/>
+      <c r="E218" s="48"/>
+      <c r="F218" s="48"/>
+      <c r="G218" s="48"/>
+      <c r="H218" s="48"/>
+      <c r="I218" s="48"/>
+      <c r="J218" s="48"/>
+      <c r="K218" s="48"/>
+    </row>
+    <row r="219" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B219" s="20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="58" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="53" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C599F86F-2347-4479-964B-7F993D358A05}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E82F8737-BB4B-4F6D-A2FC-0106789B86AB}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AA691"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="D31" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="A42" sqref="A42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.28515625" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="10.28515625" style="4"/>
+    <col min="1" max="1" width="10.33203125" style="4" customWidth="1"/>
+    <col min="2" max="17" width="14.33203125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="10.33203125" style="3" customWidth="1"/>
+    <col min="19" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" s="51" t="s">
@@ -23903,146 +24066,146 @@
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
     </row>
-    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
     </row>
     <row r="5" spans="1:27" ht="35.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="121"/>
-      <c r="B5" s="115" t="s">
+      <c r="A5" s="122"/>
+      <c r="B5" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="108"/>
-[...2 lines deleted...]
-      <c r="F5" s="116" t="s">
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="117" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="108"/>
-[...2 lines deleted...]
-      <c r="J5" s="117" t="s">
+      <c r="G5" s="109"/>
+      <c r="H5" s="109"/>
+      <c r="I5" s="110"/>
+      <c r="J5" s="118" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="107" t="s">
+      <c r="K5" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="108"/>
-[...1 lines deleted...]
-      <c r="N5" s="110" t="s">
+      <c r="L5" s="109"/>
+      <c r="M5" s="110"/>
+      <c r="N5" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="109" t="s">
+      <c r="O5" s="110" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="110" t="s">
+      <c r="P5" s="111" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:27" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="122"/>
+      <c r="A6" s="123"/>
       <c r="B6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="111"/>
+      <c r="J6" s="112"/>
       <c r="K6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="13" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="N6" s="111"/>
-[...2 lines deleted...]
-      <c r="Q6" s="106"/>
+      <c r="N6" s="112"/>
+      <c r="O6" s="113"/>
+      <c r="P6" s="112"/>
+      <c r="Q6" s="107"/>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A7" s="53">
         <v>38718</v>
       </c>
       <c r="B7" s="54">
         <v>1146</v>
       </c>
       <c r="C7" s="55">
         <v>1139</v>
       </c>
       <c r="D7" s="55">
         <v>0</v>
       </c>
       <c r="E7" s="56">
         <v>7</v>
       </c>
       <c r="F7" s="54">
         <v>11346</v>
       </c>
       <c r="G7" s="55">
         <v>4673</v>
       </c>
       <c r="H7" s="55">
         <v>6499</v>
@@ -26205,51 +26368,51 @@
         <v>4</v>
       </c>
       <c r="N41" s="57">
         <v>4991</v>
       </c>
       <c r="O41" s="58">
         <v>180</v>
       </c>
       <c r="P41" s="57">
         <v>267</v>
       </c>
       <c r="Q41" s="59">
         <v>14089</v>
       </c>
       <c r="R41" s="6"/>
       <c r="S41" s="15"/>
       <c r="T41" s="7"/>
       <c r="U41" s="7"/>
       <c r="V41" s="7"/>
       <c r="W41" s="7"/>
       <c r="X41" s="7"/>
       <c r="Y41" s="7"/>
       <c r="Z41" s="7"/>
       <c r="AA41" s="7"/>
     </row>
-    <row r="42" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="61">
         <v>39783</v>
       </c>
       <c r="B42" s="62">
         <v>178</v>
       </c>
       <c r="C42" s="63">
         <v>168</v>
       </c>
       <c r="D42" s="63">
         <v>0</v>
       </c>
       <c r="E42" s="64">
         <v>10</v>
       </c>
       <c r="F42" s="62">
         <v>11077</v>
       </c>
       <c r="G42" s="63">
         <v>5014</v>
       </c>
       <c r="H42" s="63">
         <v>6031</v>
       </c>
       <c r="I42" s="64">
@@ -27941,180 +28104,180 @@
     <row r="687" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="59" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0383FF1-4D2E-46A0-83C5-A86608B91D5B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD24495E-A259-4A91-BA34-7675D3854B1A}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:P112"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B28" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
       <selection pane="bottomRight" activeCell="B56" sqref="B56"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="10.33203125" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="4" customWidth="1"/>
     <col min="2" max="11" width="14" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.28515625" style="4"/>
+    <col min="12" max="16384" width="10.33203125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="70"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="35"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="51" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="70"/>
       <c r="C3" s="35"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="52" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
     </row>
-    <row r="5" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:16" s="39" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="71"/>
-      <c r="B5" s="117" t="s">
+      <c r="B5" s="118" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="116" t="s">
+      <c r="C5" s="117" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="108"/>
-[...2 lines deleted...]
-      <c r="G5" s="110" t="s">
+      <c r="D5" s="109"/>
+      <c r="E5" s="109"/>
+      <c r="F5" s="110"/>
+      <c r="G5" s="111" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="110" t="s">
+      <c r="H5" s="111" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="110" t="s">
+      <c r="I5" s="111" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="110" t="s">
+      <c r="J5" s="111" t="s">
         <v>20</v>
       </c>
-      <c r="K5" s="119" t="s">
+      <c r="K5" s="120" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="38"/>
       <c r="M5" s="38"/>
       <c r="N5" s="38"/>
       <c r="O5" s="38"/>
       <c r="P5" s="38"/>
     </row>
-    <row r="6" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" s="39" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="72"/>
-      <c r="B6" s="118"/>
+      <c r="B6" s="119"/>
       <c r="C6" s="41" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="42" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="42" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="118"/>
-[...3 lines deleted...]
-      <c r="K6" s="120"/>
+      <c r="G6" s="119"/>
+      <c r="H6" s="119"/>
+      <c r="I6" s="119"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="121"/>
       <c r="L6" s="38"/>
       <c r="M6" s="38"/>
       <c r="N6" s="38"/>
       <c r="O6" s="38"/>
       <c r="P6" s="38"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="53">
         <v>38718</v>
       </c>
       <c r="B7" s="57">
         <v>4287</v>
       </c>
       <c r="C7" s="73">
         <v>14269</v>
       </c>
       <c r="D7" s="55">
         <v>14196</v>
       </c>
       <c r="E7" s="55">
         <v>47</v>
       </c>
       <c r="F7" s="74">
         <v>26</v>
       </c>
@@ -29337,51 +29500,51 @@
         <v>12555</v>
       </c>
       <c r="E41" s="55">
         <v>2</v>
       </c>
       <c r="F41" s="74">
         <v>38</v>
       </c>
       <c r="G41" s="57">
         <v>1517</v>
       </c>
       <c r="H41" s="57">
         <v>-4581</v>
       </c>
       <c r="I41" s="57">
         <v>132</v>
       </c>
       <c r="J41" s="57">
         <v>196</v>
       </c>
       <c r="K41" s="75">
         <v>14089</v>
       </c>
       <c r="M41" s="48"/>
     </row>
-    <row r="42" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="61">
         <v>39783</v>
       </c>
       <c r="B42" s="65">
         <v>2556</v>
       </c>
       <c r="C42" s="76">
         <v>14858</v>
       </c>
       <c r="D42" s="63">
         <v>14818</v>
       </c>
       <c r="E42" s="63">
         <v>0</v>
       </c>
       <c r="F42" s="77">
         <v>40</v>
       </c>
       <c r="G42" s="65">
         <v>1002</v>
       </c>
       <c r="H42" s="65">
         <v>-4729</v>
       </c>
       <c r="I42" s="65">