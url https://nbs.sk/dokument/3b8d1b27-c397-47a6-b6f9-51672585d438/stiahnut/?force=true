--- v1 (2026-03-12)
+++ v2 (2026-04-30)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E91565D-E310-4ED1-8259-8EC1EA487B55}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82496BB5-FAB4-45E9-9979-90D95C0E57A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SK FUND ID" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SK FUND ID'!$A$1:$C$76</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SK FUND ID'!$A$1:$C$77</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="193">
   <si>
     <t>IAD Investments, správ. spol., a.s.</t>
   </si>
   <si>
     <t>SK17330254IAD01</t>
   </si>
   <si>
     <t>SK17330254IAD08</t>
   </si>
   <si>
     <t>SK17330254IAD10</t>
   </si>
   <si>
     <t>SK17330254IAD13</t>
   </si>
   <si>
     <t>SK17330254IAD14</t>
   </si>
   <si>
     <t>SK17330254IAD15</t>
   </si>
   <si>
     <t>SK17330254IAD16</t>
   </si>
   <si>
@@ -392,53 +392,50 @@
   <si>
     <t>SK35820705SPO34</t>
   </si>
   <si>
     <t>SK17330254IAD20</t>
   </si>
   <si>
     <t>Privátny investičný fond, o.p.f.</t>
   </si>
   <si>
     <t>SK35820705SPO36</t>
   </si>
   <si>
     <t>SK35820705SPO35</t>
   </si>
   <si>
     <t>SK35742968TAM56</t>
   </si>
   <si>
     <t>J&amp;T INVESTIČNÁ SPOLOČNOSŤ, správ. spol., a.s.</t>
   </si>
   <si>
     <t>SK35742968TAM57</t>
   </si>
   <si>
-    <t>Tatra Asset Management, správ. spol., a.s.</t>
-[...1 lines deleted...]
-  <si>
     <t>Aktívne portfólio, o.p.f.</t>
   </si>
   <si>
     <t>Erste Asset Management GmbH</t>
   </si>
   <si>
     <t>Erste Private Banking Conservative, o.p.f.</t>
   </si>
   <si>
     <t>ERSTE Realitná renta o.p.f.</t>
   </si>
   <si>
     <t>ESG fond dividendových akcií, o.p.f.</t>
   </si>
   <si>
     <t>Euro Plus Fond, o.p.f.</t>
   </si>
   <si>
     <t>Eurový dlhopisový fond, o.p.f.</t>
   </si>
   <si>
     <t>Fond budúcnosti, o.p.f.</t>
   </si>
   <si>
     <t>Fond maximalizovaných výnosov, o.p.f.</t>
@@ -455,107 +452,86 @@
   <si>
     <t>Privátny P11, o.p.f.</t>
   </si>
   <si>
     <t>Svetové akcie, o.p.f.</t>
   </si>
   <si>
     <t>Americký akciový, o.p.f.</t>
   </si>
   <si>
     <t>AP Realitný fond, u.p.f.</t>
   </si>
   <si>
     <t>Balanced Fund, o.p.f.</t>
   </si>
   <si>
     <t>Dlhopisový, o.p.f.</t>
   </si>
   <si>
     <t>Dynamic Balanced Fund, o.p.f.</t>
   </si>
   <si>
     <t>Dynamický dlhopisový fond, o.p.f.</t>
   </si>
   <si>
-    <t>Fond pre modrú planétu dynamický o.p.f.</t>
-[...7 lines deleted...]
-  <si>
     <t>Globálny akciový, o.p.f.</t>
   </si>
   <si>
     <t>Konzervatívny PLUS o.p.f</t>
   </si>
   <si>
     <t>MA fund, o.p.f.</t>
   </si>
   <si>
-    <t>Premium Dynamic o.p.f.</t>
-[...7 lines deleted...]
-  <si>
     <t>Private Growth, o.p.f.</t>
   </si>
   <si>
     <t>Private Growth 1, o.p.f.</t>
   </si>
   <si>
     <t>Private Growth 2, o.p.f.</t>
   </si>
   <si>
     <t>Raiffeisen Emerging Markets Bonds, o.p.f.</t>
   </si>
   <si>
     <t>Realitný Fond, o.p.f.</t>
   </si>
   <si>
     <t>Realitný Fond II., o.p.f.</t>
   </si>
   <si>
     <t>Wealth Growth Balanced Model Fund o.p.f.   </t>
   </si>
   <si>
     <t>Wealth Growth Conservative Model Fund o.p.f.</t>
   </si>
   <si>
     <t>Wealth Growth Dynamic Model Fund o.p.f</t>
   </si>
   <si>
-    <t>Zaistený fond 2026 o.p.f.</t>
-[...1 lines deleted...]
-  <si>
     <t>SK35742968TAM58</t>
   </si>
   <si>
     <t>Global megatrends o.p.f.</t>
   </si>
   <si>
     <t>SK53068351PTN02</t>
   </si>
   <si>
     <t>PARTNERS Fond krátkodobých investícií, o.p.f.</t>
   </si>
   <si>
     <t>SK35786272VAM30</t>
   </si>
   <si>
     <t>SVETOVÉ PORTFÓLIO, o.p.f.</t>
   </si>
   <si>
     <t>J&amp;T INDEX EUR akciový o.p.f.</t>
   </si>
   <si>
     <t>SK53859111JAT01</t>
   </si>
   <si>
     <t>Konzervatívny flexibilný fond o.p.f.</t>
@@ -570,50 +546,98 @@
     <t>Privátny investičný fond 3, u.p.f.</t>
   </si>
   <si>
     <t>FLEXIBILNÉ PORTFÓLIO, o.p.f.</t>
   </si>
   <si>
     <t>Fond globálnych investícií o.p.f.</t>
   </si>
   <si>
     <t>Fond dlhopisových príležitostí, o.p.f.</t>
   </si>
   <si>
     <t>SK35786272VAM31</t>
   </si>
   <si>
     <t>GLOBÁLNE PORTFÓLIO, o.p.f.</t>
   </si>
   <si>
     <t>SK56682999VOS01</t>
   </si>
   <si>
     <t>VOSEM Fond alternatívnych investícií, o.p.f.</t>
   </si>
   <si>
     <t>VOSEM Capital, správ. spol., a.s.</t>
+  </si>
+  <si>
+    <t>Investičná stratégia DynamiQ, o.p.f.</t>
+  </si>
+  <si>
+    <t>Investičná stratégia HarmoniQ, o.p.f.</t>
+  </si>
+  <si>
+    <t>Investičná stratégia SynergiQ, o.p.f.</t>
+  </si>
+  <si>
+    <t>Investičná stratégia pre modrú planétu DynamiQ, o.p.f.</t>
+  </si>
+  <si>
+    <t>Investičná stratégia pre modrú planétu HarmoniQ, o.p.f.</t>
+  </si>
+  <si>
+    <t>Investičná stratégia pre modrú planétu SynergiQ, o.p.f.</t>
+  </si>
+  <si>
+    <t>SK56333714ACR01</t>
+  </si>
+  <si>
+    <t>Smart Wallet Fund, o.p.f.</t>
+  </si>
+  <si>
+    <t>Across Asset Management, správ. spol., a.s.</t>
+  </si>
+  <si>
+    <t>Zaistený fond 2029 o.p.f.</t>
+  </si>
+  <si>
+    <t>Fond Nájomného bývania o.p.f.</t>
+  </si>
+  <si>
+    <t>SK35742968TAM59</t>
+  </si>
+  <si>
+    <t>SK53859111JAT02</t>
+  </si>
+  <si>
+    <t>J&amp;T GLOBAL EUR akciový o.p.f.</t>
+  </si>
+  <si>
+    <t>SK53859111JAT03</t>
+  </si>
+  <si>
+    <t>J&amp;T HARMONY EUR zmiešaný o.p.f.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
@@ -630,57 +654,56 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
@@ -949,1018 +972,1060 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C87"/>
+  <dimension ref="A1:C91"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.75" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="75.625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.69921875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="45.09765625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="75.59765625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="C1" s="5" t="s">
+      <c r="C1" s="3" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>76</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A18" s="2" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>106</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" x14ac:dyDescent="0.2">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="44" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="45" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="46" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="47" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="48" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="49" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A51" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B52" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="C49" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A50" s="1" t="s">
+      <c r="C52" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A53" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A55" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="B56" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A57" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B59" s="2" t="s">
         <v>146</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B51" s="1" t="s">
+      <c r="C59" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B60" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="C51" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B52" s="1" t="s">
+      <c r="C60" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...18 lines deleted...]
-      <c r="B54" s="2" t="s">
+      <c r="C61" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A62" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C54" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B55" s="2" t="s">
+      <c r="C62" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A63" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B63" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="C55" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B56" s="2" t="s">
+      <c r="C63" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A64" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B64" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B57" s="2" t="s">
+      <c r="C64" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A65" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C57" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B58" s="1" t="s">
+      <c r="C65" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A66" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>153</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B59" s="1" t="s">
+      <c r="C66" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A67" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B67" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="C59" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B60" s="1" t="s">
+      <c r="C67" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A68" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B68" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C60" s="1" t="s">
-[...7 lines deleted...]
-      <c r="B61" s="1" t="s">
+      <c r="C68" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B69" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...81 lines deleted...]
-      <c r="A69" s="1" t="s">
+      <c r="C69" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B69" s="1" t="s">
-[...7 lines deleted...]
-      <c r="A70" s="1" t="s">
+      <c r="B70" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A71" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="B71" s="1" t="s">
         <v>109</v>
-      </c>
-[...9 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A72" s="2" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A73" s="2" t="s">
+        <v>56</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>30</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>112</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>181</v>
+        <v>169</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>172</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>173</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>31</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>113</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>169</v>
+        <v>29</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>170</v>
+        <v>115</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>161</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>162</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>28</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>116</v>
       </c>
       <c r="C81" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A82" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A82" s="1" t="s">
+    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A83" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B82" t="s">
+      <c r="B83" t="s">
         <v>103</v>
       </c>
-      <c r="C82" t="s">
+      <c r="C83" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A83" s="1" t="s">
+    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A84" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="B84" s="1" t="s">
         <v>96</v>
-      </c>
-[...9 lines deleted...]
-        <v>171</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>52</v>
+        <v>189</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>97</v>
+        <v>190</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>14</v>
+        <v>191</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>98</v>
+        <v>192</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="87" spans="1:3" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B87" t="s">
+    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A87" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A88" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A89" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>174</v>
+      </c>
+      <c r="B90" t="s">
+        <v>175</v>
+      </c>
+      <c r="C90" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
         <v>183</v>
       </c>
-      <c r="C87" t="s">
+      <c r="B91" t="s">
         <v>184</v>
+      </c>
+      <c r="C91" t="s">
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>