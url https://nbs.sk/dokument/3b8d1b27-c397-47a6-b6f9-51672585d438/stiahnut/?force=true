--- v2 (2026-04-30)
+++ v3 (2026-06-23)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82496BB5-FAB4-45E9-9979-90D95C0E57A6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70FE9B67-681B-4E4C-A7CF-34290C91A0A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SK FUND ID" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SK FUND ID'!$A$1:$C$77</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="273" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="197">
   <si>
     <t>IAD Investments, správ. spol., a.s.</t>
   </si>
   <si>
     <t>SK17330254IAD01</t>
   </si>
   <si>
     <t>SK17330254IAD08</t>
   </si>
   <si>
     <t>SK17330254IAD10</t>
   </si>
   <si>
     <t>SK17330254IAD13</t>
   </si>
   <si>
     <t>SK17330254IAD14</t>
   </si>
   <si>
     <t>SK17330254IAD15</t>
   </si>
   <si>
     <t>SK17330254IAD16</t>
   </si>
   <si>
@@ -311,53 +311,50 @@
   <si>
     <t xml:space="preserve">Protected Equity 1, o.p.f.   </t>
   </si>
   <si>
     <t xml:space="preserve">Protected Equity 2, o.p.f.   </t>
   </si>
   <si>
     <t xml:space="preserve">Prvý realitný fond, o.p.f.   </t>
   </si>
   <si>
     <t>365.invest Capital FKI o.p.f.</t>
   </si>
   <si>
     <t>365.invest, správ. spol., a. s.</t>
   </si>
   <si>
     <t>365.invest Equity FKI o.p.f.</t>
   </si>
   <si>
     <t>J&amp;T BOND EUR zmiešaný o. p. f.</t>
   </si>
   <si>
     <t>J&amp;T PROFIT EUR zmiešaný o. p. f.</t>
   </si>
   <si>
-    <t>J&amp;T SELECT zmiešaný o. p. f.</t>
-[...1 lines deleted...]
-  <si>
     <t>Realitný o.p.f.</t>
   </si>
   <si>
     <t xml:space="preserve">Tatra Asset Management, správ. spol., a.s. </t>
   </si>
   <si>
     <t>SK31621317PPZ88</t>
   </si>
   <si>
     <t>SK53068351PTN01</t>
   </si>
   <si>
     <t>PARTNERS Fond realitných investícií, o.p.f.</t>
   </si>
   <si>
     <t>PARTNERS ASSET MANAGEMENT, správ. spol., a.s.</t>
   </si>
   <si>
     <t>SK35786272VAM29</t>
   </si>
   <si>
     <t xml:space="preserve">Zaistený - IAD depozitné konto, o.p.f.   </t>
   </si>
   <si>
     <t>SK35742968TAM55</t>
@@ -594,50 +591,65 @@
     <t>Smart Wallet Fund, o.p.f.</t>
   </si>
   <si>
     <t>Across Asset Management, správ. spol., a.s.</t>
   </si>
   <si>
     <t>Zaistený fond 2029 o.p.f.</t>
   </si>
   <si>
     <t>Fond Nájomného bývania o.p.f.</t>
   </si>
   <si>
     <t>SK35742968TAM59</t>
   </si>
   <si>
     <t>SK53859111JAT02</t>
   </si>
   <si>
     <t>J&amp;T GLOBAL EUR akciový o.p.f.</t>
   </si>
   <si>
     <t>SK53859111JAT03</t>
   </si>
   <si>
     <t>J&amp;T HARMONY EUR zmiešaný o.p.f.</t>
+  </si>
+  <si>
+    <t>J&amp;T SELECT EUR zmiešaný o. p. f.</t>
+  </si>
+  <si>
+    <t>VOSEM Fond nájomného bývania, o.p.f.</t>
+  </si>
+  <si>
+    <t>VOSEM Fond realitných investícií, o.p.f.</t>
+  </si>
+  <si>
+    <t>SK56682999VOS03</t>
+  </si>
+  <si>
+    <t>SK56682999VOS02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
@@ -972,1060 +984,1082 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:C91"/>
+  <dimension ref="A1:C93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.69921875" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="75.59765625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.75" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="45.125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="75.625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>62</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>72</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>76</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A5" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A7" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A11" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A25" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="26" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="27" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A27" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="28" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="29" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
         <v>40</v>
       </c>
       <c r="B29" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C29" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C29" s="1" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B32" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="C31" s="1" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C32" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B36" s="2" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A38" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B38" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="C37" s="1" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C38" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" x14ac:dyDescent="0.25">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B43" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A44" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C44" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A51" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>157</v>
       </c>
-      <c r="B51" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A54" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A57" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A58" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B58" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A59" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B59" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A60" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A61" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A62" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A63" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A66" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A67" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A68" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A69" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A70" s="1" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A71" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A72" s="2" t="s">
         <v>32</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A73" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B73" s="2" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A74" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A75" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A76" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B76" s="1" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A77" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A80" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A81" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A82" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="B82" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A83" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B83" t="s">
         <v>102</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>103</v>
       </c>
-      <c r="C83" t="s">
-[...3 lines deleted...]
-    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="84" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A84" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A85" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B85" s="1" t="s">
+      <c r="C85" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A86" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="C85" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A86" s="1" t="s">
+      <c r="B86" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="B86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:3" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A89" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>98</v>
+        <v>192</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A90" t="s">
+        <v>173</v>
+      </c>
+      <c r="B90" t="s">
         <v>174</v>
       </c>
-      <c r="B90" t="s">
+      <c r="C90" t="s">
         <v>175</v>
       </c>
-      <c r="C90" t="s">
-[...3 lines deleted...]
-    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+    </row>
+    <row r="91" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A91" t="s">
+        <v>195</v>
+      </c>
+      <c r="B91" t="s">
+        <v>193</v>
+      </c>
+      <c r="C91" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A92" t="s">
+        <v>196</v>
+      </c>
+      <c r="B92" t="s">
+        <v>194</v>
+      </c>
+      <c r="C92" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A93" t="s">
+        <v>182</v>
+      </c>
+      <c r="B93" t="s">
         <v>183</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C93" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>