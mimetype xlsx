--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70FE9B67-681B-4E4C-A7CF-34290C91A0A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SK FUND ID" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'SK FUND ID'!$A$1:$C$77</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="279" uniqueCount="197">
   <si>
     <t>IAD Investments, správ. spol., a.s.</t>
   </si>
   <si>
     <t>SK17330254IAD01</t>
   </si>
   <si>
     <t>SK17330254IAD08</t>