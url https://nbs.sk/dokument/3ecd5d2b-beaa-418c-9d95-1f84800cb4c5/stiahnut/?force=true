--- v0 (2026-08-01)
+++ v1 (2026-10-05)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E468107E-3396-400E-A4D4-D8518E5D0395}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05A104E8-7A3E-406D-9950-1CEFB202BA86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="vklady" sheetId="37" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">vklady!#REF!</definedName>
     <definedName name="DatumOdeslani2">#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">vklady!#REF!</definedName>
     <definedName name="DatumVytVystup2">#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">vklady!#REF!</definedName>
     <definedName name="ObdobiKumulativu2">#REF!</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">vklady!#REF!</definedName>
     <definedName name="REFBAN2">#REF!</definedName>
     <definedName name="REFNAZBAN1" hidden="1">vklady!#REF!</definedName>
     <definedName name="REFNAZBAN2">#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">vklady!#REF!</definedName>
     <definedName name="REFOBD2">#REF!</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1825,394 +1825,394 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A2:W31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="75" workbookViewId="0">
       <pane activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42" style="9" customWidth="1"/>
-    <col min="2" max="2" width="12.83203125" style="1" customWidth="1"/>
-[...22 lines deleted...]
-    <col min="247" max="16384" width="9.1640625" style="1"/>
+    <col min="2" max="2" width="12.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.77734375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.77734375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.77734375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.77734375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.77734375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.77734375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.77734375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.77734375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.77734375" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.77734375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="12.77734375" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.77734375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="12.77734375" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.77734375" style="1" customWidth="1"/>
+    <col min="18" max="18" width="12.77734375" style="1" customWidth="1"/>
+    <col min="19" max="19" width="9.77734375" style="1" customWidth="1"/>
+    <col min="20" max="20" width="12.77734375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="9.77734375" style="1" customWidth="1"/>
+    <col min="22" max="22" width="12.77734375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="9.77734375" style="1" customWidth="1"/>
+    <col min="24" max="246" width="9.109375" style="1" customWidth="1"/>
+    <col min="247" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="22.5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:23" ht="22.8" x14ac:dyDescent="0.4">
       <c r="A2" s="10"/>
       <c r="B2" s="163" t="s">
         <v>35</v>
       </c>
       <c r="C2" s="164"/>
       <c r="D2" s="164"/>
       <c r="E2" s="164"/>
       <c r="F2" s="164"/>
       <c r="G2" s="164"/>
       <c r="H2" s="164"/>
       <c r="I2" s="164"/>
       <c r="J2" s="164"/>
       <c r="K2" s="164"/>
       <c r="L2" s="164"/>
       <c r="M2" s="164"/>
       <c r="N2" s="164"/>
       <c r="O2" s="164"/>
       <c r="P2" s="164"/>
       <c r="Q2" s="164"/>
       <c r="R2" s="164"/>
       <c r="S2" s="3"/>
       <c r="T2" s="4"/>
       <c r="U2" s="5"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="7"/>
       <c r="C3" s="39"/>
       <c r="D3" s="39"/>
       <c r="E3" s="39"/>
       <c r="F3" s="39"/>
       <c r="G3" s="39"/>
       <c r="H3" s="39"/>
       <c r="I3" s="39"/>
       <c r="J3" s="39"/>
       <c r="K3" s="39"/>
       <c r="L3" s="39"/>
       <c r="M3" s="39"/>
       <c r="N3" s="39"/>
       <c r="O3" s="39"/>
       <c r="P3" s="39"/>
       <c r="Q3" s="39"/>
       <c r="R3" s="39"/>
       <c r="S3" s="3"/>
       <c r="T3" s="4"/>
       <c r="U3" s="5"/>
     </row>
-    <row r="4" spans="1:23" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:23" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A4" s="93" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="V4" s="132"/>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A5" s="133" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="6"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="6"/>
       <c r="M5" s="2"/>
       <c r="N5" s="6"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="6"/>
       <c r="V5" s="12"/>
     </row>
-    <row r="6" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:23" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="13"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="T6" s="2"/>
       <c r="W6" s="11" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:23" ht="24.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
       <c r="B7" s="45"/>
       <c r="C7" s="151"/>
       <c r="D7" s="165" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="166"/>
       <c r="F7" s="167"/>
       <c r="G7" s="167"/>
       <c r="H7" s="167"/>
       <c r="I7" s="167"/>
       <c r="J7" s="167"/>
       <c r="K7" s="167"/>
       <c r="L7" s="167"/>
       <c r="M7" s="167"/>
       <c r="N7" s="167"/>
       <c r="O7" s="167"/>
       <c r="P7" s="167"/>
       <c r="Q7" s="167"/>
       <c r="R7" s="167"/>
       <c r="S7" s="167"/>
       <c r="T7" s="167"/>
       <c r="U7" s="168"/>
       <c r="V7" s="14"/>
       <c r="W7" s="15"/>
     </row>
-    <row r="8" spans="1:23" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:23" s="8" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="40"/>
       <c r="B8" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="31"/>
       <c r="D8" s="27" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="16"/>
       <c r="F8" s="17" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="18"/>
       <c r="H8" s="17" t="s">
         <v>42</v>
       </c>
       <c r="I8" s="18"/>
       <c r="J8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="K8" s="18"/>
       <c r="L8" s="20" t="s">
         <v>2</v>
       </c>
       <c r="M8" s="18"/>
       <c r="N8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="O8" s="21"/>
       <c r="P8" s="20" t="s">
         <v>23</v>
       </c>
       <c r="Q8" s="18"/>
       <c r="R8" s="20" t="s">
         <v>5</v>
       </c>
       <c r="S8" s="22"/>
       <c r="T8" s="37" t="s">
         <v>27</v>
       </c>
       <c r="U8" s="23"/>
       <c r="V8" s="169" t="s">
         <v>13</v>
       </c>
       <c r="W8" s="170"/>
     </row>
-    <row r="9" spans="1:23" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:23" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43"/>
       <c r="B9" s="46" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="27" t="s">
         <v>25</v>
       </c>
       <c r="E9" s="24"/>
       <c r="F9" s="25"/>
       <c r="G9" s="26"/>
       <c r="H9" s="27" t="s">
         <v>43</v>
       </c>
       <c r="I9" s="16"/>
       <c r="J9" s="27" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="16"/>
       <c r="L9" s="28"/>
       <c r="M9" s="16"/>
       <c r="N9" s="29" t="s">
         <v>3</v>
       </c>
       <c r="O9" s="16"/>
       <c r="P9" s="29" t="s">
         <v>4</v>
       </c>
       <c r="Q9" s="16"/>
       <c r="R9" s="25"/>
       <c r="S9" s="30"/>
       <c r="T9" s="37"/>
       <c r="U9" s="38"/>
       <c r="V9" s="36"/>
       <c r="W9" s="31"/>
     </row>
-    <row r="10" spans="1:23" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:23" s="8" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="47"/>
       <c r="C10" s="31"/>
       <c r="D10" s="30"/>
       <c r="E10" s="16"/>
       <c r="F10" s="32" t="s">
         <v>28</v>
       </c>
       <c r="G10" s="16"/>
       <c r="H10" s="32" t="s">
         <v>44</v>
       </c>
       <c r="I10" s="16"/>
       <c r="J10" s="32" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="16"/>
       <c r="L10" s="29" t="s">
         <v>7</v>
       </c>
       <c r="M10" s="16"/>
       <c r="N10" s="29" t="s">
         <v>8</v>
       </c>
       <c r="O10" s="16"/>
       <c r="P10" s="171" t="s">
         <v>9</v>
       </c>
       <c r="Q10" s="172"/>
       <c r="R10" s="171" t="s">
         <v>9</v>
       </c>
       <c r="S10" s="173"/>
       <c r="T10" s="33"/>
       <c r="U10" s="34"/>
       <c r="V10" s="174" t="s">
         <v>29</v>
       </c>
       <c r="W10" s="175"/>
     </row>
-    <row r="11" spans="1:23" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:23" s="8" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="40"/>
       <c r="B11" s="134"/>
       <c r="C11" s="161" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="135"/>
       <c r="E11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="35"/>
       <c r="G11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="H11" s="35"/>
       <c r="I11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="J11" s="35"/>
       <c r="K11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="L11" s="35"/>
       <c r="M11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="N11" s="35"/>
       <c r="O11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="P11" s="35"/>
       <c r="Q11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="R11" s="35"/>
       <c r="S11" s="159" t="s">
         <v>10</v>
       </c>
       <c r="T11" s="136"/>
       <c r="U11" s="161" t="s">
         <v>10</v>
       </c>
       <c r="V11" s="35"/>
       <c r="W11" s="161" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:23" s="8" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:23" s="8" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="40"/>
       <c r="B12" s="137" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="162"/>
       <c r="D12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="160"/>
       <c r="F12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="G12" s="160"/>
       <c r="H12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="I12" s="160"/>
       <c r="J12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="160"/>
       <c r="L12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="160"/>
@@ -2220,117 +2220,117 @@
         <v>19</v>
       </c>
       <c r="O12" s="160"/>
       <c r="P12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="Q12" s="160"/>
       <c r="R12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="S12" s="160"/>
       <c r="T12" s="139" t="s">
         <v>19</v>
       </c>
       <c r="U12" s="162"/>
       <c r="V12" s="138" t="s">
         <v>19</v>
       </c>
       <c r="W12" s="162"/>
     </row>
     <row r="13" spans="1:23" s="8" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A13" s="41" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="94">
-        <v>59261813</v>
+        <v>59268676</v>
       </c>
       <c r="C13" s="79">
-        <v>0.18129999999999999</v>
+        <v>0.18149999999999999</v>
       </c>
       <c r="D13" s="102">
-        <v>58162468</v>
+        <v>58169160</v>
       </c>
       <c r="E13" s="78">
-        <v>0.18310000000000001</v>
+        <v>0.18329999999999999</v>
       </c>
       <c r="F13" s="102">
-        <v>14799802</v>
+        <v>14801478</v>
       </c>
       <c r="G13" s="78">
-        <v>0.37409999999999999</v>
+        <v>0.37430000000000002</v>
       </c>
       <c r="H13" s="102">
-        <v>679781</v>
+        <v>684797</v>
       </c>
       <c r="I13" s="78">
-        <v>1.1220000000000001</v>
+        <v>1.1296999999999999</v>
       </c>
       <c r="J13" s="102">
         <v>721006</v>
       </c>
       <c r="K13" s="78">
         <v>1.4505999999999999</v>
       </c>
       <c r="L13" s="102">
         <v>2585527</v>
       </c>
       <c r="M13" s="78">
         <v>0.26519999999999999</v>
       </c>
       <c r="N13" s="102">
         <v>2322796</v>
       </c>
       <c r="O13" s="78">
         <v>7.8200000000000006E-2</v>
       </c>
       <c r="P13" s="102">
         <v>1507461</v>
       </c>
       <c r="Q13" s="78">
         <v>1.18E-2</v>
       </c>
       <c r="R13" s="102">
         <v>35546095</v>
       </c>
       <c r="S13" s="78">
         <v>6.8099999999999994E-2</v>
       </c>
       <c r="T13" s="102">
         <v>39376352</v>
       </c>
       <c r="U13" s="79">
         <v>6.6500000000000004E-2</v>
       </c>
       <c r="V13" s="102">
-        <v>1099345</v>
+        <v>1099516</v>
       </c>
       <c r="W13" s="79">
-        <v>8.3699999999999997E-2</v>
+        <v>8.4099999999999994E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="53" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="95">
         <v>57511713</v>
       </c>
       <c r="C14" s="152">
         <v>0.1321</v>
       </c>
       <c r="D14" s="103">
         <v>56426185</v>
       </c>
       <c r="E14" s="55">
         <v>0.13350000000000001</v>
       </c>
       <c r="F14" s="111">
         <v>13912961</v>
       </c>
       <c r="G14" s="56">
         <v>0.26950000000000002</v>
       </c>
       <c r="H14" s="111">
         <v>536894</v>
       </c>
       <c r="I14" s="56">
@@ -2357,264 +2357,264 @@
       <c r="P14" s="111">
         <v>1505080</v>
       </c>
       <c r="Q14" s="140">
         <v>8.9999999999999993E-3</v>
       </c>
       <c r="R14" s="121">
         <v>35141903</v>
       </c>
       <c r="S14" s="57">
         <v>5.67E-2</v>
       </c>
       <c r="T14" s="111">
         <v>38962179</v>
       </c>
       <c r="U14" s="58">
         <v>5.5800000000000002E-2</v>
       </c>
       <c r="V14" s="111">
         <v>1085528</v>
       </c>
       <c r="W14" s="58">
         <v>6.1699999999999998E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="54" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="96">
-        <v>1750100</v>
+        <v>1756963</v>
       </c>
       <c r="C15" s="153">
-        <v>1.7966</v>
+        <v>1.7981</v>
       </c>
       <c r="D15" s="104">
-        <v>1736283</v>
+        <v>1742975</v>
       </c>
       <c r="E15" s="59">
-        <v>1.7964</v>
+        <v>1.7979000000000001</v>
       </c>
       <c r="F15" s="112">
-        <v>886841</v>
+        <v>888517</v>
       </c>
       <c r="G15" s="60">
-        <v>2.0146999999999999</v>
+        <v>2.0150000000000001</v>
       </c>
       <c r="H15" s="112">
-        <v>142886</v>
+        <v>147902</v>
       </c>
       <c r="I15" s="60">
-        <v>1.9859</v>
+        <v>1.9923</v>
       </c>
       <c r="J15" s="112">
         <v>162559</v>
       </c>
       <c r="K15" s="60">
         <v>2.0564</v>
       </c>
       <c r="L15" s="112">
         <v>129824</v>
       </c>
       <c r="M15" s="60">
         <v>2.0731999999999999</v>
       </c>
       <c r="N15" s="112">
         <v>7601</v>
       </c>
       <c r="O15" s="60">
         <v>1.8534999999999999</v>
       </c>
       <c r="P15" s="112">
         <v>2381</v>
       </c>
       <c r="Q15" s="141">
         <v>1.8105</v>
       </c>
       <c r="R15" s="122">
         <v>404191</v>
       </c>
       <c r="S15" s="60">
         <v>1.056</v>
       </c>
       <c r="T15" s="112">
         <v>414173</v>
       </c>
       <c r="U15" s="61">
         <v>1.0749</v>
       </c>
       <c r="V15" s="112">
-        <v>13817</v>
+        <v>13988</v>
       </c>
       <c r="W15" s="61">
-        <v>1.8178000000000001</v>
+        <v>1.8221000000000001</v>
       </c>
     </row>
-    <row r="16" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="97">
-        <v>25861744</v>
+        <v>25854881</v>
       </c>
       <c r="C16" s="154">
         <v>2.1069</v>
       </c>
       <c r="D16" s="105">
-        <v>24599439</v>
+        <v>24592747</v>
       </c>
       <c r="E16" s="62">
         <v>2.1006</v>
       </c>
       <c r="F16" s="113">
-        <v>7091910</v>
+        <v>7090234</v>
       </c>
       <c r="G16" s="80">
-        <v>2.2814999999999999</v>
+        <v>2.2816000000000001</v>
       </c>
       <c r="H16" s="113">
-        <v>1679268</v>
+        <v>1674252</v>
       </c>
       <c r="I16" s="80">
-        <v>2.8956</v>
+        <v>2.8978000000000002</v>
       </c>
       <c r="J16" s="113">
         <v>399070</v>
       </c>
       <c r="K16" s="80">
         <v>2.3639000000000001</v>
       </c>
       <c r="L16" s="113">
         <v>2243351</v>
       </c>
       <c r="M16" s="80">
         <v>2.4005999999999998</v>
       </c>
       <c r="N16" s="113">
         <v>304242</v>
       </c>
       <c r="O16" s="80">
         <v>1.2470000000000001</v>
       </c>
       <c r="P16" s="113">
         <v>21054</v>
       </c>
       <c r="Q16" s="142">
         <v>1.8084</v>
       </c>
       <c r="R16" s="123">
         <v>12860544</v>
       </c>
       <c r="S16" s="80">
         <v>1.8573</v>
       </c>
       <c r="T16" s="113">
         <v>13185839</v>
       </c>
       <c r="U16" s="81">
         <v>1.8431</v>
       </c>
       <c r="V16" s="113">
-        <v>1262305</v>
+        <v>1262134</v>
       </c>
       <c r="W16" s="81">
         <v>2.2290999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="99">
-        <v>19103409</v>
+        <v>19096546</v>
       </c>
       <c r="C17" s="155">
         <v>2.1463000000000001</v>
       </c>
       <c r="D17" s="106">
-        <v>18307363</v>
+        <v>18300671</v>
       </c>
       <c r="E17" s="64">
         <v>2.1417999999999999</v>
       </c>
       <c r="F17" s="114">
-        <v>6957988</v>
+        <v>6956312</v>
       </c>
       <c r="G17" s="65">
         <v>2.2747999999999999</v>
       </c>
       <c r="H17" s="114">
-        <v>1430804</v>
+        <v>1425788</v>
       </c>
       <c r="I17" s="65">
-        <v>2.4921000000000002</v>
+        <v>2.4931999999999999</v>
       </c>
       <c r="J17" s="114">
         <v>385040</v>
       </c>
       <c r="K17" s="149">
         <v>2.3460000000000001</v>
       </c>
       <c r="L17" s="114">
         <v>2232346</v>
       </c>
       <c r="M17" s="65">
         <v>2.4110999999999998</v>
       </c>
       <c r="N17" s="114">
         <v>182035</v>
       </c>
       <c r="O17" s="65">
         <v>1.7616000000000001</v>
       </c>
       <c r="P17" s="114">
         <v>19728</v>
       </c>
       <c r="Q17" s="143">
         <v>1.7255</v>
       </c>
       <c r="R17" s="125">
         <v>7099422</v>
       </c>
       <c r="S17" s="66">
         <v>1.8562000000000001</v>
       </c>
       <c r="T17" s="114">
         <v>7301185</v>
       </c>
       <c r="U17" s="67">
         <v>1.8533999999999999</v>
       </c>
       <c r="V17" s="114">
-        <v>796046</v>
+        <v>795875</v>
       </c>
       <c r="W17" s="67">
         <v>2.2488000000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="49" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="99">
         <v>1850981</v>
       </c>
       <c r="C18" s="155">
         <v>2.5951</v>
       </c>
       <c r="D18" s="106">
         <v>1838382</v>
       </c>
       <c r="E18" s="64">
         <v>2.5966</v>
       </c>
       <c r="F18" s="114">
         <v>98009</v>
       </c>
       <c r="G18" s="65">
         <v>2.7763</v>
       </c>
       <c r="H18" s="114">
         <v>30585</v>
       </c>
       <c r="I18" s="65">
@@ -2641,51 +2641,51 @@
       <c r="P18" s="114">
         <v>106</v>
       </c>
       <c r="Q18" s="143">
         <v>2.0246</v>
       </c>
       <c r="R18" s="125">
         <v>1683901</v>
       </c>
       <c r="S18" s="66">
         <v>2.5846</v>
       </c>
       <c r="T18" s="114">
         <v>1695216</v>
       </c>
       <c r="U18" s="67">
         <v>2.5819000000000001</v>
       </c>
       <c r="V18" s="114">
         <v>12599</v>
       </c>
       <c r="W18" s="67">
         <v>2.3736000000000002</v>
       </c>
     </row>
-    <row r="19" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="49" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="98">
         <v>1596303</v>
       </c>
       <c r="C19" s="156">
         <v>2.7427999999999999</v>
       </c>
       <c r="D19" s="107">
         <v>1589399</v>
       </c>
       <c r="E19" s="68">
         <v>2.7435</v>
       </c>
       <c r="F19" s="115">
         <v>33349</v>
       </c>
       <c r="G19" s="69">
         <v>2.3622999999999998</v>
       </c>
       <c r="H19" s="115">
         <v>17845</v>
       </c>
       <c r="I19" s="69">
@@ -2712,51 +2712,51 @@
       <c r="P19" s="115">
         <v>300</v>
       </c>
       <c r="Q19" s="144">
         <v>2.6133000000000002</v>
       </c>
       <c r="R19" s="124">
         <v>1534389</v>
       </c>
       <c r="S19" s="63">
         <v>2.7488000000000001</v>
       </c>
       <c r="T19" s="115">
         <v>1537271</v>
       </c>
       <c r="U19" s="70">
         <v>2.7484000000000002</v>
       </c>
       <c r="V19" s="115">
         <v>6904</v>
       </c>
       <c r="W19" s="70">
         <v>2.5773000000000001</v>
       </c>
     </row>
-    <row r="20" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="50" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="96">
         <v>3311052</v>
       </c>
       <c r="C20" s="153">
         <v>1.3002</v>
       </c>
       <c r="D20" s="108">
         <v>2864295</v>
       </c>
       <c r="E20" s="71">
         <v>1.1621999999999999</v>
       </c>
       <c r="F20" s="116">
         <v>2564</v>
       </c>
       <c r="G20" s="72">
         <v>0.72230000000000005</v>
       </c>
       <c r="H20" s="116">
         <v>200033</v>
       </c>
       <c r="I20" s="72">
@@ -2783,51 +2783,51 @@
       <c r="P20" s="116">
         <v>920</v>
       </c>
       <c r="Q20" s="145">
         <v>3.3</v>
       </c>
       <c r="R20" s="122">
         <v>2542832</v>
       </c>
       <c r="S20" s="60">
         <v>0.8407</v>
       </c>
       <c r="T20" s="116">
         <v>2652167</v>
       </c>
       <c r="U20" s="73">
         <v>0.81769999999999998</v>
       </c>
       <c r="V20" s="116">
         <v>446757</v>
       </c>
       <c r="W20" s="73">
         <v>2.1846000000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="48" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="97">
         <v>4299</v>
       </c>
       <c r="C21" s="154">
         <v>1.85</v>
       </c>
       <c r="D21" s="105">
         <v>4299</v>
       </c>
       <c r="E21" s="62">
         <v>1.85</v>
       </c>
       <c r="F21" s="113">
         <v>0</v>
       </c>
       <c r="G21" s="80">
         <v>0</v>
       </c>
       <c r="H21" s="113">
         <v>0</v>
       </c>
       <c r="I21" s="80">
@@ -2854,51 +2854,51 @@
       <c r="P21" s="113">
         <v>0</v>
       </c>
       <c r="Q21" s="142">
         <v>0</v>
       </c>
       <c r="R21" s="123">
         <v>4299</v>
       </c>
       <c r="S21" s="80">
         <v>1.85</v>
       </c>
       <c r="T21" s="113">
         <v>4299</v>
       </c>
       <c r="U21" s="81">
         <v>1.85</v>
       </c>
       <c r="V21" s="113">
         <v>0</v>
       </c>
       <c r="W21" s="81">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="51" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="98">
         <v>4299</v>
       </c>
       <c r="C22" s="156">
         <v>1.85</v>
       </c>
       <c r="D22" s="107">
         <v>4299</v>
       </c>
       <c r="E22" s="68">
         <v>1.85</v>
       </c>
       <c r="F22" s="115">
         <v>0</v>
       </c>
       <c r="G22" s="69">
         <v>0</v>
       </c>
       <c r="H22" s="115">
         <v>0</v>
       </c>
       <c r="I22" s="69">
@@ -2925,51 +2925,51 @@
       <c r="P22" s="115">
         <v>0</v>
       </c>
       <c r="Q22" s="144">
         <v>0</v>
       </c>
       <c r="R22" s="124">
         <v>4299</v>
       </c>
       <c r="S22" s="63">
         <v>1.85</v>
       </c>
       <c r="T22" s="115">
         <v>4299</v>
       </c>
       <c r="U22" s="70">
         <v>1.85</v>
       </c>
       <c r="V22" s="115">
         <v>0</v>
       </c>
       <c r="W22" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="49" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="99">
         <v>0</v>
       </c>
       <c r="C23" s="155">
         <v>0</v>
       </c>
       <c r="D23" s="106">
         <v>0</v>
       </c>
       <c r="E23" s="64">
         <v>0</v>
       </c>
       <c r="F23" s="114">
         <v>0</v>
       </c>
       <c r="G23" s="65">
         <v>0</v>
       </c>
       <c r="H23" s="114">
         <v>0</v>
       </c>
       <c r="I23" s="65">
@@ -2996,51 +2996,51 @@
       <c r="P23" s="114">
         <v>0</v>
       </c>
       <c r="Q23" s="143">
         <v>0</v>
       </c>
       <c r="R23" s="125">
         <v>0</v>
       </c>
       <c r="S23" s="66">
         <v>0</v>
       </c>
       <c r="T23" s="114">
         <v>0</v>
       </c>
       <c r="U23" s="67">
         <v>0</v>
       </c>
       <c r="V23" s="114">
         <v>0</v>
       </c>
       <c r="W23" s="67">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="49" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="99">
         <v>0</v>
       </c>
       <c r="C24" s="155">
         <v>0</v>
       </c>
       <c r="D24" s="106">
         <v>0</v>
       </c>
       <c r="E24" s="64">
         <v>0</v>
       </c>
       <c r="F24" s="114">
         <v>0</v>
       </c>
       <c r="G24" s="65">
         <v>0</v>
       </c>
       <c r="H24" s="114">
         <v>0</v>
       </c>
       <c r="I24" s="65">
@@ -3067,51 +3067,51 @@
       <c r="P24" s="114">
         <v>0</v>
       </c>
       <c r="Q24" s="143">
         <v>0</v>
       </c>
       <c r="R24" s="125">
         <v>0</v>
       </c>
       <c r="S24" s="66">
         <v>0</v>
       </c>
       <c r="T24" s="114">
         <v>0</v>
       </c>
       <c r="U24" s="67">
         <v>0</v>
       </c>
       <c r="V24" s="114">
         <v>0</v>
       </c>
       <c r="W24" s="67">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="52" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="100">
         <v>0</v>
       </c>
       <c r="C25" s="157">
         <v>0</v>
       </c>
       <c r="D25" s="109">
         <v>0</v>
       </c>
       <c r="E25" s="74">
         <v>0</v>
       </c>
       <c r="F25" s="117">
         <v>0</v>
       </c>
       <c r="G25" s="75">
         <v>0</v>
       </c>
       <c r="H25" s="117">
         <v>0</v>
       </c>
       <c r="I25" s="75">
@@ -3138,51 +3138,51 @@
       <c r="P25" s="117">
         <v>0</v>
       </c>
       <c r="Q25" s="146">
         <v>0</v>
       </c>
       <c r="R25" s="126">
         <v>0</v>
       </c>
       <c r="S25" s="76">
         <v>0</v>
       </c>
       <c r="T25" s="117">
         <v>0</v>
       </c>
       <c r="U25" s="77">
         <v>0</v>
       </c>
       <c r="V25" s="117">
         <v>0</v>
       </c>
       <c r="W25" s="77">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="82" t="s">
         <v>32</v>
       </c>
       <c r="B26" s="96">
         <v>621321</v>
       </c>
       <c r="C26" s="153">
         <v>1.1843999999999999</v>
       </c>
       <c r="D26" s="104">
         <v>617067</v>
       </c>
       <c r="E26" s="59">
         <v>1.1819999999999999</v>
       </c>
       <c r="F26" s="118">
         <v>70675</v>
       </c>
       <c r="G26" s="83">
         <v>2.0882999999999998</v>
       </c>
       <c r="H26" s="118">
         <v>15221</v>
       </c>
       <c r="I26" s="83">
@@ -3209,51 +3209,51 @@
       <c r="P26" s="118">
         <v>19</v>
       </c>
       <c r="Q26" s="147">
         <v>2.0000000000000001E-4</v>
       </c>
       <c r="R26" s="127">
         <v>512119</v>
       </c>
       <c r="S26" s="83">
         <v>0.99839999999999995</v>
       </c>
       <c r="T26" s="118">
         <v>521346</v>
       </c>
       <c r="U26" s="84">
         <v>1.0163</v>
       </c>
       <c r="V26" s="118">
         <v>4254</v>
       </c>
       <c r="W26" s="84">
         <v>1.5189999999999999</v>
       </c>
     </row>
-    <row r="27" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:23" ht="18.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="150" t="s">
         <v>46</v>
       </c>
       <c r="B27" s="95">
         <v>606491</v>
       </c>
       <c r="C27" s="152">
         <v>1.2131000000000001</v>
       </c>
       <c r="D27" s="103">
         <v>602260</v>
       </c>
       <c r="E27" s="55">
         <v>1.2109000000000001</v>
       </c>
       <c r="F27" s="111">
         <v>70674</v>
       </c>
       <c r="G27" s="56">
         <v>2.0882999999999998</v>
       </c>
       <c r="H27" s="111">
         <v>15221</v>
       </c>
       <c r="I27" s="56">
@@ -3280,51 +3280,51 @@
       <c r="P27" s="111">
         <v>18</v>
       </c>
       <c r="Q27" s="140">
         <v>1E-4</v>
       </c>
       <c r="R27" s="128">
         <v>497414</v>
       </c>
       <c r="S27" s="90">
         <v>1.0276000000000001</v>
       </c>
       <c r="T27" s="111">
         <v>506539</v>
       </c>
       <c r="U27" s="58">
         <v>1.0458000000000001</v>
       </c>
       <c r="V27" s="130">
         <v>4231</v>
       </c>
       <c r="W27" s="58">
         <v>1.5270999999999999</v>
       </c>
     </row>
-    <row r="28" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="91" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="101">
         <v>14830</v>
       </c>
       <c r="C28" s="158">
         <v>9.9000000000000008E-3</v>
       </c>
       <c r="D28" s="110">
         <v>14807</v>
       </c>
       <c r="E28" s="86">
         <v>9.9000000000000008E-3</v>
       </c>
       <c r="F28" s="119">
         <v>1</v>
       </c>
       <c r="G28" s="92">
         <v>0.05</v>
       </c>
       <c r="H28" s="119">
         <v>0</v>
       </c>
       <c r="I28" s="92">
@@ -3351,51 +3351,51 @@
       <c r="P28" s="119">
         <v>0</v>
       </c>
       <c r="Q28" s="92">
         <v>0.05</v>
       </c>
       <c r="R28" s="126">
         <v>14706</v>
       </c>
       <c r="S28" s="76">
         <v>9.7000000000000003E-3</v>
       </c>
       <c r="T28" s="119">
         <v>14806</v>
       </c>
       <c r="U28" s="77">
         <v>9.9000000000000008E-3</v>
       </c>
       <c r="V28" s="131">
         <v>23</v>
       </c>
       <c r="W28" s="77">
         <v>9.9000000000000008E-3</v>
       </c>
     </row>
-    <row r="29" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:23" ht="18.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="85" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="101">
         <v>21784</v>
       </c>
       <c r="C29" s="158">
         <v>2.012</v>
       </c>
       <c r="D29" s="110">
         <v>21784</v>
       </c>
       <c r="E29" s="86">
         <v>2.012</v>
       </c>
       <c r="F29" s="120">
         <v>0</v>
       </c>
       <c r="G29" s="87">
         <v>0</v>
       </c>
       <c r="H29" s="120">
         <v>21784</v>
       </c>
       <c r="I29" s="87">
@@ -3422,51 +3422,51 @@
       <c r="P29" s="120">
         <v>0</v>
       </c>
       <c r="Q29" s="148">
         <v>0</v>
       </c>
       <c r="R29" s="129">
         <v>0</v>
       </c>
       <c r="S29" s="88">
         <v>0</v>
       </c>
       <c r="T29" s="120">
         <v>0</v>
       </c>
       <c r="U29" s="89">
         <v>0</v>
       </c>
       <c r="V29" s="120">
         <v>0</v>
       </c>
       <c r="W29" s="89">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:23" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="W11:W12"/>
     <mergeCell ref="S11:S12"/>
     <mergeCell ref="Q11:Q12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="I11:I12"/>
     <mergeCell ref="U11:U12"/>
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="D7:U7"/>
     <mergeCell ref="K11:K12"/>
     <mergeCell ref="M11:M12"/>
     <mergeCell ref="O11:O12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="E11:E12"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>