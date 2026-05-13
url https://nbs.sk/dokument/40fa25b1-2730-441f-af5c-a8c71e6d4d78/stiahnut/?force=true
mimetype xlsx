--- v0 (2026-03-11)
+++ v1 (2026-05-13)
@@ -1,80 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F7F7C7F1-4AFE-4C52-806C-FE4DEAA805A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B258BDB0-5762-4EC4-9B09-72502CF6E01A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="assets_liabilities" sheetId="103" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">assets_liabilities!$A:$A,assets_liabilities!$11:$17</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">assets_liabilities!$B$9</definedName>
     <definedName name="REFNAZBAN1" hidden="1">assets_liabilities!#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">assets_liabilities!$F$9</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="118">
   <si>
     <t>1.   Cash</t>
   </si>
   <si>
     <t>1e.   Of which: euro</t>
   </si>
   <si>
     <t>1x.    Foreign currencies</t>
   </si>
   <si>
     <t>2.    Loans</t>
   </si>
   <si>
     <t xml:space="preserve">      up to 1 year</t>
   </si>
   <si>
     <t xml:space="preserve">       over 1 year and up to 5 years</t>
   </si>
   <si>
     <t xml:space="preserve">       over 5 years</t>
@@ -1993,51 +1980,51 @@
     </xf>
     <xf numFmtId="2" fontId="6" fillId="5" borderId="52" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="54" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="5" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="31" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="9" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="5" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="5" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="27" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="10" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="11" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="25" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="32" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="33" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="68" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="5" borderId="54" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -2367,51 +2354,53 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AU3259"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.75" style="9" customWidth="1"/>
     <col min="2" max="2" width="9.625" style="9" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="9" customWidth="1"/>
     <col min="4" max="4" width="9.25" style="9" customWidth="1"/>
     <col min="5" max="5" width="10" style="9" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8.75" style="9" customWidth="1"/>
     <col min="8" max="8" width="9.125" style="9" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.625" style="9" customWidth="1"/>
     <col min="10" max="10" width="8.625" style="9" customWidth="1"/>
     <col min="11" max="11" width="10.125" style="9" customWidth="1"/>
     <col min="12" max="12" width="11.125" style="9" customWidth="1"/>
     <col min="13" max="13" width="9.25" style="9" customWidth="1"/>
     <col min="14" max="16" width="10.125" style="9" customWidth="1"/>
     <col min="17" max="17" width="8.875" style="9" customWidth="1"/>
     <col min="18" max="18" width="9.75" style="9" customWidth="1"/>
     <col min="19" max="19" width="8.625" style="9" customWidth="1"/>
     <col min="20" max="20" width="8.75" style="9" customWidth="1"/>
     <col min="21" max="21" width="10.25" style="9" customWidth="1"/>
     <col min="22" max="22" width="8.75" style="9" customWidth="1"/>
     <col min="23" max="23" width="9.5" style="9" customWidth="1"/>
     <col min="24" max="24" width="10" style="9" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="9" customWidth="1"/>
@@ -3523,84 +3512,84 @@
       <c r="P22" s="102">
         <v>15</v>
       </c>
       <c r="Q22" s="102">
         <v>0</v>
       </c>
       <c r="R22" s="102">
         <v>24358148</v>
       </c>
       <c r="S22" s="102">
         <v>58558696</v>
       </c>
       <c r="T22" s="102">
         <v>6931136</v>
       </c>
       <c r="U22" s="102">
         <v>43985481</v>
       </c>
       <c r="V22" s="104">
         <v>7642079</v>
       </c>
       <c r="W22" s="100">
         <v>2052327</v>
       </c>
       <c r="X22" s="101">
-        <v>542917</v>
+        <v>523501</v>
       </c>
       <c r="Y22" s="102">
         <v>0</v>
       </c>
       <c r="Z22" s="102">
         <v>0</v>
       </c>
       <c r="AA22" s="103">
-        <v>19417</v>
+        <v>0</v>
       </c>
       <c r="AB22" s="101">
         <v>0</v>
       </c>
       <c r="AC22" s="102">
         <v>0</v>
       </c>
       <c r="AD22" s="102">
         <v>0</v>
       </c>
       <c r="AE22" s="102">
         <v>0</v>
       </c>
       <c r="AF22" s="103">
         <v>0</v>
       </c>
       <c r="AG22" s="101">
-        <v>1509410</v>
+        <v>1528827</v>
       </c>
       <c r="AH22" s="102">
         <v>0</v>
       </c>
       <c r="AI22" s="102">
-        <v>518065</v>
+        <v>537482</v>
       </c>
       <c r="AJ22" s="102">
         <v>0</v>
       </c>
       <c r="AK22" s="102">
         <v>0</v>
       </c>
       <c r="AL22" s="102">
         <v>946057</v>
       </c>
       <c r="AM22" s="102">
         <v>45288</v>
       </c>
       <c r="AN22" s="102">
         <v>7822</v>
       </c>
       <c r="AO22" s="102">
         <v>31350</v>
       </c>
       <c r="AP22" s="103">
         <v>6116</v>
       </c>
       <c r="AQ22" s="101">
         <v>6145855</v>
       </c>
@@ -3952,84 +3941,84 @@
       <c r="P25" s="63">
         <v>0</v>
       </c>
       <c r="Q25" s="63">
         <v>0</v>
       </c>
       <c r="R25" s="63">
         <v>11930818</v>
       </c>
       <c r="S25" s="63">
         <v>56980006</v>
       </c>
       <c r="T25" s="63">
         <v>5763841</v>
       </c>
       <c r="U25" s="63">
         <v>43728605</v>
       </c>
       <c r="V25" s="65">
         <v>7487560</v>
       </c>
       <c r="W25" s="55">
         <v>876007</v>
       </c>
       <c r="X25" s="62">
-        <v>39414</v>
+        <v>19998</v>
       </c>
       <c r="Y25" s="63">
         <v>0</v>
       </c>
       <c r="Z25" s="63">
         <v>0</v>
       </c>
       <c r="AA25" s="64">
-        <v>19417</v>
+        <v>0</v>
       </c>
       <c r="AB25" s="62">
         <v>0</v>
       </c>
       <c r="AC25" s="63">
         <v>0</v>
       </c>
       <c r="AD25" s="63">
         <v>0</v>
       </c>
       <c r="AE25" s="63">
         <v>0</v>
       </c>
       <c r="AF25" s="64">
         <v>0</v>
       </c>
       <c r="AG25" s="62">
-        <v>836593</v>
+        <v>856010</v>
       </c>
       <c r="AH25" s="63">
         <v>0</v>
       </c>
       <c r="AI25" s="63">
-        <v>306462</v>
+        <v>325879</v>
       </c>
       <c r="AJ25" s="63">
         <v>0</v>
       </c>
       <c r="AK25" s="63">
         <v>0</v>
       </c>
       <c r="AL25" s="63">
         <v>490825</v>
       </c>
       <c r="AM25" s="63">
         <v>39306</v>
       </c>
       <c r="AN25" s="63">
         <v>2021</v>
       </c>
       <c r="AO25" s="63">
         <v>31310</v>
       </c>
       <c r="AP25" s="64">
         <v>5975</v>
       </c>
       <c r="AQ25" s="62">
         <v>1308720</v>
       </c>
@@ -4154,84 +4143,84 @@
       <c r="P27" s="107">
         <v>15</v>
       </c>
       <c r="Q27" s="107">
         <v>0</v>
       </c>
       <c r="R27" s="107">
         <v>24322645</v>
       </c>
       <c r="S27" s="107">
         <v>58555976</v>
       </c>
       <c r="T27" s="107">
         <v>6928416</v>
       </c>
       <c r="U27" s="107">
         <v>43985481</v>
       </c>
       <c r="V27" s="109">
         <v>7642079</v>
       </c>
       <c r="W27" s="105">
         <v>1950548</v>
       </c>
       <c r="X27" s="106">
-        <v>495231</v>
+        <v>475814</v>
       </c>
       <c r="Y27" s="107">
         <v>0</v>
       </c>
       <c r="Z27" s="107">
         <v>0</v>
       </c>
       <c r="AA27" s="108">
-        <v>19417</v>
+        <v>0</v>
       </c>
       <c r="AB27" s="106">
         <v>0</v>
       </c>
       <c r="AC27" s="107">
         <v>0</v>
       </c>
       <c r="AD27" s="107">
         <v>0</v>
       </c>
       <c r="AE27" s="107">
         <v>0</v>
       </c>
       <c r="AF27" s="108">
         <v>0</v>
       </c>
       <c r="AG27" s="106">
-        <v>1455317</v>
+        <v>1474734</v>
       </c>
       <c r="AH27" s="107">
         <v>0</v>
       </c>
       <c r="AI27" s="107">
-        <v>518065</v>
+        <v>537482</v>
       </c>
       <c r="AJ27" s="107">
         <v>0</v>
       </c>
       <c r="AK27" s="107">
         <v>0</v>
       </c>
       <c r="AL27" s="107">
         <v>892062</v>
       </c>
       <c r="AM27" s="107">
         <v>45190</v>
       </c>
       <c r="AN27" s="107">
         <v>7725</v>
       </c>
       <c r="AO27" s="107">
         <v>31350</v>
       </c>
       <c r="AP27" s="108">
         <v>6116</v>
       </c>
       <c r="AQ27" s="106">
         <v>4231454</v>
       </c>
@@ -4725,84 +4714,84 @@
       <c r="P32" s="69">
         <v>0</v>
       </c>
       <c r="Q32" s="69">
         <v>0</v>
       </c>
       <c r="R32" s="69">
         <v>11930366</v>
       </c>
       <c r="S32" s="69">
         <v>56980006</v>
       </c>
       <c r="T32" s="69">
         <v>5763841</v>
       </c>
       <c r="U32" s="69">
         <v>43728605</v>
       </c>
       <c r="V32" s="76">
         <v>7487560</v>
       </c>
       <c r="W32" s="73">
         <v>876007</v>
       </c>
       <c r="X32" s="74">
-        <v>39414</v>
+        <v>19998</v>
       </c>
       <c r="Y32" s="69">
         <v>0</v>
       </c>
       <c r="Z32" s="69">
         <v>0</v>
       </c>
       <c r="AA32" s="75">
-        <v>19417</v>
+        <v>0</v>
       </c>
       <c r="AB32" s="74">
         <v>0</v>
       </c>
       <c r="AC32" s="69">
         <v>0</v>
       </c>
       <c r="AD32" s="69">
         <v>0</v>
       </c>
       <c r="AE32" s="69">
         <v>0</v>
       </c>
       <c r="AF32" s="75">
         <v>0</v>
       </c>
       <c r="AG32" s="74">
-        <v>836593</v>
+        <v>856010</v>
       </c>
       <c r="AH32" s="69">
         <v>0</v>
       </c>
       <c r="AI32" s="69">
-        <v>306462</v>
+        <v>325879</v>
       </c>
       <c r="AJ32" s="69">
         <v>0</v>
       </c>
       <c r="AK32" s="69">
         <v>0</v>
       </c>
       <c r="AL32" s="69">
         <v>490825</v>
       </c>
       <c r="AM32" s="69">
         <v>39306</v>
       </c>
       <c r="AN32" s="69">
         <v>2021</v>
       </c>
       <c r="AO32" s="69">
         <v>31310</v>
       </c>
       <c r="AP32" s="75">
         <v>5975</v>
       </c>
       <c r="AQ32" s="74">
         <v>1225424</v>
       </c>