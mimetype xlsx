--- v0 (2025-12-13)
+++ v1 (2026-04-01)
@@ -7,81 +7,83 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF48E108-A349-444C-9887-687924F72AA7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1BA8575-FCBB-43FF-B88E-D1AC9374FE19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="17" r:id="rId1"/>
     <sheet name="1993-2008" sheetId="18" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C74" i="17" l="1"/>
+  <c r="C75" i="17" l="1"/>
+  <c r="B75" i="17" s="1"/>
+  <c r="C74" i="17"/>
   <c r="B74" i="17" s="1"/>
   <c r="B73" i="17"/>
   <c r="C73" i="17"/>
   <c r="C72" i="17"/>
   <c r="B72" i="17" s="1"/>
   <c r="C71" i="17"/>
   <c r="B71" i="17" s="1"/>
   <c r="C70" i="17"/>
   <c r="B70" i="17" s="1"/>
   <c r="C69" i="17"/>
   <c r="B69" i="17" s="1"/>
   <c r="C68" i="17"/>
   <c r="B68" i="17" s="1"/>
   <c r="C50" i="17"/>
   <c r="B50" i="17" s="1"/>
   <c r="C51" i="17"/>
   <c r="B51" i="17" s="1"/>
   <c r="C52" i="17"/>
   <c r="B52" i="17" s="1"/>
   <c r="C53" i="17"/>
   <c r="B53" i="17" s="1"/>
   <c r="C54" i="17"/>
   <c r="B54" i="17" s="1"/>
   <c r="C55" i="17"/>
   <c r="B55" i="17" s="1"/>
@@ -91,51 +93,51 @@
   <c r="B57" i="17" s="1"/>
   <c r="C58" i="17"/>
   <c r="B58" i="17" s="1"/>
   <c r="C59" i="17"/>
   <c r="B59" i="17" s="1"/>
   <c r="C60" i="17"/>
   <c r="B60" i="17" s="1"/>
   <c r="C61" i="17"/>
   <c r="B61" i="17" s="1"/>
   <c r="C62" i="17"/>
   <c r="B62" i="17" s="1"/>
   <c r="C63" i="17"/>
   <c r="B63" i="17" s="1"/>
   <c r="C64" i="17"/>
   <c r="B64" i="17" s="1"/>
   <c r="C65" i="17"/>
   <c r="B65" i="17" s="1"/>
   <c r="C66" i="17"/>
   <c r="B66" i="17" s="1"/>
   <c r="C67" i="17"/>
   <c r="B67" i="17" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="291" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="104">
   <si>
     <t>Typ banky</t>
   </si>
   <si>
     <t>upísané</t>
   </si>
   <si>
     <t>splatené</t>
   </si>
   <si>
     <t>Bankový sektor spolu</t>
   </si>
   <si>
     <t>Komerčné banky a pobočky zahraničných bánk spolu</t>
   </si>
   <si>
     <t>Komerčné banky spolu</t>
   </si>
   <si>
     <t>v tom:</t>
   </si>
   <si>
     <t>– banky bez zahr. majetkovej účasti</t>
   </si>
   <si>
@@ -400,50 +402,53 @@
     <t>30.9.</t>
   </si>
   <si>
     <t>31.12.</t>
   </si>
   <si>
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
+  </si>
+  <si>
+    <t>XII-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0;\-#,##0.0;#"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1366,98 +1371,98 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{070A6BC3-9F9A-4923-9123-46AE104D5801}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{7F0E1B21-9AA3-4EAE-AD59-51782B99D1FD}"/>
     <cellStyle name="Normal_ZI99" xfId="2" xr:uid="{BB2BA3D3-FC3B-4E69-AC55-FE0120265D16}"/>
+    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1710,2274 +1715,2291 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AEDA544-2718-41C1-8D8E-782A9209AC9B}">
   <dimension ref="A1:I92"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A57" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A75" sqref="A75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.28515625" style="22" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="6" width="13.140625" style="22" customWidth="1"/>
+    <col min="1" max="1" width="12.33203125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="22" customWidth="1"/>
+    <col min="3" max="3" width="13.5546875" style="22" customWidth="1"/>
+    <col min="4" max="6" width="13.109375" style="22" customWidth="1"/>
     <col min="7" max="46" width="8" style="22" customWidth="1"/>
-    <col min="47" max="16384" width="9.140625" style="22"/>
+    <col min="47" max="16384" width="9.109375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
     </row>
-    <row r="2" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
     </row>
-    <row r="3" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="55" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="53"/>
     </row>
-    <row r="4" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
     </row>
-    <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="6" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="52"/>
       <c r="B6" s="51"/>
       <c r="C6" s="50"/>
       <c r="D6" s="107"/>
       <c r="E6" s="108"/>
       <c r="F6" s="49"/>
     </row>
-    <row r="7" spans="1:9" ht="54.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:9" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="48" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="44" t="s">
         <v>72</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="41">
         <v>2243.9</v>
       </c>
       <c r="C8" s="40">
         <v>1658</v>
       </c>
       <c r="D8" s="39">
         <v>143.9</v>
       </c>
       <c r="E8" s="38">
         <v>1514.1</v>
       </c>
       <c r="F8" s="37">
         <v>585.9</v>
       </c>
       <c r="G8" s="23"/>
       <c r="H8" s="31"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="32">
         <v>2256.8000000000002</v>
       </c>
       <c r="C9" s="36">
         <v>1666</v>
       </c>
       <c r="D9" s="35">
         <v>143.9</v>
       </c>
       <c r="E9" s="34">
         <v>1522.1</v>
       </c>
       <c r="F9" s="33">
         <v>590.9</v>
       </c>
       <c r="G9" s="23"/>
       <c r="H9" s="31"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="32">
         <v>2195</v>
       </c>
       <c r="C10" s="36">
         <v>1602.1</v>
       </c>
       <c r="D10" s="35">
         <v>143.9</v>
       </c>
       <c r="E10" s="34">
         <v>1458.2</v>
       </c>
       <c r="F10" s="33">
         <v>592.79999999999995</v>
       </c>
       <c r="G10" s="23"/>
       <c r="H10" s="31"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="32">
         <v>2074.3000000000002</v>
       </c>
       <c r="C11" s="36">
         <v>1617.1</v>
       </c>
       <c r="D11" s="35">
         <v>143.9</v>
       </c>
       <c r="E11" s="34">
         <v>1473.2</v>
       </c>
       <c r="F11" s="33">
         <v>457.1</v>
       </c>
       <c r="G11" s="23"/>
       <c r="H11" s="31"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="32">
         <v>2013.7</v>
       </c>
       <c r="C12" s="28">
         <v>1631.9</v>
       </c>
       <c r="D12" s="27">
         <v>143.9</v>
       </c>
       <c r="E12" s="26">
         <v>1488</v>
       </c>
       <c r="F12" s="25">
         <v>381.9</v>
       </c>
       <c r="G12" s="23"/>
       <c r="H12" s="31"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="32">
         <v>1997.2</v>
       </c>
       <c r="C13" s="28">
         <v>1631.9</v>
       </c>
       <c r="D13" s="27">
         <v>143.9</v>
       </c>
       <c r="E13" s="26">
         <v>1488</v>
       </c>
       <c r="F13" s="25">
         <v>365.3</v>
       </c>
       <c r="G13" s="23"/>
       <c r="H13" s="31"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="32">
         <v>1998.9</v>
       </c>
       <c r="C14" s="28">
         <v>1631.9</v>
       </c>
       <c r="D14" s="27">
         <v>143.9</v>
       </c>
       <c r="E14" s="26">
         <v>1488</v>
       </c>
       <c r="F14" s="25">
         <v>367</v>
       </c>
       <c r="G14" s="23"/>
       <c r="H14" s="31"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="32">
         <v>2024.5</v>
       </c>
       <c r="C15" s="28">
         <v>1632.7</v>
       </c>
       <c r="D15" s="27">
         <v>143.9</v>
       </c>
       <c r="E15" s="26">
         <v>1488.8</v>
       </c>
       <c r="F15" s="25">
         <v>391.9</v>
       </c>
       <c r="G15" s="23"/>
       <c r="H15" s="31"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="32">
         <v>1995.5</v>
       </c>
       <c r="C16" s="28">
         <v>1601.1</v>
       </c>
       <c r="D16" s="27">
         <v>143.9</v>
       </c>
       <c r="E16" s="26">
         <v>1457.2</v>
       </c>
       <c r="F16" s="25">
         <v>394.5</v>
       </c>
       <c r="G16" s="23"/>
       <c r="H16" s="31"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="32">
         <v>2174.6</v>
       </c>
       <c r="C17" s="28">
         <v>1601.1</v>
       </c>
       <c r="D17" s="27">
         <v>143.9</v>
       </c>
       <c r="E17" s="26">
         <v>1457.2</v>
       </c>
       <c r="F17" s="25">
         <v>573.6</v>
       </c>
       <c r="G17" s="23"/>
       <c r="H17" s="31"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="32">
         <v>2274.9</v>
       </c>
       <c r="C18" s="28">
         <v>1691.4</v>
       </c>
       <c r="D18" s="27">
         <v>143.9</v>
       </c>
       <c r="E18" s="26">
         <v>1547.5</v>
       </c>
       <c r="F18" s="25">
         <v>583.5</v>
       </c>
       <c r="G18" s="23"/>
       <c r="H18" s="31"/>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="32">
         <v>2477</v>
       </c>
       <c r="C19" s="28">
         <v>1852.1</v>
       </c>
       <c r="D19" s="27">
         <v>143.9</v>
       </c>
       <c r="E19" s="26">
         <v>1708.2</v>
       </c>
       <c r="F19" s="25">
         <v>624.9</v>
       </c>
       <c r="G19" s="23"/>
       <c r="H19" s="31"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="32">
         <v>2529.6</v>
       </c>
       <c r="C20" s="28">
         <v>1852.1</v>
       </c>
       <c r="D20" s="27">
         <v>143.9</v>
       </c>
       <c r="E20" s="26">
         <v>1708.2</v>
       </c>
       <c r="F20" s="25">
         <v>677.6</v>
       </c>
       <c r="G20" s="23"/>
       <c r="H20" s="31"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="32">
         <v>2627.3</v>
       </c>
       <c r="C21" s="28">
         <v>1852.1</v>
       </c>
       <c r="D21" s="27">
         <v>143.9</v>
       </c>
       <c r="E21" s="26">
         <v>1708.2</v>
       </c>
       <c r="F21" s="25">
         <v>775.2</v>
       </c>
       <c r="G21" s="23"/>
       <c r="H21" s="31"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="32">
         <v>2599.5</v>
       </c>
       <c r="C22" s="28">
         <v>1862.1</v>
       </c>
       <c r="D22" s="27">
         <v>153.9</v>
       </c>
       <c r="E22" s="26">
         <v>1708.2</v>
       </c>
       <c r="F22" s="25">
         <v>737.4</v>
       </c>
       <c r="G22" s="23"/>
       <c r="H22" s="31"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="32">
         <v>2749.7</v>
       </c>
       <c r="C23" s="28">
         <v>1881.7</v>
       </c>
       <c r="D23" s="27">
         <v>153.9</v>
       </c>
       <c r="E23" s="26">
         <v>1727.8</v>
       </c>
       <c r="F23" s="25">
         <v>868</v>
       </c>
       <c r="G23" s="23"/>
       <c r="H23" s="31"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="32">
         <v>2762.8</v>
       </c>
       <c r="C24" s="28">
         <v>1881.7</v>
       </c>
       <c r="D24" s="27">
         <v>153.9</v>
       </c>
       <c r="E24" s="26">
         <v>1727.8</v>
       </c>
       <c r="F24" s="25">
         <v>881.2</v>
       </c>
       <c r="G24" s="23"/>
       <c r="H24" s="31"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="32">
         <v>2777.3</v>
       </c>
       <c r="C25" s="28">
         <v>1881.7</v>
       </c>
       <c r="D25" s="27">
         <v>153.9</v>
       </c>
       <c r="E25" s="26">
         <v>1727.8</v>
       </c>
       <c r="F25" s="25">
         <v>895.6</v>
       </c>
       <c r="G25" s="23"/>
       <c r="H25" s="31"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="32">
         <v>2777</v>
       </c>
       <c r="C26" s="28">
         <v>1881.7</v>
       </c>
       <c r="D26" s="27">
         <v>153.9</v>
       </c>
       <c r="E26" s="26">
         <v>1727.8</v>
       </c>
       <c r="F26" s="25">
         <v>895.3</v>
       </c>
       <c r="G26" s="23"/>
       <c r="H26" s="31"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="32">
         <v>3301.6</v>
       </c>
       <c r="C27" s="28">
         <v>1756.7</v>
       </c>
       <c r="D27" s="27">
         <v>153.9</v>
       </c>
       <c r="E27" s="26">
         <v>1602.8</v>
       </c>
       <c r="F27" s="25">
         <v>1544.9</v>
       </c>
       <c r="G27" s="23"/>
       <c r="H27" s="31"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="29">
         <v>3288.9</v>
       </c>
       <c r="C28" s="28">
         <v>1756.7</v>
       </c>
       <c r="D28" s="27">
         <v>153.9</v>
       </c>
       <c r="E28" s="26">
         <v>1602.8</v>
       </c>
       <c r="F28" s="25">
         <v>1532.2</v>
       </c>
       <c r="G28" s="23"/>
       <c r="H28" s="31"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="29">
         <v>3297.8</v>
       </c>
       <c r="C29" s="28">
         <v>1756.7</v>
       </c>
       <c r="D29" s="27">
         <v>153.9</v>
       </c>
       <c r="E29" s="26">
         <v>1602.8</v>
       </c>
       <c r="F29" s="25">
         <v>1541.1</v>
       </c>
       <c r="G29" s="23"/>
       <c r="H29" s="31"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="29">
         <v>3394</v>
       </c>
       <c r="C30" s="28">
         <v>1839</v>
       </c>
       <c r="D30" s="27">
         <v>153.9</v>
       </c>
       <c r="E30" s="26">
         <v>1685.1</v>
       </c>
       <c r="F30" s="25">
         <v>1555</v>
       </c>
       <c r="G30" s="23"/>
       <c r="H30" s="31"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="29">
         <v>3445.4</v>
       </c>
       <c r="C31" s="28">
         <v>1849</v>
       </c>
       <c r="D31" s="27">
         <v>153.9</v>
       </c>
       <c r="E31" s="26">
         <v>1695.1</v>
       </c>
       <c r="F31" s="25">
         <v>1596.4</v>
       </c>
       <c r="G31" s="23"/>
       <c r="H31" s="31"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="29">
         <v>3428.4</v>
       </c>
       <c r="C32" s="28">
         <v>1849</v>
       </c>
       <c r="D32" s="27">
         <v>153.9</v>
       </c>
       <c r="E32" s="26">
         <v>1695.1</v>
       </c>
       <c r="F32" s="25">
         <v>1579.3</v>
       </c>
       <c r="G32" s="23"/>
       <c r="H32" s="31"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="29">
         <v>3426.4</v>
       </c>
       <c r="C33" s="28">
         <v>1849</v>
       </c>
       <c r="D33" s="27">
         <v>153.9</v>
       </c>
       <c r="E33" s="26">
         <v>1695.1</v>
       </c>
       <c r="F33" s="25">
         <v>1577.4</v>
       </c>
       <c r="G33" s="23"/>
       <c r="H33" s="31"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="29">
         <v>3422.6</v>
       </c>
       <c r="C34" s="28">
         <v>1849</v>
       </c>
       <c r="D34" s="27">
         <v>153.9</v>
       </c>
       <c r="E34" s="26">
         <v>1695.1</v>
       </c>
       <c r="F34" s="25">
         <v>1573.6</v>
       </c>
       <c r="G34" s="23"/>
       <c r="H34" s="31"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="29">
         <v>3232.7</v>
       </c>
       <c r="C35" s="28">
         <v>1849</v>
       </c>
       <c r="D35" s="27">
         <v>153.9</v>
       </c>
       <c r="E35" s="26">
         <v>1695.1</v>
       </c>
       <c r="F35" s="25">
         <v>1383.6</v>
       </c>
       <c r="G35" s="23"/>
       <c r="H35" s="31"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="29">
         <v>3208.2</v>
       </c>
       <c r="C36" s="28">
         <v>1849</v>
       </c>
       <c r="D36" s="27">
         <v>153.9</v>
       </c>
       <c r="E36" s="26">
         <v>1695.1</v>
       </c>
       <c r="F36" s="25">
         <v>1359.2</v>
       </c>
       <c r="G36" s="23"/>
       <c r="H36" s="31"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="29">
         <v>3199.1</v>
       </c>
       <c r="C37" s="28">
         <v>1849</v>
       </c>
       <c r="D37" s="27">
         <v>153.9</v>
       </c>
       <c r="E37" s="26">
         <v>1695.1</v>
       </c>
       <c r="F37" s="25">
         <v>1350</v>
       </c>
       <c r="G37" s="23"/>
       <c r="H37" s="31"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="29">
         <v>3298.6</v>
       </c>
       <c r="C38" s="28">
         <v>1849</v>
       </c>
       <c r="D38" s="27">
         <v>153.9</v>
       </c>
       <c r="E38" s="26">
         <v>1695.1</v>
       </c>
       <c r="F38" s="25">
         <v>1449.6</v>
       </c>
       <c r="G38" s="23"/>
       <c r="H38" s="31"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="29">
         <v>3439.1</v>
       </c>
       <c r="C39" s="28">
         <v>1849</v>
       </c>
       <c r="D39" s="27">
         <v>153.9</v>
       </c>
       <c r="E39" s="26">
         <v>1695.1</v>
       </c>
       <c r="F39" s="25">
         <v>1590</v>
       </c>
       <c r="G39" s="23"/>
       <c r="H39" s="31"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="29">
         <v>3455.3</v>
       </c>
       <c r="C40" s="28">
         <v>1849</v>
       </c>
       <c r="D40" s="27">
         <v>153.9</v>
       </c>
       <c r="E40" s="26">
         <v>1695.1</v>
       </c>
       <c r="F40" s="25">
         <v>1606.3</v>
       </c>
       <c r="G40" s="23"/>
       <c r="H40" s="31"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="29">
         <v>3488.5020732100002</v>
       </c>
       <c r="C41" s="28">
         <v>1896.0287426499999</v>
       </c>
       <c r="D41" s="27">
         <v>153.899608</v>
       </c>
       <c r="E41" s="26">
         <v>1742.12913465</v>
       </c>
       <c r="F41" s="25">
         <v>1592.47333056</v>
       </c>
       <c r="G41" s="23"/>
       <c r="H41" s="31"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="29">
         <v>3532.6748197299994</v>
       </c>
       <c r="C42" s="28">
         <v>1945.8949856499999</v>
       </c>
       <c r="D42" s="27">
         <v>153.899608</v>
       </c>
       <c r="E42" s="26">
         <v>1791.9953776499999</v>
       </c>
       <c r="F42" s="25">
         <v>1586.7798340799998</v>
       </c>
       <c r="G42" s="23"/>
       <c r="H42" s="31"/>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="29">
         <v>3632.6892627699999</v>
       </c>
       <c r="C43" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D43" s="27">
         <v>153.899608</v>
       </c>
       <c r="E43" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F43" s="25">
         <v>1663.75287512</v>
       </c>
       <c r="G43" s="23"/>
       <c r="H43" s="31"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="29">
         <v>3626.4418781600002</v>
       </c>
       <c r="C44" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D44" s="27">
         <v>153.899608</v>
       </c>
       <c r="E44" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F44" s="25">
         <v>1657.5054905100003</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A45" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="29">
         <v>3617.5025714325157</v>
       </c>
       <c r="C45" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D45" s="27">
         <v>153.899608</v>
       </c>
       <c r="E45" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F45" s="25">
         <v>1648.5661837825157</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A46" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="29">
         <v>3640.6203917795788</v>
       </c>
       <c r="C46" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D46" s="27">
         <v>153.899608</v>
       </c>
       <c r="E46" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F46" s="25">
         <v>1671.6840041295789</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="29">
         <v>3733.6326206700005</v>
       </c>
       <c r="C47" s="28">
         <v>1983.94659065</v>
       </c>
       <c r="D47" s="27">
         <v>153.899608</v>
       </c>
       <c r="E47" s="26">
         <v>1830.04698265</v>
       </c>
       <c r="F47" s="25">
         <v>1749.6860300200003</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A48" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="29">
         <v>3783.1762710000003</v>
       </c>
       <c r="C48" s="28">
         <v>1983.946422</v>
       </c>
       <c r="D48" s="27">
         <v>153.9</v>
       </c>
       <c r="E48" s="26">
         <v>1830.0464219999999</v>
       </c>
       <c r="F48" s="25">
         <v>1799.2298490000001</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A49" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="29">
         <v>3783.470609</v>
       </c>
       <c r="C49" s="28">
         <v>1983.9466220000002</v>
       </c>
       <c r="D49" s="27">
         <v>153.9</v>
       </c>
       <c r="E49" s="26">
         <v>1830.0466220000001</v>
       </c>
       <c r="F49" s="25">
         <v>1799.5239869999998</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="29">
         <f t="shared" ref="B50:B67" si="0">SUM(C50+F50)</f>
         <v>3780.9466220000004</v>
       </c>
       <c r="C50" s="28">
         <f t="shared" ref="C50:C67" si="1">SUM(D50:E50)</f>
         <v>1983.9466220000002</v>
       </c>
       <c r="D50" s="27">
         <v>153.9</v>
       </c>
       <c r="E50" s="26">
         <v>1830.0466220000001</v>
       </c>
       <c r="F50" s="25">
         <v>1797</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A51" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="29">
         <f t="shared" si="0"/>
         <v>3819.4389050000004</v>
       </c>
       <c r="C51" s="28">
         <f t="shared" si="1"/>
         <v>1983.9466240000002</v>
       </c>
       <c r="D51" s="27">
         <v>153.9</v>
       </c>
       <c r="E51" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F51" s="25">
         <v>1835.4922810000003</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A52" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="29">
         <f t="shared" si="0"/>
         <v>3815.8029530000003</v>
       </c>
       <c r="C52" s="28">
         <f t="shared" si="1"/>
         <v>1983.9466240000002</v>
       </c>
       <c r="D52" s="27">
         <v>153.9</v>
       </c>
       <c r="E52" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F52" s="25">
         <v>1831.856329</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A53" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="29">
         <f t="shared" si="0"/>
         <v>3817.4450000000002</v>
       </c>
       <c r="C53" s="28">
         <f t="shared" si="1"/>
         <v>1983.9</v>
       </c>
       <c r="D53" s="27">
         <v>153.9</v>
       </c>
       <c r="E53" s="26">
         <v>1830</v>
       </c>
       <c r="F53" s="25">
         <v>1833.5450000000001</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A54" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="29">
         <f t="shared" si="0"/>
         <v>3874.2486079999999</v>
       </c>
       <c r="C54" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D54" s="27">
         <v>203.9</v>
       </c>
       <c r="E54" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F54" s="25">
         <v>1840.3019839999999</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A55" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="29">
         <f t="shared" si="0"/>
         <v>3929.146624</v>
       </c>
       <c r="C55" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D55" s="27">
         <v>203.9</v>
       </c>
       <c r="E55" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F55" s="25">
         <v>1895.2</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A56" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="29">
         <f t="shared" si="0"/>
         <v>3932.3926240000001</v>
       </c>
       <c r="C56" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D56" s="27">
         <v>203.9</v>
       </c>
       <c r="E56" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F56" s="25">
         <v>1898.4460000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A57" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B57" s="29">
         <f t="shared" si="0"/>
         <v>3938.519624</v>
       </c>
       <c r="C57" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D57" s="27">
         <v>203.9</v>
       </c>
       <c r="E57" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F57" s="25">
         <v>1904.5729999999999</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B58" s="29">
         <f t="shared" si="0"/>
         <v>3734.4606240000003</v>
       </c>
       <c r="C58" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D58" s="27">
         <v>203.9</v>
       </c>
       <c r="E58" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F58" s="25">
         <v>1700.5139999999999</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A59" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="29">
         <f t="shared" si="0"/>
         <v>3912.7579999999998</v>
       </c>
       <c r="C59" s="28">
         <f t="shared" si="1"/>
         <v>1907.356</v>
       </c>
       <c r="D59" s="27">
         <v>203.9</v>
       </c>
       <c r="E59" s="26">
         <v>1703.4559999999999</v>
       </c>
       <c r="F59" s="25">
         <v>2005.402</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="29">
         <f t="shared" si="0"/>
         <v>3940.4300000000003</v>
       </c>
       <c r="C60" s="28">
         <f t="shared" si="1"/>
         <v>1907.3600000000001</v>
       </c>
       <c r="D60" s="27">
         <v>203.9</v>
       </c>
       <c r="E60" s="26">
         <v>1703.46</v>
       </c>
       <c r="F60" s="25">
         <v>2033.07</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A61" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="29">
         <f t="shared" si="0"/>
         <v>4012.6739120000002</v>
       </c>
       <c r="C61" s="28">
         <f t="shared" si="1"/>
         <v>1907.355912</v>
       </c>
       <c r="D61" s="27">
         <v>203.9</v>
       </c>
       <c r="E61" s="26">
         <v>1703.4559119999999</v>
       </c>
       <c r="F61" s="25">
         <v>2105.3180000000002</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A62" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="29">
         <f t="shared" si="0"/>
         <v>4066.4599119999998</v>
       </c>
       <c r="C62" s="28">
         <f t="shared" si="1"/>
         <v>1907.355912</v>
       </c>
       <c r="D62" s="27">
         <v>203.9</v>
       </c>
       <c r="E62" s="26">
         <v>1703.4559119999999</v>
       </c>
       <c r="F62" s="25">
         <v>2159.1039999999998</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="29">
         <f t="shared" si="0"/>
         <v>4025.8</v>
       </c>
       <c r="C63" s="28">
         <f t="shared" si="1"/>
         <v>1907.4</v>
       </c>
       <c r="D63" s="27">
         <v>203.9</v>
       </c>
       <c r="E63" s="26">
         <v>1703.5</v>
       </c>
       <c r="F63" s="25">
         <v>2118.4</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A64" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="29">
         <f t="shared" si="0"/>
         <v>4073.1649120000002</v>
       </c>
       <c r="C64" s="28">
         <f t="shared" si="1"/>
         <v>1987.355912</v>
       </c>
       <c r="D64" s="27">
         <v>203.9</v>
       </c>
       <c r="E64" s="26">
         <v>1783.4559119999999</v>
       </c>
       <c r="F64" s="25">
         <v>2085.8090000000002</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A65" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="29">
         <f t="shared" si="0"/>
         <v>4045.76</v>
       </c>
       <c r="C65" s="28">
         <f t="shared" si="1"/>
         <v>1987.3600000000001</v>
       </c>
       <c r="D65" s="27">
         <v>203.9</v>
       </c>
       <c r="E65" s="26">
         <v>1783.46</v>
       </c>
       <c r="F65" s="25">
         <v>2058.4</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A66" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="29">
         <f t="shared" si="0"/>
         <v>3962.8100000000004</v>
       </c>
       <c r="C66" s="28">
         <f t="shared" si="1"/>
         <v>2047.38</v>
       </c>
       <c r="D66" s="27">
         <v>203.9</v>
       </c>
       <c r="E66" s="26">
         <v>1843.48</v>
       </c>
       <c r="F66" s="25">
         <v>1915.43</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A67" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="29">
         <f t="shared" si="0"/>
         <v>4033.1400000000003</v>
       </c>
       <c r="C67" s="28">
         <f t="shared" si="1"/>
         <v>2023.48</v>
       </c>
       <c r="D67" s="27">
         <v>180</v>
       </c>
       <c r="E67" s="26">
         <v>1843.48</v>
       </c>
       <c r="F67" s="25">
         <v>2009.66</v>
       </c>
     </row>
-    <row r="68" spans="1:6" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A68" s="106" t="s">
         <v>96</v>
       </c>
       <c r="B68" s="29">
         <f t="shared" ref="B68:B73" si="2">SUM(C68+F68)</f>
         <v>4044.08</v>
       </c>
       <c r="C68" s="28">
         <f t="shared" ref="C68:C73" si="3">SUM(D68:E68)</f>
         <v>2023.48</v>
       </c>
       <c r="D68" s="27">
         <v>180</v>
       </c>
       <c r="E68" s="26">
         <v>1843.48</v>
       </c>
       <c r="F68" s="25">
         <v>2020.6</v>
       </c>
     </row>
-    <row r="69" spans="1:6" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A69" s="106" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="29">
         <f t="shared" si="2"/>
         <v>4746.3899999999994</v>
       </c>
       <c r="C69" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D69" s="27">
         <v>180</v>
       </c>
       <c r="E69" s="26">
         <v>2153.5</v>
       </c>
       <c r="F69" s="25">
         <v>2412.89</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A70" s="106" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="29">
         <f t="shared" si="2"/>
         <v>4909</v>
       </c>
       <c r="C70" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D70" s="27">
         <v>180</v>
       </c>
       <c r="E70" s="26">
         <v>2153.5</v>
       </c>
       <c r="F70" s="25">
         <v>2575.5</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A71" s="106" t="s">
         <v>99</v>
       </c>
       <c r="B71" s="29">
         <f t="shared" si="2"/>
         <v>5209.42</v>
       </c>
       <c r="C71" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D71" s="27">
         <v>180</v>
       </c>
       <c r="E71" s="26">
         <v>2153.5</v>
       </c>
       <c r="F71" s="25">
         <v>2875.92</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A72" s="106" t="s">
         <v>100</v>
       </c>
       <c r="B72" s="29">
         <f t="shared" si="2"/>
         <v>6388.7</v>
       </c>
       <c r="C72" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D72" s="27">
         <v>180</v>
       </c>
       <c r="E72" s="26">
         <v>2153.5</v>
       </c>
       <c r="F72" s="25">
         <v>4055.2</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A73" s="106" t="s">
         <v>101</v>
       </c>
       <c r="B73" s="29">
         <f t="shared" si="2"/>
         <v>6398.5599999999995</v>
       </c>
       <c r="C73" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D73" s="27">
         <v>180</v>
       </c>
       <c r="E73" s="26">
         <v>2153.5</v>
       </c>
       <c r="F73" s="25">
         <v>4065.06</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A74" s="106" t="s">
         <v>102</v>
       </c>
       <c r="B74" s="29">
         <f t="shared" ref="B74" si="4">SUM(C74+F74)</f>
         <v>6412.03</v>
       </c>
       <c r="C74" s="28">
         <f t="shared" ref="C74" si="5">SUM(D74:E74)</f>
         <v>2333.35</v>
       </c>
       <c r="D74" s="27">
         <v>180</v>
       </c>
       <c r="E74" s="26">
         <v>2153.35</v>
       </c>
       <c r="F74" s="25">
         <v>4078.68</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="A76" s="24" t="s">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A75" s="106" t="s">
+        <v>103</v>
+      </c>
+      <c r="B75" s="29">
+        <f t="shared" ref="B75" si="6">SUM(C75+F75)</f>
+        <v>6449.7999999999993</v>
+      </c>
+      <c r="C75" s="28">
+        <f t="shared" ref="C75" si="7">SUM(D75:E75)</f>
+        <v>2333.35</v>
+      </c>
+      <c r="D75" s="27">
+        <v>180</v>
+      </c>
+      <c r="E75" s="26">
+        <v>2153.35</v>
+      </c>
+      <c r="F75" s="25">
+        <v>4116.45</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="B76" s="23"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A77" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B76" s="23"/>
-[...2 lines deleted...]
-      <c r="A77" s="24"/>
       <c r="B77" s="23"/>
     </row>
-    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A78" s="24"/>
       <c r="B78" s="23"/>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A79" s="24"/>
       <c r="B79" s="23"/>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A80" s="24"/>
       <c r="B80" s="23"/>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A81" s="24"/>
       <c r="B81" s="23"/>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A82" s="24"/>
       <c r="B82" s="23"/>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A83" s="24"/>
       <c r="B83" s="23"/>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A84" s="24"/>
       <c r="B84" s="23"/>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A85" s="24"/>
       <c r="B85" s="23"/>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A86" s="24"/>
       <c r="B86" s="23"/>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A87" s="24"/>
       <c r="B87" s="23"/>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A88" s="24"/>
       <c r="B88" s="23"/>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A89" s="24"/>
       <c r="B89" s="23"/>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A90" s="24"/>
       <c r="B90" s="23"/>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A91" s="24"/>
       <c r="B91" s="23"/>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A92" s="24"/>
       <c r="B92" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="C50:C67 C68:C69" formulaRange="1"/>
+    <ignoredError sqref="C50:C67 C68:C69 C70:C75" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA9B8DD-6D63-425C-BA32-94A9898C2FA5}">
   <dimension ref="A1:ER24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="55.5703125" customWidth="1"/>
+    <col min="1" max="1" width="55.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:148" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:148" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="56" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="2" spans="1:148" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="A3" s="109" t="s">
+    <row r="2" spans="1:148" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="1:148" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="116" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="112" t="s">
+      <c r="B3" s="113" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="113"/>
-[...131 lines deleted...]
-      <c r="B4" s="112">
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="I3" s="114"/>
+      <c r="J3" s="114"/>
+      <c r="K3" s="114"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="114"/>
+      <c r="O3" s="114"/>
+      <c r="P3" s="114"/>
+      <c r="Q3" s="114"/>
+      <c r="R3" s="114"/>
+      <c r="S3" s="114"/>
+      <c r="T3" s="114"/>
+      <c r="U3" s="114"/>
+      <c r="V3" s="114"/>
+      <c r="W3" s="114"/>
+      <c r="X3" s="114"/>
+      <c r="Y3" s="114"/>
+      <c r="Z3" s="114"/>
+      <c r="AA3" s="114"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="114"/>
+      <c r="AD3" s="114"/>
+      <c r="AE3" s="114"/>
+      <c r="AF3" s="114"/>
+      <c r="AG3" s="114"/>
+      <c r="AH3" s="114"/>
+      <c r="AI3" s="114"/>
+      <c r="AJ3" s="114"/>
+      <c r="AK3" s="114"/>
+      <c r="AL3" s="114"/>
+      <c r="AM3" s="114"/>
+      <c r="AN3" s="114"/>
+      <c r="AO3" s="114"/>
+      <c r="AP3" s="114"/>
+      <c r="AQ3" s="114"/>
+      <c r="AR3" s="114"/>
+      <c r="AS3" s="114"/>
+      <c r="AT3" s="114"/>
+      <c r="AU3" s="114"/>
+      <c r="AV3" s="114"/>
+      <c r="AW3" s="114"/>
+      <c r="AX3" s="114"/>
+      <c r="AY3" s="114"/>
+      <c r="AZ3" s="114"/>
+      <c r="BA3" s="114"/>
+      <c r="BB3" s="114"/>
+      <c r="BC3" s="114"/>
+      <c r="BD3" s="114"/>
+      <c r="BE3" s="114"/>
+      <c r="BF3" s="114"/>
+      <c r="BG3" s="114"/>
+      <c r="BH3" s="114"/>
+      <c r="BI3" s="114"/>
+      <c r="BJ3" s="114"/>
+      <c r="BK3" s="114"/>
+      <c r="BL3" s="114"/>
+      <c r="BM3" s="114"/>
+      <c r="BN3" s="114"/>
+      <c r="BO3" s="114"/>
+      <c r="BP3" s="114"/>
+      <c r="BQ3" s="114"/>
+      <c r="BR3" s="114"/>
+      <c r="BS3" s="114"/>
+      <c r="BT3" s="114"/>
+      <c r="BU3" s="114"/>
+      <c r="BV3" s="114"/>
+      <c r="BW3" s="114"/>
+      <c r="BX3" s="114"/>
+      <c r="BY3" s="114"/>
+      <c r="BZ3" s="114"/>
+      <c r="CA3" s="114"/>
+      <c r="CB3" s="114"/>
+      <c r="CC3" s="114"/>
+      <c r="CD3" s="114"/>
+      <c r="CE3" s="114"/>
+      <c r="CF3" s="114"/>
+      <c r="CG3" s="114"/>
+      <c r="CH3" s="114"/>
+      <c r="CI3" s="114"/>
+      <c r="CJ3" s="114"/>
+      <c r="CK3" s="114"/>
+      <c r="CL3" s="114"/>
+      <c r="CM3" s="114"/>
+      <c r="CN3" s="114"/>
+      <c r="CO3" s="114"/>
+      <c r="CP3" s="114"/>
+      <c r="CQ3" s="114"/>
+      <c r="CR3" s="114"/>
+      <c r="CS3" s="114"/>
+      <c r="CT3" s="114"/>
+      <c r="CU3" s="114"/>
+      <c r="CV3" s="114"/>
+      <c r="CW3" s="114"/>
+      <c r="CX3" s="114"/>
+      <c r="CY3" s="114"/>
+      <c r="CZ3" s="114"/>
+      <c r="DA3" s="114"/>
+      <c r="DB3" s="114"/>
+      <c r="DC3" s="114"/>
+      <c r="DD3" s="114"/>
+      <c r="DE3" s="114"/>
+      <c r="DF3" s="114"/>
+      <c r="DG3" s="114"/>
+      <c r="DH3" s="114"/>
+      <c r="DI3" s="114"/>
+      <c r="DJ3" s="114"/>
+      <c r="DK3" s="114"/>
+      <c r="DL3" s="114"/>
+      <c r="DM3" s="114"/>
+      <c r="DN3" s="114"/>
+      <c r="DO3" s="114"/>
+      <c r="DP3" s="114"/>
+      <c r="DQ3" s="114"/>
+      <c r="DR3" s="114"/>
+      <c r="DS3" s="114"/>
+      <c r="DT3" s="114"/>
+      <c r="DU3" s="114"/>
+      <c r="DV3" s="114"/>
+      <c r="DW3" s="114"/>
+      <c r="DX3" s="114"/>
+      <c r="DY3" s="114"/>
+      <c r="DZ3" s="114"/>
+      <c r="EA3" s="115"/>
+    </row>
+    <row r="4" spans="1:148" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="117"/>
+      <c r="B4" s="113">
         <v>1993</v>
       </c>
-      <c r="C4" s="113"/>
-[...8 lines deleted...]
-      <c r="L4" s="112">
+      <c r="C4" s="114"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="115"/>
+      <c r="L4" s="113">
         <v>1994</v>
       </c>
-      <c r="M4" s="113"/>
-[...6 lines deleted...]
-      <c r="T4" s="112">
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="114"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="115"/>
+      <c r="T4" s="113">
         <v>1995</v>
       </c>
-      <c r="U4" s="113"/>
-[...6 lines deleted...]
-      <c r="AB4" s="112">
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="115"/>
+      <c r="AB4" s="113">
         <v>1996</v>
       </c>
-      <c r="AC4" s="113"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="112">
+      <c r="AC4" s="114"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="114"/>
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="114"/>
+      <c r="AI4" s="115"/>
+      <c r="AJ4" s="113">
         <v>1997</v>
       </c>
-      <c r="AK4" s="113"/>
-[...6 lines deleted...]
-      <c r="AR4" s="112">
+      <c r="AK4" s="114"/>
+      <c r="AL4" s="114"/>
+      <c r="AM4" s="114"/>
+      <c r="AN4" s="114"/>
+      <c r="AO4" s="114"/>
+      <c r="AP4" s="114"/>
+      <c r="AQ4" s="115"/>
+      <c r="AR4" s="113">
         <v>1998</v>
       </c>
-      <c r="AS4" s="113"/>
-[...6 lines deleted...]
-      <c r="AZ4" s="112">
+      <c r="AS4" s="114"/>
+      <c r="AT4" s="114"/>
+      <c r="AU4" s="114"/>
+      <c r="AV4" s="114"/>
+      <c r="AW4" s="114"/>
+      <c r="AX4" s="114"/>
+      <c r="AY4" s="115"/>
+      <c r="AZ4" s="113">
         <v>1999</v>
       </c>
-      <c r="BA4" s="113"/>
-[...6 lines deleted...]
-      <c r="BH4" s="112">
+      <c r="BA4" s="114"/>
+      <c r="BB4" s="114"/>
+      <c r="BC4" s="114"/>
+      <c r="BD4" s="114"/>
+      <c r="BE4" s="114"/>
+      <c r="BF4" s="114"/>
+      <c r="BG4" s="115"/>
+      <c r="BH4" s="113">
         <v>2000</v>
       </c>
-      <c r="BI4" s="113"/>
-[...6 lines deleted...]
-      <c r="BP4" s="112">
+      <c r="BI4" s="114"/>
+      <c r="BJ4" s="114"/>
+      <c r="BK4" s="114"/>
+      <c r="BL4" s="114"/>
+      <c r="BM4" s="114"/>
+      <c r="BN4" s="114"/>
+      <c r="BO4" s="115"/>
+      <c r="BP4" s="113">
         <v>2001</v>
       </c>
-      <c r="BQ4" s="113"/>
-[...6 lines deleted...]
-      <c r="BX4" s="112">
+      <c r="BQ4" s="114"/>
+      <c r="BR4" s="114"/>
+      <c r="BS4" s="114"/>
+      <c r="BT4" s="114"/>
+      <c r="BU4" s="114"/>
+      <c r="BV4" s="114"/>
+      <c r="BW4" s="115"/>
+      <c r="BX4" s="113">
         <v>2002</v>
       </c>
-      <c r="BY4" s="113"/>
-[...6 lines deleted...]
-      <c r="CF4" s="112">
+      <c r="BY4" s="114"/>
+      <c r="BZ4" s="114"/>
+      <c r="CA4" s="114"/>
+      <c r="CB4" s="114"/>
+      <c r="CC4" s="114"/>
+      <c r="CD4" s="114"/>
+      <c r="CE4" s="115"/>
+      <c r="CF4" s="113">
         <v>2003</v>
       </c>
-      <c r="CG4" s="113"/>
-[...6 lines deleted...]
-      <c r="CN4" s="112">
+      <c r="CG4" s="114"/>
+      <c r="CH4" s="114"/>
+      <c r="CI4" s="114"/>
+      <c r="CJ4" s="114"/>
+      <c r="CK4" s="114"/>
+      <c r="CL4" s="114"/>
+      <c r="CM4" s="115"/>
+      <c r="CN4" s="113">
         <v>2004</v>
       </c>
-      <c r="CO4" s="113"/>
-[...6 lines deleted...]
-      <c r="CV4" s="112">
+      <c r="CO4" s="114"/>
+      <c r="CP4" s="114"/>
+      <c r="CQ4" s="114"/>
+      <c r="CR4" s="114"/>
+      <c r="CS4" s="114"/>
+      <c r="CT4" s="114"/>
+      <c r="CU4" s="115"/>
+      <c r="CV4" s="113">
         <v>2005</v>
       </c>
-      <c r="CW4" s="113"/>
-[...6 lines deleted...]
-      <c r="DD4" s="112">
+      <c r="CW4" s="114"/>
+      <c r="CX4" s="114"/>
+      <c r="CY4" s="114"/>
+      <c r="CZ4" s="114"/>
+      <c r="DA4" s="114"/>
+      <c r="DB4" s="114"/>
+      <c r="DC4" s="115"/>
+      <c r="DD4" s="113">
         <v>2006</v>
       </c>
-      <c r="DE4" s="113"/>
-[...6 lines deleted...]
-      <c r="DL4" s="112">
+      <c r="DE4" s="114"/>
+      <c r="DF4" s="114"/>
+      <c r="DG4" s="114"/>
+      <c r="DH4" s="114"/>
+      <c r="DI4" s="114"/>
+      <c r="DJ4" s="114"/>
+      <c r="DK4" s="115"/>
+      <c r="DL4" s="113">
         <v>2007</v>
       </c>
-      <c r="DM4" s="113"/>
-[...6 lines deleted...]
-      <c r="DT4" s="112">
+      <c r="DM4" s="114"/>
+      <c r="DN4" s="114"/>
+      <c r="DO4" s="114"/>
+      <c r="DP4" s="114"/>
+      <c r="DQ4" s="114"/>
+      <c r="DR4" s="114"/>
+      <c r="DS4" s="115"/>
+      <c r="DT4" s="113">
         <v>2008</v>
       </c>
-      <c r="DU4" s="113"/>
-[...9 lines deleted...]
-      <c r="B5" s="115" t="s">
+      <c r="DU4" s="114"/>
+      <c r="DV4" s="114"/>
+      <c r="DW4" s="114"/>
+      <c r="DX4" s="114"/>
+      <c r="DY4" s="114"/>
+      <c r="DZ4" s="114"/>
+      <c r="EA4" s="115"/>
+    </row>
+    <row r="5" spans="1:148" x14ac:dyDescent="0.3">
+      <c r="A5" s="117"/>
+      <c r="B5" s="119" t="s">
         <v>91</v>
       </c>
-      <c r="C5" s="116"/>
-      <c r="D5" s="117" t="s">
+      <c r="C5" s="120"/>
+      <c r="D5" s="121" t="s">
         <v>92</v>
       </c>
-      <c r="E5" s="116"/>
-      <c r="F5" s="117" t="s">
+      <c r="E5" s="120"/>
+      <c r="F5" s="121" t="s">
         <v>93</v>
       </c>
-      <c r="G5" s="116"/>
-      <c r="H5" s="117" t="s">
+      <c r="G5" s="120"/>
+      <c r="H5" s="121" t="s">
         <v>94</v>
       </c>
-      <c r="I5" s="116"/>
-      <c r="J5" s="117" t="s">
+      <c r="I5" s="120"/>
+      <c r="J5" s="121" t="s">
         <v>95</v>
       </c>
-      <c r="K5" s="118"/>
-      <c r="L5" s="119" t="s">
+      <c r="K5" s="122"/>
+      <c r="L5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="M5" s="120"/>
-      <c r="N5" s="121" t="s">
+      <c r="M5" s="110"/>
+      <c r="N5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="O5" s="120"/>
-      <c r="P5" s="121" t="s">
+      <c r="O5" s="110"/>
+      <c r="P5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="Q5" s="120"/>
-      <c r="R5" s="121" t="s">
+      <c r="Q5" s="110"/>
+      <c r="R5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="S5" s="122"/>
-      <c r="T5" s="119" t="s">
+      <c r="S5" s="112"/>
+      <c r="T5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="U5" s="120"/>
-      <c r="V5" s="121" t="s">
+      <c r="U5" s="110"/>
+      <c r="V5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="W5" s="120"/>
-      <c r="X5" s="121" t="s">
+      <c r="W5" s="110"/>
+      <c r="X5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="Y5" s="120"/>
-      <c r="Z5" s="121" t="s">
+      <c r="Y5" s="110"/>
+      <c r="Z5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="AA5" s="122"/>
-      <c r="AB5" s="119" t="s">
+      <c r="AA5" s="112"/>
+      <c r="AB5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="AC5" s="120"/>
-      <c r="AD5" s="121" t="s">
+      <c r="AC5" s="110"/>
+      <c r="AD5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="AE5" s="120"/>
-      <c r="AF5" s="121" t="s">
+      <c r="AE5" s="110"/>
+      <c r="AF5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="AG5" s="120"/>
-      <c r="AH5" s="121" t="s">
+      <c r="AG5" s="110"/>
+      <c r="AH5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="AI5" s="122"/>
-      <c r="AJ5" s="119" t="s">
+      <c r="AI5" s="112"/>
+      <c r="AJ5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="AK5" s="120"/>
-      <c r="AL5" s="121" t="s">
+      <c r="AK5" s="110"/>
+      <c r="AL5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="AM5" s="120"/>
-      <c r="AN5" s="121" t="s">
+      <c r="AM5" s="110"/>
+      <c r="AN5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="AO5" s="120"/>
-      <c r="AP5" s="121" t="s">
+      <c r="AO5" s="110"/>
+      <c r="AP5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="AQ5" s="122"/>
-      <c r="AR5" s="119" t="s">
+      <c r="AQ5" s="112"/>
+      <c r="AR5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="AS5" s="120"/>
-      <c r="AT5" s="121" t="s">
+      <c r="AS5" s="110"/>
+      <c r="AT5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="AU5" s="120"/>
-      <c r="AV5" s="121" t="s">
+      <c r="AU5" s="110"/>
+      <c r="AV5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="AW5" s="120"/>
-      <c r="AX5" s="121" t="s">
+      <c r="AW5" s="110"/>
+      <c r="AX5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="AY5" s="122"/>
-      <c r="AZ5" s="119" t="s">
+      <c r="AY5" s="112"/>
+      <c r="AZ5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="BA5" s="120"/>
-      <c r="BB5" s="121" t="s">
+      <c r="BA5" s="110"/>
+      <c r="BB5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="BC5" s="120"/>
-      <c r="BD5" s="121" t="s">
+      <c r="BC5" s="110"/>
+      <c r="BD5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="BE5" s="120"/>
-      <c r="BF5" s="121" t="s">
+      <c r="BE5" s="110"/>
+      <c r="BF5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="BG5" s="122"/>
-      <c r="BH5" s="119" t="s">
+      <c r="BG5" s="112"/>
+      <c r="BH5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="BI5" s="120"/>
-      <c r="BJ5" s="121" t="s">
+      <c r="BI5" s="110"/>
+      <c r="BJ5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="BK5" s="120"/>
-      <c r="BL5" s="121" t="s">
+      <c r="BK5" s="110"/>
+      <c r="BL5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="BM5" s="120"/>
-      <c r="BN5" s="121" t="s">
+      <c r="BM5" s="110"/>
+      <c r="BN5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="BO5" s="122"/>
-      <c r="BP5" s="119" t="s">
+      <c r="BO5" s="112"/>
+      <c r="BP5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="BQ5" s="120"/>
-      <c r="BR5" s="121" t="s">
+      <c r="BQ5" s="110"/>
+      <c r="BR5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="BS5" s="120"/>
-      <c r="BT5" s="121" t="s">
+      <c r="BS5" s="110"/>
+      <c r="BT5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="BU5" s="120"/>
-      <c r="BV5" s="121" t="s">
+      <c r="BU5" s="110"/>
+      <c r="BV5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="BW5" s="122"/>
-      <c r="BX5" s="119" t="s">
+      <c r="BW5" s="112"/>
+      <c r="BX5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="BY5" s="120"/>
-      <c r="BZ5" s="121" t="s">
+      <c r="BY5" s="110"/>
+      <c r="BZ5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="CA5" s="120"/>
-      <c r="CB5" s="121" t="s">
+      <c r="CA5" s="110"/>
+      <c r="CB5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="CC5" s="120"/>
-      <c r="CD5" s="121" t="s">
+      <c r="CC5" s="110"/>
+      <c r="CD5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="CE5" s="122"/>
-      <c r="CF5" s="119" t="s">
+      <c r="CE5" s="112"/>
+      <c r="CF5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="CG5" s="120"/>
-      <c r="CH5" s="121" t="s">
+      <c r="CG5" s="110"/>
+      <c r="CH5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="CI5" s="120"/>
-      <c r="CJ5" s="121" t="s">
+      <c r="CI5" s="110"/>
+      <c r="CJ5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="CK5" s="120"/>
-      <c r="CL5" s="121" t="s">
+      <c r="CK5" s="110"/>
+      <c r="CL5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="CM5" s="122"/>
-      <c r="CN5" s="119" t="s">
+      <c r="CM5" s="112"/>
+      <c r="CN5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="CO5" s="120"/>
-      <c r="CP5" s="121" t="s">
+      <c r="CO5" s="110"/>
+      <c r="CP5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="CQ5" s="120"/>
-      <c r="CR5" s="121" t="s">
+      <c r="CQ5" s="110"/>
+      <c r="CR5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="CS5" s="120"/>
-      <c r="CT5" s="121" t="s">
+      <c r="CS5" s="110"/>
+      <c r="CT5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="CU5" s="122"/>
-      <c r="CV5" s="119" t="s">
+      <c r="CU5" s="112"/>
+      <c r="CV5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="CW5" s="120"/>
-      <c r="CX5" s="121" t="s">
+      <c r="CW5" s="110"/>
+      <c r="CX5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="CY5" s="120"/>
-      <c r="CZ5" s="121" t="s">
+      <c r="CY5" s="110"/>
+      <c r="CZ5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="DA5" s="120"/>
-      <c r="DB5" s="121" t="s">
+      <c r="DA5" s="110"/>
+      <c r="DB5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="DC5" s="122"/>
-      <c r="DD5" s="119" t="s">
+      <c r="DC5" s="112"/>
+      <c r="DD5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="DE5" s="120"/>
-      <c r="DF5" s="121" t="s">
+      <c r="DE5" s="110"/>
+      <c r="DF5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="DG5" s="120"/>
-      <c r="DH5" s="121" t="s">
+      <c r="DG5" s="110"/>
+      <c r="DH5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="DI5" s="120"/>
-      <c r="DJ5" s="121" t="s">
+      <c r="DI5" s="110"/>
+      <c r="DJ5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="DK5" s="122"/>
-      <c r="DL5" s="119" t="s">
+      <c r="DK5" s="112"/>
+      <c r="DL5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="DM5" s="120"/>
-      <c r="DN5" s="121" t="s">
+      <c r="DM5" s="110"/>
+      <c r="DN5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="DO5" s="120"/>
-      <c r="DP5" s="121" t="s">
+      <c r="DO5" s="110"/>
+      <c r="DP5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="DQ5" s="120"/>
-      <c r="DR5" s="121" t="s">
+      <c r="DQ5" s="110"/>
+      <c r="DR5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="DS5" s="122"/>
-      <c r="DT5" s="119" t="s">
+      <c r="DS5" s="112"/>
+      <c r="DT5" s="109" t="s">
         <v>92</v>
       </c>
-      <c r="DU5" s="120"/>
-      <c r="DV5" s="121" t="s">
+      <c r="DU5" s="110"/>
+      <c r="DV5" s="111" t="s">
         <v>93</v>
       </c>
-      <c r="DW5" s="120"/>
-      <c r="DX5" s="121" t="s">
+      <c r="DW5" s="110"/>
+      <c r="DX5" s="111" t="s">
         <v>94</v>
       </c>
-      <c r="DY5" s="120"/>
-      <c r="DZ5" s="121" t="s">
+      <c r="DY5" s="110"/>
+      <c r="DZ5" s="111" t="s">
         <v>95</v>
       </c>
-      <c r="EA5" s="122"/>
-[...2 lines deleted...]
-      <c r="A6" s="111"/>
+      <c r="EA5" s="112"/>
+    </row>
+    <row r="6" spans="1:148" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="118"/>
       <c r="B6" s="101" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="102" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="104" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="102" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="104" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="102" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="104" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="102" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="104" t="s">
@@ -4325,51 +4347,51 @@
       <c r="DT6" s="101" t="s">
         <v>1</v>
       </c>
       <c r="DU6" s="102" t="s">
         <v>2</v>
       </c>
       <c r="DV6" s="103" t="s">
         <v>1</v>
       </c>
       <c r="DW6" s="103" t="s">
         <v>2</v>
       </c>
       <c r="DX6" s="104" t="s">
         <v>1</v>
       </c>
       <c r="DY6" s="102" t="s">
         <v>2</v>
       </c>
       <c r="DZ6" s="103" t="s">
         <v>1</v>
       </c>
       <c r="EA6" s="105" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A7" s="72" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="97">
         <v>10510.8</v>
       </c>
       <c r="C7" s="98">
         <v>10082.700000000001</v>
       </c>
       <c r="D7" s="99">
         <v>11102.5</v>
       </c>
       <c r="E7" s="98">
         <v>10316.200000000001</v>
       </c>
       <c r="F7" s="99">
         <v>13646</v>
       </c>
       <c r="G7" s="98">
         <v>12587.8</v>
       </c>
       <c r="H7" s="99">
         <v>13369.5</v>
       </c>
       <c r="I7" s="98">
@@ -4592,51 +4614,51 @@
       <c r="DD7" s="91"/>
       <c r="DE7" s="92"/>
       <c r="DF7" s="93"/>
       <c r="DG7" s="92"/>
       <c r="DH7" s="93"/>
       <c r="DI7" s="92"/>
       <c r="DJ7" s="93"/>
       <c r="DK7" s="90"/>
       <c r="DL7" s="91"/>
       <c r="DM7" s="92"/>
       <c r="DN7" s="93"/>
       <c r="DO7" s="92"/>
       <c r="DP7" s="93"/>
       <c r="DQ7" s="92"/>
       <c r="DR7" s="93"/>
       <c r="DS7" s="90"/>
       <c r="DT7" s="91"/>
       <c r="DU7" s="92"/>
       <c r="DV7" s="93"/>
       <c r="DW7" s="92"/>
       <c r="DX7" s="93"/>
       <c r="DY7" s="92"/>
       <c r="DZ7" s="93"/>
       <c r="EA7" s="90"/>
     </row>
-    <row r="8" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A8" s="73" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="79">
         <v>1716.3</v>
       </c>
       <c r="C8" s="14">
         <v>1716.3</v>
       </c>
       <c r="D8" s="13">
         <v>1716.1</v>
       </c>
       <c r="E8" s="14">
         <v>1716.1</v>
       </c>
       <c r="F8" s="13">
         <v>1716.3</v>
       </c>
       <c r="G8" s="14">
         <v>1716.3</v>
       </c>
       <c r="H8" s="13">
         <v>1716.3</v>
       </c>
       <c r="I8" s="14">
@@ -4859,51 +4881,51 @@
       <c r="DD8" s="91"/>
       <c r="DE8" s="92"/>
       <c r="DF8" s="93"/>
       <c r="DG8" s="92"/>
       <c r="DH8" s="93"/>
       <c r="DI8" s="92"/>
       <c r="DJ8" s="93"/>
       <c r="DK8" s="90"/>
       <c r="DL8" s="91"/>
       <c r="DM8" s="92"/>
       <c r="DN8" s="93"/>
       <c r="DO8" s="92"/>
       <c r="DP8" s="93"/>
       <c r="DQ8" s="92"/>
       <c r="DR8" s="93"/>
       <c r="DS8" s="90"/>
       <c r="DT8" s="91"/>
       <c r="DU8" s="92"/>
       <c r="DV8" s="93"/>
       <c r="DW8" s="92"/>
       <c r="DX8" s="93"/>
       <c r="DY8" s="92"/>
       <c r="DZ8" s="93"/>
       <c r="EA8" s="90"/>
     </row>
-    <row r="9" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A9" s="72" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="77">
         <v>8794.5</v>
       </c>
       <c r="C9" s="12">
         <v>8366.4</v>
       </c>
       <c r="D9" s="11">
         <v>9386.4</v>
       </c>
       <c r="E9" s="12">
         <v>8600.1</v>
       </c>
       <c r="F9" s="11">
         <v>11929.7</v>
       </c>
       <c r="G9" s="12">
         <v>10871.5</v>
       </c>
       <c r="H9" s="11">
         <v>11653.2</v>
       </c>
       <c r="I9" s="12">
@@ -5271,51 +5293,51 @@
       </c>
       <c r="DZ9" s="16">
         <v>44278.1</v>
       </c>
       <c r="EA9" s="59">
         <v>44278.1</v>
       </c>
       <c r="EB9" s="94"/>
       <c r="EC9" s="94"/>
       <c r="ED9" s="94"/>
       <c r="EE9" s="94"/>
       <c r="EF9" s="94"/>
       <c r="EG9" s="94"/>
       <c r="EH9" s="94"/>
       <c r="EI9" s="94"/>
       <c r="EJ9" s="94"/>
       <c r="EK9" s="94"/>
       <c r="EL9" s="94"/>
       <c r="EM9" s="94"/>
       <c r="EN9" s="94"/>
       <c r="EO9" s="94"/>
       <c r="EP9" s="94"/>
       <c r="EQ9" s="94"/>
       <c r="ER9" s="94"/>
     </row>
-    <row r="10" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A10" s="73" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="79">
         <v>8794.5</v>
       </c>
       <c r="C10" s="14">
         <v>8366.4</v>
       </c>
       <c r="D10" s="13">
         <v>9386.4</v>
       </c>
       <c r="E10" s="14">
         <v>8600.1</v>
       </c>
       <c r="F10" s="13">
         <v>11704.6</v>
       </c>
       <c r="G10" s="14">
         <v>10646.4</v>
       </c>
       <c r="H10" s="13">
         <v>11408.9</v>
       </c>
       <c r="I10" s="14">
@@ -5666,51 +5688,51 @@
       <c r="DT10" s="60">
         <v>41233.5</v>
       </c>
       <c r="DU10" s="18">
         <v>40679.1</v>
       </c>
       <c r="DV10" s="17">
         <v>41233.5</v>
       </c>
       <c r="DW10" s="18">
         <v>40679.1</v>
       </c>
       <c r="DX10" s="17">
         <v>41433.5</v>
       </c>
       <c r="DY10" s="18">
         <v>41433.5</v>
       </c>
       <c r="DZ10" s="17">
         <v>41433.5</v>
       </c>
       <c r="EA10" s="61">
         <v>41433.5</v>
       </c>
     </row>
-    <row r="11" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A11" s="74" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="62"/>
       <c r="C11" s="95"/>
       <c r="D11" s="5"/>
       <c r="E11" s="95"/>
       <c r="F11" s="5"/>
       <c r="G11" s="95"/>
       <c r="H11" s="5"/>
       <c r="I11" s="95"/>
       <c r="J11" s="5"/>
       <c r="K11" s="63"/>
       <c r="L11" s="62"/>
       <c r="M11" s="95"/>
       <c r="N11" s="5"/>
       <c r="O11" s="95"/>
       <c r="P11" s="5"/>
       <c r="Q11" s="95"/>
       <c r="R11" s="5"/>
       <c r="S11" s="63"/>
       <c r="T11" s="62"/>
       <c r="U11" s="95"/>
       <c r="V11" s="5"/>
       <c r="W11" s="95"/>
@@ -5801,51 +5823,51 @@
       <c r="DD11" s="62"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="5"/>
       <c r="DG11" s="6"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="6"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="63"/>
       <c r="DL11" s="62"/>
       <c r="DM11" s="6"/>
       <c r="DN11" s="5"/>
       <c r="DO11" s="6"/>
       <c r="DP11" s="5"/>
       <c r="DQ11" s="6"/>
       <c r="DR11" s="5"/>
       <c r="DS11" s="63"/>
       <c r="DT11" s="62"/>
       <c r="DU11" s="6"/>
       <c r="DV11" s="5"/>
       <c r="DW11" s="6"/>
       <c r="DX11" s="5"/>
       <c r="DY11" s="6"/>
       <c r="DZ11" s="5"/>
       <c r="EA11" s="63"/>
     </row>
-    <row r="12" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A12" s="74" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="81">
         <v>7676.8</v>
       </c>
       <c r="C12" s="2">
         <v>7321.5</v>
       </c>
       <c r="D12" s="1">
         <v>7734.7</v>
       </c>
       <c r="E12" s="2">
         <v>7563.3</v>
       </c>
       <c r="F12" s="1">
         <v>8152.6</v>
       </c>
       <c r="G12" s="2">
         <v>8035.3</v>
       </c>
       <c r="H12" s="1">
         <v>8158.1</v>
       </c>
       <c r="I12" s="2">
@@ -6196,51 +6218,51 @@
       <c r="DT12" s="64">
         <v>3249.1</v>
       </c>
       <c r="DU12" s="7">
         <v>2694.6</v>
       </c>
       <c r="DV12" s="9">
         <v>3249.1</v>
       </c>
       <c r="DW12" s="7">
         <v>2694.6</v>
       </c>
       <c r="DX12" s="9">
         <v>3249.1</v>
       </c>
       <c r="DY12" s="7">
         <v>3249.1</v>
       </c>
       <c r="DZ12" s="9">
         <v>3249.1</v>
       </c>
       <c r="EA12" s="65">
         <v>3249.1</v>
       </c>
     </row>
-    <row r="13" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A13" s="75" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="83">
         <v>1117.7</v>
       </c>
       <c r="C13" s="4">
         <v>1044.9000000000001</v>
       </c>
       <c r="D13" s="3">
         <v>1651.7</v>
       </c>
       <c r="E13" s="4">
         <v>1036.8</v>
       </c>
       <c r="F13" s="3">
         <v>3552</v>
       </c>
       <c r="G13" s="4">
         <v>2611.1</v>
       </c>
       <c r="H13" s="3">
         <v>3250.8</v>
       </c>
       <c r="I13" s="4">
@@ -6591,51 +6613,51 @@
       <c r="DT13" s="66">
         <v>37984.400000000001</v>
       </c>
       <c r="DU13" s="8">
         <v>37984.400000000001</v>
       </c>
       <c r="DV13" s="10">
         <v>37984.400000000001</v>
       </c>
       <c r="DW13" s="8">
         <v>37984.400000000001</v>
       </c>
       <c r="DX13" s="10">
         <v>38184.400000000001</v>
       </c>
       <c r="DY13" s="8">
         <v>38184.400000000001</v>
       </c>
       <c r="DZ13" s="10">
         <v>38184.400000000001</v>
       </c>
       <c r="EA13" s="67">
         <v>38184.400000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:148" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:148" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="76" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="85">
         <v>0</v>
       </c>
       <c r="C14" s="86">
         <v>0</v>
       </c>
       <c r="D14" s="87">
         <v>0</v>
       </c>
       <c r="E14" s="86">
         <v>0</v>
       </c>
       <c r="F14" s="87">
         <v>225.1</v>
       </c>
       <c r="G14" s="86">
         <v>225.1</v>
       </c>
       <c r="H14" s="87">
         <v>244.3</v>
       </c>
       <c r="I14" s="86">
@@ -6986,190 +7008,190 @@
       <c r="DT14" s="68">
         <v>2844.6</v>
       </c>
       <c r="DU14" s="69">
         <v>2844.6</v>
       </c>
       <c r="DV14" s="70">
         <v>2844.6</v>
       </c>
       <c r="DW14" s="69">
         <v>2844.6</v>
       </c>
       <c r="DX14" s="70">
         <v>2844.6</v>
       </c>
       <c r="DY14" s="69">
         <v>2844.6</v>
       </c>
       <c r="DZ14" s="70">
         <v>2844.6</v>
       </c>
       <c r="EA14" s="71">
         <v>2844.6</v>
       </c>
     </row>
-    <row r="16" spans="1:148" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:148" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="83">
-    <mergeCell ref="DT5:DU5"/>
-[...65 lines deleted...]
-    <mergeCell ref="L4:S4"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:EA3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="AJ4:AQ4"/>
     <mergeCell ref="AR4:AY4"/>
     <mergeCell ref="BP4:BW4"/>
     <mergeCell ref="BX4:CE4"/>
     <mergeCell ref="CN4:CU4"/>
     <mergeCell ref="DD4:DK4"/>
     <mergeCell ref="DT4:EA4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="L4:S4"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB4:AI4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ4:BG4"/>
+    <mergeCell ref="BH4:BO4"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF4:CM4"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV4:DC4"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DL4:DS4"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Časový rad od 2009</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>