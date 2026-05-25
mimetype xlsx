--- v1 (2026-04-01)
+++ v2 (2026-05-25)
@@ -1,143 +1,145 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\SK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E1BA8575-FCBB-43FF-B88E-D1AC9374FE19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA57C41A-F07E-4499-AC09-877C71D36DA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="17" r:id="rId1"/>
     <sheet name="1993-2008" sheetId="18" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C75" i="17" l="1"/>
-  <c r="B75" i="17" s="1"/>
+  <c r="C76" i="17" l="1"/>
+  <c r="B76" i="17" s="1"/>
+  <c r="B75" i="17"/>
+  <c r="C75" i="17"/>
   <c r="C74" i="17"/>
   <c r="B74" i="17" s="1"/>
-  <c r="B73" i="17"/>
   <c r="C73" i="17"/>
+  <c r="B73" i="17" s="1"/>
   <c r="C72" i="17"/>
   <c r="B72" i="17" s="1"/>
   <c r="C71" i="17"/>
   <c r="B71" i="17" s="1"/>
   <c r="C70" i="17"/>
   <c r="B70" i="17" s="1"/>
   <c r="C69" i="17"/>
   <c r="B69" i="17" s="1"/>
   <c r="C68" i="17"/>
   <c r="B68" i="17" s="1"/>
   <c r="C50" i="17"/>
   <c r="B50" i="17" s="1"/>
   <c r="C51" i="17"/>
   <c r="B51" i="17" s="1"/>
   <c r="C52" i="17"/>
   <c r="B52" i="17" s="1"/>
   <c r="C53" i="17"/>
   <c r="B53" i="17" s="1"/>
   <c r="C54" i="17"/>
   <c r="B54" i="17" s="1"/>
   <c r="C55" i="17"/>
   <c r="B55" i="17" s="1"/>
   <c r="C56" i="17"/>
   <c r="B56" i="17" s="1"/>
   <c r="C57" i="17"/>
   <c r="B57" i="17" s="1"/>
   <c r="C58" i="17"/>
   <c r="B58" i="17" s="1"/>
   <c r="C59" i="17"/>
   <c r="B59" i="17" s="1"/>
   <c r="C60" i="17"/>
   <c r="B60" i="17" s="1"/>
   <c r="C61" i="17"/>
   <c r="B61" i="17" s="1"/>
   <c r="C62" i="17"/>
   <c r="B62" i="17" s="1"/>
   <c r="C63" i="17"/>
   <c r="B63" i="17" s="1"/>
   <c r="C64" i="17"/>
   <c r="B64" i="17" s="1"/>
   <c r="C65" i="17"/>
   <c r="B65" i="17" s="1"/>
   <c r="C66" i="17"/>
   <c r="B66" i="17" s="1"/>
   <c r="C67" i="17"/>
   <c r="B67" i="17" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="105">
   <si>
     <t>Typ banky</t>
   </si>
   <si>
     <t>upísané</t>
   </si>
   <si>
     <t>splatené</t>
   </si>
   <si>
     <t>Bankový sektor spolu</t>
   </si>
   <si>
     <t>Komerčné banky a pobočky zahraničných bánk spolu</t>
   </si>
   <si>
     <t>Komerčné banky spolu</t>
   </si>
   <si>
     <t>v tom:</t>
   </si>
   <si>
     <t>– banky bez zahr. majetkovej účasti</t>
   </si>
   <si>
@@ -405,63 +407,66 @@
     <t>31.12.</t>
   </si>
   <si>
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
+  </si>
+  <si>
+    <t>III-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0;\-#,##0.0;#"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1109,51 +1114,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="123">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -1316,153 +1321,141 @@
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{070A6BC3-9F9A-4923-9123-46AE104D5801}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{7F0E1B21-9AA3-4EAE-AD59-51782B99D1FD}"/>
     <cellStyle name="Normal_ZI99" xfId="2" xr:uid="{BB2BA3D3-FC3B-4E69-AC55-FE0120265D16}"/>
-    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1710,2743 +1703,2758 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AEDA544-2718-41C1-8D8E-782A9209AC9B}">
   <dimension ref="A1:I92"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A75" sqref="A75"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A69" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="R82" sqref="R81:R82"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="12.33203125" style="22" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="6" width="13.109375" style="22" customWidth="1"/>
+    <col min="1" max="1" width="12.36328125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="13.08984375" style="22" customWidth="1"/>
+    <col min="3" max="3" width="13.54296875" style="22" customWidth="1"/>
+    <col min="4" max="6" width="13.08984375" style="22" customWidth="1"/>
     <col min="7" max="46" width="8" style="22" customWidth="1"/>
-    <col min="47" max="16384" width="9.109375" style="22"/>
+    <col min="47" max="16384" width="9.08984375" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:9" ht="15.5">
       <c r="A1" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
     </row>
-    <row r="2" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" ht="15.5">
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
     </row>
-    <row r="3" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:9" ht="15.5">
       <c r="A3" s="55" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="53"/>
     </row>
-    <row r="4" spans="1:9" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:9" ht="15.5">
       <c r="A4" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
     </row>
-    <row r="5" spans="1:9" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="6" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:9" ht="15" thickBot="1"/>
+    <row r="6" spans="1:9" ht="17.25" customHeight="1">
       <c r="A6" s="52"/>
       <c r="B6" s="51"/>
       <c r="C6" s="50"/>
-      <c r="D6" s="107"/>
-      <c r="E6" s="108"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="104"/>
       <c r="F6" s="49"/>
     </row>
-    <row r="7" spans="1:9" ht="55.8" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:9" ht="54.5" thickBot="1">
       <c r="A7" s="48" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="44" t="s">
         <v>72</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:9">
       <c r="A8" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="41">
         <v>2243.9</v>
       </c>
       <c r="C8" s="40">
         <v>1658</v>
       </c>
       <c r="D8" s="39">
         <v>143.9</v>
       </c>
       <c r="E8" s="38">
         <v>1514.1</v>
       </c>
       <c r="F8" s="37">
         <v>585.9</v>
       </c>
       <c r="G8" s="23"/>
       <c r="H8" s="31"/>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9">
       <c r="A9" s="30" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="32">
         <v>2256.8000000000002</v>
       </c>
       <c r="C9" s="36">
         <v>1666</v>
       </c>
       <c r="D9" s="35">
         <v>143.9</v>
       </c>
       <c r="E9" s="34">
         <v>1522.1</v>
       </c>
       <c r="F9" s="33">
         <v>590.9</v>
       </c>
       <c r="G9" s="23"/>
       <c r="H9" s="31"/>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9">
       <c r="A10" s="30" t="s">
         <v>68</v>
       </c>
       <c r="B10" s="32">
         <v>2195</v>
       </c>
       <c r="C10" s="36">
         <v>1602.1</v>
       </c>
       <c r="D10" s="35">
         <v>143.9</v>
       </c>
       <c r="E10" s="34">
         <v>1458.2</v>
       </c>
       <c r="F10" s="33">
         <v>592.79999999999995</v>
       </c>
       <c r="G10" s="23"/>
       <c r="H10" s="31"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9">
       <c r="A11" s="30" t="s">
         <v>67</v>
       </c>
       <c r="B11" s="32">
         <v>2074.3000000000002</v>
       </c>
       <c r="C11" s="36">
         <v>1617.1</v>
       </c>
       <c r="D11" s="35">
         <v>143.9</v>
       </c>
       <c r="E11" s="34">
         <v>1473.2</v>
       </c>
       <c r="F11" s="33">
         <v>457.1</v>
       </c>
       <c r="G11" s="23"/>
       <c r="H11" s="31"/>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9">
       <c r="A12" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B12" s="32">
         <v>2013.7</v>
       </c>
       <c r="C12" s="28">
         <v>1631.9</v>
       </c>
       <c r="D12" s="27">
         <v>143.9</v>
       </c>
       <c r="E12" s="26">
         <v>1488</v>
       </c>
       <c r="F12" s="25">
         <v>381.9</v>
       </c>
       <c r="G12" s="23"/>
       <c r="H12" s="31"/>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9">
       <c r="A13" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B13" s="32">
         <v>1997.2</v>
       </c>
       <c r="C13" s="28">
         <v>1631.9</v>
       </c>
       <c r="D13" s="27">
         <v>143.9</v>
       </c>
       <c r="E13" s="26">
         <v>1488</v>
       </c>
       <c r="F13" s="25">
         <v>365.3</v>
       </c>
       <c r="G13" s="23"/>
       <c r="H13" s="31"/>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:9">
       <c r="A14" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B14" s="32">
         <v>1998.9</v>
       </c>
       <c r="C14" s="28">
         <v>1631.9</v>
       </c>
       <c r="D14" s="27">
         <v>143.9</v>
       </c>
       <c r="E14" s="26">
         <v>1488</v>
       </c>
       <c r="F14" s="25">
         <v>367</v>
       </c>
       <c r="G14" s="23"/>
       <c r="H14" s="31"/>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9">
       <c r="A15" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B15" s="32">
         <v>2024.5</v>
       </c>
       <c r="C15" s="28">
         <v>1632.7</v>
       </c>
       <c r="D15" s="27">
         <v>143.9</v>
       </c>
       <c r="E15" s="26">
         <v>1488.8</v>
       </c>
       <c r="F15" s="25">
         <v>391.9</v>
       </c>
       <c r="G15" s="23"/>
       <c r="H15" s="31"/>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:9">
       <c r="A16" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B16" s="32">
         <v>1995.5</v>
       </c>
       <c r="C16" s="28">
         <v>1601.1</v>
       </c>
       <c r="D16" s="27">
         <v>143.9</v>
       </c>
       <c r="E16" s="26">
         <v>1457.2</v>
       </c>
       <c r="F16" s="25">
         <v>394.5</v>
       </c>
       <c r="G16" s="23"/>
       <c r="H16" s="31"/>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:8">
       <c r="A17" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="32">
         <v>2174.6</v>
       </c>
       <c r="C17" s="28">
         <v>1601.1</v>
       </c>
       <c r="D17" s="27">
         <v>143.9</v>
       </c>
       <c r="E17" s="26">
         <v>1457.2</v>
       </c>
       <c r="F17" s="25">
         <v>573.6</v>
       </c>
       <c r="G17" s="23"/>
       <c r="H17" s="31"/>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:8">
       <c r="A18" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="32">
         <v>2274.9</v>
       </c>
       <c r="C18" s="28">
         <v>1691.4</v>
       </c>
       <c r="D18" s="27">
         <v>143.9</v>
       </c>
       <c r="E18" s="26">
         <v>1547.5</v>
       </c>
       <c r="F18" s="25">
         <v>583.5</v>
       </c>
       <c r="G18" s="23"/>
       <c r="H18" s="31"/>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:8">
       <c r="A19" s="30" t="s">
         <v>59</v>
       </c>
       <c r="B19" s="32">
         <v>2477</v>
       </c>
       <c r="C19" s="28">
         <v>1852.1</v>
       </c>
       <c r="D19" s="27">
         <v>143.9</v>
       </c>
       <c r="E19" s="26">
         <v>1708.2</v>
       </c>
       <c r="F19" s="25">
         <v>624.9</v>
       </c>
       <c r="G19" s="23"/>
       <c r="H19" s="31"/>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:8">
       <c r="A20" s="30" t="s">
         <v>58</v>
       </c>
       <c r="B20" s="32">
         <v>2529.6</v>
       </c>
       <c r="C20" s="28">
         <v>1852.1</v>
       </c>
       <c r="D20" s="27">
         <v>143.9</v>
       </c>
       <c r="E20" s="26">
         <v>1708.2</v>
       </c>
       <c r="F20" s="25">
         <v>677.6</v>
       </c>
       <c r="G20" s="23"/>
       <c r="H20" s="31"/>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:8">
       <c r="A21" s="30" t="s">
         <v>57</v>
       </c>
       <c r="B21" s="32">
         <v>2627.3</v>
       </c>
       <c r="C21" s="28">
         <v>1852.1</v>
       </c>
       <c r="D21" s="27">
         <v>143.9</v>
       </c>
       <c r="E21" s="26">
         <v>1708.2</v>
       </c>
       <c r="F21" s="25">
         <v>775.2</v>
       </c>
       <c r="G21" s="23"/>
       <c r="H21" s="31"/>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:8">
       <c r="A22" s="30" t="s">
         <v>56</v>
       </c>
       <c r="B22" s="32">
         <v>2599.5</v>
       </c>
       <c r="C22" s="28">
         <v>1862.1</v>
       </c>
       <c r="D22" s="27">
         <v>153.9</v>
       </c>
       <c r="E22" s="26">
         <v>1708.2</v>
       </c>
       <c r="F22" s="25">
         <v>737.4</v>
       </c>
       <c r="G22" s="23"/>
       <c r="H22" s="31"/>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:8">
       <c r="A23" s="30" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="32">
         <v>2749.7</v>
       </c>
       <c r="C23" s="28">
         <v>1881.7</v>
       </c>
       <c r="D23" s="27">
         <v>153.9</v>
       </c>
       <c r="E23" s="26">
         <v>1727.8</v>
       </c>
       <c r="F23" s="25">
         <v>868</v>
       </c>
       <c r="G23" s="23"/>
       <c r="H23" s="31"/>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:8">
       <c r="A24" s="30" t="s">
         <v>54</v>
       </c>
       <c r="B24" s="32">
         <v>2762.8</v>
       </c>
       <c r="C24" s="28">
         <v>1881.7</v>
       </c>
       <c r="D24" s="27">
         <v>153.9</v>
       </c>
       <c r="E24" s="26">
         <v>1727.8</v>
       </c>
       <c r="F24" s="25">
         <v>881.2</v>
       </c>
       <c r="G24" s="23"/>
       <c r="H24" s="31"/>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:8">
       <c r="A25" s="30" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="32">
         <v>2777.3</v>
       </c>
       <c r="C25" s="28">
         <v>1881.7</v>
       </c>
       <c r="D25" s="27">
         <v>153.9</v>
       </c>
       <c r="E25" s="26">
         <v>1727.8</v>
       </c>
       <c r="F25" s="25">
         <v>895.6</v>
       </c>
       <c r="G25" s="23"/>
       <c r="H25" s="31"/>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:8">
       <c r="A26" s="30" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="32">
         <v>2777</v>
       </c>
       <c r="C26" s="28">
         <v>1881.7</v>
       </c>
       <c r="D26" s="27">
         <v>153.9</v>
       </c>
       <c r="E26" s="26">
         <v>1727.8</v>
       </c>
       <c r="F26" s="25">
         <v>895.3</v>
       </c>
       <c r="G26" s="23"/>
       <c r="H26" s="31"/>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:8">
       <c r="A27" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="32">
         <v>3301.6</v>
       </c>
       <c r="C27" s="28">
         <v>1756.7</v>
       </c>
       <c r="D27" s="27">
         <v>153.9</v>
       </c>
       <c r="E27" s="26">
         <v>1602.8</v>
       </c>
       <c r="F27" s="25">
         <v>1544.9</v>
       </c>
       <c r="G27" s="23"/>
       <c r="H27" s="31"/>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:8">
       <c r="A28" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B28" s="29">
         <v>3288.9</v>
       </c>
       <c r="C28" s="28">
         <v>1756.7</v>
       </c>
       <c r="D28" s="27">
         <v>153.9</v>
       </c>
       <c r="E28" s="26">
         <v>1602.8</v>
       </c>
       <c r="F28" s="25">
         <v>1532.2</v>
       </c>
       <c r="G28" s="23"/>
       <c r="H28" s="31"/>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:8">
       <c r="A29" s="30" t="s">
         <v>49</v>
       </c>
       <c r="B29" s="29">
         <v>3297.8</v>
       </c>
       <c r="C29" s="28">
         <v>1756.7</v>
       </c>
       <c r="D29" s="27">
         <v>153.9</v>
       </c>
       <c r="E29" s="26">
         <v>1602.8</v>
       </c>
       <c r="F29" s="25">
         <v>1541.1</v>
       </c>
       <c r="G29" s="23"/>
       <c r="H29" s="31"/>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:8">
       <c r="A30" s="30" t="s">
         <v>48</v>
       </c>
       <c r="B30" s="29">
         <v>3394</v>
       </c>
       <c r="C30" s="28">
         <v>1839</v>
       </c>
       <c r="D30" s="27">
         <v>153.9</v>
       </c>
       <c r="E30" s="26">
         <v>1685.1</v>
       </c>
       <c r="F30" s="25">
         <v>1555</v>
       </c>
       <c r="G30" s="23"/>
       <c r="H30" s="31"/>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:8">
       <c r="A31" s="30" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="29">
         <v>3445.4</v>
       </c>
       <c r="C31" s="28">
         <v>1849</v>
       </c>
       <c r="D31" s="27">
         <v>153.9</v>
       </c>
       <c r="E31" s="26">
         <v>1695.1</v>
       </c>
       <c r="F31" s="25">
         <v>1596.4</v>
       </c>
       <c r="G31" s="23"/>
       <c r="H31" s="31"/>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:8">
       <c r="A32" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="29">
         <v>3428.4</v>
       </c>
       <c r="C32" s="28">
         <v>1849</v>
       </c>
       <c r="D32" s="27">
         <v>153.9</v>
       </c>
       <c r="E32" s="26">
         <v>1695.1</v>
       </c>
       <c r="F32" s="25">
         <v>1579.3</v>
       </c>
       <c r="G32" s="23"/>
       <c r="H32" s="31"/>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:8">
       <c r="A33" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B33" s="29">
         <v>3426.4</v>
       </c>
       <c r="C33" s="28">
         <v>1849</v>
       </c>
       <c r="D33" s="27">
         <v>153.9</v>
       </c>
       <c r="E33" s="26">
         <v>1695.1</v>
       </c>
       <c r="F33" s="25">
         <v>1577.4</v>
       </c>
       <c r="G33" s="23"/>
       <c r="H33" s="31"/>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:8">
       <c r="A34" s="30" t="s">
         <v>44</v>
       </c>
       <c r="B34" s="29">
         <v>3422.6</v>
       </c>
       <c r="C34" s="28">
         <v>1849</v>
       </c>
       <c r="D34" s="27">
         <v>153.9</v>
       </c>
       <c r="E34" s="26">
         <v>1695.1</v>
       </c>
       <c r="F34" s="25">
         <v>1573.6</v>
       </c>
       <c r="G34" s="23"/>
       <c r="H34" s="31"/>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:8">
       <c r="A35" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="29">
         <v>3232.7</v>
       </c>
       <c r="C35" s="28">
         <v>1849</v>
       </c>
       <c r="D35" s="27">
         <v>153.9</v>
       </c>
       <c r="E35" s="26">
         <v>1695.1</v>
       </c>
       <c r="F35" s="25">
         <v>1383.6</v>
       </c>
       <c r="G35" s="23"/>
       <c r="H35" s="31"/>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:8">
       <c r="A36" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B36" s="29">
         <v>3208.2</v>
       </c>
       <c r="C36" s="28">
         <v>1849</v>
       </c>
       <c r="D36" s="27">
         <v>153.9</v>
       </c>
       <c r="E36" s="26">
         <v>1695.1</v>
       </c>
       <c r="F36" s="25">
         <v>1359.2</v>
       </c>
       <c r="G36" s="23"/>
       <c r="H36" s="31"/>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:8">
       <c r="A37" s="30" t="s">
         <v>41</v>
       </c>
       <c r="B37" s="29">
         <v>3199.1</v>
       </c>
       <c r="C37" s="28">
         <v>1849</v>
       </c>
       <c r="D37" s="27">
         <v>153.9</v>
       </c>
       <c r="E37" s="26">
         <v>1695.1</v>
       </c>
       <c r="F37" s="25">
         <v>1350</v>
       </c>
       <c r="G37" s="23"/>
       <c r="H37" s="31"/>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:8">
       <c r="A38" s="30" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="29">
         <v>3298.6</v>
       </c>
       <c r="C38" s="28">
         <v>1849</v>
       </c>
       <c r="D38" s="27">
         <v>153.9</v>
       </c>
       <c r="E38" s="26">
         <v>1695.1</v>
       </c>
       <c r="F38" s="25">
         <v>1449.6</v>
       </c>
       <c r="G38" s="23"/>
       <c r="H38" s="31"/>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:8">
       <c r="A39" s="30" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="29">
         <v>3439.1</v>
       </c>
       <c r="C39" s="28">
         <v>1849</v>
       </c>
       <c r="D39" s="27">
         <v>153.9</v>
       </c>
       <c r="E39" s="26">
         <v>1695.1</v>
       </c>
       <c r="F39" s="25">
         <v>1590</v>
       </c>
       <c r="G39" s="23"/>
       <c r="H39" s="31"/>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:8">
       <c r="A40" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B40" s="29">
         <v>3455.3</v>
       </c>
       <c r="C40" s="28">
         <v>1849</v>
       </c>
       <c r="D40" s="27">
         <v>153.9</v>
       </c>
       <c r="E40" s="26">
         <v>1695.1</v>
       </c>
       <c r="F40" s="25">
         <v>1606.3</v>
       </c>
       <c r="G40" s="23"/>
       <c r="H40" s="31"/>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:8">
       <c r="A41" s="30" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="29">
         <v>3488.5020732100002</v>
       </c>
       <c r="C41" s="28">
         <v>1896.0287426499999</v>
       </c>
       <c r="D41" s="27">
         <v>153.899608</v>
       </c>
       <c r="E41" s="26">
         <v>1742.12913465</v>
       </c>
       <c r="F41" s="25">
         <v>1592.47333056</v>
       </c>
       <c r="G41" s="23"/>
       <c r="H41" s="31"/>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:8">
       <c r="A42" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B42" s="29">
         <v>3532.6748197299994</v>
       </c>
       <c r="C42" s="28">
         <v>1945.8949856499999</v>
       </c>
       <c r="D42" s="27">
         <v>153.899608</v>
       </c>
       <c r="E42" s="26">
         <v>1791.9953776499999</v>
       </c>
       <c r="F42" s="25">
         <v>1586.7798340799998</v>
       </c>
       <c r="G42" s="23"/>
       <c r="H42" s="31"/>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:8">
       <c r="A43" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B43" s="29">
         <v>3632.6892627699999</v>
       </c>
       <c r="C43" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D43" s="27">
         <v>153.899608</v>
       </c>
       <c r="E43" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F43" s="25">
         <v>1663.75287512</v>
       </c>
       <c r="G43" s="23"/>
       <c r="H43" s="31"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:8">
       <c r="A44" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="29">
         <v>3626.4418781600002</v>
       </c>
       <c r="C44" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D44" s="27">
         <v>153.899608</v>
       </c>
       <c r="E44" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F44" s="25">
         <v>1657.5054905100003</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:8">
       <c r="A45" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="29">
         <v>3617.5025714325157</v>
       </c>
       <c r="C45" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D45" s="27">
         <v>153.899608</v>
       </c>
       <c r="E45" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F45" s="25">
         <v>1648.5661837825157</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:8">
       <c r="A46" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B46" s="29">
         <v>3640.6203917795788</v>
       </c>
       <c r="C46" s="28">
         <v>1968.9363876499999</v>
       </c>
       <c r="D46" s="27">
         <v>153.899608</v>
       </c>
       <c r="E46" s="26">
         <v>1815.03677965</v>
       </c>
       <c r="F46" s="25">
         <v>1671.6840041295789</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:8">
       <c r="A47" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B47" s="29">
         <v>3733.6326206700005</v>
       </c>
       <c r="C47" s="28">
         <v>1983.94659065</v>
       </c>
       <c r="D47" s="27">
         <v>153.899608</v>
       </c>
       <c r="E47" s="26">
         <v>1830.04698265</v>
       </c>
       <c r="F47" s="25">
         <v>1749.6860300200003</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:8">
       <c r="A48" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B48" s="29">
         <v>3783.1762710000003</v>
       </c>
       <c r="C48" s="28">
         <v>1983.946422</v>
       </c>
       <c r="D48" s="27">
         <v>153.9</v>
       </c>
       <c r="E48" s="26">
         <v>1830.0464219999999</v>
       </c>
       <c r="F48" s="25">
         <v>1799.2298490000001</v>
       </c>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:6">
       <c r="A49" s="30" t="s">
         <v>29</v>
       </c>
       <c r="B49" s="29">
         <v>3783.470609</v>
       </c>
       <c r="C49" s="28">
         <v>1983.9466220000002</v>
       </c>
       <c r="D49" s="27">
         <v>153.9</v>
       </c>
       <c r="E49" s="26">
         <v>1830.0466220000001</v>
       </c>
       <c r="F49" s="25">
         <v>1799.5239869999998</v>
       </c>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:6">
       <c r="A50" s="30" t="s">
         <v>28</v>
       </c>
       <c r="B50" s="29">
         <f t="shared" ref="B50:B67" si="0">SUM(C50+F50)</f>
         <v>3780.9466220000004</v>
       </c>
       <c r="C50" s="28">
         <f t="shared" ref="C50:C67" si="1">SUM(D50:E50)</f>
         <v>1983.9466220000002</v>
       </c>
       <c r="D50" s="27">
         <v>153.9</v>
       </c>
       <c r="E50" s="26">
         <v>1830.0466220000001</v>
       </c>
       <c r="F50" s="25">
         <v>1797</v>
       </c>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:6">
       <c r="A51" s="30" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="29">
         <f t="shared" si="0"/>
         <v>3819.4389050000004</v>
       </c>
       <c r="C51" s="28">
         <f t="shared" si="1"/>
         <v>1983.9466240000002</v>
       </c>
       <c r="D51" s="27">
         <v>153.9</v>
       </c>
       <c r="E51" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F51" s="25">
         <v>1835.4922810000003</v>
       </c>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:6">
       <c r="A52" s="30" t="s">
         <v>26</v>
       </c>
       <c r="B52" s="29">
         <f t="shared" si="0"/>
         <v>3815.8029530000003</v>
       </c>
       <c r="C52" s="28">
         <f t="shared" si="1"/>
         <v>1983.9466240000002</v>
       </c>
       <c r="D52" s="27">
         <v>153.9</v>
       </c>
       <c r="E52" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F52" s="25">
         <v>1831.856329</v>
       </c>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:6">
       <c r="A53" s="30" t="s">
         <v>25</v>
       </c>
       <c r="B53" s="29">
         <f t="shared" si="0"/>
         <v>3817.4450000000002</v>
       </c>
       <c r="C53" s="28">
         <f t="shared" si="1"/>
         <v>1983.9</v>
       </c>
       <c r="D53" s="27">
         <v>153.9</v>
       </c>
       <c r="E53" s="26">
         <v>1830</v>
       </c>
       <c r="F53" s="25">
         <v>1833.5450000000001</v>
       </c>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:6">
       <c r="A54" s="30" t="s">
         <v>24</v>
       </c>
       <c r="B54" s="29">
         <f t="shared" si="0"/>
         <v>3874.2486079999999</v>
       </c>
       <c r="C54" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D54" s="27">
         <v>203.9</v>
       </c>
       <c r="E54" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F54" s="25">
         <v>1840.3019839999999</v>
       </c>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:6">
       <c r="A55" s="30" t="s">
         <v>23</v>
       </c>
       <c r="B55" s="29">
         <f t="shared" si="0"/>
         <v>3929.146624</v>
       </c>
       <c r="C55" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D55" s="27">
         <v>203.9</v>
       </c>
       <c r="E55" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F55" s="25">
         <v>1895.2</v>
       </c>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:6">
       <c r="A56" s="30" t="s">
         <v>22</v>
       </c>
       <c r="B56" s="29">
         <f t="shared" si="0"/>
         <v>3932.3926240000001</v>
       </c>
       <c r="C56" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D56" s="27">
         <v>203.9</v>
       </c>
       <c r="E56" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F56" s="25">
         <v>1898.4460000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:6">
       <c r="A57" s="30" t="s">
         <v>21</v>
       </c>
       <c r="B57" s="29">
         <f t="shared" si="0"/>
         <v>3938.519624</v>
       </c>
       <c r="C57" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D57" s="27">
         <v>203.9</v>
       </c>
       <c r="E57" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F57" s="25">
         <v>1904.5729999999999</v>
       </c>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:6">
       <c r="A58" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B58" s="29">
         <f t="shared" si="0"/>
         <v>3734.4606240000003</v>
       </c>
       <c r="C58" s="28">
         <f t="shared" si="1"/>
         <v>2033.9466240000002</v>
       </c>
       <c r="D58" s="27">
         <v>203.9</v>
       </c>
       <c r="E58" s="26">
         <v>1830.0466240000001</v>
       </c>
       <c r="F58" s="25">
         <v>1700.5139999999999</v>
       </c>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:6">
       <c r="A59" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="29">
         <f t="shared" si="0"/>
         <v>3912.7579999999998</v>
       </c>
       <c r="C59" s="28">
         <f t="shared" si="1"/>
         <v>1907.356</v>
       </c>
       <c r="D59" s="27">
         <v>203.9</v>
       </c>
       <c r="E59" s="26">
         <v>1703.4559999999999</v>
       </c>
       <c r="F59" s="25">
         <v>2005.402</v>
       </c>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:6">
       <c r="A60" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="29">
         <f t="shared" si="0"/>
         <v>3940.4300000000003</v>
       </c>
       <c r="C60" s="28">
         <f t="shared" si="1"/>
         <v>1907.3600000000001</v>
       </c>
       <c r="D60" s="27">
         <v>203.9</v>
       </c>
       <c r="E60" s="26">
         <v>1703.46</v>
       </c>
       <c r="F60" s="25">
         <v>2033.07</v>
       </c>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:6">
       <c r="A61" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="29">
         <f t="shared" si="0"/>
         <v>4012.6739120000002</v>
       </c>
       <c r="C61" s="28">
         <f t="shared" si="1"/>
         <v>1907.355912</v>
       </c>
       <c r="D61" s="27">
         <v>203.9</v>
       </c>
       <c r="E61" s="26">
         <v>1703.4559119999999</v>
       </c>
       <c r="F61" s="25">
         <v>2105.3180000000002</v>
       </c>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:6">
       <c r="A62" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B62" s="29">
         <f t="shared" si="0"/>
         <v>4066.4599119999998</v>
       </c>
       <c r="C62" s="28">
         <f t="shared" si="1"/>
         <v>1907.355912</v>
       </c>
       <c r="D62" s="27">
         <v>203.9</v>
       </c>
       <c r="E62" s="26">
         <v>1703.4559119999999</v>
       </c>
       <c r="F62" s="25">
         <v>2159.1039999999998</v>
       </c>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:6">
       <c r="A63" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B63" s="29">
         <f t="shared" si="0"/>
         <v>4025.8</v>
       </c>
       <c r="C63" s="28">
         <f t="shared" si="1"/>
         <v>1907.4</v>
       </c>
       <c r="D63" s="27">
         <v>203.9</v>
       </c>
       <c r="E63" s="26">
         <v>1703.5</v>
       </c>
       <c r="F63" s="25">
         <v>2118.4</v>
       </c>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:6">
       <c r="A64" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B64" s="29">
         <f t="shared" si="0"/>
         <v>4073.1649120000002</v>
       </c>
       <c r="C64" s="28">
         <f t="shared" si="1"/>
         <v>1987.355912</v>
       </c>
       <c r="D64" s="27">
         <v>203.9</v>
       </c>
       <c r="E64" s="26">
         <v>1783.4559119999999</v>
       </c>
       <c r="F64" s="25">
         <v>2085.8090000000002</v>
       </c>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:6">
       <c r="A65" s="30" t="s">
         <v>13</v>
       </c>
       <c r="B65" s="29">
         <f t="shared" si="0"/>
         <v>4045.76</v>
       </c>
       <c r="C65" s="28">
         <f t="shared" si="1"/>
         <v>1987.3600000000001</v>
       </c>
       <c r="D65" s="27">
         <v>203.9</v>
       </c>
       <c r="E65" s="26">
         <v>1783.46</v>
       </c>
       <c r="F65" s="25">
         <v>2058.4</v>
       </c>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:6">
       <c r="A66" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B66" s="29">
         <f t="shared" si="0"/>
         <v>3962.8100000000004</v>
       </c>
       <c r="C66" s="28">
         <f t="shared" si="1"/>
         <v>2047.38</v>
       </c>
       <c r="D66" s="27">
         <v>203.9</v>
       </c>
       <c r="E66" s="26">
         <v>1843.48</v>
       </c>
       <c r="F66" s="25">
         <v>1915.43</v>
       </c>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:6">
       <c r="A67" s="30" t="s">
         <v>11</v>
       </c>
       <c r="B67" s="29">
         <f t="shared" si="0"/>
         <v>4033.1400000000003</v>
       </c>
       <c r="C67" s="28">
         <f t="shared" si="1"/>
         <v>2023.48</v>
       </c>
       <c r="D67" s="27">
         <v>180</v>
       </c>
       <c r="E67" s="26">
         <v>1843.48</v>
       </c>
       <c r="F67" s="25">
         <v>2009.66</v>
       </c>
     </row>
-    <row r="68" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A68" s="106" t="s">
+    <row r="68" spans="1:6" customFormat="1">
+      <c r="A68" s="102" t="s">
         <v>96</v>
       </c>
       <c r="B68" s="29">
         <f t="shared" ref="B68:B73" si="2">SUM(C68+F68)</f>
         <v>4044.08</v>
       </c>
       <c r="C68" s="28">
         <f t="shared" ref="C68:C73" si="3">SUM(D68:E68)</f>
         <v>2023.48</v>
       </c>
       <c r="D68" s="27">
         <v>180</v>
       </c>
       <c r="E68" s="26">
         <v>1843.48</v>
       </c>
       <c r="F68" s="25">
         <v>2020.6</v>
       </c>
     </row>
-    <row r="69" spans="1:6" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="106" t="s">
+    <row r="69" spans="1:6" customFormat="1">
+      <c r="A69" s="102" t="s">
         <v>97</v>
       </c>
       <c r="B69" s="29">
         <f t="shared" si="2"/>
         <v>4746.3899999999994</v>
       </c>
       <c r="C69" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D69" s="27">
         <v>180</v>
       </c>
       <c r="E69" s="26">
         <v>2153.5</v>
       </c>
       <c r="F69" s="25">
         <v>2412.89</v>
       </c>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A70" s="106" t="s">
+    <row r="70" spans="1:6">
+      <c r="A70" s="102" t="s">
         <v>98</v>
       </c>
       <c r="B70" s="29">
         <f t="shared" si="2"/>
         <v>4909</v>
       </c>
       <c r="C70" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D70" s="27">
         <v>180</v>
       </c>
       <c r="E70" s="26">
         <v>2153.5</v>
       </c>
       <c r="F70" s="25">
         <v>2575.5</v>
       </c>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A71" s="106" t="s">
+    <row r="71" spans="1:6">
+      <c r="A71" s="102" t="s">
         <v>99</v>
       </c>
       <c r="B71" s="29">
         <f t="shared" si="2"/>
         <v>5209.42</v>
       </c>
       <c r="C71" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D71" s="27">
         <v>180</v>
       </c>
       <c r="E71" s="26">
         <v>2153.5</v>
       </c>
       <c r="F71" s="25">
         <v>2875.92</v>
       </c>
     </row>
-    <row r="72" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A72" s="106" t="s">
+    <row r="72" spans="1:6">
+      <c r="A72" s="102" t="s">
         <v>100</v>
       </c>
       <c r="B72" s="29">
         <f t="shared" si="2"/>
         <v>6388.7</v>
       </c>
       <c r="C72" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D72" s="27">
         <v>180</v>
       </c>
       <c r="E72" s="26">
         <v>2153.5</v>
       </c>
       <c r="F72" s="25">
         <v>4055.2</v>
       </c>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A73" s="106" t="s">
+    <row r="73" spans="1:6">
+      <c r="A73" s="102" t="s">
         <v>101</v>
       </c>
       <c r="B73" s="29">
         <f t="shared" si="2"/>
         <v>6398.5599999999995</v>
       </c>
       <c r="C73" s="28">
         <f t="shared" si="3"/>
         <v>2333.5</v>
       </c>
       <c r="D73" s="27">
         <v>180</v>
       </c>
       <c r="E73" s="26">
         <v>2153.5</v>
       </c>
       <c r="F73" s="25">
         <v>4065.06</v>
       </c>
     </row>
-    <row r="74" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A74" s="106" t="s">
+    <row r="74" spans="1:6">
+      <c r="A74" s="102" t="s">
         <v>102</v>
       </c>
       <c r="B74" s="29">
         <f t="shared" ref="B74" si="4">SUM(C74+F74)</f>
         <v>6412.03</v>
       </c>
       <c r="C74" s="28">
         <f t="shared" ref="C74" si="5">SUM(D74:E74)</f>
         <v>2333.35</v>
       </c>
       <c r="D74" s="27">
         <v>180</v>
       </c>
       <c r="E74" s="26">
         <v>2153.35</v>
       </c>
       <c r="F74" s="25">
         <v>4078.68</v>
       </c>
     </row>
-    <row r="75" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A75" s="106" t="s">
+    <row r="75" spans="1:6">
+      <c r="A75" s="102" t="s">
         <v>103</v>
       </c>
       <c r="B75" s="29">
-        <f t="shared" ref="B75" si="6">SUM(C75+F75)</f>
+        <f>SUM(C75+F75)</f>
         <v>6449.7999999999993</v>
       </c>
       <c r="C75" s="28">
-        <f t="shared" ref="C75" si="7">SUM(D75:E75)</f>
+        <f t="shared" ref="C75" si="6">SUM(D75:E75)</f>
         <v>2333.35</v>
       </c>
       <c r="D75" s="27">
         <v>180</v>
       </c>
       <c r="E75" s="26">
         <v>2153.35</v>
       </c>
       <c r="F75" s="25">
         <v>4116.45</v>
       </c>
     </row>
-    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="A77" s="24" t="s">
+    <row r="76" spans="1:6">
+      <c r="A76" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="B76" s="29">
+        <f>SUM(C76+F76)</f>
+        <v>6734.51</v>
+      </c>
+      <c r="C76" s="28">
+        <f>SUM(D76:E76)</f>
+        <v>2333.5</v>
+      </c>
+      <c r="D76" s="27">
+        <v>180</v>
+      </c>
+      <c r="E76" s="26">
+        <v>2153.5</v>
+      </c>
+      <c r="F76" s="25">
+        <v>4401.01</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B77" s="23"/>
-[...2 lines deleted...]
-      <c r="A78" s="24"/>
       <c r="B78" s="23"/>
     </row>
-    <row r="79" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:6">
       <c r="A79" s="24"/>
       <c r="B79" s="23"/>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:6">
       <c r="A80" s="24"/>
       <c r="B80" s="23"/>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:2">
       <c r="A81" s="24"/>
       <c r="B81" s="23"/>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:2">
       <c r="A82" s="24"/>
       <c r="B82" s="23"/>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:2">
       <c r="A83" s="24"/>
       <c r="B83" s="23"/>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:2">
       <c r="A84" s="24"/>
       <c r="B84" s="23"/>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:2">
       <c r="A85" s="24"/>
       <c r="B85" s="23"/>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:2">
       <c r="A86" s="24"/>
       <c r="B86" s="23"/>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:2">
       <c r="A87" s="24"/>
       <c r="B87" s="23"/>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:2">
       <c r="A88" s="24"/>
       <c r="B88" s="23"/>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:2">
       <c r="A89" s="24"/>
       <c r="B89" s="23"/>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:2">
       <c r="A90" s="24"/>
       <c r="B90" s="23"/>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:2">
       <c r="A91" s="24"/>
       <c r="B91" s="23"/>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:2">
       <c r="A92" s="24"/>
       <c r="B92" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C50:C67 C68:C69 C70:C75" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA9B8DD-6D63-425C-BA32-94A9898C2FA5}">
   <dimension ref="A1:ER24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="55.5546875" customWidth="1"/>
+    <col min="1" max="1" width="55.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:148" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:148" ht="15.5">
       <c r="A1" s="56" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="2" spans="1:148" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-      <c r="A3" s="116" t="s">
+    <row r="2" spans="1:148" ht="15" thickBot="1"/>
+    <row r="3" spans="1:148" ht="15" thickBot="1">
+      <c r="A3" s="105" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="113" t="s">
+      <c r="B3" s="108" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="114"/>
-[...131 lines deleted...]
-      <c r="B4" s="113">
+      <c r="C3" s="109"/>
+      <c r="D3" s="109"/>
+      <c r="E3" s="109"/>
+      <c r="F3" s="109"/>
+      <c r="G3" s="109"/>
+      <c r="H3" s="109"/>
+      <c r="I3" s="109"/>
+      <c r="J3" s="109"/>
+      <c r="K3" s="109"/>
+      <c r="L3" s="109"/>
+      <c r="M3" s="109"/>
+      <c r="N3" s="109"/>
+      <c r="O3" s="109"/>
+      <c r="P3" s="109"/>
+      <c r="Q3" s="109"/>
+      <c r="R3" s="109"/>
+      <c r="S3" s="109"/>
+      <c r="T3" s="109"/>
+      <c r="U3" s="109"/>
+      <c r="V3" s="109"/>
+      <c r="W3" s="109"/>
+      <c r="X3" s="109"/>
+      <c r="Y3" s="109"/>
+      <c r="Z3" s="109"/>
+      <c r="AA3" s="109"/>
+      <c r="AB3" s="109"/>
+      <c r="AC3" s="109"/>
+      <c r="AD3" s="109"/>
+      <c r="AE3" s="109"/>
+      <c r="AF3" s="109"/>
+      <c r="AG3" s="109"/>
+      <c r="AH3" s="109"/>
+      <c r="AI3" s="109"/>
+      <c r="AJ3" s="109"/>
+      <c r="AK3" s="109"/>
+      <c r="AL3" s="109"/>
+      <c r="AM3" s="109"/>
+      <c r="AN3" s="109"/>
+      <c r="AO3" s="109"/>
+      <c r="AP3" s="109"/>
+      <c r="AQ3" s="109"/>
+      <c r="AR3" s="109"/>
+      <c r="AS3" s="109"/>
+      <c r="AT3" s="109"/>
+      <c r="AU3" s="109"/>
+      <c r="AV3" s="109"/>
+      <c r="AW3" s="109"/>
+      <c r="AX3" s="109"/>
+      <c r="AY3" s="109"/>
+      <c r="AZ3" s="109"/>
+      <c r="BA3" s="109"/>
+      <c r="BB3" s="109"/>
+      <c r="BC3" s="109"/>
+      <c r="BD3" s="109"/>
+      <c r="BE3" s="109"/>
+      <c r="BF3" s="109"/>
+      <c r="BG3" s="109"/>
+      <c r="BH3" s="109"/>
+      <c r="BI3" s="109"/>
+      <c r="BJ3" s="109"/>
+      <c r="BK3" s="109"/>
+      <c r="BL3" s="109"/>
+      <c r="BM3" s="109"/>
+      <c r="BN3" s="109"/>
+      <c r="BO3" s="109"/>
+      <c r="BP3" s="109"/>
+      <c r="BQ3" s="109"/>
+      <c r="BR3" s="109"/>
+      <c r="BS3" s="109"/>
+      <c r="BT3" s="109"/>
+      <c r="BU3" s="109"/>
+      <c r="BV3" s="109"/>
+      <c r="BW3" s="109"/>
+      <c r="BX3" s="109"/>
+      <c r="BY3" s="109"/>
+      <c r="BZ3" s="109"/>
+      <c r="CA3" s="109"/>
+      <c r="CB3" s="109"/>
+      <c r="CC3" s="109"/>
+      <c r="CD3" s="109"/>
+      <c r="CE3" s="109"/>
+      <c r="CF3" s="109"/>
+      <c r="CG3" s="109"/>
+      <c r="CH3" s="109"/>
+      <c r="CI3" s="109"/>
+      <c r="CJ3" s="109"/>
+      <c r="CK3" s="109"/>
+      <c r="CL3" s="109"/>
+      <c r="CM3" s="109"/>
+      <c r="CN3" s="109"/>
+      <c r="CO3" s="109"/>
+      <c r="CP3" s="109"/>
+      <c r="CQ3" s="109"/>
+      <c r="CR3" s="109"/>
+      <c r="CS3" s="109"/>
+      <c r="CT3" s="109"/>
+      <c r="CU3" s="109"/>
+      <c r="CV3" s="109"/>
+      <c r="CW3" s="109"/>
+      <c r="CX3" s="109"/>
+      <c r="CY3" s="109"/>
+      <c r="CZ3" s="109"/>
+      <c r="DA3" s="109"/>
+      <c r="DB3" s="109"/>
+      <c r="DC3" s="109"/>
+      <c r="DD3" s="109"/>
+      <c r="DE3" s="109"/>
+      <c r="DF3" s="109"/>
+      <c r="DG3" s="109"/>
+      <c r="DH3" s="109"/>
+      <c r="DI3" s="109"/>
+      <c r="DJ3" s="109"/>
+      <c r="DK3" s="109"/>
+      <c r="DL3" s="109"/>
+      <c r="DM3" s="109"/>
+      <c r="DN3" s="109"/>
+      <c r="DO3" s="109"/>
+      <c r="DP3" s="109"/>
+      <c r="DQ3" s="109"/>
+      <c r="DR3" s="109"/>
+      <c r="DS3" s="109"/>
+      <c r="DT3" s="109"/>
+      <c r="DU3" s="109"/>
+      <c r="DV3" s="109"/>
+      <c r="DW3" s="109"/>
+      <c r="DX3" s="109"/>
+      <c r="DY3" s="109"/>
+      <c r="DZ3" s="109"/>
+      <c r="EA3" s="110"/>
+    </row>
+    <row r="4" spans="1:148" ht="15" customHeight="1" thickBot="1">
+      <c r="A4" s="106"/>
+      <c r="B4" s="108">
         <v>1993</v>
       </c>
-      <c r="C4" s="114"/>
-[...8 lines deleted...]
-      <c r="L4" s="113">
+      <c r="C4" s="109"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="109"/>
+      <c r="J4" s="109"/>
+      <c r="K4" s="110"/>
+      <c r="L4" s="108">
         <v>1994</v>
       </c>
-      <c r="M4" s="114"/>
-[...6 lines deleted...]
-      <c r="T4" s="113">
+      <c r="M4" s="109"/>
+      <c r="N4" s="109"/>
+      <c r="O4" s="109"/>
+      <c r="P4" s="109"/>
+      <c r="Q4" s="109"/>
+      <c r="R4" s="109"/>
+      <c r="S4" s="110"/>
+      <c r="T4" s="108">
         <v>1995</v>
       </c>
-      <c r="U4" s="114"/>
-[...6 lines deleted...]
-      <c r="AB4" s="113">
+      <c r="U4" s="109"/>
+      <c r="V4" s="109"/>
+      <c r="W4" s="109"/>
+      <c r="X4" s="109"/>
+      <c r="Y4" s="109"/>
+      <c r="Z4" s="109"/>
+      <c r="AA4" s="110"/>
+      <c r="AB4" s="108">
         <v>1996</v>
       </c>
-      <c r="AC4" s="114"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="113">
+      <c r="AC4" s="109"/>
+      <c r="AD4" s="109"/>
+      <c r="AE4" s="109"/>
+      <c r="AF4" s="109"/>
+      <c r="AG4" s="109"/>
+      <c r="AH4" s="109"/>
+      <c r="AI4" s="110"/>
+      <c r="AJ4" s="108">
         <v>1997</v>
       </c>
-      <c r="AK4" s="114"/>
-[...6 lines deleted...]
-      <c r="AR4" s="113">
+      <c r="AK4" s="109"/>
+      <c r="AL4" s="109"/>
+      <c r="AM4" s="109"/>
+      <c r="AN4" s="109"/>
+      <c r="AO4" s="109"/>
+      <c r="AP4" s="109"/>
+      <c r="AQ4" s="110"/>
+      <c r="AR4" s="108">
         <v>1998</v>
       </c>
-      <c r="AS4" s="114"/>
-[...6 lines deleted...]
-      <c r="AZ4" s="113">
+      <c r="AS4" s="109"/>
+      <c r="AT4" s="109"/>
+      <c r="AU4" s="109"/>
+      <c r="AV4" s="109"/>
+      <c r="AW4" s="109"/>
+      <c r="AX4" s="109"/>
+      <c r="AY4" s="110"/>
+      <c r="AZ4" s="108">
         <v>1999</v>
       </c>
-      <c r="BA4" s="114"/>
-[...6 lines deleted...]
-      <c r="BH4" s="113">
+      <c r="BA4" s="109"/>
+      <c r="BB4" s="109"/>
+      <c r="BC4" s="109"/>
+      <c r="BD4" s="109"/>
+      <c r="BE4" s="109"/>
+      <c r="BF4" s="109"/>
+      <c r="BG4" s="110"/>
+      <c r="BH4" s="108">
         <v>2000</v>
       </c>
-      <c r="BI4" s="114"/>
-[...6 lines deleted...]
-      <c r="BP4" s="113">
+      <c r="BI4" s="109"/>
+      <c r="BJ4" s="109"/>
+      <c r="BK4" s="109"/>
+      <c r="BL4" s="109"/>
+      <c r="BM4" s="109"/>
+      <c r="BN4" s="109"/>
+      <c r="BO4" s="110"/>
+      <c r="BP4" s="108">
         <v>2001</v>
       </c>
-      <c r="BQ4" s="114"/>
-[...6 lines deleted...]
-      <c r="BX4" s="113">
+      <c r="BQ4" s="109"/>
+      <c r="BR4" s="109"/>
+      <c r="BS4" s="109"/>
+      <c r="BT4" s="109"/>
+      <c r="BU4" s="109"/>
+      <c r="BV4" s="109"/>
+      <c r="BW4" s="110"/>
+      <c r="BX4" s="108">
         <v>2002</v>
       </c>
-      <c r="BY4" s="114"/>
-[...6 lines deleted...]
-      <c r="CF4" s="113">
+      <c r="BY4" s="109"/>
+      <c r="BZ4" s="109"/>
+      <c r="CA4" s="109"/>
+      <c r="CB4" s="109"/>
+      <c r="CC4" s="109"/>
+      <c r="CD4" s="109"/>
+      <c r="CE4" s="110"/>
+      <c r="CF4" s="108">
         <v>2003</v>
       </c>
-      <c r="CG4" s="114"/>
-[...6 lines deleted...]
-      <c r="CN4" s="113">
+      <c r="CG4" s="109"/>
+      <c r="CH4" s="109"/>
+      <c r="CI4" s="109"/>
+      <c r="CJ4" s="109"/>
+      <c r="CK4" s="109"/>
+      <c r="CL4" s="109"/>
+      <c r="CM4" s="110"/>
+      <c r="CN4" s="108">
         <v>2004</v>
       </c>
-      <c r="CO4" s="114"/>
-[...6 lines deleted...]
-      <c r="CV4" s="113">
+      <c r="CO4" s="109"/>
+      <c r="CP4" s="109"/>
+      <c r="CQ4" s="109"/>
+      <c r="CR4" s="109"/>
+      <c r="CS4" s="109"/>
+      <c r="CT4" s="109"/>
+      <c r="CU4" s="110"/>
+      <c r="CV4" s="108">
         <v>2005</v>
       </c>
-      <c r="CW4" s="114"/>
-[...6 lines deleted...]
-      <c r="DD4" s="113">
+      <c r="CW4" s="109"/>
+      <c r="CX4" s="109"/>
+      <c r="CY4" s="109"/>
+      <c r="CZ4" s="109"/>
+      <c r="DA4" s="109"/>
+      <c r="DB4" s="109"/>
+      <c r="DC4" s="110"/>
+      <c r="DD4" s="108">
         <v>2006</v>
       </c>
-      <c r="DE4" s="114"/>
-[...6 lines deleted...]
-      <c r="DL4" s="113">
+      <c r="DE4" s="109"/>
+      <c r="DF4" s="109"/>
+      <c r="DG4" s="109"/>
+      <c r="DH4" s="109"/>
+      <c r="DI4" s="109"/>
+      <c r="DJ4" s="109"/>
+      <c r="DK4" s="110"/>
+      <c r="DL4" s="108">
         <v>2007</v>
       </c>
-      <c r="DM4" s="114"/>
-[...6 lines deleted...]
-      <c r="DT4" s="113">
+      <c r="DM4" s="109"/>
+      <c r="DN4" s="109"/>
+      <c r="DO4" s="109"/>
+      <c r="DP4" s="109"/>
+      <c r="DQ4" s="109"/>
+      <c r="DR4" s="109"/>
+      <c r="DS4" s="110"/>
+      <c r="DT4" s="108">
         <v>2008</v>
       </c>
-      <c r="DU4" s="114"/>
-[...9 lines deleted...]
-      <c r="B5" s="119" t="s">
+      <c r="DU4" s="109"/>
+      <c r="DV4" s="109"/>
+      <c r="DW4" s="109"/>
+      <c r="DX4" s="109"/>
+      <c r="DY4" s="109"/>
+      <c r="DZ4" s="109"/>
+      <c r="EA4" s="110"/>
+    </row>
+    <row r="5" spans="1:148">
+      <c r="A5" s="106"/>
+      <c r="B5" s="111" t="s">
         <v>91</v>
       </c>
-      <c r="C5" s="120"/>
-      <c r="D5" s="121" t="s">
+      <c r="C5" s="112"/>
+      <c r="D5" s="113" t="s">
         <v>92</v>
       </c>
-      <c r="E5" s="120"/>
-      <c r="F5" s="121" t="s">
+      <c r="E5" s="112"/>
+      <c r="F5" s="113" t="s">
         <v>93</v>
       </c>
-      <c r="G5" s="120"/>
-      <c r="H5" s="121" t="s">
+      <c r="G5" s="112"/>
+      <c r="H5" s="113" t="s">
         <v>94</v>
       </c>
-      <c r="I5" s="120"/>
-      <c r="J5" s="121" t="s">
+      <c r="I5" s="112"/>
+      <c r="J5" s="113" t="s">
         <v>95</v>
       </c>
-      <c r="K5" s="122"/>
-      <c r="L5" s="109" t="s">
+      <c r="K5" s="114"/>
+      <c r="L5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="M5" s="110"/>
-      <c r="N5" s="111" t="s">
+      <c r="M5" s="116"/>
+      <c r="N5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="O5" s="110"/>
-      <c r="P5" s="111" t="s">
+      <c r="O5" s="116"/>
+      <c r="P5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="Q5" s="110"/>
-      <c r="R5" s="111" t="s">
+      <c r="Q5" s="116"/>
+      <c r="R5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="S5" s="112"/>
-      <c r="T5" s="109" t="s">
+      <c r="S5" s="118"/>
+      <c r="T5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="U5" s="110"/>
-      <c r="V5" s="111" t="s">
+      <c r="U5" s="116"/>
+      <c r="V5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="W5" s="110"/>
-      <c r="X5" s="111" t="s">
+      <c r="W5" s="116"/>
+      <c r="X5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="Y5" s="110"/>
-      <c r="Z5" s="111" t="s">
+      <c r="Y5" s="116"/>
+      <c r="Z5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="AA5" s="112"/>
-      <c r="AB5" s="109" t="s">
+      <c r="AA5" s="118"/>
+      <c r="AB5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="AC5" s="110"/>
-      <c r="AD5" s="111" t="s">
+      <c r="AC5" s="116"/>
+      <c r="AD5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="AE5" s="110"/>
-      <c r="AF5" s="111" t="s">
+      <c r="AE5" s="116"/>
+      <c r="AF5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="AG5" s="110"/>
-      <c r="AH5" s="111" t="s">
+      <c r="AG5" s="116"/>
+      <c r="AH5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="AI5" s="112"/>
-      <c r="AJ5" s="109" t="s">
+      <c r="AI5" s="118"/>
+      <c r="AJ5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="AK5" s="110"/>
-      <c r="AL5" s="111" t="s">
+      <c r="AK5" s="116"/>
+      <c r="AL5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="AM5" s="110"/>
-      <c r="AN5" s="111" t="s">
+      <c r="AM5" s="116"/>
+      <c r="AN5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="AO5" s="110"/>
-      <c r="AP5" s="111" t="s">
+      <c r="AO5" s="116"/>
+      <c r="AP5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="AQ5" s="112"/>
-      <c r="AR5" s="109" t="s">
+      <c r="AQ5" s="118"/>
+      <c r="AR5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="AS5" s="110"/>
-      <c r="AT5" s="111" t="s">
+      <c r="AS5" s="116"/>
+      <c r="AT5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="AU5" s="110"/>
-      <c r="AV5" s="111" t="s">
+      <c r="AU5" s="116"/>
+      <c r="AV5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="AW5" s="110"/>
-      <c r="AX5" s="111" t="s">
+      <c r="AW5" s="116"/>
+      <c r="AX5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="AY5" s="112"/>
-      <c r="AZ5" s="109" t="s">
+      <c r="AY5" s="118"/>
+      <c r="AZ5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="BA5" s="110"/>
-      <c r="BB5" s="111" t="s">
+      <c r="BA5" s="116"/>
+      <c r="BB5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="BC5" s="110"/>
-      <c r="BD5" s="111" t="s">
+      <c r="BC5" s="116"/>
+      <c r="BD5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="BE5" s="110"/>
-      <c r="BF5" s="111" t="s">
+      <c r="BE5" s="116"/>
+      <c r="BF5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="BG5" s="112"/>
-      <c r="BH5" s="109" t="s">
+      <c r="BG5" s="118"/>
+      <c r="BH5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="BI5" s="110"/>
-      <c r="BJ5" s="111" t="s">
+      <c r="BI5" s="116"/>
+      <c r="BJ5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="BK5" s="110"/>
-      <c r="BL5" s="111" t="s">
+      <c r="BK5" s="116"/>
+      <c r="BL5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="BM5" s="110"/>
-      <c r="BN5" s="111" t="s">
+      <c r="BM5" s="116"/>
+      <c r="BN5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="BO5" s="112"/>
-      <c r="BP5" s="109" t="s">
+      <c r="BO5" s="118"/>
+      <c r="BP5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="BQ5" s="110"/>
-      <c r="BR5" s="111" t="s">
+      <c r="BQ5" s="116"/>
+      <c r="BR5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="BS5" s="110"/>
-      <c r="BT5" s="111" t="s">
+      <c r="BS5" s="116"/>
+      <c r="BT5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="BU5" s="110"/>
-      <c r="BV5" s="111" t="s">
+      <c r="BU5" s="116"/>
+      <c r="BV5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="BW5" s="112"/>
-      <c r="BX5" s="109" t="s">
+      <c r="BW5" s="118"/>
+      <c r="BX5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="BY5" s="110"/>
-      <c r="BZ5" s="111" t="s">
+      <c r="BY5" s="116"/>
+      <c r="BZ5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="CA5" s="110"/>
-      <c r="CB5" s="111" t="s">
+      <c r="CA5" s="116"/>
+      <c r="CB5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="CC5" s="110"/>
-      <c r="CD5" s="111" t="s">
+      <c r="CC5" s="116"/>
+      <c r="CD5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="CE5" s="112"/>
-      <c r="CF5" s="109" t="s">
+      <c r="CE5" s="118"/>
+      <c r="CF5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="CG5" s="110"/>
-      <c r="CH5" s="111" t="s">
+      <c r="CG5" s="116"/>
+      <c r="CH5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="CI5" s="110"/>
-      <c r="CJ5" s="111" t="s">
+      <c r="CI5" s="116"/>
+      <c r="CJ5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="CK5" s="110"/>
-      <c r="CL5" s="111" t="s">
+      <c r="CK5" s="116"/>
+      <c r="CL5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="CM5" s="112"/>
-      <c r="CN5" s="109" t="s">
+      <c r="CM5" s="118"/>
+      <c r="CN5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="CO5" s="110"/>
-      <c r="CP5" s="111" t="s">
+      <c r="CO5" s="116"/>
+      <c r="CP5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="CQ5" s="110"/>
-      <c r="CR5" s="111" t="s">
+      <c r="CQ5" s="116"/>
+      <c r="CR5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="CS5" s="110"/>
-      <c r="CT5" s="111" t="s">
+      <c r="CS5" s="116"/>
+      <c r="CT5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="CU5" s="112"/>
-      <c r="CV5" s="109" t="s">
+      <c r="CU5" s="118"/>
+      <c r="CV5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="CW5" s="110"/>
-      <c r="CX5" s="111" t="s">
+      <c r="CW5" s="116"/>
+      <c r="CX5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="CY5" s="110"/>
-      <c r="CZ5" s="111" t="s">
+      <c r="CY5" s="116"/>
+      <c r="CZ5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="DA5" s="110"/>
-      <c r="DB5" s="111" t="s">
+      <c r="DA5" s="116"/>
+      <c r="DB5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="DC5" s="112"/>
-      <c r="DD5" s="109" t="s">
+      <c r="DC5" s="118"/>
+      <c r="DD5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="DE5" s="110"/>
-      <c r="DF5" s="111" t="s">
+      <c r="DE5" s="116"/>
+      <c r="DF5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="DG5" s="110"/>
-      <c r="DH5" s="111" t="s">
+      <c r="DG5" s="116"/>
+      <c r="DH5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="DI5" s="110"/>
-      <c r="DJ5" s="111" t="s">
+      <c r="DI5" s="116"/>
+      <c r="DJ5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="DK5" s="112"/>
-      <c r="DL5" s="109" t="s">
+      <c r="DK5" s="118"/>
+      <c r="DL5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="DM5" s="110"/>
-      <c r="DN5" s="111" t="s">
+      <c r="DM5" s="116"/>
+      <c r="DN5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="DO5" s="110"/>
-      <c r="DP5" s="111" t="s">
+      <c r="DO5" s="116"/>
+      <c r="DP5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="DQ5" s="110"/>
-      <c r="DR5" s="111" t="s">
+      <c r="DQ5" s="116"/>
+      <c r="DR5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="DS5" s="112"/>
-      <c r="DT5" s="109" t="s">
+      <c r="DS5" s="118"/>
+      <c r="DT5" s="115" t="s">
         <v>92</v>
       </c>
-      <c r="DU5" s="110"/>
-      <c r="DV5" s="111" t="s">
+      <c r="DU5" s="116"/>
+      <c r="DV5" s="117" t="s">
         <v>93</v>
       </c>
-      <c r="DW5" s="110"/>
-      <c r="DX5" s="111" t="s">
+      <c r="DW5" s="116"/>
+      <c r="DX5" s="117" t="s">
         <v>94</v>
       </c>
-      <c r="DY5" s="110"/>
-      <c r="DZ5" s="111" t="s">
+      <c r="DY5" s="116"/>
+      <c r="DZ5" s="117" t="s">
         <v>95</v>
       </c>
-      <c r="EA5" s="112"/>
-[...3 lines deleted...]
-      <c r="B6" s="101" t="s">
+      <c r="EA5" s="118"/>
+    </row>
+    <row r="6" spans="1:148" ht="15" thickBot="1">
+      <c r="A6" s="107"/>
+      <c r="B6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="102" t="s">
+      <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="D6" s="104" t="s">
+      <c r="D6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="E6" s="102" t="s">
+      <c r="E6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="F6" s="104" t="s">
+      <c r="F6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="G6" s="102" t="s">
+      <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="H6" s="104" t="s">
+      <c r="H6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="I6" s="102" t="s">
+      <c r="I6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="J6" s="104" t="s">
+      <c r="J6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="K6" s="105" t="s">
+      <c r="K6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="L6" s="101" t="s">
+      <c r="L6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="M6" s="102" t="s">
+      <c r="M6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="N6" s="103" t="s">
+      <c r="N6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="O6" s="103" t="s">
+      <c r="O6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="P6" s="104" t="s">
+      <c r="P6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="Q6" s="102" t="s">
+      <c r="Q6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="R6" s="103" t="s">
+      <c r="R6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="S6" s="105" t="s">
+      <c r="S6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="T6" s="101" t="s">
+      <c r="T6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="U6" s="102" t="s">
+      <c r="U6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="V6" s="103" t="s">
+      <c r="V6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="W6" s="103" t="s">
+      <c r="W6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="X6" s="104" t="s">
+      <c r="X6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="Y6" s="102" t="s">
+      <c r="Y6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="Z6" s="103" t="s">
+      <c r="Z6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AA6" s="105" t="s">
+      <c r="AA6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="AB6" s="101" t="s">
+      <c r="AB6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="AC6" s="102" t="s">
+      <c r="AC6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AD6" s="103" t="s">
+      <c r="AD6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AE6" s="103" t="s">
+      <c r="AE6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AF6" s="104" t="s">
+      <c r="AF6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="AG6" s="102" t="s">
+      <c r="AG6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AH6" s="103" t="s">
+      <c r="AH6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AI6" s="105" t="s">
+      <c r="AI6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="AJ6" s="101" t="s">
+      <c r="AJ6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="AK6" s="102" t="s">
+      <c r="AK6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AL6" s="103" t="s">
+      <c r="AL6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AM6" s="103" t="s">
+      <c r="AM6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AN6" s="104" t="s">
+      <c r="AN6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="AO6" s="102" t="s">
+      <c r="AO6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AP6" s="103" t="s">
+      <c r="AP6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AQ6" s="105" t="s">
+      <c r="AQ6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="AR6" s="101" t="s">
+      <c r="AR6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="AS6" s="102" t="s">
+      <c r="AS6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AT6" s="103" t="s">
+      <c r="AT6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AU6" s="103" t="s">
+      <c r="AU6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="AV6" s="104" t="s">
+      <c r="AV6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="AW6" s="102" t="s">
+      <c r="AW6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="AX6" s="103" t="s">
+      <c r="AX6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="AY6" s="105" t="s">
+      <c r="AY6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="AZ6" s="101" t="s">
+      <c r="AZ6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="BA6" s="102" t="s">
+      <c r="BA6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BB6" s="103" t="s">
+      <c r="BB6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="BC6" s="103" t="s">
+      <c r="BC6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BD6" s="104" t="s">
+      <c r="BD6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="BE6" s="102" t="s">
+      <c r="BE6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BF6" s="103" t="s">
+      <c r="BF6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="BG6" s="105" t="s">
+      <c r="BG6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="BH6" s="101" t="s">
+      <c r="BH6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="BI6" s="102" t="s">
+      <c r="BI6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BJ6" s="103" t="s">
+      <c r="BJ6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="BK6" s="103" t="s">
+      <c r="BK6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BL6" s="104" t="s">
+      <c r="BL6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="BM6" s="102" t="s">
+      <c r="BM6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BN6" s="103" t="s">
+      <c r="BN6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="BO6" s="105" t="s">
+      <c r="BO6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="BP6" s="101" t="s">
+      <c r="BP6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="BQ6" s="102" t="s">
+      <c r="BQ6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BR6" s="103" t="s">
+      <c r="BR6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="BS6" s="103" t="s">
+      <c r="BS6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="BT6" s="104" t="s">
+      <c r="BT6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="BU6" s="102" t="s">
+      <c r="BU6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BV6" s="103" t="s">
+      <c r="BV6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="BW6" s="105" t="s">
+      <c r="BW6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="BX6" s="101" t="s">
+      <c r="BX6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="BY6" s="102" t="s">
+      <c r="BY6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="BZ6" s="103" t="s">
+      <c r="BZ6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="CA6" s="103" t="s">
+      <c r="CA6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CB6" s="104" t="s">
+      <c r="CB6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="CC6" s="102" t="s">
+      <c r="CC6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="CD6" s="103" t="s">
+      <c r="CD6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="CE6" s="105" t="s">
+      <c r="CE6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="CF6" s="101" t="s">
+      <c r="CF6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="CG6" s="102" t="s">
+      <c r="CG6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="CH6" s="103" t="s">
+      <c r="CH6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="CI6" s="103" t="s">
+      <c r="CI6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CJ6" s="104" t="s">
+      <c r="CJ6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="CK6" s="102" t="s">
+      <c r="CK6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="CL6" s="103" t="s">
+      <c r="CL6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="CM6" s="105" t="s">
+      <c r="CM6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="CN6" s="101" t="s">
+      <c r="CN6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="CO6" s="102" t="s">
+      <c r="CO6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="CP6" s="103" t="s">
+      <c r="CP6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="CQ6" s="103" t="s">
+      <c r="CQ6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CR6" s="104" t="s">
+      <c r="CR6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="CS6" s="102" t="s">
+      <c r="CS6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="CT6" s="103" t="s">
+      <c r="CT6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="CU6" s="105" t="s">
+      <c r="CU6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="CV6" s="101" t="s">
+      <c r="CV6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="CW6" s="102" t="s">
+      <c r="CW6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="CX6" s="103" t="s">
+      <c r="CX6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="CY6" s="103" t="s">
+      <c r="CY6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="CZ6" s="104" t="s">
+      <c r="CZ6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="DA6" s="102" t="s">
+      <c r="DA6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="DB6" s="103" t="s">
+      <c r="DB6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="DC6" s="105" t="s">
+      <c r="DC6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="DD6" s="101" t="s">
+      <c r="DD6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="DE6" s="102" t="s">
+      <c r="DE6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="DF6" s="103" t="s">
+      <c r="DF6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="DG6" s="103" t="s">
+      <c r="DG6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="DH6" s="104" t="s">
+      <c r="DH6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="DI6" s="102" t="s">
+      <c r="DI6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="DJ6" s="103" t="s">
+      <c r="DJ6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="DK6" s="105" t="s">
+      <c r="DK6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="DL6" s="101" t="s">
+      <c r="DL6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="DM6" s="102" t="s">
+      <c r="DM6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="DN6" s="103" t="s">
+      <c r="DN6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="DO6" s="103" t="s">
+      <c r="DO6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="DP6" s="104" t="s">
+      <c r="DP6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="DQ6" s="102" t="s">
+      <c r="DQ6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="DR6" s="103" t="s">
+      <c r="DR6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="DS6" s="105" t="s">
+      <c r="DS6" s="101" t="s">
         <v>2</v>
       </c>
-      <c r="DT6" s="101" t="s">
+      <c r="DT6" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="DU6" s="102" t="s">
+      <c r="DU6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="DV6" s="103" t="s">
+      <c r="DV6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="DW6" s="103" t="s">
+      <c r="DW6" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="DX6" s="104" t="s">
+      <c r="DX6" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="DY6" s="102" t="s">
+      <c r="DY6" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="DZ6" s="103" t="s">
+      <c r="DZ6" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="EA6" s="105" t="s">
+      <c r="EA6" s="101" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:148" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:148">
       <c r="A7" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="97">
+      <c r="B7" s="93">
         <v>10510.8</v>
       </c>
-      <c r="C7" s="98">
+      <c r="C7" s="94">
         <v>10082.700000000001</v>
       </c>
-      <c r="D7" s="99">
+      <c r="D7" s="95">
         <v>11102.5</v>
       </c>
-      <c r="E7" s="98">
+      <c r="E7" s="94">
         <v>10316.200000000001</v>
       </c>
-      <c r="F7" s="99">
+      <c r="F7" s="95">
         <v>13646</v>
       </c>
-      <c r="G7" s="98">
+      <c r="G7" s="94">
         <v>12587.8</v>
       </c>
-      <c r="H7" s="99">
+      <c r="H7" s="95">
         <v>13369.5</v>
       </c>
-      <c r="I7" s="98">
+      <c r="I7" s="94">
         <v>12874.6</v>
       </c>
-      <c r="J7" s="99">
+      <c r="J7" s="95">
         <v>17956.599999999999</v>
       </c>
-      <c r="K7" s="100">
+      <c r="K7" s="96">
         <v>17546.900000000001</v>
       </c>
-      <c r="L7" s="97">
+      <c r="L7" s="93">
         <v>19371.599999999999</v>
       </c>
-      <c r="M7" s="98">
+      <c r="M7" s="94">
         <v>18651.2</v>
       </c>
-      <c r="N7" s="99">
+      <c r="N7" s="95">
         <v>20147.7</v>
       </c>
-      <c r="O7" s="98">
+      <c r="O7" s="94">
         <v>19321.099999999999</v>
       </c>
-      <c r="P7" s="99">
+      <c r="P7" s="95">
         <v>21258.799999999999</v>
       </c>
-      <c r="Q7" s="98">
+      <c r="Q7" s="94">
         <v>20442</v>
       </c>
-      <c r="R7" s="99">
+      <c r="R7" s="95">
         <v>25957.599999999999</v>
       </c>
-      <c r="S7" s="100">
+      <c r="S7" s="96">
         <v>25524</v>
       </c>
       <c r="T7" s="77">
         <v>26562.1</v>
       </c>
       <c r="U7" s="12">
         <v>26420.5</v>
       </c>
       <c r="V7" s="11">
         <v>27968</v>
       </c>
       <c r="W7" s="12">
         <v>27905.599999999999</v>
       </c>
       <c r="X7" s="11">
         <v>30900.3</v>
       </c>
       <c r="Y7" s="12">
         <v>29748.400000000001</v>
       </c>
       <c r="Z7" s="11">
         <v>33348</v>
       </c>
       <c r="AA7" s="78">
         <v>32653.200000000001</v>
@@ -4581,84 +4589,84 @@
       <c r="BW7" s="89"/>
       <c r="BX7" s="57"/>
       <c r="BY7" s="21"/>
       <c r="BZ7" s="20"/>
       <c r="CA7" s="21"/>
       <c r="CB7" s="20"/>
       <c r="CC7" s="21"/>
       <c r="CD7" s="20"/>
       <c r="CE7" s="89"/>
       <c r="CF7" s="57"/>
       <c r="CG7" s="21"/>
       <c r="CH7" s="20"/>
       <c r="CI7" s="21"/>
       <c r="CJ7" s="20"/>
       <c r="CK7" s="21"/>
       <c r="CL7" s="20"/>
       <c r="CM7" s="89"/>
       <c r="CN7" s="57"/>
       <c r="CO7" s="21"/>
       <c r="CP7" s="20"/>
       <c r="CQ7" s="21"/>
       <c r="CR7" s="20"/>
       <c r="CS7" s="21"/>
       <c r="CT7" s="20"/>
       <c r="CU7" s="89"/>
-      <c r="CV7" s="91"/>
-[...32 lines deleted...]
-    <row r="8" spans="1:148" x14ac:dyDescent="0.3">
+      <c r="CV7" s="57"/>
+      <c r="CW7" s="21"/>
+      <c r="CX7" s="20"/>
+      <c r="CY7" s="21"/>
+      <c r="CZ7" s="20"/>
+      <c r="DA7" s="21"/>
+      <c r="DB7" s="20"/>
+      <c r="DC7" s="89"/>
+      <c r="DD7" s="57"/>
+      <c r="DE7" s="21"/>
+      <c r="DF7" s="20"/>
+      <c r="DG7" s="21"/>
+      <c r="DH7" s="20"/>
+      <c r="DI7" s="21"/>
+      <c r="DJ7" s="20"/>
+      <c r="DK7" s="89"/>
+      <c r="DL7" s="57"/>
+      <c r="DM7" s="21"/>
+      <c r="DN7" s="20"/>
+      <c r="DO7" s="21"/>
+      <c r="DP7" s="20"/>
+      <c r="DQ7" s="21"/>
+      <c r="DR7" s="20"/>
+      <c r="DS7" s="89"/>
+      <c r="DT7" s="57"/>
+      <c r="DU7" s="21"/>
+      <c r="DV7" s="20"/>
+      <c r="DW7" s="21"/>
+      <c r="DX7" s="20"/>
+      <c r="DY7" s="21"/>
+      <c r="DZ7" s="20"/>
+      <c r="EA7" s="89"/>
+    </row>
+    <row r="8" spans="1:148">
       <c r="A8" s="73" t="s">
         <v>80</v>
       </c>
       <c r="B8" s="79">
         <v>1716.3</v>
       </c>
       <c r="C8" s="14">
         <v>1716.3</v>
       </c>
       <c r="D8" s="13">
         <v>1716.1</v>
       </c>
       <c r="E8" s="14">
         <v>1716.1</v>
       </c>
       <c r="F8" s="13">
         <v>1716.3</v>
       </c>
       <c r="G8" s="14">
         <v>1716.3</v>
       </c>
       <c r="H8" s="13">
         <v>1716.3</v>
       </c>
       <c r="I8" s="14">
@@ -4848,84 +4856,84 @@
       <c r="BW8" s="89"/>
       <c r="BX8" s="57"/>
       <c r="BY8" s="21"/>
       <c r="BZ8" s="20"/>
       <c r="CA8" s="21"/>
       <c r="CB8" s="20"/>
       <c r="CC8" s="21"/>
       <c r="CD8" s="20"/>
       <c r="CE8" s="89"/>
       <c r="CF8" s="57"/>
       <c r="CG8" s="21"/>
       <c r="CH8" s="20"/>
       <c r="CI8" s="21"/>
       <c r="CJ8" s="20"/>
       <c r="CK8" s="21"/>
       <c r="CL8" s="20"/>
       <c r="CM8" s="89"/>
       <c r="CN8" s="57"/>
       <c r="CO8" s="21"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="21"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="21"/>
       <c r="CT8" s="20"/>
       <c r="CU8" s="89"/>
-      <c r="CV8" s="91"/>
-[...32 lines deleted...]
-    <row r="9" spans="1:148" x14ac:dyDescent="0.3">
+      <c r="CV8" s="57"/>
+      <c r="CW8" s="21"/>
+      <c r="CX8" s="20"/>
+      <c r="CY8" s="21"/>
+      <c r="CZ8" s="20"/>
+      <c r="DA8" s="21"/>
+      <c r="DB8" s="20"/>
+      <c r="DC8" s="89"/>
+      <c r="DD8" s="57"/>
+      <c r="DE8" s="21"/>
+      <c r="DF8" s="20"/>
+      <c r="DG8" s="21"/>
+      <c r="DH8" s="20"/>
+      <c r="DI8" s="21"/>
+      <c r="DJ8" s="20"/>
+      <c r="DK8" s="89"/>
+      <c r="DL8" s="57"/>
+      <c r="DM8" s="21"/>
+      <c r="DN8" s="20"/>
+      <c r="DO8" s="21"/>
+      <c r="DP8" s="20"/>
+      <c r="DQ8" s="21"/>
+      <c r="DR8" s="20"/>
+      <c r="DS8" s="89"/>
+      <c r="DT8" s="57"/>
+      <c r="DU8" s="21"/>
+      <c r="DV8" s="20"/>
+      <c r="DW8" s="21"/>
+      <c r="DX8" s="20"/>
+      <c r="DY8" s="21"/>
+      <c r="DZ8" s="20"/>
+      <c r="EA8" s="89"/>
+    </row>
+    <row r="9" spans="1:148">
       <c r="A9" s="72" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="77">
         <v>8794.5</v>
       </c>
       <c r="C9" s="12">
         <v>8366.4</v>
       </c>
       <c r="D9" s="11">
         <v>9386.4</v>
       </c>
       <c r="E9" s="12">
         <v>8600.1</v>
       </c>
       <c r="F9" s="11">
         <v>11929.7</v>
       </c>
       <c r="G9" s="12">
         <v>10871.5</v>
       </c>
       <c r="H9" s="11">
         <v>11653.2</v>
       </c>
       <c r="I9" s="12">
@@ -5275,69 +5283,69 @@
       </c>
       <c r="DT9" s="58">
         <v>44078.1</v>
       </c>
       <c r="DU9" s="15">
         <v>43523.6</v>
       </c>
       <c r="DV9" s="16">
         <v>44078.1</v>
       </c>
       <c r="DW9" s="15">
         <v>43523.6</v>
       </c>
       <c r="DX9" s="16">
         <v>44278.1</v>
       </c>
       <c r="DY9" s="15">
         <v>44278.1</v>
       </c>
       <c r="DZ9" s="16">
         <v>44278.1</v>
       </c>
       <c r="EA9" s="59">
         <v>44278.1</v>
       </c>
-      <c r="EB9" s="94"/>
-[...17 lines deleted...]
-    <row r="10" spans="1:148" x14ac:dyDescent="0.3">
+      <c r="EB9" s="90"/>
+      <c r="EC9" s="90"/>
+      <c r="ED9" s="90"/>
+      <c r="EE9" s="90"/>
+      <c r="EF9" s="90"/>
+      <c r="EG9" s="90"/>
+      <c r="EH9" s="90"/>
+      <c r="EI9" s="90"/>
+      <c r="EJ9" s="90"/>
+      <c r="EK9" s="90"/>
+      <c r="EL9" s="90"/>
+      <c r="EM9" s="90"/>
+      <c r="EN9" s="90"/>
+      <c r="EO9" s="90"/>
+      <c r="EP9" s="90"/>
+      <c r="EQ9" s="90"/>
+      <c r="ER9" s="90"/>
+    </row>
+    <row r="10" spans="1:148">
       <c r="A10" s="73" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="79">
         <v>8794.5</v>
       </c>
       <c r="C10" s="14">
         <v>8366.4</v>
       </c>
       <c r="D10" s="13">
         <v>9386.4</v>
       </c>
       <c r="E10" s="14">
         <v>8600.1</v>
       </c>
       <c r="F10" s="13">
         <v>11704.6</v>
       </c>
       <c r="G10" s="14">
         <v>10646.4</v>
       </c>
       <c r="H10" s="13">
         <v>11408.9</v>
       </c>
       <c r="I10" s="14">
@@ -5688,118 +5696,118 @@
       <c r="DT10" s="60">
         <v>41233.5</v>
       </c>
       <c r="DU10" s="18">
         <v>40679.1</v>
       </c>
       <c r="DV10" s="17">
         <v>41233.5</v>
       </c>
       <c r="DW10" s="18">
         <v>40679.1</v>
       </c>
       <c r="DX10" s="17">
         <v>41433.5</v>
       </c>
       <c r="DY10" s="18">
         <v>41433.5</v>
       </c>
       <c r="DZ10" s="17">
         <v>41433.5</v>
       </c>
       <c r="EA10" s="61">
         <v>41433.5</v>
       </c>
     </row>
-    <row r="11" spans="1:148" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:148">
       <c r="A11" s="74" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="62"/>
-      <c r="C11" s="95"/>
+      <c r="C11" s="91"/>
       <c r="D11" s="5"/>
-      <c r="E11" s="95"/>
+      <c r="E11" s="91"/>
       <c r="F11" s="5"/>
-      <c r="G11" s="95"/>
+      <c r="G11" s="91"/>
       <c r="H11" s="5"/>
-      <c r="I11" s="95"/>
+      <c r="I11" s="91"/>
       <c r="J11" s="5"/>
       <c r="K11" s="63"/>
       <c r="L11" s="62"/>
-      <c r="M11" s="95"/>
+      <c r="M11" s="91"/>
       <c r="N11" s="5"/>
-      <c r="O11" s="95"/>
+      <c r="O11" s="91"/>
       <c r="P11" s="5"/>
-      <c r="Q11" s="95"/>
+      <c r="Q11" s="91"/>
       <c r="R11" s="5"/>
       <c r="S11" s="63"/>
       <c r="T11" s="62"/>
-      <c r="U11" s="95"/>
+      <c r="U11" s="91"/>
       <c r="V11" s="5"/>
-      <c r="W11" s="95"/>
+      <c r="W11" s="91"/>
       <c r="X11" s="5"/>
-      <c r="Y11" s="95"/>
+      <c r="Y11" s="91"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="63"/>
       <c r="AB11" s="62"/>
-      <c r="AC11" s="95"/>
+      <c r="AC11" s="91"/>
       <c r="AD11" s="5"/>
-      <c r="AE11" s="95"/>
+      <c r="AE11" s="91"/>
       <c r="AF11" s="5"/>
-      <c r="AG11" s="95"/>
+      <c r="AG11" s="91"/>
       <c r="AH11" s="5"/>
       <c r="AI11" s="63"/>
       <c r="AJ11" s="62"/>
-      <c r="AK11" s="95"/>
+      <c r="AK11" s="91"/>
       <c r="AL11" s="5"/>
-      <c r="AM11" s="95"/>
+      <c r="AM11" s="91"/>
       <c r="AN11" s="5"/>
-      <c r="AO11" s="95"/>
+      <c r="AO11" s="91"/>
       <c r="AP11" s="5"/>
       <c r="AQ11" s="63"/>
       <c r="AR11" s="62"/>
-      <c r="AS11" s="95"/>
+      <c r="AS11" s="91"/>
       <c r="AT11" s="5"/>
-      <c r="AU11" s="95"/>
+      <c r="AU11" s="91"/>
       <c r="AV11" s="5"/>
-      <c r="AW11" s="95"/>
+      <c r="AW11" s="91"/>
       <c r="AX11" s="5"/>
       <c r="AY11" s="63"/>
       <c r="AZ11" s="62"/>
-      <c r="BA11" s="95"/>
+      <c r="BA11" s="91"/>
       <c r="BB11" s="5"/>
-      <c r="BC11" s="95"/>
+      <c r="BC11" s="91"/>
       <c r="BD11" s="5"/>
-      <c r="BE11" s="95"/>
+      <c r="BE11" s="91"/>
       <c r="BF11" s="5"/>
       <c r="BG11" s="63"/>
       <c r="BH11" s="62"/>
-      <c r="BI11" s="95"/>
+      <c r="BI11" s="91"/>
       <c r="BJ11" s="5"/>
-      <c r="BK11" s="95"/>
+      <c r="BK11" s="91"/>
       <c r="BL11" s="5"/>
-      <c r="BM11" s="95"/>
+      <c r="BM11" s="91"/>
       <c r="BN11" s="5"/>
       <c r="BO11" s="63"/>
       <c r="BP11" s="62"/>
       <c r="BQ11" s="6"/>
       <c r="BR11" s="5"/>
       <c r="BS11" s="6"/>
       <c r="BT11" s="5"/>
       <c r="BU11" s="6"/>
       <c r="BV11" s="5"/>
       <c r="BW11" s="63"/>
       <c r="BX11" s="62"/>
       <c r="BY11" s="6"/>
       <c r="BZ11" s="5"/>
       <c r="CA11" s="6"/>
       <c r="CB11" s="5"/>
       <c r="CC11" s="6"/>
       <c r="CD11" s="5"/>
       <c r="CE11" s="63"/>
       <c r="CF11" s="62"/>
       <c r="CG11" s="6"/>
       <c r="CH11" s="5"/>
       <c r="CI11" s="6"/>
       <c r="CJ11" s="5"/>
       <c r="CK11" s="6"/>
       <c r="CL11" s="5"/>
@@ -5823,244 +5831,244 @@
       <c r="DD11" s="62"/>
       <c r="DE11" s="6"/>
       <c r="DF11" s="5"/>
       <c r="DG11" s="6"/>
       <c r="DH11" s="5"/>
       <c r="DI11" s="6"/>
       <c r="DJ11" s="5"/>
       <c r="DK11" s="63"/>
       <c r="DL11" s="62"/>
       <c r="DM11" s="6"/>
       <c r="DN11" s="5"/>
       <c r="DO11" s="6"/>
       <c r="DP11" s="5"/>
       <c r="DQ11" s="6"/>
       <c r="DR11" s="5"/>
       <c r="DS11" s="63"/>
       <c r="DT11" s="62"/>
       <c r="DU11" s="6"/>
       <c r="DV11" s="5"/>
       <c r="DW11" s="6"/>
       <c r="DX11" s="5"/>
       <c r="DY11" s="6"/>
       <c r="DZ11" s="5"/>
       <c r="EA11" s="63"/>
     </row>
-    <row r="12" spans="1:148" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:148">
       <c r="A12" s="74" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="81">
         <v>7676.8</v>
       </c>
       <c r="C12" s="2">
         <v>7321.5</v>
       </c>
       <c r="D12" s="1">
         <v>7734.7</v>
       </c>
       <c r="E12" s="2">
         <v>7563.3</v>
       </c>
       <c r="F12" s="1">
         <v>8152.6</v>
       </c>
       <c r="G12" s="2">
         <v>8035.3</v>
       </c>
       <c r="H12" s="1">
         <v>8158.1</v>
       </c>
       <c r="I12" s="2">
         <v>8051</v>
       </c>
       <c r="J12" s="1">
         <v>9999</v>
       </c>
       <c r="K12" s="82">
         <v>9724.5</v>
       </c>
       <c r="L12" s="81">
         <v>9713.9</v>
       </c>
-      <c r="M12" s="96">
+      <c r="M12" s="92">
         <v>9230.5</v>
       </c>
       <c r="N12" s="1">
         <v>9656.5</v>
       </c>
-      <c r="O12" s="96">
+      <c r="O12" s="92">
         <v>9214.9</v>
       </c>
       <c r="P12" s="1">
         <v>10041.6</v>
       </c>
-      <c r="Q12" s="96">
+      <c r="Q12" s="92">
         <v>9609.7999999999993</v>
       </c>
       <c r="R12" s="1">
         <v>12188.5</v>
       </c>
       <c r="S12" s="82">
         <v>11971</v>
       </c>
       <c r="T12" s="81">
         <v>12188.6</v>
       </c>
-      <c r="U12" s="96">
+      <c r="U12" s="92">
         <v>12109.1</v>
       </c>
       <c r="V12" s="1">
         <v>12237.4</v>
       </c>
-      <c r="W12" s="96">
+      <c r="W12" s="92">
         <v>12237.1</v>
       </c>
       <c r="X12" s="1">
         <v>13622.2</v>
       </c>
-      <c r="Y12" s="96">
+      <c r="Y12" s="92">
         <v>13622.2</v>
       </c>
       <c r="Z12" s="1">
         <v>13632.4</v>
       </c>
       <c r="AA12" s="82">
         <v>13632.4</v>
       </c>
       <c r="AB12" s="81">
         <v>14117.4</v>
       </c>
-      <c r="AC12" s="96">
+      <c r="AC12" s="92">
         <v>13778</v>
       </c>
       <c r="AD12" s="1">
         <v>14177.1</v>
       </c>
-      <c r="AE12" s="96">
+      <c r="AE12" s="92">
         <v>14012.5</v>
       </c>
       <c r="AF12" s="1">
         <v>14177.1</v>
       </c>
-      <c r="AG12" s="96">
+      <c r="AG12" s="92">
         <v>14177.1</v>
       </c>
       <c r="AH12" s="1">
         <v>13941.2</v>
       </c>
       <c r="AI12" s="82">
         <v>13940.8</v>
       </c>
       <c r="AJ12" s="81">
         <v>14242.5</v>
       </c>
-      <c r="AK12" s="96">
+      <c r="AK12" s="92">
         <v>14031.8</v>
       </c>
       <c r="AL12" s="1">
         <v>14972.7</v>
       </c>
-      <c r="AM12" s="96">
+      <c r="AM12" s="92">
         <v>14762.7</v>
       </c>
       <c r="AN12" s="1">
         <v>14972.7</v>
       </c>
-      <c r="AO12" s="96">
+      <c r="AO12" s="92">
         <v>14762.7</v>
       </c>
       <c r="AP12" s="1">
         <v>14972.7</v>
       </c>
       <c r="AQ12" s="82">
         <v>14766.5</v>
       </c>
       <c r="AR12" s="81">
         <v>13841.5</v>
       </c>
-      <c r="AS12" s="96">
+      <c r="AS12" s="92">
         <v>13841.5</v>
       </c>
       <c r="AT12" s="1">
         <v>15921.5</v>
       </c>
-      <c r="AU12" s="96">
+      <c r="AU12" s="92">
         <v>15921.5</v>
       </c>
       <c r="AV12" s="1">
         <v>15921.5</v>
       </c>
-      <c r="AW12" s="96">
+      <c r="AW12" s="92">
         <v>15921.5</v>
       </c>
       <c r="AX12" s="1">
         <v>15921.5</v>
       </c>
       <c r="AY12" s="82">
         <v>15921.5</v>
       </c>
       <c r="AZ12" s="81">
         <v>15921.5</v>
       </c>
-      <c r="BA12" s="96">
+      <c r="BA12" s="92">
         <v>15921.5</v>
       </c>
       <c r="BB12" s="1">
         <v>15921.5</v>
       </c>
-      <c r="BC12" s="96">
+      <c r="BC12" s="92">
         <v>15921.5</v>
       </c>
       <c r="BD12" s="1">
         <v>21741.5</v>
       </c>
-      <c r="BE12" s="96">
+      <c r="BE12" s="92">
         <v>20741.5</v>
       </c>
       <c r="BF12" s="1">
         <v>36150.5</v>
       </c>
       <c r="BG12" s="82">
         <v>36150.5</v>
       </c>
       <c r="BH12" s="81">
         <v>36150.5</v>
       </c>
-      <c r="BI12" s="96">
+      <c r="BI12" s="92">
         <v>36150.5</v>
       </c>
       <c r="BJ12" s="1">
         <v>37082.5</v>
       </c>
-      <c r="BK12" s="96">
+      <c r="BK12" s="92">
         <v>35378.699999999997</v>
       </c>
       <c r="BL12" s="1">
         <v>35609.1</v>
       </c>
-      <c r="BM12" s="96">
+      <c r="BM12" s="92">
         <v>35059.5</v>
       </c>
       <c r="BN12" s="1">
         <v>35609.1</v>
       </c>
       <c r="BO12" s="82">
         <v>35609.1</v>
       </c>
       <c r="BP12" s="64">
         <v>35609.1</v>
       </c>
       <c r="BQ12" s="7">
         <v>35609.1</v>
       </c>
       <c r="BR12" s="9">
         <v>32972.9</v>
       </c>
       <c r="BS12" s="7">
         <v>32972.9</v>
       </c>
       <c r="BT12" s="9">
         <v>30599.5</v>
       </c>
       <c r="BU12" s="7">
         <v>30599.5</v>
@@ -6218,51 +6226,51 @@
       <c r="DT12" s="64">
         <v>3249.1</v>
       </c>
       <c r="DU12" s="7">
         <v>2694.6</v>
       </c>
       <c r="DV12" s="9">
         <v>3249.1</v>
       </c>
       <c r="DW12" s="7">
         <v>2694.6</v>
       </c>
       <c r="DX12" s="9">
         <v>3249.1</v>
       </c>
       <c r="DY12" s="7">
         <v>3249.1</v>
       </c>
       <c r="DZ12" s="9">
         <v>3249.1</v>
       </c>
       <c r="EA12" s="65">
         <v>3249.1</v>
       </c>
     </row>
-    <row r="13" spans="1:148" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:148">
       <c r="A13" s="75" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="83">
         <v>1117.7</v>
       </c>
       <c r="C13" s="4">
         <v>1044.9000000000001</v>
       </c>
       <c r="D13" s="3">
         <v>1651.7</v>
       </c>
       <c r="E13" s="4">
         <v>1036.8</v>
       </c>
       <c r="F13" s="3">
         <v>3552</v>
       </c>
       <c r="G13" s="4">
         <v>2611.1</v>
       </c>
       <c r="H13" s="3">
         <v>3250.8</v>
       </c>
       <c r="I13" s="4">
@@ -6613,51 +6621,51 @@
       <c r="DT13" s="66">
         <v>37984.400000000001</v>
       </c>
       <c r="DU13" s="8">
         <v>37984.400000000001</v>
       </c>
       <c r="DV13" s="10">
         <v>37984.400000000001</v>
       </c>
       <c r="DW13" s="8">
         <v>37984.400000000001</v>
       </c>
       <c r="DX13" s="10">
         <v>38184.400000000001</v>
       </c>
       <c r="DY13" s="8">
         <v>38184.400000000001</v>
       </c>
       <c r="DZ13" s="10">
         <v>38184.400000000001</v>
       </c>
       <c r="EA13" s="67">
         <v>38184.400000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:148" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:148" ht="15" thickBot="1">
       <c r="A14" s="76" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="85">
         <v>0</v>
       </c>
       <c r="C14" s="86">
         <v>0</v>
       </c>
       <c r="D14" s="87">
         <v>0</v>
       </c>
       <c r="E14" s="86">
         <v>0</v>
       </c>
       <c r="F14" s="87">
         <v>225.1</v>
       </c>
       <c r="G14" s="86">
         <v>225.1</v>
       </c>
       <c r="H14" s="87">
         <v>244.3</v>
       </c>
       <c r="I14" s="86">
@@ -7008,190 +7016,190 @@
       <c r="DT14" s="68">
         <v>2844.6</v>
       </c>
       <c r="DU14" s="69">
         <v>2844.6</v>
       </c>
       <c r="DV14" s="70">
         <v>2844.6</v>
       </c>
       <c r="DW14" s="69">
         <v>2844.6</v>
       </c>
       <c r="DX14" s="70">
         <v>2844.6</v>
       </c>
       <c r="DY14" s="69">
         <v>2844.6</v>
       </c>
       <c r="DZ14" s="70">
         <v>2844.6</v>
       </c>
       <c r="EA14" s="71">
         <v>2844.6</v>
       </c>
     </row>
-    <row r="16" spans="1:148" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:148">
       <c r="A16" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:1">
       <c r="A17" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:1">
       <c r="A19" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:1">
       <c r="A20" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:1">
       <c r="A21" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:1">
       <c r="A22" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:1">
       <c r="A23" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:1">
       <c r="A24" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="83">
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL4:DS4"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV4:DC4"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF4:CM4"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ4:BG4"/>
+    <mergeCell ref="BH4:BO4"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB4:AI4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="L4:S4"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:EA3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="AJ4:AQ4"/>
     <mergeCell ref="AR4:AY4"/>
     <mergeCell ref="BP4:BW4"/>
     <mergeCell ref="BX4:CE4"/>
     <mergeCell ref="CN4:CU4"/>
     <mergeCell ref="DD4:DK4"/>
     <mergeCell ref="DT4:EA4"/>
-    <mergeCell ref="N5:O5"/>
-[...65 lines deleted...]
-    <mergeCell ref="DJ5:DK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hárky</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Časový rad od 2009</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>