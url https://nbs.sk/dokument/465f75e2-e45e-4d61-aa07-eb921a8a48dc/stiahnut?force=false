--- v2 (2026-05-25)
+++ v3 (2026-09-11)
@@ -1,90 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\SK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q2\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA57C41A-F07E-4499-AC09-877C71D36DA2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8F48CDF-6676-47CF-9907-CCC23B6DB382}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="17" r:id="rId1"/>
     <sheet name="1993-2008" sheetId="18" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C76" i="17" l="1"/>
+  <c r="C77" i="17" l="1"/>
+  <c r="B77" i="17" s="1"/>
+  <c r="C76" i="17"/>
   <c r="B76" i="17" s="1"/>
-  <c r="B75" i="17"/>
   <c r="C75" i="17"/>
+  <c r="B75" i="17" s="1"/>
   <c r="C74" i="17"/>
   <c r="B74" i="17" s="1"/>
   <c r="C73" i="17"/>
   <c r="B73" i="17" s="1"/>
   <c r="C72" i="17"/>
   <c r="B72" i="17" s="1"/>
   <c r="C71" i="17"/>
   <c r="B71" i="17" s="1"/>
   <c r="C70" i="17"/>
   <c r="B70" i="17" s="1"/>
   <c r="C69" i="17"/>
   <c r="B69" i="17" s="1"/>
   <c r="C68" i="17"/>
   <c r="B68" i="17" s="1"/>
   <c r="C50" i="17"/>
   <c r="B50" i="17" s="1"/>
   <c r="C51" i="17"/>
   <c r="B51" i="17" s="1"/>
   <c r="C52" i="17"/>
   <c r="B52" i="17" s="1"/>
   <c r="C53" i="17"/>
   <c r="B53" i="17" s="1"/>
   <c r="C54" i="17"/>
   <c r="B54" i="17" s="1"/>
   <c r="C55" i="17"/>
@@ -95,51 +97,51 @@
   <c r="B57" i="17" s="1"/>
   <c r="C58" i="17"/>
   <c r="B58" i="17" s="1"/>
   <c r="C59" i="17"/>
   <c r="B59" i="17" s="1"/>
   <c r="C60" i="17"/>
   <c r="B60" i="17" s="1"/>
   <c r="C61" i="17"/>
   <c r="B61" i="17" s="1"/>
   <c r="C62" i="17"/>
   <c r="B62" i="17" s="1"/>
   <c r="C63" i="17"/>
   <c r="B63" i="17" s="1"/>
   <c r="C64" i="17"/>
   <c r="B64" i="17" s="1"/>
   <c r="C65" i="17"/>
   <c r="B65" i="17" s="1"/>
   <c r="C66" i="17"/>
   <c r="B66" i="17" s="1"/>
   <c r="C67" i="17"/>
   <c r="B67" i="17" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="106">
   <si>
     <t>Typ banky</t>
   </si>
   <si>
     <t>upísané</t>
   </si>
   <si>
     <t>splatené</t>
   </si>
   <si>
     <t>Bankový sektor spolu</t>
   </si>
   <si>
     <t>Komerčné banky a pobočky zahraničných bánk spolu</t>
   </si>
   <si>
     <t>Komerčné banky spolu</t>
   </si>
   <si>
     <t>v tom:</t>
   </si>
   <si>
     <t>– banky bez zahr. majetkovej účasti</t>
   </si>
   <si>
@@ -410,63 +412,66 @@
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
+  </si>
+  <si>
+    <t>VI-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0;\-#,##0.0;#"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="19">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -556,50 +561,81 @@
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman CE"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman CE"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="65"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1114,51 +1150,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="119">
+  <cellXfs count="124">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -1358,96 +1394,105 @@
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{070A6BC3-9F9A-4923-9123-46AE104D5801}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{7F0E1B21-9AA3-4EAE-AD59-51782B99D1FD}"/>
     <cellStyle name="Normal_ZI99" xfId="2" xr:uid="{BB2BA3D3-FC3B-4E69-AC55-FE0120265D16}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1701,65 +1746,65 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AEDA544-2718-41C1-8D8E-782A9209AC9B}">
-  <dimension ref="A1:I92"/>
+  <dimension ref="A1:I93"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="R82" sqref="R81:R82"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="I72" sqref="I72"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="12.36328125" style="22" customWidth="1"/>
-    <col min="2" max="2" width="13.08984375" style="22" customWidth="1"/>
+    <col min="1" max="1" width="12.453125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="13.1796875" style="22" customWidth="1"/>
     <col min="3" max="3" width="13.54296875" style="22" customWidth="1"/>
-    <col min="4" max="6" width="13.08984375" style="22" customWidth="1"/>
+    <col min="4" max="6" width="13.1796875" style="22" customWidth="1"/>
     <col min="7" max="46" width="8" style="22" customWidth="1"/>
-    <col min="47" max="16384" width="9.08984375" style="22"/>
+    <col min="47" max="16384" width="9.1796875" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.5">
       <c r="A1" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
     </row>
     <row r="2" spans="1:9" ht="15.5">
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
     </row>
@@ -1772,52 +1817,52 @@
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="53"/>
     </row>
     <row r="4" spans="1:9" ht="15.5">
       <c r="A4" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
     </row>
     <row r="5" spans="1:9" ht="15" thickBot="1"/>
     <row r="6" spans="1:9" ht="17.25" customHeight="1">
       <c r="A6" s="52"/>
       <c r="B6" s="51"/>
       <c r="C6" s="50"/>
-      <c r="D6" s="103"/>
-      <c r="E6" s="104"/>
+      <c r="D6" s="108"/>
+      <c r="E6" s="109"/>
       <c r="F6" s="49"/>
     </row>
     <row r="7" spans="1:9" ht="54.5" thickBot="1">
       <c r="A7" s="48" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="44" t="s">
         <v>72</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="42" t="s">
         <v>70</v>
@@ -3302,58 +3347,84 @@
         <v>4116.45</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" s="102" t="s">
         <v>104</v>
       </c>
       <c r="B76" s="29">
         <f>SUM(C76+F76)</f>
         <v>6734.51</v>
       </c>
       <c r="C76" s="28">
         <f>SUM(D76:E76)</f>
         <v>2333.5</v>
       </c>
       <c r="D76" s="27">
         <v>180</v>
       </c>
       <c r="E76" s="26">
         <v>2153.5</v>
       </c>
       <c r="F76" s="25">
         <v>4401.01</v>
       </c>
     </row>
-    <row r="78" spans="1:6">
-      <c r="A78" s="24" t="s">
+    <row r="77" spans="1:6">
+      <c r="A77" s="102" t="s">
+        <v>105</v>
+      </c>
+      <c r="B77" s="29">
+        <f>SUM(C77+F77)</f>
+        <v>8009.16</v>
+      </c>
+      <c r="C77" s="28">
+        <f>SUM(D77:E77)</f>
+        <v>2333.5</v>
+      </c>
+      <c r="D77" s="27">
+        <v>180</v>
+      </c>
+      <c r="E77" s="26">
+        <v>2153.5</v>
+      </c>
+      <c r="F77" s="25">
+        <v>5675.66</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" s="107" customFormat="1">
+      <c r="A78" s="103"/>
+      <c r="B78" s="104"/>
+      <c r="C78" s="105"/>
+      <c r="D78" s="106"/>
+      <c r="E78" s="106"/>
+      <c r="F78" s="106"/>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B78" s="23"/>
-[...2 lines deleted...]
-      <c r="A79" s="24"/>
       <c r="B79" s="23"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="24"/>
       <c r="B80" s="23"/>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" s="24"/>
       <c r="B81" s="23"/>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" s="24"/>
       <c r="B82" s="23"/>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" s="24"/>
       <c r="B83" s="23"/>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" s="24"/>
       <c r="B84" s="23"/>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" s="24"/>
       <c r="B85" s="23"/>
@@ -3363,651 +3434,655 @@
       <c r="B86" s="23"/>
     </row>
     <row r="87" spans="1:2">
       <c r="A87" s="24"/>
       <c r="B87" s="23"/>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" s="24"/>
       <c r="B88" s="23"/>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" s="24"/>
       <c r="B89" s="23"/>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" s="24"/>
       <c r="B90" s="23"/>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" s="24"/>
       <c r="B91" s="23"/>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" s="24"/>
       <c r="B92" s="23"/>
+    </row>
+    <row r="93" spans="1:2">
+      <c r="A93" s="24"/>
+      <c r="B93" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C50:C67 C68:C69 C70:C75" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA9B8DD-6D63-425C-BA32-94A9898C2FA5}">
   <dimension ref="A1:ER24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
     <col min="1" max="1" width="55.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:148" ht="15.5">
       <c r="A1" s="56" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="2" spans="1:148" ht="15" thickBot="1"/>
     <row r="3" spans="1:148" ht="15" thickBot="1">
-      <c r="A3" s="105" t="s">
+      <c r="A3" s="117" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="108" t="s">
+      <c r="B3" s="114" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="109"/>
-[...127 lines deleted...]
-      <c r="EA3" s="110"/>
+      <c r="C3" s="115"/>
+      <c r="D3" s="115"/>
+      <c r="E3" s="115"/>
+      <c r="F3" s="115"/>
+      <c r="G3" s="115"/>
+      <c r="H3" s="115"/>
+      <c r="I3" s="115"/>
+      <c r="J3" s="115"/>
+      <c r="K3" s="115"/>
+      <c r="L3" s="115"/>
+      <c r="M3" s="115"/>
+      <c r="N3" s="115"/>
+      <c r="O3" s="115"/>
+      <c r="P3" s="115"/>
+      <c r="Q3" s="115"/>
+      <c r="R3" s="115"/>
+      <c r="S3" s="115"/>
+      <c r="T3" s="115"/>
+      <c r="U3" s="115"/>
+      <c r="V3" s="115"/>
+      <c r="W3" s="115"/>
+      <c r="X3" s="115"/>
+      <c r="Y3" s="115"/>
+      <c r="Z3" s="115"/>
+      <c r="AA3" s="115"/>
+      <c r="AB3" s="115"/>
+      <c r="AC3" s="115"/>
+      <c r="AD3" s="115"/>
+      <c r="AE3" s="115"/>
+      <c r="AF3" s="115"/>
+      <c r="AG3" s="115"/>
+      <c r="AH3" s="115"/>
+      <c r="AI3" s="115"/>
+      <c r="AJ3" s="115"/>
+      <c r="AK3" s="115"/>
+      <c r="AL3" s="115"/>
+      <c r="AM3" s="115"/>
+      <c r="AN3" s="115"/>
+      <c r="AO3" s="115"/>
+      <c r="AP3" s="115"/>
+      <c r="AQ3" s="115"/>
+      <c r="AR3" s="115"/>
+      <c r="AS3" s="115"/>
+      <c r="AT3" s="115"/>
+      <c r="AU3" s="115"/>
+      <c r="AV3" s="115"/>
+      <c r="AW3" s="115"/>
+      <c r="AX3" s="115"/>
+      <c r="AY3" s="115"/>
+      <c r="AZ3" s="115"/>
+      <c r="BA3" s="115"/>
+      <c r="BB3" s="115"/>
+      <c r="BC3" s="115"/>
+      <c r="BD3" s="115"/>
+      <c r="BE3" s="115"/>
+      <c r="BF3" s="115"/>
+      <c r="BG3" s="115"/>
+      <c r="BH3" s="115"/>
+      <c r="BI3" s="115"/>
+      <c r="BJ3" s="115"/>
+      <c r="BK3" s="115"/>
+      <c r="BL3" s="115"/>
+      <c r="BM3" s="115"/>
+      <c r="BN3" s="115"/>
+      <c r="BO3" s="115"/>
+      <c r="BP3" s="115"/>
+      <c r="BQ3" s="115"/>
+      <c r="BR3" s="115"/>
+      <c r="BS3" s="115"/>
+      <c r="BT3" s="115"/>
+      <c r="BU3" s="115"/>
+      <c r="BV3" s="115"/>
+      <c r="BW3" s="115"/>
+      <c r="BX3" s="115"/>
+      <c r="BY3" s="115"/>
+      <c r="BZ3" s="115"/>
+      <c r="CA3" s="115"/>
+      <c r="CB3" s="115"/>
+      <c r="CC3" s="115"/>
+      <c r="CD3" s="115"/>
+      <c r="CE3" s="115"/>
+      <c r="CF3" s="115"/>
+      <c r="CG3" s="115"/>
+      <c r="CH3" s="115"/>
+      <c r="CI3" s="115"/>
+      <c r="CJ3" s="115"/>
+      <c r="CK3" s="115"/>
+      <c r="CL3" s="115"/>
+      <c r="CM3" s="115"/>
+      <c r="CN3" s="115"/>
+      <c r="CO3" s="115"/>
+      <c r="CP3" s="115"/>
+      <c r="CQ3" s="115"/>
+      <c r="CR3" s="115"/>
+      <c r="CS3" s="115"/>
+      <c r="CT3" s="115"/>
+      <c r="CU3" s="115"/>
+      <c r="CV3" s="115"/>
+      <c r="CW3" s="115"/>
+      <c r="CX3" s="115"/>
+      <c r="CY3" s="115"/>
+      <c r="CZ3" s="115"/>
+      <c r="DA3" s="115"/>
+      <c r="DB3" s="115"/>
+      <c r="DC3" s="115"/>
+      <c r="DD3" s="115"/>
+      <c r="DE3" s="115"/>
+      <c r="DF3" s="115"/>
+      <c r="DG3" s="115"/>
+      <c r="DH3" s="115"/>
+      <c r="DI3" s="115"/>
+      <c r="DJ3" s="115"/>
+      <c r="DK3" s="115"/>
+      <c r="DL3" s="115"/>
+      <c r="DM3" s="115"/>
+      <c r="DN3" s="115"/>
+      <c r="DO3" s="115"/>
+      <c r="DP3" s="115"/>
+      <c r="DQ3" s="115"/>
+      <c r="DR3" s="115"/>
+      <c r="DS3" s="115"/>
+      <c r="DT3" s="115"/>
+      <c r="DU3" s="115"/>
+      <c r="DV3" s="115"/>
+      <c r="DW3" s="115"/>
+      <c r="DX3" s="115"/>
+      <c r="DY3" s="115"/>
+      <c r="DZ3" s="115"/>
+      <c r="EA3" s="116"/>
     </row>
     <row r="4" spans="1:148" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="106"/>
-      <c r="B4" s="108">
+      <c r="A4" s="118"/>
+      <c r="B4" s="114">
         <v>1993</v>
       </c>
-      <c r="C4" s="109"/>
-[...8 lines deleted...]
-      <c r="L4" s="108">
+      <c r="C4" s="115"/>
+      <c r="D4" s="115"/>
+      <c r="E4" s="115"/>
+      <c r="F4" s="115"/>
+      <c r="G4" s="115"/>
+      <c r="H4" s="115"/>
+      <c r="I4" s="115"/>
+      <c r="J4" s="115"/>
+      <c r="K4" s="116"/>
+      <c r="L4" s="114">
         <v>1994</v>
       </c>
-      <c r="M4" s="109"/>
-[...6 lines deleted...]
-      <c r="T4" s="108">
+      <c r="M4" s="115"/>
+      <c r="N4" s="115"/>
+      <c r="O4" s="115"/>
+      <c r="P4" s="115"/>
+      <c r="Q4" s="115"/>
+      <c r="R4" s="115"/>
+      <c r="S4" s="116"/>
+      <c r="T4" s="114">
         <v>1995</v>
       </c>
-      <c r="U4" s="109"/>
-[...6 lines deleted...]
-      <c r="AB4" s="108">
+      <c r="U4" s="115"/>
+      <c r="V4" s="115"/>
+      <c r="W4" s="115"/>
+      <c r="X4" s="115"/>
+      <c r="Y4" s="115"/>
+      <c r="Z4" s="115"/>
+      <c r="AA4" s="116"/>
+      <c r="AB4" s="114">
         <v>1996</v>
       </c>
-      <c r="AC4" s="109"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="108">
+      <c r="AC4" s="115"/>
+      <c r="AD4" s="115"/>
+      <c r="AE4" s="115"/>
+      <c r="AF4" s="115"/>
+      <c r="AG4" s="115"/>
+      <c r="AH4" s="115"/>
+      <c r="AI4" s="116"/>
+      <c r="AJ4" s="114">
         <v>1997</v>
       </c>
-      <c r="AK4" s="109"/>
-[...6 lines deleted...]
-      <c r="AR4" s="108">
+      <c r="AK4" s="115"/>
+      <c r="AL4" s="115"/>
+      <c r="AM4" s="115"/>
+      <c r="AN4" s="115"/>
+      <c r="AO4" s="115"/>
+      <c r="AP4" s="115"/>
+      <c r="AQ4" s="116"/>
+      <c r="AR4" s="114">
         <v>1998</v>
       </c>
-      <c r="AS4" s="109"/>
-[...6 lines deleted...]
-      <c r="AZ4" s="108">
+      <c r="AS4" s="115"/>
+      <c r="AT4" s="115"/>
+      <c r="AU4" s="115"/>
+      <c r="AV4" s="115"/>
+      <c r="AW4" s="115"/>
+      <c r="AX4" s="115"/>
+      <c r="AY4" s="116"/>
+      <c r="AZ4" s="114">
         <v>1999</v>
       </c>
-      <c r="BA4" s="109"/>
-[...6 lines deleted...]
-      <c r="BH4" s="108">
+      <c r="BA4" s="115"/>
+      <c r="BB4" s="115"/>
+      <c r="BC4" s="115"/>
+      <c r="BD4" s="115"/>
+      <c r="BE4" s="115"/>
+      <c r="BF4" s="115"/>
+      <c r="BG4" s="116"/>
+      <c r="BH4" s="114">
         <v>2000</v>
       </c>
-      <c r="BI4" s="109"/>
-[...6 lines deleted...]
-      <c r="BP4" s="108">
+      <c r="BI4" s="115"/>
+      <c r="BJ4" s="115"/>
+      <c r="BK4" s="115"/>
+      <c r="BL4" s="115"/>
+      <c r="BM4" s="115"/>
+      <c r="BN4" s="115"/>
+      <c r="BO4" s="116"/>
+      <c r="BP4" s="114">
         <v>2001</v>
       </c>
-      <c r="BQ4" s="109"/>
-[...6 lines deleted...]
-      <c r="BX4" s="108">
+      <c r="BQ4" s="115"/>
+      <c r="BR4" s="115"/>
+      <c r="BS4" s="115"/>
+      <c r="BT4" s="115"/>
+      <c r="BU4" s="115"/>
+      <c r="BV4" s="115"/>
+      <c r="BW4" s="116"/>
+      <c r="BX4" s="114">
         <v>2002</v>
       </c>
-      <c r="BY4" s="109"/>
-[...6 lines deleted...]
-      <c r="CF4" s="108">
+      <c r="BY4" s="115"/>
+      <c r="BZ4" s="115"/>
+      <c r="CA4" s="115"/>
+      <c r="CB4" s="115"/>
+      <c r="CC4" s="115"/>
+      <c r="CD4" s="115"/>
+      <c r="CE4" s="116"/>
+      <c r="CF4" s="114">
         <v>2003</v>
       </c>
-      <c r="CG4" s="109"/>
-[...6 lines deleted...]
-      <c r="CN4" s="108">
+      <c r="CG4" s="115"/>
+      <c r="CH4" s="115"/>
+      <c r="CI4" s="115"/>
+      <c r="CJ4" s="115"/>
+      <c r="CK4" s="115"/>
+      <c r="CL4" s="115"/>
+      <c r="CM4" s="116"/>
+      <c r="CN4" s="114">
         <v>2004</v>
       </c>
-      <c r="CO4" s="109"/>
-[...6 lines deleted...]
-      <c r="CV4" s="108">
+      <c r="CO4" s="115"/>
+      <c r="CP4" s="115"/>
+      <c r="CQ4" s="115"/>
+      <c r="CR4" s="115"/>
+      <c r="CS4" s="115"/>
+      <c r="CT4" s="115"/>
+      <c r="CU4" s="116"/>
+      <c r="CV4" s="114">
         <v>2005</v>
       </c>
-      <c r="CW4" s="109"/>
-[...6 lines deleted...]
-      <c r="DD4" s="108">
+      <c r="CW4" s="115"/>
+      <c r="CX4" s="115"/>
+      <c r="CY4" s="115"/>
+      <c r="CZ4" s="115"/>
+      <c r="DA4" s="115"/>
+      <c r="DB4" s="115"/>
+      <c r="DC4" s="116"/>
+      <c r="DD4" s="114">
         <v>2006</v>
       </c>
-      <c r="DE4" s="109"/>
-[...6 lines deleted...]
-      <c r="DL4" s="108">
+      <c r="DE4" s="115"/>
+      <c r="DF4" s="115"/>
+      <c r="DG4" s="115"/>
+      <c r="DH4" s="115"/>
+      <c r="DI4" s="115"/>
+      <c r="DJ4" s="115"/>
+      <c r="DK4" s="116"/>
+      <c r="DL4" s="114">
         <v>2007</v>
       </c>
-      <c r="DM4" s="109"/>
-[...6 lines deleted...]
-      <c r="DT4" s="108">
+      <c r="DM4" s="115"/>
+      <c r="DN4" s="115"/>
+      <c r="DO4" s="115"/>
+      <c r="DP4" s="115"/>
+      <c r="DQ4" s="115"/>
+      <c r="DR4" s="115"/>
+      <c r="DS4" s="116"/>
+      <c r="DT4" s="114">
         <v>2008</v>
       </c>
-      <c r="DU4" s="109"/>
-[...5 lines deleted...]
-      <c r="EA4" s="110"/>
+      <c r="DU4" s="115"/>
+      <c r="DV4" s="115"/>
+      <c r="DW4" s="115"/>
+      <c r="DX4" s="115"/>
+      <c r="DY4" s="115"/>
+      <c r="DZ4" s="115"/>
+      <c r="EA4" s="116"/>
     </row>
     <row r="5" spans="1:148">
-      <c r="A5" s="106"/>
-      <c r="B5" s="111" t="s">
+      <c r="A5" s="118"/>
+      <c r="B5" s="120" t="s">
         <v>91</v>
       </c>
-      <c r="C5" s="112"/>
-      <c r="D5" s="113" t="s">
+      <c r="C5" s="121"/>
+      <c r="D5" s="122" t="s">
         <v>92</v>
       </c>
-      <c r="E5" s="112"/>
-      <c r="F5" s="113" t="s">
+      <c r="E5" s="121"/>
+      <c r="F5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="G5" s="112"/>
-      <c r="H5" s="113" t="s">
+      <c r="G5" s="121"/>
+      <c r="H5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="I5" s="112"/>
-      <c r="J5" s="113" t="s">
+      <c r="I5" s="121"/>
+      <c r="J5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="K5" s="114"/>
-      <c r="L5" s="115" t="s">
+      <c r="K5" s="123"/>
+      <c r="L5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="M5" s="116"/>
-      <c r="N5" s="117" t="s">
+      <c r="M5" s="111"/>
+      <c r="N5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="O5" s="116"/>
-      <c r="P5" s="117" t="s">
+      <c r="O5" s="111"/>
+      <c r="P5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="Q5" s="116"/>
-      <c r="R5" s="117" t="s">
+      <c r="Q5" s="111"/>
+      <c r="R5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="S5" s="118"/>
-      <c r="T5" s="115" t="s">
+      <c r="S5" s="113"/>
+      <c r="T5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="U5" s="116"/>
-      <c r="V5" s="117" t="s">
+      <c r="U5" s="111"/>
+      <c r="V5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="W5" s="116"/>
-      <c r="X5" s="117" t="s">
+      <c r="W5" s="111"/>
+      <c r="X5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="Y5" s="116"/>
-      <c r="Z5" s="117" t="s">
+      <c r="Y5" s="111"/>
+      <c r="Z5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="AA5" s="118"/>
-      <c r="AB5" s="115" t="s">
+      <c r="AA5" s="113"/>
+      <c r="AB5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="AC5" s="116"/>
-      <c r="AD5" s="117" t="s">
+      <c r="AC5" s="111"/>
+      <c r="AD5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="AE5" s="116"/>
-      <c r="AF5" s="117" t="s">
+      <c r="AE5" s="111"/>
+      <c r="AF5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="AG5" s="116"/>
-      <c r="AH5" s="117" t="s">
+      <c r="AG5" s="111"/>
+      <c r="AH5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="AI5" s="118"/>
-      <c r="AJ5" s="115" t="s">
+      <c r="AI5" s="113"/>
+      <c r="AJ5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="AK5" s="116"/>
-      <c r="AL5" s="117" t="s">
+      <c r="AK5" s="111"/>
+      <c r="AL5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="AM5" s="116"/>
-      <c r="AN5" s="117" t="s">
+      <c r="AM5" s="111"/>
+      <c r="AN5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="AO5" s="116"/>
-      <c r="AP5" s="117" t="s">
+      <c r="AO5" s="111"/>
+      <c r="AP5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="AQ5" s="118"/>
-      <c r="AR5" s="115" t="s">
+      <c r="AQ5" s="113"/>
+      <c r="AR5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="AS5" s="116"/>
-      <c r="AT5" s="117" t="s">
+      <c r="AS5" s="111"/>
+      <c r="AT5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="AU5" s="116"/>
-      <c r="AV5" s="117" t="s">
+      <c r="AU5" s="111"/>
+      <c r="AV5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="AW5" s="116"/>
-      <c r="AX5" s="117" t="s">
+      <c r="AW5" s="111"/>
+      <c r="AX5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="AY5" s="118"/>
-      <c r="AZ5" s="115" t="s">
+      <c r="AY5" s="113"/>
+      <c r="AZ5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="BA5" s="116"/>
-      <c r="BB5" s="117" t="s">
+      <c r="BA5" s="111"/>
+      <c r="BB5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="BC5" s="116"/>
-      <c r="BD5" s="117" t="s">
+      <c r="BC5" s="111"/>
+      <c r="BD5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="BE5" s="116"/>
-      <c r="BF5" s="117" t="s">
+      <c r="BE5" s="111"/>
+      <c r="BF5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="BG5" s="118"/>
-      <c r="BH5" s="115" t="s">
+      <c r="BG5" s="113"/>
+      <c r="BH5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="BI5" s="116"/>
-      <c r="BJ5" s="117" t="s">
+      <c r="BI5" s="111"/>
+      <c r="BJ5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="BK5" s="116"/>
-      <c r="BL5" s="117" t="s">
+      <c r="BK5" s="111"/>
+      <c r="BL5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="BM5" s="116"/>
-      <c r="BN5" s="117" t="s">
+      <c r="BM5" s="111"/>
+      <c r="BN5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="BO5" s="118"/>
-      <c r="BP5" s="115" t="s">
+      <c r="BO5" s="113"/>
+      <c r="BP5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="BQ5" s="116"/>
-      <c r="BR5" s="117" t="s">
+      <c r="BQ5" s="111"/>
+      <c r="BR5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="BS5" s="116"/>
-      <c r="BT5" s="117" t="s">
+      <c r="BS5" s="111"/>
+      <c r="BT5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="BU5" s="116"/>
-      <c r="BV5" s="117" t="s">
+      <c r="BU5" s="111"/>
+      <c r="BV5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="BW5" s="118"/>
-      <c r="BX5" s="115" t="s">
+      <c r="BW5" s="113"/>
+      <c r="BX5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="BY5" s="116"/>
-      <c r="BZ5" s="117" t="s">
+      <c r="BY5" s="111"/>
+      <c r="BZ5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="CA5" s="116"/>
-      <c r="CB5" s="117" t="s">
+      <c r="CA5" s="111"/>
+      <c r="CB5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="CC5" s="116"/>
-      <c r="CD5" s="117" t="s">
+      <c r="CC5" s="111"/>
+      <c r="CD5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="CE5" s="118"/>
-      <c r="CF5" s="115" t="s">
+      <c r="CE5" s="113"/>
+      <c r="CF5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="CG5" s="116"/>
-      <c r="CH5" s="117" t="s">
+      <c r="CG5" s="111"/>
+      <c r="CH5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="CI5" s="116"/>
-      <c r="CJ5" s="117" t="s">
+      <c r="CI5" s="111"/>
+      <c r="CJ5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="CK5" s="116"/>
-      <c r="CL5" s="117" t="s">
+      <c r="CK5" s="111"/>
+      <c r="CL5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="CM5" s="118"/>
-      <c r="CN5" s="115" t="s">
+      <c r="CM5" s="113"/>
+      <c r="CN5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="CO5" s="116"/>
-      <c r="CP5" s="117" t="s">
+      <c r="CO5" s="111"/>
+      <c r="CP5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="CQ5" s="116"/>
-      <c r="CR5" s="117" t="s">
+      <c r="CQ5" s="111"/>
+      <c r="CR5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="CS5" s="116"/>
-      <c r="CT5" s="117" t="s">
+      <c r="CS5" s="111"/>
+      <c r="CT5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="CU5" s="118"/>
-      <c r="CV5" s="115" t="s">
+      <c r="CU5" s="113"/>
+      <c r="CV5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="CW5" s="116"/>
-      <c r="CX5" s="117" t="s">
+      <c r="CW5" s="111"/>
+      <c r="CX5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="CY5" s="116"/>
-      <c r="CZ5" s="117" t="s">
+      <c r="CY5" s="111"/>
+      <c r="CZ5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="DA5" s="116"/>
-      <c r="DB5" s="117" t="s">
+      <c r="DA5" s="111"/>
+      <c r="DB5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="DC5" s="118"/>
-      <c r="DD5" s="115" t="s">
+      <c r="DC5" s="113"/>
+      <c r="DD5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="DE5" s="116"/>
-      <c r="DF5" s="117" t="s">
+      <c r="DE5" s="111"/>
+      <c r="DF5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="DG5" s="116"/>
-      <c r="DH5" s="117" t="s">
+      <c r="DG5" s="111"/>
+      <c r="DH5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="DI5" s="116"/>
-      <c r="DJ5" s="117" t="s">
+      <c r="DI5" s="111"/>
+      <c r="DJ5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="DK5" s="118"/>
-      <c r="DL5" s="115" t="s">
+      <c r="DK5" s="113"/>
+      <c r="DL5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="DM5" s="116"/>
-      <c r="DN5" s="117" t="s">
+      <c r="DM5" s="111"/>
+      <c r="DN5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="DO5" s="116"/>
-      <c r="DP5" s="117" t="s">
+      <c r="DO5" s="111"/>
+      <c r="DP5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="DQ5" s="116"/>
-      <c r="DR5" s="117" t="s">
+      <c r="DQ5" s="111"/>
+      <c r="DR5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="DS5" s="118"/>
-      <c r="DT5" s="115" t="s">
+      <c r="DS5" s="113"/>
+      <c r="DT5" s="110" t="s">
         <v>92</v>
       </c>
-      <c r="DU5" s="116"/>
-      <c r="DV5" s="117" t="s">
+      <c r="DU5" s="111"/>
+      <c r="DV5" s="112" t="s">
         <v>93</v>
       </c>
-      <c r="DW5" s="116"/>
-      <c r="DX5" s="117" t="s">
+      <c r="DW5" s="111"/>
+      <c r="DX5" s="112" t="s">
         <v>94</v>
       </c>
-      <c r="DY5" s="116"/>
-      <c r="DZ5" s="117" t="s">
+      <c r="DY5" s="111"/>
+      <c r="DZ5" s="112" t="s">
         <v>95</v>
       </c>
-      <c r="EA5" s="118"/>
+      <c r="EA5" s="113"/>
     </row>
     <row r="6" spans="1:148" ht="15" thickBot="1">
-      <c r="A6" s="107"/>
+      <c r="A6" s="119"/>
       <c r="B6" s="97" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="100" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="100" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="100" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="100" t="s">
@@ -7058,133 +7133,133 @@
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:1">
       <c r="A22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:1">
       <c r="A23" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:1">
       <c r="A24" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="83">
-    <mergeCell ref="DT5:DU5"/>
-[...65 lines deleted...]
-    <mergeCell ref="L4:S4"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:EA3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="AJ4:AQ4"/>
     <mergeCell ref="AR4:AY4"/>
     <mergeCell ref="BP4:BW4"/>
     <mergeCell ref="BX4:CE4"/>
     <mergeCell ref="CN4:CU4"/>
     <mergeCell ref="DD4:DK4"/>
     <mergeCell ref="DT4:EA4"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="L4:S4"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB4:AI4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ4:BG4"/>
+    <mergeCell ref="BH4:BO4"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF4:CM4"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV4:DC4"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="DL4:DS4"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Časový rad od 2009</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>