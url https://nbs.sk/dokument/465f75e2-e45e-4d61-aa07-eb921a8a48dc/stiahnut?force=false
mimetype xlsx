--- v3 (2026-09-11)
+++ v4 (2026-11-07)
@@ -1,87 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q2\SK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q3\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C8F48CDF-6676-47CF-9907-CCC23B6DB382}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB24AD49-7261-4E2F-A397-3BD72BF3A3A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="17" r:id="rId1"/>
     <sheet name="1993-2008" sheetId="18" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C77" i="17" l="1"/>
+  <c r="C78" i="17" l="1"/>
+  <c r="B78" i="17" s="1"/>
+  <c r="C77" i="17"/>
   <c r="B77" i="17" s="1"/>
   <c r="C76" i="17"/>
   <c r="B76" i="17" s="1"/>
   <c r="C75" i="17"/>
   <c r="B75" i="17" s="1"/>
   <c r="C74" i="17"/>
   <c r="B74" i="17" s="1"/>
   <c r="C73" i="17"/>
   <c r="B73" i="17" s="1"/>
   <c r="C72" i="17"/>
   <c r="B72" i="17" s="1"/>
   <c r="C71" i="17"/>
   <c r="B71" i="17" s="1"/>
   <c r="C70" i="17"/>
   <c r="B70" i="17" s="1"/>
   <c r="C69" i="17"/>
   <c r="B69" i="17" s="1"/>
   <c r="C68" i="17"/>
   <c r="B68" i="17" s="1"/>
   <c r="C50" i="17"/>
   <c r="B50" i="17" s="1"/>
   <c r="C51" i="17"/>
   <c r="B51" i="17" s="1"/>
   <c r="C52" i="17"/>
   <c r="B52" i="17" s="1"/>
@@ -97,51 +99,51 @@
   <c r="B57" i="17" s="1"/>
   <c r="C58" i="17"/>
   <c r="B58" i="17" s="1"/>
   <c r="C59" i="17"/>
   <c r="B59" i="17" s="1"/>
   <c r="C60" i="17"/>
   <c r="B60" i="17" s="1"/>
   <c r="C61" i="17"/>
   <c r="B61" i="17" s="1"/>
   <c r="C62" i="17"/>
   <c r="B62" i="17" s="1"/>
   <c r="C63" i="17"/>
   <c r="B63" i="17" s="1"/>
   <c r="C64" i="17"/>
   <c r="B64" i="17" s="1"/>
   <c r="C65" i="17"/>
   <c r="B65" i="17" s="1"/>
   <c r="C66" i="17"/>
   <c r="B66" i="17" s="1"/>
   <c r="C67" i="17"/>
   <c r="B67" i="17" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="294" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="107">
   <si>
     <t>Typ banky</t>
   </si>
   <si>
     <t>upísané</t>
   </si>
   <si>
     <t>splatené</t>
   </si>
   <si>
     <t>Bankový sektor spolu</t>
   </si>
   <si>
     <t>Komerčné banky a pobočky zahraničných bánk spolu</t>
   </si>
   <si>
     <t>Komerčné banky spolu</t>
   </si>
   <si>
     <t>v tom:</t>
   </si>
   <si>
     <t>– banky bez zahr. majetkovej účasti</t>
   </si>
   <si>
@@ -415,50 +417,53 @@
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
   </si>
   <si>
     <t>VI-2026</t>
+  </si>
+  <si>
+    <t>IX-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0;\-#,##0.0;#"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_)"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1409,90 +1414,90 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{070A6BC3-9F9A-4923-9123-46AE104D5801}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{7F0E1B21-9AA3-4EAE-AD59-51782B99D1FD}"/>
     <cellStyle name="Normal_ZI99" xfId="2" xr:uid="{BB2BA3D3-FC3B-4E69-AC55-FE0120265D16}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -1746,126 +1751,126 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AEDA544-2718-41C1-8D8E-782A9209AC9B}">
-  <dimension ref="A1:I93"/>
+  <dimension ref="A1:I94"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <pane ySplit="7" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I72" sqref="I72"/>
+      <pane ySplit="7" topLeftCell="A69" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K82" sqref="K82"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="12.453125" style="22" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="6" width="13.1796875" style="22" customWidth="1"/>
+    <col min="1" max="1" width="12.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" style="22" customWidth="1"/>
+    <col min="3" max="3" width="13.5703125" style="22" customWidth="1"/>
+    <col min="4" max="6" width="13.140625" style="22" customWidth="1"/>
     <col min="7" max="46" width="8" style="22" customWidth="1"/>
-    <col min="47" max="16384" width="9.1796875" style="22"/>
+    <col min="47" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.5">
+    <row r="1" spans="1:9" ht="15.75">
       <c r="A1" s="56" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
       <c r="F1" s="56"/>
       <c r="G1" s="56"/>
       <c r="H1" s="56"/>
       <c r="I1" s="56"/>
     </row>
-    <row r="2" spans="1:9" ht="15.5">
+    <row r="2" spans="1:9" ht="15.75">
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
     </row>
-    <row r="3" spans="1:9" ht="15.5">
+    <row r="3" spans="1:9" ht="15.75">
       <c r="A3" s="55" t="s">
         <v>78</v>
       </c>
       <c r="B3" s="53"/>
       <c r="C3" s="53"/>
       <c r="D3" s="53"/>
       <c r="E3" s="53"/>
       <c r="F3" s="53"/>
       <c r="G3" s="53"/>
       <c r="H3" s="53"/>
       <c r="I3" s="53"/>
     </row>
-    <row r="4" spans="1:9" ht="15.5">
+    <row r="4" spans="1:9" ht="15.75">
       <c r="A4" s="54" t="s">
         <v>77</v>
       </c>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="53"/>
       <c r="E4" s="53"/>
       <c r="F4" s="53"/>
       <c r="G4" s="53"/>
       <c r="H4" s="53"/>
       <c r="I4" s="53"/>
     </row>
-    <row r="5" spans="1:9" ht="15" thickBot="1"/>
+    <row r="5" spans="1:9" ht="15.75" thickBot="1"/>
     <row r="6" spans="1:9" ht="17.25" customHeight="1">
       <c r="A6" s="52"/>
       <c r="B6" s="51"/>
       <c r="C6" s="50"/>
       <c r="D6" s="108"/>
       <c r="E6" s="109"/>
       <c r="F6" s="49"/>
     </row>
-    <row r="7" spans="1:9" ht="54.5" thickBot="1">
+    <row r="7" spans="1:9" ht="54.75" thickBot="1">
       <c r="A7" s="48" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="47" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="46" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="45" t="s">
         <v>73</v>
       </c>
       <c r="E7" s="44" t="s">
         <v>72</v>
       </c>
       <c r="F7" s="43" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="42" t="s">
         <v>70</v>
       </c>
       <c r="B8" s="41">
         <v>2243.9</v>
@@ -3369,66 +3374,84 @@
         <v>4401.01</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" s="102" t="s">
         <v>105</v>
       </c>
       <c r="B77" s="29">
         <f>SUM(C77+F77)</f>
         <v>8009.16</v>
       </c>
       <c r="C77" s="28">
         <f>SUM(D77:E77)</f>
         <v>2333.5</v>
       </c>
       <c r="D77" s="27">
         <v>180</v>
       </c>
       <c r="E77" s="26">
         <v>2153.5</v>
       </c>
       <c r="F77" s="25">
         <v>5675.66</v>
       </c>
     </row>
-    <row r="78" spans="1:6" s="107" customFormat="1">
-[...8 lines deleted...]
-      <c r="A79" s="24" t="s">
+    <row r="78" spans="1:6">
+      <c r="A78" s="102" t="s">
+        <v>106</v>
+      </c>
+      <c r="B78" s="29">
+        <f>SUM(C78+F78)</f>
+        <v>7872.71</v>
+      </c>
+      <c r="C78" s="28">
+        <f>SUM(D78:E78)</f>
+        <v>2333.5</v>
+      </c>
+      <c r="D78" s="27">
+        <v>180</v>
+      </c>
+      <c r="E78" s="26">
+        <v>2153.5</v>
+      </c>
+      <c r="F78" s="25">
+        <v>5539.21</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" s="107" customFormat="1">
+      <c r="A79" s="103"/>
+      <c r="B79" s="104"/>
+      <c r="C79" s="105"/>
+      <c r="D79" s="106"/>
+      <c r="E79" s="106"/>
+      <c r="F79" s="106"/>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" s="24" t="s">
         <v>79</v>
       </c>
-      <c r="B79" s="23"/>
-[...2 lines deleted...]
-      <c r="A80" s="24"/>
       <c r="B80" s="23"/>
     </row>
     <row r="81" spans="1:2">
       <c r="A81" s="24"/>
       <c r="B81" s="23"/>
     </row>
     <row r="82" spans="1:2">
       <c r="A82" s="24"/>
       <c r="B82" s="23"/>
     </row>
     <row r="83" spans="1:2">
       <c r="A83" s="24"/>
       <c r="B83" s="23"/>
     </row>
     <row r="84" spans="1:2">
       <c r="A84" s="24"/>
       <c r="B84" s="23"/>
     </row>
     <row r="85" spans="1:2">
       <c r="A85" s="24"/>
       <c r="B85" s="23"/>
     </row>
     <row r="86" spans="1:2">
       <c r="A86" s="24"/>
       <c r="B86" s="23"/>
@@ -3438,651 +3461,655 @@
       <c r="B87" s="23"/>
     </row>
     <row r="88" spans="1:2">
       <c r="A88" s="24"/>
       <c r="B88" s="23"/>
     </row>
     <row r="89" spans="1:2">
       <c r="A89" s="24"/>
       <c r="B89" s="23"/>
     </row>
     <row r="90" spans="1:2">
       <c r="A90" s="24"/>
       <c r="B90" s="23"/>
     </row>
     <row r="91" spans="1:2">
       <c r="A91" s="24"/>
       <c r="B91" s="23"/>
     </row>
     <row r="92" spans="1:2">
       <c r="A92" s="24"/>
       <c r="B92" s="23"/>
     </row>
     <row r="93" spans="1:2">
       <c r="A93" s="24"/>
       <c r="B93" s="23"/>
+    </row>
+    <row r="94" spans="1:2">
+      <c r="A94" s="24"/>
+      <c r="B94" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="D6:E6"/>
   </mergeCells>
   <phoneticPr fontId="18" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C50:C67 C68:C69 C70:C75" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3FA9B8DD-6D63-425C-BA32-94A9898C2FA5}">
   <dimension ref="A1:ER24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="G27" sqref="G27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="55.54296875" customWidth="1"/>
+    <col min="1" max="1" width="55.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:148" ht="15.5">
+    <row r="1" spans="1:148" ht="15.75">
       <c r="A1" s="56" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="2" spans="1:148" ht="15" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A3" s="117" t="s">
+    <row r="2" spans="1:148" ht="15.75" thickBot="1"/>
+    <row r="3" spans="1:148" ht="15.75" thickBot="1">
+      <c r="A3" s="110" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="114" t="s">
+      <c r="B3" s="113" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="115"/>
-[...127 lines deleted...]
-      <c r="EA3" s="116"/>
+      <c r="C3" s="114"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="114"/>
+      <c r="G3" s="114"/>
+      <c r="H3" s="114"/>
+      <c r="I3" s="114"/>
+      <c r="J3" s="114"/>
+      <c r="K3" s="114"/>
+      <c r="L3" s="114"/>
+      <c r="M3" s="114"/>
+      <c r="N3" s="114"/>
+      <c r="O3" s="114"/>
+      <c r="P3" s="114"/>
+      <c r="Q3" s="114"/>
+      <c r="R3" s="114"/>
+      <c r="S3" s="114"/>
+      <c r="T3" s="114"/>
+      <c r="U3" s="114"/>
+      <c r="V3" s="114"/>
+      <c r="W3" s="114"/>
+      <c r="X3" s="114"/>
+      <c r="Y3" s="114"/>
+      <c r="Z3" s="114"/>
+      <c r="AA3" s="114"/>
+      <c r="AB3" s="114"/>
+      <c r="AC3" s="114"/>
+      <c r="AD3" s="114"/>
+      <c r="AE3" s="114"/>
+      <c r="AF3" s="114"/>
+      <c r="AG3" s="114"/>
+      <c r="AH3" s="114"/>
+      <c r="AI3" s="114"/>
+      <c r="AJ3" s="114"/>
+      <c r="AK3" s="114"/>
+      <c r="AL3" s="114"/>
+      <c r="AM3" s="114"/>
+      <c r="AN3" s="114"/>
+      <c r="AO3" s="114"/>
+      <c r="AP3" s="114"/>
+      <c r="AQ3" s="114"/>
+      <c r="AR3" s="114"/>
+      <c r="AS3" s="114"/>
+      <c r="AT3" s="114"/>
+      <c r="AU3" s="114"/>
+      <c r="AV3" s="114"/>
+      <c r="AW3" s="114"/>
+      <c r="AX3" s="114"/>
+      <c r="AY3" s="114"/>
+      <c r="AZ3" s="114"/>
+      <c r="BA3" s="114"/>
+      <c r="BB3" s="114"/>
+      <c r="BC3" s="114"/>
+      <c r="BD3" s="114"/>
+      <c r="BE3" s="114"/>
+      <c r="BF3" s="114"/>
+      <c r="BG3" s="114"/>
+      <c r="BH3" s="114"/>
+      <c r="BI3" s="114"/>
+      <c r="BJ3" s="114"/>
+      <c r="BK3" s="114"/>
+      <c r="BL3" s="114"/>
+      <c r="BM3" s="114"/>
+      <c r="BN3" s="114"/>
+      <c r="BO3" s="114"/>
+      <c r="BP3" s="114"/>
+      <c r="BQ3" s="114"/>
+      <c r="BR3" s="114"/>
+      <c r="BS3" s="114"/>
+      <c r="BT3" s="114"/>
+      <c r="BU3" s="114"/>
+      <c r="BV3" s="114"/>
+      <c r="BW3" s="114"/>
+      <c r="BX3" s="114"/>
+      <c r="BY3" s="114"/>
+      <c r="BZ3" s="114"/>
+      <c r="CA3" s="114"/>
+      <c r="CB3" s="114"/>
+      <c r="CC3" s="114"/>
+      <c r="CD3" s="114"/>
+      <c r="CE3" s="114"/>
+      <c r="CF3" s="114"/>
+      <c r="CG3" s="114"/>
+      <c r="CH3" s="114"/>
+      <c r="CI3" s="114"/>
+      <c r="CJ3" s="114"/>
+      <c r="CK3" s="114"/>
+      <c r="CL3" s="114"/>
+      <c r="CM3" s="114"/>
+      <c r="CN3" s="114"/>
+      <c r="CO3" s="114"/>
+      <c r="CP3" s="114"/>
+      <c r="CQ3" s="114"/>
+      <c r="CR3" s="114"/>
+      <c r="CS3" s="114"/>
+      <c r="CT3" s="114"/>
+      <c r="CU3" s="114"/>
+      <c r="CV3" s="114"/>
+      <c r="CW3" s="114"/>
+      <c r="CX3" s="114"/>
+      <c r="CY3" s="114"/>
+      <c r="CZ3" s="114"/>
+      <c r="DA3" s="114"/>
+      <c r="DB3" s="114"/>
+      <c r="DC3" s="114"/>
+      <c r="DD3" s="114"/>
+      <c r="DE3" s="114"/>
+      <c r="DF3" s="114"/>
+      <c r="DG3" s="114"/>
+      <c r="DH3" s="114"/>
+      <c r="DI3" s="114"/>
+      <c r="DJ3" s="114"/>
+      <c r="DK3" s="114"/>
+      <c r="DL3" s="114"/>
+      <c r="DM3" s="114"/>
+      <c r="DN3" s="114"/>
+      <c r="DO3" s="114"/>
+      <c r="DP3" s="114"/>
+      <c r="DQ3" s="114"/>
+      <c r="DR3" s="114"/>
+      <c r="DS3" s="114"/>
+      <c r="DT3" s="114"/>
+      <c r="DU3" s="114"/>
+      <c r="DV3" s="114"/>
+      <c r="DW3" s="114"/>
+      <c r="DX3" s="114"/>
+      <c r="DY3" s="114"/>
+      <c r="DZ3" s="114"/>
+      <c r="EA3" s="115"/>
     </row>
     <row r="4" spans="1:148" ht="15" customHeight="1" thickBot="1">
-      <c r="A4" s="118"/>
-      <c r="B4" s="114">
+      <c r="A4" s="111"/>
+      <c r="B4" s="113">
         <v>1993</v>
       </c>
-      <c r="C4" s="115"/>
-[...8 lines deleted...]
-      <c r="L4" s="114">
+      <c r="C4" s="114"/>
+      <c r="D4" s="114"/>
+      <c r="E4" s="114"/>
+      <c r="F4" s="114"/>
+      <c r="G4" s="114"/>
+      <c r="H4" s="114"/>
+      <c r="I4" s="114"/>
+      <c r="J4" s="114"/>
+      <c r="K4" s="115"/>
+      <c r="L4" s="113">
         <v>1994</v>
       </c>
-      <c r="M4" s="115"/>
-[...6 lines deleted...]
-      <c r="T4" s="114">
+      <c r="M4" s="114"/>
+      <c r="N4" s="114"/>
+      <c r="O4" s="114"/>
+      <c r="P4" s="114"/>
+      <c r="Q4" s="114"/>
+      <c r="R4" s="114"/>
+      <c r="S4" s="115"/>
+      <c r="T4" s="113">
         <v>1995</v>
       </c>
-      <c r="U4" s="115"/>
-[...6 lines deleted...]
-      <c r="AB4" s="114">
+      <c r="U4" s="114"/>
+      <c r="V4" s="114"/>
+      <c r="W4" s="114"/>
+      <c r="X4" s="114"/>
+      <c r="Y4" s="114"/>
+      <c r="Z4" s="114"/>
+      <c r="AA4" s="115"/>
+      <c r="AB4" s="113">
         <v>1996</v>
       </c>
-      <c r="AC4" s="115"/>
-[...6 lines deleted...]
-      <c r="AJ4" s="114">
+      <c r="AC4" s="114"/>
+      <c r="AD4" s="114"/>
+      <c r="AE4" s="114"/>
+      <c r="AF4" s="114"/>
+      <c r="AG4" s="114"/>
+      <c r="AH4" s="114"/>
+      <c r="AI4" s="115"/>
+      <c r="AJ4" s="113">
         <v>1997</v>
       </c>
-      <c r="AK4" s="115"/>
-[...6 lines deleted...]
-      <c r="AR4" s="114">
+      <c r="AK4" s="114"/>
+      <c r="AL4" s="114"/>
+      <c r="AM4" s="114"/>
+      <c r="AN4" s="114"/>
+      <c r="AO4" s="114"/>
+      <c r="AP4" s="114"/>
+      <c r="AQ4" s="115"/>
+      <c r="AR4" s="113">
         <v>1998</v>
       </c>
-      <c r="AS4" s="115"/>
-[...6 lines deleted...]
-      <c r="AZ4" s="114">
+      <c r="AS4" s="114"/>
+      <c r="AT4" s="114"/>
+      <c r="AU4" s="114"/>
+      <c r="AV4" s="114"/>
+      <c r="AW4" s="114"/>
+      <c r="AX4" s="114"/>
+      <c r="AY4" s="115"/>
+      <c r="AZ4" s="113">
         <v>1999</v>
       </c>
-      <c r="BA4" s="115"/>
-[...6 lines deleted...]
-      <c r="BH4" s="114">
+      <c r="BA4" s="114"/>
+      <c r="BB4" s="114"/>
+      <c r="BC4" s="114"/>
+      <c r="BD4" s="114"/>
+      <c r="BE4" s="114"/>
+      <c r="BF4" s="114"/>
+      <c r="BG4" s="115"/>
+      <c r="BH4" s="113">
         <v>2000</v>
       </c>
-      <c r="BI4" s="115"/>
-[...6 lines deleted...]
-      <c r="BP4" s="114">
+      <c r="BI4" s="114"/>
+      <c r="BJ4" s="114"/>
+      <c r="BK4" s="114"/>
+      <c r="BL4" s="114"/>
+      <c r="BM4" s="114"/>
+      <c r="BN4" s="114"/>
+      <c r="BO4" s="115"/>
+      <c r="BP4" s="113">
         <v>2001</v>
       </c>
-      <c r="BQ4" s="115"/>
-[...6 lines deleted...]
-      <c r="BX4" s="114">
+      <c r="BQ4" s="114"/>
+      <c r="BR4" s="114"/>
+      <c r="BS4" s="114"/>
+      <c r="BT4" s="114"/>
+      <c r="BU4" s="114"/>
+      <c r="BV4" s="114"/>
+      <c r="BW4" s="115"/>
+      <c r="BX4" s="113">
         <v>2002</v>
       </c>
-      <c r="BY4" s="115"/>
-[...6 lines deleted...]
-      <c r="CF4" s="114">
+      <c r="BY4" s="114"/>
+      <c r="BZ4" s="114"/>
+      <c r="CA4" s="114"/>
+      <c r="CB4" s="114"/>
+      <c r="CC4" s="114"/>
+      <c r="CD4" s="114"/>
+      <c r="CE4" s="115"/>
+      <c r="CF4" s="113">
         <v>2003</v>
       </c>
-      <c r="CG4" s="115"/>
-[...6 lines deleted...]
-      <c r="CN4" s="114">
+      <c r="CG4" s="114"/>
+      <c r="CH4" s="114"/>
+      <c r="CI4" s="114"/>
+      <c r="CJ4" s="114"/>
+      <c r="CK4" s="114"/>
+      <c r="CL4" s="114"/>
+      <c r="CM4" s="115"/>
+      <c r="CN4" s="113">
         <v>2004</v>
       </c>
-      <c r="CO4" s="115"/>
-[...6 lines deleted...]
-      <c r="CV4" s="114">
+      <c r="CO4" s="114"/>
+      <c r="CP4" s="114"/>
+      <c r="CQ4" s="114"/>
+      <c r="CR4" s="114"/>
+      <c r="CS4" s="114"/>
+      <c r="CT4" s="114"/>
+      <c r="CU4" s="115"/>
+      <c r="CV4" s="113">
         <v>2005</v>
       </c>
-      <c r="CW4" s="115"/>
-[...6 lines deleted...]
-      <c r="DD4" s="114">
+      <c r="CW4" s="114"/>
+      <c r="CX4" s="114"/>
+      <c r="CY4" s="114"/>
+      <c r="CZ4" s="114"/>
+      <c r="DA4" s="114"/>
+      <c r="DB4" s="114"/>
+      <c r="DC4" s="115"/>
+      <c r="DD4" s="113">
         <v>2006</v>
       </c>
-      <c r="DE4" s="115"/>
-[...6 lines deleted...]
-      <c r="DL4" s="114">
+      <c r="DE4" s="114"/>
+      <c r="DF4" s="114"/>
+      <c r="DG4" s="114"/>
+      <c r="DH4" s="114"/>
+      <c r="DI4" s="114"/>
+      <c r="DJ4" s="114"/>
+      <c r="DK4" s="115"/>
+      <c r="DL4" s="113">
         <v>2007</v>
       </c>
-      <c r="DM4" s="115"/>
-[...6 lines deleted...]
-      <c r="DT4" s="114">
+      <c r="DM4" s="114"/>
+      <c r="DN4" s="114"/>
+      <c r="DO4" s="114"/>
+      <c r="DP4" s="114"/>
+      <c r="DQ4" s="114"/>
+      <c r="DR4" s="114"/>
+      <c r="DS4" s="115"/>
+      <c r="DT4" s="113">
         <v>2008</v>
       </c>
-      <c r="DU4" s="115"/>
-[...5 lines deleted...]
-      <c r="EA4" s="116"/>
+      <c r="DU4" s="114"/>
+      <c r="DV4" s="114"/>
+      <c r="DW4" s="114"/>
+      <c r="DX4" s="114"/>
+      <c r="DY4" s="114"/>
+      <c r="DZ4" s="114"/>
+      <c r="EA4" s="115"/>
     </row>
     <row r="5" spans="1:148">
-      <c r="A5" s="118"/>
-      <c r="B5" s="120" t="s">
+      <c r="A5" s="111"/>
+      <c r="B5" s="116" t="s">
         <v>91</v>
       </c>
-      <c r="C5" s="121"/>
-      <c r="D5" s="122" t="s">
+      <c r="C5" s="117"/>
+      <c r="D5" s="118" t="s">
         <v>92</v>
       </c>
-      <c r="E5" s="121"/>
-      <c r="F5" s="122" t="s">
+      <c r="E5" s="117"/>
+      <c r="F5" s="118" t="s">
         <v>93</v>
       </c>
-      <c r="G5" s="121"/>
-      <c r="H5" s="122" t="s">
+      <c r="G5" s="117"/>
+      <c r="H5" s="118" t="s">
         <v>94</v>
       </c>
-      <c r="I5" s="121"/>
-      <c r="J5" s="122" t="s">
+      <c r="I5" s="117"/>
+      <c r="J5" s="118" t="s">
         <v>95</v>
       </c>
-      <c r="K5" s="123"/>
-      <c r="L5" s="110" t="s">
+      <c r="K5" s="119"/>
+      <c r="L5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="M5" s="111"/>
-      <c r="N5" s="112" t="s">
+      <c r="M5" s="121"/>
+      <c r="N5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="O5" s="111"/>
-      <c r="P5" s="112" t="s">
+      <c r="O5" s="121"/>
+      <c r="P5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="Q5" s="111"/>
-      <c r="R5" s="112" t="s">
+      <c r="Q5" s="121"/>
+      <c r="R5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="S5" s="113"/>
-      <c r="T5" s="110" t="s">
+      <c r="S5" s="123"/>
+      <c r="T5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="U5" s="111"/>
-      <c r="V5" s="112" t="s">
+      <c r="U5" s="121"/>
+      <c r="V5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="W5" s="111"/>
-      <c r="X5" s="112" t="s">
+      <c r="W5" s="121"/>
+      <c r="X5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="Y5" s="111"/>
-      <c r="Z5" s="112" t="s">
+      <c r="Y5" s="121"/>
+      <c r="Z5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="AA5" s="113"/>
-      <c r="AB5" s="110" t="s">
+      <c r="AA5" s="123"/>
+      <c r="AB5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="AC5" s="111"/>
-      <c r="AD5" s="112" t="s">
+      <c r="AC5" s="121"/>
+      <c r="AD5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="AE5" s="111"/>
-      <c r="AF5" s="112" t="s">
+      <c r="AE5" s="121"/>
+      <c r="AF5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="AG5" s="111"/>
-      <c r="AH5" s="112" t="s">
+      <c r="AG5" s="121"/>
+      <c r="AH5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="AI5" s="113"/>
-      <c r="AJ5" s="110" t="s">
+      <c r="AI5" s="123"/>
+      <c r="AJ5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="AK5" s="111"/>
-      <c r="AL5" s="112" t="s">
+      <c r="AK5" s="121"/>
+      <c r="AL5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="AM5" s="111"/>
-      <c r="AN5" s="112" t="s">
+      <c r="AM5" s="121"/>
+      <c r="AN5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="AO5" s="111"/>
-      <c r="AP5" s="112" t="s">
+      <c r="AO5" s="121"/>
+      <c r="AP5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="AQ5" s="113"/>
-      <c r="AR5" s="110" t="s">
+      <c r="AQ5" s="123"/>
+      <c r="AR5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="AS5" s="111"/>
-      <c r="AT5" s="112" t="s">
+      <c r="AS5" s="121"/>
+      <c r="AT5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="AU5" s="111"/>
-      <c r="AV5" s="112" t="s">
+      <c r="AU5" s="121"/>
+      <c r="AV5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="AW5" s="111"/>
-      <c r="AX5" s="112" t="s">
+      <c r="AW5" s="121"/>
+      <c r="AX5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="AY5" s="113"/>
-      <c r="AZ5" s="110" t="s">
+      <c r="AY5" s="123"/>
+      <c r="AZ5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="BA5" s="111"/>
-      <c r="BB5" s="112" t="s">
+      <c r="BA5" s="121"/>
+      <c r="BB5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="BC5" s="111"/>
-      <c r="BD5" s="112" t="s">
+      <c r="BC5" s="121"/>
+      <c r="BD5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="BE5" s="111"/>
-      <c r="BF5" s="112" t="s">
+      <c r="BE5" s="121"/>
+      <c r="BF5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="BG5" s="113"/>
-      <c r="BH5" s="110" t="s">
+      <c r="BG5" s="123"/>
+      <c r="BH5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="BI5" s="111"/>
-      <c r="BJ5" s="112" t="s">
+      <c r="BI5" s="121"/>
+      <c r="BJ5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="BK5" s="111"/>
-      <c r="BL5" s="112" t="s">
+      <c r="BK5" s="121"/>
+      <c r="BL5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="BM5" s="111"/>
-      <c r="BN5" s="112" t="s">
+      <c r="BM5" s="121"/>
+      <c r="BN5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="BO5" s="113"/>
-      <c r="BP5" s="110" t="s">
+      <c r="BO5" s="123"/>
+      <c r="BP5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="BQ5" s="111"/>
-      <c r="BR5" s="112" t="s">
+      <c r="BQ5" s="121"/>
+      <c r="BR5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="BS5" s="111"/>
-      <c r="BT5" s="112" t="s">
+      <c r="BS5" s="121"/>
+      <c r="BT5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="BU5" s="111"/>
-      <c r="BV5" s="112" t="s">
+      <c r="BU5" s="121"/>
+      <c r="BV5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="BW5" s="113"/>
-      <c r="BX5" s="110" t="s">
+      <c r="BW5" s="123"/>
+      <c r="BX5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="BY5" s="111"/>
-      <c r="BZ5" s="112" t="s">
+      <c r="BY5" s="121"/>
+      <c r="BZ5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="CA5" s="111"/>
-      <c r="CB5" s="112" t="s">
+      <c r="CA5" s="121"/>
+      <c r="CB5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="CC5" s="111"/>
-      <c r="CD5" s="112" t="s">
+      <c r="CC5" s="121"/>
+      <c r="CD5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="CE5" s="113"/>
-      <c r="CF5" s="110" t="s">
+      <c r="CE5" s="123"/>
+      <c r="CF5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="CG5" s="111"/>
-      <c r="CH5" s="112" t="s">
+      <c r="CG5" s="121"/>
+      <c r="CH5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="CI5" s="111"/>
-      <c r="CJ5" s="112" t="s">
+      <c r="CI5" s="121"/>
+      <c r="CJ5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="CK5" s="111"/>
-      <c r="CL5" s="112" t="s">
+      <c r="CK5" s="121"/>
+      <c r="CL5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="CM5" s="113"/>
-      <c r="CN5" s="110" t="s">
+      <c r="CM5" s="123"/>
+      <c r="CN5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="CO5" s="111"/>
-      <c r="CP5" s="112" t="s">
+      <c r="CO5" s="121"/>
+      <c r="CP5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="CQ5" s="111"/>
-      <c r="CR5" s="112" t="s">
+      <c r="CQ5" s="121"/>
+      <c r="CR5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="CS5" s="111"/>
-      <c r="CT5" s="112" t="s">
+      <c r="CS5" s="121"/>
+      <c r="CT5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="CU5" s="113"/>
-      <c r="CV5" s="110" t="s">
+      <c r="CU5" s="123"/>
+      <c r="CV5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="CW5" s="111"/>
-      <c r="CX5" s="112" t="s">
+      <c r="CW5" s="121"/>
+      <c r="CX5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="CY5" s="111"/>
-      <c r="CZ5" s="112" t="s">
+      <c r="CY5" s="121"/>
+      <c r="CZ5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="DA5" s="111"/>
-      <c r="DB5" s="112" t="s">
+      <c r="DA5" s="121"/>
+      <c r="DB5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="DC5" s="113"/>
-      <c r="DD5" s="110" t="s">
+      <c r="DC5" s="123"/>
+      <c r="DD5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="DE5" s="111"/>
-      <c r="DF5" s="112" t="s">
+      <c r="DE5" s="121"/>
+      <c r="DF5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="DG5" s="111"/>
-      <c r="DH5" s="112" t="s">
+      <c r="DG5" s="121"/>
+      <c r="DH5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="DI5" s="111"/>
-      <c r="DJ5" s="112" t="s">
+      <c r="DI5" s="121"/>
+      <c r="DJ5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="DK5" s="113"/>
-      <c r="DL5" s="110" t="s">
+      <c r="DK5" s="123"/>
+      <c r="DL5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="DM5" s="111"/>
-      <c r="DN5" s="112" t="s">
+      <c r="DM5" s="121"/>
+      <c r="DN5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="DO5" s="111"/>
-      <c r="DP5" s="112" t="s">
+      <c r="DO5" s="121"/>
+      <c r="DP5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="DQ5" s="111"/>
-      <c r="DR5" s="112" t="s">
+      <c r="DQ5" s="121"/>
+      <c r="DR5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="DS5" s="113"/>
-      <c r="DT5" s="110" t="s">
+      <c r="DS5" s="123"/>
+      <c r="DT5" s="120" t="s">
         <v>92</v>
       </c>
-      <c r="DU5" s="111"/>
-      <c r="DV5" s="112" t="s">
+      <c r="DU5" s="121"/>
+      <c r="DV5" s="122" t="s">
         <v>93</v>
       </c>
-      <c r="DW5" s="111"/>
-      <c r="DX5" s="112" t="s">
+      <c r="DW5" s="121"/>
+      <c r="DX5" s="122" t="s">
         <v>94</v>
       </c>
-      <c r="DY5" s="111"/>
-      <c r="DZ5" s="112" t="s">
+      <c r="DY5" s="121"/>
+      <c r="DZ5" s="122" t="s">
         <v>95</v>
       </c>
-      <c r="EA5" s="113"/>
-[...2 lines deleted...]
-      <c r="A6" s="119"/>
+      <c r="EA5" s="123"/>
+    </row>
+    <row r="6" spans="1:148" ht="15.75" thickBot="1">
+      <c r="A6" s="112"/>
       <c r="B6" s="97" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="100" t="s">
         <v>1</v>
       </c>
       <c r="E6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="100" t="s">
         <v>1</v>
       </c>
       <c r="G6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="H6" s="100" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="98" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="100" t="s">
@@ -6696,51 +6723,51 @@
       <c r="DT13" s="66">
         <v>37984.400000000001</v>
       </c>
       <c r="DU13" s="8">
         <v>37984.400000000001</v>
       </c>
       <c r="DV13" s="10">
         <v>37984.400000000001</v>
       </c>
       <c r="DW13" s="8">
         <v>37984.400000000001</v>
       </c>
       <c r="DX13" s="10">
         <v>38184.400000000001</v>
       </c>
       <c r="DY13" s="8">
         <v>38184.400000000001</v>
       </c>
       <c r="DZ13" s="10">
         <v>38184.400000000001</v>
       </c>
       <c r="EA13" s="67">
         <v>38184.400000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:148" ht="15" thickBot="1">
+    <row r="14" spans="1:148" ht="15.75" thickBot="1">
       <c r="A14" s="76" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="85">
         <v>0</v>
       </c>
       <c r="C14" s="86">
         <v>0</v>
       </c>
       <c r="D14" s="87">
         <v>0</v>
       </c>
       <c r="E14" s="86">
         <v>0</v>
       </c>
       <c r="F14" s="87">
         <v>225.1</v>
       </c>
       <c r="G14" s="86">
         <v>225.1</v>
       </c>
       <c r="H14" s="87">
         <v>244.3</v>
       </c>
       <c r="I14" s="86">
@@ -7133,133 +7160,133 @@
         <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:1">
       <c r="A21" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="22" spans="1:1">
       <c r="A22" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="23" spans="1:1">
       <c r="A23" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:1">
       <c r="A24" t="s">
         <v>89</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="83">
+    <mergeCell ref="DT5:DU5"/>
+    <mergeCell ref="DV5:DW5"/>
+    <mergeCell ref="DX5:DY5"/>
+    <mergeCell ref="DZ5:EA5"/>
+    <mergeCell ref="DD5:DE5"/>
+    <mergeCell ref="DF5:DG5"/>
+    <mergeCell ref="DH5:DI5"/>
+    <mergeCell ref="DJ5:DK5"/>
+    <mergeCell ref="DL4:DS4"/>
+    <mergeCell ref="DL5:DM5"/>
+    <mergeCell ref="DN5:DO5"/>
+    <mergeCell ref="DP5:DQ5"/>
+    <mergeCell ref="DR5:DS5"/>
+    <mergeCell ref="CN5:CO5"/>
+    <mergeCell ref="CP5:CQ5"/>
+    <mergeCell ref="CR5:CS5"/>
+    <mergeCell ref="CT5:CU5"/>
+    <mergeCell ref="CV4:DC4"/>
+    <mergeCell ref="CV5:CW5"/>
+    <mergeCell ref="CX5:CY5"/>
+    <mergeCell ref="CZ5:DA5"/>
+    <mergeCell ref="DB5:DC5"/>
+    <mergeCell ref="BZ5:CA5"/>
+    <mergeCell ref="CB5:CC5"/>
+    <mergeCell ref="CD5:CE5"/>
+    <mergeCell ref="CF4:CM4"/>
+    <mergeCell ref="CF5:CG5"/>
+    <mergeCell ref="CH5:CI5"/>
+    <mergeCell ref="CJ5:CK5"/>
+    <mergeCell ref="CL5:CM5"/>
+    <mergeCell ref="BP5:BQ5"/>
+    <mergeCell ref="BR5:BS5"/>
+    <mergeCell ref="BT5:BU5"/>
+    <mergeCell ref="BV5:BW5"/>
+    <mergeCell ref="BX5:BY5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ4:BG4"/>
+    <mergeCell ref="BH4:BO4"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="BB5:BC5"/>
+    <mergeCell ref="BD5:BE5"/>
+    <mergeCell ref="BF5:BG5"/>
+    <mergeCell ref="BH5:BI5"/>
+    <mergeCell ref="BJ5:BK5"/>
+    <mergeCell ref="BL5:BM5"/>
+    <mergeCell ref="BN5:BO5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AB4:AI4"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="N5:O5"/>
+    <mergeCell ref="P5:Q5"/>
+    <mergeCell ref="R5:S5"/>
+    <mergeCell ref="B4:K4"/>
+    <mergeCell ref="L4:S4"/>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:EA3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="T4:AA4"/>
     <mergeCell ref="AJ4:AQ4"/>
     <mergeCell ref="AR4:AY4"/>
     <mergeCell ref="BP4:BW4"/>
     <mergeCell ref="BX4:CE4"/>
     <mergeCell ref="CN4:CU4"/>
     <mergeCell ref="DD4:DK4"/>
     <mergeCell ref="DT4:EA4"/>
-    <mergeCell ref="N5:O5"/>
-[...65 lines deleted...]
-    <mergeCell ref="DJ5:DK5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Časový rad od 2009</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>