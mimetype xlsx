--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -7,70 +7,70 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{50D85A57-DDEE-4F63-93D9-9CAD1D0C1F10}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1FC07CB-1465-478E-923B-98B08DCBAD9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57720" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time series since 2009" sheetId="5" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
     <sheet name="1993-2008" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="440" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="231">
   <si>
     <t>Type of bank</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Central Bank</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>a) number of commercial banks and branch offices of foreign banks licensed in the Slovak Republic</t>
   </si>
   <si>
     <t>b) number of commercial banks and branch offices of foreign banks operating in the Slovak Republic</t>
   </si>
   <si>
     <t>Providers of banking services on the cross-border basis</t>
   </si>
   <si>
@@ -1570,50 +1570,53 @@
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> KDB Bank Europe Ltd., Branch Office of foreign bank stopped to exist at 31 May 2024</t>
     </r>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>37/</t>
   </si>
   <si>
     <t>37/ BNP PARIBAS PERSONAL FINANCE SA, Branch Office of foreign bank -  stopped to exist at 30 September 2024.</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
+  </si>
+  <si>
+    <t>XII-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -2359,71 +2362,71 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BEF2A095-7AAE-4708-B723-F76F48DD5132}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{05F0882E-2E2E-4A86-A58D-11D04BFB9807}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{0523270C-B1E1-4758-B4AB-F3DD56CE743A}"/>
+    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2669,55 +2672,55 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{869B7B57-0360-47B4-9B29-BBADD2AF0556}">
-  <dimension ref="A1:AK73"/>
+  <dimension ref="A1:AK74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A63" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A74" sqref="A74"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="17.5546875" style="10" customWidth="1"/>
     <col min="2" max="2" width="11.6640625" style="10" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="13.44140625" style="10" customWidth="1"/>
     <col min="6" max="6" width="13.44140625" style="11" customWidth="1"/>
     <col min="7" max="16384" width="9.109375" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="34" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="30"/>
@@ -4774,50 +4777,71 @@
         <v>23</v>
       </c>
       <c r="G72" s="74"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="14" t="s">
         <v>229</v>
       </c>
       <c r="B73" s="13">
         <v>1</v>
       </c>
       <c r="C73" s="13">
         <v>1</v>
       </c>
       <c r="D73" s="13">
         <v>9</v>
       </c>
       <c r="E73" s="13">
         <v>12</v>
       </c>
       <c r="F73" s="15">
         <v>23</v>
       </c>
       <c r="G73" s="74"/>
     </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A74" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B74" s="13">
+        <v>1</v>
+      </c>
+      <c r="C74" s="13">
+        <v>1</v>
+      </c>
+      <c r="D74" s="13">
+        <v>9</v>
+      </c>
+      <c r="E74" s="13">
+        <v>12</v>
+      </c>
+      <c r="F74" s="15">
+        <v>23</v>
+      </c>
+      <c r="G74" s="74"/>
+    </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FDB6274-DEEF-4738-9A67-C2DF3B669B5E}">
   <dimension ref="A1:O39"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="155.109375" style="35" bestFit="1" customWidth="1"/>
     <col min="2" max="16384" width="9.109375" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A1" s="42" t="s">
         <v>137</v>
       </c>
     </row>
@@ -5727,51 +5751,51 @@
         <v>158</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>159</v>
       </c>
       <c r="BJ4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="BK4" s="5" t="s">
         <v>160</v>
       </c>
       <c r="BL4" s="3" t="s">
         <v>142</v>
       </c>
       <c r="BM4" s="4" t="s">
         <v>143</v>
       </c>
       <c r="BN4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="BO4" s="5" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="5" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A5" s="83" t="s">
+      <c r="A5" s="79" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="43">
         <v>1</v>
       </c>
       <c r="D5" s="44">
         <v>1</v>
       </c>
       <c r="E5" s="44">
         <v>1</v>
       </c>
       <c r="F5" s="44">
         <v>1</v>
       </c>
       <c r="G5" s="44">
         <v>1</v>
       </c>
       <c r="H5" s="43">
         <v>1</v>
       </c>
       <c r="I5" s="44">
         <v>1</v>
@@ -6131,51 +6155,51 @@
         <v>161</v>
       </c>
       <c r="BI6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BJ6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BK6" s="48" t="s">
         <v>161</v>
       </c>
       <c r="BL6" s="46" t="s">
         <v>161</v>
       </c>
       <c r="BM6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BN6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BO6" s="48" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="7" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A7" s="79" t="s">
+      <c r="A7" s="81" t="s">
         <v>196</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="49">
         <v>11</v>
       </c>
       <c r="D7" s="50">
         <v>11</v>
       </c>
       <c r="E7" s="50">
         <v>9</v>
       </c>
       <c r="F7" s="50">
         <v>9</v>
       </c>
       <c r="G7" s="50">
         <v>10</v>
       </c>
       <c r="H7" s="49">
         <v>9</v>
       </c>
       <c r="I7" s="50">
         <v>9</v>
@@ -6535,51 +6559,51 @@
         <v>162</v>
       </c>
       <c r="BI8" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BJ8" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BK8" s="48" t="s">
         <v>161</v>
       </c>
       <c r="BL8" s="46" t="s">
         <v>162</v>
       </c>
       <c r="BM8" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BN8" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BO8" s="48" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A9" s="79" t="s">
+      <c r="A9" s="81" t="s">
         <v>197</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="49">
         <v>4</v>
       </c>
       <c r="D9" s="50">
         <v>5</v>
       </c>
       <c r="E9" s="50">
         <v>8</v>
       </c>
       <c r="F9" s="50">
         <v>8</v>
       </c>
       <c r="G9" s="50">
         <v>8</v>
       </c>
       <c r="H9" s="49">
         <v>9</v>
       </c>
       <c r="I9" s="50">
         <v>10</v>
@@ -6939,51 +6963,51 @@
         <v>164</v>
       </c>
       <c r="BI10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BJ10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BK10" s="48" t="s">
         <v>164</v>
       </c>
       <c r="BL10" s="46" t="s">
         <v>164</v>
       </c>
       <c r="BM10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BN10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BO10" s="48" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="11" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A11" s="79" t="s">
+      <c r="A11" s="81" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="49">
         <v>8</v>
       </c>
       <c r="D11" s="50">
         <v>9</v>
       </c>
       <c r="E11" s="50">
         <v>9</v>
       </c>
       <c r="F11" s="50">
         <v>9</v>
       </c>
       <c r="G11" s="50">
         <v>10</v>
       </c>
       <c r="H11" s="49">
         <v>10</v>
       </c>
       <c r="I11" s="50">
         <v>10</v>
@@ -7343,51 +7367,51 @@
         <v>170</v>
       </c>
       <c r="BI12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BJ12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BK12" s="48" t="s">
         <v>172</v>
       </c>
       <c r="BL12" s="46" t="s">
         <v>171</v>
       </c>
       <c r="BM12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BN12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BO12" s="48" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A13" s="81" t="s">
+      <c r="A13" s="82" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="52">
         <v>24</v>
       </c>
       <c r="D13" s="53">
         <v>26</v>
       </c>
       <c r="E13" s="53">
         <v>27</v>
       </c>
       <c r="F13" s="53">
         <v>27</v>
       </c>
       <c r="G13" s="53">
         <v>29</v>
       </c>
       <c r="H13" s="49">
         <v>29</v>
       </c>
       <c r="I13" s="50">
         <v>30</v>
@@ -7546,51 +7570,51 @@
         <v>177</v>
       </c>
       <c r="BI13" s="50" t="s">
         <v>177</v>
       </c>
       <c r="BJ13" s="50" t="s">
         <v>177</v>
       </c>
       <c r="BK13" s="51" t="s">
         <v>178</v>
       </c>
       <c r="BL13" s="49" t="s">
         <v>178</v>
       </c>
       <c r="BM13" s="50" t="s">
         <v>178</v>
       </c>
       <c r="BN13" s="50" t="s">
         <v>178</v>
       </c>
       <c r="BO13" s="51" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="14" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A14" s="82"/>
+      <c r="A14" s="83"/>
       <c r="B14" s="54" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="55">
         <v>23</v>
       </c>
       <c r="D14" s="56">
         <v>24</v>
       </c>
       <c r="E14" s="56">
         <v>26</v>
       </c>
       <c r="F14" s="56">
         <v>26</v>
       </c>
       <c r="G14" s="56">
         <v>26</v>
       </c>
       <c r="H14" s="55">
         <v>26</v>
       </c>
       <c r="I14" s="56">
         <v>27</v>
       </c>
       <c r="J14" s="56">
@@ -7990,85 +8014,85 @@
         <v>213</v>
       </c>
     </row>
     <row r="35" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="36" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="38" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A38" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
+    <mergeCell ref="X3:AA3"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="AZ3:BC3"/>
     <mergeCell ref="BH3:BK3"/>
     <mergeCell ref="BL3:BO3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="AF3:AI3"/>
     <mergeCell ref="AJ3:AM3"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="AR3:AU3"/>
     <mergeCell ref="AV3:AY3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="BD3:BG3"/>
-    <mergeCell ref="X3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AZ3:BC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Time series since 2009</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>