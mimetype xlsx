--- v1 (2026-04-01)
+++ v2 (2026-06-03)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\EN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1FC07CB-1465-478E-923B-98B08DCBAD9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C74FD94E-F774-42FF-9AB5-0B9017F137FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time series since 2009" sheetId="5" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
     <sheet name="1993-2008" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="441" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="232">
   <si>
     <t>Type of bank</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Central Bank</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>a) number of commercial banks and branch offices of foreign banks licensed in the Slovak Republic</t>
   </si>
   <si>
     <t>b) number of commercial banks and branch offices of foreign banks operating in the Slovak Republic</t>
   </si>
   <si>
     <t>Providers of banking services on the cross-border basis</t>
   </si>
   <si>
@@ -1573,61 +1573,64 @@
     </r>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>37/</t>
   </si>
   <si>
     <t>37/ BNP PARIBAS PERSONAL FINANCE SA, Branch Office of foreign bank -  stopped to exist at 30 September 2024.</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
+  </si>
+  <si>
+    <t>III-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1751,50 +1754,56 @@
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2194,51 +2203,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="3" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="18" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -2323,110 +2332,107 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{BEF2A095-7AAE-4708-B723-F76F48DD5132}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{05F0882E-2E2E-4A86-A58D-11D04BFB9807}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{0523270C-B1E1-4758-B4AB-F3DD56CE743A}"/>
-    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2672,192 +2678,192 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{869B7B57-0360-47B4-9B29-BBADD2AF0556}">
-  <dimension ref="A1:AK74"/>
+  <dimension ref="A1:AK75"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <pane ySplit="6" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K75" sqref="K75"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.5546875" style="10" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="9.109375" style="10"/>
+    <col min="1" max="1" width="17.54296875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.6328125" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="13.453125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13.453125" style="11" customWidth="1"/>
+    <col min="7" max="16384" width="9.08984375" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="34" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="30"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
       <c r="S3" s="29"/>
       <c r="T3" s="29"/>
       <c r="U3" s="29"/>
       <c r="V3" s="29"/>
       <c r="W3" s="29"/>
       <c r="X3" s="29"/>
       <c r="Y3" s="29"/>
       <c r="Z3" s="29"/>
       <c r="AA3" s="29"/>
       <c r="AB3" s="29"/>
       <c r="AC3" s="29"/>
       <c r="AD3" s="29"/>
       <c r="AE3" s="29"/>
       <c r="AF3" s="29"/>
       <c r="AG3" s="18"/>
       <c r="AH3" s="18"/>
       <c r="AI3" s="18"/>
       <c r="AJ3" s="18"/>
       <c r="AK3" s="18"/>
     </row>
-    <row r="4" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B4" s="31"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="30"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
       <c r="AB4" s="29"/>
       <c r="AC4" s="29"/>
       <c r="AD4" s="29"/>
       <c r="AE4" s="29"/>
       <c r="AF4" s="29"/>
       <c r="AG4" s="18"/>
       <c r="AH4" s="18"/>
       <c r="AI4" s="18"/>
       <c r="AJ4" s="18"/>
       <c r="AK4" s="18"/>
     </row>
-    <row r="5" spans="1:37" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:37" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="28"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="20"/>
       <c r="R5" s="20"/>
       <c r="S5" s="20"/>
       <c r="T5" s="20"/>
       <c r="U5" s="20"/>
       <c r="V5" s="20"/>
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="20"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="20"/>
       <c r="AC5" s="20"/>
       <c r="AD5" s="20"/>
       <c r="AE5" s="20"/>
       <c r="AF5" s="20"/>
       <c r="AG5" s="19"/>
       <c r="AH5" s="19"/>
       <c r="AI5" s="19"/>
       <c r="AJ5" s="19"/>
       <c r="AK5" s="18"/>
     </row>
-    <row r="6" spans="1:37" ht="40.200000000000003" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:37" ht="39.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>95</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>94</v>
       </c>
       <c r="G6" s="64" t="s">
         <v>93</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
@@ -2866,51 +2872,51 @@
       <c r="N6" s="20"/>
       <c r="O6" s="20"/>
       <c r="P6" s="20"/>
       <c r="Q6" s="20"/>
       <c r="R6" s="20"/>
       <c r="S6" s="20"/>
       <c r="T6" s="20"/>
       <c r="U6" s="20"/>
       <c r="V6" s="20"/>
       <c r="W6" s="20"/>
       <c r="X6" s="20"/>
       <c r="Y6" s="20"/>
       <c r="Z6" s="20"/>
       <c r="AA6" s="20"/>
       <c r="AB6" s="20"/>
       <c r="AC6" s="20"/>
       <c r="AD6" s="20"/>
       <c r="AE6" s="20"/>
       <c r="AF6" s="20"/>
       <c r="AG6" s="19"/>
       <c r="AH6" s="19"/>
       <c r="AI6" s="19"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="18"/>
     </row>
-    <row r="7" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A7" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B7" s="23">
         <v>1</v>
       </c>
       <c r="C7" s="23">
         <v>2</v>
       </c>
       <c r="D7" s="23">
         <v>14</v>
       </c>
       <c r="E7" s="23">
         <v>10</v>
       </c>
       <c r="F7" s="22">
         <v>27</v>
       </c>
       <c r="G7" s="65" t="s">
         <v>91</v>
       </c>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
@@ -2919,51 +2925,51 @@
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
       <c r="X7" s="20"/>
       <c r="Y7" s="20"/>
       <c r="Z7" s="20"/>
       <c r="AA7" s="20"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="20"/>
       <c r="AD7" s="20"/>
       <c r="AE7" s="20"/>
       <c r="AF7" s="20"/>
       <c r="AG7" s="19"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="18"/>
     </row>
-    <row r="8" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A8" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="13">
         <v>1</v>
       </c>
       <c r="C8" s="13">
         <v>2</v>
       </c>
       <c r="D8" s="13">
         <v>14</v>
       </c>
       <c r="E8" s="13">
         <v>11</v>
       </c>
       <c r="F8" s="16">
         <v>28</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>89</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
@@ -2972,153 +2978,153 @@
       <c r="N8" s="19"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="19"/>
       <c r="AA8" s="19"/>
       <c r="AB8" s="19"/>
       <c r="AC8" s="19"/>
       <c r="AD8" s="19"/>
       <c r="AE8" s="19"/>
       <c r="AF8" s="19"/>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="18"/>
     </row>
-    <row r="9" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A9" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="13">
         <v>1</v>
       </c>
       <c r="C9" s="13">
         <v>2</v>
       </c>
       <c r="D9" s="13">
         <v>13</v>
       </c>
       <c r="E9" s="13">
         <v>11</v>
       </c>
       <c r="F9" s="16">
         <v>27</v>
       </c>
       <c r="G9" s="67"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
       <c r="S9" s="19"/>
       <c r="T9" s="19"/>
       <c r="U9" s="19"/>
       <c r="V9" s="19"/>
       <c r="W9" s="19"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
       <c r="Z9" s="19"/>
       <c r="AA9" s="19"/>
       <c r="AB9" s="19"/>
       <c r="AC9" s="19"/>
       <c r="AD9" s="19"/>
       <c r="AE9" s="19"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="18"/>
     </row>
-    <row r="10" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="13">
         <v>1</v>
       </c>
       <c r="C10" s="13">
         <v>2</v>
       </c>
       <c r="D10" s="13">
         <v>13</v>
       </c>
       <c r="E10" s="13">
         <v>11</v>
       </c>
       <c r="F10" s="16">
         <v>27</v>
       </c>
       <c r="G10" s="67"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="19"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="19"/>
       <c r="AB10" s="19"/>
       <c r="AC10" s="19"/>
       <c r="AD10" s="19"/>
       <c r="AE10" s="19"/>
       <c r="AF10" s="19"/>
       <c r="AG10" s="19"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="18"/>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A11" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="13">
         <v>1</v>
       </c>
       <c r="C11" s="13">
         <v>2</v>
       </c>
       <c r="D11" s="13">
         <v>13</v>
       </c>
       <c r="E11" s="13">
         <v>12</v>
       </c>
       <c r="F11" s="16">
         <v>28</v>
       </c>
       <c r="G11" s="67" t="s">
         <v>85</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
@@ -3127,102 +3133,102 @@
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="19"/>
       <c r="S11" s="19"/>
       <c r="T11" s="19"/>
       <c r="U11" s="19"/>
       <c r="V11" s="19"/>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
       <c r="AB11" s="19"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="19"/>
       <c r="AE11" s="19"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="21"/>
     </row>
-    <row r="12" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>13</v>
       </c>
       <c r="E12" s="13">
         <v>12</v>
       </c>
       <c r="F12" s="16">
         <v>28</v>
       </c>
       <c r="G12" s="67"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="18"/>
     </row>
-    <row r="13" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13">
         <v>2</v>
       </c>
       <c r="D13" s="13">
         <v>13</v>
       </c>
       <c r="E13" s="13">
         <v>13</v>
       </c>
       <c r="F13" s="16">
         <v>29</v>
       </c>
       <c r="G13" s="67" t="s">
         <v>82</v>
       </c>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
@@ -3231,51 +3237,51 @@
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
       <c r="AB13" s="19"/>
       <c r="AC13" s="19"/>
       <c r="AD13" s="19"/>
       <c r="AE13" s="19"/>
       <c r="AF13" s="19"/>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="18"/>
     </row>
-    <row r="14" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="17" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="13">
         <v>1</v>
       </c>
       <c r="C14" s="13">
         <v>2</v>
       </c>
       <c r="D14" s="13">
         <v>13</v>
       </c>
       <c r="E14" s="13">
         <v>14</v>
       </c>
       <c r="F14" s="16">
         <v>30</v>
       </c>
       <c r="G14" s="67" t="s">
         <v>80</v>
       </c>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
@@ -3284,51 +3290,51 @@
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
       <c r="AB14" s="19"/>
       <c r="AC14" s="19"/>
       <c r="AD14" s="19"/>
       <c r="AE14" s="19"/>
       <c r="AF14" s="19"/>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="18"/>
     </row>
-    <row r="15" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="13">
         <v>1</v>
       </c>
       <c r="C15" s="13">
         <v>2</v>
       </c>
       <c r="D15" s="13">
         <v>12</v>
       </c>
       <c r="E15" s="13">
         <v>16</v>
       </c>
       <c r="F15" s="16">
         <v>31</v>
       </c>
       <c r="G15" s="67" t="s">
         <v>78</v>
       </c>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
@@ -3337,51 +3343,51 @@
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="19"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="19"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="18"/>
     </row>
-    <row r="16" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="13">
         <v>1</v>
       </c>
       <c r="C16" s="13">
         <v>2</v>
       </c>
       <c r="D16" s="13">
         <v>12</v>
       </c>
       <c r="E16" s="13">
         <v>17</v>
       </c>
       <c r="F16" s="16">
         <v>32</v>
       </c>
       <c r="G16" s="68" t="s">
         <v>76</v>
       </c>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
@@ -3390,153 +3396,153 @@
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
       <c r="W16" s="19"/>
       <c r="X16" s="19"/>
       <c r="Y16" s="19"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="19"/>
       <c r="AC16" s="19"/>
       <c r="AD16" s="19"/>
       <c r="AE16" s="19"/>
       <c r="AF16" s="19"/>
       <c r="AG16" s="19"/>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="18"/>
     </row>
-    <row r="17" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="13">
         <v>1</v>
       </c>
       <c r="C17" s="13">
         <v>2</v>
       </c>
       <c r="D17" s="13">
         <v>12</v>
       </c>
       <c r="E17" s="13">
         <v>17</v>
       </c>
       <c r="F17" s="16">
         <v>32</v>
       </c>
       <c r="G17" s="67"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="19"/>
       <c r="O17" s="19"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="19"/>
       <c r="AA17" s="19"/>
       <c r="AB17" s="19"/>
       <c r="AC17" s="19"/>
       <c r="AD17" s="19"/>
       <c r="AE17" s="19"/>
       <c r="AF17" s="19"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="18"/>
     </row>
-    <row r="18" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="13">
         <v>1</v>
       </c>
       <c r="C18" s="13">
         <v>2</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="16">
         <v>32</v>
       </c>
       <c r="G18" s="67"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
       <c r="X18" s="19"/>
       <c r="Y18" s="19"/>
       <c r="Z18" s="19"/>
       <c r="AA18" s="19"/>
       <c r="AB18" s="19"/>
       <c r="AC18" s="19"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="19"/>
       <c r="AF18" s="19"/>
       <c r="AG18" s="19"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="18"/>
     </row>
-    <row r="19" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="13">
         <v>1</v>
       </c>
       <c r="C19" s="13">
         <v>2</v>
       </c>
       <c r="D19" s="13">
         <v>12</v>
       </c>
       <c r="E19" s="13">
         <v>16</v>
       </c>
       <c r="F19" s="16">
         <v>31</v>
       </c>
       <c r="G19" s="67" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
@@ -3545,102 +3551,102 @@
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
       <c r="Z19" s="19"/>
       <c r="AA19" s="19"/>
       <c r="AB19" s="19"/>
       <c r="AC19" s="19"/>
       <c r="AD19" s="19"/>
       <c r="AE19" s="19"/>
       <c r="AF19" s="19"/>
       <c r="AG19" s="20"/>
       <c r="AH19" s="20"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="18"/>
     </row>
-    <row r="20" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="13">
         <v>2</v>
       </c>
       <c r="D20" s="13">
         <v>12</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="16">
         <v>31</v>
       </c>
       <c r="G20" s="67"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="19"/>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="R20" s="19"/>
       <c r="S20" s="19"/>
       <c r="T20" s="19"/>
       <c r="U20" s="19"/>
       <c r="V20" s="19"/>
       <c r="W20" s="19"/>
       <c r="X20" s="19"/>
       <c r="Y20" s="19"/>
       <c r="Z20" s="19"/>
       <c r="AA20" s="19"/>
       <c r="AB20" s="19"/>
       <c r="AC20" s="19"/>
       <c r="AD20" s="19"/>
       <c r="AE20" s="19"/>
       <c r="AF20" s="19"/>
       <c r="AG20" s="19"/>
       <c r="AH20" s="19"/>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="18"/>
     </row>
-    <row r="21" spans="1:37" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>2</v>
       </c>
       <c r="D21" s="13">
         <v>12</v>
       </c>
       <c r="E21" s="13">
         <v>16</v>
       </c>
       <c r="F21" s="16">
         <v>31</v>
       </c>
       <c r="G21" s="67" t="s">
         <v>69</v>
       </c>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
@@ -3649,1951 +3655,1973 @@
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="19"/>
       <c r="T21" s="19"/>
       <c r="U21" s="19"/>
       <c r="V21" s="19"/>
       <c r="W21" s="19"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
       <c r="Z21" s="19"/>
       <c r="AA21" s="19"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="19"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="19"/>
       <c r="AF21" s="19"/>
       <c r="AG21" s="19"/>
       <c r="AH21" s="19"/>
       <c r="AI21" s="19"/>
       <c r="AJ21" s="19"/>
       <c r="AK21" s="18"/>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A22" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="13">
         <v>1</v>
       </c>
       <c r="C22" s="13">
         <v>2</v>
       </c>
       <c r="D22" s="13">
         <v>12</v>
       </c>
       <c r="E22" s="13">
         <v>14</v>
       </c>
       <c r="F22" s="16">
         <v>29</v>
       </c>
       <c r="G22" s="67" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A23" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="13">
         <v>1</v>
       </c>
       <c r="C23" s="13">
         <v>2</v>
       </c>
       <c r="D23" s="13">
         <v>12</v>
       </c>
       <c r="E23" s="13">
         <v>14</v>
       </c>
       <c r="F23" s="16">
         <v>29</v>
       </c>
       <c r="G23" s="67" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A24" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="13">
         <v>1</v>
       </c>
       <c r="C24" s="13">
         <v>2</v>
       </c>
       <c r="D24" s="13">
         <v>12</v>
       </c>
       <c r="E24" s="13">
         <v>14</v>
       </c>
       <c r="F24" s="16">
         <v>29</v>
       </c>
       <c r="G24" s="67"/>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A25" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="13">
         <v>1</v>
       </c>
       <c r="C25" s="13">
         <v>2</v>
       </c>
       <c r="D25" s="13">
         <v>12</v>
       </c>
       <c r="E25" s="13">
         <v>15</v>
       </c>
       <c r="F25" s="16">
         <v>30</v>
       </c>
       <c r="G25" s="67" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A26" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="13">
         <v>1</v>
       </c>
       <c r="C26" s="13">
         <v>2</v>
       </c>
       <c r="D26" s="13">
         <v>11</v>
       </c>
       <c r="E26" s="13">
         <v>15</v>
       </c>
       <c r="F26" s="16">
         <v>29</v>
       </c>
       <c r="G26" s="67" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A27" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="13">
         <v>1</v>
       </c>
       <c r="C27" s="13">
         <v>2</v>
       </c>
       <c r="D27" s="13">
         <v>11</v>
       </c>
       <c r="E27" s="13">
         <v>15</v>
       </c>
       <c r="F27" s="16">
         <v>29</v>
       </c>
       <c r="G27" s="67"/>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A28" s="14" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="13">
         <v>1</v>
       </c>
       <c r="C28" s="13">
         <v>2</v>
       </c>
       <c r="D28" s="13">
         <v>11</v>
       </c>
       <c r="E28" s="13">
         <v>15</v>
       </c>
       <c r="F28" s="16">
         <v>29</v>
       </c>
       <c r="G28" s="67"/>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A29" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="13">
         <v>1</v>
       </c>
       <c r="C29" s="13">
         <v>2</v>
       </c>
       <c r="D29" s="13">
         <v>11</v>
       </c>
       <c r="E29" s="13">
         <v>15</v>
       </c>
       <c r="F29" s="16">
         <v>29</v>
       </c>
       <c r="G29" s="67"/>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A30" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="13">
         <v>1</v>
       </c>
       <c r="C30" s="13">
         <v>2</v>
       </c>
       <c r="D30" s="13">
         <v>11</v>
       </c>
       <c r="E30" s="13">
         <v>15</v>
       </c>
       <c r="F30" s="16">
         <v>29</v>
       </c>
       <c r="G30" s="67"/>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A31" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="13">
         <v>1</v>
       </c>
       <c r="C31" s="13">
         <v>2</v>
       </c>
       <c r="D31" s="13">
         <v>11</v>
       </c>
       <c r="E31" s="13">
         <v>15</v>
       </c>
       <c r="F31" s="16">
         <v>29</v>
       </c>
       <c r="G31" s="67"/>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.35">
       <c r="A32" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13">
         <v>11</v>
       </c>
       <c r="E32" s="13">
         <v>14</v>
       </c>
       <c r="F32" s="16">
         <v>28</v>
       </c>
       <c r="G32" s="67" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A33" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="13">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>2</v>
       </c>
       <c r="D33" s="13">
         <v>11</v>
       </c>
       <c r="E33" s="13">
         <v>14</v>
       </c>
       <c r="F33" s="16">
         <v>28</v>
       </c>
       <c r="G33" s="67"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A34" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="13">
         <v>1</v>
       </c>
       <c r="C34" s="13">
         <v>2</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>14</v>
       </c>
       <c r="F34" s="16">
         <v>28</v>
       </c>
       <c r="G34" s="67"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A35" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B35" s="13">
         <v>1</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="13">
         <v>11</v>
       </c>
       <c r="E35" s="13">
         <v>14</v>
       </c>
       <c r="F35" s="16">
         <v>28</v>
       </c>
       <c r="G35" s="67"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A36" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="13">
         <v>1</v>
       </c>
       <c r="C36" s="13">
         <v>2</v>
       </c>
       <c r="D36" s="13">
         <v>11</v>
       </c>
       <c r="E36" s="13">
         <v>14</v>
       </c>
       <c r="F36" s="16">
         <v>28</v>
       </c>
       <c r="G36" s="67"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A37" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="13">
         <v>1</v>
       </c>
       <c r="C37" s="13">
         <v>2</v>
       </c>
       <c r="D37" s="13">
         <v>11</v>
       </c>
       <c r="E37" s="13">
         <v>15</v>
       </c>
       <c r="F37" s="16">
         <v>29</v>
       </c>
       <c r="G37" s="67" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A38" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="13">
         <v>1</v>
       </c>
       <c r="C38" s="13">
         <v>2</v>
       </c>
       <c r="D38" s="13">
         <v>11</v>
       </c>
       <c r="E38" s="13">
         <v>15</v>
       </c>
       <c r="F38" s="16">
         <v>29</v>
       </c>
       <c r="G38" s="67"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A39" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="13">
         <v>1</v>
       </c>
       <c r="C39" s="13">
         <v>2</v>
       </c>
       <c r="D39" s="13">
         <v>11</v>
       </c>
       <c r="E39" s="13">
         <v>15</v>
       </c>
       <c r="F39" s="16">
         <v>29</v>
       </c>
       <c r="G39" s="67"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>1</v>
       </c>
       <c r="C40" s="13">
         <v>2</v>
       </c>
       <c r="D40" s="13">
         <v>11</v>
       </c>
       <c r="E40" s="13">
         <v>15</v>
       </c>
       <c r="F40" s="16">
         <v>29</v>
       </c>
       <c r="G40" s="67" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A41" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="13">
         <v>1</v>
       </c>
       <c r="C41" s="13">
         <v>2</v>
       </c>
       <c r="D41" s="13">
         <v>10</v>
       </c>
       <c r="E41" s="13">
         <v>14</v>
       </c>
       <c r="F41" s="16">
         <v>27</v>
       </c>
       <c r="G41" s="67" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A42" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="13">
         <v>1</v>
       </c>
       <c r="C42" s="13">
         <v>2</v>
       </c>
       <c r="D42" s="13">
         <v>10</v>
       </c>
       <c r="E42" s="13">
         <v>14</v>
       </c>
       <c r="F42" s="16">
         <v>27</v>
       </c>
       <c r="G42" s="67"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="13">
         <v>1</v>
       </c>
       <c r="C43" s="13">
         <v>2</v>
       </c>
       <c r="D43" s="13">
         <v>10</v>
       </c>
       <c r="E43" s="13">
         <v>14</v>
       </c>
       <c r="F43" s="16">
         <v>27</v>
       </c>
       <c r="G43" s="67"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A44" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>10</v>
       </c>
       <c r="E44" s="13">
         <v>15</v>
       </c>
       <c r="F44" s="16">
         <v>28</v>
       </c>
       <c r="G44" s="67" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A45" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>2</v>
       </c>
       <c r="D45" s="13">
         <v>10</v>
       </c>
       <c r="E45" s="13">
         <v>15</v>
       </c>
       <c r="F45" s="16">
         <v>28</v>
       </c>
       <c r="G45" s="67"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A46" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="13">
         <v>1</v>
       </c>
       <c r="C46" s="13">
         <v>2</v>
       </c>
       <c r="D46" s="13">
         <v>10</v>
       </c>
       <c r="E46" s="13">
         <v>15</v>
       </c>
       <c r="F46" s="16">
         <v>28</v>
       </c>
       <c r="G46" s="67"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A47" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="13">
         <v>1</v>
       </c>
       <c r="C47" s="13">
         <v>2</v>
       </c>
       <c r="D47" s="13">
         <v>10</v>
       </c>
       <c r="E47" s="13">
         <v>15</v>
       </c>
       <c r="F47" s="16">
         <v>28</v>
       </c>
       <c r="G47" s="67"/>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A48" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="13">
         <v>1</v>
       </c>
       <c r="C48" s="13">
         <v>2</v>
       </c>
       <c r="D48" s="13">
         <v>10</v>
       </c>
       <c r="E48" s="13">
         <v>15</v>
       </c>
       <c r="F48" s="16">
         <v>28</v>
       </c>
       <c r="G48" s="67"/>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A49" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="13">
         <v>1</v>
       </c>
       <c r="C49" s="13">
         <v>2</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>15</v>
       </c>
       <c r="F49" s="16">
         <v>28</v>
       </c>
       <c r="G49" s="67"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A50" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>1</v>
       </c>
       <c r="C50" s="13">
         <v>2</v>
       </c>
       <c r="D50" s="13">
         <v>10</v>
       </c>
       <c r="E50" s="13">
         <v>15</v>
       </c>
       <c r="F50" s="16">
         <v>28</v>
       </c>
       <c r="G50" s="67"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A51" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="13">
         <v>1</v>
       </c>
       <c r="C51" s="13">
         <v>2</v>
       </c>
       <c r="D51" s="13">
         <v>10</v>
       </c>
       <c r="E51" s="13">
         <v>15</v>
       </c>
       <c r="F51" s="16">
         <v>28</v>
       </c>
       <c r="G51" s="67"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A52" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B52" s="13">
         <v>1</v>
       </c>
       <c r="C52" s="13">
         <v>2</v>
       </c>
       <c r="D52" s="13">
         <v>10</v>
       </c>
       <c r="E52" s="13">
         <v>15</v>
       </c>
       <c r="F52" s="16">
         <v>28</v>
       </c>
       <c r="G52" s="67"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A53" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="13">
         <v>1</v>
       </c>
       <c r="C53" s="13">
         <v>2</v>
       </c>
       <c r="D53" s="13">
         <v>10</v>
       </c>
       <c r="E53" s="13">
         <v>15</v>
       </c>
       <c r="F53" s="16">
         <v>28</v>
       </c>
       <c r="G53" s="67"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A54" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="13">
         <v>1</v>
       </c>
       <c r="C54" s="13">
         <v>2</v>
       </c>
       <c r="D54" s="13">
         <v>10</v>
       </c>
       <c r="E54" s="13">
         <v>15</v>
       </c>
       <c r="F54" s="16">
         <v>28</v>
       </c>
       <c r="G54" s="67"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="13">
         <v>1</v>
       </c>
       <c r="C55" s="13">
         <v>2</v>
       </c>
       <c r="D55" s="13">
         <v>10</v>
       </c>
       <c r="E55" s="13">
         <v>15</v>
       </c>
       <c r="F55" s="15">
         <v>28</v>
       </c>
       <c r="G55" s="69" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A56" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="13">
         <v>1</v>
       </c>
       <c r="C56" s="13">
         <v>2</v>
       </c>
       <c r="D56" s="13">
         <v>10</v>
       </c>
       <c r="E56" s="13">
         <v>15</v>
       </c>
       <c r="F56" s="15">
         <v>28</v>
       </c>
       <c r="G56" s="69"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A57" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="13">
         <v>1</v>
       </c>
       <c r="C57" s="13">
         <v>2</v>
       </c>
       <c r="D57" s="13">
         <v>10</v>
       </c>
       <c r="E57" s="13">
         <v>15</v>
       </c>
       <c r="F57" s="15">
         <v>28</v>
       </c>
       <c r="G57" s="69" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A58" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="13">
         <v>1</v>
       </c>
       <c r="C58" s="13">
         <v>2</v>
       </c>
       <c r="D58" s="13">
         <v>9</v>
       </c>
       <c r="E58" s="13">
         <v>15</v>
       </c>
       <c r="F58" s="15">
         <v>27</v>
       </c>
       <c r="G58" s="69" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="13">
         <v>1</v>
       </c>
       <c r="C59" s="13">
         <v>2</v>
       </c>
       <c r="D59" s="13">
         <v>9</v>
       </c>
       <c r="E59" s="13">
         <v>15</v>
       </c>
       <c r="F59" s="15">
         <v>27</v>
       </c>
       <c r="G59" s="69"/>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A60" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="13">
         <v>1</v>
       </c>
       <c r="C60" s="13">
         <v>2</v>
       </c>
       <c r="D60" s="13">
         <v>9</v>
       </c>
       <c r="E60" s="13">
         <v>15</v>
       </c>
       <c r="F60" s="15">
         <v>27</v>
       </c>
       <c r="G60" s="69"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A61" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="13">
         <v>1</v>
       </c>
       <c r="C61" s="13">
         <v>2</v>
       </c>
       <c r="D61" s="13">
         <v>9</v>
       </c>
       <c r="E61" s="13">
         <v>14</v>
       </c>
       <c r="F61" s="15">
         <v>26</v>
       </c>
       <c r="G61" s="69" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="62" spans="1:7" s="12" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="13">
         <v>1</v>
       </c>
       <c r="C62" s="13">
         <v>2</v>
       </c>
       <c r="D62" s="13">
         <v>9</v>
       </c>
       <c r="E62" s="13">
         <v>14</v>
       </c>
       <c r="F62" s="15">
         <v>26</v>
       </c>
       <c r="G62" s="69" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="63" spans="1:7" s="12" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A63" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="13">
         <v>1</v>
       </c>
       <c r="C63" s="13">
         <v>2</v>
       </c>
       <c r="D63" s="13">
         <v>9</v>
       </c>
       <c r="E63" s="13">
         <v>14</v>
       </c>
       <c r="F63" s="15">
         <v>26</v>
       </c>
       <c r="G63" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:7" s="12" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A64" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="13">
         <v>1</v>
       </c>
       <c r="C64" s="13">
         <v>2</v>
       </c>
       <c r="D64" s="13">
         <v>9</v>
       </c>
       <c r="E64" s="13">
         <v>14</v>
       </c>
       <c r="F64" s="15">
         <v>26</v>
       </c>
       <c r="G64" s="69"/>
     </row>
-    <row r="65" spans="1:7" s="12" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A65" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="13">
         <v>1</v>
       </c>
       <c r="C65" s="13">
         <v>2</v>
       </c>
       <c r="D65" s="13">
         <v>9</v>
       </c>
       <c r="E65" s="13">
         <v>14</v>
       </c>
       <c r="F65" s="15">
         <v>26</v>
       </c>
       <c r="G65" s="69"/>
     </row>
-    <row r="66" spans="1:7" s="12" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A66" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="13">
         <v>1</v>
       </c>
       <c r="C66" s="13">
         <v>1</v>
       </c>
       <c r="D66" s="13">
         <v>9</v>
       </c>
       <c r="E66" s="13">
         <v>14</v>
       </c>
       <c r="F66" s="15">
         <v>25</v>
       </c>
       <c r="G66" s="69" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="67" spans="1:7" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A67" s="14" t="s">
         <v>219</v>
       </c>
       <c r="B67" s="13">
         <v>1</v>
       </c>
       <c r="C67" s="13">
         <v>1</v>
       </c>
       <c r="D67" s="13">
         <v>9</v>
       </c>
       <c r="E67" s="13">
         <v>14</v>
       </c>
       <c r="F67" s="15">
         <v>25</v>
       </c>
       <c r="G67" s="69"/>
     </row>
-    <row r="68" spans="1:7" s="71" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" s="71" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A68" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B68" s="13">
         <v>1</v>
       </c>
       <c r="C68" s="13">
         <v>1</v>
       </c>
       <c r="D68" s="13">
         <v>9</v>
       </c>
       <c r="E68" s="13">
         <v>13</v>
       </c>
       <c r="F68" s="15">
         <v>24</v>
       </c>
       <c r="G68" s="69" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A69" s="14" t="s">
         <v>223</v>
       </c>
       <c r="B69" s="13">
         <v>1</v>
       </c>
       <c r="C69" s="13">
         <v>1</v>
       </c>
       <c r="D69" s="13">
         <v>9</v>
       </c>
       <c r="E69" s="13">
         <v>13</v>
       </c>
       <c r="F69" s="15">
         <v>24</v>
       </c>
       <c r="G69" s="74"/>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A70" s="14" t="s">
         <v>224</v>
       </c>
       <c r="B70" s="13">
         <v>1</v>
       </c>
       <c r="C70" s="13">
         <v>1</v>
       </c>
       <c r="D70" s="13">
         <v>9</v>
       </c>
       <c r="E70" s="13">
         <v>12</v>
       </c>
       <c r="F70" s="15">
         <v>23</v>
       </c>
-      <c r="G70" s="75" t="s">
+      <c r="G70" s="69" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="71" spans="1:7" s="12" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A71" s="14" t="s">
         <v>227</v>
       </c>
       <c r="B71" s="13">
         <v>1</v>
       </c>
       <c r="C71" s="13">
         <v>1</v>
       </c>
       <c r="D71" s="13">
         <v>9</v>
       </c>
       <c r="E71" s="13">
         <v>12</v>
       </c>
       <c r="F71" s="15">
         <v>23</v>
       </c>
       <c r="G71" s="74"/>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>228</v>
       </c>
       <c r="B72" s="13">
         <v>1</v>
       </c>
       <c r="C72" s="13">
         <v>1</v>
       </c>
       <c r="D72" s="13">
         <v>9</v>
       </c>
       <c r="E72" s="13">
         <v>12</v>
       </c>
       <c r="F72" s="15">
         <v>23</v>
       </c>
       <c r="G72" s="74"/>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>229</v>
       </c>
       <c r="B73" s="13">
         <v>1</v>
       </c>
       <c r="C73" s="13">
         <v>1</v>
       </c>
       <c r="D73" s="13">
         <v>9</v>
       </c>
       <c r="E73" s="13">
         <v>12</v>
       </c>
       <c r="F73" s="15">
         <v>23</v>
       </c>
       <c r="G73" s="74"/>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>230</v>
       </c>
       <c r="B74" s="13">
         <v>1</v>
       </c>
       <c r="C74" s="13">
         <v>1</v>
       </c>
       <c r="D74" s="13">
         <v>9</v>
       </c>
       <c r="E74" s="13">
         <v>12</v>
       </c>
       <c r="F74" s="15">
         <v>23</v>
       </c>
       <c r="G74" s="74"/>
     </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A75" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="B75" s="13">
+        <v>1</v>
+      </c>
+      <c r="C75" s="13">
+        <v>1</v>
+      </c>
+      <c r="D75" s="13">
+        <v>9</v>
+      </c>
+      <c r="E75" s="13">
+        <v>12</v>
+      </c>
+      <c r="F75" s="15">
+        <v>23</v>
+      </c>
+      <c r="G75" s="74"/>
+    </row>
   </sheetData>
+  <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FDB6274-DEEF-4738-9A67-C2DF3B669B5E}">
   <dimension ref="A1:O39"/>
   <sheetViews>
     <sheetView topLeftCell="A25" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="155.109375" style="35" bestFit="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="35"/>
+    <col min="1" max="1" width="155.08984375" style="35" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.08984375" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A1" s="42" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="40"/>
       <c r="O2" s="40"/>
     </row>
-    <row r="3" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A3" s="39" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
     </row>
-    <row r="4" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A4" s="39" t="s">
         <v>135</v>
       </c>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
     </row>
-    <row r="5" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A5" s="39" t="s">
         <v>134</v>
       </c>
       <c r="B5" s="40"/>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
       <c r="E5" s="40"/>
       <c r="F5" s="40"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="40"/>
       <c r="N5" s="40"/>
       <c r="O5" s="40"/>
     </row>
-    <row r="6" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A6" s="39" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="40"/>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
     </row>
-    <row r="7" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A7" s="39" t="s">
         <v>132</v>
       </c>
       <c r="B7" s="40"/>
       <c r="C7" s="40"/>
       <c r="D7" s="40"/>
       <c r="E7" s="40"/>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
       <c r="N7" s="40"/>
       <c r="O7" s="40"/>
     </row>
-    <row r="8" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A8" s="39" t="s">
         <v>131</v>
       </c>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="40"/>
       <c r="L8" s="40"/>
       <c r="M8" s="40"/>
       <c r="N8" s="40"/>
       <c r="O8" s="40"/>
     </row>
-    <row r="9" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A9" s="39" t="s">
         <v>130</v>
       </c>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
       <c r="N9" s="40"/>
       <c r="O9" s="40"/>
     </row>
-    <row r="10" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A10" s="39" t="s">
         <v>129</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="40"/>
       <c r="J10" s="40"/>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="40"/>
       <c r="N10" s="40"/>
       <c r="O10" s="40"/>
     </row>
-    <row r="11" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A11" s="39" t="s">
         <v>128</v>
       </c>
       <c r="B11" s="39"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
       <c r="N11" s="40"/>
       <c r="O11" s="40"/>
     </row>
-    <row r="12" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A12" s="39" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="39"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="40"/>
       <c r="J12" s="40"/>
       <c r="K12" s="40"/>
       <c r="L12" s="40"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
     </row>
-    <row r="13" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A13" s="39" t="s">
         <v>126</v>
       </c>
       <c r="B13" s="39"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="40"/>
       <c r="M13" s="40"/>
       <c r="N13" s="40"/>
       <c r="O13" s="40"/>
     </row>
-    <row r="14" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A14" s="39" t="s">
         <v>125</v>
       </c>
       <c r="B14" s="39"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
       <c r="K14" s="40"/>
       <c r="L14" s="40"/>
       <c r="M14" s="40"/>
       <c r="N14" s="40"/>
       <c r="O14" s="40"/>
     </row>
-    <row r="15" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A15" s="39" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="39"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="40"/>
       <c r="M15" s="40"/>
       <c r="N15" s="40"/>
       <c r="O15" s="40"/>
     </row>
-    <row r="16" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A16" s="39" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="39"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
     </row>
-    <row r="17" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A17" s="39" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="39"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="40"/>
       <c r="M17" s="40"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40"/>
     </row>
-    <row r="18" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A18" s="39" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="40"/>
       <c r="H18" s="40"/>
       <c r="I18" s="40"/>
       <c r="J18" s="40"/>
       <c r="K18" s="40"/>
       <c r="L18" s="40"/>
       <c r="M18" s="40"/>
       <c r="N18" s="40"/>
       <c r="O18" s="40"/>
     </row>
-    <row r="19" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A19" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="39"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="40"/>
       <c r="M19" s="40"/>
       <c r="N19" s="40"/>
       <c r="O19" s="40"/>
     </row>
-    <row r="20" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A20" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
       <c r="I20" s="40"/>
       <c r="J20" s="40"/>
       <c r="K20" s="40"/>
       <c r="L20" s="40"/>
       <c r="M20" s="40"/>
       <c r="N20" s="40"/>
       <c r="O20" s="40"/>
     </row>
-    <row r="21" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A21" s="39" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
     </row>
-    <row r="22" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A22" s="39" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
       <c r="I22" s="40"/>
       <c r="J22" s="40"/>
       <c r="K22" s="40"/>
       <c r="L22" s="40"/>
       <c r="M22" s="40"/>
       <c r="N22" s="40"/>
       <c r="O22" s="40"/>
     </row>
-    <row r="23" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A23" s="39" t="s">
         <v>116</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="40"/>
       <c r="M23" s="40"/>
       <c r="N23" s="40"/>
       <c r="O23" s="40"/>
     </row>
-    <row r="24" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A24" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
     </row>
-    <row r="25" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A25" s="39" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="40"/>
       <c r="N25" s="40"/>
       <c r="O25" s="40"/>
     </row>
-    <row r="26" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A26" s="38" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="38"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="40"/>
       <c r="M26" s="40"/>
       <c r="N26" s="40"/>
       <c r="O26" s="40"/>
     </row>
-    <row r="27" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A27" s="38" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="38"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="40"/>
       <c r="M27" s="40"/>
       <c r="N27" s="40"/>
       <c r="O27" s="40"/>
     </row>
-    <row r="28" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A28" s="41" t="s">
         <v>111</v>
       </c>
       <c r="B28" s="38"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
       <c r="M28" s="40"/>
       <c r="N28" s="40"/>
       <c r="O28" s="40"/>
     </row>
-    <row r="29" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A29" s="38" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="38"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
     </row>
-    <row r="30" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A30" s="38" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="40"/>
       <c r="M30" s="40"/>
       <c r="N30" s="40"/>
       <c r="O30" s="40"/>
     </row>
-    <row r="31" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A31" s="38" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="32" spans="1:15" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:15" ht="16" x14ac:dyDescent="0.35">
       <c r="A32" s="39" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" ht="16" x14ac:dyDescent="0.35">
       <c r="A33" s="38" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="34" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" ht="16" x14ac:dyDescent="0.35">
       <c r="A34" s="38" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="35" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:1" ht="16" x14ac:dyDescent="0.35">
       <c r="A35" s="36" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="36" spans="1:1" s="37" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" s="37" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A36" s="36" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:1" ht="16" x14ac:dyDescent="0.35">
       <c r="A37" s="36" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="38" spans="1:1" s="73" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:1" s="73" customFormat="1" ht="16" x14ac:dyDescent="0.35">
       <c r="A38" s="72" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A39" s="35" t="s">
         <v>226</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE6BECAF-05ED-4D4C-9967-AD6498A3CE19}">
   <dimension ref="A1:BO38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="55.109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="63" max="63" width="10.6640625" customWidth="1"/>
+    <col min="1" max="1" width="55.08984375" customWidth="1"/>
+    <col min="2" max="2" width="15.36328125" customWidth="1"/>
+    <col min="3" max="51" width="10.08984375" customWidth="1"/>
+    <col min="61" max="61" width="9.54296875" customWidth="1"/>
+    <col min="63" max="63" width="10.6328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:67" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="70" t="s">
         <v>101</v>
       </c>
       <c r="B1" s="70"/>
     </row>
-    <row r="2" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="3" spans="1:67" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="1:67" x14ac:dyDescent="0.35">
       <c r="A3" s="1"/>
       <c r="B3" s="6"/>
-      <c r="C3" s="76">
+      <c r="C3" s="75">
         <v>1993</v>
       </c>
-      <c r="D3" s="77"/>
-[...3 lines deleted...]
-      <c r="H3" s="76">
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="75">
         <v>1994</v>
       </c>
-      <c r="I3" s="77"/>
-[...2 lines deleted...]
-      <c r="L3" s="76">
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="77"/>
+      <c r="L3" s="75">
         <v>1995</v>
       </c>
-      <c r="M3" s="77"/>
-[...2 lines deleted...]
-      <c r="P3" s="76">
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="77"/>
+      <c r="P3" s="75">
         <v>1996</v>
       </c>
-      <c r="Q3" s="77"/>
-[...2 lines deleted...]
-      <c r="T3" s="76">
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="77"/>
+      <c r="T3" s="75">
         <v>1997</v>
       </c>
-      <c r="U3" s="77"/>
-[...2 lines deleted...]
-      <c r="X3" s="76">
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="77"/>
+      <c r="X3" s="75">
         <v>1998</v>
       </c>
-      <c r="Y3" s="77"/>
-[...2 lines deleted...]
-      <c r="AB3" s="76">
+      <c r="Y3" s="76"/>
+      <c r="Z3" s="76"/>
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="75">
         <v>1999</v>
       </c>
-      <c r="AC3" s="77"/>
-[...2 lines deleted...]
-      <c r="AF3" s="76">
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="76"/>
+      <c r="AE3" s="77"/>
+      <c r="AF3" s="75">
         <v>2000</v>
       </c>
-      <c r="AG3" s="77"/>
-[...2 lines deleted...]
-      <c r="AJ3" s="76">
+      <c r="AG3" s="76"/>
+      <c r="AH3" s="76"/>
+      <c r="AI3" s="77"/>
+      <c r="AJ3" s="75">
         <v>2001</v>
       </c>
-      <c r="AK3" s="77"/>
-[...2 lines deleted...]
-      <c r="AN3" s="76">
+      <c r="AK3" s="76"/>
+      <c r="AL3" s="76"/>
+      <c r="AM3" s="77"/>
+      <c r="AN3" s="75">
         <v>2002</v>
       </c>
-      <c r="AO3" s="77"/>
-[...2 lines deleted...]
-      <c r="AR3" s="76">
+      <c r="AO3" s="76"/>
+      <c r="AP3" s="76"/>
+      <c r="AQ3" s="77"/>
+      <c r="AR3" s="75">
         <v>2003</v>
       </c>
-      <c r="AS3" s="77"/>
-[...2 lines deleted...]
-      <c r="AV3" s="76">
+      <c r="AS3" s="76"/>
+      <c r="AT3" s="76"/>
+      <c r="AU3" s="77"/>
+      <c r="AV3" s="75">
         <v>2004</v>
       </c>
-      <c r="AW3" s="77"/>
-[...2 lines deleted...]
-      <c r="AZ3" s="76" t="s">
+      <c r="AW3" s="76"/>
+      <c r="AX3" s="76"/>
+      <c r="AY3" s="77"/>
+      <c r="AZ3" s="75" t="s">
         <v>138</v>
       </c>
-      <c r="BA3" s="77"/>
-[...2 lines deleted...]
-      <c r="BD3" s="76" t="s">
+      <c r="BA3" s="76"/>
+      <c r="BB3" s="76"/>
+      <c r="BC3" s="77"/>
+      <c r="BD3" s="75" t="s">
         <v>139</v>
       </c>
-      <c r="BE3" s="77"/>
-[...2 lines deleted...]
-      <c r="BH3" s="76" t="s">
+      <c r="BE3" s="76"/>
+      <c r="BF3" s="76"/>
+      <c r="BG3" s="77"/>
+      <c r="BH3" s="75" t="s">
         <v>140</v>
       </c>
-      <c r="BI3" s="77"/>
-[...2 lines deleted...]
-      <c r="BL3" s="76" t="s">
+      <c r="BI3" s="76"/>
+      <c r="BJ3" s="76"/>
+      <c r="BK3" s="77"/>
+      <c r="BL3" s="75" t="s">
         <v>141</v>
       </c>
-      <c r="BM3" s="77"/>
-[...3 lines deleted...]
-    <row r="4" spans="1:67" ht="16.8" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="BM3" s="76"/>
+      <c r="BN3" s="76"/>
+      <c r="BO3" s="77"/>
+    </row>
+    <row r="4" spans="1:67" ht="17" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="2"/>
       <c r="B4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>142</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>143</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>145</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>142</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>143</v>
       </c>
@@ -5750,52 +5778,52 @@
       <c r="BH4" s="3" t="s">
         <v>158</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>159</v>
       </c>
       <c r="BJ4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="BK4" s="5" t="s">
         <v>160</v>
       </c>
       <c r="BL4" s="3" t="s">
         <v>142</v>
       </c>
       <c r="BM4" s="4" t="s">
         <v>143</v>
       </c>
       <c r="BN4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="BO4" s="5" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="5" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A5" s="79" t="s">
+    <row r="5" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A5" s="82" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="43">
         <v>1</v>
       </c>
       <c r="D5" s="44">
         <v>1</v>
       </c>
       <c r="E5" s="44">
         <v>1</v>
       </c>
       <c r="F5" s="44">
         <v>1</v>
       </c>
       <c r="G5" s="44">
         <v>1</v>
       </c>
       <c r="H5" s="43">
         <v>1</v>
       </c>
       <c r="I5" s="44">
         <v>1</v>
@@ -5953,52 +5981,52 @@
       <c r="BH5" s="43" t="s">
         <v>161</v>
       </c>
       <c r="BI5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BJ5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BK5" s="45" t="s">
         <v>161</v>
       </c>
       <c r="BL5" s="43" t="s">
         <v>161</v>
       </c>
       <c r="BM5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BN5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BO5" s="45" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="6" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A6" s="80"/>
+    <row r="6" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A6" s="79"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="46">
         <v>1</v>
       </c>
       <c r="D6" s="47">
         <v>1</v>
       </c>
       <c r="E6" s="47">
         <v>1</v>
       </c>
       <c r="F6" s="47">
         <v>1</v>
       </c>
       <c r="G6" s="47">
         <v>1</v>
       </c>
       <c r="H6" s="46">
         <v>1</v>
       </c>
       <c r="I6" s="47">
         <v>1</v>
       </c>
       <c r="J6" s="47">
@@ -6154,52 +6182,52 @@
       <c r="BH6" s="46" t="s">
         <v>161</v>
       </c>
       <c r="BI6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BJ6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BK6" s="48" t="s">
         <v>161</v>
       </c>
       <c r="BL6" s="46" t="s">
         <v>161</v>
       </c>
       <c r="BM6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BN6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BO6" s="48" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="7" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A7" s="81" t="s">
+    <row r="7" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A7" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="49">
         <v>11</v>
       </c>
       <c r="D7" s="50">
         <v>11</v>
       </c>
       <c r="E7" s="50">
         <v>9</v>
       </c>
       <c r="F7" s="50">
         <v>9</v>
       </c>
       <c r="G7" s="50">
         <v>10</v>
       </c>
       <c r="H7" s="49">
         <v>9</v>
       </c>
       <c r="I7" s="50">
         <v>9</v>
@@ -6357,52 +6385,52 @@
       <c r="BH7" s="49" t="s">
         <v>162</v>
       </c>
       <c r="BI7" s="50" t="s">
         <v>161</v>
       </c>
       <c r="BJ7" s="50" t="s">
         <v>161</v>
       </c>
       <c r="BK7" s="51" t="s">
         <v>161</v>
       </c>
       <c r="BL7" s="49" t="s">
         <v>162</v>
       </c>
       <c r="BM7" s="50" t="s">
         <v>162</v>
       </c>
       <c r="BN7" s="50" t="s">
         <v>162</v>
       </c>
       <c r="BO7" s="51" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="8" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A8" s="80"/>
+    <row r="8" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A8" s="79"/>
       <c r="B8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="46">
         <v>10</v>
       </c>
       <c r="D8" s="47">
         <v>11</v>
       </c>
       <c r="E8" s="47">
         <v>9</v>
       </c>
       <c r="F8" s="47">
         <v>9</v>
       </c>
       <c r="G8" s="47">
         <v>9</v>
       </c>
       <c r="H8" s="46">
         <v>8</v>
       </c>
       <c r="I8" s="47">
         <v>8</v>
       </c>
       <c r="J8" s="47">
@@ -6558,52 +6586,52 @@
       <c r="BH8" s="46" t="s">
         <v>162</v>
       </c>
       <c r="BI8" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BJ8" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BK8" s="48" t="s">
         <v>161</v>
       </c>
       <c r="BL8" s="46" t="s">
         <v>162</v>
       </c>
       <c r="BM8" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BN8" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BO8" s="48" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="9" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A9" s="81" t="s">
+    <row r="9" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A9" s="78" t="s">
         <v>197</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="49">
         <v>4</v>
       </c>
       <c r="D9" s="50">
         <v>5</v>
       </c>
       <c r="E9" s="50">
         <v>8</v>
       </c>
       <c r="F9" s="50">
         <v>8</v>
       </c>
       <c r="G9" s="50">
         <v>8</v>
       </c>
       <c r="H9" s="49">
         <v>9</v>
       </c>
       <c r="I9" s="50">
         <v>10</v>
@@ -6761,52 +6789,52 @@
       <c r="BH9" s="49" t="s">
         <v>164</v>
       </c>
       <c r="BI9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BJ9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BK9" s="51" t="s">
         <v>164</v>
       </c>
       <c r="BL9" s="49" t="s">
         <v>164</v>
       </c>
       <c r="BM9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BN9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BO9" s="51" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="10" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A10" s="80"/>
+    <row r="10" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A10" s="79"/>
       <c r="B10" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="46">
         <v>4</v>
       </c>
       <c r="D10" s="47">
         <v>4</v>
       </c>
       <c r="E10" s="47">
         <v>7</v>
       </c>
       <c r="F10" s="47">
         <v>7</v>
       </c>
       <c r="G10" s="47">
         <v>7</v>
       </c>
       <c r="H10" s="46">
         <v>8</v>
       </c>
       <c r="I10" s="47">
         <v>9</v>
       </c>
       <c r="J10" s="47">
@@ -6962,52 +6990,52 @@
       <c r="BH10" s="46" t="s">
         <v>164</v>
       </c>
       <c r="BI10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BJ10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BK10" s="48" t="s">
         <v>164</v>
       </c>
       <c r="BL10" s="46" t="s">
         <v>164</v>
       </c>
       <c r="BM10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BN10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BO10" s="48" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="11" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A11" s="81" t="s">
+    <row r="11" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A11" s="78" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="49">
         <v>8</v>
       </c>
       <c r="D11" s="50">
         <v>9</v>
       </c>
       <c r="E11" s="50">
         <v>9</v>
       </c>
       <c r="F11" s="50">
         <v>9</v>
       </c>
       <c r="G11" s="50">
         <v>10</v>
       </c>
       <c r="H11" s="49">
         <v>10</v>
       </c>
       <c r="I11" s="50">
         <v>10</v>
@@ -7165,52 +7193,52 @@
       <c r="BH11" s="49" t="s">
         <v>170</v>
       </c>
       <c r="BI11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BJ11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BK11" s="51" t="s">
         <v>172</v>
       </c>
       <c r="BL11" s="49" t="s">
         <v>171</v>
       </c>
       <c r="BM11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BN11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BO11" s="51" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="12" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A12" s="80"/>
+    <row r="12" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A12" s="79"/>
       <c r="B12" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="46">
         <v>8</v>
       </c>
       <c r="D12" s="47">
         <v>8</v>
       </c>
       <c r="E12" s="47">
         <v>9</v>
       </c>
       <c r="F12" s="47">
         <v>9</v>
       </c>
       <c r="G12" s="47">
         <v>9</v>
       </c>
       <c r="H12" s="46">
         <v>9</v>
       </c>
       <c r="I12" s="47">
         <v>9</v>
       </c>
       <c r="J12" s="47">
@@ -7366,52 +7394,52 @@
       <c r="BH12" s="46" t="s">
         <v>170</v>
       </c>
       <c r="BI12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BJ12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BK12" s="48" t="s">
         <v>172</v>
       </c>
       <c r="BL12" s="46" t="s">
         <v>171</v>
       </c>
       <c r="BM12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BN12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BO12" s="48" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="13" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A13" s="82" t="s">
+    <row r="13" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A13" s="80" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="52">
         <v>24</v>
       </c>
       <c r="D13" s="53">
         <v>26</v>
       </c>
       <c r="E13" s="53">
         <v>27</v>
       </c>
       <c r="F13" s="53">
         <v>27</v>
       </c>
       <c r="G13" s="53">
         <v>29</v>
       </c>
       <c r="H13" s="49">
         <v>29</v>
       </c>
       <c r="I13" s="50">
         <v>30</v>
@@ -7569,52 +7597,52 @@
       <c r="BH13" s="49" t="s">
         <v>177</v>
       </c>
       <c r="BI13" s="50" t="s">
         <v>177</v>
       </c>
       <c r="BJ13" s="50" t="s">
         <v>177</v>
       </c>
       <c r="BK13" s="51" t="s">
         <v>178</v>
       </c>
       <c r="BL13" s="49" t="s">
         <v>178</v>
       </c>
       <c r="BM13" s="50" t="s">
         <v>178</v>
       </c>
       <c r="BN13" s="50" t="s">
         <v>178</v>
       </c>
       <c r="BO13" s="51" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="14" spans="1:67" x14ac:dyDescent="0.3">
-      <c r="A14" s="83"/>
+    <row r="14" spans="1:67" x14ac:dyDescent="0.35">
+      <c r="A14" s="81"/>
       <c r="B14" s="54" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="55">
         <v>23</v>
       </c>
       <c r="D14" s="56">
         <v>24</v>
       </c>
       <c r="E14" s="56">
         <v>26</v>
       </c>
       <c r="F14" s="56">
         <v>26</v>
       </c>
       <c r="G14" s="56">
         <v>26</v>
       </c>
       <c r="H14" s="55">
         <v>26</v>
       </c>
       <c r="I14" s="56">
         <v>27</v>
       </c>
       <c r="J14" s="56">
@@ -7770,51 +7798,51 @@
       <c r="BH14" s="55" t="s">
         <v>177</v>
       </c>
       <c r="BI14" s="56" t="s">
         <v>177</v>
       </c>
       <c r="BJ14" s="56" t="s">
         <v>177</v>
       </c>
       <c r="BK14" s="57" t="s">
         <v>178</v>
       </c>
       <c r="BL14" s="55" t="s">
         <v>178</v>
       </c>
       <c r="BM14" s="56" t="s">
         <v>178</v>
       </c>
       <c r="BN14" s="56" t="s">
         <v>178</v>
       </c>
       <c r="BO14" s="57" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="15" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="58" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>179</v>
       </c>
       <c r="C15" s="60"/>
       <c r="D15" s="61"/>
       <c r="E15" s="61"/>
       <c r="F15" s="61"/>
       <c r="G15" s="61"/>
       <c r="H15" s="60"/>
       <c r="I15" s="61"/>
       <c r="J15" s="61"/>
       <c r="K15" s="62"/>
       <c r="L15" s="60"/>
       <c r="M15" s="61"/>
       <c r="N15" s="61"/>
       <c r="O15" s="62"/>
       <c r="P15" s="60"/>
       <c r="Q15" s="61"/>
       <c r="R15" s="61"/>
       <c r="S15" s="62"/>
       <c r="T15" s="60"/>
       <c r="U15" s="61"/>
@@ -7907,192 +7935,192 @@
       <c r="BH15" s="60" t="s">
         <v>188</v>
       </c>
       <c r="BI15" s="61" t="s">
         <v>189</v>
       </c>
       <c r="BJ15" s="61" t="s">
         <v>190</v>
       </c>
       <c r="BK15" s="62" t="s">
         <v>191</v>
       </c>
       <c r="BL15" s="60" t="s">
         <v>192</v>
       </c>
       <c r="BM15" s="61" t="s">
         <v>193</v>
       </c>
       <c r="BN15" s="61" t="s">
         <v>194</v>
       </c>
       <c r="BO15" s="62" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A20" s="63" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A21" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A22" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A23" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A24" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A25" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A26" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A27" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A28" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A29" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A30" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A31" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A32" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A33" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A35" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A36" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A38" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="X3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="AZ3:BC3"/>
     <mergeCell ref="BH3:BK3"/>
     <mergeCell ref="BL3:BO3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="AF3:AI3"/>
     <mergeCell ref="AJ3:AM3"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="AR3:AU3"/>
     <mergeCell ref="AV3:AY3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="BD3:BG3"/>
+    <mergeCell ref="X3:AA3"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="AZ3:BC3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hárky</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Time series since 2009</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>