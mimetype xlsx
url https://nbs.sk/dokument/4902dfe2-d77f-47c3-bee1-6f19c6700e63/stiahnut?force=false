--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -1,76 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\EN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q2\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C74FD94E-F774-42FF-9AB5-0B9017F137FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CBF2E5E8-D189-4A39-95F2-9E9F119A49C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="15" windowWidth="29040" windowHeight="17520" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Time series since 2009" sheetId="5" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
     <sheet name="1993-2008" sheetId="7" r:id="rId3"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="442" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="444" uniqueCount="234">
   <si>
     <t>Type of bank</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>Central Bank</t>
   </si>
   <si>
     <t>a</t>
   </si>
   <si>
     <t>b</t>
   </si>
   <si>
     <t>a) number of commercial banks and branch offices of foreign banks licensed in the Slovak Republic</t>
   </si>
   <si>
     <t>b) number of commercial banks and branch offices of foreign banks operating in the Slovak Republic</t>
   </si>
   <si>
     <t>Providers of banking services on the cross-border basis</t>
   </si>
   <si>
@@ -1576,50 +1576,67 @@
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>37/</t>
   </si>
   <si>
     <t>37/ BNP PARIBAS PERSONAL FINANCE SA, Branch Office of foreign bank -  stopped to exist at 30 September 2024.</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
+  </si>
+  <si>
+    <t>VI-2026</t>
+  </si>
+  <si>
+    <r>
+      <t>38/ Privatbanka, a.s.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> , zmenila názov na Penta Bank, a.s. k 18.5.2026 v ORSR</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="General_)"/>
     <numFmt numFmtId="165" formatCode="0_)"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -2678,192 +2695,192 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{869B7B57-0360-47B4-9B29-BBADD2AF0556}">
-  <dimension ref="A1:AK75"/>
+  <dimension ref="A1:AK76"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+    <sheetView zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A60" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K75" sqref="K75"/>
+      <selection pane="bottomLeft" activeCell="A77" sqref="A77"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.54296875" style="10" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="9.08984375" style="10"/>
+    <col min="1" max="1" width="17.5703125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="11.5703125" style="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="13.42578125" style="10" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="11" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="34" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="3" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B3" s="31"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="30"/>
       <c r="G3" s="29"/>
       <c r="H3" s="29"/>
       <c r="I3" s="29"/>
       <c r="J3" s="29"/>
       <c r="K3" s="29"/>
       <c r="L3" s="29"/>
       <c r="M3" s="29"/>
       <c r="N3" s="29"/>
       <c r="O3" s="29"/>
       <c r="P3" s="29"/>
       <c r="Q3" s="29"/>
       <c r="R3" s="29"/>
       <c r="S3" s="29"/>
       <c r="T3" s="29"/>
       <c r="U3" s="29"/>
       <c r="V3" s="29"/>
       <c r="W3" s="29"/>
       <c r="X3" s="29"/>
       <c r="Y3" s="29"/>
       <c r="Z3" s="29"/>
       <c r="AA3" s="29"/>
       <c r="AB3" s="29"/>
       <c r="AC3" s="29"/>
       <c r="AD3" s="29"/>
       <c r="AE3" s="29"/>
       <c r="AF3" s="29"/>
       <c r="AG3" s="18"/>
       <c r="AH3" s="18"/>
       <c r="AI3" s="18"/>
       <c r="AJ3" s="18"/>
       <c r="AK3" s="18"/>
     </row>
-    <row r="4" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B4" s="31"/>
       <c r="C4" s="29"/>
       <c r="D4" s="29"/>
       <c r="E4" s="29"/>
       <c r="F4" s="30"/>
       <c r="G4" s="29"/>
       <c r="H4" s="29"/>
       <c r="I4" s="29"/>
       <c r="J4" s="29"/>
       <c r="K4" s="29"/>
       <c r="L4" s="29"/>
       <c r="M4" s="29"/>
       <c r="N4" s="29"/>
       <c r="O4" s="29"/>
       <c r="P4" s="29"/>
       <c r="Q4" s="29"/>
       <c r="R4" s="29"/>
       <c r="S4" s="29"/>
       <c r="T4" s="29"/>
       <c r="U4" s="29"/>
       <c r="V4" s="29"/>
       <c r="W4" s="29"/>
       <c r="X4" s="29"/>
       <c r="Y4" s="29"/>
       <c r="Z4" s="29"/>
       <c r="AA4" s="29"/>
       <c r="AB4" s="29"/>
       <c r="AC4" s="29"/>
       <c r="AD4" s="29"/>
       <c r="AE4" s="29"/>
       <c r="AF4" s="29"/>
       <c r="AG4" s="18"/>
       <c r="AH4" s="18"/>
       <c r="AI4" s="18"/>
       <c r="AJ4" s="18"/>
       <c r="AK4" s="18"/>
     </row>
-    <row r="5" spans="1:37" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:37" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="28"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
       <c r="K5" s="20"/>
       <c r="L5" s="20"/>
       <c r="M5" s="20"/>
       <c r="N5" s="20"/>
       <c r="O5" s="20"/>
       <c r="P5" s="20"/>
       <c r="Q5" s="20"/>
       <c r="R5" s="20"/>
       <c r="S5" s="20"/>
       <c r="T5" s="20"/>
       <c r="U5" s="20"/>
       <c r="V5" s="20"/>
       <c r="W5" s="20"/>
       <c r="X5" s="20"/>
       <c r="Y5" s="20"/>
       <c r="Z5" s="20"/>
       <c r="AA5" s="20"/>
       <c r="AB5" s="20"/>
       <c r="AC5" s="20"/>
       <c r="AD5" s="20"/>
       <c r="AE5" s="20"/>
       <c r="AF5" s="20"/>
       <c r="AG5" s="19"/>
       <c r="AH5" s="19"/>
       <c r="AI5" s="19"/>
       <c r="AJ5" s="19"/>
       <c r="AK5" s="18"/>
     </row>
-    <row r="6" spans="1:37" ht="39.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:37" ht="39" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="27" t="s">
         <v>98</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="26" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>96</v>
       </c>
       <c r="E6" s="26" t="s">
         <v>95</v>
       </c>
       <c r="F6" s="25" t="s">
         <v>94</v>
       </c>
       <c r="G6" s="64" t="s">
         <v>93</v>
       </c>
       <c r="H6" s="20"/>
       <c r="I6" s="20"/>
       <c r="J6" s="20"/>
       <c r="K6" s="20"/>
@@ -2872,51 +2889,51 @@
       <c r="N6" s="20"/>
       <c r="O6" s="20"/>
       <c r="P6" s="20"/>
       <c r="Q6" s="20"/>
       <c r="R6" s="20"/>
       <c r="S6" s="20"/>
       <c r="T6" s="20"/>
       <c r="U6" s="20"/>
       <c r="V6" s="20"/>
       <c r="W6" s="20"/>
       <c r="X6" s="20"/>
       <c r="Y6" s="20"/>
       <c r="Z6" s="20"/>
       <c r="AA6" s="20"/>
       <c r="AB6" s="20"/>
       <c r="AC6" s="20"/>
       <c r="AD6" s="20"/>
       <c r="AE6" s="20"/>
       <c r="AF6" s="20"/>
       <c r="AG6" s="19"/>
       <c r="AH6" s="19"/>
       <c r="AI6" s="19"/>
       <c r="AJ6" s="19"/>
       <c r="AK6" s="18"/>
     </row>
-    <row r="7" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A7" s="24" t="s">
         <v>92</v>
       </c>
       <c r="B7" s="23">
         <v>1</v>
       </c>
       <c r="C7" s="23">
         <v>2</v>
       </c>
       <c r="D7" s="23">
         <v>14</v>
       </c>
       <c r="E7" s="23">
         <v>10</v>
       </c>
       <c r="F7" s="22">
         <v>27</v>
       </c>
       <c r="G7" s="65" t="s">
         <v>91</v>
       </c>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="20"/>
       <c r="K7" s="20"/>
@@ -2925,51 +2942,51 @@
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
       <c r="P7" s="20"/>
       <c r="Q7" s="20"/>
       <c r="R7" s="20"/>
       <c r="S7" s="20"/>
       <c r="T7" s="20"/>
       <c r="U7" s="20"/>
       <c r="V7" s="20"/>
       <c r="W7" s="20"/>
       <c r="X7" s="20"/>
       <c r="Y7" s="20"/>
       <c r="Z7" s="20"/>
       <c r="AA7" s="20"/>
       <c r="AB7" s="20"/>
       <c r="AC7" s="20"/>
       <c r="AD7" s="20"/>
       <c r="AE7" s="20"/>
       <c r="AF7" s="20"/>
       <c r="AG7" s="19"/>
       <c r="AH7" s="19"/>
       <c r="AI7" s="19"/>
       <c r="AJ7" s="19"/>
       <c r="AK7" s="18"/>
     </row>
-    <row r="8" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A8" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B8" s="13">
         <v>1</v>
       </c>
       <c r="C8" s="13">
         <v>2</v>
       </c>
       <c r="D8" s="13">
         <v>14</v>
       </c>
       <c r="E8" s="13">
         <v>11</v>
       </c>
       <c r="F8" s="16">
         <v>28</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>89</v>
       </c>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
@@ -2978,153 +2995,153 @@
       <c r="N8" s="19"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="19"/>
       <c r="AA8" s="19"/>
       <c r="AB8" s="19"/>
       <c r="AC8" s="19"/>
       <c r="AD8" s="19"/>
       <c r="AE8" s="19"/>
       <c r="AF8" s="19"/>
       <c r="AG8" s="19"/>
       <c r="AH8" s="19"/>
       <c r="AI8" s="19"/>
       <c r="AJ8" s="19"/>
       <c r="AK8" s="18"/>
     </row>
-    <row r="9" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A9" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="13">
         <v>1</v>
       </c>
       <c r="C9" s="13">
         <v>2</v>
       </c>
       <c r="D9" s="13">
         <v>13</v>
       </c>
       <c r="E9" s="13">
         <v>11</v>
       </c>
       <c r="F9" s="16">
         <v>27</v>
       </c>
       <c r="G9" s="67"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="19"/>
       <c r="K9" s="19"/>
       <c r="L9" s="19"/>
       <c r="M9" s="19"/>
       <c r="N9" s="19"/>
       <c r="O9" s="19"/>
       <c r="P9" s="19"/>
       <c r="Q9" s="19"/>
       <c r="R9" s="19"/>
       <c r="S9" s="19"/>
       <c r="T9" s="19"/>
       <c r="U9" s="19"/>
       <c r="V9" s="19"/>
       <c r="W9" s="19"/>
       <c r="X9" s="19"/>
       <c r="Y9" s="19"/>
       <c r="Z9" s="19"/>
       <c r="AA9" s="19"/>
       <c r="AB9" s="19"/>
       <c r="AC9" s="19"/>
       <c r="AD9" s="19"/>
       <c r="AE9" s="19"/>
       <c r="AF9" s="19"/>
       <c r="AG9" s="19"/>
       <c r="AH9" s="19"/>
       <c r="AI9" s="19"/>
       <c r="AJ9" s="19"/>
       <c r="AK9" s="18"/>
     </row>
-    <row r="10" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A10" s="17" t="s">
         <v>87</v>
       </c>
       <c r="B10" s="13">
         <v>1</v>
       </c>
       <c r="C10" s="13">
         <v>2</v>
       </c>
       <c r="D10" s="13">
         <v>13</v>
       </c>
       <c r="E10" s="13">
         <v>11</v>
       </c>
       <c r="F10" s="16">
         <v>27</v>
       </c>
       <c r="G10" s="67"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="19"/>
       <c r="K10" s="19"/>
       <c r="L10" s="19"/>
       <c r="M10" s="19"/>
       <c r="N10" s="19"/>
       <c r="O10" s="19"/>
       <c r="P10" s="19"/>
       <c r="Q10" s="19"/>
       <c r="R10" s="19"/>
       <c r="S10" s="19"/>
       <c r="T10" s="19"/>
       <c r="U10" s="19"/>
       <c r="V10" s="19"/>
       <c r="W10" s="19"/>
       <c r="X10" s="19"/>
       <c r="Y10" s="19"/>
       <c r="Z10" s="19"/>
       <c r="AA10" s="19"/>
       <c r="AB10" s="19"/>
       <c r="AC10" s="19"/>
       <c r="AD10" s="19"/>
       <c r="AE10" s="19"/>
       <c r="AF10" s="19"/>
       <c r="AG10" s="19"/>
       <c r="AH10" s="19"/>
       <c r="AI10" s="19"/>
       <c r="AJ10" s="19"/>
       <c r="AK10" s="18"/>
     </row>
-    <row r="11" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A11" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B11" s="13">
         <v>1</v>
       </c>
       <c r="C11" s="13">
         <v>2</v>
       </c>
       <c r="D11" s="13">
         <v>13</v>
       </c>
       <c r="E11" s="13">
         <v>12</v>
       </c>
       <c r="F11" s="16">
         <v>28</v>
       </c>
       <c r="G11" s="67" t="s">
         <v>85</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19"/>
@@ -3133,102 +3150,102 @@
       <c r="N11" s="19"/>
       <c r="O11" s="19"/>
       <c r="P11" s="19"/>
       <c r="Q11" s="19"/>
       <c r="R11" s="19"/>
       <c r="S11" s="19"/>
       <c r="T11" s="19"/>
       <c r="U11" s="19"/>
       <c r="V11" s="19"/>
       <c r="W11" s="19"/>
       <c r="X11" s="19"/>
       <c r="Y11" s="19"/>
       <c r="Z11" s="19"/>
       <c r="AA11" s="19"/>
       <c r="AB11" s="19"/>
       <c r="AC11" s="19"/>
       <c r="AD11" s="19"/>
       <c r="AE11" s="19"/>
       <c r="AF11" s="19"/>
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19"/>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="21"/>
     </row>
-    <row r="12" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A12" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B12" s="13">
         <v>1</v>
       </c>
       <c r="C12" s="13">
         <v>2</v>
       </c>
       <c r="D12" s="13">
         <v>13</v>
       </c>
       <c r="E12" s="13">
         <v>12</v>
       </c>
       <c r="F12" s="16">
         <v>28</v>
       </c>
       <c r="G12" s="67"/>
       <c r="H12" s="19"/>
       <c r="I12" s="19"/>
       <c r="J12" s="19"/>
       <c r="K12" s="19"/>
       <c r="L12" s="19"/>
       <c r="M12" s="19"/>
       <c r="N12" s="19"/>
       <c r="O12" s="19"/>
       <c r="P12" s="19"/>
       <c r="Q12" s="19"/>
       <c r="R12" s="19"/>
       <c r="S12" s="19"/>
       <c r="T12" s="19"/>
       <c r="U12" s="19"/>
       <c r="V12" s="19"/>
       <c r="W12" s="19"/>
       <c r="X12" s="19"/>
       <c r="Y12" s="19"/>
       <c r="Z12" s="19"/>
       <c r="AA12" s="19"/>
       <c r="AB12" s="19"/>
       <c r="AC12" s="19"/>
       <c r="AD12" s="19"/>
       <c r="AE12" s="19"/>
       <c r="AF12" s="19"/>
       <c r="AG12" s="19"/>
       <c r="AH12" s="19"/>
       <c r="AI12" s="19"/>
       <c r="AJ12" s="19"/>
       <c r="AK12" s="18"/>
     </row>
-    <row r="13" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A13" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="13">
         <v>1</v>
       </c>
       <c r="C13" s="13">
         <v>2</v>
       </c>
       <c r="D13" s="13">
         <v>13</v>
       </c>
       <c r="E13" s="13">
         <v>13</v>
       </c>
       <c r="F13" s="16">
         <v>29</v>
       </c>
       <c r="G13" s="67" t="s">
         <v>82</v>
       </c>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
@@ -3237,51 +3254,51 @@
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="19"/>
       <c r="Y13" s="19"/>
       <c r="Z13" s="19"/>
       <c r="AA13" s="19"/>
       <c r="AB13" s="19"/>
       <c r="AC13" s="19"/>
       <c r="AD13" s="19"/>
       <c r="AE13" s="19"/>
       <c r="AF13" s="19"/>
       <c r="AG13" s="19"/>
       <c r="AH13" s="19"/>
       <c r="AI13" s="19"/>
       <c r="AJ13" s="19"/>
       <c r="AK13" s="18"/>
     </row>
-    <row r="14" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A14" s="17" t="s">
         <v>81</v>
       </c>
       <c r="B14" s="13">
         <v>1</v>
       </c>
       <c r="C14" s="13">
         <v>2</v>
       </c>
       <c r="D14" s="13">
         <v>13</v>
       </c>
       <c r="E14" s="13">
         <v>14</v>
       </c>
       <c r="F14" s="16">
         <v>30</v>
       </c>
       <c r="G14" s="67" t="s">
         <v>80</v>
       </c>
       <c r="H14" s="19"/>
       <c r="I14" s="19"/>
       <c r="J14" s="19"/>
       <c r="K14" s="19"/>
@@ -3290,51 +3307,51 @@
       <c r="N14" s="19"/>
       <c r="O14" s="19"/>
       <c r="P14" s="19"/>
       <c r="Q14" s="19"/>
       <c r="R14" s="19"/>
       <c r="S14" s="19"/>
       <c r="T14" s="19"/>
       <c r="U14" s="19"/>
       <c r="V14" s="19"/>
       <c r="W14" s="19"/>
       <c r="X14" s="19"/>
       <c r="Y14" s="19"/>
       <c r="Z14" s="19"/>
       <c r="AA14" s="19"/>
       <c r="AB14" s="19"/>
       <c r="AC14" s="19"/>
       <c r="AD14" s="19"/>
       <c r="AE14" s="19"/>
       <c r="AF14" s="19"/>
       <c r="AG14" s="19"/>
       <c r="AH14" s="19"/>
       <c r="AI14" s="19"/>
       <c r="AJ14" s="19"/>
       <c r="AK14" s="18"/>
     </row>
-    <row r="15" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A15" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B15" s="13">
         <v>1</v>
       </c>
       <c r="C15" s="13">
         <v>2</v>
       </c>
       <c r="D15" s="13">
         <v>12</v>
       </c>
       <c r="E15" s="13">
         <v>16</v>
       </c>
       <c r="F15" s="16">
         <v>31</v>
       </c>
       <c r="G15" s="67" t="s">
         <v>78</v>
       </c>
       <c r="H15" s="19"/>
       <c r="I15" s="19"/>
       <c r="J15" s="19"/>
       <c r="K15" s="19"/>
@@ -3343,51 +3360,51 @@
       <c r="N15" s="19"/>
       <c r="O15" s="19"/>
       <c r="P15" s="19"/>
       <c r="Q15" s="19"/>
       <c r="R15" s="19"/>
       <c r="S15" s="19"/>
       <c r="T15" s="19"/>
       <c r="U15" s="19"/>
       <c r="V15" s="19"/>
       <c r="W15" s="19"/>
       <c r="X15" s="19"/>
       <c r="Y15" s="19"/>
       <c r="Z15" s="19"/>
       <c r="AA15" s="19"/>
       <c r="AB15" s="19"/>
       <c r="AC15" s="19"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="19"/>
       <c r="AF15" s="19"/>
       <c r="AG15" s="19"/>
       <c r="AH15" s="19"/>
       <c r="AI15" s="19"/>
       <c r="AJ15" s="19"/>
       <c r="AK15" s="18"/>
     </row>
-    <row r="16" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A16" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B16" s="13">
         <v>1</v>
       </c>
       <c r="C16" s="13">
         <v>2</v>
       </c>
       <c r="D16" s="13">
         <v>12</v>
       </c>
       <c r="E16" s="13">
         <v>17</v>
       </c>
       <c r="F16" s="16">
         <v>32</v>
       </c>
       <c r="G16" s="68" t="s">
         <v>76</v>
       </c>
       <c r="H16" s="19"/>
       <c r="I16" s="19"/>
       <c r="J16" s="19"/>
       <c r="K16" s="19"/>
@@ -3396,153 +3413,153 @@
       <c r="N16" s="19"/>
       <c r="O16" s="19"/>
       <c r="P16" s="19"/>
       <c r="Q16" s="19"/>
       <c r="R16" s="19"/>
       <c r="S16" s="19"/>
       <c r="T16" s="19"/>
       <c r="U16" s="19"/>
       <c r="V16" s="19"/>
       <c r="W16" s="19"/>
       <c r="X16" s="19"/>
       <c r="Y16" s="19"/>
       <c r="Z16" s="19"/>
       <c r="AA16" s="19"/>
       <c r="AB16" s="19"/>
       <c r="AC16" s="19"/>
       <c r="AD16" s="19"/>
       <c r="AE16" s="19"/>
       <c r="AF16" s="19"/>
       <c r="AG16" s="19"/>
       <c r="AH16" s="19"/>
       <c r="AI16" s="19"/>
       <c r="AJ16" s="19"/>
       <c r="AK16" s="18"/>
     </row>
-    <row r="17" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A17" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B17" s="13">
         <v>1</v>
       </c>
       <c r="C17" s="13">
         <v>2</v>
       </c>
       <c r="D17" s="13">
         <v>12</v>
       </c>
       <c r="E17" s="13">
         <v>17</v>
       </c>
       <c r="F17" s="16">
         <v>32</v>
       </c>
       <c r="G17" s="67"/>
       <c r="H17" s="19"/>
       <c r="I17" s="19"/>
       <c r="J17" s="19"/>
       <c r="K17" s="19"/>
       <c r="L17" s="19"/>
       <c r="M17" s="19"/>
       <c r="N17" s="19"/>
       <c r="O17" s="19"/>
       <c r="P17" s="19"/>
       <c r="Q17" s="19"/>
       <c r="R17" s="19"/>
       <c r="S17" s="19"/>
       <c r="T17" s="19"/>
       <c r="U17" s="19"/>
       <c r="V17" s="19"/>
       <c r="W17" s="19"/>
       <c r="X17" s="19"/>
       <c r="Y17" s="19"/>
       <c r="Z17" s="19"/>
       <c r="AA17" s="19"/>
       <c r="AB17" s="19"/>
       <c r="AC17" s="19"/>
       <c r="AD17" s="19"/>
       <c r="AE17" s="19"/>
       <c r="AF17" s="19"/>
       <c r="AG17" s="19"/>
       <c r="AH17" s="19"/>
       <c r="AI17" s="19"/>
       <c r="AJ17" s="19"/>
       <c r="AK17" s="18"/>
     </row>
-    <row r="18" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A18" s="17" t="s">
         <v>74</v>
       </c>
       <c r="B18" s="13">
         <v>1</v>
       </c>
       <c r="C18" s="13">
         <v>2</v>
       </c>
       <c r="D18" s="13">
         <v>12</v>
       </c>
       <c r="E18" s="13">
         <v>17</v>
       </c>
       <c r="F18" s="16">
         <v>32</v>
       </c>
       <c r="G18" s="67"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
       <c r="R18" s="19"/>
       <c r="S18" s="19"/>
       <c r="T18" s="19"/>
       <c r="U18" s="19"/>
       <c r="V18" s="19"/>
       <c r="W18" s="19"/>
       <c r="X18" s="19"/>
       <c r="Y18" s="19"/>
       <c r="Z18" s="19"/>
       <c r="AA18" s="19"/>
       <c r="AB18" s="19"/>
       <c r="AC18" s="19"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="19"/>
       <c r="AF18" s="19"/>
       <c r="AG18" s="19"/>
       <c r="AH18" s="19"/>
       <c r="AI18" s="19"/>
       <c r="AJ18" s="19"/>
       <c r="AK18" s="18"/>
     </row>
-    <row r="19" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A19" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B19" s="13">
         <v>1</v>
       </c>
       <c r="C19" s="13">
         <v>2</v>
       </c>
       <c r="D19" s="13">
         <v>12</v>
       </c>
       <c r="E19" s="13">
         <v>16</v>
       </c>
       <c r="F19" s="16">
         <v>31</v>
       </c>
       <c r="G19" s="67" t="s">
         <v>72</v>
       </c>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
@@ -3551,102 +3568,102 @@
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
       <c r="Z19" s="19"/>
       <c r="AA19" s="19"/>
       <c r="AB19" s="19"/>
       <c r="AC19" s="19"/>
       <c r="AD19" s="19"/>
       <c r="AE19" s="19"/>
       <c r="AF19" s="19"/>
       <c r="AG19" s="20"/>
       <c r="AH19" s="20"/>
       <c r="AI19" s="20"/>
       <c r="AJ19" s="20"/>
       <c r="AK19" s="18"/>
     </row>
-    <row r="20" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A20" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B20" s="13">
         <v>1</v>
       </c>
       <c r="C20" s="13">
         <v>2</v>
       </c>
       <c r="D20" s="13">
         <v>12</v>
       </c>
       <c r="E20" s="13">
         <v>16</v>
       </c>
       <c r="F20" s="16">
         <v>31</v>
       </c>
       <c r="G20" s="67"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="19"/>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="R20" s="19"/>
       <c r="S20" s="19"/>
       <c r="T20" s="19"/>
       <c r="U20" s="19"/>
       <c r="V20" s="19"/>
       <c r="W20" s="19"/>
       <c r="X20" s="19"/>
       <c r="Y20" s="19"/>
       <c r="Z20" s="19"/>
       <c r="AA20" s="19"/>
       <c r="AB20" s="19"/>
       <c r="AC20" s="19"/>
       <c r="AD20" s="19"/>
       <c r="AE20" s="19"/>
       <c r="AF20" s="19"/>
       <c r="AG20" s="19"/>
       <c r="AH20" s="19"/>
       <c r="AI20" s="19"/>
       <c r="AJ20" s="19"/>
       <c r="AK20" s="18"/>
     </row>
-    <row r="21" spans="1:37" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:37" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A21" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="13">
         <v>1</v>
       </c>
       <c r="C21" s="13">
         <v>2</v>
       </c>
       <c r="D21" s="13">
         <v>12</v>
       </c>
       <c r="E21" s="13">
         <v>16</v>
       </c>
       <c r="F21" s="16">
         <v>31</v>
       </c>
       <c r="G21" s="67" t="s">
         <v>69</v>
       </c>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
@@ -3655,1872 +3672,1898 @@
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="R21" s="19"/>
       <c r="S21" s="19"/>
       <c r="T21" s="19"/>
       <c r="U21" s="19"/>
       <c r="V21" s="19"/>
       <c r="W21" s="19"/>
       <c r="X21" s="19"/>
       <c r="Y21" s="19"/>
       <c r="Z21" s="19"/>
       <c r="AA21" s="19"/>
       <c r="AB21" s="19"/>
       <c r="AC21" s="19"/>
       <c r="AD21" s="19"/>
       <c r="AE21" s="19"/>
       <c r="AF21" s="19"/>
       <c r="AG21" s="19"/>
       <c r="AH21" s="19"/>
       <c r="AI21" s="19"/>
       <c r="AJ21" s="19"/>
       <c r="AK21" s="18"/>
     </row>
-    <row r="22" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A22" s="17" t="s">
         <v>68</v>
       </c>
       <c r="B22" s="13">
         <v>1</v>
       </c>
       <c r="C22" s="13">
         <v>2</v>
       </c>
       <c r="D22" s="13">
         <v>12</v>
       </c>
       <c r="E22" s="13">
         <v>14</v>
       </c>
       <c r="F22" s="16">
         <v>29</v>
       </c>
       <c r="G22" s="67" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="23" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A23" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B23" s="13">
         <v>1</v>
       </c>
       <c r="C23" s="13">
         <v>2</v>
       </c>
       <c r="D23" s="13">
         <v>12</v>
       </c>
       <c r="E23" s="13">
         <v>14</v>
       </c>
       <c r="F23" s="16">
         <v>29</v>
       </c>
       <c r="G23" s="67" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A24" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="13">
         <v>1</v>
       </c>
       <c r="C24" s="13">
         <v>2</v>
       </c>
       <c r="D24" s="13">
         <v>12</v>
       </c>
       <c r="E24" s="13">
         <v>14</v>
       </c>
       <c r="F24" s="16">
         <v>29</v>
       </c>
       <c r="G24" s="67"/>
     </row>
-    <row r="25" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A25" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B25" s="13">
         <v>1</v>
       </c>
       <c r="C25" s="13">
         <v>2</v>
       </c>
       <c r="D25" s="13">
         <v>12</v>
       </c>
       <c r="E25" s="13">
         <v>15</v>
       </c>
       <c r="F25" s="16">
         <v>30</v>
       </c>
       <c r="G25" s="67" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="26" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A26" s="17" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="13">
         <v>1</v>
       </c>
       <c r="C26" s="13">
         <v>2</v>
       </c>
       <c r="D26" s="13">
         <v>11</v>
       </c>
       <c r="E26" s="13">
         <v>15</v>
       </c>
       <c r="F26" s="16">
         <v>29</v>
       </c>
       <c r="G26" s="67" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="27" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A27" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B27" s="13">
         <v>1</v>
       </c>
       <c r="C27" s="13">
         <v>2</v>
       </c>
       <c r="D27" s="13">
         <v>11</v>
       </c>
       <c r="E27" s="13">
         <v>15</v>
       </c>
       <c r="F27" s="16">
         <v>29</v>
       </c>
       <c r="G27" s="67"/>
     </row>
-    <row r="28" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="13">
         <v>1</v>
       </c>
       <c r="C28" s="13">
         <v>2</v>
       </c>
       <c r="D28" s="13">
         <v>11</v>
       </c>
       <c r="E28" s="13">
         <v>15</v>
       </c>
       <c r="F28" s="16">
         <v>29</v>
       </c>
       <c r="G28" s="67"/>
     </row>
-    <row r="29" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A29" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B29" s="13">
         <v>1</v>
       </c>
       <c r="C29" s="13">
         <v>2</v>
       </c>
       <c r="D29" s="13">
         <v>11</v>
       </c>
       <c r="E29" s="13">
         <v>15</v>
       </c>
       <c r="F29" s="16">
         <v>29</v>
       </c>
       <c r="G29" s="67"/>
     </row>
-    <row r="30" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A30" s="17" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="13">
         <v>1</v>
       </c>
       <c r="C30" s="13">
         <v>2</v>
       </c>
       <c r="D30" s="13">
         <v>11</v>
       </c>
       <c r="E30" s="13">
         <v>15</v>
       </c>
       <c r="F30" s="16">
         <v>29</v>
       </c>
       <c r="G30" s="67"/>
     </row>
-    <row r="31" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A31" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="13">
         <v>1</v>
       </c>
       <c r="C31" s="13">
         <v>2</v>
       </c>
       <c r="D31" s="13">
         <v>11</v>
       </c>
       <c r="E31" s="13">
         <v>15</v>
       </c>
       <c r="F31" s="16">
         <v>29</v>
       </c>
       <c r="G31" s="67"/>
     </row>
-    <row r="32" spans="1:37" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:37" x14ac:dyDescent="0.25">
       <c r="A32" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="13">
         <v>1</v>
       </c>
       <c r="C32" s="13">
         <v>2</v>
       </c>
       <c r="D32" s="13">
         <v>11</v>
       </c>
       <c r="E32" s="13">
         <v>14</v>
       </c>
       <c r="F32" s="16">
         <v>28</v>
       </c>
       <c r="G32" s="67" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="13">
         <v>1</v>
       </c>
       <c r="C33" s="13">
         <v>2</v>
       </c>
       <c r="D33" s="13">
         <v>11</v>
       </c>
       <c r="E33" s="13">
         <v>14</v>
       </c>
       <c r="F33" s="16">
         <v>28</v>
       </c>
       <c r="G33" s="67"/>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" s="17" t="s">
         <v>51</v>
       </c>
       <c r="B34" s="13">
         <v>1</v>
       </c>
       <c r="C34" s="13">
         <v>2</v>
       </c>
       <c r="D34" s="13">
         <v>11</v>
       </c>
       <c r="E34" s="13">
         <v>14</v>
       </c>
       <c r="F34" s="16">
         <v>28</v>
       </c>
       <c r="G34" s="67"/>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B35" s="13">
         <v>1</v>
       </c>
       <c r="C35" s="13">
         <v>2</v>
       </c>
       <c r="D35" s="13">
         <v>11</v>
       </c>
       <c r="E35" s="13">
         <v>14</v>
       </c>
       <c r="F35" s="16">
         <v>28</v>
       </c>
       <c r="G35" s="67"/>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="13">
         <v>1</v>
       </c>
       <c r="C36" s="13">
         <v>2</v>
       </c>
       <c r="D36" s="13">
         <v>11</v>
       </c>
       <c r="E36" s="13">
         <v>14</v>
       </c>
       <c r="F36" s="16">
         <v>28</v>
       </c>
       <c r="G36" s="67"/>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B37" s="13">
         <v>1</v>
       </c>
       <c r="C37" s="13">
         <v>2</v>
       </c>
       <c r="D37" s="13">
         <v>11</v>
       </c>
       <c r="E37" s="13">
         <v>15</v>
       </c>
       <c r="F37" s="16">
         <v>29</v>
       </c>
       <c r="G37" s="67" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" s="17" t="s">
         <v>46</v>
       </c>
       <c r="B38" s="13">
         <v>1</v>
       </c>
       <c r="C38" s="13">
         <v>2</v>
       </c>
       <c r="D38" s="13">
         <v>11</v>
       </c>
       <c r="E38" s="13">
         <v>15</v>
       </c>
       <c r="F38" s="16">
         <v>29</v>
       </c>
       <c r="G38" s="67"/>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B39" s="13">
         <v>1</v>
       </c>
       <c r="C39" s="13">
         <v>2</v>
       </c>
       <c r="D39" s="13">
         <v>11</v>
       </c>
       <c r="E39" s="13">
         <v>15</v>
       </c>
       <c r="F39" s="16">
         <v>29</v>
       </c>
       <c r="G39" s="67"/>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="13">
         <v>1</v>
       </c>
       <c r="C40" s="13">
         <v>2</v>
       </c>
       <c r="D40" s="13">
         <v>11</v>
       </c>
       <c r="E40" s="13">
         <v>15</v>
       </c>
       <c r="F40" s="16">
         <v>29</v>
       </c>
       <c r="G40" s="67" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="13">
         <v>1</v>
       </c>
       <c r="C41" s="13">
         <v>2</v>
       </c>
       <c r="D41" s="13">
         <v>10</v>
       </c>
       <c r="E41" s="13">
         <v>14</v>
       </c>
       <c r="F41" s="16">
         <v>27</v>
       </c>
       <c r="G41" s="67" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" s="17" t="s">
         <v>40</v>
       </c>
       <c r="B42" s="13">
         <v>1</v>
       </c>
       <c r="C42" s="13">
         <v>2</v>
       </c>
       <c r="D42" s="13">
         <v>10</v>
       </c>
       <c r="E42" s="13">
         <v>14</v>
       </c>
       <c r="F42" s="16">
         <v>27</v>
       </c>
       <c r="G42" s="67"/>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="17" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="13">
         <v>1</v>
       </c>
       <c r="C43" s="13">
         <v>2</v>
       </c>
       <c r="D43" s="13">
         <v>10</v>
       </c>
       <c r="E43" s="13">
         <v>14</v>
       </c>
       <c r="F43" s="16">
         <v>27</v>
       </c>
       <c r="G43" s="67"/>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="17" t="s">
         <v>38</v>
       </c>
       <c r="B44" s="13">
         <v>1</v>
       </c>
       <c r="C44" s="13">
         <v>2</v>
       </c>
       <c r="D44" s="13">
         <v>10</v>
       </c>
       <c r="E44" s="13">
         <v>15</v>
       </c>
       <c r="F44" s="16">
         <v>28</v>
       </c>
       <c r="G44" s="67" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="17" t="s">
         <v>36</v>
       </c>
       <c r="B45" s="13">
         <v>1</v>
       </c>
       <c r="C45" s="13">
         <v>2</v>
       </c>
       <c r="D45" s="13">
         <v>10</v>
       </c>
       <c r="E45" s="13">
         <v>15</v>
       </c>
       <c r="F45" s="16">
         <v>28</v>
       </c>
       <c r="G45" s="67"/>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="17" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="13">
         <v>1</v>
       </c>
       <c r="C46" s="13">
         <v>2</v>
       </c>
       <c r="D46" s="13">
         <v>10</v>
       </c>
       <c r="E46" s="13">
         <v>15</v>
       </c>
       <c r="F46" s="16">
         <v>28</v>
       </c>
       <c r="G46" s="67"/>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="13">
         <v>1</v>
       </c>
       <c r="C47" s="13">
         <v>2</v>
       </c>
       <c r="D47" s="13">
         <v>10</v>
       </c>
       <c r="E47" s="13">
         <v>15</v>
       </c>
       <c r="F47" s="16">
         <v>28</v>
       </c>
       <c r="G47" s="67"/>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="17" t="s">
         <v>33</v>
       </c>
       <c r="B48" s="13">
         <v>1</v>
       </c>
       <c r="C48" s="13">
         <v>2</v>
       </c>
       <c r="D48" s="13">
         <v>10</v>
       </c>
       <c r="E48" s="13">
         <v>15</v>
       </c>
       <c r="F48" s="16">
         <v>28</v>
       </c>
       <c r="G48" s="67"/>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="17" t="s">
         <v>32</v>
       </c>
       <c r="B49" s="13">
         <v>1</v>
       </c>
       <c r="C49" s="13">
         <v>2</v>
       </c>
       <c r="D49" s="13">
         <v>10</v>
       </c>
       <c r="E49" s="13">
         <v>15</v>
       </c>
       <c r="F49" s="16">
         <v>28</v>
       </c>
       <c r="G49" s="67"/>
     </row>
-    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="17" t="s">
         <v>31</v>
       </c>
       <c r="B50" s="13">
         <v>1</v>
       </c>
       <c r="C50" s="13">
         <v>2</v>
       </c>
       <c r="D50" s="13">
         <v>10</v>
       </c>
       <c r="E50" s="13">
         <v>15</v>
       </c>
       <c r="F50" s="16">
         <v>28</v>
       </c>
       <c r="G50" s="67"/>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="17" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="13">
         <v>1</v>
       </c>
       <c r="C51" s="13">
         <v>2</v>
       </c>
       <c r="D51" s="13">
         <v>10</v>
       </c>
       <c r="E51" s="13">
         <v>15</v>
       </c>
       <c r="F51" s="16">
         <v>28</v>
       </c>
       <c r="G51" s="67"/>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="17" t="s">
         <v>29</v>
       </c>
       <c r="B52" s="13">
         <v>1</v>
       </c>
       <c r="C52" s="13">
         <v>2</v>
       </c>
       <c r="D52" s="13">
         <v>10</v>
       </c>
       <c r="E52" s="13">
         <v>15</v>
       </c>
       <c r="F52" s="16">
         <v>28</v>
       </c>
       <c r="G52" s="67"/>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="17" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="13">
         <v>1</v>
       </c>
       <c r="C53" s="13">
         <v>2</v>
       </c>
       <c r="D53" s="13">
         <v>10</v>
       </c>
       <c r="E53" s="13">
         <v>15</v>
       </c>
       <c r="F53" s="16">
         <v>28</v>
       </c>
       <c r="G53" s="67"/>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" s="17" t="s">
         <v>27</v>
       </c>
       <c r="B54" s="13">
         <v>1</v>
       </c>
       <c r="C54" s="13">
         <v>2</v>
       </c>
       <c r="D54" s="13">
         <v>10</v>
       </c>
       <c r="E54" s="13">
         <v>15</v>
       </c>
       <c r="F54" s="16">
         <v>28</v>
       </c>
       <c r="G54" s="67"/>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B55" s="13">
         <v>1</v>
       </c>
       <c r="C55" s="13">
         <v>2</v>
       </c>
       <c r="D55" s="13">
         <v>10</v>
       </c>
       <c r="E55" s="13">
         <v>15</v>
       </c>
       <c r="F55" s="15">
         <v>28</v>
       </c>
       <c r="G55" s="69" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B56" s="13">
         <v>1</v>
       </c>
       <c r="C56" s="13">
         <v>2</v>
       </c>
       <c r="D56" s="13">
         <v>10</v>
       </c>
       <c r="E56" s="13">
         <v>15</v>
       </c>
       <c r="F56" s="15">
         <v>28</v>
       </c>
       <c r="G56" s="69"/>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B57" s="13">
         <v>1</v>
       </c>
       <c r="C57" s="13">
         <v>2</v>
       </c>
       <c r="D57" s="13">
         <v>10</v>
       </c>
       <c r="E57" s="13">
         <v>15</v>
       </c>
       <c r="F57" s="15">
         <v>28</v>
       </c>
       <c r="G57" s="69" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B58" s="13">
         <v>1</v>
       </c>
       <c r="C58" s="13">
         <v>2</v>
       </c>
       <c r="D58" s="13">
         <v>9</v>
       </c>
       <c r="E58" s="13">
         <v>15</v>
       </c>
       <c r="F58" s="15">
         <v>27</v>
       </c>
       <c r="G58" s="69" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B59" s="13">
         <v>1</v>
       </c>
       <c r="C59" s="13">
         <v>2</v>
       </c>
       <c r="D59" s="13">
         <v>9</v>
       </c>
       <c r="E59" s="13">
         <v>15</v>
       </c>
       <c r="F59" s="15">
         <v>27</v>
       </c>
       <c r="G59" s="69"/>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B60" s="13">
         <v>1</v>
       </c>
       <c r="C60" s="13">
         <v>2</v>
       </c>
       <c r="D60" s="13">
         <v>9</v>
       </c>
       <c r="E60" s="13">
         <v>15</v>
       </c>
       <c r="F60" s="15">
         <v>27</v>
       </c>
       <c r="G60" s="69"/>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="13">
         <v>1</v>
       </c>
       <c r="C61" s="13">
         <v>2</v>
       </c>
       <c r="D61" s="13">
         <v>9</v>
       </c>
       <c r="E61" s="13">
         <v>14</v>
       </c>
       <c r="F61" s="15">
         <v>26</v>
       </c>
       <c r="G61" s="69" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="62" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:7" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="13">
         <v>1</v>
       </c>
       <c r="C62" s="13">
         <v>2</v>
       </c>
       <c r="D62" s="13">
         <v>9</v>
       </c>
       <c r="E62" s="13">
         <v>14</v>
       </c>
       <c r="F62" s="15">
         <v>26</v>
       </c>
       <c r="G62" s="69" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="63" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:7" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="13">
         <v>1</v>
       </c>
       <c r="C63" s="13">
         <v>2</v>
       </c>
       <c r="D63" s="13">
         <v>9</v>
       </c>
       <c r="E63" s="13">
         <v>14</v>
       </c>
       <c r="F63" s="15">
         <v>26</v>
       </c>
       <c r="G63" s="69" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="64" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:7" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B64" s="13">
         <v>1</v>
       </c>
       <c r="C64" s="13">
         <v>2</v>
       </c>
       <c r="D64" s="13">
         <v>9</v>
       </c>
       <c r="E64" s="13">
         <v>14</v>
       </c>
       <c r="F64" s="15">
         <v>26</v>
       </c>
       <c r="G64" s="69"/>
     </row>
-    <row r="65" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:7" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B65" s="13">
         <v>1</v>
       </c>
       <c r="C65" s="13">
         <v>2</v>
       </c>
       <c r="D65" s="13">
         <v>9</v>
       </c>
       <c r="E65" s="13">
         <v>14</v>
       </c>
       <c r="F65" s="15">
         <v>26</v>
       </c>
       <c r="G65" s="69"/>
     </row>
-    <row r="66" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:7" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B66" s="13">
         <v>1</v>
       </c>
       <c r="C66" s="13">
         <v>1</v>
       </c>
       <c r="D66" s="13">
         <v>9</v>
       </c>
       <c r="E66" s="13">
         <v>14</v>
       </c>
       <c r="F66" s="15">
         <v>25</v>
       </c>
       <c r="G66" s="69" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="67" spans="1:7" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="14" t="s">
         <v>219</v>
       </c>
       <c r="B67" s="13">
         <v>1</v>
       </c>
       <c r="C67" s="13">
         <v>1</v>
       </c>
       <c r="D67" s="13">
         <v>9</v>
       </c>
       <c r="E67" s="13">
         <v>14</v>
       </c>
       <c r="F67" s="15">
         <v>25</v>
       </c>
       <c r="G67" s="69"/>
     </row>
-    <row r="68" spans="1:7" s="71" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:7" s="71" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="14" t="s">
         <v>220</v>
       </c>
       <c r="B68" s="13">
         <v>1</v>
       </c>
       <c r="C68" s="13">
         <v>1</v>
       </c>
       <c r="D68" s="13">
         <v>9</v>
       </c>
       <c r="E68" s="13">
         <v>13</v>
       </c>
       <c r="F68" s="15">
         <v>24</v>
       </c>
       <c r="G68" s="69" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="14" t="s">
         <v>223</v>
       </c>
       <c r="B69" s="13">
         <v>1</v>
       </c>
       <c r="C69" s="13">
         <v>1</v>
       </c>
       <c r="D69" s="13">
         <v>9</v>
       </c>
       <c r="E69" s="13">
         <v>13</v>
       </c>
       <c r="F69" s="15">
         <v>24</v>
       </c>
       <c r="G69" s="74"/>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="14" t="s">
         <v>224</v>
       </c>
       <c r="B70" s="13">
         <v>1</v>
       </c>
       <c r="C70" s="13">
         <v>1</v>
       </c>
       <c r="D70" s="13">
         <v>9</v>
       </c>
       <c r="E70" s="13">
         <v>12</v>
       </c>
       <c r="F70" s="15">
         <v>23</v>
       </c>
       <c r="G70" s="69" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="71" spans="1:7" s="12" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:7" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="14" t="s">
         <v>227</v>
       </c>
       <c r="B71" s="13">
         <v>1</v>
       </c>
       <c r="C71" s="13">
         <v>1</v>
       </c>
       <c r="D71" s="13">
         <v>9</v>
       </c>
       <c r="E71" s="13">
         <v>12</v>
       </c>
       <c r="F71" s="15">
         <v>23</v>
       </c>
       <c r="G71" s="74"/>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="14" t="s">
         <v>228</v>
       </c>
       <c r="B72" s="13">
         <v>1</v>
       </c>
       <c r="C72" s="13">
         <v>1</v>
       </c>
       <c r="D72" s="13">
         <v>9</v>
       </c>
       <c r="E72" s="13">
         <v>12</v>
       </c>
       <c r="F72" s="15">
         <v>23</v>
       </c>
       <c r="G72" s="74"/>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="14" t="s">
         <v>229</v>
       </c>
       <c r="B73" s="13">
         <v>1</v>
       </c>
       <c r="C73" s="13">
         <v>1</v>
       </c>
       <c r="D73" s="13">
         <v>9</v>
       </c>
       <c r="E73" s="13">
         <v>12</v>
       </c>
       <c r="F73" s="15">
         <v>23</v>
       </c>
       <c r="G73" s="74"/>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="14" t="s">
         <v>230</v>
       </c>
       <c r="B74" s="13">
         <v>1</v>
       </c>
       <c r="C74" s="13">
         <v>1</v>
       </c>
       <c r="D74" s="13">
         <v>9</v>
       </c>
       <c r="E74" s="13">
         <v>12</v>
       </c>
       <c r="F74" s="15">
         <v>23</v>
       </c>
       <c r="G74" s="74"/>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="14" t="s">
         <v>231</v>
       </c>
       <c r="B75" s="13">
         <v>1</v>
       </c>
       <c r="C75" s="13">
         <v>1</v>
       </c>
       <c r="D75" s="13">
         <v>9</v>
       </c>
       <c r="E75" s="13">
         <v>12</v>
       </c>
       <c r="F75" s="15">
         <v>23</v>
       </c>
       <c r="G75" s="74"/>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="B76" s="13">
+        <v>1</v>
+      </c>
+      <c r="C76" s="13">
+        <v>1</v>
+      </c>
+      <c r="D76" s="13">
+        <v>9</v>
+      </c>
+      <c r="E76" s="13">
+        <v>12</v>
+      </c>
+      <c r="F76" s="15">
+        <v>23</v>
+      </c>
+      <c r="G76" s="74"/>
     </row>
   </sheetData>
   <phoneticPr fontId="24" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7FDB6274-DEEF-4738-9A67-C2DF3B669B5E}">
-  <dimension ref="A1:O39"/>
+  <dimension ref="A1:O40"/>
   <sheetViews>
-    <sheetView topLeftCell="A25" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A25" workbookViewId="0">
       <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="155.08984375" style="35" bestFit="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.08984375" style="35"/>
+    <col min="1" max="1" width="155.140625" style="35" bestFit="1" customWidth="1"/>
+    <col min="2" max="16384" width="9.140625" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="42" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="40"/>
       <c r="B2" s="40"/>
       <c r="C2" s="40"/>
       <c r="D2" s="40"/>
       <c r="E2" s="40"/>
       <c r="F2" s="40"/>
       <c r="G2" s="40"/>
       <c r="H2" s="40"/>
       <c r="I2" s="40"/>
       <c r="J2" s="40"/>
       <c r="K2" s="40"/>
       <c r="L2" s="40"/>
       <c r="M2" s="40"/>
       <c r="N2" s="40"/>
       <c r="O2" s="40"/>
     </row>
-    <row r="3" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A3" s="39" t="s">
         <v>136</v>
       </c>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
       <c r="D3" s="40"/>
       <c r="E3" s="40"/>
       <c r="F3" s="40"/>
       <c r="G3" s="40"/>
       <c r="H3" s="40"/>
       <c r="I3" s="40"/>
       <c r="J3" s="40"/>
       <c r="K3" s="40"/>
       <c r="L3" s="40"/>
       <c r="M3" s="40"/>
       <c r="N3" s="40"/>
       <c r="O3" s="40"/>
     </row>
-    <row r="4" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A4" s="39" t="s">
         <v>135</v>
       </c>
       <c r="B4" s="40"/>
       <c r="C4" s="40"/>
       <c r="D4" s="40"/>
       <c r="E4" s="40"/>
       <c r="F4" s="40"/>
       <c r="G4" s="40"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
     </row>
-    <row r="5" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A5" s="39" t="s">
         <v>134</v>
       </c>
       <c r="B5" s="40"/>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
       <c r="E5" s="40"/>
       <c r="F5" s="40"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="40"/>
       <c r="N5" s="40"/>
       <c r="O5" s="40"/>
     </row>
-    <row r="6" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A6" s="39" t="s">
         <v>133</v>
       </c>
       <c r="B6" s="40"/>
       <c r="C6" s="40"/>
       <c r="D6" s="40"/>
       <c r="E6" s="40"/>
       <c r="F6" s="40"/>
       <c r="G6" s="40"/>
       <c r="H6" s="40"/>
       <c r="I6" s="40"/>
       <c r="J6" s="40"/>
       <c r="K6" s="40"/>
       <c r="L6" s="40"/>
       <c r="M6" s="40"/>
       <c r="N6" s="40"/>
       <c r="O6" s="40"/>
     </row>
-    <row r="7" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A7" s="39" t="s">
         <v>132</v>
       </c>
       <c r="B7" s="40"/>
       <c r="C7" s="40"/>
       <c r="D7" s="40"/>
       <c r="E7" s="40"/>
       <c r="F7" s="40"/>
       <c r="G7" s="40"/>
       <c r="H7" s="40"/>
       <c r="I7" s="40"/>
       <c r="J7" s="40"/>
       <c r="K7" s="40"/>
       <c r="L7" s="40"/>
       <c r="M7" s="40"/>
       <c r="N7" s="40"/>
       <c r="O7" s="40"/>
     </row>
-    <row r="8" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A8" s="39" t="s">
         <v>131</v>
       </c>
       <c r="B8" s="40"/>
       <c r="C8" s="40"/>
       <c r="D8" s="40"/>
       <c r="E8" s="40"/>
       <c r="F8" s="40"/>
       <c r="G8" s="40"/>
       <c r="H8" s="40"/>
       <c r="I8" s="40"/>
       <c r="J8" s="40"/>
       <c r="K8" s="40"/>
       <c r="L8" s="40"/>
       <c r="M8" s="40"/>
       <c r="N8" s="40"/>
       <c r="O8" s="40"/>
     </row>
-    <row r="9" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A9" s="39" t="s">
         <v>130</v>
       </c>
       <c r="B9" s="40"/>
       <c r="C9" s="40"/>
       <c r="D9" s="40"/>
       <c r="E9" s="40"/>
       <c r="F9" s="40"/>
       <c r="G9" s="40"/>
       <c r="H9" s="40"/>
       <c r="I9" s="40"/>
       <c r="J9" s="40"/>
       <c r="K9" s="40"/>
       <c r="L9" s="40"/>
       <c r="M9" s="40"/>
       <c r="N9" s="40"/>
       <c r="O9" s="40"/>
     </row>
-    <row r="10" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A10" s="39" t="s">
         <v>129</v>
       </c>
       <c r="B10" s="39"/>
       <c r="C10" s="40"/>
       <c r="D10" s="40"/>
       <c r="E10" s="40"/>
       <c r="F10" s="40"/>
       <c r="G10" s="40"/>
       <c r="H10" s="40"/>
       <c r="I10" s="40"/>
       <c r="J10" s="40"/>
       <c r="K10" s="40"/>
       <c r="L10" s="40"/>
       <c r="M10" s="40"/>
       <c r="N10" s="40"/>
       <c r="O10" s="40"/>
     </row>
-    <row r="11" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A11" s="39" t="s">
         <v>128</v>
       </c>
       <c r="B11" s="39"/>
       <c r="C11" s="40"/>
       <c r="D11" s="40"/>
       <c r="E11" s="40"/>
       <c r="F11" s="40"/>
       <c r="G11" s="40"/>
       <c r="H11" s="40"/>
       <c r="I11" s="40"/>
       <c r="J11" s="40"/>
       <c r="K11" s="40"/>
       <c r="L11" s="40"/>
       <c r="M11" s="40"/>
       <c r="N11" s="40"/>
       <c r="O11" s="40"/>
     </row>
-    <row r="12" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A12" s="39" t="s">
         <v>127</v>
       </c>
       <c r="B12" s="39"/>
       <c r="C12" s="40"/>
       <c r="D12" s="40"/>
       <c r="E12" s="40"/>
       <c r="F12" s="40"/>
       <c r="G12" s="40"/>
       <c r="H12" s="40"/>
       <c r="I12" s="40"/>
       <c r="J12" s="40"/>
       <c r="K12" s="40"/>
       <c r="L12" s="40"/>
       <c r="M12" s="40"/>
       <c r="N12" s="40"/>
       <c r="O12" s="40"/>
     </row>
-    <row r="13" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A13" s="39" t="s">
         <v>126</v>
       </c>
       <c r="B13" s="39"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
       <c r="H13" s="40"/>
       <c r="I13" s="40"/>
       <c r="J13" s="40"/>
       <c r="K13" s="40"/>
       <c r="L13" s="40"/>
       <c r="M13" s="40"/>
       <c r="N13" s="40"/>
       <c r="O13" s="40"/>
     </row>
-    <row r="14" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A14" s="39" t="s">
         <v>125</v>
       </c>
       <c r="B14" s="39"/>
       <c r="C14" s="40"/>
       <c r="D14" s="40"/>
       <c r="E14" s="40"/>
       <c r="F14" s="40"/>
       <c r="G14" s="40"/>
       <c r="H14" s="40"/>
       <c r="I14" s="40"/>
       <c r="J14" s="40"/>
       <c r="K14" s="40"/>
       <c r="L14" s="40"/>
       <c r="M14" s="40"/>
       <c r="N14" s="40"/>
       <c r="O14" s="40"/>
     </row>
-    <row r="15" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A15" s="39" t="s">
         <v>124</v>
       </c>
       <c r="B15" s="39"/>
       <c r="C15" s="40"/>
       <c r="D15" s="40"/>
       <c r="E15" s="40"/>
       <c r="F15" s="40"/>
       <c r="G15" s="40"/>
       <c r="H15" s="40"/>
       <c r="I15" s="40"/>
       <c r="J15" s="40"/>
       <c r="K15" s="40"/>
       <c r="L15" s="40"/>
       <c r="M15" s="40"/>
       <c r="N15" s="40"/>
       <c r="O15" s="40"/>
     </row>
-    <row r="16" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A16" s="39" t="s">
         <v>123</v>
       </c>
       <c r="B16" s="39"/>
       <c r="C16" s="40"/>
       <c r="D16" s="40"/>
       <c r="E16" s="40"/>
       <c r="F16" s="40"/>
       <c r="G16" s="40"/>
       <c r="H16" s="40"/>
       <c r="I16" s="40"/>
       <c r="J16" s="40"/>
       <c r="K16" s="40"/>
       <c r="L16" s="40"/>
       <c r="M16" s="40"/>
       <c r="N16" s="40"/>
       <c r="O16" s="40"/>
     </row>
-    <row r="17" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A17" s="39" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="39"/>
       <c r="C17" s="40"/>
       <c r="D17" s="40"/>
       <c r="E17" s="40"/>
       <c r="F17" s="40"/>
       <c r="G17" s="40"/>
       <c r="H17" s="40"/>
       <c r="I17" s="40"/>
       <c r="J17" s="40"/>
       <c r="K17" s="40"/>
       <c r="L17" s="40"/>
       <c r="M17" s="40"/>
       <c r="N17" s="40"/>
       <c r="O17" s="40"/>
     </row>
-    <row r="18" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A18" s="39" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="40"/>
       <c r="D18" s="40"/>
       <c r="E18" s="40"/>
       <c r="F18" s="40"/>
       <c r="G18" s="40"/>
       <c r="H18" s="40"/>
       <c r="I18" s="40"/>
       <c r="J18" s="40"/>
       <c r="K18" s="40"/>
       <c r="L18" s="40"/>
       <c r="M18" s="40"/>
       <c r="N18" s="40"/>
       <c r="O18" s="40"/>
     </row>
-    <row r="19" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A19" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B19" s="39"/>
       <c r="C19" s="40"/>
       <c r="D19" s="40"/>
       <c r="E19" s="40"/>
       <c r="F19" s="40"/>
       <c r="G19" s="40"/>
       <c r="H19" s="40"/>
       <c r="I19" s="40"/>
       <c r="J19" s="40"/>
       <c r="K19" s="40"/>
       <c r="L19" s="40"/>
       <c r="M19" s="40"/>
       <c r="N19" s="40"/>
       <c r="O19" s="40"/>
     </row>
-    <row r="20" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A20" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="40"/>
       <c r="D20" s="40"/>
       <c r="E20" s="40"/>
       <c r="F20" s="40"/>
       <c r="G20" s="40"/>
       <c r="H20" s="40"/>
       <c r="I20" s="40"/>
       <c r="J20" s="40"/>
       <c r="K20" s="40"/>
       <c r="L20" s="40"/>
       <c r="M20" s="40"/>
       <c r="N20" s="40"/>
       <c r="O20" s="40"/>
     </row>
-    <row r="21" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A21" s="39" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="40"/>
       <c r="D21" s="40"/>
       <c r="E21" s="40"/>
       <c r="F21" s="40"/>
       <c r="G21" s="40"/>
       <c r="H21" s="40"/>
       <c r="I21" s="40"/>
       <c r="J21" s="40"/>
       <c r="K21" s="40"/>
       <c r="L21" s="40"/>
       <c r="M21" s="40"/>
       <c r="N21" s="40"/>
       <c r="O21" s="40"/>
     </row>
-    <row r="22" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A22" s="39" t="s">
         <v>117</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="40"/>
       <c r="D22" s="40"/>
       <c r="E22" s="40"/>
       <c r="F22" s="40"/>
       <c r="G22" s="40"/>
       <c r="H22" s="40"/>
       <c r="I22" s="40"/>
       <c r="J22" s="40"/>
       <c r="K22" s="40"/>
       <c r="L22" s="40"/>
       <c r="M22" s="40"/>
       <c r="N22" s="40"/>
       <c r="O22" s="40"/>
     </row>
-    <row r="23" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A23" s="39" t="s">
         <v>116</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="40"/>
       <c r="D23" s="40"/>
       <c r="E23" s="40"/>
       <c r="F23" s="40"/>
       <c r="G23" s="40"/>
       <c r="H23" s="40"/>
       <c r="I23" s="40"/>
       <c r="J23" s="40"/>
       <c r="K23" s="40"/>
       <c r="L23" s="40"/>
       <c r="M23" s="40"/>
       <c r="N23" s="40"/>
       <c r="O23" s="40"/>
     </row>
-    <row r="24" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A24" s="39" t="s">
         <v>115</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="40"/>
       <c r="D24" s="40"/>
       <c r="E24" s="40"/>
       <c r="F24" s="40"/>
       <c r="G24" s="40"/>
       <c r="H24" s="40"/>
       <c r="I24" s="40"/>
       <c r="J24" s="40"/>
       <c r="K24" s="40"/>
       <c r="L24" s="40"/>
       <c r="M24" s="40"/>
       <c r="N24" s="40"/>
       <c r="O24" s="40"/>
     </row>
-    <row r="25" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A25" s="39" t="s">
         <v>114</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="40"/>
       <c r="D25" s="40"/>
       <c r="E25" s="40"/>
       <c r="F25" s="40"/>
       <c r="G25" s="40"/>
       <c r="H25" s="40"/>
       <c r="I25" s="40"/>
       <c r="J25" s="40"/>
       <c r="K25" s="40"/>
       <c r="L25" s="40"/>
       <c r="M25" s="40"/>
       <c r="N25" s="40"/>
       <c r="O25" s="40"/>
     </row>
-    <row r="26" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A26" s="38" t="s">
         <v>113</v>
       </c>
       <c r="B26" s="38"/>
       <c r="C26" s="40"/>
       <c r="D26" s="40"/>
       <c r="E26" s="40"/>
       <c r="F26" s="40"/>
       <c r="G26" s="40"/>
       <c r="H26" s="40"/>
       <c r="I26" s="40"/>
       <c r="J26" s="40"/>
       <c r="K26" s="40"/>
       <c r="L26" s="40"/>
       <c r="M26" s="40"/>
       <c r="N26" s="40"/>
       <c r="O26" s="40"/>
     </row>
-    <row r="27" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A27" s="38" t="s">
         <v>112</v>
       </c>
       <c r="B27" s="38"/>
       <c r="C27" s="40"/>
       <c r="D27" s="40"/>
       <c r="E27" s="40"/>
       <c r="F27" s="40"/>
       <c r="G27" s="40"/>
       <c r="H27" s="40"/>
       <c r="I27" s="40"/>
       <c r="J27" s="40"/>
       <c r="K27" s="40"/>
       <c r="L27" s="40"/>
       <c r="M27" s="40"/>
       <c r="N27" s="40"/>
       <c r="O27" s="40"/>
     </row>
-    <row r="28" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A28" s="41" t="s">
         <v>111</v>
       </c>
       <c r="B28" s="38"/>
       <c r="C28" s="40"/>
       <c r="D28" s="40"/>
       <c r="E28" s="40"/>
       <c r="F28" s="40"/>
       <c r="G28" s="40"/>
       <c r="H28" s="40"/>
       <c r="I28" s="40"/>
       <c r="J28" s="40"/>
       <c r="K28" s="40"/>
       <c r="L28" s="40"/>
       <c r="M28" s="40"/>
       <c r="N28" s="40"/>
       <c r="O28" s="40"/>
     </row>
-    <row r="29" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A29" s="38" t="s">
         <v>110</v>
       </c>
       <c r="B29" s="38"/>
       <c r="C29" s="40"/>
       <c r="D29" s="40"/>
       <c r="E29" s="40"/>
       <c r="F29" s="40"/>
       <c r="G29" s="40"/>
       <c r="H29" s="40"/>
       <c r="I29" s="40"/>
       <c r="J29" s="40"/>
       <c r="K29" s="40"/>
       <c r="L29" s="40"/>
       <c r="M29" s="40"/>
       <c r="N29" s="40"/>
       <c r="O29" s="40"/>
     </row>
-    <row r="30" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A30" s="38" t="s">
         <v>109</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="40"/>
       <c r="D30" s="40"/>
       <c r="E30" s="40"/>
       <c r="F30" s="40"/>
       <c r="G30" s="40"/>
       <c r="H30" s="40"/>
       <c r="I30" s="40"/>
       <c r="J30" s="40"/>
       <c r="K30" s="40"/>
       <c r="L30" s="40"/>
       <c r="M30" s="40"/>
       <c r="N30" s="40"/>
       <c r="O30" s="40"/>
     </row>
-    <row r="31" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A31" s="38" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="32" spans="1:15" ht="16" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:15" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A32" s="39" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="33" spans="1:1" ht="16" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A33" s="38" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="34" spans="1:1" ht="16" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A34" s="38" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="35" spans="1:1" ht="16" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A35" s="36" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="36" spans="1:1" s="37" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:1" s="37" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A36" s="36" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="37" spans="1:1" ht="16" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A37" s="36" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="38" spans="1:1" s="73" customFormat="1" ht="16" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:1" s="73" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A38" s="72" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="39" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="35" t="s">
         <v>226</v>
+      </c>
+    </row>
+    <row r="40" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="41" t="s">
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE6BECAF-05ED-4D4C-9967-AD6498A3CE19}">
   <dimension ref="A1:BO38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" topLeftCell="C1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="55.08984375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="63" max="63" width="10.6328125" customWidth="1"/>
+    <col min="1" max="1" width="55.140625" customWidth="1"/>
+    <col min="2" max="2" width="15.42578125" customWidth="1"/>
+    <col min="3" max="51" width="10.140625" customWidth="1"/>
+    <col min="61" max="61" width="9.5703125" customWidth="1"/>
+    <col min="63" max="63" width="10.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:67" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:67" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="70" t="s">
         <v>101</v>
       </c>
       <c r="B1" s="70"/>
     </row>
-    <row r="2" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="3" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:67" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="3" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="6"/>
       <c r="C3" s="75">
         <v>1993</v>
       </c>
       <c r="D3" s="76"/>
       <c r="E3" s="76"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="75">
         <v>1994</v>
       </c>
       <c r="I3" s="76"/>
       <c r="J3" s="76"/>
       <c r="K3" s="77"/>
       <c r="L3" s="75">
         <v>1995</v>
       </c>
       <c r="M3" s="76"/>
       <c r="N3" s="76"/>
       <c r="O3" s="77"/>
       <c r="P3" s="75">
         <v>1996</v>
       </c>
       <c r="Q3" s="76"/>
@@ -5577,51 +5620,51 @@
       <c r="AZ3" s="75" t="s">
         <v>138</v>
       </c>
       <c r="BA3" s="76"/>
       <c r="BB3" s="76"/>
       <c r="BC3" s="77"/>
       <c r="BD3" s="75" t="s">
         <v>139</v>
       </c>
       <c r="BE3" s="76"/>
       <c r="BF3" s="76"/>
       <c r="BG3" s="77"/>
       <c r="BH3" s="75" t="s">
         <v>140</v>
       </c>
       <c r="BI3" s="76"/>
       <c r="BJ3" s="76"/>
       <c r="BK3" s="77"/>
       <c r="BL3" s="75" t="s">
         <v>141</v>
       </c>
       <c r="BM3" s="76"/>
       <c r="BN3" s="76"/>
       <c r="BO3" s="77"/>
     </row>
-    <row r="4" spans="1:67" ht="17" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:67" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="2"/>
       <c r="B4" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>142</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>143</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>145</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>142</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>143</v>
       </c>
@@ -5778,51 +5821,51 @@
       <c r="BH4" s="3" t="s">
         <v>158</v>
       </c>
       <c r="BI4" s="4" t="s">
         <v>159</v>
       </c>
       <c r="BJ4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="BK4" s="5" t="s">
         <v>160</v>
       </c>
       <c r="BL4" s="3" t="s">
         <v>142</v>
       </c>
       <c r="BM4" s="4" t="s">
         <v>143</v>
       </c>
       <c r="BN4" s="4" t="s">
         <v>144</v>
       </c>
       <c r="BO4" s="5" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="5" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A5" s="82" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="43">
         <v>1</v>
       </c>
       <c r="D5" s="44">
         <v>1</v>
       </c>
       <c r="E5" s="44">
         <v>1</v>
       </c>
       <c r="F5" s="44">
         <v>1</v>
       </c>
       <c r="G5" s="44">
         <v>1</v>
       </c>
       <c r="H5" s="43">
         <v>1</v>
       </c>
       <c r="I5" s="44">
@@ -5981,51 +6024,51 @@
       <c r="BH5" s="43" t="s">
         <v>161</v>
       </c>
       <c r="BI5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BJ5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BK5" s="45" t="s">
         <v>161</v>
       </c>
       <c r="BL5" s="43" t="s">
         <v>161</v>
       </c>
       <c r="BM5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BN5" s="44" t="s">
         <v>161</v>
       </c>
       <c r="BO5" s="45" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="6" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A6" s="79"/>
       <c r="B6" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="46">
         <v>1</v>
       </c>
       <c r="D6" s="47">
         <v>1</v>
       </c>
       <c r="E6" s="47">
         <v>1</v>
       </c>
       <c r="F6" s="47">
         <v>1</v>
       </c>
       <c r="G6" s="47">
         <v>1</v>
       </c>
       <c r="H6" s="46">
         <v>1</v>
       </c>
       <c r="I6" s="47">
         <v>1</v>
       </c>
@@ -6182,51 +6225,51 @@
       <c r="BH6" s="46" t="s">
         <v>161</v>
       </c>
       <c r="BI6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BJ6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BK6" s="48" t="s">
         <v>161</v>
       </c>
       <c r="BL6" s="46" t="s">
         <v>161</v>
       </c>
       <c r="BM6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BN6" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BO6" s="48" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="7" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A7" s="78" t="s">
         <v>196</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="49">
         <v>11</v>
       </c>
       <c r="D7" s="50">
         <v>11</v>
       </c>
       <c r="E7" s="50">
         <v>9</v>
       </c>
       <c r="F7" s="50">
         <v>9</v>
       </c>
       <c r="G7" s="50">
         <v>10</v>
       </c>
       <c r="H7" s="49">
         <v>9</v>
       </c>
       <c r="I7" s="50">
@@ -6385,51 +6428,51 @@
       <c r="BH7" s="49" t="s">
         <v>162</v>
       </c>
       <c r="BI7" s="50" t="s">
         <v>161</v>
       </c>
       <c r="BJ7" s="50" t="s">
         <v>161</v>
       </c>
       <c r="BK7" s="51" t="s">
         <v>161</v>
       </c>
       <c r="BL7" s="49" t="s">
         <v>162</v>
       </c>
       <c r="BM7" s="50" t="s">
         <v>162</v>
       </c>
       <c r="BN7" s="50" t="s">
         <v>162</v>
       </c>
       <c r="BO7" s="51" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="8" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A8" s="79"/>
       <c r="B8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="46">
         <v>10</v>
       </c>
       <c r="D8" s="47">
         <v>11</v>
       </c>
       <c r="E8" s="47">
         <v>9</v>
       </c>
       <c r="F8" s="47">
         <v>9</v>
       </c>
       <c r="G8" s="47">
         <v>9</v>
       </c>
       <c r="H8" s="46">
         <v>8</v>
       </c>
       <c r="I8" s="47">
         <v>8</v>
       </c>
@@ -6586,51 +6629,51 @@
       <c r="BH8" s="46" t="s">
         <v>162</v>
       </c>
       <c r="BI8" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BJ8" s="47" t="s">
         <v>161</v>
       </c>
       <c r="BK8" s="48" t="s">
         <v>161</v>
       </c>
       <c r="BL8" s="46" t="s">
         <v>162</v>
       </c>
       <c r="BM8" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BN8" s="47" t="s">
         <v>162</v>
       </c>
       <c r="BO8" s="48" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="9" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A9" s="78" t="s">
         <v>197</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="49">
         <v>4</v>
       </c>
       <c r="D9" s="50">
         <v>5</v>
       </c>
       <c r="E9" s="50">
         <v>8</v>
       </c>
       <c r="F9" s="50">
         <v>8</v>
       </c>
       <c r="G9" s="50">
         <v>8</v>
       </c>
       <c r="H9" s="49">
         <v>9</v>
       </c>
       <c r="I9" s="50">
@@ -6789,51 +6832,51 @@
       <c r="BH9" s="49" t="s">
         <v>164</v>
       </c>
       <c r="BI9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BJ9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BK9" s="51" t="s">
         <v>164</v>
       </c>
       <c r="BL9" s="49" t="s">
         <v>164</v>
       </c>
       <c r="BM9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BN9" s="50" t="s">
         <v>164</v>
       </c>
       <c r="BO9" s="51" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="10" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A10" s="79"/>
       <c r="B10" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C10" s="46">
         <v>4</v>
       </c>
       <c r="D10" s="47">
         <v>4</v>
       </c>
       <c r="E10" s="47">
         <v>7</v>
       </c>
       <c r="F10" s="47">
         <v>7</v>
       </c>
       <c r="G10" s="47">
         <v>7</v>
       </c>
       <c r="H10" s="46">
         <v>8</v>
       </c>
       <c r="I10" s="47">
         <v>9</v>
       </c>
@@ -6990,51 +7033,51 @@
       <c r="BH10" s="46" t="s">
         <v>164</v>
       </c>
       <c r="BI10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BJ10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BK10" s="48" t="s">
         <v>164</v>
       </c>
       <c r="BL10" s="46" t="s">
         <v>164</v>
       </c>
       <c r="BM10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BN10" s="47" t="s">
         <v>164</v>
       </c>
       <c r="BO10" s="48" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="11" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A11" s="78" t="s">
         <v>198</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="49">
         <v>8</v>
       </c>
       <c r="D11" s="50">
         <v>9</v>
       </c>
       <c r="E11" s="50">
         <v>9</v>
       </c>
       <c r="F11" s="50">
         <v>9</v>
       </c>
       <c r="G11" s="50">
         <v>10</v>
       </c>
       <c r="H11" s="49">
         <v>10</v>
       </c>
       <c r="I11" s="50">
@@ -7193,51 +7236,51 @@
       <c r="BH11" s="49" t="s">
         <v>170</v>
       </c>
       <c r="BI11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BJ11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BK11" s="51" t="s">
         <v>172</v>
       </c>
       <c r="BL11" s="49" t="s">
         <v>171</v>
       </c>
       <c r="BM11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BN11" s="50" t="s">
         <v>171</v>
       </c>
       <c r="BO11" s="51" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="12" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A12" s="79"/>
       <c r="B12" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C12" s="46">
         <v>8</v>
       </c>
       <c r="D12" s="47">
         <v>8</v>
       </c>
       <c r="E12" s="47">
         <v>9</v>
       </c>
       <c r="F12" s="47">
         <v>9</v>
       </c>
       <c r="G12" s="47">
         <v>9</v>
       </c>
       <c r="H12" s="46">
         <v>9</v>
       </c>
       <c r="I12" s="47">
         <v>9</v>
       </c>
@@ -7394,51 +7437,51 @@
       <c r="BH12" s="46" t="s">
         <v>170</v>
       </c>
       <c r="BI12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BJ12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BK12" s="48" t="s">
         <v>172</v>
       </c>
       <c r="BL12" s="46" t="s">
         <v>171</v>
       </c>
       <c r="BM12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BN12" s="47" t="s">
         <v>171</v>
       </c>
       <c r="BO12" s="48" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="13" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A13" s="80" t="s">
         <v>199</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C13" s="52">
         <v>24</v>
       </c>
       <c r="D13" s="53">
         <v>26</v>
       </c>
       <c r="E13" s="53">
         <v>27</v>
       </c>
       <c r="F13" s="53">
         <v>27</v>
       </c>
       <c r="G13" s="53">
         <v>29</v>
       </c>
       <c r="H13" s="49">
         <v>29</v>
       </c>
       <c r="I13" s="50">
@@ -7597,51 +7640,51 @@
       <c r="BH13" s="49" t="s">
         <v>177</v>
       </c>
       <c r="BI13" s="50" t="s">
         <v>177</v>
       </c>
       <c r="BJ13" s="50" t="s">
         <v>177</v>
       </c>
       <c r="BK13" s="51" t="s">
         <v>178</v>
       </c>
       <c r="BL13" s="49" t="s">
         <v>178</v>
       </c>
       <c r="BM13" s="50" t="s">
         <v>178</v>
       </c>
       <c r="BN13" s="50" t="s">
         <v>178</v>
       </c>
       <c r="BO13" s="51" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="14" spans="1:67" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:67" x14ac:dyDescent="0.25">
       <c r="A14" s="81"/>
       <c r="B14" s="54" t="s">
         <v>4</v>
       </c>
       <c r="C14" s="55">
         <v>23</v>
       </c>
       <c r="D14" s="56">
         <v>24</v>
       </c>
       <c r="E14" s="56">
         <v>26</v>
       </c>
       <c r="F14" s="56">
         <v>26</v>
       </c>
       <c r="G14" s="56">
         <v>26</v>
       </c>
       <c r="H14" s="55">
         <v>26</v>
       </c>
       <c r="I14" s="56">
         <v>27</v>
       </c>
@@ -7798,51 +7841,51 @@
       <c r="BH14" s="55" t="s">
         <v>177</v>
       </c>
       <c r="BI14" s="56" t="s">
         <v>177</v>
       </c>
       <c r="BJ14" s="56" t="s">
         <v>177</v>
       </c>
       <c r="BK14" s="57" t="s">
         <v>178</v>
       </c>
       <c r="BL14" s="55" t="s">
         <v>178</v>
       </c>
       <c r="BM14" s="56" t="s">
         <v>178</v>
       </c>
       <c r="BN14" s="56" t="s">
         <v>178</v>
       </c>
       <c r="BO14" s="57" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="15" spans="1:67" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="15" spans="1:67" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="58" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="59" t="s">
         <v>179</v>
       </c>
       <c r="C15" s="60"/>
       <c r="D15" s="61"/>
       <c r="E15" s="61"/>
       <c r="F15" s="61"/>
       <c r="G15" s="61"/>
       <c r="H15" s="60"/>
       <c r="I15" s="61"/>
       <c r="J15" s="61"/>
       <c r="K15" s="62"/>
       <c r="L15" s="60"/>
       <c r="M15" s="61"/>
       <c r="N15" s="61"/>
       <c r="O15" s="62"/>
       <c r="P15" s="60"/>
       <c r="Q15" s="61"/>
       <c r="R15" s="61"/>
       <c r="S15" s="62"/>
       <c r="T15" s="60"/>
       <c r="U15" s="61"/>
@@ -7935,151 +7978,151 @@
       <c r="BH15" s="60" t="s">
         <v>188</v>
       </c>
       <c r="BI15" s="61" t="s">
         <v>189</v>
       </c>
       <c r="BJ15" s="61" t="s">
         <v>190</v>
       </c>
       <c r="BK15" s="62" t="s">
         <v>191</v>
       </c>
       <c r="BL15" s="60" t="s">
         <v>192</v>
       </c>
       <c r="BM15" s="61" t="s">
         <v>193</v>
       </c>
       <c r="BN15" s="61" t="s">
         <v>194</v>
       </c>
       <c r="BO15" s="62" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="17" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A20" s="63" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="25" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="26" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="27" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="29" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="30" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="31" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="32" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="34" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="35" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="37" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="38" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="21">
     <mergeCell ref="BH3:BK3"/>
     <mergeCell ref="BL3:BO3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="AF3:AI3"/>
     <mergeCell ref="AJ3:AM3"/>
     <mergeCell ref="AN3:AQ3"/>
     <mergeCell ref="AR3:AU3"/>
     <mergeCell ref="AV3:AY3"/>
     <mergeCell ref="C3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
     <mergeCell ref="T3:W3"/>
     <mergeCell ref="BD3:BG3"/>
     <mergeCell ref="X3:AA3"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A11:A12"/>