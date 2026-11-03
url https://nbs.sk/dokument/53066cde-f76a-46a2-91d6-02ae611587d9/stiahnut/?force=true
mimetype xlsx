--- v0 (2026-06-02)
+++ v1 (2026-11-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FA45CFF0-DEC1-4C37-95E6-C0DF9C48FFAE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B6385E1-B824-4252-8DAE-E690CA87044F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="bilancia" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">bilancia!$A$1:$H$242</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="213">
   <si>
     <t>Banky celkom</t>
   </si>
   <si>
     <t>A K T Í V A</t>
   </si>
   <si>
     <t>Cudzia mena</t>
   </si>
   <si>
@@ -6735,79 +6735,79 @@
       <c r="D195" s="147">
         <v>97958104</v>
       </c>
       <c r="E195" s="147">
         <v>33405393</v>
       </c>
       <c r="F195" s="147">
         <v>1857728</v>
       </c>
       <c r="G195" s="147">
         <v>2256878</v>
       </c>
       <c r="H195" s="148">
         <v>135478103</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A196" s="16" t="s">
         <v>170</v>
       </c>
       <c r="B196" s="106">
         <v>181</v>
       </c>
       <c r="C196" s="71"/>
       <c r="D196" s="69">
-        <v>70617758</v>
+        <v>70998701</v>
       </c>
       <c r="E196" s="69">
-        <v>4012331</v>
+        <v>4017880</v>
       </c>
       <c r="F196" s="69">
-        <v>1390793</v>
+        <v>1395975</v>
       </c>
       <c r="G196" s="69">
-        <v>1017774</v>
+        <v>1017373</v>
       </c>
       <c r="H196" s="70">
-        <v>77038656</v>
+        <v>77429929</v>
       </c>
     </row>
     <row r="197" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A197" s="16" t="s">
         <v>171</v>
       </c>
       <c r="B197" s="106">
         <v>182</v>
       </c>
       <c r="C197" s="71"/>
       <c r="D197" s="69"/>
       <c r="E197" s="69"/>
       <c r="F197" s="69"/>
       <c r="G197" s="69"/>
       <c r="H197" s="70">
-        <v>51611885</v>
+        <v>51917093</v>
       </c>
     </row>
     <row r="198" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A198" s="15" t="s">
         <v>172</v>
       </c>
       <c r="B198" s="107">
         <v>183</v>
       </c>
       <c r="C198" s="71"/>
       <c r="D198" s="69">
         <v>213337</v>
       </c>
       <c r="E198" s="69">
         <v>8719</v>
       </c>
       <c r="F198" s="69">
         <v>332</v>
       </c>
       <c r="G198" s="69">
         <v>69</v>
       </c>
       <c r="H198" s="70">
         <v>222457</v>
       </c>