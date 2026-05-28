--- v1 (2026-03-31)
+++ v2 (2026-05-28)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9080042-9398-4E05-ACA0-E456148FA967}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DF94F71-2587-4623-92A7-22F93ABC3008}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="menova strukt. suvah. pol." sheetId="48" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="DatumOdeslani2" hidden="1">#REF!</definedName>
     <definedName name="DatumOdeslani3">#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="DatumVytVystup2" hidden="1">#REF!</definedName>
     <definedName name="DatumVytVystup3">#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="ObdobiKumulativu2" hidden="1">#REF!</definedName>
     <definedName name="ObdobiKumulativu3">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'menova strukt. suvah. pol.'!$A$2:$V$70</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="REFBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFBAN3">#REF!</definedName>
     <definedName name="REFNAZBAN1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="REFNAZBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFNAZBAN3">#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">'menova strukt. suvah. pol.'!$P$4</definedName>
@@ -1138,573 +1138,572 @@
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="185">
+  <cellXfs count="184">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="59" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="59" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...21 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="46" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="47" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="43" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="44" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="57" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="55" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="54" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="56" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="49" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="60" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...23 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="62" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="50" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="52" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="53" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="56" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...82 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="48" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="45" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_VZ_M4_33" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="4" tint="0.59996337778862885"/>
       </font>
     </dxf>
@@ -2078,68 +2077,68 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A2:W72"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="16" width="9.85546875" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:23" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="182" t="s">
+      <c r="A2" s="181" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="182"/>
-[...13 lines deleted...]
-      <c r="P2" s="182"/>
+      <c r="B2" s="181"/>
+      <c r="C2" s="181"/>
+      <c r="D2" s="181"/>
+      <c r="E2" s="181"/>
+      <c r="F2" s="181"/>
+      <c r="G2" s="181"/>
+      <c r="H2" s="181"/>
+      <c r="I2" s="181"/>
+      <c r="J2" s="181"/>
+      <c r="K2" s="181"/>
+      <c r="L2" s="181"/>
+      <c r="M2" s="181"/>
+      <c r="N2" s="181"/>
+      <c r="O2" s="181"/>
+      <c r="P2" s="181"/>
     </row>
     <row r="3" spans="1:23" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="43"/>
     </row>
     <row r="4" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
@@ -2175,86 +2174,86 @@
     </row>
     <row r="6" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="66"/>
       <c r="B6" s="3"/>
       <c r="C6" s="3"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:23" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B7" s="183" t="s">
+      <c r="B7" s="182" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="39"/>
       <c r="Q7" s="53" t="s">
         <v>47</v>
       </c>
       <c r="R7" s="54"/>
       <c r="S7" s="54"/>
       <c r="T7" s="54"/>
       <c r="U7" s="54"/>
       <c r="V7" s="55"/>
-      <c r="W7" s="71"/>
+      <c r="W7" s="70"/>
     </row>
     <row r="8" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="9"/>
-      <c r="B8" s="184"/>
+      <c r="B8" s="183"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E8" s="13" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="13" t="s">
         <v>5</v>
       </c>
       <c r="G8" s="13" t="s">
         <v>6</v>
       </c>
       <c r="H8" s="14" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="13" t="s">
         <v>9</v>
       </c>
@@ -2266,338 +2265,338 @@
       </c>
       <c r="N8" s="13" t="s">
         <v>12</v>
       </c>
       <c r="O8" s="13" t="s">
         <v>13</v>
       </c>
       <c r="P8" s="40" t="s">
         <v>14</v>
       </c>
       <c r="Q8" s="56" t="s">
         <v>41</v>
       </c>
       <c r="R8" s="57" t="s">
         <v>42</v>
       </c>
       <c r="S8" s="57" t="s">
         <v>43</v>
       </c>
       <c r="T8" s="57" t="s">
         <v>44</v>
       </c>
       <c r="U8" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="V8" s="77" t="s">
+      <c r="V8" s="76" t="s">
         <v>46</v>
       </c>
-      <c r="W8" s="72" t="s">
+      <c r="W8" s="71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="161" t="s">
+      <c r="A9" s="160" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="162">
-[...14 lines deleted...]
-      <c r="G9" s="165">
+      <c r="B9" s="161">
+        <v>134461819</v>
+      </c>
+      <c r="C9" s="162">
+        <v>130358859</v>
+      </c>
+      <c r="D9" s="163">
+        <v>3171985</v>
+      </c>
+      <c r="E9" s="164">
+        <v>0</v>
+      </c>
+      <c r="F9" s="164">
+        <v>2743295</v>
+      </c>
+      <c r="G9" s="164">
         <v>790</v>
       </c>
-      <c r="H9" s="166">
+      <c r="H9" s="165">
         <v>37453</v>
       </c>
-      <c r="I9" s="166">
+      <c r="I9" s="165">
         <v>347467</v>
       </c>
-      <c r="J9" s="166">
+      <c r="J9" s="165">
         <v>41114</v>
       </c>
-      <c r="K9" s="165">
+      <c r="K9" s="164">
         <v>1867</v>
       </c>
-      <c r="L9" s="167">
+      <c r="L9" s="166">
         <v>930975</v>
       </c>
-      <c r="M9" s="165">
+      <c r="M9" s="164">
         <v>865705</v>
       </c>
-      <c r="N9" s="165">
+      <c r="N9" s="164">
         <v>5549</v>
       </c>
-      <c r="O9" s="165">
+      <c r="O9" s="164">
         <v>23514</v>
       </c>
-      <c r="P9" s="168">
+      <c r="P9" s="167">
         <v>36209</v>
       </c>
-      <c r="Q9" s="169">
+      <c r="Q9" s="168">
         <v>227</v>
       </c>
-      <c r="R9" s="170">
+      <c r="R9" s="169">
         <v>7835</v>
       </c>
-      <c r="S9" s="170">
+      <c r="S9" s="169">
         <v>2374</v>
       </c>
-      <c r="T9" s="170">
+      <c r="T9" s="169">
         <v>2578</v>
       </c>
-      <c r="U9" s="170">
+      <c r="U9" s="169">
         <v>1985</v>
       </c>
-      <c r="V9" s="171">
+      <c r="V9" s="170">
         <v>2060</v>
       </c>
-      <c r="W9" s="172">
+      <c r="W9" s="171">
         <v>18818</v>
       </c>
     </row>
     <row r="10" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="82" t="s">
+      <c r="A10" s="81" t="s">
         <v>34</v>
       </c>
-      <c r="B10" s="102">
+      <c r="B10" s="101">
         <v>1292893</v>
       </c>
-      <c r="C10" s="103">
+      <c r="C10" s="102">
         <v>1197723</v>
       </c>
-      <c r="D10" s="104">
+      <c r="D10" s="103">
         <v>56235</v>
       </c>
-      <c r="E10" s="105">
-[...2 lines deleted...]
-      <c r="F10" s="105">
+      <c r="E10" s="104">
+        <v>0</v>
+      </c>
+      <c r="F10" s="104">
         <v>43913</v>
       </c>
-      <c r="G10" s="105">
+      <c r="G10" s="104">
         <v>11</v>
       </c>
-      <c r="H10" s="106">
+      <c r="H10" s="105">
         <v>8990</v>
       </c>
-      <c r="I10" s="106">
+      <c r="I10" s="105">
         <v>3321</v>
       </c>
-      <c r="J10" s="106">
-[...5 lines deleted...]
-      <c r="L10" s="107">
+      <c r="J10" s="105">
+        <v>0</v>
+      </c>
+      <c r="K10" s="104">
+        <v>0</v>
+      </c>
+      <c r="L10" s="106">
         <v>38934</v>
       </c>
-      <c r="M10" s="105">
+      <c r="M10" s="104">
         <v>22900</v>
       </c>
-      <c r="N10" s="105">
+      <c r="N10" s="104">
         <v>222</v>
       </c>
-      <c r="O10" s="105">
+      <c r="O10" s="104">
         <v>7587</v>
       </c>
-      <c r="P10" s="108">
+      <c r="P10" s="107">
         <v>8226</v>
       </c>
       <c r="Q10" s="64">
         <v>0</v>
       </c>
       <c r="R10" s="65">
         <v>0</v>
       </c>
       <c r="S10" s="65">
         <v>0</v>
       </c>
       <c r="T10" s="65">
         <v>729</v>
       </c>
       <c r="U10" s="65">
         <v>299</v>
       </c>
-      <c r="V10" s="78">
+      <c r="V10" s="77">
         <v>22</v>
       </c>
-      <c r="W10" s="109">
+      <c r="W10" s="108">
         <v>7177</v>
       </c>
     </row>
     <row r="11" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="83" t="s">
+      <c r="A11" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="B11" s="110">
-[...14 lines deleted...]
-      <c r="G11" s="113">
+      <c r="B11" s="109">
+        <v>109012418</v>
+      </c>
+      <c r="C11" s="110">
+        <v>106569344</v>
+      </c>
+      <c r="D11" s="111">
+        <v>1699117</v>
+      </c>
+      <c r="E11" s="112">
+        <v>0</v>
+      </c>
+      <c r="F11" s="112">
+        <v>1287844</v>
+      </c>
+      <c r="G11" s="112">
         <v>797</v>
       </c>
-      <c r="H11" s="114">
+      <c r="H11" s="113">
         <v>27734</v>
       </c>
-      <c r="I11" s="114">
+      <c r="I11" s="113">
         <v>339830</v>
       </c>
-      <c r="J11" s="114">
+      <c r="J11" s="113">
         <v>41039</v>
       </c>
-      <c r="K11" s="113">
+      <c r="K11" s="112">
         <v>1874</v>
       </c>
-      <c r="L11" s="115">
+      <c r="L11" s="114">
         <v>743957</v>
       </c>
-      <c r="M11" s="113">
+      <c r="M11" s="112">
         <v>694687</v>
       </c>
-      <c r="N11" s="113">
+      <c r="N11" s="112">
         <v>5326</v>
       </c>
-      <c r="O11" s="113">
+      <c r="O11" s="112">
         <v>15968</v>
       </c>
-      <c r="P11" s="116">
+      <c r="P11" s="115">
         <v>27976</v>
       </c>
       <c r="Q11" s="59">
         <v>227</v>
       </c>
       <c r="R11" s="58">
         <v>7830</v>
       </c>
       <c r="S11" s="58">
         <v>2374</v>
       </c>
       <c r="T11" s="58">
         <v>1871</v>
       </c>
       <c r="U11" s="58">
         <v>1685</v>
       </c>
       <c r="V11" s="63">
         <v>2055</v>
       </c>
-      <c r="W11" s="117">
+      <c r="W11" s="116">
         <v>11600</v>
       </c>
     </row>
     <row r="12" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="48">
-        <v>99929218</v>
+        <v>99928173</v>
       </c>
       <c r="C12" s="17">
-        <v>99872053</v>
+        <v>99871008</v>
       </c>
       <c r="D12" s="18">
         <v>22717</v>
       </c>
       <c r="E12" s="19">
         <v>0</v>
       </c>
       <c r="F12" s="19">
         <v>22461</v>
       </c>
       <c r="G12" s="19">
         <v>0</v>
       </c>
       <c r="H12" s="20">
         <v>254</v>
       </c>
       <c r="I12" s="20">
         <v>2</v>
       </c>
       <c r="J12" s="20">
         <v>0</v>
       </c>
       <c r="K12" s="19">
         <v>0</v>
       </c>
       <c r="L12" s="21">
         <v>34449</v>
       </c>
       <c r="M12" s="19">
         <v>33596</v>
       </c>
       <c r="N12" s="19">
         <v>0</v>
       </c>
       <c r="O12" s="19">
         <v>851</v>
       </c>
       <c r="P12" s="35">
         <v>2</v>
       </c>
-      <c r="Q12" s="147">
-[...17 lines deleted...]
-      <c r="W12" s="73">
+      <c r="Q12" s="146">
+        <v>0</v>
+      </c>
+      <c r="R12" s="147">
+        <v>0</v>
+      </c>
+      <c r="S12" s="147">
+        <v>0</v>
+      </c>
+      <c r="T12" s="147">
+        <v>0</v>
+      </c>
+      <c r="U12" s="147">
+        <v>0</v>
+      </c>
+      <c r="V12" s="145">
+        <v>0</v>
+      </c>
+      <c r="W12" s="72">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="49">
         <v>13766117</v>
       </c>
       <c r="C13" s="23">
         <v>13747469</v>
       </c>
       <c r="D13" s="24">
         <v>12394</v>
       </c>
       <c r="E13" s="25">
         <v>0</v>
       </c>
       <c r="F13" s="25">
         <v>12394</v>
       </c>
       <c r="G13" s="25">
         <v>0</v>
       </c>
@@ -2621,66 +2620,66 @@
       </c>
       <c r="N13" s="25">
         <v>0</v>
       </c>
       <c r="O13" s="25">
         <v>0</v>
       </c>
       <c r="P13" s="36">
         <v>0</v>
       </c>
       <c r="Q13" s="60">
         <v>0</v>
       </c>
       <c r="R13" s="61">
         <v>0</v>
       </c>
       <c r="S13" s="61">
         <v>0</v>
       </c>
       <c r="T13" s="61">
         <v>0</v>
       </c>
       <c r="U13" s="61">
         <v>0</v>
       </c>
-      <c r="V13" s="79">
-[...2 lines deleted...]
-      <c r="W13" s="74">
+      <c r="V13" s="78">
+        <v>0</v>
+      </c>
+      <c r="W13" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="49">
-        <v>86163101</v>
+        <v>86162056</v>
       </c>
       <c r="C14" s="23">
-        <v>86124583</v>
+        <v>86123539</v>
       </c>
       <c r="D14" s="24">
         <v>10322</v>
       </c>
       <c r="E14" s="25">
         <v>0</v>
       </c>
       <c r="F14" s="25">
         <v>10066</v>
       </c>
       <c r="G14" s="25">
         <v>0</v>
       </c>
       <c r="H14" s="26">
         <v>254</v>
       </c>
       <c r="I14" s="26">
         <v>2</v>
       </c>
       <c r="J14" s="26">
         <v>0</v>
       </c>
       <c r="K14" s="25">
         <v>0</v>
       </c>
@@ -2695,134 +2694,134 @@
       </c>
       <c r="O14" s="25">
         <v>851</v>
       </c>
       <c r="P14" s="36">
         <v>2</v>
       </c>
       <c r="Q14" s="62">
         <v>0</v>
       </c>
       <c r="R14" s="63">
         <v>0</v>
       </c>
       <c r="S14" s="63">
         <v>0</v>
       </c>
       <c r="T14" s="63">
         <v>0</v>
       </c>
       <c r="U14" s="63">
         <v>0</v>
       </c>
       <c r="V14" s="63">
         <v>0</v>
       </c>
-      <c r="W14" s="74">
+      <c r="W14" s="73">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="48">
-        <v>9084306</v>
+        <v>9084245</v>
       </c>
       <c r="C15" s="17">
-        <v>6698354</v>
+        <v>6698336</v>
       </c>
       <c r="D15" s="18">
-        <v>1676443</v>
+        <v>1676401</v>
       </c>
       <c r="E15" s="19">
         <v>0</v>
       </c>
       <c r="F15" s="19">
-        <v>1265426</v>
+        <v>1265383</v>
       </c>
       <c r="G15" s="19">
         <v>797</v>
       </c>
       <c r="H15" s="20">
         <v>27480</v>
       </c>
       <c r="I15" s="20">
         <v>339828</v>
       </c>
       <c r="J15" s="20">
         <v>41039</v>
       </c>
       <c r="K15" s="19">
         <v>1874</v>
       </c>
       <c r="L15" s="21">
         <v>709508</v>
       </c>
       <c r="M15" s="19">
         <v>661091</v>
       </c>
       <c r="N15" s="19">
         <v>5326</v>
       </c>
       <c r="O15" s="19">
         <v>15117</v>
       </c>
       <c r="P15" s="35">
         <v>27974</v>
       </c>
-      <c r="Q15" s="145">
+      <c r="Q15" s="144">
         <v>226</v>
       </c>
-      <c r="R15" s="146">
+      <c r="R15" s="145">
         <v>7830</v>
       </c>
-      <c r="S15" s="146">
+      <c r="S15" s="145">
         <v>2374</v>
       </c>
-      <c r="T15" s="146">
+      <c r="T15" s="145">
         <v>1870</v>
       </c>
-      <c r="U15" s="146">
+      <c r="U15" s="145">
         <v>1685</v>
       </c>
-      <c r="V15" s="146">
+      <c r="V15" s="145">
         <v>2055</v>
       </c>
-      <c r="W15" s="73">
+      <c r="W15" s="72">
         <v>11599</v>
       </c>
     </row>
     <row r="16" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="49">
-        <v>2125660</v>
+        <v>2125850</v>
       </c>
       <c r="C16" s="29">
-        <v>2032804</v>
+        <v>2032994</v>
       </c>
       <c r="D16" s="24">
         <v>8511</v>
       </c>
       <c r="E16" s="30">
         <v>0</v>
       </c>
       <c r="F16" s="30">
         <v>1456</v>
       </c>
       <c r="G16" s="30">
         <v>561</v>
       </c>
       <c r="H16" s="27">
         <v>2602</v>
       </c>
       <c r="I16" s="27">
         <v>2705</v>
       </c>
       <c r="J16" s="27">
         <v>71</v>
       </c>
       <c r="K16" s="30">
         <v>1117</v>
       </c>
@@ -2837,63 +2836,63 @@
       </c>
       <c r="O16" s="30">
         <v>5222</v>
       </c>
       <c r="P16" s="37">
         <v>14812</v>
       </c>
       <c r="Q16" s="62">
         <v>132</v>
       </c>
       <c r="R16" s="63">
         <v>4337</v>
       </c>
       <c r="S16" s="63">
         <v>1843</v>
       </c>
       <c r="T16" s="63">
         <v>1302</v>
       </c>
       <c r="U16" s="63">
         <v>728</v>
       </c>
       <c r="V16" s="63">
         <v>1710</v>
       </c>
-      <c r="W16" s="75">
+      <c r="W16" s="74">
         <v>4653</v>
       </c>
     </row>
     <row r="17" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="49">
-        <v>613504</v>
+        <v>594087</v>
       </c>
       <c r="C17" s="23">
-        <v>567933</v>
+        <v>548517</v>
       </c>
       <c r="D17" s="24">
         <v>8511</v>
       </c>
       <c r="E17" s="25">
         <v>0</v>
       </c>
       <c r="F17" s="25">
         <v>1456</v>
       </c>
       <c r="G17" s="25">
         <v>561</v>
       </c>
       <c r="H17" s="26">
         <v>2602</v>
       </c>
       <c r="I17" s="26">
         <v>2705</v>
       </c>
       <c r="J17" s="26">
         <v>71</v>
       </c>
       <c r="K17" s="25">
         <v>1117</v>
       </c>
@@ -2908,63 +2907,63 @@
       </c>
       <c r="O17" s="25">
         <v>5222</v>
       </c>
       <c r="P17" s="36">
         <v>14812</v>
       </c>
       <c r="Q17" s="62">
         <v>132</v>
       </c>
       <c r="R17" s="63">
         <v>4337</v>
       </c>
       <c r="S17" s="63">
         <v>1843</v>
       </c>
       <c r="T17" s="63">
         <v>1302</v>
       </c>
       <c r="U17" s="63">
         <v>728</v>
       </c>
       <c r="V17" s="63">
         <v>1710</v>
       </c>
-      <c r="W17" s="74">
+      <c r="W17" s="73">
         <v>4653</v>
       </c>
     </row>
     <row r="18" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="49">
-        <v>1512155</v>
+        <v>1531762</v>
       </c>
       <c r="C18" s="23">
-        <v>1464871</v>
+        <v>1484478</v>
       </c>
       <c r="D18" s="24">
         <v>0</v>
       </c>
       <c r="E18" s="25">
         <v>0</v>
       </c>
       <c r="F18" s="25">
         <v>0</v>
       </c>
       <c r="G18" s="25">
         <v>0</v>
       </c>
       <c r="H18" s="26">
         <v>0</v>
       </c>
       <c r="I18" s="26">
         <v>0</v>
       </c>
       <c r="J18" s="26">
         <v>0</v>
       </c>
       <c r="K18" s="25">
         <v>0</v>
       </c>
@@ -2979,134 +2978,134 @@
       </c>
       <c r="O18" s="25">
         <v>0</v>
       </c>
       <c r="P18" s="36">
         <v>0</v>
       </c>
       <c r="Q18" s="62">
         <v>0</v>
       </c>
       <c r="R18" s="63">
         <v>0</v>
       </c>
       <c r="S18" s="63">
         <v>0</v>
       </c>
       <c r="T18" s="63">
         <v>0</v>
       </c>
       <c r="U18" s="63">
         <v>0</v>
       </c>
       <c r="V18" s="63">
         <v>0</v>
       </c>
-      <c r="W18" s="74">
+      <c r="W18" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="49">
-        <v>6958646</v>
+        <v>6958395</v>
       </c>
       <c r="C19" s="29">
-        <v>4665550</v>
+        <v>4665341</v>
       </c>
       <c r="D19" s="24">
-        <v>1667932</v>
+        <v>1667890</v>
       </c>
       <c r="E19" s="30">
         <v>0</v>
       </c>
       <c r="F19" s="30">
-        <v>1263970</v>
+        <v>1263927</v>
       </c>
       <c r="G19" s="30">
         <v>236</v>
       </c>
       <c r="H19" s="27">
         <v>24879</v>
       </c>
       <c r="I19" s="27">
         <v>337124</v>
       </c>
       <c r="J19" s="27">
         <v>40968</v>
       </c>
       <c r="K19" s="30">
         <v>756</v>
       </c>
       <c r="L19" s="28">
         <v>625164</v>
       </c>
       <c r="M19" s="30">
         <v>597927</v>
       </c>
       <c r="N19" s="30">
         <v>4179</v>
       </c>
       <c r="O19" s="30">
         <v>9895</v>
       </c>
       <c r="P19" s="37">
         <v>13162</v>
       </c>
       <c r="Q19" s="62">
         <v>94</v>
       </c>
       <c r="R19" s="63">
         <v>3493</v>
       </c>
       <c r="S19" s="63">
         <v>531</v>
       </c>
       <c r="T19" s="63">
         <v>568</v>
       </c>
       <c r="U19" s="63">
         <v>957</v>
       </c>
       <c r="V19" s="63">
         <v>345</v>
       </c>
-      <c r="W19" s="75">
+      <c r="W19" s="74">
         <v>6946</v>
       </c>
     </row>
     <row r="20" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="49">
-        <v>3667850</v>
+        <v>3667497</v>
       </c>
       <c r="C20" s="23">
-        <v>2244435</v>
+        <v>2244081</v>
       </c>
       <c r="D20" s="24">
         <v>1194391</v>
       </c>
       <c r="E20" s="25">
         <v>0</v>
       </c>
       <c r="F20" s="25">
         <v>1084304</v>
       </c>
       <c r="G20" s="25">
         <v>236</v>
       </c>
       <c r="H20" s="26">
         <v>5602</v>
       </c>
       <c r="I20" s="26">
         <v>70362</v>
       </c>
       <c r="J20" s="26">
         <v>33130</v>
       </c>
       <c r="K20" s="25">
         <v>756</v>
       </c>
@@ -3121,122 +3120,122 @@
       </c>
       <c r="O20" s="25">
         <v>9895</v>
       </c>
       <c r="P20" s="36">
         <v>13162</v>
       </c>
       <c r="Q20" s="62">
         <v>94</v>
       </c>
       <c r="R20" s="63">
         <v>3493</v>
       </c>
       <c r="S20" s="63">
         <v>531</v>
       </c>
       <c r="T20" s="63">
         <v>568</v>
       </c>
       <c r="U20" s="63">
         <v>957</v>
       </c>
       <c r="V20" s="63">
         <v>345</v>
       </c>
-      <c r="W20" s="74">
+      <c r="W20" s="73">
         <v>6946</v>
       </c>
     </row>
     <row r="21" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="49">
-        <v>3290796</v>
+        <v>3290898</v>
       </c>
       <c r="C21" s="23">
-        <v>2421116</v>
+        <v>2421260</v>
       </c>
       <c r="D21" s="24">
-        <v>473541</v>
+        <v>473499</v>
       </c>
       <c r="E21" s="25">
         <v>0</v>
       </c>
       <c r="F21" s="25">
-        <v>179665</v>
+        <v>179623</v>
       </c>
       <c r="G21" s="25">
         <v>0</v>
       </c>
       <c r="H21" s="26">
         <v>19277</v>
       </c>
       <c r="I21" s="26">
         <v>266761</v>
       </c>
       <c r="J21" s="26">
         <v>7837</v>
       </c>
       <c r="K21" s="25">
         <v>0</v>
       </c>
       <c r="L21" s="28">
         <v>396139</v>
       </c>
       <c r="M21" s="25">
         <v>396139</v>
       </c>
       <c r="N21" s="25">
         <v>0</v>
       </c>
       <c r="O21" s="25">
         <v>0</v>
       </c>
       <c r="P21" s="36">
         <v>0</v>
       </c>
       <c r="Q21" s="62">
         <v>0</v>
       </c>
       <c r="R21" s="63">
         <v>0</v>
       </c>
       <c r="S21" s="63">
         <v>0</v>
       </c>
       <c r="T21" s="63">
         <v>0</v>
       </c>
       <c r="U21" s="63">
         <v>0</v>
       </c>
       <c r="V21" s="63">
         <v>0</v>
       </c>
-      <c r="W21" s="74">
+      <c r="W21" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="49">
         <v>4064102</v>
       </c>
       <c r="C22" s="23">
         <v>2599021</v>
       </c>
       <c r="D22" s="24">
         <v>1251038</v>
       </c>
       <c r="E22" s="25">
         <v>0</v>
       </c>
       <c r="F22" s="25">
         <v>1176447</v>
       </c>
       <c r="G22" s="25">
         <v>236</v>
       </c>
@@ -3263,193 +3262,193 @@
       </c>
       <c r="O22" s="25">
         <v>9895</v>
       </c>
       <c r="P22" s="36">
         <v>13162</v>
       </c>
       <c r="Q22" s="62">
         <v>94</v>
       </c>
       <c r="R22" s="63">
         <v>3493</v>
       </c>
       <c r="S22" s="63">
         <v>531</v>
       </c>
       <c r="T22" s="63">
         <v>568</v>
       </c>
       <c r="U22" s="63">
         <v>957</v>
       </c>
       <c r="V22" s="63">
         <v>345</v>
       </c>
-      <c r="W22" s="74">
+      <c r="W22" s="73">
         <v>6946</v>
       </c>
     </row>
     <row r="23" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="49">
-        <v>2894544</v>
+        <v>2894293</v>
       </c>
       <c r="C23" s="23">
-        <v>2066530</v>
+        <v>2066321</v>
       </c>
       <c r="D23" s="24">
-        <v>416894</v>
+        <v>416852</v>
       </c>
       <c r="E23" s="25">
         <v>0</v>
       </c>
       <c r="F23" s="25">
-        <v>87523</v>
+        <v>87480</v>
       </c>
       <c r="G23" s="25">
         <v>0</v>
       </c>
       <c r="H23" s="26">
         <v>19462</v>
       </c>
       <c r="I23" s="26">
         <v>270217</v>
       </c>
       <c r="J23" s="26">
         <v>39693</v>
       </c>
       <c r="K23" s="25">
         <v>0</v>
       </c>
       <c r="L23" s="28">
         <v>411120</v>
       </c>
       <c r="M23" s="25">
         <v>411096</v>
       </c>
       <c r="N23" s="25">
         <v>24</v>
       </c>
       <c r="O23" s="25">
         <v>0</v>
       </c>
       <c r="P23" s="36">
         <v>0</v>
       </c>
       <c r="Q23" s="62">
         <v>0</v>
       </c>
       <c r="R23" s="63">
         <v>0</v>
       </c>
       <c r="S23" s="63">
         <v>0</v>
       </c>
       <c r="T23" s="63">
         <v>0</v>
       </c>
       <c r="U23" s="63">
         <v>0</v>
       </c>
       <c r="V23" s="63">
         <v>0</v>
       </c>
-      <c r="W23" s="74">
+      <c r="W23" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="83" t="s">
+      <c r="A24" s="82" t="s">
         <v>48</v>
       </c>
-      <c r="B24" s="110">
+      <c r="B24" s="109">
         <v>19609407</v>
       </c>
-      <c r="C24" s="111">
+      <c r="C24" s="110">
         <v>18554984</v>
       </c>
-      <c r="D24" s="112">
+      <c r="D24" s="111">
         <v>934178</v>
       </c>
-      <c r="E24" s="113">
-[...2 lines deleted...]
-      <c r="F24" s="113">
+      <c r="E24" s="112">
+        <v>0</v>
+      </c>
+      <c r="F24" s="112">
         <v>934178</v>
       </c>
-      <c r="G24" s="113">
-[...14 lines deleted...]
-      <c r="L24" s="115">
+      <c r="G24" s="112">
+        <v>0</v>
+      </c>
+      <c r="H24" s="113">
+        <v>0</v>
+      </c>
+      <c r="I24" s="113">
+        <v>0</v>
+      </c>
+      <c r="J24" s="113">
+        <v>0</v>
+      </c>
+      <c r="K24" s="112">
+        <v>0</v>
+      </c>
+      <c r="L24" s="114">
         <v>120245</v>
       </c>
-      <c r="M24" s="113">
+      <c r="M24" s="112">
         <v>120245</v>
       </c>
-      <c r="N24" s="113">
-[...5 lines deleted...]
-      <c r="P24" s="116">
+      <c r="N24" s="112">
+        <v>0</v>
+      </c>
+      <c r="O24" s="112">
+        <v>0</v>
+      </c>
+      <c r="P24" s="115">
         <v>0</v>
       </c>
       <c r="Q24" s="62">
         <v>0</v>
       </c>
       <c r="R24" s="63">
         <v>0</v>
       </c>
       <c r="S24" s="63">
         <v>0</v>
       </c>
       <c r="T24" s="63">
         <v>0</v>
       </c>
       <c r="U24" s="63">
         <v>0</v>
       </c>
       <c r="V24" s="63">
         <v>0</v>
       </c>
-      <c r="W24" s="117">
+      <c r="W24" s="116">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="48">
         <v>14285756</v>
       </c>
       <c r="C25" s="17">
         <v>14285756</v>
       </c>
       <c r="D25" s="18">
         <v>0</v>
       </c>
       <c r="E25" s="19">
         <v>0</v>
       </c>
       <c r="F25" s="19">
         <v>0</v>
       </c>
       <c r="G25" s="19">
         <v>0</v>
       </c>
@@ -3458,69 +3457,69 @@
       </c>
       <c r="I25" s="20">
         <v>0</v>
       </c>
       <c r="J25" s="20">
         <v>0</v>
       </c>
       <c r="K25" s="19">
         <v>0</v>
       </c>
       <c r="L25" s="21">
         <v>0</v>
       </c>
       <c r="M25" s="19">
         <v>0</v>
       </c>
       <c r="N25" s="19">
         <v>0</v>
       </c>
       <c r="O25" s="19">
         <v>0</v>
       </c>
       <c r="P25" s="35">
         <v>0</v>
       </c>
-      <c r="Q25" s="145">
-[...17 lines deleted...]
-      <c r="W25" s="73">
+      <c r="Q25" s="144">
+        <v>0</v>
+      </c>
+      <c r="R25" s="145">
+        <v>0</v>
+      </c>
+      <c r="S25" s="145">
+        <v>0</v>
+      </c>
+      <c r="T25" s="145">
+        <v>0</v>
+      </c>
+      <c r="U25" s="145">
+        <v>0</v>
+      </c>
+      <c r="V25" s="145">
+        <v>0</v>
+      </c>
+      <c r="W25" s="72">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="49">
         <v>474317</v>
       </c>
       <c r="C26" s="23">
         <v>474317</v>
       </c>
       <c r="D26" s="24">
         <v>0</v>
       </c>
       <c r="E26" s="25">
         <v>0</v>
       </c>
       <c r="F26" s="25">
         <v>0</v>
       </c>
       <c r="G26" s="25">
         <v>0</v>
       </c>
@@ -3547,51 +3546,51 @@
       </c>
       <c r="O26" s="25">
         <v>0</v>
       </c>
       <c r="P26" s="36">
         <v>0</v>
       </c>
       <c r="Q26" s="62">
         <v>0</v>
       </c>
       <c r="R26" s="63">
         <v>0</v>
       </c>
       <c r="S26" s="63">
         <v>0</v>
       </c>
       <c r="T26" s="63">
         <v>0</v>
       </c>
       <c r="U26" s="63">
         <v>0</v>
       </c>
       <c r="V26" s="63">
         <v>0</v>
       </c>
-      <c r="W26" s="74">
+      <c r="W26" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B27" s="49">
         <v>13811439</v>
       </c>
       <c r="C27" s="23">
         <v>13811439</v>
       </c>
       <c r="D27" s="24">
         <v>0</v>
       </c>
       <c r="E27" s="25">
         <v>0</v>
       </c>
       <c r="F27" s="25">
         <v>0</v>
       </c>
       <c r="G27" s="25">
         <v>0</v>
       </c>
@@ -3618,51 +3617,51 @@
       </c>
       <c r="O27" s="25">
         <v>0</v>
       </c>
       <c r="P27" s="36">
         <v>0</v>
       </c>
       <c r="Q27" s="62">
         <v>0</v>
       </c>
       <c r="R27" s="63">
         <v>0</v>
       </c>
       <c r="S27" s="63">
         <v>0</v>
       </c>
       <c r="T27" s="63">
         <v>0</v>
       </c>
       <c r="U27" s="63">
         <v>0</v>
       </c>
       <c r="V27" s="63">
         <v>0</v>
       </c>
-      <c r="W27" s="74">
+      <c r="W27" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="48">
         <v>5323651</v>
       </c>
       <c r="C28" s="17">
         <v>4269228</v>
       </c>
       <c r="D28" s="18">
         <v>934178</v>
       </c>
       <c r="E28" s="19">
         <v>0</v>
       </c>
       <c r="F28" s="19">
         <v>934178</v>
       </c>
       <c r="G28" s="19">
         <v>0</v>
       </c>
@@ -3671,69 +3670,69 @@
       </c>
       <c r="I28" s="20">
         <v>0</v>
       </c>
       <c r="J28" s="20">
         <v>0</v>
       </c>
       <c r="K28" s="19">
         <v>0</v>
       </c>
       <c r="L28" s="21">
         <v>120245</v>
       </c>
       <c r="M28" s="19">
         <v>120245</v>
       </c>
       <c r="N28" s="19">
         <v>0</v>
       </c>
       <c r="O28" s="19">
         <v>0</v>
       </c>
       <c r="P28" s="35">
         <v>0</v>
       </c>
-      <c r="Q28" s="145">
-[...17 lines deleted...]
-      <c r="W28" s="73">
+      <c r="Q28" s="144">
+        <v>0</v>
+      </c>
+      <c r="R28" s="145">
+        <v>0</v>
+      </c>
+      <c r="S28" s="145">
+        <v>0</v>
+      </c>
+      <c r="T28" s="145">
+        <v>0</v>
+      </c>
+      <c r="U28" s="145">
+        <v>0</v>
+      </c>
+      <c r="V28" s="145">
+        <v>0</v>
+      </c>
+      <c r="W28" s="72">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B29" s="49">
         <v>2761609</v>
       </c>
       <c r="C29" s="29">
         <v>2726409</v>
       </c>
       <c r="D29" s="24">
         <v>0</v>
       </c>
       <c r="E29" s="30">
         <v>0</v>
       </c>
       <c r="F29" s="30">
         <v>0</v>
       </c>
       <c r="G29" s="30">
         <v>0</v>
       </c>
@@ -3760,51 +3759,51 @@
       </c>
       <c r="O29" s="30">
         <v>0</v>
       </c>
       <c r="P29" s="37">
         <v>0</v>
       </c>
       <c r="Q29" s="62">
         <v>0</v>
       </c>
       <c r="R29" s="63">
         <v>0</v>
       </c>
       <c r="S29" s="63">
         <v>0</v>
       </c>
       <c r="T29" s="63">
         <v>0</v>
       </c>
       <c r="U29" s="63">
         <v>0</v>
       </c>
       <c r="V29" s="63">
         <v>0</v>
       </c>
-      <c r="W29" s="75">
+      <c r="W29" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A30" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="49">
         <v>393395</v>
       </c>
       <c r="C30" s="23">
         <v>379067</v>
       </c>
       <c r="D30" s="24">
         <v>0</v>
       </c>
       <c r="E30" s="25">
         <v>0</v>
       </c>
       <c r="F30" s="25">
         <v>0</v>
       </c>
       <c r="G30" s="25">
         <v>0</v>
       </c>
@@ -3831,51 +3830,51 @@
       </c>
       <c r="O30" s="25">
         <v>0</v>
       </c>
       <c r="P30" s="36">
         <v>0</v>
       </c>
       <c r="Q30" s="62">
         <v>0</v>
       </c>
       <c r="R30" s="63">
         <v>0</v>
       </c>
       <c r="S30" s="63">
         <v>0</v>
       </c>
       <c r="T30" s="63">
         <v>0</v>
       </c>
       <c r="U30" s="63">
         <v>0</v>
       </c>
       <c r="V30" s="63">
         <v>0</v>
       </c>
-      <c r="W30" s="74">
+      <c r="W30" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B31" s="49">
         <v>2368214</v>
       </c>
       <c r="C31" s="23">
         <v>2347342</v>
       </c>
       <c r="D31" s="24">
         <v>0</v>
       </c>
       <c r="E31" s="25">
         <v>0</v>
       </c>
       <c r="F31" s="25">
         <v>0</v>
       </c>
       <c r="G31" s="25">
         <v>0</v>
       </c>
@@ -3902,51 +3901,51 @@
       </c>
       <c r="O31" s="25">
         <v>0</v>
       </c>
       <c r="P31" s="36">
         <v>0</v>
       </c>
       <c r="Q31" s="62">
         <v>0</v>
       </c>
       <c r="R31" s="63">
         <v>0</v>
       </c>
       <c r="S31" s="63">
         <v>0</v>
       </c>
       <c r="T31" s="63">
         <v>0</v>
       </c>
       <c r="U31" s="63">
         <v>0</v>
       </c>
       <c r="V31" s="63">
         <v>0</v>
       </c>
-      <c r="W31" s="74">
+      <c r="W31" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A32" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B32" s="49">
         <v>2562042</v>
       </c>
       <c r="C32" s="29">
         <v>1542819</v>
       </c>
       <c r="D32" s="24">
         <v>934178</v>
       </c>
       <c r="E32" s="30">
         <v>0</v>
       </c>
       <c r="F32" s="30">
         <v>934178</v>
       </c>
       <c r="G32" s="30">
         <v>0</v>
       </c>
@@ -3973,51 +3972,51 @@
       </c>
       <c r="O32" s="30">
         <v>0</v>
       </c>
       <c r="P32" s="37">
         <v>0</v>
       </c>
       <c r="Q32" s="62">
         <v>0</v>
       </c>
       <c r="R32" s="63">
         <v>0</v>
       </c>
       <c r="S32" s="63">
         <v>0</v>
       </c>
       <c r="T32" s="63">
         <v>0</v>
       </c>
       <c r="U32" s="63">
         <v>0</v>
       </c>
       <c r="V32" s="63">
         <v>0</v>
       </c>
-      <c r="W32" s="75">
+      <c r="W32" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="49">
         <v>114066</v>
       </c>
       <c r="C33" s="23">
         <v>114066</v>
       </c>
       <c r="D33" s="24">
         <v>0</v>
       </c>
       <c r="E33" s="25">
         <v>0</v>
       </c>
       <c r="F33" s="25">
         <v>0</v>
       </c>
       <c r="G33" s="25">
         <v>0</v>
       </c>
@@ -4044,51 +4043,51 @@
       </c>
       <c r="O33" s="25">
         <v>0</v>
       </c>
       <c r="P33" s="36">
         <v>0</v>
       </c>
       <c r="Q33" s="62">
         <v>0</v>
       </c>
       <c r="R33" s="63">
         <v>0</v>
       </c>
       <c r="S33" s="63">
         <v>0</v>
       </c>
       <c r="T33" s="63">
         <v>0</v>
       </c>
       <c r="U33" s="63">
         <v>0</v>
       </c>
       <c r="V33" s="63">
         <v>0</v>
       </c>
-      <c r="W33" s="74">
+      <c r="W33" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="49">
         <v>2447976</v>
       </c>
       <c r="C34" s="23">
         <v>1428753</v>
       </c>
       <c r="D34" s="24">
         <v>934178</v>
       </c>
       <c r="E34" s="25">
         <v>0</v>
       </c>
       <c r="F34" s="25">
         <v>934178</v>
       </c>
       <c r="G34" s="25">
         <v>0</v>
       </c>
@@ -4115,191 +4114,191 @@
       </c>
       <c r="O34" s="25">
         <v>0</v>
       </c>
       <c r="P34" s="36">
         <v>0</v>
       </c>
       <c r="Q34" s="62">
         <v>0</v>
       </c>
       <c r="R34" s="63">
         <v>0</v>
       </c>
       <c r="S34" s="63">
         <v>0</v>
       </c>
       <c r="T34" s="63">
         <v>0</v>
       </c>
       <c r="U34" s="63">
         <v>0</v>
       </c>
       <c r="V34" s="63">
         <v>0</v>
       </c>
-      <c r="W34" s="74">
+      <c r="W34" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="84" t="s">
+      <c r="A35" s="83" t="s">
         <v>49</v>
       </c>
-      <c r="B35" s="110">
+      <c r="B35" s="109">
         <v>766667</v>
       </c>
-      <c r="C35" s="111">
+      <c r="C35" s="110">
         <v>289529</v>
       </c>
-      <c r="D35" s="112">
+      <c r="D35" s="111">
         <v>446368</v>
       </c>
-      <c r="E35" s="113">
-[...2 lines deleted...]
-      <c r="F35" s="113">
+      <c r="E35" s="112">
+        <v>0</v>
+      </c>
+      <c r="F35" s="112">
         <v>446368</v>
       </c>
-      <c r="G35" s="113">
-[...14 lines deleted...]
-      <c r="L35" s="115">
+      <c r="G35" s="112">
+        <v>0</v>
+      </c>
+      <c r="H35" s="113">
+        <v>0</v>
+      </c>
+      <c r="I35" s="113">
+        <v>0</v>
+      </c>
+      <c r="J35" s="113">
+        <v>0</v>
+      </c>
+      <c r="K35" s="112">
+        <v>0</v>
+      </c>
+      <c r="L35" s="114">
         <v>30770</v>
       </c>
-      <c r="M35" s="113">
+      <c r="M35" s="112">
         <v>30770</v>
       </c>
-      <c r="N35" s="113">
-[...5 lines deleted...]
-      <c r="P35" s="116">
+      <c r="N35" s="112">
+        <v>0</v>
+      </c>
+      <c r="O35" s="112">
+        <v>0</v>
+      </c>
+      <c r="P35" s="115">
         <v>0</v>
       </c>
       <c r="Q35" s="62">
         <v>0</v>
       </c>
       <c r="R35" s="63">
         <v>0</v>
       </c>
       <c r="S35" s="63">
         <v>0</v>
       </c>
       <c r="T35" s="63">
         <v>0</v>
       </c>
       <c r="U35" s="63">
         <v>0</v>
       </c>
       <c r="V35" s="63">
         <v>0</v>
       </c>
-      <c r="W35" s="117">
+      <c r="W35" s="116">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="47">
         <v>288445</v>
       </c>
       <c r="C36" s="32">
         <v>288445</v>
       </c>
       <c r="D36" s="15">
         <v>0</v>
       </c>
       <c r="E36" s="33">
         <v>0</v>
       </c>
       <c r="F36" s="33"/>
       <c r="G36" s="33">
         <v>0</v>
       </c>
       <c r="H36" s="34">
         <v>0</v>
       </c>
       <c r="I36" s="34">
         <v>0</v>
       </c>
       <c r="J36" s="34">
         <v>0</v>
       </c>
       <c r="K36" s="33">
         <v>0</v>
       </c>
       <c r="L36" s="16">
         <v>0</v>
       </c>
       <c r="M36" s="33">
         <v>0</v>
       </c>
       <c r="N36" s="33">
         <v>0</v>
       </c>
       <c r="O36" s="33">
         <v>0</v>
       </c>
       <c r="P36" s="38">
         <v>0</v>
       </c>
-      <c r="Q36" s="145">
-[...17 lines deleted...]
-      <c r="W36" s="76">
+      <c r="Q36" s="144">
+        <v>0</v>
+      </c>
+      <c r="R36" s="145">
+        <v>0</v>
+      </c>
+      <c r="S36" s="145">
+        <v>0</v>
+      </c>
+      <c r="T36" s="145">
+        <v>0</v>
+      </c>
+      <c r="U36" s="145">
+        <v>0</v>
+      </c>
+      <c r="V36" s="145">
+        <v>0</v>
+      </c>
+      <c r="W36" s="75">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="48">
         <v>478222</v>
       </c>
       <c r="C37" s="17">
         <v>1084</v>
       </c>
       <c r="D37" s="18">
         <v>446368</v>
       </c>
       <c r="E37" s="19">
         <v>0</v>
       </c>
       <c r="F37" s="19">
         <v>446368</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
@@ -4308,69 +4307,69 @@
       </c>
       <c r="I37" s="20">
         <v>0</v>
       </c>
       <c r="J37" s="20">
         <v>0</v>
       </c>
       <c r="K37" s="19">
         <v>0</v>
       </c>
       <c r="L37" s="21">
         <v>30770</v>
       </c>
       <c r="M37" s="19">
         <v>30770</v>
       </c>
       <c r="N37" s="19">
         <v>0</v>
       </c>
       <c r="O37" s="19">
         <v>0</v>
       </c>
       <c r="P37" s="35">
         <v>0</v>
       </c>
-      <c r="Q37" s="180">
-[...17 lines deleted...]
-      <c r="W37" s="73">
+      <c r="Q37" s="179">
+        <v>0</v>
+      </c>
+      <c r="R37" s="180">
+        <v>0</v>
+      </c>
+      <c r="S37" s="180">
+        <v>0</v>
+      </c>
+      <c r="T37" s="180">
+        <v>0</v>
+      </c>
+      <c r="U37" s="180">
+        <v>0</v>
+      </c>
+      <c r="V37" s="180">
+        <v>0</v>
+      </c>
+      <c r="W37" s="72">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B38" s="49">
         <v>1084</v>
       </c>
       <c r="C38" s="23">
         <v>1084</v>
       </c>
       <c r="D38" s="24">
         <v>0</v>
       </c>
       <c r="E38" s="25">
         <v>0</v>
       </c>
       <c r="F38" s="25">
         <v>0</v>
       </c>
       <c r="G38" s="25">
         <v>0</v>
       </c>
@@ -4397,51 +4396,51 @@
       </c>
       <c r="O38" s="25">
         <v>0</v>
       </c>
       <c r="P38" s="36">
         <v>0</v>
       </c>
       <c r="Q38" s="62">
         <v>0</v>
       </c>
       <c r="R38" s="63">
         <v>0</v>
       </c>
       <c r="S38" s="63">
         <v>0</v>
       </c>
       <c r="T38" s="63">
         <v>0</v>
       </c>
       <c r="U38" s="63">
         <v>0</v>
       </c>
       <c r="V38" s="63">
         <v>0</v>
       </c>
-      <c r="W38" s="74">
+      <c r="W38" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A39" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B39" s="49">
         <v>477138</v>
       </c>
       <c r="C39" s="29">
         <v>0</v>
       </c>
       <c r="D39" s="24">
         <v>446368</v>
       </c>
       <c r="E39" s="30">
         <v>0</v>
       </c>
       <c r="F39" s="30">
         <v>446368</v>
       </c>
       <c r="G39" s="30">
         <v>0</v>
       </c>
@@ -4468,193 +4467,193 @@
       </c>
       <c r="O39" s="30">
         <v>0</v>
       </c>
       <c r="P39" s="37">
         <v>0</v>
       </c>
       <c r="Q39" s="62">
         <v>0</v>
       </c>
       <c r="R39" s="63">
         <v>0</v>
       </c>
       <c r="S39" s="63">
         <v>0</v>
       </c>
       <c r="T39" s="63">
         <v>0</v>
       </c>
       <c r="U39" s="63">
         <v>0</v>
       </c>
       <c r="V39" s="63">
         <v>0</v>
       </c>
-      <c r="W39" s="75">
+      <c r="W39" s="74">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="83" t="s">
+      <c r="A40" s="82" t="s">
         <v>53</v>
       </c>
-      <c r="B40" s="110">
+      <c r="B40" s="109">
         <v>41625</v>
       </c>
-      <c r="C40" s="118">
+      <c r="C40" s="117">
         <v>41625</v>
       </c>
-      <c r="D40" s="112">
-[...35 lines deleted...]
-      <c r="P40" s="121">
+      <c r="D40" s="111">
+        <v>0</v>
+      </c>
+      <c r="E40" s="118">
+        <v>0</v>
+      </c>
+      <c r="F40" s="118">
+        <v>0</v>
+      </c>
+      <c r="G40" s="118">
+        <v>0</v>
+      </c>
+      <c r="H40" s="119">
+        <v>0</v>
+      </c>
+      <c r="I40" s="119">
+        <v>0</v>
+      </c>
+      <c r="J40" s="119">
+        <v>0</v>
+      </c>
+      <c r="K40" s="118">
+        <v>0</v>
+      </c>
+      <c r="L40" s="114">
+        <v>0</v>
+      </c>
+      <c r="M40" s="118">
+        <v>0</v>
+      </c>
+      <c r="N40" s="118">
+        <v>0</v>
+      </c>
+      <c r="O40" s="118">
+        <v>0</v>
+      </c>
+      <c r="P40" s="120">
         <v>0</v>
       </c>
       <c r="Q40" s="62">
         <v>0</v>
       </c>
       <c r="R40" s="63">
         <v>0</v>
       </c>
       <c r="S40" s="63">
         <v>0</v>
       </c>
       <c r="T40" s="63">
         <v>0</v>
       </c>
       <c r="U40" s="63">
         <v>0</v>
       </c>
       <c r="V40" s="63">
         <v>0</v>
       </c>
-      <c r="W40" s="122">
+      <c r="W40" s="121">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="22" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="48">
         <v>0</v>
       </c>
-      <c r="C41" s="173">
+      <c r="C41" s="172">
         <v>0</v>
       </c>
       <c r="D41" s="18">
         <v>0</v>
       </c>
-      <c r="E41" s="174">
-[...17 lines deleted...]
-      <c r="K41" s="174">
+      <c r="E41" s="173">
+        <v>0</v>
+      </c>
+      <c r="F41" s="173">
+        <v>0</v>
+      </c>
+      <c r="G41" s="173">
+        <v>0</v>
+      </c>
+      <c r="H41" s="174">
+        <v>0</v>
+      </c>
+      <c r="I41" s="174">
+        <v>0</v>
+      </c>
+      <c r="J41" s="174">
+        <v>0</v>
+      </c>
+      <c r="K41" s="173">
         <v>0</v>
       </c>
       <c r="L41" s="21">
         <v>0</v>
       </c>
-      <c r="M41" s="174">
-[...29 lines deleted...]
-      <c r="W41" s="179">
+      <c r="M41" s="173">
+        <v>0</v>
+      </c>
+      <c r="N41" s="173">
+        <v>0</v>
+      </c>
+      <c r="O41" s="173">
+        <v>0</v>
+      </c>
+      <c r="P41" s="175">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="176">
+        <v>0</v>
+      </c>
+      <c r="R41" s="177">
+        <v>0</v>
+      </c>
+      <c r="S41" s="177">
+        <v>0</v>
+      </c>
+      <c r="T41" s="177">
+        <v>0</v>
+      </c>
+      <c r="U41" s="177">
+        <v>0</v>
+      </c>
+      <c r="V41" s="177">
+        <v>0</v>
+      </c>
+      <c r="W41" s="178">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="22" t="s">
         <v>58</v>
       </c>
       <c r="B42" s="49">
         <v>41625</v>
       </c>
       <c r="C42" s="23">
         <v>41625</v>
       </c>
       <c r="D42" s="24">
         <v>0</v>
       </c>
       <c r="E42" s="25">
         <v>0</v>
       </c>
       <c r="F42" s="25">
         <v>0</v>
       </c>
       <c r="G42" s="25">
         <v>0</v>
       </c>
@@ -4663,242 +4662,242 @@
       </c>
       <c r="I42" s="26">
         <v>0</v>
       </c>
       <c r="J42" s="26">
         <v>0</v>
       </c>
       <c r="K42" s="25">
         <v>0</v>
       </c>
       <c r="L42" s="28">
         <v>0</v>
       </c>
       <c r="M42" s="25">
         <v>0</v>
       </c>
       <c r="N42" s="25">
         <v>0</v>
       </c>
       <c r="O42" s="25">
         <v>0</v>
       </c>
       <c r="P42" s="36">
         <v>0</v>
       </c>
-      <c r="Q42" s="177">
-[...17 lines deleted...]
-      <c r="W42" s="74">
+      <c r="Q42" s="176">
+        <v>0</v>
+      </c>
+      <c r="R42" s="177">
+        <v>0</v>
+      </c>
+      <c r="S42" s="177">
+        <v>0</v>
+      </c>
+      <c r="T42" s="177">
+        <v>0</v>
+      </c>
+      <c r="U42" s="177">
+        <v>0</v>
+      </c>
+      <c r="V42" s="177">
+        <v>0</v>
+      </c>
+      <c r="W42" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="83" t="s">
+      <c r="A43" s="82" t="s">
         <v>52</v>
       </c>
-      <c r="B43" s="110">
-[...5 lines deleted...]
-      <c r="D43" s="112">
+      <c r="B43" s="109">
+        <v>1032719</v>
+      </c>
+      <c r="C43" s="117">
+        <v>1032597</v>
+      </c>
+      <c r="D43" s="111">
         <v>28</v>
       </c>
-      <c r="E43" s="119">
-[...2 lines deleted...]
-      <c r="F43" s="119">
+      <c r="E43" s="118">
+        <v>0</v>
+      </c>
+      <c r="F43" s="118">
         <v>28</v>
       </c>
-      <c r="G43" s="119">
-[...14 lines deleted...]
-      <c r="L43" s="115">
+      <c r="G43" s="118">
+        <v>0</v>
+      </c>
+      <c r="H43" s="119">
+        <v>0</v>
+      </c>
+      <c r="I43" s="119">
+        <v>0</v>
+      </c>
+      <c r="J43" s="119">
+        <v>0</v>
+      </c>
+      <c r="K43" s="118">
+        <v>0</v>
+      </c>
+      <c r="L43" s="114">
         <v>94</v>
       </c>
-      <c r="M43" s="119">
+      <c r="M43" s="118">
         <v>94</v>
       </c>
-      <c r="N43" s="119">
-[...5 lines deleted...]
-      <c r="P43" s="121">
+      <c r="N43" s="118">
+        <v>0</v>
+      </c>
+      <c r="O43" s="118">
+        <v>0</v>
+      </c>
+      <c r="P43" s="120">
         <v>0</v>
       </c>
       <c r="Q43" s="62">
         <v>0</v>
       </c>
       <c r="R43" s="63">
         <v>0</v>
       </c>
       <c r="S43" s="63">
         <v>0</v>
       </c>
       <c r="T43" s="63">
         <v>0</v>
       </c>
       <c r="U43" s="63">
         <v>0</v>
       </c>
       <c r="V43" s="63">
         <v>0</v>
       </c>
-      <c r="W43" s="122">
+      <c r="W43" s="121">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A44" s="83" t="s">
+      <c r="A44" s="82" t="s">
         <v>51</v>
       </c>
-      <c r="B44" s="110">
+      <c r="B44" s="109">
         <v>509153</v>
       </c>
-      <c r="C44" s="118">
+      <c r="C44" s="117">
         <v>509153</v>
       </c>
-      <c r="D44" s="112"/>
-[...11 lines deleted...]
-      <c r="P44" s="121"/>
+      <c r="D44" s="111"/>
+      <c r="E44" s="118"/>
+      <c r="F44" s="118"/>
+      <c r="G44" s="118"/>
+      <c r="H44" s="119"/>
+      <c r="I44" s="119"/>
+      <c r="J44" s="119"/>
+      <c r="K44" s="118"/>
+      <c r="L44" s="114"/>
+      <c r="M44" s="118"/>
+      <c r="N44" s="118"/>
+      <c r="O44" s="118"/>
+      <c r="P44" s="120"/>
       <c r="Q44" s="62"/>
       <c r="R44" s="63"/>
       <c r="S44" s="63"/>
       <c r="T44" s="63"/>
       <c r="U44" s="63"/>
       <c r="V44" s="63"/>
-      <c r="W44" s="122"/>
+      <c r="W44" s="121"/>
     </row>
     <row r="45" spans="1:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="85" t="s">
+      <c r="A45" s="84" t="s">
         <v>50</v>
       </c>
-      <c r="B45" s="123">
-[...14 lines deleted...]
-      <c r="G45" s="126">
+      <c r="B45" s="122">
+        <v>2196937</v>
+      </c>
+      <c r="C45" s="123">
+        <v>2163904</v>
+      </c>
+      <c r="D45" s="124">
+        <v>36059</v>
+      </c>
+      <c r="E45" s="125">
+        <v>0</v>
+      </c>
+      <c r="F45" s="125">
+        <v>30964</v>
+      </c>
+      <c r="G45" s="125">
         <v>-18</v>
       </c>
-      <c r="H45" s="127">
+      <c r="H45" s="126">
         <v>729</v>
       </c>
-      <c r="I45" s="127">
+      <c r="I45" s="126">
         <v>4316</v>
       </c>
-      <c r="J45" s="127">
+      <c r="J45" s="126">
         <v>75</v>
       </c>
-      <c r="K45" s="126">
+      <c r="K45" s="125">
         <v>-7</v>
       </c>
-      <c r="L45" s="128">
+      <c r="L45" s="127">
         <v>-3025</v>
       </c>
-      <c r="M45" s="126">
+      <c r="M45" s="125">
         <v>-2991</v>
       </c>
-      <c r="N45" s="126">
+      <c r="N45" s="125">
         <v>1</v>
       </c>
-      <c r="O45" s="126">
+      <c r="O45" s="125">
         <v>-41</v>
       </c>
-      <c r="P45" s="129">
+      <c r="P45" s="128">
         <v>7</v>
       </c>
-      <c r="Q45" s="128">
-[...2 lines deleted...]
-      <c r="R45" s="126">
+      <c r="Q45" s="127">
+        <v>0</v>
+      </c>
+      <c r="R45" s="125">
         <v>5</v>
       </c>
-      <c r="S45" s="126">
-[...2 lines deleted...]
-      <c r="T45" s="127">
+      <c r="S45" s="125">
+        <v>0</v>
+      </c>
+      <c r="T45" s="126">
         <v>-22</v>
       </c>
-      <c r="U45" s="130">
+      <c r="U45" s="129">
         <v>1</v>
       </c>
-      <c r="V45" s="127">
+      <c r="V45" s="126">
         <v>-17</v>
       </c>
-      <c r="W45" s="131">
+      <c r="W45" s="130">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:23" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="50"/>
       <c r="B46" s="51"/>
       <c r="C46" s="52"/>
       <c r="D46" s="51"/>
       <c r="E46" s="52"/>
       <c r="F46" s="52"/>
       <c r="G46" s="52"/>
       <c r="H46" s="52"/>
       <c r="I46" s="52"/>
       <c r="J46" s="52"/>
       <c r="K46" s="52"/>
       <c r="L46" s="51"/>
       <c r="M46" s="52"/>
       <c r="N46" s="52"/>
       <c r="O46" s="52"/>
       <c r="P46" s="52"/>
     </row>
     <row r="47" spans="1:23" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="50"/>
       <c r="B47" s="51"/>
       <c r="C47" s="52"/>
@@ -4997,264 +4996,264 @@
       </c>
       <c r="O50" s="13" t="s">
         <v>13</v>
       </c>
       <c r="P50" s="40" t="s">
         <v>14</v>
       </c>
       <c r="Q50" s="56" t="s">
         <v>41</v>
       </c>
       <c r="R50" s="57" t="s">
         <v>42</v>
       </c>
       <c r="S50" s="57" t="s">
         <v>43</v>
       </c>
       <c r="T50" s="57" t="s">
         <v>44</v>
       </c>
       <c r="U50" s="57" t="s">
         <v>45</v>
       </c>
       <c r="V50" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="W50" s="81" t="s">
+      <c r="W50" s="80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A51" s="149" t="s">
+      <c r="A51" s="148" t="s">
         <v>23</v>
       </c>
-      <c r="B51" s="150">
-[...14 lines deleted...]
-      <c r="G51" s="153">
+      <c r="B51" s="149">
+        <v>134461819</v>
+      </c>
+      <c r="C51" s="150">
+        <v>129998852</v>
+      </c>
+      <c r="D51" s="151">
+        <v>2899124</v>
+      </c>
+      <c r="E51" s="152">
+        <v>0</v>
+      </c>
+      <c r="F51" s="152">
+        <v>2706814</v>
+      </c>
+      <c r="G51" s="152">
         <v>941</v>
       </c>
-      <c r="H51" s="154">
+      <c r="H51" s="153">
         <v>53710</v>
       </c>
-      <c r="I51" s="154">
+      <c r="I51" s="153">
         <v>122221</v>
       </c>
-      <c r="J51" s="154">
+      <c r="J51" s="153">
         <v>3289</v>
       </c>
-      <c r="K51" s="153">
+      <c r="K51" s="152">
         <v>12149</v>
       </c>
-      <c r="L51" s="155">
-[...5 lines deleted...]
-      <c r="N51" s="153">
+      <c r="L51" s="154">
+        <v>1563843</v>
+      </c>
+      <c r="M51" s="152">
+        <v>1311152</v>
+      </c>
+      <c r="N51" s="152">
         <v>4917</v>
       </c>
-      <c r="O51" s="153">
+      <c r="O51" s="152">
         <v>50816</v>
       </c>
-      <c r="P51" s="156">
+      <c r="P51" s="155">
         <v>196957</v>
       </c>
-      <c r="Q51" s="157">
+      <c r="Q51" s="156">
         <v>8160</v>
       </c>
-      <c r="R51" s="158">
+      <c r="R51" s="157">
         <v>7876</v>
       </c>
-      <c r="S51" s="158">
+      <c r="S51" s="157">
         <v>4375</v>
       </c>
-      <c r="T51" s="158">
+      <c r="T51" s="157">
         <v>9565</v>
       </c>
-      <c r="U51" s="158">
+      <c r="U51" s="157">
         <v>21676</v>
       </c>
-      <c r="V51" s="159">
+      <c r="V51" s="158">
         <v>25544</v>
       </c>
-      <c r="W51" s="160">
+      <c r="W51" s="159">
         <v>119552</v>
       </c>
     </row>
     <row r="52" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="83" t="s">
+      <c r="A52" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="B52" s="110">
-[...5 lines deleted...]
-      <c r="D52" s="112">
+      <c r="B52" s="109">
+        <v>96996866</v>
+      </c>
+      <c r="C52" s="110">
+        <v>92803783</v>
+      </c>
+      <c r="D52" s="111">
         <v>2822121</v>
       </c>
-      <c r="E52" s="113">
-[...2 lines deleted...]
-      <c r="F52" s="113">
+      <c r="E52" s="112">
+        <v>0</v>
+      </c>
+      <c r="F52" s="112">
         <v>2682626</v>
       </c>
-      <c r="G52" s="113">
+      <c r="G52" s="112">
         <v>753</v>
       </c>
-      <c r="H52" s="114">
+      <c r="H52" s="113">
         <v>52588</v>
       </c>
-      <c r="I52" s="114">
+      <c r="I52" s="113">
         <v>70967</v>
       </c>
-      <c r="J52" s="114">
+      <c r="J52" s="113">
         <v>3176</v>
       </c>
-      <c r="K52" s="113">
+      <c r="K52" s="112">
         <v>12011</v>
       </c>
-      <c r="L52" s="115">
+      <c r="L52" s="114">
         <v>1370962</v>
       </c>
-      <c r="M52" s="113">
+      <c r="M52" s="112">
         <v>1135258</v>
       </c>
-      <c r="N52" s="113">
+      <c r="N52" s="112">
         <v>4871</v>
       </c>
-      <c r="O52" s="113">
+      <c r="O52" s="112">
         <v>50064</v>
       </c>
-      <c r="P52" s="116">
+      <c r="P52" s="115">
         <v>180769</v>
       </c>
-      <c r="Q52" s="86">
+      <c r="Q52" s="85">
         <v>8041</v>
       </c>
-      <c r="R52" s="87">
+      <c r="R52" s="86">
         <v>5140</v>
       </c>
-      <c r="S52" s="87">
+      <c r="S52" s="86">
         <v>4324</v>
       </c>
-      <c r="T52" s="87">
+      <c r="T52" s="86">
         <v>9450</v>
       </c>
-      <c r="U52" s="87">
+      <c r="U52" s="86">
         <v>10706</v>
       </c>
-      <c r="V52" s="88">
+      <c r="V52" s="87">
         <v>25260</v>
       </c>
-      <c r="W52" s="89">
+      <c r="W52" s="88">
         <v>117758</v>
       </c>
     </row>
     <row r="53" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="41" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="48">
-        <v>81084040</v>
+        <v>81084801</v>
       </c>
       <c r="C53" s="17">
-        <v>79252916</v>
+        <v>79253677</v>
       </c>
       <c r="D53" s="18">
         <v>628804</v>
       </c>
       <c r="E53" s="19">
         <v>0</v>
       </c>
       <c r="F53" s="19">
         <v>502176</v>
       </c>
       <c r="G53" s="19">
         <v>735</v>
       </c>
       <c r="H53" s="20">
         <v>44825</v>
       </c>
       <c r="I53" s="20">
         <v>66430</v>
       </c>
       <c r="J53" s="20">
         <v>2674</v>
       </c>
       <c r="K53" s="19">
         <v>11965</v>
       </c>
       <c r="L53" s="21">
         <v>1202320</v>
       </c>
       <c r="M53" s="19">
         <v>1008259</v>
       </c>
       <c r="N53" s="19">
         <v>4754</v>
       </c>
       <c r="O53" s="19">
         <v>48010</v>
       </c>
       <c r="P53" s="35">
         <v>141297</v>
       </c>
-      <c r="Q53" s="141">
+      <c r="Q53" s="140">
         <v>7980</v>
       </c>
-      <c r="R53" s="142">
+      <c r="R53" s="141">
         <v>5140</v>
       </c>
-      <c r="S53" s="142">
+      <c r="S53" s="141">
         <v>4324</v>
       </c>
-      <c r="T53" s="142">
+      <c r="T53" s="141">
         <v>9317</v>
       </c>
-      <c r="U53" s="142">
+      <c r="U53" s="141">
         <v>10454</v>
       </c>
-      <c r="V53" s="143">
+      <c r="V53" s="142">
         <v>22943</v>
       </c>
-      <c r="W53" s="144">
+      <c r="W53" s="143">
         <v>81050</v>
       </c>
     </row>
     <row r="54" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="49">
         <v>167020</v>
       </c>
       <c r="C54" s="23">
         <v>148318</v>
       </c>
       <c r="D54" s="24">
         <v>12394</v>
       </c>
       <c r="E54" s="25">
         <v>0</v>
       </c>
       <c r="F54" s="25">
         <v>12394</v>
       </c>
       <c r="G54" s="25">
         <v>0</v>
       </c>
@@ -5278,66 +5277,66 @@
       </c>
       <c r="N54" s="25">
         <v>0</v>
       </c>
       <c r="O54" s="25">
         <v>0</v>
       </c>
       <c r="P54" s="36">
         <v>45</v>
       </c>
       <c r="Q54" s="67">
         <v>0</v>
       </c>
       <c r="R54" s="68">
         <v>0</v>
       </c>
       <c r="S54" s="68">
         <v>0</v>
       </c>
       <c r="T54" s="68">
         <v>0</v>
       </c>
       <c r="U54" s="68">
         <v>0</v>
       </c>
-      <c r="V54" s="80">
+      <c r="V54" s="79">
         <v>40</v>
       </c>
       <c r="W54" s="69">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B55" s="49">
-        <v>80917020</v>
+        <v>80917781</v>
       </c>
       <c r="C55" s="23">
-        <v>79104598</v>
+        <v>79105359</v>
       </c>
       <c r="D55" s="24">
         <v>616410</v>
       </c>
       <c r="E55" s="25">
         <v>0</v>
       </c>
       <c r="F55" s="25">
         <v>489781</v>
       </c>
       <c r="G55" s="25">
         <v>735</v>
       </c>
       <c r="H55" s="26">
         <v>44825</v>
       </c>
       <c r="I55" s="26">
         <v>66430</v>
       </c>
       <c r="J55" s="26">
         <v>2674</v>
       </c>
       <c r="K55" s="25">
         <v>11965</v>
       </c>
@@ -5349,66 +5348,66 @@
       </c>
       <c r="N55" s="25">
         <v>4754</v>
       </c>
       <c r="O55" s="25">
         <v>48010</v>
       </c>
       <c r="P55" s="36">
         <v>141252</v>
       </c>
       <c r="Q55" s="67">
         <v>7980</v>
       </c>
       <c r="R55" s="68">
         <v>5140</v>
       </c>
       <c r="S55" s="68">
         <v>4324</v>
       </c>
       <c r="T55" s="68">
         <v>9317</v>
       </c>
       <c r="U55" s="68">
         <v>10454</v>
       </c>
-      <c r="V55" s="80">
+      <c r="V55" s="79">
         <v>22903</v>
       </c>
       <c r="W55" s="69">
         <v>81045</v>
       </c>
     </row>
     <row r="56" spans="1:23" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B56" s="49">
-        <v>28519978</v>
+        <v>28520739</v>
       </c>
       <c r="C56" s="23">
-        <v>27577224</v>
+        <v>27577985</v>
       </c>
       <c r="D56" s="24">
         <v>336374</v>
       </c>
       <c r="E56" s="25">
         <v>0</v>
       </c>
       <c r="F56" s="25">
         <v>253906</v>
       </c>
       <c r="G56" s="25">
         <v>612</v>
       </c>
       <c r="H56" s="26">
         <v>30566</v>
       </c>
       <c r="I56" s="26">
         <v>42258</v>
       </c>
       <c r="J56" s="26">
         <v>2052</v>
       </c>
       <c r="K56" s="25">
         <v>6980</v>
       </c>
@@ -5420,51 +5419,51 @@
       </c>
       <c r="N56" s="25">
         <v>4302</v>
       </c>
       <c r="O56" s="25">
         <v>10936</v>
       </c>
       <c r="P56" s="36">
         <v>43560</v>
       </c>
       <c r="Q56" s="67">
         <v>349</v>
       </c>
       <c r="R56" s="68">
         <v>245</v>
       </c>
       <c r="S56" s="68">
         <v>4324</v>
       </c>
       <c r="T56" s="68">
         <v>1309</v>
       </c>
       <c r="U56" s="68">
         <v>64</v>
       </c>
-      <c r="V56" s="80">
+      <c r="V56" s="79">
         <v>7664</v>
       </c>
       <c r="W56" s="69">
         <v>29516</v>
       </c>
     </row>
     <row r="57" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A57" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B57" s="49">
         <v>48345436</v>
       </c>
       <c r="C57" s="23">
         <v>47479208</v>
       </c>
       <c r="D57" s="24">
         <v>279610</v>
       </c>
       <c r="E57" s="25">
         <v>0</v>
       </c>
       <c r="F57" s="25">
         <v>235500</v>
       </c>
@@ -5491,51 +5490,51 @@
       </c>
       <c r="N57" s="25">
         <v>452</v>
       </c>
       <c r="O57" s="25">
         <v>36647</v>
       </c>
       <c r="P57" s="36">
         <v>97285</v>
       </c>
       <c r="Q57" s="67">
         <v>7631</v>
       </c>
       <c r="R57" s="68">
         <v>4894</v>
       </c>
       <c r="S57" s="68">
         <v>0</v>
       </c>
       <c r="T57" s="68">
         <v>7996</v>
       </c>
       <c r="U57" s="68">
         <v>10389</v>
       </c>
-      <c r="V57" s="80">
+      <c r="V57" s="79">
         <v>15239</v>
       </c>
       <c r="W57" s="69">
         <v>51137</v>
       </c>
     </row>
     <row r="58" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A58" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="48">
         <v>15912065</v>
       </c>
       <c r="C58" s="17">
         <v>13550107</v>
       </c>
       <c r="D58" s="18">
         <v>2193316</v>
       </c>
       <c r="E58" s="19">
         <v>0</v>
       </c>
       <c r="F58" s="19">
         <v>2180450</v>
       </c>
@@ -5547,69 +5546,69 @@
       </c>
       <c r="I58" s="20">
         <v>4536</v>
       </c>
       <c r="J58" s="20">
         <v>502</v>
       </c>
       <c r="K58" s="19">
         <v>46</v>
       </c>
       <c r="L58" s="21">
         <v>168642</v>
       </c>
       <c r="M58" s="19">
         <v>126999</v>
       </c>
       <c r="N58" s="19">
         <v>116</v>
       </c>
       <c r="O58" s="19">
         <v>2054</v>
       </c>
       <c r="P58" s="35">
         <v>39472</v>
       </c>
-      <c r="Q58" s="141">
+      <c r="Q58" s="140">
         <v>61</v>
       </c>
-      <c r="R58" s="142">
-[...5 lines deleted...]
-      <c r="T58" s="142">
+      <c r="R58" s="141">
+        <v>0</v>
+      </c>
+      <c r="S58" s="141">
+        <v>0</v>
+      </c>
+      <c r="T58" s="141">
         <v>133</v>
       </c>
-      <c r="U58" s="142">
+      <c r="U58" s="141">
         <v>253</v>
       </c>
-      <c r="V58" s="143">
+      <c r="V58" s="142">
         <v>2317</v>
       </c>
-      <c r="W58" s="144">
+      <c r="W58" s="143">
         <v>36708</v>
       </c>
     </row>
     <row r="59" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B59" s="49">
         <v>9564358</v>
       </c>
       <c r="C59" s="29">
         <v>9205962</v>
       </c>
       <c r="D59" s="24">
         <v>276024</v>
       </c>
       <c r="E59" s="30">
         <v>0</v>
       </c>
       <c r="F59" s="30">
         <v>274463</v>
       </c>
       <c r="G59" s="30">
         <v>6</v>
       </c>
@@ -5633,51 +5632,51 @@
       </c>
       <c r="N59" s="30">
         <v>3</v>
       </c>
       <c r="O59" s="30">
         <v>177</v>
       </c>
       <c r="P59" s="37">
         <v>19490</v>
       </c>
       <c r="Q59" s="67">
         <v>0</v>
       </c>
       <c r="R59" s="68">
         <v>0</v>
       </c>
       <c r="S59" s="68">
         <v>0</v>
       </c>
       <c r="T59" s="68">
         <v>72</v>
       </c>
       <c r="U59" s="68">
         <v>0</v>
       </c>
-      <c r="V59" s="80">
+      <c r="V59" s="79">
         <v>2235</v>
       </c>
       <c r="W59" s="69">
         <v>17184</v>
       </c>
     </row>
     <row r="60" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B60" s="49">
         <v>6648172</v>
       </c>
       <c r="C60" s="23">
         <v>6647073</v>
       </c>
       <c r="D60" s="24">
         <v>411</v>
       </c>
       <c r="E60" s="25">
         <v>0</v>
       </c>
       <c r="F60" s="25">
         <v>289</v>
       </c>
@@ -5704,51 +5703,51 @@
       </c>
       <c r="N60" s="25">
         <v>0</v>
       </c>
       <c r="O60" s="25">
         <v>9</v>
       </c>
       <c r="P60" s="36">
         <v>0</v>
       </c>
       <c r="Q60" s="67">
         <v>0</v>
       </c>
       <c r="R60" s="68">
         <v>0</v>
       </c>
       <c r="S60" s="68">
         <v>0</v>
       </c>
       <c r="T60" s="68">
         <v>0</v>
       </c>
       <c r="U60" s="68">
         <v>0</v>
       </c>
-      <c r="V60" s="80">
+      <c r="V60" s="79">
         <v>0</v>
       </c>
       <c r="W60" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="49">
         <v>2916186</v>
       </c>
       <c r="C61" s="23">
         <v>2558888</v>
       </c>
       <c r="D61" s="24">
         <v>275613</v>
       </c>
       <c r="E61" s="25">
         <v>0</v>
       </c>
       <c r="F61" s="25">
         <v>274174</v>
       </c>
@@ -5775,51 +5774,51 @@
       </c>
       <c r="N61" s="25">
         <v>3</v>
       </c>
       <c r="O61" s="25">
         <v>168</v>
       </c>
       <c r="P61" s="36">
         <v>19490</v>
       </c>
       <c r="Q61" s="67">
         <v>0</v>
       </c>
       <c r="R61" s="68">
         <v>0</v>
       </c>
       <c r="S61" s="68">
         <v>0</v>
       </c>
       <c r="T61" s="68">
         <v>72</v>
       </c>
       <c r="U61" s="68">
         <v>0</v>
       </c>
-      <c r="V61" s="80">
+      <c r="V61" s="79">
         <v>2235</v>
       </c>
       <c r="W61" s="69">
         <v>17184</v>
       </c>
     </row>
     <row r="62" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A62" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B62" s="49">
         <v>6347707</v>
       </c>
       <c r="C62" s="29">
         <v>4344145</v>
       </c>
       <c r="D62" s="24">
         <v>1917293</v>
       </c>
       <c r="E62" s="30">
         <v>0</v>
       </c>
       <c r="F62" s="30">
         <v>1905988</v>
       </c>
@@ -5846,51 +5845,51 @@
       </c>
       <c r="N62" s="30">
         <v>113</v>
       </c>
       <c r="O62" s="30">
         <v>1877</v>
       </c>
       <c r="P62" s="37">
         <v>19982</v>
       </c>
       <c r="Q62" s="67">
         <v>61</v>
       </c>
       <c r="R62" s="68">
         <v>0</v>
       </c>
       <c r="S62" s="68">
         <v>0</v>
       </c>
       <c r="T62" s="68">
         <v>61</v>
       </c>
       <c r="U62" s="68">
         <v>253</v>
       </c>
-      <c r="V62" s="80">
+      <c r="V62" s="79">
         <v>83</v>
       </c>
       <c r="W62" s="69">
         <v>19524</v>
       </c>
     </row>
     <row r="63" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B63" s="49">
         <v>3748061</v>
       </c>
       <c r="C63" s="23">
         <v>2087237</v>
       </c>
       <c r="D63" s="24">
         <v>1574562</v>
       </c>
       <c r="E63" s="25">
         <v>0</v>
       </c>
       <c r="F63" s="25">
         <v>1563256</v>
       </c>
@@ -5917,51 +5916,51 @@
       </c>
       <c r="N63" s="25">
         <v>113</v>
       </c>
       <c r="O63" s="25">
         <v>1877</v>
       </c>
       <c r="P63" s="36">
         <v>19982</v>
       </c>
       <c r="Q63" s="67">
         <v>61</v>
       </c>
       <c r="R63" s="68">
         <v>0</v>
       </c>
       <c r="S63" s="68">
         <v>0</v>
       </c>
       <c r="T63" s="68">
         <v>61</v>
       </c>
       <c r="U63" s="68">
         <v>253</v>
       </c>
-      <c r="V63" s="80">
+      <c r="V63" s="79">
         <v>83</v>
       </c>
       <c r="W63" s="69">
         <v>19524</v>
       </c>
     </row>
     <row r="64" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="49">
         <v>2599645</v>
       </c>
       <c r="C64" s="23">
         <v>2256908</v>
       </c>
       <c r="D64" s="24">
         <v>342731</v>
       </c>
       <c r="E64" s="25">
         <v>0</v>
       </c>
       <c r="F64" s="25">
         <v>342731</v>
       </c>
@@ -5988,66 +5987,66 @@
       </c>
       <c r="N64" s="25">
         <v>0</v>
       </c>
       <c r="O64" s="25">
         <v>0</v>
       </c>
       <c r="P64" s="36">
         <v>0</v>
       </c>
       <c r="Q64" s="67">
         <v>0</v>
       </c>
       <c r="R64" s="68">
         <v>0</v>
       </c>
       <c r="S64" s="68">
         <v>0</v>
       </c>
       <c r="T64" s="68">
         <v>0</v>
       </c>
       <c r="U64" s="68">
         <v>0</v>
       </c>
-      <c r="V64" s="80">
+      <c r="V64" s="79">
         <v>0</v>
       </c>
       <c r="W64" s="69">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="49">
-        <v>3488520</v>
+        <v>3488529</v>
       </c>
       <c r="C65" s="23">
-        <v>2260476</v>
+        <v>2260485</v>
       </c>
       <c r="D65" s="24">
         <v>1227756</v>
       </c>
       <c r="E65" s="25">
         <v>0</v>
       </c>
       <c r="F65" s="25">
         <v>1227734</v>
       </c>
       <c r="G65" s="25">
         <v>0</v>
       </c>
       <c r="H65" s="26">
         <v>0</v>
       </c>
       <c r="I65" s="26">
         <v>14</v>
       </c>
       <c r="J65" s="26">
         <v>8</v>
       </c>
       <c r="K65" s="25">
         <v>0</v>
       </c>
@@ -6059,66 +6058,66 @@
       </c>
       <c r="N65" s="25">
         <v>25</v>
       </c>
       <c r="O65" s="25">
         <v>15</v>
       </c>
       <c r="P65" s="36">
         <v>94</v>
       </c>
       <c r="Q65" s="67">
         <v>0</v>
       </c>
       <c r="R65" s="68">
         <v>0</v>
       </c>
       <c r="S65" s="68">
         <v>0</v>
       </c>
       <c r="T65" s="68">
         <v>0</v>
       </c>
       <c r="U65" s="68">
         <v>0</v>
       </c>
-      <c r="V65" s="80">
+      <c r="V65" s="79">
         <v>8</v>
       </c>
       <c r="W65" s="69">
         <v>86</v>
       </c>
     </row>
     <row r="66" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="49">
-        <v>2859187</v>
+        <v>2859178</v>
       </c>
       <c r="C66" s="23">
-        <v>2083669</v>
+        <v>2083660</v>
       </c>
       <c r="D66" s="24">
         <v>689537</v>
       </c>
       <c r="E66" s="25">
         <v>0</v>
       </c>
       <c r="F66" s="25">
         <v>678254</v>
       </c>
       <c r="G66" s="25">
         <v>13</v>
       </c>
       <c r="H66" s="26">
         <v>7731</v>
       </c>
       <c r="I66" s="26">
         <v>3492</v>
       </c>
       <c r="J66" s="26">
         <v>1</v>
       </c>
       <c r="K66" s="25">
         <v>46</v>
       </c>
@@ -6130,324 +6129,324 @@
       </c>
       <c r="N66" s="25">
         <v>88</v>
       </c>
       <c r="O66" s="25">
         <v>1863</v>
       </c>
       <c r="P66" s="36">
         <v>19888</v>
       </c>
       <c r="Q66" s="67">
         <v>61</v>
       </c>
       <c r="R66" s="68">
         <v>0</v>
       </c>
       <c r="S66" s="68">
         <v>0</v>
       </c>
       <c r="T66" s="68">
         <v>61</v>
       </c>
       <c r="U66" s="68">
         <v>253</v>
       </c>
-      <c r="V66" s="80">
+      <c r="V66" s="79">
         <v>75</v>
       </c>
       <c r="W66" s="69">
         <v>19438</v>
       </c>
     </row>
     <row r="67" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="83" t="s">
+      <c r="A67" s="82" t="s">
         <v>37</v>
       </c>
-      <c r="B67" s="110">
+      <c r="B67" s="109">
         <v>15131542</v>
       </c>
-      <c r="C67" s="118">
+      <c r="C67" s="117">
         <v>15024181</v>
       </c>
-      <c r="D67" s="112">
+      <c r="D67" s="111">
         <v>9348</v>
       </c>
-      <c r="E67" s="119">
-[...2 lines deleted...]
-      <c r="F67" s="119">
+      <c r="E67" s="118">
+        <v>0</v>
+      </c>
+      <c r="F67" s="118">
         <v>6214</v>
       </c>
-      <c r="G67" s="119">
-[...5 lines deleted...]
-      <c r="I67" s="120">
+      <c r="G67" s="118">
+        <v>0</v>
+      </c>
+      <c r="H67" s="119">
+        <v>0</v>
+      </c>
+      <c r="I67" s="119">
         <v>3134</v>
       </c>
-      <c r="J67" s="120">
-[...5 lines deleted...]
-      <c r="L67" s="115">
+      <c r="J67" s="119">
+        <v>0</v>
+      </c>
+      <c r="K67" s="118">
+        <v>0</v>
+      </c>
+      <c r="L67" s="114">
         <v>98013</v>
       </c>
-      <c r="M67" s="119">
+      <c r="M67" s="118">
         <v>86432</v>
       </c>
-      <c r="N67" s="119">
-[...5 lines deleted...]
-      <c r="P67" s="121">
+      <c r="N67" s="118">
+        <v>0</v>
+      </c>
+      <c r="O67" s="118">
+        <v>0</v>
+      </c>
+      <c r="P67" s="120">
         <v>11581</v>
       </c>
-      <c r="Q67" s="90">
-[...11 lines deleted...]
-      <c r="U67" s="91">
+      <c r="Q67" s="89">
+        <v>0</v>
+      </c>
+      <c r="R67" s="90">
+        <v>0</v>
+      </c>
+      <c r="S67" s="90">
+        <v>0</v>
+      </c>
+      <c r="T67" s="90">
+        <v>0</v>
+      </c>
+      <c r="U67" s="90">
         <v>10752</v>
       </c>
-      <c r="V67" s="92">
+      <c r="V67" s="91">
         <v>233</v>
       </c>
-      <c r="W67" s="93">
+      <c r="W67" s="92">
         <v>596</v>
       </c>
     </row>
     <row r="68" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="83" t="s">
+      <c r="A68" s="82" t="s">
         <v>60</v>
       </c>
-      <c r="B68" s="110">
-[...5 lines deleted...]
-      <c r="D68" s="112">
+      <c r="B68" s="109">
+        <v>15653635</v>
+      </c>
+      <c r="C68" s="117">
+        <v>15576317</v>
+      </c>
+      <c r="D68" s="111">
         <v>12555</v>
       </c>
-      <c r="E68" s="119">
-[...2 lines deleted...]
-      <c r="F68" s="119">
+      <c r="E68" s="118">
+        <v>0</v>
+      </c>
+      <c r="F68" s="118">
         <v>2811</v>
       </c>
-      <c r="G68" s="119">
-[...2 lines deleted...]
-      <c r="H68" s="120">
+      <c r="G68" s="118">
+        <v>0</v>
+      </c>
+      <c r="H68" s="119">
         <v>117</v>
       </c>
-      <c r="I68" s="120">
+      <c r="I68" s="119">
         <v>9612</v>
       </c>
-      <c r="J68" s="120">
+      <c r="J68" s="119">
         <v>16</v>
       </c>
-      <c r="K68" s="119">
-[...8 lines deleted...]
-      <c r="N68" s="119">
+      <c r="K68" s="118">
+        <v>0</v>
+      </c>
+      <c r="L68" s="114">
+        <v>64762</v>
+      </c>
+      <c r="M68" s="118">
+        <v>64574</v>
+      </c>
+      <c r="N68" s="118">
         <v>35</v>
       </c>
-      <c r="O68" s="119">
+      <c r="O68" s="118">
         <v>1</v>
       </c>
-      <c r="P68" s="121">
+      <c r="P68" s="120">
         <v>152</v>
       </c>
-      <c r="Q68" s="90">
-[...14 lines deleted...]
-      <c r="V68" s="92">
+      <c r="Q68" s="89">
+        <v>0</v>
+      </c>
+      <c r="R68" s="90">
+        <v>0</v>
+      </c>
+      <c r="S68" s="90">
+        <v>0</v>
+      </c>
+      <c r="T68" s="90">
+        <v>0</v>
+      </c>
+      <c r="U68" s="90">
+        <v>0</v>
+      </c>
+      <c r="V68" s="91">
         <v>1</v>
       </c>
-      <c r="W68" s="93">
+      <c r="W68" s="92">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="132" t="s">
+      <c r="A69" s="131" t="s">
         <v>57</v>
       </c>
-      <c r="B69" s="133">
+      <c r="B69" s="132">
         <v>557133</v>
       </c>
-      <c r="C69" s="134">
+      <c r="C69" s="133">
         <v>557133</v>
       </c>
-      <c r="D69" s="135"/>
-[...18 lines deleted...]
-      <c r="W69" s="97"/>
+      <c r="D69" s="134"/>
+      <c r="E69" s="135"/>
+      <c r="F69" s="135"/>
+      <c r="G69" s="135"/>
+      <c r="H69" s="136"/>
+      <c r="I69" s="136"/>
+      <c r="J69" s="136"/>
+      <c r="K69" s="135"/>
+      <c r="L69" s="137"/>
+      <c r="M69" s="135"/>
+      <c r="N69" s="135"/>
+      <c r="O69" s="135"/>
+      <c r="P69" s="138"/>
+      <c r="Q69" s="93"/>
+      <c r="R69" s="94"/>
+      <c r="S69" s="94"/>
+      <c r="T69" s="94"/>
+      <c r="U69" s="94"/>
+      <c r="V69" s="95"/>
+      <c r="W69" s="96"/>
     </row>
     <row r="70" spans="1:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="140" t="s">
+      <c r="A70" s="139" t="s">
         <v>59</v>
       </c>
-      <c r="B70" s="123">
-[...14 lines deleted...]
-      <c r="G70" s="126">
+      <c r="B70" s="122">
+        <v>6122643</v>
+      </c>
+      <c r="C70" s="123">
+        <v>6037438</v>
+      </c>
+      <c r="D70" s="124">
+        <v>55100</v>
+      </c>
+      <c r="E70" s="125">
+        <v>0</v>
+      </c>
+      <c r="F70" s="125">
+        <v>15163</v>
+      </c>
+      <c r="G70" s="125">
         <v>188</v>
       </c>
-      <c r="H70" s="127">
+      <c r="H70" s="126">
         <v>1005</v>
       </c>
-      <c r="I70" s="127">
+      <c r="I70" s="126">
         <v>38508</v>
       </c>
-      <c r="J70" s="127">
+      <c r="J70" s="126">
         <v>97</v>
       </c>
-      <c r="K70" s="126">
+      <c r="K70" s="125">
         <v>138</v>
       </c>
-      <c r="L70" s="128">
-[...5 lines deleted...]
-      <c r="N70" s="126">
+      <c r="L70" s="127">
+        <v>30106</v>
+      </c>
+      <c r="M70" s="125">
+        <v>24888</v>
+      </c>
+      <c r="N70" s="125">
         <v>11</v>
       </c>
-      <c r="O70" s="126">
+      <c r="O70" s="125">
         <v>751</v>
       </c>
-      <c r="P70" s="129">
+      <c r="P70" s="128">
         <v>4455</v>
       </c>
-      <c r="Q70" s="98">
+      <c r="Q70" s="97">
         <v>119</v>
       </c>
-      <c r="R70" s="99">
+      <c r="R70" s="98">
         <v>2736</v>
       </c>
-      <c r="S70" s="99">
+      <c r="S70" s="98">
         <v>51</v>
       </c>
-      <c r="T70" s="99">
+      <c r="T70" s="98">
         <v>115</v>
       </c>
-      <c r="U70" s="99">
+      <c r="U70" s="98">
         <v>218</v>
       </c>
-      <c r="V70" s="100">
+      <c r="V70" s="99">
         <v>50</v>
       </c>
-      <c r="W70" s="101">
+      <c r="W70" s="100">
         <v>1167</v>
       </c>
     </row>
     <row r="71" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="50"/>
       <c r="B71" s="51"/>
       <c r="C71" s="52"/>
       <c r="D71" s="51"/>
       <c r="E71" s="52"/>
       <c r="F71" s="52"/>
       <c r="G71" s="52"/>
       <c r="H71" s="52"/>
       <c r="I71" s="52"/>
       <c r="J71" s="52"/>
       <c r="K71" s="52"/>
       <c r="L71" s="51"/>
       <c r="M71" s="52"/>
       <c r="N71" s="52"/>
       <c r="O71" s="52"/>
       <c r="P71" s="52"/>
-      <c r="Q71" s="70"/>
-[...4 lines deleted...]
-      <c r="V71" s="70"/>
+      <c r="Q71" s="3"/>
+      <c r="R71" s="3"/>
+      <c r="S71" s="3"/>
+      <c r="T71" s="3"/>
+      <c r="U71" s="3"/>
+      <c r="V71" s="3"/>
     </row>
     <row r="72" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="3"/>
       <c r="B72" s="3"/>
       <c r="C72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="3"/>
       <c r="J72" s="3"/>
       <c r="K72" s="3"/>
       <c r="L72" s="3"/>
       <c r="M72" s="3"/>