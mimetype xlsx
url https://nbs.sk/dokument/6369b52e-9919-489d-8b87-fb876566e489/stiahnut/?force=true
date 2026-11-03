--- v2 (2026-05-28)
+++ v3 (2026-11-03)
@@ -1,84 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DF94F71-2587-4623-92A7-22F93ABC3008}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{648BB54C-B209-4AC6-881B-287A32D500E7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="menova strukt. suvah. pol." sheetId="48" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="DatumOdeslani2" hidden="1">#REF!</definedName>
     <definedName name="DatumOdeslani3">#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="DatumVytVystup2" hidden="1">#REF!</definedName>
     <definedName name="DatumVytVystup3">#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="ObdobiKumulativu2" hidden="1">#REF!</definedName>
     <definedName name="ObdobiKumulativu3">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'menova strukt. suvah. pol.'!$A$2:$V$70</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="REFBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFBAN3">#REF!</definedName>
     <definedName name="REFNAZBAN1" hidden="1">'menova strukt. suvah. pol.'!#REF!</definedName>
     <definedName name="REFNAZBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFNAZBAN3">#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">'menova strukt. suvah. pol.'!$P$4</definedName>
     <definedName name="REFOBD2" hidden="1">#REF!</definedName>
     <definedName name="REFOBD3">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="114210"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>EUR</t>
   </si>
   <si>
     <t>Súvahové položky</t>
   </si>
   <si>
     <t>Všetky
 meny</t>
   </si>
   <si>
     <t>spolu</t>
   </si>
   <si>
     <t>Spolu</t>
   </si>
   <si>
     <t>CZK</t>
   </si>
   <si>
     <t>DKK</t>
   </si>
   <si>
     <t>HUF</t>
   </si>
@@ -1138,51 +1151,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="184">
+  <cellXfs count="186">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1662,50 +1675,52 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="61" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_VZ_M4_33" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="4" tint="0.59996337778862885"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -2064,83 +2079,86 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
-  <dimension ref="A2:W72"/>
+  <dimension ref="A2:W73"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="43.25" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.875" style="1" customWidth="1"/>
+    <col min="4" max="16" width="9.875" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:23" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="181" t="s">
         <v>32</v>
       </c>
       <c r="B2" s="181"/>
       <c r="C2" s="181"/>
       <c r="D2" s="181"/>
       <c r="E2" s="181"/>
       <c r="F2" s="181"/>
       <c r="G2" s="181"/>
       <c r="H2" s="181"/>
       <c r="I2" s="181"/>
       <c r="J2" s="181"/>
       <c r="K2" s="181"/>
       <c r="L2" s="181"/>
       <c r="M2" s="181"/>
       <c r="N2" s="181"/>
       <c r="O2" s="181"/>
       <c r="P2" s="181"/>
     </row>
-    <row r="3" spans="1:23" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="43"/>
     </row>
     <row r="4" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
@@ -2150,71 +2168,71 @@
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="P4" s="45"/>
     </row>
     <row r="5" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A5" s="66" t="s">
         <v>61</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="3"/>
       <c r="D5" s="3"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
     </row>
-    <row r="6" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:23" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="66"/>
-      <c r="B6" s="3"/>
-      <c r="C6" s="3"/>
+      <c r="B6" s="184"/>
+      <c r="C6" s="184"/>
       <c r="D6" s="3"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="V6" s="44"/>
       <c r="W6" s="44" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:23" ht="21.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="182" t="s">
         <v>38</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="8" t="s">
         <v>40</v>
       </c>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
@@ -2277,54 +2295,54 @@
       </c>
       <c r="R8" s="57" t="s">
         <v>42</v>
       </c>
       <c r="S8" s="57" t="s">
         <v>43</v>
       </c>
       <c r="T8" s="57" t="s">
         <v>44</v>
       </c>
       <c r="U8" s="57" t="s">
         <v>45</v>
       </c>
       <c r="V8" s="76" t="s">
         <v>46</v>
       </c>
       <c r="W8" s="71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="160" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="161">
-        <v>134461819</v>
+        <v>134456787</v>
       </c>
       <c r="C9" s="162">
-        <v>130358859</v>
+        <v>130353826</v>
       </c>
       <c r="D9" s="163">
         <v>3171985</v>
       </c>
       <c r="E9" s="164">
         <v>0</v>
       </c>
       <c r="F9" s="164">
         <v>2743295</v>
       </c>
       <c r="G9" s="164">
         <v>790</v>
       </c>
       <c r="H9" s="165">
         <v>37453</v>
       </c>
       <c r="I9" s="165">
         <v>347467</v>
       </c>
       <c r="J9" s="165">
         <v>41114</v>
       </c>
       <c r="K9" s="164">
         <v>1867</v>
       </c>
@@ -2698,51 +2716,51 @@
       <c r="P14" s="36">
         <v>2</v>
       </c>
       <c r="Q14" s="62">
         <v>0</v>
       </c>
       <c r="R14" s="63">
         <v>0</v>
       </c>
       <c r="S14" s="63">
         <v>0</v>
       </c>
       <c r="T14" s="63">
         <v>0</v>
       </c>
       <c r="U14" s="63">
         <v>0</v>
       </c>
       <c r="V14" s="63">
         <v>0</v>
       </c>
       <c r="W14" s="73">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A15" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="48">
         <v>9084245</v>
       </c>
       <c r="C15" s="17">
         <v>6698336</v>
       </c>
       <c r="D15" s="18">
         <v>1676401</v>
       </c>
       <c r="E15" s="19">
         <v>0</v>
       </c>
       <c r="F15" s="19">
         <v>1265383</v>
       </c>
       <c r="G15" s="19">
         <v>797</v>
       </c>
       <c r="H15" s="20">
         <v>27480</v>
       </c>
       <c r="I15" s="20">
@@ -3479,51 +3497,51 @@
       <c r="P25" s="35">
         <v>0</v>
       </c>
       <c r="Q25" s="144">
         <v>0</v>
       </c>
       <c r="R25" s="145">
         <v>0</v>
       </c>
       <c r="S25" s="145">
         <v>0</v>
       </c>
       <c r="T25" s="145">
         <v>0</v>
       </c>
       <c r="U25" s="145">
         <v>0</v>
       </c>
       <c r="V25" s="145">
         <v>0</v>
       </c>
       <c r="W25" s="72">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B26" s="49">
         <v>474317</v>
       </c>
       <c r="C26" s="23">
         <v>474317</v>
       </c>
       <c r="D26" s="24">
         <v>0</v>
       </c>
       <c r="E26" s="25">
         <v>0</v>
       </c>
       <c r="F26" s="25">
         <v>0</v>
       </c>
       <c r="G26" s="25">
         <v>0</v>
       </c>
       <c r="H26" s="26">
         <v>0</v>
       </c>
       <c r="I26" s="26">
@@ -3621,51 +3639,51 @@
       <c r="P27" s="36">
         <v>0</v>
       </c>
       <c r="Q27" s="62">
         <v>0</v>
       </c>
       <c r="R27" s="63">
         <v>0</v>
       </c>
       <c r="S27" s="63">
         <v>0</v>
       </c>
       <c r="T27" s="63">
         <v>0</v>
       </c>
       <c r="U27" s="63">
         <v>0</v>
       </c>
       <c r="V27" s="63">
         <v>0</v>
       </c>
       <c r="W27" s="73">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A28" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="48">
         <v>5323651</v>
       </c>
       <c r="C28" s="17">
         <v>4269228</v>
       </c>
       <c r="D28" s="18">
         <v>934178</v>
       </c>
       <c r="E28" s="19">
         <v>0</v>
       </c>
       <c r="F28" s="19">
         <v>934178</v>
       </c>
       <c r="G28" s="19">
         <v>0</v>
       </c>
       <c r="H28" s="20">
         <v>0</v>
       </c>
       <c r="I28" s="20">
@@ -3763,51 +3781,51 @@
       <c r="P29" s="37">
         <v>0</v>
       </c>
       <c r="Q29" s="62">
         <v>0</v>
       </c>
       <c r="R29" s="63">
         <v>0</v>
       </c>
       <c r="S29" s="63">
         <v>0</v>
       </c>
       <c r="T29" s="63">
         <v>0</v>
       </c>
       <c r="U29" s="63">
         <v>0</v>
       </c>
       <c r="V29" s="63">
         <v>0</v>
       </c>
       <c r="W29" s="74">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A30" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="49">
         <v>393395</v>
       </c>
       <c r="C30" s="23">
         <v>379067</v>
       </c>
       <c r="D30" s="24">
         <v>0</v>
       </c>
       <c r="E30" s="25">
         <v>0</v>
       </c>
       <c r="F30" s="25">
         <v>0</v>
       </c>
       <c r="G30" s="25">
         <v>0</v>
       </c>
       <c r="H30" s="26">
         <v>0</v>
       </c>
       <c r="I30" s="26">
@@ -3976,51 +3994,51 @@
       <c r="P32" s="37">
         <v>0</v>
       </c>
       <c r="Q32" s="62">
         <v>0</v>
       </c>
       <c r="R32" s="63">
         <v>0</v>
       </c>
       <c r="S32" s="63">
         <v>0</v>
       </c>
       <c r="T32" s="63">
         <v>0</v>
       </c>
       <c r="U32" s="63">
         <v>0</v>
       </c>
       <c r="V32" s="63">
         <v>0</v>
       </c>
       <c r="W32" s="74">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="49">
         <v>114066</v>
       </c>
       <c r="C33" s="23">
         <v>114066</v>
       </c>
       <c r="D33" s="24">
         <v>0</v>
       </c>
       <c r="E33" s="25">
         <v>0</v>
       </c>
       <c r="F33" s="25">
         <v>0</v>
       </c>
       <c r="G33" s="25">
         <v>0</v>
       </c>
       <c r="H33" s="26">
         <v>0</v>
       </c>
       <c r="I33" s="26">
@@ -4258,51 +4276,51 @@
       <c r="P36" s="38">
         <v>0</v>
       </c>
       <c r="Q36" s="144">
         <v>0</v>
       </c>
       <c r="R36" s="145">
         <v>0</v>
       </c>
       <c r="S36" s="145">
         <v>0</v>
       </c>
       <c r="T36" s="145">
         <v>0</v>
       </c>
       <c r="U36" s="145">
         <v>0</v>
       </c>
       <c r="V36" s="145">
         <v>0</v>
       </c>
       <c r="W36" s="75">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A37" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="48">
         <v>478222</v>
       </c>
       <c r="C37" s="17">
         <v>1084</v>
       </c>
       <c r="D37" s="18">
         <v>446368</v>
       </c>
       <c r="E37" s="19">
         <v>0</v>
       </c>
       <c r="F37" s="19">
         <v>446368</v>
       </c>
       <c r="G37" s="19">
         <v>0</v>
       </c>
       <c r="H37" s="20">
         <v>0</v>
       </c>
       <c r="I37" s="20">
@@ -4689,54 +4707,54 @@
       </c>
       <c r="R42" s="177">
         <v>0</v>
       </c>
       <c r="S42" s="177">
         <v>0</v>
       </c>
       <c r="T42" s="177">
         <v>0</v>
       </c>
       <c r="U42" s="177">
         <v>0</v>
       </c>
       <c r="V42" s="177">
         <v>0</v>
       </c>
       <c r="W42" s="73">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="82" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="109">
-        <v>1032719</v>
+        <v>1034084</v>
       </c>
       <c r="C43" s="117">
-        <v>1032597</v>
+        <v>1033962</v>
       </c>
       <c r="D43" s="111">
         <v>28</v>
       </c>
       <c r="E43" s="118">
         <v>0</v>
       </c>
       <c r="F43" s="118">
         <v>28</v>
       </c>
       <c r="G43" s="118">
         <v>0</v>
       </c>
       <c r="H43" s="119">
         <v>0</v>
       </c>
       <c r="I43" s="119">
         <v>0</v>
       </c>
       <c r="J43" s="119">
         <v>0</v>
       </c>
       <c r="K43" s="118">
         <v>0</v>
       </c>
@@ -4791,54 +4809,54 @@
       <c r="E44" s="118"/>
       <c r="F44" s="118"/>
       <c r="G44" s="118"/>
       <c r="H44" s="119"/>
       <c r="I44" s="119"/>
       <c r="J44" s="119"/>
       <c r="K44" s="118"/>
       <c r="L44" s="114"/>
       <c r="M44" s="118"/>
       <c r="N44" s="118"/>
       <c r="O44" s="118"/>
       <c r="P44" s="120"/>
       <c r="Q44" s="62"/>
       <c r="R44" s="63"/>
       <c r="S44" s="63"/>
       <c r="T44" s="63"/>
       <c r="U44" s="63"/>
       <c r="V44" s="63"/>
       <c r="W44" s="121"/>
     </row>
     <row r="45" spans="1:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="84" t="s">
         <v>50</v>
       </c>
       <c r="B45" s="122">
-        <v>2196937</v>
+        <v>2190539.5822972399</v>
       </c>
       <c r="C45" s="123">
-        <v>2163904</v>
+        <v>2157505.5822972399</v>
       </c>
       <c r="D45" s="124">
         <v>36059</v>
       </c>
       <c r="E45" s="125">
         <v>0</v>
       </c>
       <c r="F45" s="125">
         <v>30964</v>
       </c>
       <c r="G45" s="125">
         <v>-18</v>
       </c>
       <c r="H45" s="126">
         <v>729</v>
       </c>
       <c r="I45" s="126">
         <v>4316</v>
       </c>
       <c r="J45" s="126">
         <v>75</v>
       </c>
       <c r="K45" s="125">
         <v>-7</v>
       </c>
@@ -4894,53 +4912,55 @@
       <c r="L46" s="51"/>
       <c r="M46" s="52"/>
       <c r="N46" s="52"/>
       <c r="O46" s="52"/>
       <c r="P46" s="52"/>
     </row>
     <row r="47" spans="1:23" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="50"/>
       <c r="B47" s="51"/>
       <c r="C47" s="52"/>
       <c r="D47" s="51"/>
       <c r="E47" s="52"/>
       <c r="F47" s="52"/>
       <c r="G47" s="52"/>
       <c r="H47" s="52"/>
       <c r="I47" s="52"/>
       <c r="J47" s="52"/>
       <c r="K47" s="52"/>
       <c r="L47" s="51"/>
       <c r="M47" s="52"/>
       <c r="N47" s="52"/>
       <c r="O47" s="52"/>
       <c r="P47" s="52"/>
     </row>
     <row r="48" spans="1:23" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="185"/>
+      <c r="C48" s="185"/>
       <c r="P48" s="4"/>
     </row>
-    <row r="49" spans="1:23" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:23" ht="21.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="46" t="s">
         <v>2</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="7" t="s">
         <v>39</v>
       </c>
       <c r="E49" s="7"/>
       <c r="F49" s="7"/>
       <c r="G49" s="7"/>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="8" t="s">
         <v>40</v>
       </c>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
@@ -5005,84 +5025,84 @@
       </c>
       <c r="R50" s="57" t="s">
         <v>42</v>
       </c>
       <c r="S50" s="57" t="s">
         <v>43</v>
       </c>
       <c r="T50" s="57" t="s">
         <v>44</v>
       </c>
       <c r="U50" s="57" t="s">
         <v>45</v>
       </c>
       <c r="V50" s="57" t="s">
         <v>46</v>
       </c>
       <c r="W50" s="80" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="148" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="149">
-        <v>134461819</v>
+        <v>134456787</v>
       </c>
       <c r="C51" s="150">
-        <v>129998852</v>
+        <v>129993834</v>
       </c>
       <c r="D51" s="151">
-        <v>2899124</v>
+        <v>2899100</v>
       </c>
       <c r="E51" s="152">
         <v>0</v>
       </c>
       <c r="F51" s="152">
-        <v>2706814</v>
+        <v>2706771</v>
       </c>
       <c r="G51" s="152">
         <v>941</v>
       </c>
       <c r="H51" s="153">
         <v>53710</v>
       </c>
       <c r="I51" s="153">
-        <v>122221</v>
+        <v>122239</v>
       </c>
       <c r="J51" s="153">
         <v>3289</v>
       </c>
       <c r="K51" s="152">
         <v>12149</v>
       </c>
       <c r="L51" s="154">
-        <v>1563843</v>
+        <v>1563853</v>
       </c>
       <c r="M51" s="152">
-        <v>1311152</v>
+        <v>1311162</v>
       </c>
       <c r="N51" s="152">
         <v>4917</v>
       </c>
       <c r="O51" s="152">
         <v>50816</v>
       </c>
       <c r="P51" s="155">
         <v>196957</v>
       </c>
       <c r="Q51" s="156">
         <v>8160</v>
       </c>
       <c r="R51" s="157">
         <v>7876</v>
       </c>
       <c r="S51" s="157">
         <v>4375</v>
       </c>
       <c r="T51" s="157">
         <v>9565</v>
       </c>
       <c r="U51" s="157">
         <v>21676</v>
       </c>
@@ -5497,51 +5517,51 @@
       <c r="P57" s="36">
         <v>97285</v>
       </c>
       <c r="Q57" s="67">
         <v>7631</v>
       </c>
       <c r="R57" s="68">
         <v>4894</v>
       </c>
       <c r="S57" s="68">
         <v>0</v>
       </c>
       <c r="T57" s="68">
         <v>7996</v>
       </c>
       <c r="U57" s="68">
         <v>10389</v>
       </c>
       <c r="V57" s="79">
         <v>15239</v>
       </c>
       <c r="W57" s="69">
         <v>51137</v>
       </c>
     </row>
-    <row r="58" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A58" s="42" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="48">
         <v>15912065</v>
       </c>
       <c r="C58" s="17">
         <v>13550107</v>
       </c>
       <c r="D58" s="18">
         <v>2193316</v>
       </c>
       <c r="E58" s="19">
         <v>0</v>
       </c>
       <c r="F58" s="19">
         <v>2180450</v>
       </c>
       <c r="G58" s="19">
         <v>19</v>
       </c>
       <c r="H58" s="20">
         <v>7763</v>
       </c>
       <c r="I58" s="20">
@@ -6212,84 +6232,84 @@
       </c>
       <c r="R67" s="90">
         <v>0</v>
       </c>
       <c r="S67" s="90">
         <v>0</v>
       </c>
       <c r="T67" s="90">
         <v>0</v>
       </c>
       <c r="U67" s="90">
         <v>10752</v>
       </c>
       <c r="V67" s="91">
         <v>233</v>
       </c>
       <c r="W67" s="92">
         <v>596</v>
       </c>
     </row>
     <row r="68" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="82" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="109">
-        <v>15653635</v>
+        <v>15654412</v>
       </c>
       <c r="C68" s="117">
-        <v>15576317</v>
+        <v>15577128</v>
       </c>
       <c r="D68" s="111">
-        <v>12555</v>
+        <v>12513</v>
       </c>
       <c r="E68" s="118">
         <v>0</v>
       </c>
       <c r="F68" s="118">
-        <v>2811</v>
+        <v>2768</v>
       </c>
       <c r="G68" s="118">
         <v>0</v>
       </c>
       <c r="H68" s="119">
         <v>117</v>
       </c>
       <c r="I68" s="119">
         <v>9612</v>
       </c>
       <c r="J68" s="119">
         <v>16</v>
       </c>
       <c r="K68" s="118">
         <v>0</v>
       </c>
       <c r="L68" s="114">
-        <v>64762</v>
+        <v>64771</v>
       </c>
       <c r="M68" s="118">
-        <v>64574</v>
+        <v>64583</v>
       </c>
       <c r="N68" s="118">
         <v>35</v>
       </c>
       <c r="O68" s="118">
         <v>1</v>
       </c>
       <c r="P68" s="120">
         <v>152</v>
       </c>
       <c r="Q68" s="89">
         <v>0</v>
       </c>
       <c r="R68" s="90">
         <v>0</v>
       </c>
       <c r="S68" s="90">
         <v>0</v>
       </c>
       <c r="T68" s="90">
         <v>0</v>
       </c>
       <c r="U68" s="90">
         <v>0</v>
       </c>
@@ -6314,84 +6334,84 @@
       <c r="E69" s="135"/>
       <c r="F69" s="135"/>
       <c r="G69" s="135"/>
       <c r="H69" s="136"/>
       <c r="I69" s="136"/>
       <c r="J69" s="136"/>
       <c r="K69" s="135"/>
       <c r="L69" s="137"/>
       <c r="M69" s="135"/>
       <c r="N69" s="135"/>
       <c r="O69" s="135"/>
       <c r="P69" s="138"/>
       <c r="Q69" s="93"/>
       <c r="R69" s="94"/>
       <c r="S69" s="94"/>
       <c r="T69" s="94"/>
       <c r="U69" s="94"/>
       <c r="V69" s="95"/>
       <c r="W69" s="96"/>
     </row>
     <row r="70" spans="1:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A70" s="139" t="s">
         <v>59</v>
       </c>
       <c r="B70" s="122">
-        <v>6122643</v>
+        <v>6116834</v>
       </c>
       <c r="C70" s="123">
-        <v>6037438</v>
+        <v>6031609</v>
       </c>
       <c r="D70" s="124">
-        <v>55100</v>
+        <v>55118</v>
       </c>
       <c r="E70" s="125">
         <v>0</v>
       </c>
       <c r="F70" s="125">
         <v>15163</v>
       </c>
       <c r="G70" s="125">
         <v>188</v>
       </c>
       <c r="H70" s="126">
         <v>1005</v>
       </c>
       <c r="I70" s="126">
-        <v>38508</v>
+        <v>38526</v>
       </c>
       <c r="J70" s="126">
         <v>97</v>
       </c>
       <c r="K70" s="125">
         <v>138</v>
       </c>
       <c r="L70" s="127">
-        <v>30106</v>
+        <v>30107</v>
       </c>
       <c r="M70" s="125">
-        <v>24888</v>
+        <v>24889</v>
       </c>
       <c r="N70" s="125">
         <v>11</v>
       </c>
       <c r="O70" s="125">
         <v>751</v>
       </c>
       <c r="P70" s="128">
         <v>4455</v>
       </c>
       <c r="Q70" s="97">
         <v>119</v>
       </c>
       <c r="R70" s="98">
         <v>2736</v>
       </c>
       <c r="S70" s="98">
         <v>51</v>
       </c>
       <c r="T70" s="98">
         <v>115</v>
       </c>
       <c r="U70" s="98">
         <v>218</v>
       </c>
@@ -6406,75 +6426,77 @@
       <c r="A71" s="50"/>
       <c r="B71" s="51"/>
       <c r="C71" s="52"/>
       <c r="D71" s="51"/>
       <c r="E71" s="52"/>
       <c r="F71" s="52"/>
       <c r="G71" s="52"/>
       <c r="H71" s="52"/>
       <c r="I71" s="52"/>
       <c r="J71" s="52"/>
       <c r="K71" s="52"/>
       <c r="L71" s="51"/>
       <c r="M71" s="52"/>
       <c r="N71" s="52"/>
       <c r="O71" s="52"/>
       <c r="P71" s="52"/>
       <c r="Q71" s="3"/>
       <c r="R71" s="3"/>
       <c r="S71" s="3"/>
       <c r="T71" s="3"/>
       <c r="U71" s="3"/>
       <c r="V71" s="3"/>
     </row>
     <row r="72" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="3"/>
-      <c r="B72" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="B72" s="184"/>
+      <c r="C72" s="184"/>
       <c r="D72" s="3"/>
       <c r="E72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H72" s="3" t="s">
         <v>16</v>
       </c>
       <c r="I72" s="3"/>
       <c r="J72" s="3"/>
       <c r="K72" s="3"/>
       <c r="L72" s="3"/>
       <c r="M72" s="3"/>
       <c r="N72" s="3"/>
       <c r="O72" s="3"/>
       <c r="P72" s="3"/>
+    </row>
+    <row r="73" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="B73" s="185"/>
+      <c r="C73" s="185"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="B7:B8"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B9:W9 B51:W51">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B10:W45 B52:W70">
     <cfRule type="cellIs" dxfId="1" priority="2" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsBlanks" dxfId="0" priority="3">
       <formula>LEN(TRIM(B10))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.41" right="0.38" top="0.59" bottom="0.28999999999999998" header="0.74" footer="0.21"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>