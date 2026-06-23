--- v0 (2026-02-19)
+++ v1 (2026-06-23)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1243EEE5-7282-4D37-A3B7-9569FCA40CE7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B81477FA-F37E-49F3-96E4-90BF7C1429D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="DEPOSITS-OA" sheetId="37" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">'DEPOSITS-OA'!#REF!</definedName>
     <definedName name="DatumOdeslani2">#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">'DEPOSITS-OA'!#REF!</definedName>
     <definedName name="DatumVytVystup2">#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">'DEPOSITS-OA'!#REF!</definedName>
     <definedName name="ObdobiKumulativu2">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'DEPOSITS-OA'!$A$1:$W$33</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">'DEPOSITS-OA'!#REF!</definedName>
     <definedName name="REFBAN2">#REF!</definedName>
     <definedName name="REFNAZBAN1" hidden="1">'DEPOSITS-OA'!#REF!</definedName>
     <definedName name="REFNAZBAN2">#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">'DEPOSITS-OA'!#REF!</definedName>
     <definedName name="REFOBD2">#REF!</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
@@ -1069,450 +1069,442 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="186">
+  <cellXfs count="182">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFill="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...17 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="25" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="32" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="32" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="33" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="31" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="34" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="33" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="37" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="40" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="42" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="32" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="33" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="31" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="34" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="33" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="33" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="32" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="34" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="33" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="36" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="13" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="13" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="44" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="49" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="44" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="45" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="46" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="47" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="48" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="49" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="49" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="54" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="50" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="52" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="51" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="53" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="54" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="38" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="39" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="40" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="41" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="42" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="55" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="43" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="35" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="34" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="57" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="26" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="27" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="28" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="30" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="18" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="8" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_VZ_M11_33" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_VZ_M11_34" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_VZ_V11_33" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_VZ_V11_34" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal_VZ_V11_36" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal_VZ_V7_33" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <numFmt numFmtId="164" formatCode="#,\ ###,##0;\-#,\ ###,##0;#"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
@@ -1868,1676 +1860,1674 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane activePane="bottomRight" state="frozenSplit"/>
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1640625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.19921875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="39.33203125" style="11" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="247" max="16384" width="9.1640625" style="1"/>
+    <col min="1" max="1" width="39.296875" style="10" customWidth="1"/>
+    <col min="2" max="2" width="14.69921875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.796875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="9.796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="9.796875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.796875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="9.796875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="13.796875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="9.796875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.796875" style="1" customWidth="1"/>
+    <col min="13" max="13" width="9.796875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="13.796875" style="1" customWidth="1"/>
+    <col min="15" max="15" width="9.796875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="13.796875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.796875" style="1" customWidth="1"/>
+    <col min="18" max="18" width="13.796875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="9.796875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="13.796875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="9.796875" style="1" customWidth="1"/>
+    <col min="22" max="22" width="13.796875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="9.796875" style="1" customWidth="1"/>
+    <col min="24" max="246" width="9.19921875" style="1" customWidth="1"/>
+    <col min="247" max="16384" width="9.19921875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="20" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="W1" s="40"/>
+    <row r="1" spans="1:23" s="18" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="36"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="15"/>
+      <c r="E1" s="15"/>
+      <c r="F1" s="14"/>
+      <c r="G1" s="14"/>
+      <c r="H1" s="16"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="14"/>
+      <c r="K1" s="14"/>
+      <c r="L1" s="16"/>
+      <c r="M1" s="16"/>
+      <c r="N1" s="17"/>
+      <c r="O1" s="16"/>
+      <c r="P1" s="14"/>
+      <c r="R1" s="19"/>
+      <c r="S1" s="19"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="16"/>
+      <c r="W1" s="37"/>
     </row>
-    <row r="2" spans="1:23" ht="22.5" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B2" s="174" t="s">
+    <row r="2" spans="1:23" ht="22.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="11"/>
+      <c r="B2" s="170" t="s">
         <v>37</v>
       </c>
-      <c r="C2" s="175"/>
-[...17 lines deleted...]
-      <c r="U2" s="6"/>
+      <c r="C2" s="171"/>
+      <c r="D2" s="171"/>
+      <c r="E2" s="171"/>
+      <c r="F2" s="171"/>
+      <c r="G2" s="171"/>
+      <c r="H2" s="171"/>
+      <c r="I2" s="171"/>
+      <c r="J2" s="171"/>
+      <c r="K2" s="171"/>
+      <c r="L2" s="171"/>
+      <c r="M2" s="171"/>
+      <c r="N2" s="171"/>
+      <c r="O2" s="171"/>
+      <c r="P2" s="171"/>
+      <c r="Q2" s="171"/>
+      <c r="R2" s="171"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="4"/>
+      <c r="U2" s="5"/>
     </row>
-    <row r="3" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
-      <c r="B3" s="9"/>
-[...18 lines deleted...]
-      <c r="U3" s="6"/>
+      <c r="B3" s="8"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="42"/>
+      <c r="P3" s="42"/>
+      <c r="Q3" s="42"/>
+      <c r="R3" s="42"/>
+      <c r="S3" s="3"/>
+      <c r="T3" s="4"/>
+      <c r="U3" s="5"/>
     </row>
-    <row r="4" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A4" s="127" t="s">
+    <row r="4" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A4" s="123" t="s">
         <v>39</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
-      <c r="Q4" s="1"/>
-[...1 lines deleted...]
-      <c r="W4" s="3"/>
+      <c r="V4" s="157"/>
     </row>
-    <row r="5" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A5" s="162" t="s">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A5" s="158" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
-      <c r="H5" s="7"/>
+      <c r="H5" s="6"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
-      <c r="L5" s="7"/>
+      <c r="L5" s="6"/>
       <c r="M5" s="2"/>
-      <c r="N5" s="7"/>
+      <c r="N5" s="6"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
-      <c r="Q5" s="7"/>
-      <c r="V5" s="13"/>
+      <c r="Q5" s="6"/>
+      <c r="V5" s="12"/>
     </row>
-    <row r="6" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="14"/>
+    <row r="6" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="13"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="T6" s="2"/>
-      <c r="W6" s="53" t="s">
+      <c r="W6" s="50" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D7" s="176" t="s">
+    <row r="7" spans="1:23" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="20"/>
+      <c r="B7" s="46"/>
+      <c r="C7" s="163"/>
+      <c r="D7" s="172" t="s">
         <v>47</v>
       </c>
-      <c r="E7" s="177"/>
-[...17 lines deleted...]
-      <c r="W7" s="23"/>
+      <c r="E7" s="173"/>
+      <c r="F7" s="174"/>
+      <c r="G7" s="174"/>
+      <c r="H7" s="174"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="174"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="174"/>
+      <c r="M7" s="174"/>
+      <c r="N7" s="174"/>
+      <c r="O7" s="174"/>
+      <c r="P7" s="174"/>
+      <c r="Q7" s="174"/>
+      <c r="R7" s="174"/>
+      <c r="S7" s="174"/>
+      <c r="T7" s="174"/>
+      <c r="U7" s="175"/>
+      <c r="V7" s="20"/>
+      <c r="W7" s="21"/>
     </row>
-    <row r="8" spans="1:23" s="10" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="50" t="s">
+    <row r="8" spans="1:23" s="9" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="43"/>
+      <c r="B8" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="36"/>
-      <c r="D8" s="57" t="s">
+      <c r="C8" s="34"/>
+      <c r="D8" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="E8" s="24"/>
-      <c r="F8" s="25" t="s">
+      <c r="E8" s="22"/>
+      <c r="F8" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="G8" s="26"/>
-      <c r="H8" s="25" t="s">
+      <c r="G8" s="24"/>
+      <c r="H8" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="I8" s="26"/>
-      <c r="J8" s="27" t="s">
+      <c r="I8" s="24"/>
+      <c r="J8" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="K8" s="26"/>
-      <c r="L8" s="28" t="s">
+      <c r="K8" s="24"/>
+      <c r="L8" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="M8" s="26"/>
-      <c r="N8" s="54" t="s">
+      <c r="M8" s="24"/>
+      <c r="N8" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="O8" s="29"/>
-      <c r="P8" s="54" t="s">
+      <c r="O8" s="27"/>
+      <c r="P8" s="51" t="s">
         <v>35</v>
       </c>
-      <c r="Q8" s="29"/>
-      <c r="R8" s="28" t="s">
+      <c r="Q8" s="27"/>
+      <c r="R8" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="S8" s="30"/>
-      <c r="T8" s="43" t="s">
+      <c r="S8" s="28"/>
+      <c r="T8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="31"/>
-      <c r="V8" s="180" t="s">
+      <c r="U8" s="29"/>
+      <c r="V8" s="176" t="s">
         <v>4</v>
       </c>
-      <c r="W8" s="181"/>
+      <c r="W8" s="177"/>
     </row>
-    <row r="9" spans="1:23" s="10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B9" s="50" t="s">
+    <row r="9" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="44"/>
+      <c r="B9" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="C9" s="36"/>
-      <c r="D9" s="57" t="s">
+      <c r="C9" s="34"/>
+      <c r="D9" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="E9" s="32"/>
-[...2 lines deleted...]
-      <c r="H9" s="57" t="s">
+      <c r="E9" s="30"/>
+      <c r="F9" s="32"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="54" t="s">
         <v>42</v>
       </c>
-      <c r="I9" s="24"/>
-      <c r="J9" s="57" t="s">
+      <c r="I9" s="22"/>
+      <c r="J9" s="54" t="s">
         <v>12</v>
       </c>
-      <c r="K9" s="24"/>
-[...2 lines deleted...]
-      <c r="N9" s="55" t="s">
+      <c r="K9" s="22"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="22"/>
+      <c r="N9" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="O9" s="24"/>
-      <c r="P9" s="55" t="s">
+      <c r="O9" s="22"/>
+      <c r="P9" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="Q9" s="24"/>
-[...5 lines deleted...]
-      <c r="W9" s="36"/>
+      <c r="Q9" s="22"/>
+      <c r="R9" s="32"/>
+      <c r="S9" s="33"/>
+      <c r="T9" s="40"/>
+      <c r="U9" s="41"/>
+      <c r="V9" s="39"/>
+      <c r="W9" s="34"/>
     </row>
-    <row r="10" spans="1:23" s="10" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="48" t="s">
+    <row r="10" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="58"/>
-[...3 lines deleted...]
-      <c r="F10" s="38" t="s">
+      <c r="B10" s="55"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="35" t="s">
         <v>2</v>
       </c>
-      <c r="G10" s="24"/>
-      <c r="H10" s="38" t="s">
+      <c r="G10" s="22"/>
+      <c r="H10" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="I10" s="24"/>
-      <c r="J10" s="38" t="s">
+      <c r="I10" s="22"/>
+      <c r="J10" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="K10" s="24"/>
-[...4 lines deleted...]
-      <c r="N10" s="38" t="s">
+      <c r="K10" s="22"/>
+      <c r="L10" s="35" t="s">
+        <v>0</v>
+      </c>
+      <c r="M10" s="22"/>
+      <c r="N10" s="35" t="s">
         <v>1</v>
       </c>
-      <c r="O10" s="24"/>
-      <c r="P10" s="182" t="s">
+      <c r="O10" s="22"/>
+      <c r="P10" s="178" t="s">
         <v>7</v>
       </c>
-      <c r="Q10" s="183"/>
-      <c r="R10" s="182" t="s">
+      <c r="Q10" s="179"/>
+      <c r="R10" s="178" t="s">
         <v>6</v>
       </c>
-      <c r="S10" s="183"/>
-[...2 lines deleted...]
-      <c r="V10" s="184" t="s">
+      <c r="S10" s="179"/>
+      <c r="T10" s="63"/>
+      <c r="U10" s="64"/>
+      <c r="V10" s="180" t="s">
         <v>3</v>
       </c>
-      <c r="W10" s="185"/>
+      <c r="W10" s="181"/>
     </row>
-    <row r="11" spans="1:23" s="10" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-[...22 lines deleted...]
-      <c r="W11" s="64"/>
+    <row r="11" spans="1:23" s="9" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="43"/>
+      <c r="B11" s="48"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="162"/>
+      <c r="E11" s="60"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="60"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="60"/>
+      <c r="J11" s="62"/>
+      <c r="K11" s="60"/>
+      <c r="L11" s="62"/>
+      <c r="M11" s="60"/>
+      <c r="N11" s="62"/>
+      <c r="O11" s="60"/>
+      <c r="P11" s="62"/>
+      <c r="Q11" s="60"/>
+      <c r="R11" s="62"/>
+      <c r="S11" s="60"/>
+      <c r="T11" s="62"/>
+      <c r="U11" s="61"/>
+      <c r="V11" s="48"/>
+      <c r="W11" s="61"/>
     </row>
-    <row r="12" spans="1:23" s="10" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B12" s="52" t="s">
+    <row r="12" spans="1:23" s="9" customFormat="1" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="43"/>
+      <c r="B12" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="72" t="s">
+      <c r="C12" s="68" t="s">
         <v>29</v>
       </c>
-      <c r="D12" s="70" t="s">
+      <c r="D12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="E12" s="69" t="s">
+      <c r="E12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="70" t="s">
+      <c r="F12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="69" t="s">
+      <c r="G12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="H12" s="70" t="s">
+      <c r="H12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="I12" s="69" t="s">
+      <c r="I12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="J12" s="70" t="s">
+      <c r="J12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="K12" s="69" t="s">
+      <c r="K12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="L12" s="70" t="s">
+      <c r="L12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="M12" s="69" t="s">
+      <c r="M12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="N12" s="70" t="s">
+      <c r="N12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="O12" s="69" t="s">
+      <c r="O12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="P12" s="70" t="s">
+      <c r="P12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="Q12" s="69" t="s">
+      <c r="Q12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="R12" s="70" t="s">
+      <c r="R12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="S12" s="69" t="s">
+      <c r="S12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="T12" s="70" t="s">
+      <c r="T12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="U12" s="69" t="s">
+      <c r="U12" s="65" t="s">
         <v>29</v>
       </c>
-      <c r="V12" s="71" t="s">
+      <c r="V12" s="67" t="s">
         <v>18</v>
       </c>
-      <c r="W12" s="72" t="s">
+      <c r="W12" s="68" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="13" spans="1:23" s="80" customFormat="1" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="59" t="s">
+    <row r="13" spans="1:23" s="76" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B13" s="128">
-[...2 lines deleted...]
-      <c r="C13" s="83">
+      <c r="B13" s="124">
+        <v>59374246</v>
+      </c>
+      <c r="C13" s="79">
         <v>0.1384</v>
       </c>
-      <c r="D13" s="136">
-[...2 lines deleted...]
-      <c r="E13" s="93">
+      <c r="D13" s="132">
+        <v>58180265</v>
+      </c>
+      <c r="E13" s="89">
         <v>0.13969999999999999</v>
       </c>
-      <c r="F13" s="136">
-[...2 lines deleted...]
-      <c r="G13" s="93">
+      <c r="F13" s="132">
+        <v>15812855</v>
+      </c>
+      <c r="G13" s="89">
         <v>0.27260000000000001</v>
       </c>
-      <c r="H13" s="136">
-[...5 lines deleted...]
-      <c r="J13" s="136">
+      <c r="H13" s="132">
+        <v>576475</v>
+      </c>
+      <c r="I13" s="89">
+        <v>0.61680000000000001</v>
+      </c>
+      <c r="J13" s="132">
         <v>553941</v>
       </c>
-      <c r="K13" s="93">
+      <c r="K13" s="89">
         <v>1.1853</v>
       </c>
-      <c r="L13" s="136">
+      <c r="L13" s="132">
         <v>2470321</v>
       </c>
-      <c r="M13" s="93">
+      <c r="M13" s="89">
         <v>0.28789999999999999</v>
       </c>
-      <c r="N13" s="136">
+      <c r="N13" s="132">
         <v>2414826</v>
       </c>
-      <c r="O13" s="93">
+      <c r="O13" s="89">
         <v>4.5900000000000003E-2</v>
       </c>
-      <c r="P13" s="136">
+      <c r="P13" s="132">
         <v>1540973</v>
       </c>
-      <c r="Q13" s="93">
+      <c r="Q13" s="89">
         <v>7.1999999999999998E-3</v>
       </c>
-      <c r="R13" s="136">
+      <c r="R13" s="132">
         <v>34810875</v>
       </c>
-      <c r="S13" s="93">
+      <c r="S13" s="89">
         <v>5.67E-2</v>
       </c>
-      <c r="T13" s="136">
+      <c r="T13" s="132">
         <v>38766674</v>
       </c>
-      <c r="U13" s="83">
+      <c r="U13" s="79">
         <v>5.4100000000000002E-2</v>
       </c>
-      <c r="V13" s="136">
-[...2 lines deleted...]
-      <c r="W13" s="83">
+      <c r="V13" s="132">
+        <v>1193981</v>
+      </c>
+      <c r="W13" s="79">
         <v>7.3999999999999996E-2</v>
       </c>
     </row>
-    <row r="14" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="73" t="s">
+    <row r="14" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="129">
-[...2 lines deleted...]
-      <c r="C14" s="168">
+      <c r="B14" s="125">
+        <v>58641379</v>
+      </c>
+      <c r="C14" s="164">
         <v>0.1202</v>
       </c>
-      <c r="D14" s="137">
-[...2 lines deleted...]
-      <c r="E14" s="122">
+      <c r="D14" s="133">
+        <v>57451985</v>
+      </c>
+      <c r="E14" s="118">
         <v>0.12130000000000001</v>
       </c>
-      <c r="F14" s="145">
-[...11 lines deleted...]
-      <c r="J14" s="145">
+      <c r="F14" s="141">
+        <v>15410714</v>
+      </c>
+      <c r="G14" s="108">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="H14" s="141">
+        <v>568215</v>
+      </c>
+      <c r="I14" s="108">
+        <v>0.59789999999999999</v>
+      </c>
+      <c r="J14" s="141">
         <v>530653</v>
       </c>
-      <c r="K14" s="112">
+      <c r="K14" s="108">
         <v>1.1554</v>
       </c>
-      <c r="L14" s="145">
+      <c r="L14" s="141">
         <v>2292223</v>
       </c>
-      <c r="M14" s="112">
+      <c r="M14" s="108">
         <v>0.15629999999999999</v>
       </c>
-      <c r="N14" s="145">
+      <c r="N14" s="141">
         <v>2414826</v>
       </c>
-      <c r="O14" s="112">
+      <c r="O14" s="108">
         <v>4.5900000000000003E-2</v>
       </c>
-      <c r="P14" s="145">
+      <c r="P14" s="141">
         <v>1539773</v>
       </c>
-      <c r="Q14" s="103">
+      <c r="Q14" s="99">
         <v>6.0000000000000001E-3</v>
       </c>
-      <c r="R14" s="152">
+      <c r="R14" s="148">
         <v>34695582</v>
       </c>
-      <c r="S14" s="94">
+      <c r="S14" s="90">
         <v>5.3800000000000001E-2</v>
       </c>
-      <c r="T14" s="145">
+      <c r="T14" s="141">
         <v>38650181</v>
       </c>
-      <c r="U14" s="84">
+      <c r="U14" s="80">
         <v>5.1400000000000001E-2</v>
       </c>
-      <c r="V14" s="145">
-[...2 lines deleted...]
-      <c r="W14" s="84">
+      <c r="V14" s="141">
+        <v>1189394</v>
+      </c>
+      <c r="W14" s="80">
         <v>6.7900000000000002E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="74" t="s">
+    <row r="15" spans="1:23" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="130">
+      <c r="B15" s="126">
         <v>732867</v>
       </c>
-      <c r="C15" s="169">
+      <c r="C15" s="165">
         <v>1.5979000000000001</v>
       </c>
-      <c r="D15" s="138">
+      <c r="D15" s="134">
         <v>728280</v>
       </c>
-      <c r="E15" s="119">
+      <c r="E15" s="115">
         <v>1.5975999999999999</v>
       </c>
-      <c r="F15" s="146">
+      <c r="F15" s="142">
         <v>402141</v>
       </c>
-      <c r="G15" s="113">
+      <c r="G15" s="109">
         <v>1.5980000000000001</v>
       </c>
-      <c r="H15" s="146">
+      <c r="H15" s="142">
         <v>8259</v>
       </c>
-      <c r="I15" s="113">
+      <c r="I15" s="109">
         <v>1.9164000000000001</v>
       </c>
-      <c r="J15" s="146">
+      <c r="J15" s="142">
         <v>23288</v>
       </c>
-      <c r="K15" s="113">
+      <c r="K15" s="109">
         <v>1.8671</v>
       </c>
-      <c r="L15" s="146">
+      <c r="L15" s="142">
         <v>178098</v>
       </c>
-      <c r="M15" s="113">
+      <c r="M15" s="109">
         <v>1.9815</v>
       </c>
-      <c r="N15" s="146">
-[...5 lines deleted...]
-      <c r="P15" s="146">
+      <c r="N15" s="142">
+        <v>0</v>
+      </c>
+      <c r="O15" s="109">
+        <v>0</v>
+      </c>
+      <c r="P15" s="142">
         <v>1200</v>
       </c>
-      <c r="Q15" s="104">
+      <c r="Q15" s="100">
         <v>1.5499000000000001</v>
       </c>
-      <c r="R15" s="153">
+      <c r="R15" s="149">
         <v>115293</v>
       </c>
-      <c r="S15" s="95">
+      <c r="S15" s="91">
         <v>0.92669999999999997</v>
       </c>
-      <c r="T15" s="146">
+      <c r="T15" s="142">
         <v>116493</v>
       </c>
-      <c r="U15" s="85">
+      <c r="U15" s="81">
         <v>0.93310000000000004</v>
       </c>
-      <c r="V15" s="146">
+      <c r="V15" s="142">
         <v>4587</v>
       </c>
-      <c r="W15" s="85">
+      <c r="W15" s="81">
         <v>1.6476</v>
       </c>
     </row>
-    <row r="16" spans="1:23" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="60" t="s">
+    <row r="16" spans="1:23" s="7" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="131">
+      <c r="B16" s="127">
         <v>23641091</v>
       </c>
-      <c r="C16" s="86">
+      <c r="C16" s="82">
         <v>1.9181999999999999</v>
       </c>
-      <c r="D16" s="139">
+      <c r="D16" s="135">
         <v>22755499</v>
       </c>
-      <c r="E16" s="114">
+      <c r="E16" s="110">
         <v>1.9162999999999999</v>
       </c>
-      <c r="F16" s="139">
+      <c r="F16" s="135">
         <v>6636872</v>
       </c>
-      <c r="G16" s="114">
+      <c r="G16" s="110">
         <v>2.0495999999999999</v>
       </c>
-      <c r="H16" s="139">
+      <c r="H16" s="135">
         <v>1345459</v>
       </c>
-      <c r="I16" s="114">
+      <c r="I16" s="110">
         <v>2.6254</v>
       </c>
-      <c r="J16" s="139">
+      <c r="J16" s="135">
         <v>414607</v>
       </c>
-      <c r="K16" s="114">
+      <c r="K16" s="110">
         <v>1.9982</v>
       </c>
-      <c r="L16" s="139">
+      <c r="L16" s="135">
         <v>1567812</v>
       </c>
-      <c r="M16" s="114">
+      <c r="M16" s="110">
         <v>2.0746000000000002</v>
       </c>
-      <c r="N16" s="139">
+      <c r="N16" s="135">
         <v>260621</v>
       </c>
-      <c r="O16" s="114">
+      <c r="O16" s="110">
         <v>1.0669</v>
       </c>
-      <c r="P16" s="139">
+      <c r="P16" s="135">
         <v>21590</v>
       </c>
-      <c r="Q16" s="105">
+      <c r="Q16" s="101">
         <v>1.6354</v>
       </c>
-      <c r="R16" s="154">
+      <c r="R16" s="150">
         <v>12508538</v>
       </c>
-      <c r="S16" s="96">
+      <c r="S16" s="92">
         <v>1.7648999999999999</v>
       </c>
-      <c r="T16" s="139">
+      <c r="T16" s="135">
         <v>12790749</v>
       </c>
-      <c r="U16" s="86">
+      <c r="U16" s="82">
         <v>1.7504999999999999</v>
       </c>
-      <c r="V16" s="139">
+      <c r="V16" s="135">
         <v>885592</v>
       </c>
-      <c r="W16" s="86">
+      <c r="W16" s="82">
         <v>1.9686999999999999</v>
       </c>
     </row>
-    <row r="17" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="75" t="s">
+    <row r="17" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="71" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="133">
+      <c r="B17" s="129">
         <v>17001702</v>
       </c>
-      <c r="C17" s="170">
+      <c r="C17" s="166">
         <v>1.9301999999999999</v>
       </c>
-      <c r="D17" s="140">
+      <c r="D17" s="136">
         <v>16581185</v>
       </c>
-      <c r="E17" s="123">
+      <c r="E17" s="119">
         <v>1.9295</v>
       </c>
-      <c r="F17" s="147">
+      <c r="F17" s="143">
         <v>6542188</v>
       </c>
-      <c r="G17" s="115">
+      <c r="G17" s="111">
         <v>2.0461</v>
       </c>
-      <c r="H17" s="147">
+      <c r="H17" s="143">
         <v>1124248</v>
       </c>
-      <c r="I17" s="115">
+      <c r="I17" s="111">
         <v>2.1244000000000001</v>
       </c>
-      <c r="J17" s="147">
+      <c r="J17" s="143">
         <v>410576</v>
       </c>
-      <c r="K17" s="115">
+      <c r="K17" s="111">
         <v>1.9934000000000001</v>
       </c>
-      <c r="L17" s="147">
+      <c r="L17" s="143">
         <v>1554969</v>
       </c>
-      <c r="M17" s="115">
+      <c r="M17" s="111">
         <v>2.0897999999999999</v>
       </c>
-      <c r="N17" s="147">
+      <c r="N17" s="143">
         <v>137339</v>
       </c>
-      <c r="O17" s="115">
+      <c r="O17" s="111">
         <v>1.5706</v>
       </c>
-      <c r="P17" s="147">
+      <c r="P17" s="143">
         <v>20202</v>
       </c>
-      <c r="Q17" s="106">
+      <c r="Q17" s="102">
         <v>1.5357000000000001</v>
       </c>
-      <c r="R17" s="156">
+      <c r="R17" s="152">
         <v>6791662</v>
       </c>
-      <c r="S17" s="98">
+      <c r="S17" s="94">
         <v>1.7528999999999999</v>
       </c>
-      <c r="T17" s="147">
+      <c r="T17" s="143">
         <v>6949203</v>
       </c>
-      <c r="U17" s="87">
+      <c r="U17" s="83">
         <v>1.7486999999999999</v>
       </c>
-      <c r="V17" s="147">
+      <c r="V17" s="143">
         <v>420517</v>
       </c>
-      <c r="W17" s="87">
+      <c r="W17" s="83">
         <v>1.9551000000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="76" t="s">
+    <row r="18" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="B18" s="133">
+      <c r="B18" s="129">
         <v>1593723</v>
       </c>
-      <c r="C18" s="170">
+      <c r="C18" s="166">
         <v>2.5154000000000001</v>
       </c>
-      <c r="D18" s="140">
+      <c r="D18" s="136">
         <v>1583399</v>
       </c>
-      <c r="E18" s="123">
+      <c r="E18" s="119">
         <v>2.5162</v>
       </c>
-      <c r="F18" s="147">
+      <c r="F18" s="143">
         <v>58824</v>
       </c>
-      <c r="G18" s="115">
+      <c r="G18" s="111">
         <v>2.3258999999999999</v>
       </c>
-      <c r="H18" s="147">
+      <c r="H18" s="143">
         <v>14015</v>
       </c>
-      <c r="I18" s="115">
+      <c r="I18" s="111">
         <v>2.4719000000000002</v>
       </c>
-      <c r="J18" s="147">
+      <c r="J18" s="143">
         <v>4030</v>
       </c>
-      <c r="K18" s="164">
+      <c r="K18" s="160">
         <v>2.4933999999999998</v>
       </c>
-      <c r="L18" s="147">
+      <c r="L18" s="143">
         <v>593</v>
       </c>
-      <c r="M18" s="115">
+      <c r="M18" s="111">
         <v>1.2355</v>
       </c>
-      <c r="N18" s="147">
+      <c r="N18" s="143">
         <v>10386</v>
       </c>
-      <c r="O18" s="115">
+      <c r="O18" s="111">
         <v>2.2841</v>
       </c>
-      <c r="P18" s="147">
+      <c r="P18" s="143">
         <v>200</v>
       </c>
-      <c r="Q18" s="106">
+      <c r="Q18" s="102">
         <v>2.7273999999999998</v>
       </c>
-      <c r="R18" s="156">
+      <c r="R18" s="152">
         <v>1495351</v>
       </c>
-      <c r="S18" s="98">
+      <c r="S18" s="94">
         <v>2.5261999999999998</v>
       </c>
-      <c r="T18" s="147">
+      <c r="T18" s="143">
         <v>1505937</v>
       </c>
-      <c r="U18" s="87">
+      <c r="U18" s="83">
         <v>2.5246</v>
       </c>
-      <c r="V18" s="147">
+      <c r="V18" s="143">
         <v>10324</v>
       </c>
-      <c r="W18" s="87">
+      <c r="W18" s="83">
         <v>2.3997000000000002</v>
       </c>
     </row>
-    <row r="19" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="76" t="s">
+    <row r="19" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="B19" s="132">
+      <c r="B19" s="128">
         <v>1631779</v>
       </c>
-      <c r="C19" s="171">
+      <c r="C19" s="167">
         <v>2.6358999999999999</v>
       </c>
-      <c r="D19" s="141">
+      <c r="D19" s="137">
         <v>1624926</v>
       </c>
-      <c r="E19" s="124">
+      <c r="E19" s="120">
         <v>2.6364000000000001</v>
       </c>
-      <c r="F19" s="148">
+      <c r="F19" s="144">
         <v>33173</v>
       </c>
-      <c r="G19" s="116">
+      <c r="G19" s="112">
         <v>2.3557999999999999</v>
       </c>
-      <c r="H19" s="148">
+      <c r="H19" s="144">
         <v>7150</v>
       </c>
-      <c r="I19" s="116">
+      <c r="I19" s="112">
         <v>3.3559999999999999</v>
       </c>
-      <c r="J19" s="148">
-[...5 lines deleted...]
-      <c r="L19" s="148">
+      <c r="J19" s="144">
+        <v>0</v>
+      </c>
+      <c r="K19" s="161">
+        <v>0</v>
+      </c>
+      <c r="L19" s="144">
         <v>934</v>
       </c>
-      <c r="M19" s="116">
+      <c r="M19" s="112">
         <v>2.4066000000000001</v>
       </c>
-      <c r="N19" s="148">
+      <c r="N19" s="144">
         <v>3165</v>
       </c>
-      <c r="O19" s="116">
+      <c r="O19" s="112">
         <v>2.6410999999999998</v>
       </c>
-      <c r="P19" s="148">
+      <c r="P19" s="144">
         <v>268</v>
       </c>
-      <c r="Q19" s="107">
+      <c r="Q19" s="103">
         <v>2.6254</v>
       </c>
-      <c r="R19" s="155">
+      <c r="R19" s="151">
         <v>1580237</v>
       </c>
-      <c r="S19" s="97">
+      <c r="S19" s="93">
         <v>2.6392000000000002</v>
       </c>
-      <c r="T19" s="148">
+      <c r="T19" s="144">
         <v>1583670</v>
       </c>
-      <c r="U19" s="88">
+      <c r="U19" s="84">
         <v>2.6392000000000002</v>
       </c>
-      <c r="V19" s="148">
+      <c r="V19" s="144">
         <v>6853</v>
       </c>
-      <c r="W19" s="88">
+      <c r="W19" s="84">
         <v>2.5158999999999998</v>
       </c>
     </row>
-    <row r="20" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="75" t="s">
+    <row r="20" spans="1:23" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="130">
+      <c r="B20" s="126">
         <v>3413886</v>
       </c>
-      <c r="C20" s="169">
+      <c r="C20" s="165">
         <v>1.2370000000000001</v>
       </c>
-      <c r="D20" s="142">
+      <c r="D20" s="138">
         <v>2965989</v>
       </c>
-      <c r="E20" s="125">
+      <c r="E20" s="121">
         <v>1.1274</v>
       </c>
-      <c r="F20" s="149">
+      <c r="F20" s="145">
         <v>2686</v>
       </c>
-      <c r="G20" s="117">
+      <c r="G20" s="113">
         <v>0.74239999999999995</v>
       </c>
-      <c r="H20" s="149">
+      <c r="H20" s="145">
         <v>200046</v>
       </c>
-      <c r="I20" s="117">
+      <c r="I20" s="113">
         <v>5.4259000000000004</v>
       </c>
-      <c r="J20" s="149">
-[...5 lines deleted...]
-      <c r="L20" s="149">
+      <c r="J20" s="145">
+        <v>0</v>
+      </c>
+      <c r="K20" s="113">
+        <v>0</v>
+      </c>
+      <c r="L20" s="145">
         <v>11317</v>
       </c>
-      <c r="M20" s="117">
-[...2 lines deleted...]
-      <c r="N20" s="149">
+      <c r="M20" s="113">
+        <v>0</v>
+      </c>
+      <c r="N20" s="145">
         <v>109732</v>
       </c>
-      <c r="O20" s="117">
+      <c r="O20" s="113">
         <v>0.27579999999999999</v>
       </c>
-      <c r="P20" s="149">
+      <c r="P20" s="145">
         <v>920</v>
       </c>
-      <c r="Q20" s="108">
+      <c r="Q20" s="104">
         <v>3.3</v>
       </c>
-      <c r="R20" s="153">
+      <c r="R20" s="149">
         <v>2641288</v>
       </c>
-      <c r="S20" s="95">
+      <c r="S20" s="91">
         <v>0.84160000000000001</v>
       </c>
-      <c r="T20" s="149">
+      <c r="T20" s="145">
         <v>2751940</v>
       </c>
-      <c r="U20" s="89">
+      <c r="U20" s="85">
         <v>0.81989999999999996</v>
       </c>
-      <c r="V20" s="149">
+      <c r="V20" s="145">
         <v>447897</v>
       </c>
-      <c r="W20" s="89">
+      <c r="W20" s="85">
         <v>1.9631000000000001</v>
       </c>
     </row>
-    <row r="21" spans="1:23" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="61" t="s">
+    <row r="21" spans="1:23" s="7" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B21" s="131">
+      <c r="B21" s="127">
         <v>5240</v>
       </c>
-      <c r="C21" s="86">
+      <c r="C21" s="82">
         <v>1.8626</v>
       </c>
-      <c r="D21" s="139">
+      <c r="D21" s="135">
         <v>5240</v>
       </c>
-      <c r="E21" s="114">
+      <c r="E21" s="110">
         <v>1.8626</v>
       </c>
-      <c r="F21" s="139">
-[...35 lines deleted...]
-      <c r="R21" s="154">
+      <c r="F21" s="135">
+        <v>0</v>
+      </c>
+      <c r="G21" s="110">
+        <v>0</v>
+      </c>
+      <c r="H21" s="135">
+        <v>0</v>
+      </c>
+      <c r="I21" s="110">
+        <v>0</v>
+      </c>
+      <c r="J21" s="135">
+        <v>0</v>
+      </c>
+      <c r="K21" s="110">
+        <v>0</v>
+      </c>
+      <c r="L21" s="135">
+        <v>0</v>
+      </c>
+      <c r="M21" s="110">
+        <v>0</v>
+      </c>
+      <c r="N21" s="135">
+        <v>0</v>
+      </c>
+      <c r="O21" s="110">
+        <v>0</v>
+      </c>
+      <c r="P21" s="135">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="101">
+        <v>0</v>
+      </c>
+      <c r="R21" s="150">
         <v>5240</v>
       </c>
-      <c r="S21" s="96">
+      <c r="S21" s="92">
         <v>1.8626</v>
       </c>
-      <c r="T21" s="139">
+      <c r="T21" s="135">
         <v>5240</v>
       </c>
-      <c r="U21" s="86">
+      <c r="U21" s="82">
         <v>1.8626</v>
       </c>
-      <c r="V21" s="139">
-[...2 lines deleted...]
-      <c r="W21" s="86">
+      <c r="V21" s="135">
+        <v>0</v>
+      </c>
+      <c r="W21" s="82">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="82" t="s">
+    <row r="22" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="78" t="s">
         <v>32</v>
       </c>
-      <c r="B22" s="132">
+      <c r="B22" s="128">
         <v>5240</v>
       </c>
-      <c r="C22" s="171">
+      <c r="C22" s="167">
         <v>1.8626</v>
       </c>
-      <c r="D22" s="141">
+      <c r="D22" s="137">
         <v>5240</v>
       </c>
-      <c r="E22" s="124">
+      <c r="E22" s="120">
         <v>1.8626</v>
       </c>
-      <c r="F22" s="148">
-[...35 lines deleted...]
-      <c r="R22" s="155">
+      <c r="F22" s="144">
+        <v>0</v>
+      </c>
+      <c r="G22" s="112">
+        <v>0</v>
+      </c>
+      <c r="H22" s="144">
+        <v>0</v>
+      </c>
+      <c r="I22" s="112">
+        <v>0</v>
+      </c>
+      <c r="J22" s="144">
+        <v>0</v>
+      </c>
+      <c r="K22" s="112">
+        <v>0</v>
+      </c>
+      <c r="L22" s="144">
+        <v>0</v>
+      </c>
+      <c r="M22" s="112">
+        <v>0</v>
+      </c>
+      <c r="N22" s="144">
+        <v>0</v>
+      </c>
+      <c r="O22" s="112">
+        <v>0</v>
+      </c>
+      <c r="P22" s="144">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="103">
+        <v>0</v>
+      </c>
+      <c r="R22" s="151">
         <v>5240</v>
       </c>
-      <c r="S22" s="97">
+      <c r="S22" s="93">
         <v>1.8626</v>
       </c>
-      <c r="T22" s="148">
+      <c r="T22" s="144">
         <v>5240</v>
       </c>
-      <c r="U22" s="88">
+      <c r="U22" s="84">
         <v>1.8626</v>
       </c>
-      <c r="V22" s="148">
-[...2 lines deleted...]
-      <c r="W22" s="88">
+      <c r="V22" s="144">
+        <v>0</v>
+      </c>
+      <c r="W22" s="84">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="81" t="s">
+    <row r="23" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="B23" s="133">
-[...62 lines deleted...]
-      <c r="W23" s="87">
+      <c r="B23" s="129">
+        <v>0</v>
+      </c>
+      <c r="C23" s="166">
+        <v>0</v>
+      </c>
+      <c r="D23" s="136">
+        <v>0</v>
+      </c>
+      <c r="E23" s="119">
+        <v>0</v>
+      </c>
+      <c r="F23" s="143">
+        <v>0</v>
+      </c>
+      <c r="G23" s="111">
+        <v>0</v>
+      </c>
+      <c r="H23" s="143">
+        <v>0</v>
+      </c>
+      <c r="I23" s="111">
+        <v>0</v>
+      </c>
+      <c r="J23" s="143">
+        <v>0</v>
+      </c>
+      <c r="K23" s="111">
+        <v>0</v>
+      </c>
+      <c r="L23" s="143">
+        <v>0</v>
+      </c>
+      <c r="M23" s="111">
+        <v>0</v>
+      </c>
+      <c r="N23" s="143">
+        <v>0</v>
+      </c>
+      <c r="O23" s="111">
+        <v>0</v>
+      </c>
+      <c r="P23" s="143">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="102">
+        <v>0</v>
+      </c>
+      <c r="R23" s="152">
+        <v>0</v>
+      </c>
+      <c r="S23" s="94">
+        <v>0</v>
+      </c>
+      <c r="T23" s="143">
+        <v>0</v>
+      </c>
+      <c r="U23" s="83">
+        <v>0</v>
+      </c>
+      <c r="V23" s="143">
+        <v>0</v>
+      </c>
+      <c r="W23" s="83">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="76" t="s">
+    <row r="24" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="72" t="s">
         <v>34</v>
       </c>
-      <c r="B24" s="133">
-[...62 lines deleted...]
-      <c r="W24" s="87">
+      <c r="B24" s="129">
+        <v>0</v>
+      </c>
+      <c r="C24" s="166">
+        <v>0</v>
+      </c>
+      <c r="D24" s="136">
+        <v>0</v>
+      </c>
+      <c r="E24" s="119">
+        <v>0</v>
+      </c>
+      <c r="F24" s="143">
+        <v>0</v>
+      </c>
+      <c r="G24" s="111">
+        <v>0</v>
+      </c>
+      <c r="H24" s="143">
+        <v>0</v>
+      </c>
+      <c r="I24" s="111">
+        <v>0</v>
+      </c>
+      <c r="J24" s="143">
+        <v>0</v>
+      </c>
+      <c r="K24" s="111">
+        <v>0</v>
+      </c>
+      <c r="L24" s="143">
+        <v>0</v>
+      </c>
+      <c r="M24" s="111">
+        <v>0</v>
+      </c>
+      <c r="N24" s="143">
+        <v>0</v>
+      </c>
+      <c r="O24" s="111">
+        <v>0</v>
+      </c>
+      <c r="P24" s="143">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="102">
+        <v>0</v>
+      </c>
+      <c r="R24" s="152">
+        <v>0</v>
+      </c>
+      <c r="S24" s="94">
+        <v>0</v>
+      </c>
+      <c r="T24" s="143">
+        <v>0</v>
+      </c>
+      <c r="U24" s="83">
+        <v>0</v>
+      </c>
+      <c r="V24" s="143">
+        <v>0</v>
+      </c>
+      <c r="W24" s="83">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="77" t="s">
+    <row r="25" spans="1:23" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="73" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="134">
-[...62 lines deleted...]
-      <c r="W25" s="90">
+      <c r="B25" s="130">
+        <v>0</v>
+      </c>
+      <c r="C25" s="168">
+        <v>0</v>
+      </c>
+      <c r="D25" s="139">
+        <v>0</v>
+      </c>
+      <c r="E25" s="122">
+        <v>0</v>
+      </c>
+      <c r="F25" s="146">
+        <v>0</v>
+      </c>
+      <c r="G25" s="114">
+        <v>0</v>
+      </c>
+      <c r="H25" s="146">
+        <v>0</v>
+      </c>
+      <c r="I25" s="114">
+        <v>0</v>
+      </c>
+      <c r="J25" s="146">
+        <v>0</v>
+      </c>
+      <c r="K25" s="114">
+        <v>0</v>
+      </c>
+      <c r="L25" s="146">
+        <v>0</v>
+      </c>
+      <c r="M25" s="114">
+        <v>0</v>
+      </c>
+      <c r="N25" s="146">
+        <v>0</v>
+      </c>
+      <c r="O25" s="114">
+        <v>0</v>
+      </c>
+      <c r="P25" s="146">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="105">
+        <v>0</v>
+      </c>
+      <c r="R25" s="153">
+        <v>0</v>
+      </c>
+      <c r="S25" s="95">
+        <v>0</v>
+      </c>
+      <c r="T25" s="146">
+        <v>0</v>
+      </c>
+      <c r="U25" s="86">
+        <v>0</v>
+      </c>
+      <c r="V25" s="146">
+        <v>0</v>
+      </c>
+      <c r="W25" s="86">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:23" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="59" t="s">
+    <row r="26" spans="1:23" s="7" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="56" t="s">
         <v>25</v>
       </c>
-      <c r="B26" s="130">
+      <c r="B26" s="126">
         <v>732068</v>
       </c>
-      <c r="C26" s="169">
+      <c r="C26" s="165">
         <v>0.89600000000000002</v>
       </c>
-      <c r="D26" s="138">
+      <c r="D26" s="134">
         <v>727982</v>
       </c>
-      <c r="E26" s="119">
+      <c r="E26" s="115">
         <v>0.89490000000000003</v>
       </c>
-      <c r="F26" s="138">
+      <c r="F26" s="134">
         <v>101124</v>
       </c>
-      <c r="G26" s="119">
+      <c r="G26" s="115">
         <v>1.5342</v>
       </c>
-      <c r="H26" s="138">
+      <c r="H26" s="134">
         <v>26562</v>
       </c>
-      <c r="I26" s="119">
+      <c r="I26" s="115">
         <v>1.5270999999999999</v>
       </c>
-      <c r="J26" s="138">
-[...5 lines deleted...]
-      <c r="L26" s="138">
+      <c r="J26" s="134">
+        <v>0</v>
+      </c>
+      <c r="K26" s="115">
+        <v>0</v>
+      </c>
+      <c r="L26" s="134">
         <v>10215</v>
       </c>
-      <c r="M26" s="119">
+      <c r="M26" s="115">
         <v>1.5612999999999999</v>
       </c>
-      <c r="N26" s="138">
+      <c r="N26" s="134">
         <v>9463</v>
       </c>
-      <c r="O26" s="119">
+      <c r="O26" s="115">
         <v>1.8762000000000001</v>
       </c>
-      <c r="P26" s="138">
+      <c r="P26" s="134">
         <v>18</v>
       </c>
-      <c r="Q26" s="110">
+      <c r="Q26" s="106">
         <v>2.0000000000000001E-4</v>
       </c>
-      <c r="R26" s="158">
+      <c r="R26" s="154">
         <v>580599</v>
       </c>
-      <c r="S26" s="100">
+      <c r="S26" s="96">
         <v>0.72689999999999999</v>
       </c>
-      <c r="T26" s="138">
+      <c r="T26" s="134">
         <v>590081</v>
       </c>
-      <c r="U26" s="91">
+      <c r="U26" s="87">
         <v>0.74529999999999996</v>
       </c>
-      <c r="V26" s="138">
+      <c r="V26" s="134">
         <v>4086</v>
       </c>
-      <c r="W26" s="91">
+      <c r="W26" s="87">
         <v>1.0996999999999999</v>
       </c>
     </row>
-    <row r="27" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="78" t="s">
+    <row r="27" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="B27" s="129">
+      <c r="B27" s="125">
         <v>715162</v>
       </c>
-      <c r="C27" s="168">
+      <c r="C27" s="164">
         <v>0.91690000000000005</v>
       </c>
-      <c r="D27" s="137">
+      <c r="D27" s="133">
         <v>711099</v>
       </c>
-      <c r="E27" s="122">
+      <c r="E27" s="118">
         <v>0.91590000000000005</v>
       </c>
-      <c r="F27" s="145">
+      <c r="F27" s="141">
         <v>101123</v>
       </c>
-      <c r="G27" s="112">
+      <c r="G27" s="108">
         <v>1.5342</v>
       </c>
-      <c r="H27" s="145">
+      <c r="H27" s="141">
         <v>26562</v>
       </c>
-      <c r="I27" s="112">
+      <c r="I27" s="108">
         <v>1.5270999999999999</v>
       </c>
-      <c r="J27" s="145">
-[...5 lines deleted...]
-      <c r="L27" s="145">
+      <c r="J27" s="141">
+        <v>0</v>
+      </c>
+      <c r="K27" s="108">
+        <v>0</v>
+      </c>
+      <c r="L27" s="141">
         <v>10215</v>
       </c>
-      <c r="M27" s="112">
+      <c r="M27" s="108">
         <v>1.5612999999999999</v>
       </c>
-      <c r="N27" s="145">
+      <c r="N27" s="141">
         <v>9358</v>
       </c>
-      <c r="O27" s="112">
+      <c r="O27" s="108">
         <v>1.8969</v>
       </c>
-      <c r="P27" s="145">
+      <c r="P27" s="141">
         <v>18</v>
       </c>
-      <c r="Q27" s="103">
+      <c r="Q27" s="99">
         <v>1E-4</v>
       </c>
-      <c r="R27" s="159">
+      <c r="R27" s="155">
         <v>563822</v>
       </c>
-      <c r="S27" s="101">
+      <c r="S27" s="97">
         <v>0.74819999999999998</v>
       </c>
-      <c r="T27" s="145">
+      <c r="T27" s="141">
         <v>573198</v>
       </c>
-      <c r="U27" s="84">
+      <c r="U27" s="80">
         <v>0.76690000000000003</v>
       </c>
-      <c r="V27" s="145">
+      <c r="V27" s="141">
         <v>4063</v>
       </c>
-      <c r="W27" s="84">
+      <c r="W27" s="80">
         <v>1.1059000000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="79" t="s">
+    <row r="28" spans="1:23" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="75" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="135">
+      <c r="B28" s="131">
         <v>16906</v>
       </c>
-      <c r="C28" s="173">
+      <c r="C28" s="169">
         <v>9.9000000000000008E-3</v>
       </c>
-      <c r="D28" s="144">
+      <c r="D28" s="140">
         <v>16883</v>
       </c>
-      <c r="E28" s="121">
+      <c r="E28" s="117">
         <v>9.9000000000000008E-3</v>
       </c>
-      <c r="F28" s="151">
+      <c r="F28" s="147">
         <v>1</v>
       </c>
-      <c r="G28" s="120">
+      <c r="G28" s="116">
         <v>0.05</v>
       </c>
-      <c r="H28" s="151">
-[...17 lines deleted...]
-      <c r="N28" s="151">
+      <c r="H28" s="147">
+        <v>0</v>
+      </c>
+      <c r="I28" s="116">
+        <v>0</v>
+      </c>
+      <c r="J28" s="147">
+        <v>0</v>
+      </c>
+      <c r="K28" s="116">
+        <v>0</v>
+      </c>
+      <c r="L28" s="147">
+        <v>0</v>
+      </c>
+      <c r="M28" s="116">
+        <v>0</v>
+      </c>
+      <c r="N28" s="147">
         <v>106</v>
       </c>
-      <c r="O28" s="120">
+      <c r="O28" s="116">
         <v>3.73E-2</v>
       </c>
-      <c r="P28" s="151">
-[...2 lines deleted...]
-      <c r="Q28" s="163">
+      <c r="P28" s="147">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="159">
         <v>0.05</v>
       </c>
-      <c r="R28" s="157">
+      <c r="R28" s="153">
         <v>16777</v>
       </c>
-      <c r="S28" s="99">
+      <c r="S28" s="95">
         <v>9.7000000000000003E-3</v>
       </c>
-      <c r="T28" s="151">
+      <c r="T28" s="147">
         <v>16883</v>
       </c>
-      <c r="U28" s="90">
+      <c r="U28" s="86">
         <v>9.9000000000000008E-3</v>
       </c>
-      <c r="V28" s="151">
+      <c r="V28" s="147">
         <v>23</v>
       </c>
-      <c r="W28" s="90">
+      <c r="W28" s="86">
         <v>9.9000000000000008E-3</v>
       </c>
     </row>
-    <row r="29" spans="1:23" s="8" customFormat="1" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="59" t="s">
+    <row r="29" spans="1:23" s="7" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="B29" s="135">
+      <c r="B29" s="131">
         <v>502</v>
       </c>
-      <c r="C29" s="173">
+      <c r="C29" s="169">
         <v>0.22459999999999999</v>
       </c>
-      <c r="D29" s="144">
+      <c r="D29" s="140">
         <v>502</v>
       </c>
-      <c r="E29" s="121">
+      <c r="E29" s="117">
         <v>0.22459999999999999</v>
       </c>
-      <c r="F29" s="144">
-[...5 lines deleted...]
-      <c r="H29" s="144">
+      <c r="F29" s="140">
+        <v>0</v>
+      </c>
+      <c r="G29" s="117">
+        <v>0</v>
+      </c>
+      <c r="H29" s="140">
         <v>502</v>
       </c>
-      <c r="I29" s="121">
+      <c r="I29" s="117">
         <v>0.22459999999999999</v>
       </c>
-      <c r="J29" s="144">
-[...38 lines deleted...]
-      <c r="W29" s="92">
+      <c r="J29" s="140">
+        <v>0</v>
+      </c>
+      <c r="K29" s="117">
+        <v>0</v>
+      </c>
+      <c r="L29" s="140">
+        <v>0</v>
+      </c>
+      <c r="M29" s="117">
+        <v>0</v>
+      </c>
+      <c r="N29" s="140">
+        <v>0</v>
+      </c>
+      <c r="O29" s="117">
+        <v>0</v>
+      </c>
+      <c r="P29" s="140">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="107">
+        <v>0</v>
+      </c>
+      <c r="R29" s="156">
+        <v>0</v>
+      </c>
+      <c r="S29" s="98">
+        <v>0</v>
+      </c>
+      <c r="T29" s="140">
+        <v>0</v>
+      </c>
+      <c r="U29" s="88">
+        <v>0</v>
+      </c>
+      <c r="V29" s="140">
+        <v>0</v>
+      </c>
+      <c r="W29" s="88">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A31" s="62"/>
+    <row r="31" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A31" s="59"/>
     </row>
-    <row r="32" spans="1:23" x14ac:dyDescent="0.2">
-      <c r="A32" s="62"/>
+    <row r="32" spans="1:23" x14ac:dyDescent="0.3">
+      <c r="A32" s="59"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B2:R2"/>
     <mergeCell ref="D7:U7"/>
     <mergeCell ref="V8:W8"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="V10:W10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="C13:C29 E13:E29 G13:G29 I13:I29 K13:K29 M13:M29 O13:O29 Q13:Q29 S13:S29 U13:U29 W13:W29">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>AND(B13=0,C13=0)</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.39370078740157483" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="53" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">