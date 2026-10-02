--- v4 (2026-08-02)
+++ v5 (2026-10-02)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\63ab776a84c5458d952608a85e22a68c\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="3120" yWindow="3120" windowWidth="21600" windowHeight="11385" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Slovakia_01_2009" sheetId="1" r:id="rId3"/>
     <sheet name="Euro area_01_2009" sheetId="3" r:id="rId4"/>
     <sheet name="Notes" sheetId="4" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$F$218</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$F$223</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Euro area_01_2009'!$A$7:$F$220</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Slovakia_01_2009!$A$7:$F$225</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="454" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="225">
   <si>
     <t>Period</t>
   </si>
   <si>
     <t>Over 1 and up to 5 years</t>
   </si>
   <si>
     <t>Over 5 years</t>
   </si>
   <si>
     <t>2009-10</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>Interest rates on loans (outstanding amounts) - EUR in  [%p.a.]</t>
   </si>
   <si>
     <t>Loans to households (S.14+S.15)</t>
   </si>
   <si>
     <t>Loans to non-financial corporations (S.11)</t>
   </si>
   <si>
@@ -741,50 +741,56 @@
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
+  </si>
+  <si>
+    <t>2026-08</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1351,51 +1357,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J224"/>
+  <dimension ref="A1:J226"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75">
       <c r="A1" s="5" t="s">
         <v>4</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1" s="1"/>
@@ -8004,51 +8010,51 @@
       </c>
     </row>
     <row r="211" spans="1:10" ht="15">
       <c r="A211" s="13" t="s">
         <v>216</v>
       </c>
       <c r="B211" s="13">
         <v>4.49</v>
       </c>
       <c r="C211" s="13">
         <v>2.88</v>
       </c>
       <c r="D211" s="13">
         <v>3.04</v>
       </c>
       <c r="E211" s="13">
         <v>13.74</v>
       </c>
       <c r="F211" s="13">
         <v>9.5400000000000009</v>
       </c>
       <c r="G211" s="13">
         <v>5.65</v>
       </c>
       <c r="H211" s="13">
-        <v>3.84</v>
+        <v>3.85</v>
       </c>
       <c r="I211" s="13">
         <v>4.30</v>
       </c>
       <c r="J211" s="13">
         <v>4.04</v>
       </c>
     </row>
     <row r="212" spans="1:10" ht="15">
       <c r="A212" s="13" t="s">
         <v>217</v>
       </c>
       <c r="B212" s="13">
         <v>4.56</v>
       </c>
       <c r="C212" s="13">
         <v>2.86</v>
       </c>
       <c r="D212" s="13">
         <v>3.04</v>
       </c>
       <c r="E212" s="13">
         <v>13.85</v>
       </c>
       <c r="F212" s="13">
@@ -8205,119 +8211,183 @@
       <c r="C217" s="13">
         <v>2.84</v>
       </c>
       <c r="D217" s="13">
         <v>3.08</v>
       </c>
       <c r="E217" s="13">
         <v>14.07</v>
       </c>
       <c r="F217" s="13">
         <v>9.33</v>
       </c>
       <c r="G217" s="13">
         <v>5.63</v>
       </c>
       <c r="H217" s="13">
         <v>4.25</v>
       </c>
       <c r="I217" s="13">
         <v>4.36</v>
       </c>
       <c r="J217" s="13">
         <v>4.27</v>
       </c>
     </row>
-    <row r="218" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="220" spans="7:10" ht="15">
+    <row r="218" spans="1:10" ht="15">
+      <c r="A218" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="B218" s="13">
+        <v>4.70</v>
+      </c>
+      <c r="C218" s="13">
+        <v>2.84</v>
+      </c>
+      <c r="D218" s="13">
+        <v>3.10</v>
+      </c>
+      <c r="E218" s="13">
+        <v>13.79</v>
+      </c>
+      <c r="F218" s="13">
+        <v>9.31</v>
+      </c>
+      <c r="G218" s="13">
+        <v>5.63</v>
+      </c>
+      <c r="H218" s="13">
+        <v>4.37</v>
+      </c>
+      <c r="I218" s="13">
+        <v>4.42</v>
+      </c>
+      <c r="J218" s="13">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="15">
+      <c r="A219" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B219" s="13">
+        <v>3</v>
+      </c>
+      <c r="C219" s="13">
+        <v>2.76</v>
+      </c>
+      <c r="D219" s="13">
+        <v>3.13</v>
+      </c>
+      <c r="E219" s="13">
+        <v>13.79</v>
+      </c>
+      <c r="F219" s="13">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="G219" s="13">
+        <v>5.63</v>
+      </c>
+      <c r="H219" s="13">
+        <v>4.40</v>
+      </c>
+      <c r="I219" s="13">
+        <v>4.43</v>
+      </c>
+      <c r="J219" s="13">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A220" s="3"/>
+      <c r="B220" s="4"/>
+      <c r="C220" s="4"/>
+      <c r="D220" s="4"/>
+      <c r="E220" s="4"/>
+      <c r="F220" s="4"/>
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
     </row>
     <row r="221" spans="7:10" ht="15">
       <c r="G221" s="1"/>
       <c r="H221" s="1"/>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
     </row>
     <row r="222" spans="7:10" ht="15">
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
     </row>
     <row r="223" spans="7:10" ht="15">
       <c r="G223" s="1"/>
       <c r="H223" s="1"/>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
     </row>
     <row r="224" spans="7:10" ht="15">
       <c r="G224" s="1"/>
       <c r="H224" s="1"/>
       <c r="I224" s="1"/>
       <c r="J224" s="1"/>
+    </row>
+    <row r="225" spans="7:10" ht="15">
+      <c r="G225" s="1"/>
+      <c r="H225" s="1"/>
+      <c r="I225" s="1"/>
+      <c r="J225" s="1"/>
+    </row>
+    <row r="226" spans="7:10" ht="15">
+      <c r="G226" s="1"/>
+      <c r="H226" s="1"/>
+      <c r="I226" s="1"/>
+      <c r="J226" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA6148F0-ACA5-4D36-972B-DE4286C10FF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J219"/>
+  <dimension ref="A1:J221"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15.75">
       <c r="A1" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1" s="1"/>
@@ -15077,91 +15147,155 @@
       </c>
       <c r="H215" s="13">
         <v>3.67</v>
       </c>
       <c r="I215" s="13">
         <v>3.90</v>
       </c>
       <c r="J215" s="13">
         <v>3.09</v>
       </c>
     </row>
     <row r="216" spans="1:10" ht="15">
       <c r="A216" s="13" t="s">
         <v>221</v>
       </c>
       <c r="B216" s="13">
         <v>3.93</v>
       </c>
       <c r="C216" s="13">
         <v>3.73</v>
       </c>
       <c r="D216" s="13">
         <v>2.48</v>
       </c>
       <c r="E216" s="13">
-        <v>7.21</v>
+        <v>7.17</v>
       </c>
       <c r="F216" s="13">
-        <v>6.67</v>
+        <v>6.69</v>
       </c>
       <c r="G216" s="13">
         <v>5.27</v>
       </c>
       <c r="H216" s="13">
         <v>3.67</v>
       </c>
       <c r="I216" s="13">
         <v>3.94</v>
       </c>
       <c r="J216" s="13">
         <v>3.10</v>
       </c>
     </row>
-    <row r="217" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="219" spans="7:10" ht="15">
+    <row r="217" spans="1:10" ht="15">
+      <c r="A217" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="B217" s="13">
+        <v>3.96</v>
+      </c>
+      <c r="C217" s="13">
+        <v>3.77</v>
+      </c>
+      <c r="D217" s="13">
+        <v>2.49</v>
+      </c>
+      <c r="E217" s="13">
+        <v>7.20</v>
+      </c>
+      <c r="F217" s="13">
+        <v>6.74</v>
+      </c>
+      <c r="G217" s="13">
+        <v>5.3500000000000014</v>
+      </c>
+      <c r="H217" s="13">
+        <v>3.75</v>
+      </c>
+      <c r="I217" s="13">
+        <v>4</v>
+      </c>
+      <c r="J217" s="13">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="15">
+      <c r="A218" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="B218" s="13">
+        <v>3.96</v>
+      </c>
+      <c r="C218" s="13">
+        <v>3.83</v>
+      </c>
+      <c r="D218" s="13">
+        <v>2.51</v>
+      </c>
+      <c r="E218" s="13">
+        <v>7.21</v>
+      </c>
+      <c r="F218" s="13">
+        <v>6.75</v>
+      </c>
+      <c r="G218" s="13">
+        <v>5.37</v>
+      </c>
+      <c r="H218" s="13">
+        <v>3.79</v>
+      </c>
+      <c r="I218" s="13">
+        <v>4.06</v>
+      </c>
+      <c r="J218" s="13">
+        <v>3.20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A219" s="3"/>
+      <c r="B219" s="4"/>
+      <c r="C219" s="4"/>
+      <c r="D219" s="4"/>
+      <c r="E219" s="4"/>
+      <c r="F219" s="4"/>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
+    </row>
+    <row r="220" spans="7:10" ht="15">
+      <c r="G220" s="1"/>
+      <c r="H220" s="1"/>
+      <c r="I220" s="1"/>
+      <c r="J220" s="1"/>
+    </row>
+    <row r="221" spans="7:10" ht="15">
+      <c r="G221" s="1"/>
+      <c r="H221" s="1"/>
+      <c r="I221" s="1"/>
+      <c r="J221" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2D6CADF-BCEC-48F1-8E69-2ABF9FC96BDF}">
   <dimension ref="A3:I4"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="3" spans="1:9" ht="15">