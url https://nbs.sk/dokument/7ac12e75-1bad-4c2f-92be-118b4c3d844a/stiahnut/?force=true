--- v0 (2026-01-31)
+++ v1 (2026-05-14)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{37C08530-637D-4622-975B-822BD4A7C40D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AE1FC7D-9470-4A2C-99D2-5370ED1B1048}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="uveryaCP" sheetId="1" r:id="rId1"/>
     <sheet name="zlyhane" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" localSheetId="0" hidden="1">uveryaCP!#REF!</definedName>
     <definedName name="DatumOdeslani1" hidden="1">#REF!</definedName>
     <definedName name="DatumVytVystup1" localSheetId="0" hidden="1">uveryaCP!#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">#REF!</definedName>
     <definedName name="ObdobiKumulativu1" localSheetId="0" hidden="1">uveryaCP!#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">uveryaCP!$A$1:$AE$128</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">zlyhane!$A$2:$L$33</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">uveryaCP!$A:$B,uveryaCP!$2:$3</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" localSheetId="0" hidden="1">uveryaCP!#REF!</definedName>
     <definedName name="REFBAN1" hidden="1">#REF!</definedName>
     <definedName name="REFNAZBAN1" localSheetId="0" hidden="1">uveryaCP!#REF!</definedName>
     <definedName name="REFNAZBAN1" hidden="1">#REF!</definedName>
     <definedName name="REFOBD1" localSheetId="0" hidden="1">uveryaCP!#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
@@ -2040,304 +2040,302 @@
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="298">
+  <cellXfs count="264">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="23" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="78" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="11" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="11" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="12" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="12" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="13" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="13" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="15" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="15" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="16" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="16" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="17" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="17" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="17" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="18" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="18" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="19" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="19" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="20" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="20" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="21" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="18" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="22" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="22" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="23" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="23" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="22" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="22" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="24" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="24" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="25" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="26" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="22" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="25" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="25" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="27" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="27" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="28" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="28" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="29" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="29" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="30" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="30" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="31" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="31" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="32" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="32" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="33" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="33" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="34" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="34" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="10" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="14" xfId="78" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="14" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="32" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="32" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="31" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="31" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="30" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="30" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="33" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="31" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="31" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="56" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="29" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="81" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="79" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="79" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="62" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="62" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="63" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="63" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="68" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="68" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="65" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="65" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="56" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="56" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="19" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="62" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="62" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="71" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="71" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="72" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="72" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="74" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="74" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="35" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="35" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="75" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="75" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="78" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="24" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="27" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="29" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="57" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="83" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="73" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="24" fillId="0" borderId="69" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -2584,349 +2582,255 @@
     <xf numFmtId="3" fontId="21" fillId="0" borderId="70" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="55" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="59" xfId="78" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="59" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="59" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="59" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="59" xfId="79" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="10" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="12" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="17" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="17" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="17" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="62" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="63" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="16" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="20" borderId="16" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="77" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="44" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="20" borderId="22" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="18" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="21" fillId="20" borderId="19" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="20" borderId="18" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="14" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="92" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="19" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="21" fillId="20" borderId="22" xfId="92" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="24" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="22" xfId="92" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="20" borderId="22" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="25" xfId="77" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="24" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="20" borderId="24" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="68" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="89" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="90" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="89" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="20" borderId="89" xfId="78" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="91" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="84" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="85" xfId="78" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="87" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="24" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="81" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="64" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="50" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="82" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="70" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="12" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="16" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="68" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="26" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="84" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="85" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="27" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="28" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...110 lines deleted...]
-    <xf numFmtId="3" fontId="21" fillId="0" borderId="86" xfId="77" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="21" fillId="0" borderId="86" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="63" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="21" xfId="81" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="20" borderId="20" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="20" borderId="26" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="20" borderId="84" xfId="81" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="63" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="20" xfId="77" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="80" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="80" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="80" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="77" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="77" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="93">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent2 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent4 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent5 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Accent6 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40% - Accent1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40% - Accent2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40% - Accent3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40% - Accent4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40% - Accent5" xfId="21" builtinId="47" customBuiltin="1"/>
@@ -3328,12014 +3232,12011 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:AE145"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="11.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="32.85546875" style="3" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="9.140625" style="3"/>
+    <col min="1" max="1" width="32.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.81640625" style="3" customWidth="1"/>
+    <col min="3" max="4" width="13.1796875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.81640625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="12.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="9.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="8.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.453125" style="3" customWidth="1"/>
+    <col min="11" max="11" width="10.453125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="9.81640625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="9.1796875" style="3" bestFit="1"/>
+    <col min="14" max="14" width="9.1796875" style="3"/>
     <col min="15" max="15" width="10" style="3" bestFit="1" customWidth="1"/>
-    <col min="16" max="16" width="12.85546875" style="3" customWidth="1"/>
-    <col min="17" max="17" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="12.81640625" style="3" customWidth="1"/>
+    <col min="17" max="17" width="12.26953125" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="10" style="3" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="23" width="9.85546875" style="3" customWidth="1"/>
+    <col min="19" max="19" width="12.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="20" max="20" width="10.7265625" style="3" customWidth="1"/>
+    <col min="21" max="21" width="12.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="9.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="9.81640625" style="3" customWidth="1"/>
     <col min="24" max="24" width="11" style="3" bestFit="1" customWidth="1"/>
-    <col min="25" max="25" width="10.85546875" style="3" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="32" max="16384" width="9.140625" style="3"/>
+    <col min="25" max="25" width="10.81640625" style="3" customWidth="1"/>
+    <col min="26" max="26" width="7.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="9.1796875" style="3" bestFit="1"/>
+    <col min="28" max="28" width="12.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="12.26953125" style="3" customWidth="1"/>
+    <col min="30" max="30" width="9.81640625" style="3" customWidth="1"/>
+    <col min="31" max="31" width="11.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="32" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:31" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:31" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:31" ht="14" x14ac:dyDescent="0.25">
       <c r="B2" s="5"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="O2" s="6"/>
       <c r="P2" s="6"/>
       <c r="Q2" s="6"/>
       <c r="R2" s="6"/>
       <c r="S2" s="6"/>
       <c r="T2" s="6"/>
       <c r="U2" s="6"/>
       <c r="V2" s="6"/>
       <c r="W2" s="6"/>
       <c r="X2" s="4" t="s">
         <v>0</v>
       </c>
       <c r="Z2" s="6"/>
       <c r="AA2" s="6"/>
       <c r="AB2" s="6"/>
       <c r="AC2" s="6"/>
       <c r="AD2" s="6"/>
     </row>
-    <row r="3" spans="1:31" ht="15" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:31" ht="14" x14ac:dyDescent="0.25">
       <c r="B3" s="5"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="O3" s="8"/>
       <c r="P3" s="8"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="8"/>
       <c r="U3" s="8"/>
       <c r="V3" s="8"/>
       <c r="W3" s="8"/>
       <c r="X3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="Y3" s="8"/>
       <c r="AA3" s="8"/>
       <c r="AB3" s="8"/>
       <c r="AC3" s="8"/>
       <c r="AE3" s="8"/>
     </row>
-    <row r="4" spans="1:31" ht="15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:31" ht="14" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="8"/>
       <c r="P4" s="8"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="T4" s="8"/>
       <c r="U4" s="8"/>
       <c r="V4" s="8"/>
       <c r="W4" s="8"/>
       <c r="X4" s="8"/>
       <c r="Y4" s="8"/>
       <c r="Z4" s="8"/>
       <c r="AA4" s="8"/>
       <c r="AB4" s="8"/>
       <c r="AC4" s="8"/>
     </row>
-    <row r="5" spans="1:31" ht="15" x14ac:dyDescent="0.2">
-      <c r="A5" s="71" t="s">
+    <row r="5" spans="1:31" ht="14" x14ac:dyDescent="0.25">
+      <c r="A5" s="69" t="s">
         <v>131</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="8"/>
       <c r="P5" s="8"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
-      <c r="S5" s="72" t="s">
+      <c r="S5" s="70" t="s">
         <v>92</v>
       </c>
       <c r="T5" s="8"/>
       <c r="U5" s="8"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
       <c r="AB5" s="8"/>
       <c r="AC5" s="8"/>
-      <c r="AE5" s="72" t="s">
+      <c r="AE5" s="70" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="6" spans="1:31" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:31" ht="12" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B6" s="10"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="11"/>
       <c r="O6" s="11"/>
       <c r="P6" s="11"/>
       <c r="Q6" s="11"/>
       <c r="R6" s="11"/>
-      <c r="S6" s="73" t="s">
+      <c r="S6" s="71" t="s">
         <v>3</v>
       </c>
       <c r="T6" s="11"/>
       <c r="U6" s="11"/>
       <c r="V6" s="11"/>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
       <c r="Y6" s="11"/>
       <c r="Z6" s="11"/>
       <c r="AA6" s="11"/>
       <c r="AB6" s="11"/>
       <c r="AC6" s="11"/>
       <c r="AD6" s="11"/>
       <c r="AE6" s="12"/>
     </row>
-    <row r="7" spans="1:31" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:31" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="13"/>
       <c r="B7" s="14"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="22"/>
-      <c r="F7" s="42" t="s">
+      <c r="F7" s="41" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="22"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="22"/>
       <c r="O7" s="22"/>
       <c r="P7" s="22"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="22"/>
-      <c r="S7" s="74"/>
-[...1 lines deleted...]
-      <c r="U7" s="75" t="s">
+      <c r="S7" s="72"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73" t="s">
         <v>6</v>
       </c>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
       <c r="Z7" s="22"/>
       <c r="AA7" s="22"/>
-      <c r="AB7" s="42"/>
+      <c r="AB7" s="41"/>
       <c r="AC7" s="22"/>
-      <c r="AD7" s="283" t="s">
+      <c r="AD7" s="251" t="s">
         <v>123</v>
       </c>
-      <c r="AE7" s="284"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:31" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AE7" s="252"/>
+    </row>
+    <row r="8" spans="1:31" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="17"/>
       <c r="B8" s="18"/>
       <c r="C8" s="19" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="19" t="s">
         <v>116</v>
       </c>
-      <c r="E8" s="84"/>
-      <c r="F8" s="85" t="s">
+      <c r="E8" s="82"/>
+      <c r="F8" s="83" t="s">
         <v>117</v>
       </c>
       <c r="G8" s="21" t="s">
         <v>125</v>
       </c>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="14" t="s">
         <v>118</v>
       </c>
-      <c r="K8" s="42"/>
-[...3 lines deleted...]
-      <c r="O8" s="42"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+      <c r="N8" s="41"/>
+      <c r="O8" s="41"/>
       <c r="P8" s="22"/>
-      <c r="Q8" s="42"/>
-[...1 lines deleted...]
-      <c r="S8" s="80"/>
+      <c r="Q8" s="41"/>
+      <c r="R8" s="41"/>
+      <c r="S8" s="78"/>
       <c r="T8" s="26"/>
       <c r="U8" s="27" t="s">
         <v>111</v>
       </c>
       <c r="V8" s="27" t="s">
         <v>126</v>
       </c>
-      <c r="W8" s="79"/>
-[...3 lines deleted...]
-      <c r="AA8" s="42"/>
+      <c r="W8" s="77"/>
+      <c r="X8" s="41"/>
+      <c r="Y8" s="41"/>
+      <c r="Z8" s="41"/>
+      <c r="AA8" s="41"/>
       <c r="AB8" s="22"/>
-      <c r="AC8" s="42"/>
-      <c r="AD8" s="281" t="s">
+      <c r="AC8" s="41"/>
+      <c r="AD8" s="249" t="s">
         <v>71</v>
       </c>
-      <c r="AE8" s="279" t="s">
+      <c r="AE8" s="247" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="35" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:31" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="19" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="19" t="s">
         <v>71</v>
       </c>
-      <c r="E9" s="84" t="s">
+      <c r="E9" s="82" t="s">
         <v>71</v>
       </c>
       <c r="F9" s="33" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="I9" s="77" t="s">
+      <c r="I9" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="J9" s="82" t="s">
+      <c r="J9" s="80" t="s">
         <v>71</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>8</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>110</v>
       </c>
       <c r="M9" s="23" t="s">
         <v>108</v>
       </c>
       <c r="N9" s="23" t="s">
         <v>109</v>
       </c>
       <c r="O9" s="23" t="s">
         <v>9</v>
       </c>
       <c r="P9" s="24" t="s">
         <v>120</v>
       </c>
-      <c r="Q9" s="42"/>
-[...1 lines deleted...]
-      <c r="S9" s="80"/>
+      <c r="Q9" s="41"/>
+      <c r="R9" s="41"/>
+      <c r="S9" s="78"/>
       <c r="T9" s="26" t="s">
         <v>71</v>
       </c>
       <c r="U9" s="33" t="s">
         <v>15</v>
       </c>
       <c r="V9" s="29" t="s">
         <v>16</v>
       </c>
       <c r="W9" s="29" t="s">
         <v>71</v>
       </c>
       <c r="X9" s="23" t="s">
         <v>112</v>
       </c>
       <c r="Y9" s="23" t="s">
         <v>110</v>
       </c>
       <c r="Z9" s="23" t="s">
         <v>108</v>
       </c>
       <c r="AA9" s="23" t="s">
         <v>109</v>
       </c>
       <c r="AB9" s="23" t="s">
         <v>9</v>
       </c>
       <c r="AC9" s="22" t="s">
         <v>120</v>
       </c>
-      <c r="AD9" s="281"/>
-[...3 lines deleted...]
-      <c r="A10" s="36"/>
+      <c r="AD9" s="249"/>
+      <c r="AE9" s="247"/>
+    </row>
+    <row r="10" spans="1:31" ht="14" x14ac:dyDescent="0.25">
+      <c r="A10" s="35"/>
       <c r="B10" s="18"/>
       <c r="C10" s="19" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="19"/>
-      <c r="E10" s="84"/>
+      <c r="E10" s="82"/>
       <c r="F10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="H10" s="37" t="s">
+      <c r="H10" s="36" t="s">
         <v>26</v>
       </c>
       <c r="I10" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="J10" s="82"/>
-      <c r="K10" s="37" t="s">
+      <c r="J10" s="80"/>
+      <c r="K10" s="36" t="s">
         <v>98</v>
       </c>
       <c r="L10" s="31" t="s">
         <v>99</v>
       </c>
       <c r="M10" s="31" t="s">
         <v>100</v>
       </c>
       <c r="N10" s="31" t="s">
         <v>101</v>
       </c>
       <c r="O10" s="31" t="s">
         <v>19</v>
       </c>
       <c r="P10" s="31" t="s">
         <v>121</v>
       </c>
       <c r="Q10" s="23" t="s">
         <v>105</v>
       </c>
       <c r="R10" s="24" t="s">
         <v>10</v>
       </c>
       <c r="S10" s="25" t="s">
         <v>11</v>
       </c>
       <c r="T10" s="26"/>
       <c r="U10" s="33" t="s">
         <v>24</v>
       </c>
       <c r="V10" s="29" t="s">
         <v>25</v>
       </c>
       <c r="W10" s="29"/>
       <c r="X10" s="31" t="s">
         <v>98</v>
       </c>
       <c r="Y10" s="31" t="s">
         <v>99</v>
       </c>
       <c r="Z10" s="31" t="s">
         <v>100</v>
       </c>
       <c r="AA10" s="31" t="s">
         <v>101</v>
       </c>
       <c r="AB10" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="AC10" s="87" t="s">
+      <c r="AC10" s="85" t="s">
         <v>119</v>
       </c>
-      <c r="AD10" s="281"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:31" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD10" s="249"/>
+      <c r="AE10" s="247"/>
+    </row>
+    <row r="11" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="17"/>
       <c r="B11" s="18"/>
       <c r="C11" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="19"/>
-      <c r="E11" s="84"/>
+      <c r="E11" s="82"/>
       <c r="F11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="29"/>
-      <c r="H11" s="37" t="s">
+      <c r="H11" s="36" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="J11" s="82" t="s">
+      <c r="J11" s="80" t="s">
         <v>99</v>
       </c>
-      <c r="K11" s="37" t="s">
+      <c r="K11" s="36" t="s">
         <v>39</v>
       </c>
       <c r="L11" s="31" t="s">
         <v>102</v>
       </c>
       <c r="M11" s="31" t="s">
         <v>103</v>
       </c>
       <c r="N11" s="31" t="s">
         <v>39</v>
       </c>
       <c r="O11" s="31" t="s">
         <v>29</v>
       </c>
       <c r="P11" s="29" t="s">
         <v>22</v>
       </c>
       <c r="Q11" s="31" t="s">
         <v>20</v>
       </c>
       <c r="R11" s="32" t="s">
         <v>21</v>
       </c>
       <c r="S11" s="34" t="s">
         <v>22</v>
       </c>
       <c r="T11" s="26"/>
       <c r="U11" s="33" t="s">
         <v>33</v>
       </c>
       <c r="V11" s="29"/>
-      <c r="W11" s="86" t="s">
+      <c r="W11" s="84" t="s">
         <v>99</v>
       </c>
       <c r="X11" s="31" t="s">
         <v>39</v>
       </c>
       <c r="Y11" s="31" t="s">
         <v>102</v>
       </c>
       <c r="Z11" s="31" t="s">
         <v>103</v>
       </c>
       <c r="AA11" s="31" t="s">
         <v>39</v>
       </c>
       <c r="AB11" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="AC11" s="88" t="s">
+      <c r="AC11" s="86" t="s">
         <v>122</v>
       </c>
-      <c r="AD11" s="281"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:31" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD11" s="249"/>
+      <c r="AE11" s="247"/>
+    </row>
+    <row r="12" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="17"/>
       <c r="B12" s="18"/>
       <c r="C12" s="19" t="s">
         <v>32</v>
       </c>
       <c r="D12" s="19"/>
-      <c r="E12" s="84"/>
+      <c r="E12" s="82"/>
       <c r="F12" s="33"/>
       <c r="G12" s="29"/>
-      <c r="H12" s="37" t="s">
+      <c r="H12" s="36" t="s">
         <v>38</v>
       </c>
       <c r="I12" s="32"/>
-      <c r="J12" s="82" t="s">
+      <c r="J12" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="K12" s="37" t="s">
+      <c r="K12" s="36" t="s">
         <v>104</v>
       </c>
       <c r="L12" s="31" t="s">
         <v>103</v>
       </c>
       <c r="M12" s="31"/>
       <c r="N12" s="31"/>
-      <c r="O12" s="38"/>
+      <c r="O12" s="37"/>
       <c r="P12" s="29" t="s">
         <v>31</v>
       </c>
       <c r="Q12" s="29"/>
       <c r="R12" s="20" t="s">
         <v>30</v>
       </c>
       <c r="S12" s="34" t="s">
         <v>31</v>
       </c>
       <c r="T12" s="26"/>
-      <c r="U12" s="37"/>
+      <c r="U12" s="36"/>
       <c r="V12" s="29"/>
-      <c r="W12" s="86" t="s">
+      <c r="W12" s="84" t="s">
         <v>14</v>
       </c>
       <c r="X12" s="31" t="s">
         <v>104</v>
       </c>
       <c r="Y12" s="31" t="s">
         <v>103</v>
       </c>
       <c r="Z12" s="31"/>
       <c r="AA12" s="31"/>
       <c r="AB12" s="29"/>
-      <c r="AC12" s="88" t="s">
+      <c r="AC12" s="86" t="s">
         <v>36</v>
       </c>
-      <c r="AD12" s="281"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:31" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD12" s="249"/>
+      <c r="AE12" s="247"/>
+    </row>
+    <row r="13" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="17"/>
       <c r="B13" s="18"/>
       <c r="C13" s="19"/>
       <c r="D13" s="19"/>
-      <c r="E13" s="84"/>
+      <c r="E13" s="82"/>
       <c r="F13" s="33"/>
       <c r="G13" s="29"/>
-      <c r="H13" s="37"/>
+      <c r="H13" s="36"/>
       <c r="I13" s="32"/>
-      <c r="J13" s="82"/>
-      <c r="K13" s="37"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="36"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="31"/>
       <c r="P13" s="29" t="s">
         <v>37</v>
       </c>
       <c r="Q13" s="29"/>
       <c r="R13" s="20"/>
       <c r="S13" s="34" t="s">
         <v>37</v>
       </c>
       <c r="T13" s="26"/>
-      <c r="U13" s="37"/>
+      <c r="U13" s="36"/>
       <c r="V13" s="29"/>
       <c r="W13" s="29"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
       <c r="Z13" s="31"/>
       <c r="AA13" s="31"/>
       <c r="AB13" s="29"/>
-      <c r="AC13" s="88" t="s">
+      <c r="AC13" s="86" t="s">
         <v>106</v>
       </c>
-      <c r="AD13" s="281"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:31" s="35" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="AD13" s="249"/>
+      <c r="AE13" s="247"/>
+    </row>
+    <row r="14" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="17"/>
       <c r="B14" s="18"/>
       <c r="C14" s="19"/>
       <c r="D14" s="19"/>
-      <c r="E14" s="84"/>
+      <c r="E14" s="82"/>
       <c r="F14" s="33"/>
       <c r="G14" s="29"/>
-      <c r="H14" s="37"/>
+      <c r="H14" s="36"/>
       <c r="I14" s="32"/>
-      <c r="J14" s="82"/>
-      <c r="K14" s="37"/>
+      <c r="J14" s="80"/>
+      <c r="K14" s="36"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>
       <c r="P14" s="29" t="s">
         <v>40</v>
       </c>
       <c r="Q14" s="29"/>
       <c r="R14" s="20"/>
       <c r="S14" s="34" t="s">
         <v>40</v>
       </c>
       <c r="T14" s="26"/>
-      <c r="U14" s="37"/>
+      <c r="U14" s="36"/>
       <c r="V14" s="29"/>
       <c r="W14" s="29"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
       <c r="Z14" s="31"/>
       <c r="AA14" s="31"/>
       <c r="AB14" s="29"/>
-      <c r="AC14" s="88" t="s">
+      <c r="AC14" s="86" t="s">
         <v>107</v>
       </c>
-      <c r="AD14" s="281"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:31" s="35" customFormat="1" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="AD14" s="249"/>
+      <c r="AE14" s="247"/>
+    </row>
+    <row r="15" spans="1:31" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="17"/>
       <c r="B15" s="18"/>
-      <c r="C15" s="76"/>
-[...1 lines deleted...]
-      <c r="E15" s="84"/>
+      <c r="C15" s="74"/>
+      <c r="D15" s="74"/>
+      <c r="E15" s="82"/>
       <c r="F15" s="33"/>
       <c r="G15" s="29"/>
-      <c r="H15" s="37"/>
+      <c r="H15" s="36"/>
       <c r="I15" s="32"/>
-      <c r="J15" s="82"/>
-      <c r="K15" s="37"/>
+      <c r="J15" s="80"/>
+      <c r="K15" s="36"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="31"/>
       <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="32"/>
       <c r="S15" s="34"/>
       <c r="T15" s="26"/>
-      <c r="U15" s="37"/>
+      <c r="U15" s="36"/>
       <c r="V15" s="29"/>
       <c r="W15" s="29"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
       <c r="Z15" s="31"/>
       <c r="AA15" s="31"/>
       <c r="AB15" s="29"/>
-      <c r="AC15" s="87"/>
-[...4 lines deleted...]
-      <c r="A16" s="39" t="s">
+      <c r="AC15" s="85"/>
+      <c r="AD15" s="250"/>
+      <c r="AE15" s="248"/>
+    </row>
+    <row r="16" spans="1:31" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B16" s="40" t="s">
+      <c r="B16" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C16" s="41">
+      <c r="C16" s="40">
         <v>1</v>
       </c>
-      <c r="D16" s="41">
+      <c r="D16" s="40">
         <v>2</v>
       </c>
-      <c r="E16" s="83">
+      <c r="E16" s="81">
         <v>3</v>
       </c>
-      <c r="F16" s="44">
+      <c r="F16" s="43">
         <v>4</v>
       </c>
-      <c r="G16" s="43">
+      <c r="G16" s="42">
         <v>5</v>
       </c>
-      <c r="H16" s="44">
+      <c r="H16" s="43">
         <v>6</v>
       </c>
-      <c r="I16" s="78">
+      <c r="I16" s="76">
         <v>7</v>
       </c>
-      <c r="J16" s="81">
+      <c r="J16" s="79">
         <v>8</v>
       </c>
-      <c r="K16" s="44">
+      <c r="K16" s="43">
         <v>9</v>
       </c>
-      <c r="L16" s="43">
+      <c r="L16" s="42">
         <v>10</v>
       </c>
-      <c r="M16" s="43">
+      <c r="M16" s="42">
         <v>11</v>
       </c>
-      <c r="N16" s="43">
+      <c r="N16" s="42">
         <v>12</v>
       </c>
-      <c r="O16" s="43">
+      <c r="O16" s="42">
         <v>13</v>
       </c>
-      <c r="P16" s="43">
+      <c r="P16" s="42">
         <v>14</v>
       </c>
-      <c r="Q16" s="43">
+      <c r="Q16" s="42">
         <v>15</v>
       </c>
-      <c r="R16" s="43">
+      <c r="R16" s="42">
         <v>16</v>
       </c>
-      <c r="S16" s="46">
+      <c r="S16" s="45">
         <v>17</v>
       </c>
-      <c r="T16" s="45">
+      <c r="T16" s="44">
         <v>18</v>
       </c>
-      <c r="U16" s="44">
+      <c r="U16" s="43">
         <v>19</v>
       </c>
-      <c r="V16" s="43">
+      <c r="V16" s="42">
         <v>20</v>
       </c>
-      <c r="W16" s="43">
+      <c r="W16" s="42">
         <v>21</v>
       </c>
-      <c r="X16" s="43">
+      <c r="X16" s="42">
         <v>22</v>
       </c>
-      <c r="Y16" s="43">
+      <c r="Y16" s="42">
         <v>23</v>
       </c>
-      <c r="Z16" s="43">
+      <c r="Z16" s="42">
         <v>24</v>
       </c>
-      <c r="AA16" s="43">
+      <c r="AA16" s="42">
         <v>25</v>
       </c>
-      <c r="AB16" s="43">
+      <c r="AB16" s="42">
         <v>26</v>
       </c>
-      <c r="AC16" s="42">
+      <c r="AC16" s="41">
         <v>27</v>
       </c>
-      <c r="AD16" s="45">
+      <c r="AD16" s="44">
         <v>28</v>
       </c>
-      <c r="AE16" s="46">
+      <c r="AE16" s="45">
         <v>29</v>
       </c>
     </row>
-    <row r="17" spans="1:31" s="47" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="127" t="s">
+    <row r="17" spans="1:31" s="46" customFormat="1" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="125" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="128">
+      <c r="B17" s="126">
         <v>1</v>
       </c>
-      <c r="C17" s="129">
-[...8 lines deleted...]
-      <c r="F17" s="131">
+      <c r="C17" s="127">
+        <v>109012418</v>
+      </c>
+      <c r="D17" s="127">
+        <v>102054023</v>
+      </c>
+      <c r="E17" s="128">
+        <v>99928173</v>
+      </c>
+      <c r="F17" s="129">
         <v>13766117</v>
       </c>
-      <c r="G17" s="131">
+      <c r="G17" s="129">
         <v>1901572</v>
       </c>
-      <c r="H17" s="131">
+      <c r="H17" s="129">
         <v>578243</v>
       </c>
-      <c r="I17" s="131">
+      <c r="I17" s="129">
         <v>1323328</v>
       </c>
-      <c r="J17" s="131">
-[...2 lines deleted...]
-      <c r="K17" s="131">
+      <c r="J17" s="129">
+        <v>84260485</v>
+      </c>
+      <c r="K17" s="129">
         <v>4000</v>
       </c>
-      <c r="L17" s="131">
-[...2 lines deleted...]
-      <c r="M17" s="131">
+      <c r="L17" s="129">
+        <v>1634220</v>
+      </c>
+      <c r="M17" s="129">
         <v>45</v>
       </c>
-      <c r="N17" s="131">
-[...11 lines deleted...]
-      <c r="R17" s="131">
+      <c r="N17" s="129">
+        <v>0</v>
+      </c>
+      <c r="O17" s="129">
+        <v>24298576</v>
+      </c>
+      <c r="P17" s="129">
+        <v>58323644</v>
+      </c>
+      <c r="Q17" s="129">
+        <v>56559559</v>
+      </c>
+      <c r="R17" s="129">
         <v>499352</v>
       </c>
-      <c r="S17" s="132">
-[...29 lines deleted...]
-      <c r="AC17" s="134">
+      <c r="S17" s="130">
+        <v>1264732</v>
+      </c>
+      <c r="T17" s="131">
+        <v>2125850</v>
+      </c>
+      <c r="U17" s="129">
+        <v>594087</v>
+      </c>
+      <c r="V17" s="129">
+        <v>0</v>
+      </c>
+      <c r="W17" s="129">
+        <v>1531762</v>
+      </c>
+      <c r="X17" s="129">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="129">
+        <v>542282</v>
+      </c>
+      <c r="Z17" s="129">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="129">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="129">
+        <v>944954</v>
+      </c>
+      <c r="AC17" s="132">
         <v>44527</v>
       </c>
-      <c r="AD17" s="133">
-[...7 lines deleted...]
-      <c r="A18" s="135" t="s">
+      <c r="AD17" s="131">
+        <v>6958395</v>
+      </c>
+      <c r="AE17" s="130">
+        <v>5196136</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="133" t="s">
         <v>43</v>
       </c>
-      <c r="B18" s="136">
+      <c r="B18" s="134">
         <v>2</v>
       </c>
-      <c r="C18" s="137">
-[...8 lines deleted...]
-      <c r="F18" s="140">
+      <c r="C18" s="135">
+        <v>106569344</v>
+      </c>
+      <c r="D18" s="136">
+        <v>101904002</v>
+      </c>
+      <c r="E18" s="137">
+        <v>99871008</v>
+      </c>
+      <c r="F18" s="138">
         <v>13747469</v>
       </c>
-      <c r="G18" s="140">
+      <c r="G18" s="138">
         <v>1901408</v>
       </c>
-      <c r="H18" s="140">
+      <c r="H18" s="138">
         <v>578243</v>
       </c>
-      <c r="I18" s="140">
+      <c r="I18" s="138">
         <v>1323165</v>
       </c>
-      <c r="J18" s="140">
-[...2 lines deleted...]
-      <c r="K18" s="140">
+      <c r="J18" s="138">
+        <v>84222130</v>
+      </c>
+      <c r="K18" s="138">
         <v>4000</v>
       </c>
-      <c r="L18" s="140">
-[...2 lines deleted...]
-      <c r="M18" s="140">
+      <c r="L18" s="138">
+        <v>1634220</v>
+      </c>
+      <c r="M18" s="138">
         <v>45</v>
       </c>
-      <c r="N18" s="140">
-[...11 lines deleted...]
-      <c r="R18" s="140">
+      <c r="N18" s="138">
+        <v>0</v>
+      </c>
+      <c r="O18" s="138">
+        <v>24261707</v>
+      </c>
+      <c r="P18" s="138">
+        <v>58322158</v>
+      </c>
+      <c r="Q18" s="138">
+        <v>56558074</v>
+      </c>
+      <c r="R18" s="138">
         <v>499351</v>
       </c>
-      <c r="S18" s="141">
-[...29 lines deleted...]
-      <c r="AC18" s="142">
+      <c r="S18" s="139">
+        <v>1264732</v>
+      </c>
+      <c r="T18" s="137">
+        <v>2032994</v>
+      </c>
+      <c r="U18" s="138">
+        <v>548517</v>
+      </c>
+      <c r="V18" s="138">
+        <v>0</v>
+      </c>
+      <c r="W18" s="138">
+        <v>1484478</v>
+      </c>
+      <c r="X18" s="138">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="138">
+        <v>542282</v>
+      </c>
+      <c r="Z18" s="138">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="138">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="138">
+        <v>897768</v>
+      </c>
+      <c r="AC18" s="140">
         <v>44428</v>
       </c>
-      <c r="AD18" s="143">
-[...7 lines deleted...]
-      <c r="A19" s="145" t="s">
+      <c r="AD18" s="141">
+        <v>4665341</v>
+      </c>
+      <c r="AE18" s="142">
+        <v>3331992</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="143" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="146">
+      <c r="B19" s="144">
         <v>3</v>
       </c>
-      <c r="C19" s="147">
-[...8 lines deleted...]
-      <c r="F19" s="150">
+      <c r="C19" s="145">
+        <v>23238713</v>
+      </c>
+      <c r="D19" s="146">
+        <v>20994632</v>
+      </c>
+      <c r="E19" s="147">
+        <v>20291407</v>
+      </c>
+      <c r="F19" s="148">
         <v>13747469</v>
       </c>
-      <c r="G19" s="150">
+      <c r="G19" s="148">
         <v>86048</v>
       </c>
-      <c r="H19" s="150">
+      <c r="H19" s="148">
         <v>32669</v>
       </c>
-      <c r="I19" s="150">
+      <c r="I19" s="148">
         <v>53378</v>
       </c>
-      <c r="J19" s="150">
-[...2 lines deleted...]
-      <c r="K19" s="150">
+      <c r="J19" s="148">
+        <v>6457890</v>
+      </c>
+      <c r="K19" s="148">
         <v>4000</v>
       </c>
-      <c r="L19" s="150">
-[...2 lines deleted...]
-      <c r="M19" s="150">
+      <c r="L19" s="148">
+        <v>263842</v>
+      </c>
+      <c r="M19" s="148">
         <v>26</v>
       </c>
-      <c r="N19" s="150">
-[...11 lines deleted...]
-      <c r="R19" s="150">
+      <c r="N19" s="148">
+        <v>0</v>
+      </c>
+      <c r="O19" s="148">
+        <v>5414713</v>
+      </c>
+      <c r="P19" s="148">
+        <v>775309</v>
+      </c>
+      <c r="Q19" s="148">
+        <v>682697</v>
+      </c>
+      <c r="R19" s="148">
         <v>87170</v>
       </c>
-      <c r="S19" s="151">
+      <c r="S19" s="149">
         <v>5442</v>
       </c>
-      <c r="T19" s="149">
+      <c r="T19" s="147">
         <v>703226</v>
       </c>
-      <c r="U19" s="150">
+      <c r="U19" s="148">
         <v>526702</v>
       </c>
-      <c r="V19" s="150">
-[...2 lines deleted...]
-      <c r="W19" s="150">
+      <c r="V19" s="148">
+        <v>0</v>
+      </c>
+      <c r="W19" s="148">
         <v>176524</v>
       </c>
-      <c r="X19" s="150">
-[...2 lines deleted...]
-      <c r="Y19" s="150">
+      <c r="X19" s="148">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="148">
         <v>116264</v>
       </c>
-      <c r="Z19" s="150">
-[...5 lines deleted...]
-      <c r="AB19" s="150">
+      <c r="Z19" s="148">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="148">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="148">
         <v>54116</v>
       </c>
-      <c r="AC19" s="152">
+      <c r="AC19" s="150">
         <v>6143</v>
       </c>
-      <c r="AD19" s="149">
-[...7 lines deleted...]
-      <c r="A20" s="154" t="s">
+      <c r="AD19" s="147">
+        <v>2244081</v>
+      </c>
+      <c r="AE19" s="151">
+        <v>2220907</v>
+      </c>
+    </row>
+    <row r="20" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="155">
+      <c r="B20" s="153">
         <v>4</v>
       </c>
-      <c r="C20" s="156">
-[...11 lines deleted...]
-      <c r="G20" s="159">
+      <c r="C20" s="154">
+        <v>5633279</v>
+      </c>
+      <c r="D20" s="155">
+        <v>5365981</v>
+      </c>
+      <c r="E20" s="156">
+        <v>5343991</v>
+      </c>
+      <c r="F20" s="157">
+        <v>0</v>
+      </c>
+      <c r="G20" s="157">
         <v>34080</v>
       </c>
-      <c r="H20" s="159">
+      <c r="H20" s="157">
         <v>1461</v>
       </c>
-      <c r="I20" s="159">
+      <c r="I20" s="157">
         <v>32619</v>
       </c>
-      <c r="J20" s="159">
-[...2 lines deleted...]
-      <c r="K20" s="159">
+      <c r="J20" s="157">
+        <v>5309911</v>
+      </c>
+      <c r="K20" s="157">
         <v>4000</v>
       </c>
-      <c r="L20" s="159">
+      <c r="L20" s="157">
         <v>206033</v>
       </c>
-      <c r="M20" s="159">
-[...14 lines deleted...]
-      <c r="R20" s="159">
+      <c r="M20" s="157">
+        <v>0</v>
+      </c>
+      <c r="N20" s="157">
+        <v>0</v>
+      </c>
+      <c r="O20" s="157">
+        <v>4732794</v>
+      </c>
+      <c r="P20" s="157">
+        <v>367084</v>
+      </c>
+      <c r="Q20" s="157">
+        <v>283023</v>
+      </c>
+      <c r="R20" s="157">
         <v>79134</v>
       </c>
-      <c r="S20" s="160">
+      <c r="S20" s="158">
         <v>4926</v>
       </c>
-      <c r="T20" s="158">
+      <c r="T20" s="156">
         <v>21990</v>
       </c>
-      <c r="U20" s="159">
+      <c r="U20" s="157">
         <v>397</v>
       </c>
-      <c r="V20" s="159">
-[...2 lines deleted...]
-      <c r="W20" s="159">
+      <c r="V20" s="157">
+        <v>0</v>
+      </c>
+      <c r="W20" s="157">
         <v>21593</v>
       </c>
-      <c r="X20" s="159">
-[...2 lines deleted...]
-      <c r="Y20" s="159">
+      <c r="X20" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="157">
         <v>15375</v>
       </c>
-      <c r="Z20" s="159">
-[...5 lines deleted...]
-      <c r="AB20" s="159">
+      <c r="Z20" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="157">
         <v>412</v>
       </c>
-      <c r="AC20" s="161">
+      <c r="AC20" s="159">
         <v>5805</v>
       </c>
-      <c r="AD20" s="158">
+      <c r="AD20" s="156">
         <v>267298</v>
       </c>
-      <c r="AE20" s="162">
+      <c r="AE20" s="160">
         <v>255749</v>
       </c>
     </row>
-    <row r="21" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="154" t="s">
+    <row r="21" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B21" s="155">
+      <c r="B21" s="153">
         <v>5</v>
       </c>
-      <c r="C21" s="156">
-[...11 lines deleted...]
-      <c r="G21" s="159">
+      <c r="C21" s="154">
+        <v>361497</v>
+      </c>
+      <c r="D21" s="155">
+        <v>335779</v>
+      </c>
+      <c r="E21" s="156">
+        <v>320688</v>
+      </c>
+      <c r="F21" s="157">
+        <v>0</v>
+      </c>
+      <c r="G21" s="157">
         <v>39413</v>
       </c>
-      <c r="H21" s="159">
+      <c r="H21" s="157">
         <v>30683</v>
       </c>
-      <c r="I21" s="159">
+      <c r="I21" s="157">
         <v>8730</v>
       </c>
-      <c r="J21" s="159">
-[...23 lines deleted...]
-      <c r="R21" s="159">
+      <c r="J21" s="157">
+        <v>281276</v>
+      </c>
+      <c r="K21" s="157">
+        <v>0</v>
+      </c>
+      <c r="L21" s="157">
+        <v>41000</v>
+      </c>
+      <c r="M21" s="157">
+        <v>0</v>
+      </c>
+      <c r="N21" s="157">
+        <v>0</v>
+      </c>
+      <c r="O21" s="157">
+        <v>238595</v>
+      </c>
+      <c r="P21" s="157">
+        <v>1681</v>
+      </c>
+      <c r="Q21" s="157">
+        <v>796</v>
+      </c>
+      <c r="R21" s="157">
         <v>885</v>
       </c>
-      <c r="S21" s="160">
-[...2 lines deleted...]
-      <c r="T21" s="158">
+      <c r="S21" s="158">
+        <v>0</v>
+      </c>
+      <c r="T21" s="156">
         <v>15091</v>
       </c>
-      <c r="U21" s="159">
-[...5 lines deleted...]
-      <c r="W21" s="159">
+      <c r="U21" s="157">
+        <v>0</v>
+      </c>
+      <c r="V21" s="157">
+        <v>0</v>
+      </c>
+      <c r="W21" s="157">
         <v>15091</v>
       </c>
-      <c r="X21" s="159">
-[...11 lines deleted...]
-      <c r="AB21" s="159">
+      <c r="X21" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="157">
         <v>15091</v>
       </c>
-      <c r="AC21" s="161">
-[...2 lines deleted...]
-      <c r="AD21" s="158">
+      <c r="AC21" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="156">
         <v>25717</v>
       </c>
-      <c r="AE21" s="162">
+      <c r="AE21" s="160">
         <v>24754</v>
       </c>
     </row>
-    <row r="22" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="154" t="s">
+    <row r="22" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="152" t="s">
         <v>129</v>
       </c>
-      <c r="B22" s="155">
+      <c r="B22" s="153">
         <v>6</v>
       </c>
-      <c r="C22" s="156">
-[...2 lines deleted...]
-      <c r="D22" s="157">
+      <c r="C22" s="154">
+        <v>198817</v>
+      </c>
+      <c r="D22" s="155">
         <v>195857</v>
       </c>
-      <c r="E22" s="158">
-[...5 lines deleted...]
-      <c r="G22" s="159">
+      <c r="E22" s="156">
+        <v>166273</v>
+      </c>
+      <c r="F22" s="157">
+        <v>0</v>
+      </c>
+      <c r="G22" s="157">
         <v>11179</v>
       </c>
-      <c r="H22" s="159">
-[...2 lines deleted...]
-      <c r="I22" s="159">
+      <c r="H22" s="157">
+        <v>0</v>
+      </c>
+      <c r="I22" s="157">
         <v>11179</v>
       </c>
-      <c r="J22" s="159">
+      <c r="J22" s="157">
         <v>155095</v>
       </c>
-      <c r="K22" s="159">
-[...2 lines deleted...]
-      <c r="L22" s="159">
+      <c r="K22" s="157">
+        <v>0</v>
+      </c>
+      <c r="L22" s="157">
         <v>2634</v>
       </c>
-      <c r="M22" s="159">
-[...5 lines deleted...]
-      <c r="O22" s="159">
+      <c r="M22" s="157">
+        <v>0</v>
+      </c>
+      <c r="N22" s="157">
+        <v>0</v>
+      </c>
+      <c r="O22" s="157">
         <v>151360</v>
       </c>
-      <c r="P22" s="159">
-[...2 lines deleted...]
-      <c r="Q22" s="159">
+      <c r="P22" s="157">
+        <v>1101</v>
+      </c>
+      <c r="Q22" s="157">
         <v>390</v>
       </c>
-      <c r="R22" s="159">
+      <c r="R22" s="157">
         <v>310</v>
       </c>
-      <c r="S22" s="160">
+      <c r="S22" s="158">
         <v>401</v>
       </c>
-      <c r="T22" s="158">
+      <c r="T22" s="156">
         <v>29583</v>
       </c>
-      <c r="U22" s="159">
-[...5 lines deleted...]
-      <c r="W22" s="159">
+      <c r="U22" s="157">
+        <v>0</v>
+      </c>
+      <c r="V22" s="157">
+        <v>0</v>
+      </c>
+      <c r="W22" s="157">
         <v>29583</v>
       </c>
-      <c r="X22" s="159">
-[...2 lines deleted...]
-      <c r="Y22" s="159">
+      <c r="X22" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="157">
         <v>29583</v>
       </c>
-      <c r="Z22" s="159">
-[...19 lines deleted...]
-      <c r="A23" s="154" t="s">
+      <c r="Z22" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="156">
+        <v>2960</v>
+      </c>
+      <c r="AE22" s="160">
+        <v>2960</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="152" t="s">
         <v>47</v>
       </c>
-      <c r="B23" s="155">
+      <c r="B23" s="153">
         <v>7</v>
       </c>
-      <c r="C23" s="156">
+      <c r="C23" s="154">
         <v>20834</v>
       </c>
-      <c r="D23" s="157">
+      <c r="D23" s="155">
         <v>20763</v>
       </c>
-      <c r="E23" s="158">
+      <c r="E23" s="156">
         <v>20763</v>
       </c>
-      <c r="F23" s="159"/>
-[...3 lines deleted...]
-      <c r="J23" s="159">
+      <c r="F23" s="157"/>
+      <c r="G23" s="157"/>
+      <c r="H23" s="157"/>
+      <c r="I23" s="157"/>
+      <c r="J23" s="157">
         <v>20763</v>
       </c>
-      <c r="K23" s="159"/>
-[...4 lines deleted...]
-      <c r="P23" s="159">
+      <c r="K23" s="157"/>
+      <c r="L23" s="157"/>
+      <c r="M23" s="157"/>
+      <c r="N23" s="157"/>
+      <c r="O23" s="157"/>
+      <c r="P23" s="157">
         <v>20763</v>
       </c>
-      <c r="Q23" s="159">
+      <c r="Q23" s="157">
         <v>20763</v>
       </c>
-      <c r="R23" s="159"/>
-[...17 lines deleted...]
-      <c r="AD23" s="158">
+      <c r="R23" s="157"/>
+      <c r="S23" s="158"/>
+      <c r="T23" s="156">
+        <v>0</v>
+      </c>
+      <c r="U23" s="157"/>
+      <c r="V23" s="157"/>
+      <c r="W23" s="157">
+        <v>0</v>
+      </c>
+      <c r="X23" s="157"/>
+      <c r="Y23" s="157"/>
+      <c r="Z23" s="157"/>
+      <c r="AA23" s="157"/>
+      <c r="AB23" s="157"/>
+      <c r="AC23" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="156">
         <v>71</v>
       </c>
-      <c r="AE23" s="162">
+      <c r="AE23" s="160">
         <v>60</v>
       </c>
     </row>
-    <row r="24" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="154" t="s">
+    <row r="24" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="152" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="155">
+      <c r="B24" s="153">
         <v>8</v>
       </c>
-      <c r="C24" s="156">
+      <c r="C24" s="154">
         <v>3359</v>
       </c>
-      <c r="D24" s="157">
+      <c r="D24" s="155">
         <v>3359</v>
       </c>
-      <c r="E24" s="158">
+      <c r="E24" s="156">
         <v>3359</v>
       </c>
-      <c r="F24" s="159">
-[...11 lines deleted...]
-      <c r="J24" s="159">
+      <c r="F24" s="157">
+        <v>0</v>
+      </c>
+      <c r="G24" s="157">
+        <v>0</v>
+      </c>
+      <c r="H24" s="157">
+        <v>0</v>
+      </c>
+      <c r="I24" s="157">
+        <v>0</v>
+      </c>
+      <c r="J24" s="157">
         <v>3359</v>
       </c>
-      <c r="K24" s="159">
-[...14 lines deleted...]
-      <c r="P24" s="159">
+      <c r="K24" s="157">
+        <v>0</v>
+      </c>
+      <c r="L24" s="157">
+        <v>0</v>
+      </c>
+      <c r="M24" s="157">
+        <v>0</v>
+      </c>
+      <c r="N24" s="157">
+        <v>0</v>
+      </c>
+      <c r="O24" s="157">
+        <v>0</v>
+      </c>
+      <c r="P24" s="157">
         <v>3359</v>
       </c>
-      <c r="Q24" s="159">
+      <c r="Q24" s="157">
         <v>3359</v>
       </c>
-      <c r="R24" s="159">
-[...43 lines deleted...]
-      <c r="A25" s="163" t="s">
+      <c r="R24" s="157">
+        <v>0</v>
+      </c>
+      <c r="S24" s="158">
+        <v>0</v>
+      </c>
+      <c r="T24" s="156">
+        <v>0</v>
+      </c>
+      <c r="U24" s="157">
+        <v>0</v>
+      </c>
+      <c r="V24" s="157">
+        <v>0</v>
+      </c>
+      <c r="W24" s="157">
+        <v>0</v>
+      </c>
+      <c r="X24" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="161" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="155">
+      <c r="B25" s="153">
         <v>9</v>
       </c>
-      <c r="C25" s="156">
+      <c r="C25" s="154">
         <v>96229</v>
       </c>
-      <c r="D25" s="157">
+      <c r="D25" s="155">
         <v>96229</v>
       </c>
-      <c r="E25" s="158">
+      <c r="E25" s="156">
         <v>96229</v>
       </c>
-      <c r="F25" s="159">
-[...11 lines deleted...]
-      <c r="J25" s="159">
+      <c r="F25" s="157">
+        <v>0</v>
+      </c>
+      <c r="G25" s="157">
+        <v>0</v>
+      </c>
+      <c r="H25" s="157">
+        <v>0</v>
+      </c>
+      <c r="I25" s="157">
+        <v>0</v>
+      </c>
+      <c r="J25" s="157">
         <v>96229</v>
       </c>
-      <c r="K25" s="159">
-[...14 lines deleted...]
-      <c r="P25" s="159">
+      <c r="K25" s="157">
+        <v>0</v>
+      </c>
+      <c r="L25" s="157">
+        <v>0</v>
+      </c>
+      <c r="M25" s="157">
+        <v>0</v>
+      </c>
+      <c r="N25" s="157">
+        <v>0</v>
+      </c>
+      <c r="O25" s="157">
+        <v>0</v>
+      </c>
+      <c r="P25" s="157">
         <v>96229</v>
       </c>
-      <c r="Q25" s="159">
+      <c r="Q25" s="157">
         <v>96229</v>
       </c>
-      <c r="R25" s="159">
-[...43 lines deleted...]
-      <c r="A26" s="154" t="s">
+      <c r="R25" s="157">
+        <v>0</v>
+      </c>
+      <c r="S25" s="158">
+        <v>0</v>
+      </c>
+      <c r="T25" s="156">
+        <v>0</v>
+      </c>
+      <c r="U25" s="157">
+        <v>0</v>
+      </c>
+      <c r="V25" s="157">
+        <v>0</v>
+      </c>
+      <c r="W25" s="157">
+        <v>0</v>
+      </c>
+      <c r="X25" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="152" t="s">
         <v>51</v>
       </c>
-      <c r="B26" s="155">
+      <c r="B26" s="153">
         <v>10</v>
       </c>
-      <c r="C26" s="156">
-[...38 lines deleted...]
-      <c r="P26" s="159">
+      <c r="C26" s="154">
+        <v>20621</v>
+      </c>
+      <c r="D26" s="155">
+        <v>20621</v>
+      </c>
+      <c r="E26" s="156">
+        <v>20621</v>
+      </c>
+      <c r="F26" s="157">
+        <v>0</v>
+      </c>
+      <c r="G26" s="157">
+        <v>0</v>
+      </c>
+      <c r="H26" s="157">
+        <v>0</v>
+      </c>
+      <c r="I26" s="157">
+        <v>0</v>
+      </c>
+      <c r="J26" s="157">
+        <v>20621</v>
+      </c>
+      <c r="K26" s="157">
+        <v>0</v>
+      </c>
+      <c r="L26" s="157">
+        <v>0</v>
+      </c>
+      <c r="M26" s="157">
+        <v>0</v>
+      </c>
+      <c r="N26" s="157">
+        <v>0</v>
+      </c>
+      <c r="O26" s="157">
+        <v>20304</v>
+      </c>
+      <c r="P26" s="157">
         <v>317</v>
       </c>
-      <c r="Q26" s="159">
-[...2 lines deleted...]
-      <c r="R26" s="159">
+      <c r="Q26" s="157">
+        <v>0</v>
+      </c>
+      <c r="R26" s="157">
         <v>317</v>
       </c>
-      <c r="S26" s="160">
-[...40 lines deleted...]
-      <c r="A27" s="154" t="s">
+      <c r="S26" s="158">
+        <v>0</v>
+      </c>
+      <c r="T26" s="156">
+        <v>0</v>
+      </c>
+      <c r="U26" s="157">
+        <v>0</v>
+      </c>
+      <c r="V26" s="157">
+        <v>0</v>
+      </c>
+      <c r="W26" s="157">
+        <v>0</v>
+      </c>
+      <c r="X26" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="152" t="s">
         <v>52</v>
       </c>
-      <c r="B27" s="155">
+      <c r="B27" s="153">
         <v>11</v>
       </c>
-      <c r="C27" s="156">
+      <c r="C27" s="154">
         <v>490606</v>
       </c>
-      <c r="D27" s="157">
+      <c r="D27" s="155">
         <v>356466</v>
       </c>
-      <c r="E27" s="158">
+      <c r="E27" s="156">
         <v>273478</v>
       </c>
-      <c r="F27" s="159">
+      <c r="F27" s="157">
         <v>85</v>
       </c>
-      <c r="G27" s="159">
+      <c r="G27" s="157">
         <v>1311</v>
       </c>
-      <c r="H27" s="159">
+      <c r="H27" s="157">
         <v>461</v>
       </c>
-      <c r="I27" s="159">
+      <c r="I27" s="157">
         <v>851</v>
       </c>
-      <c r="J27" s="159">
+      <c r="J27" s="157">
         <v>272081</v>
       </c>
-      <c r="K27" s="159">
-[...2 lines deleted...]
-      <c r="L27" s="159">
+      <c r="K27" s="157">
+        <v>0</v>
+      </c>
+      <c r="L27" s="157">
         <v>14056</v>
       </c>
-      <c r="M27" s="159">
-[...5 lines deleted...]
-      <c r="O27" s="159">
+      <c r="M27" s="157">
+        <v>0</v>
+      </c>
+      <c r="N27" s="157">
+        <v>0</v>
+      </c>
+      <c r="O27" s="157">
         <v>253115</v>
       </c>
-      <c r="P27" s="159">
+      <c r="P27" s="157">
         <v>4910</v>
       </c>
-      <c r="Q27" s="159">
+      <c r="Q27" s="157">
         <v>1740</v>
       </c>
-      <c r="R27" s="159">
+      <c r="R27" s="157">
         <v>3105</v>
       </c>
-      <c r="S27" s="160">
+      <c r="S27" s="158">
         <v>65</v>
       </c>
-      <c r="T27" s="158">
+      <c r="T27" s="156">
         <v>82988</v>
       </c>
-      <c r="U27" s="159">
+      <c r="U27" s="157">
         <v>20264</v>
       </c>
-      <c r="V27" s="159">
-[...2 lines deleted...]
-      <c r="W27" s="159">
+      <c r="V27" s="157">
+        <v>0</v>
+      </c>
+      <c r="W27" s="157">
         <v>62724</v>
       </c>
-      <c r="X27" s="159">
-[...2 lines deleted...]
-      <c r="Y27" s="159">
+      <c r="X27" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="157">
         <v>24027</v>
       </c>
-      <c r="Z27" s="159">
-[...5 lines deleted...]
-      <c r="AB27" s="159">
+      <c r="Z27" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB27" s="157">
         <v>38612</v>
       </c>
-      <c r="AC27" s="161">
+      <c r="AC27" s="159">
         <v>85</v>
       </c>
-      <c r="AD27" s="158">
+      <c r="AD27" s="156">
         <v>134141</v>
       </c>
-      <c r="AE27" s="162">
+      <c r="AE27" s="160">
         <v>123872</v>
       </c>
     </row>
-    <row r="28" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="154" t="s">
+    <row r="28" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B28" s="155">
+      <c r="B28" s="153">
         <v>12</v>
       </c>
-      <c r="C28" s="156">
+      <c r="C28" s="154">
         <v>120100</v>
       </c>
-      <c r="D28" s="157">
+      <c r="D28" s="155">
         <v>119750</v>
       </c>
-      <c r="E28" s="158">
+      <c r="E28" s="156">
         <v>119666</v>
       </c>
-      <c r="F28" s="159">
-[...11 lines deleted...]
-      <c r="J28" s="159">
+      <c r="F28" s="157">
+        <v>0</v>
+      </c>
+      <c r="G28" s="157">
+        <v>0</v>
+      </c>
+      <c r="H28" s="157">
+        <v>0</v>
+      </c>
+      <c r="I28" s="157">
+        <v>0</v>
+      </c>
+      <c r="J28" s="157">
         <v>119665</v>
       </c>
-      <c r="K28" s="159">
-[...2 lines deleted...]
-      <c r="L28" s="159">
+      <c r="K28" s="157">
+        <v>0</v>
+      </c>
+      <c r="L28" s="157">
         <v>7</v>
       </c>
-      <c r="M28" s="159">
-[...5 lines deleted...]
-      <c r="O28" s="159">
+      <c r="M28" s="157">
+        <v>0</v>
+      </c>
+      <c r="N28" s="157">
+        <v>0</v>
+      </c>
+      <c r="O28" s="157">
         <v>5490</v>
       </c>
-      <c r="P28" s="159">
+      <c r="P28" s="157">
         <v>114169</v>
       </c>
-      <c r="Q28" s="159">
+      <c r="Q28" s="157">
         <v>112619</v>
       </c>
-      <c r="R28" s="159">
+      <c r="R28" s="157">
         <v>1517</v>
       </c>
-      <c r="S28" s="160">
+      <c r="S28" s="158">
         <v>33</v>
       </c>
-      <c r="T28" s="158">
+      <c r="T28" s="156">
         <v>85</v>
       </c>
-      <c r="U28" s="159">
-[...5 lines deleted...]
-      <c r="W28" s="159">
+      <c r="U28" s="157">
+        <v>0</v>
+      </c>
+      <c r="V28" s="157">
+        <v>0</v>
+      </c>
+      <c r="W28" s="157">
         <v>85</v>
       </c>
-      <c r="X28" s="159">
-[...14 lines deleted...]
-      <c r="AC28" s="161">
+      <c r="X28" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y28" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="159">
         <v>85</v>
       </c>
-      <c r="AD28" s="158">
+      <c r="AD28" s="156">
         <v>350</v>
       </c>
-      <c r="AE28" s="162">
+      <c r="AE28" s="160">
         <v>113</v>
       </c>
     </row>
-    <row r="29" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="154" t="s">
+    <row r="29" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="152" t="s">
         <v>54</v>
       </c>
-      <c r="B29" s="155">
+      <c r="B29" s="153">
         <v>13</v>
       </c>
-      <c r="C29" s="156">
+      <c r="C29" s="154">
         <v>179462</v>
       </c>
-      <c r="D29" s="157">
+      <c r="D29" s="155">
         <v>179126</v>
       </c>
-      <c r="E29" s="158">
+      <c r="E29" s="156">
         <v>178957</v>
       </c>
-      <c r="F29" s="159">
+      <c r="F29" s="157">
         <v>1</v>
       </c>
-      <c r="G29" s="159">
+      <c r="G29" s="157">
         <v>65</v>
       </c>
-      <c r="H29" s="159">
+      <c r="H29" s="157">
         <v>64</v>
       </c>
-      <c r="I29" s="159">
+      <c r="I29" s="157">
         <v>1</v>
       </c>
-      <c r="J29" s="159">
+      <c r="J29" s="157">
         <v>178891</v>
       </c>
-      <c r="K29" s="159">
-[...2 lines deleted...]
-      <c r="L29" s="159">
+      <c r="K29" s="157">
+        <v>0</v>
+      </c>
+      <c r="L29" s="157">
         <v>112</v>
       </c>
-      <c r="M29" s="159">
+      <c r="M29" s="157">
         <v>26</v>
       </c>
-      <c r="N29" s="159">
-[...2 lines deleted...]
-      <c r="O29" s="159">
+      <c r="N29" s="157">
+        <v>0</v>
+      </c>
+      <c r="O29" s="157">
         <v>13057</v>
       </c>
-      <c r="P29" s="159">
+      <c r="P29" s="157">
         <v>165697</v>
       </c>
-      <c r="Q29" s="159">
+      <c r="Q29" s="157">
         <v>163777</v>
       </c>
-      <c r="R29" s="159">
+      <c r="R29" s="157">
         <v>1902</v>
       </c>
-      <c r="S29" s="160">
+      <c r="S29" s="158">
         <v>18</v>
       </c>
-      <c r="T29" s="158">
+      <c r="T29" s="156">
         <v>169</v>
       </c>
-      <c r="U29" s="159">
-[...5 lines deleted...]
-      <c r="W29" s="159">
+      <c r="U29" s="157">
+        <v>0</v>
+      </c>
+      <c r="V29" s="157">
+        <v>0</v>
+      </c>
+      <c r="W29" s="157">
         <v>169</v>
       </c>
-      <c r="X29" s="159">
-[...11 lines deleted...]
-      <c r="AB29" s="159">
+      <c r="X29" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="157">
         <v>1</v>
       </c>
-      <c r="AC29" s="161">
+      <c r="AC29" s="159">
         <v>169</v>
       </c>
-      <c r="AD29" s="158">
+      <c r="AD29" s="156">
         <v>336</v>
       </c>
-      <c r="AE29" s="162">
+      <c r="AE29" s="160">
         <v>214</v>
       </c>
     </row>
-    <row r="30" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="154" t="s">
+    <row r="30" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B30" s="155">
+      <c r="B30" s="153">
         <v>14</v>
       </c>
-      <c r="C30" s="156">
+      <c r="C30" s="154">
         <v>137135</v>
       </c>
-      <c r="D30" s="157">
+      <c r="D30" s="155">
         <v>47279</v>
       </c>
-      <c r="E30" s="158">
-[...42 lines deleted...]
-      <c r="T30" s="166">
+      <c r="E30" s="156">
+        <v>0</v>
+      </c>
+      <c r="F30" s="157">
+        <v>0</v>
+      </c>
+      <c r="G30" s="162">
+        <v>0</v>
+      </c>
+      <c r="H30" s="162">
+        <v>0</v>
+      </c>
+      <c r="I30" s="162">
+        <v>0</v>
+      </c>
+      <c r="J30" s="162">
+        <v>0</v>
+      </c>
+      <c r="K30" s="162">
+        <v>0</v>
+      </c>
+      <c r="L30" s="162">
+        <v>0</v>
+      </c>
+      <c r="M30" s="162">
+        <v>0</v>
+      </c>
+      <c r="N30" s="162">
+        <v>0</v>
+      </c>
+      <c r="O30" s="162">
+        <v>0</v>
+      </c>
+      <c r="P30" s="162">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="162"/>
+      <c r="R30" s="162">
+        <v>0</v>
+      </c>
+      <c r="S30" s="163">
+        <v>0</v>
+      </c>
+      <c r="T30" s="164">
         <v>47279</v>
       </c>
-      <c r="U30" s="159">
-[...5 lines deleted...]
-      <c r="W30" s="159">
+      <c r="U30" s="157">
+        <v>0</v>
+      </c>
+      <c r="V30" s="157">
+        <v>0</v>
+      </c>
+      <c r="W30" s="157">
         <v>47279</v>
       </c>
-      <c r="X30" s="159">
-[...2 lines deleted...]
-      <c r="Y30" s="159">
+      <c r="X30" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="157">
         <v>47279</v>
       </c>
-      <c r="Z30" s="159">
-[...11 lines deleted...]
-      <c r="AD30" s="158">
+      <c r="Z30" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="156">
         <v>89857</v>
       </c>
-      <c r="AE30" s="162">
+      <c r="AE30" s="160">
         <v>89857</v>
       </c>
     </row>
-    <row r="31" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="154" t="s">
+    <row r="31" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B31" s="155">
+      <c r="B31" s="153">
         <v>15</v>
       </c>
-      <c r="C31" s="156">
+      <c r="C31" s="154">
         <v>15976776</v>
       </c>
-      <c r="D31" s="157">
+      <c r="D31" s="155">
         <v>14253423</v>
       </c>
-      <c r="E31" s="158">
+      <c r="E31" s="156">
         <v>13747383</v>
       </c>
-      <c r="F31" s="159">
+      <c r="F31" s="157">
         <v>13747383</v>
       </c>
-      <c r="G31" s="159"/>
-[...12 lines deleted...]
-      <c r="T31" s="158">
+      <c r="G31" s="157"/>
+      <c r="H31" s="157"/>
+      <c r="I31" s="157"/>
+      <c r="J31" s="157"/>
+      <c r="K31" s="157"/>
+      <c r="L31" s="157"/>
+      <c r="M31" s="157"/>
+      <c r="N31" s="157"/>
+      <c r="O31" s="157"/>
+      <c r="P31" s="157"/>
+      <c r="Q31" s="157"/>
+      <c r="R31" s="157"/>
+      <c r="S31" s="158"/>
+      <c r="T31" s="156">
         <v>506040</v>
       </c>
-      <c r="U31" s="159">
+      <c r="U31" s="157">
         <v>506040</v>
       </c>
-      <c r="V31" s="159">
-[...13 lines deleted...]
-      <c r="AD31" s="158">
+      <c r="V31" s="157">
+        <v>0</v>
+      </c>
+      <c r="W31" s="157">
+        <v>0</v>
+      </c>
+      <c r="X31" s="157"/>
+      <c r="Y31" s="157"/>
+      <c r="Z31" s="157"/>
+      <c r="AA31" s="157"/>
+      <c r="AB31" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="159"/>
+      <c r="AD31" s="156">
         <v>1723352</v>
       </c>
-      <c r="AE31" s="162">
+      <c r="AE31" s="160">
         <v>1723328</v>
       </c>
     </row>
-    <row r="32" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="154" t="s">
+    <row r="32" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="B32" s="155">
+      <c r="B32" s="153">
         <v>16</v>
       </c>
-      <c r="C32" s="156">
-[...86 lines deleted...]
-      <c r="A33" s="167" t="s">
+      <c r="C32" s="154">
+        <v>0</v>
+      </c>
+      <c r="D32" s="155">
+        <v>0</v>
+      </c>
+      <c r="E32" s="156">
+        <v>0</v>
+      </c>
+      <c r="F32" s="157">
+        <v>0</v>
+      </c>
+      <c r="G32" s="157">
+        <v>0</v>
+      </c>
+      <c r="H32" s="157">
+        <v>0</v>
+      </c>
+      <c r="I32" s="157">
+        <v>0</v>
+      </c>
+      <c r="J32" s="157">
+        <v>0</v>
+      </c>
+      <c r="K32" s="157">
+        <v>0</v>
+      </c>
+      <c r="L32" s="157">
+        <v>0</v>
+      </c>
+      <c r="M32" s="157">
+        <v>0</v>
+      </c>
+      <c r="N32" s="157">
+        <v>0</v>
+      </c>
+      <c r="O32" s="157">
+        <v>0</v>
+      </c>
+      <c r="P32" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="157"/>
+      <c r="R32" s="157">
+        <v>0</v>
+      </c>
+      <c r="S32" s="158">
+        <v>0</v>
+      </c>
+      <c r="T32" s="156">
+        <v>0</v>
+      </c>
+      <c r="U32" s="157">
+        <v>0</v>
+      </c>
+      <c r="V32" s="157">
+        <v>0</v>
+      </c>
+      <c r="W32" s="157">
+        <v>0</v>
+      </c>
+      <c r="X32" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="165" t="s">
         <v>97</v>
       </c>
-      <c r="B33" s="146">
+      <c r="B33" s="144">
         <v>17</v>
       </c>
-      <c r="C33" s="147">
-[...11 lines deleted...]
-      <c r="G33" s="168">
+      <c r="C33" s="145">
+        <v>10002426</v>
+      </c>
+      <c r="D33" s="146">
+        <v>8804232</v>
+      </c>
+      <c r="E33" s="147">
+        <v>8326976</v>
+      </c>
+      <c r="F33" s="148">
+        <v>0</v>
+      </c>
+      <c r="G33" s="166">
         <v>124966</v>
       </c>
-      <c r="H33" s="168">
+      <c r="H33" s="166">
         <v>10021</v>
       </c>
-      <c r="I33" s="168">
+      <c r="I33" s="166">
         <v>114945</v>
       </c>
-      <c r="J33" s="168">
-[...8 lines deleted...]
-      <c r="M33" s="168">
+      <c r="J33" s="166">
+        <v>8202010</v>
+      </c>
+      <c r="K33" s="166">
+        <v>0</v>
+      </c>
+      <c r="L33" s="166">
+        <v>545004</v>
+      </c>
+      <c r="M33" s="166">
         <v>19</v>
       </c>
-      <c r="N33" s="168">
-[...11 lines deleted...]
-      <c r="R33" s="168">
+      <c r="N33" s="166">
+        <v>0</v>
+      </c>
+      <c r="O33" s="166">
+        <v>6823392</v>
+      </c>
+      <c r="P33" s="166">
+        <v>833595</v>
+      </c>
+      <c r="Q33" s="166">
+        <v>691115</v>
+      </c>
+      <c r="R33" s="166">
         <v>103240</v>
       </c>
-      <c r="S33" s="169">
+      <c r="S33" s="167">
         <v>39240</v>
       </c>
-      <c r="T33" s="170">
-[...2 lines deleted...]
-      <c r="U33" s="150">
+      <c r="T33" s="168">
+        <v>477256</v>
+      </c>
+      <c r="U33" s="148">
         <v>1817</v>
       </c>
-      <c r="V33" s="150">
-[...20 lines deleted...]
-      <c r="AC33" s="152">
+      <c r="V33" s="148">
+        <v>0</v>
+      </c>
+      <c r="W33" s="148">
+        <v>475439</v>
+      </c>
+      <c r="X33" s="148">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="148">
+        <v>99861</v>
+      </c>
+      <c r="Z33" s="148">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="148">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="148">
+        <v>375524</v>
+      </c>
+      <c r="AC33" s="150">
         <v>54</v>
       </c>
-      <c r="AD33" s="149">
-[...7 lines deleted...]
-      <c r="A34" s="154" t="s">
+      <c r="AD33" s="147">
+        <v>1198194</v>
+      </c>
+      <c r="AE33" s="151">
+        <v>1062478</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B34" s="155">
+      <c r="B34" s="153">
         <v>18</v>
       </c>
-      <c r="C34" s="156">
-[...11 lines deleted...]
-      <c r="G34" s="171">
+      <c r="C34" s="154">
+        <v>783378</v>
+      </c>
+      <c r="D34" s="155">
+        <v>782296</v>
+      </c>
+      <c r="E34" s="156">
+        <v>782234</v>
+      </c>
+      <c r="F34" s="157">
+        <v>0</v>
+      </c>
+      <c r="G34" s="169">
         <v>7617</v>
       </c>
-      <c r="H34" s="171">
+      <c r="H34" s="169">
         <v>6</v>
       </c>
-      <c r="I34" s="171">
+      <c r="I34" s="169">
         <v>7611</v>
       </c>
-      <c r="J34" s="171">
-[...5 lines deleted...]
-      <c r="L34" s="171">
+      <c r="J34" s="169">
+        <v>774617</v>
+      </c>
+      <c r="K34" s="169">
+        <v>0</v>
+      </c>
+      <c r="L34" s="169">
         <v>359739</v>
       </c>
-      <c r="M34" s="171">
-[...14 lines deleted...]
-      <c r="R34" s="171">
+      <c r="M34" s="169">
+        <v>0</v>
+      </c>
+      <c r="N34" s="169">
+        <v>0</v>
+      </c>
+      <c r="O34" s="169">
+        <v>401449</v>
+      </c>
+      <c r="P34" s="169">
+        <v>13429</v>
+      </c>
+      <c r="Q34" s="169">
+        <v>7067</v>
+      </c>
+      <c r="R34" s="169">
         <v>6162</v>
       </c>
-      <c r="S34" s="172">
+      <c r="S34" s="170">
         <v>200</v>
       </c>
-      <c r="T34" s="173">
+      <c r="T34" s="171">
         <v>62</v>
       </c>
-      <c r="U34" s="159">
-[...5 lines deleted...]
-      <c r="W34" s="159">
+      <c r="U34" s="157">
+        <v>0</v>
+      </c>
+      <c r="V34" s="157">
+        <v>0</v>
+      </c>
+      <c r="W34" s="157">
         <v>62</v>
       </c>
-      <c r="X34" s="159">
-[...11 lines deleted...]
-      <c r="AB34" s="159">
+      <c r="X34" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y34" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="157">
         <v>62</v>
       </c>
-      <c r="AC34" s="161">
-[...2 lines deleted...]
-      <c r="AD34" s="158">
+      <c r="AC34" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD34" s="156">
         <v>1082</v>
       </c>
-      <c r="AE34" s="162">
+      <c r="AE34" s="160">
         <v>1082</v>
       </c>
     </row>
-    <row r="35" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="154" t="s">
+    <row r="35" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B35" s="155">
+      <c r="B35" s="153">
         <v>19</v>
       </c>
-      <c r="C35" s="156">
-[...11 lines deleted...]
-      <c r="G35" s="171">
+      <c r="C35" s="154">
+        <v>581867</v>
+      </c>
+      <c r="D35" s="155">
+        <v>566899</v>
+      </c>
+      <c r="E35" s="156">
+        <v>551931</v>
+      </c>
+      <c r="F35" s="157">
+        <v>0</v>
+      </c>
+      <c r="G35" s="169">
         <v>13367</v>
       </c>
-      <c r="H35" s="171">
-[...2 lines deleted...]
-      <c r="I35" s="171">
+      <c r="H35" s="169">
+        <v>0</v>
+      </c>
+      <c r="I35" s="169">
         <v>13367</v>
       </c>
-      <c r="J35" s="171">
-[...5 lines deleted...]
-      <c r="L35" s="171">
+      <c r="J35" s="169">
+        <v>538564</v>
+      </c>
+      <c r="K35" s="169">
+        <v>0</v>
+      </c>
+      <c r="L35" s="169">
         <v>490</v>
       </c>
-      <c r="M35" s="171">
-[...14 lines deleted...]
-      <c r="R35" s="171">
+      <c r="M35" s="169">
+        <v>0</v>
+      </c>
+      <c r="N35" s="169">
+        <v>0</v>
+      </c>
+      <c r="O35" s="169">
+        <v>494440</v>
+      </c>
+      <c r="P35" s="169">
+        <v>43635</v>
+      </c>
+      <c r="Q35" s="169">
+        <v>1788</v>
+      </c>
+      <c r="R35" s="169">
         <v>41436</v>
       </c>
-      <c r="S35" s="172">
+      <c r="S35" s="170">
         <v>410</v>
       </c>
-      <c r="T35" s="173">
-[...37 lines deleted...]
-      <c r="A36" s="154" t="s">
+      <c r="T35" s="171">
+        <v>14967</v>
+      </c>
+      <c r="U35" s="157">
+        <v>0</v>
+      </c>
+      <c r="V35" s="157">
+        <v>0</v>
+      </c>
+      <c r="W35" s="157">
+        <v>14967</v>
+      </c>
+      <c r="X35" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y35" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB35" s="157">
+        <v>14967</v>
+      </c>
+      <c r="AC35" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD35" s="156">
+        <v>14968</v>
+      </c>
+      <c r="AE35" s="160">
+        <v>9872</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="B36" s="155">
+      <c r="B36" s="153">
         <v>20</v>
       </c>
-      <c r="C36" s="156">
-[...11 lines deleted...]
-      <c r="G36" s="159">
+      <c r="C36" s="154">
+        <v>4225643</v>
+      </c>
+      <c r="D36" s="155">
+        <v>3908161</v>
+      </c>
+      <c r="E36" s="156">
+        <v>3573506</v>
+      </c>
+      <c r="F36" s="157">
+        <v>0</v>
+      </c>
+      <c r="G36" s="157">
         <v>88400</v>
       </c>
-      <c r="H36" s="159">
+      <c r="H36" s="157">
         <v>15</v>
       </c>
-      <c r="I36" s="159">
+      <c r="I36" s="157">
         <v>88384</v>
       </c>
-      <c r="J36" s="159">
-[...23 lines deleted...]
-      <c r="R36" s="159">
+      <c r="J36" s="157">
+        <v>3485106</v>
+      </c>
+      <c r="K36" s="157">
+        <v>0</v>
+      </c>
+      <c r="L36" s="157">
+        <v>15825</v>
+      </c>
+      <c r="M36" s="157">
+        <v>0</v>
+      </c>
+      <c r="N36" s="157">
+        <v>0</v>
+      </c>
+      <c r="O36" s="157">
+        <v>3440898</v>
+      </c>
+      <c r="P36" s="157">
+        <v>28383</v>
+      </c>
+      <c r="Q36" s="157">
+        <v>4205</v>
+      </c>
+      <c r="R36" s="157">
         <v>23236</v>
       </c>
-      <c r="S36" s="160">
+      <c r="S36" s="158">
         <v>941</v>
       </c>
-      <c r="T36" s="158">
-[...37 lines deleted...]
-      <c r="A37" s="154" t="s">
+      <c r="T36" s="156">
+        <v>334655</v>
+      </c>
+      <c r="U36" s="157">
+        <v>0</v>
+      </c>
+      <c r="V36" s="157">
+        <v>0</v>
+      </c>
+      <c r="W36" s="157">
+        <v>334655</v>
+      </c>
+      <c r="X36" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="157">
+        <v>99861</v>
+      </c>
+      <c r="Z36" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="157">
+        <v>234795</v>
+      </c>
+      <c r="AC36" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="156">
+        <v>317482</v>
+      </c>
+      <c r="AE36" s="160">
+        <v>194358</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="152" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="155">
+      <c r="B37" s="153">
         <v>21</v>
       </c>
-      <c r="C37" s="156">
+      <c r="C37" s="154">
         <v>512494</v>
       </c>
-      <c r="D37" s="157">
+      <c r="D37" s="155">
         <v>509839</v>
       </c>
-      <c r="E37" s="158">
+      <c r="E37" s="156">
         <v>509815</v>
       </c>
-      <c r="F37" s="159"/>
-[...3 lines deleted...]
-      <c r="J37" s="159">
+      <c r="F37" s="157"/>
+      <c r="G37" s="157"/>
+      <c r="H37" s="157"/>
+      <c r="I37" s="157"/>
+      <c r="J37" s="157">
         <v>509815</v>
       </c>
-      <c r="K37" s="159"/>
-[...4 lines deleted...]
-      <c r="P37" s="159">
+      <c r="K37" s="157"/>
+      <c r="L37" s="157"/>
+      <c r="M37" s="157"/>
+      <c r="N37" s="157"/>
+      <c r="O37" s="157"/>
+      <c r="P37" s="157">
         <v>509815</v>
       </c>
-      <c r="Q37" s="159">
+      <c r="Q37" s="157">
         <v>509815</v>
       </c>
-      <c r="R37" s="159"/>
-[...1 lines deleted...]
-      <c r="T37" s="158">
+      <c r="R37" s="157"/>
+      <c r="S37" s="158"/>
+      <c r="T37" s="156">
         <v>24</v>
       </c>
-      <c r="U37" s="159"/>
-[...1 lines deleted...]
-      <c r="W37" s="159">
+      <c r="U37" s="157"/>
+      <c r="V37" s="157"/>
+      <c r="W37" s="157">
         <v>24</v>
       </c>
-      <c r="X37" s="159"/>
-[...4 lines deleted...]
-      <c r="AC37" s="161">
+      <c r="X37" s="157"/>
+      <c r="Y37" s="157"/>
+      <c r="Z37" s="157"/>
+      <c r="AA37" s="157"/>
+      <c r="AB37" s="157"/>
+      <c r="AC37" s="159">
         <v>24</v>
       </c>
-      <c r="AD37" s="158">
+      <c r="AD37" s="156">
         <v>2655</v>
       </c>
-      <c r="AE37" s="162">
+      <c r="AE37" s="160">
         <v>107</v>
       </c>
     </row>
-    <row r="38" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="154" t="s">
+    <row r="38" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="152" t="s">
         <v>48</v>
       </c>
-      <c r="B38" s="155">
+      <c r="B38" s="153">
         <v>22</v>
       </c>
-      <c r="C38" s="156">
-[...35 lines deleted...]
-      <c r="O38" s="159">
+      <c r="C38" s="154">
+        <v>81737</v>
+      </c>
+      <c r="D38" s="155">
+        <v>81629</v>
+      </c>
+      <c r="E38" s="156">
+        <v>81599</v>
+      </c>
+      <c r="F38" s="157">
+        <v>0</v>
+      </c>
+      <c r="G38" s="157">
+        <v>0</v>
+      </c>
+      <c r="H38" s="157">
+        <v>0</v>
+      </c>
+      <c r="I38" s="157">
+        <v>0</v>
+      </c>
+      <c r="J38" s="157">
+        <v>81599</v>
+      </c>
+      <c r="K38" s="157">
+        <v>0</v>
+      </c>
+      <c r="L38" s="157">
+        <v>0</v>
+      </c>
+      <c r="M38" s="157">
+        <v>0</v>
+      </c>
+      <c r="N38" s="157">
+        <v>0</v>
+      </c>
+      <c r="O38" s="157">
         <v>59204</v>
       </c>
-      <c r="P38" s="159">
+      <c r="P38" s="157">
         <v>22395</v>
       </c>
-      <c r="Q38" s="159">
-[...5 lines deleted...]
-      <c r="S38" s="160">
+      <c r="Q38" s="157">
+        <v>21778</v>
+      </c>
+      <c r="R38" s="157">
+        <v>0</v>
+      </c>
+      <c r="S38" s="158">
         <v>616</v>
       </c>
-      <c r="T38" s="158">
+      <c r="T38" s="156">
         <v>30</v>
       </c>
-      <c r="U38" s="159">
-[...5 lines deleted...]
-      <c r="W38" s="159">
+      <c r="U38" s="157">
+        <v>0</v>
+      </c>
+      <c r="V38" s="157">
+        <v>0</v>
+      </c>
+      <c r="W38" s="157">
         <v>30</v>
       </c>
-      <c r="X38" s="159">
-[...14 lines deleted...]
-      <c r="AC38" s="161">
+      <c r="X38" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y38" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="159">
         <v>30</v>
       </c>
-      <c r="AD38" s="158">
+      <c r="AD38" s="156">
         <v>108</v>
       </c>
-      <c r="AE38" s="162">
+      <c r="AE38" s="160">
         <v>2</v>
       </c>
     </row>
-    <row r="39" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="154" t="s">
+    <row r="39" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="152" t="s">
         <v>49</v>
       </c>
-      <c r="B39" s="155">
+      <c r="B39" s="153">
         <v>23</v>
       </c>
-      <c r="C39" s="156">
+      <c r="C39" s="154">
         <v>5129</v>
       </c>
-      <c r="D39" s="157">
+      <c r="D39" s="155">
         <v>5129</v>
       </c>
-      <c r="E39" s="158">
+      <c r="E39" s="156">
         <v>5129</v>
       </c>
-      <c r="F39" s="159">
-[...11 lines deleted...]
-      <c r="J39" s="159">
+      <c r="F39" s="157">
+        <v>0</v>
+      </c>
+      <c r="G39" s="157">
+        <v>0</v>
+      </c>
+      <c r="H39" s="157">
+        <v>0</v>
+      </c>
+      <c r="I39" s="157">
+        <v>0</v>
+      </c>
+      <c r="J39" s="157">
         <v>5129</v>
       </c>
-      <c r="K39" s="159">
-[...14 lines deleted...]
-      <c r="P39" s="159">
+      <c r="K39" s="157">
+        <v>0</v>
+      </c>
+      <c r="L39" s="157">
+        <v>0</v>
+      </c>
+      <c r="M39" s="157">
+        <v>0</v>
+      </c>
+      <c r="N39" s="157">
+        <v>0</v>
+      </c>
+      <c r="O39" s="157">
+        <v>0</v>
+      </c>
+      <c r="P39" s="157">
         <v>5129</v>
       </c>
-      <c r="Q39" s="159">
+      <c r="Q39" s="157">
         <v>5129</v>
       </c>
-      <c r="R39" s="159">
-[...43 lines deleted...]
-      <c r="A40" s="163" t="s">
+      <c r="R39" s="157">
+        <v>0</v>
+      </c>
+      <c r="S39" s="158">
+        <v>0</v>
+      </c>
+      <c r="T39" s="156">
+        <v>0</v>
+      </c>
+      <c r="U39" s="157">
+        <v>0</v>
+      </c>
+      <c r="V39" s="157">
+        <v>0</v>
+      </c>
+      <c r="W39" s="157">
+        <v>0</v>
+      </c>
+      <c r="X39" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD39" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE39" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="161" t="s">
         <v>50</v>
       </c>
-      <c r="B40" s="155">
+      <c r="B40" s="153">
         <v>24</v>
       </c>
-      <c r="C40" s="156">
+      <c r="C40" s="154">
         <v>175751</v>
       </c>
-      <c r="D40" s="157">
+      <c r="D40" s="155">
         <v>175751</v>
       </c>
-      <c r="E40" s="158">
+      <c r="E40" s="156">
         <v>175751</v>
       </c>
-      <c r="F40" s="159">
-[...2 lines deleted...]
-      <c r="G40" s="159">
+      <c r="F40" s="157">
+        <v>0</v>
+      </c>
+      <c r="G40" s="157">
         <v>141</v>
       </c>
-      <c r="H40" s="159">
-[...2 lines deleted...]
-      <c r="I40" s="159">
+      <c r="H40" s="157">
+        <v>0</v>
+      </c>
+      <c r="I40" s="157">
         <v>141</v>
       </c>
-      <c r="J40" s="159">
+      <c r="J40" s="157">
         <v>175610</v>
       </c>
-      <c r="K40" s="159">
-[...14 lines deleted...]
-      <c r="P40" s="159">
+      <c r="K40" s="157">
+        <v>0</v>
+      </c>
+      <c r="L40" s="157">
+        <v>0</v>
+      </c>
+      <c r="M40" s="157">
+        <v>0</v>
+      </c>
+      <c r="N40" s="157">
+        <v>0</v>
+      </c>
+      <c r="O40" s="157">
+        <v>0</v>
+      </c>
+      <c r="P40" s="157">
         <v>175610</v>
       </c>
-      <c r="Q40" s="159">
+      <c r="Q40" s="157">
         <v>140761</v>
       </c>
-      <c r="R40" s="159">
+      <c r="R40" s="157">
         <v>26</v>
       </c>
-      <c r="S40" s="160">
+      <c r="S40" s="158">
         <v>34823</v>
       </c>
-      <c r="T40" s="158">
-[...37 lines deleted...]
-      <c r="A41" s="154" t="s">
+      <c r="T40" s="156">
+        <v>0</v>
+      </c>
+      <c r="U40" s="157">
+        <v>0</v>
+      </c>
+      <c r="V40" s="157">
+        <v>0</v>
+      </c>
+      <c r="W40" s="157">
+        <v>0</v>
+      </c>
+      <c r="X40" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y40" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE40" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="152" t="s">
         <v>51</v>
       </c>
-      <c r="B41" s="155">
+      <c r="B41" s="153">
         <v>25</v>
       </c>
-      <c r="C41" s="156">
-[...11 lines deleted...]
-      <c r="G41" s="159">
+      <c r="C41" s="154">
+        <v>2213734</v>
+      </c>
+      <c r="D41" s="155">
+        <v>2002342</v>
+      </c>
+      <c r="E41" s="156">
+        <v>1888642</v>
+      </c>
+      <c r="F41" s="157">
+        <v>0</v>
+      </c>
+      <c r="G41" s="157">
         <v>3213</v>
       </c>
-      <c r="H41" s="159">
-[...2 lines deleted...]
-      <c r="I41" s="159">
+      <c r="H41" s="157">
+        <v>0</v>
+      </c>
+      <c r="I41" s="157">
         <v>3213</v>
       </c>
-      <c r="J41" s="159">
-[...17 lines deleted...]
-      <c r="P41" s="159">
+      <c r="J41" s="157">
+        <v>1885429</v>
+      </c>
+      <c r="K41" s="157">
+        <v>0</v>
+      </c>
+      <c r="L41" s="157">
+        <v>0</v>
+      </c>
+      <c r="M41" s="157">
+        <v>0</v>
+      </c>
+      <c r="N41" s="157">
+        <v>0</v>
+      </c>
+      <c r="O41" s="157">
+        <v>1882660</v>
+      </c>
+      <c r="P41" s="157">
         <v>2769</v>
       </c>
-      <c r="Q41" s="159">
+      <c r="Q41" s="157">
         <v>2</v>
       </c>
-      <c r="R41" s="159">
+      <c r="R41" s="157">
         <v>732</v>
       </c>
-      <c r="S41" s="160">
+      <c r="S41" s="158">
         <v>2035</v>
       </c>
-      <c r="T41" s="158">
+      <c r="T41" s="156">
         <v>113700</v>
       </c>
-      <c r="U41" s="159">
-[...5 lines deleted...]
-      <c r="W41" s="159">
+      <c r="U41" s="157">
+        <v>0</v>
+      </c>
+      <c r="V41" s="157">
+        <v>0</v>
+      </c>
+      <c r="W41" s="157">
         <v>113700</v>
       </c>
-      <c r="X41" s="159">
-[...11 lines deleted...]
-      <c r="AB41" s="159">
+      <c r="X41" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="157">
         <v>113700</v>
       </c>
-      <c r="AC41" s="161">
-[...10 lines deleted...]
-      <c r="A42" s="154" t="s">
+      <c r="AC41" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="156">
+        <v>211392</v>
+      </c>
+      <c r="AE41" s="160">
+        <v>211392</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="152" t="s">
         <v>52</v>
       </c>
-      <c r="B42" s="155">
+      <c r="B42" s="153">
         <v>26</v>
       </c>
-      <c r="C42" s="156">
-[...11 lines deleted...]
-      <c r="G42" s="109">
+      <c r="C42" s="154">
+        <v>927876</v>
+      </c>
+      <c r="D42" s="155">
+        <v>770369</v>
+      </c>
+      <c r="E42" s="156">
+        <v>758369</v>
+      </c>
+      <c r="F42" s="107">
+        <v>0</v>
+      </c>
+      <c r="G42" s="107">
         <v>12229</v>
       </c>
-      <c r="H42" s="109">
+      <c r="H42" s="107">
         <v>10000</v>
       </c>
-      <c r="I42" s="109">
+      <c r="I42" s="107">
         <v>2229</v>
       </c>
-      <c r="J42" s="109">
-[...5 lines deleted...]
-      <c r="L42" s="109">
+      <c r="J42" s="107">
+        <v>746140</v>
+      </c>
+      <c r="K42" s="107">
+        <v>0</v>
+      </c>
+      <c r="L42" s="107">
         <v>168950</v>
       </c>
-      <c r="M42" s="109">
+      <c r="M42" s="107">
         <v>19</v>
       </c>
-      <c r="N42" s="109">
-[...5 lines deleted...]
-      <c r="P42" s="109">
+      <c r="N42" s="107">
+        <v>0</v>
+      </c>
+      <c r="O42" s="107">
+        <v>544740</v>
+      </c>
+      <c r="P42" s="107">
         <v>32430</v>
       </c>
-      <c r="Q42" s="109">
+      <c r="Q42" s="107">
         <v>569</v>
       </c>
-      <c r="R42" s="109">
+      <c r="R42" s="107">
         <v>31647</v>
       </c>
-      <c r="S42" s="174">
+      <c r="S42" s="172">
         <v>215</v>
       </c>
-      <c r="T42" s="108">
+      <c r="T42" s="106">
         <v>12000</v>
       </c>
-      <c r="U42" s="109">
-[...5 lines deleted...]
-      <c r="W42" s="109">
+      <c r="U42" s="107">
+        <v>0</v>
+      </c>
+      <c r="V42" s="107">
+        <v>0</v>
+      </c>
+      <c r="W42" s="107">
         <v>12000</v>
       </c>
-      <c r="X42" s="109">
-[...11 lines deleted...]
-      <c r="AB42" s="109">
+      <c r="X42" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="107">
         <v>12000</v>
       </c>
-      <c r="AC42" s="111">
-[...10 lines deleted...]
-      <c r="A43" s="154" t="s">
+      <c r="AC42" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="106">
+        <v>157507</v>
+      </c>
+      <c r="AE42" s="173">
+        <v>152665</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B43" s="155">
+      <c r="B43" s="153">
         <v>27</v>
       </c>
-      <c r="C43" s="156">
-[...88 lines deleted...]
-      <c r="A44" s="154" t="s">
+      <c r="C43" s="154">
+        <v>0</v>
+      </c>
+      <c r="D43" s="155">
+        <v>0</v>
+      </c>
+      <c r="E43" s="156">
+        <v>0</v>
+      </c>
+      <c r="F43" s="107">
+        <v>0</v>
+      </c>
+      <c r="G43" s="107">
+        <v>0</v>
+      </c>
+      <c r="H43" s="107">
+        <v>0</v>
+      </c>
+      <c r="I43" s="107">
+        <v>0</v>
+      </c>
+      <c r="J43" s="107">
+        <v>0</v>
+      </c>
+      <c r="K43" s="107">
+        <v>0</v>
+      </c>
+      <c r="L43" s="107">
+        <v>0</v>
+      </c>
+      <c r="M43" s="107">
+        <v>0</v>
+      </c>
+      <c r="N43" s="107">
+        <v>0</v>
+      </c>
+      <c r="O43" s="107">
+        <v>0</v>
+      </c>
+      <c r="P43" s="107">
+        <v>0</v>
+      </c>
+      <c r="Q43" s="107">
+        <v>0</v>
+      </c>
+      <c r="R43" s="107">
+        <v>0</v>
+      </c>
+      <c r="S43" s="172">
+        <v>0</v>
+      </c>
+      <c r="T43" s="106">
+        <v>0</v>
+      </c>
+      <c r="U43" s="107">
+        <v>0</v>
+      </c>
+      <c r="V43" s="107">
+        <v>0</v>
+      </c>
+      <c r="W43" s="107">
+        <v>0</v>
+      </c>
+      <c r="X43" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y43" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z43" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA43" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="106">
+        <v>0</v>
+      </c>
+      <c r="AE43" s="173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B44" s="155">
+      <c r="B44" s="153">
         <v>28</v>
       </c>
-      <c r="C44" s="156">
+      <c r="C44" s="154">
         <v>1817</v>
       </c>
-      <c r="D44" s="157">
+      <c r="D44" s="155">
         <v>1817</v>
       </c>
-      <c r="E44" s="158">
-[...42 lines deleted...]
-      <c r="T44" s="108">
+      <c r="E44" s="156">
+        <v>0</v>
+      </c>
+      <c r="F44" s="107">
+        <v>0</v>
+      </c>
+      <c r="G44" s="107">
+        <v>0</v>
+      </c>
+      <c r="H44" s="107">
+        <v>0</v>
+      </c>
+      <c r="I44" s="107">
+        <v>0</v>
+      </c>
+      <c r="J44" s="107">
+        <v>0</v>
+      </c>
+      <c r="K44" s="107">
+        <v>0</v>
+      </c>
+      <c r="L44" s="107">
+        <v>0</v>
+      </c>
+      <c r="M44" s="107">
+        <v>0</v>
+      </c>
+      <c r="N44" s="107">
+        <v>0</v>
+      </c>
+      <c r="O44" s="107">
+        <v>0</v>
+      </c>
+      <c r="P44" s="107">
+        <v>0</v>
+      </c>
+      <c r="Q44" s="107"/>
+      <c r="R44" s="107">
+        <v>0</v>
+      </c>
+      <c r="S44" s="172">
+        <v>0</v>
+      </c>
+      <c r="T44" s="106">
         <v>1817</v>
       </c>
-      <c r="U44" s="109">
+      <c r="U44" s="107">
         <v>1817</v>
       </c>
-      <c r="V44" s="109">
-[...31 lines deleted...]
-      <c r="A45" s="154" t="s">
+      <c r="V44" s="107">
+        <v>0</v>
+      </c>
+      <c r="W44" s="107">
+        <v>0</v>
+      </c>
+      <c r="X44" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y44" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z44" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA44" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB44" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="106">
+        <v>0</v>
+      </c>
+      <c r="AE44" s="173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B45" s="155">
+      <c r="B45" s="153">
         <v>29</v>
       </c>
-      <c r="C45" s="156">
+      <c r="C45" s="154">
         <v>493000</v>
       </c>
-      <c r="D45" s="157">
-[...41 lines deleted...]
-      <c r="AD45" s="158">
+      <c r="D45" s="155">
+        <v>0</v>
+      </c>
+      <c r="E45" s="156">
+        <v>0</v>
+      </c>
+      <c r="F45" s="157">
+        <v>0</v>
+      </c>
+      <c r="G45" s="157"/>
+      <c r="H45" s="157"/>
+      <c r="I45" s="157"/>
+      <c r="J45" s="157"/>
+      <c r="K45" s="157"/>
+      <c r="L45" s="157"/>
+      <c r="M45" s="157"/>
+      <c r="N45" s="157"/>
+      <c r="O45" s="157"/>
+      <c r="P45" s="157"/>
+      <c r="Q45" s="157"/>
+      <c r="R45" s="157"/>
+      <c r="S45" s="158"/>
+      <c r="T45" s="156">
+        <v>0</v>
+      </c>
+      <c r="U45" s="157">
+        <v>0</v>
+      </c>
+      <c r="V45" s="157">
+        <v>0</v>
+      </c>
+      <c r="W45" s="157">
+        <v>0</v>
+      </c>
+      <c r="X45" s="157"/>
+      <c r="Y45" s="157"/>
+      <c r="Z45" s="157"/>
+      <c r="AA45" s="157"/>
+      <c r="AB45" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="159"/>
+      <c r="AD45" s="156">
         <v>493000</v>
       </c>
-      <c r="AE45" s="162">
+      <c r="AE45" s="160">
         <v>493000</v>
       </c>
     </row>
-    <row r="46" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="154" t="s">
+    <row r="46" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="B46" s="155">
+      <c r="B46" s="153">
         <v>30</v>
       </c>
-      <c r="C46" s="156">
-[...86 lines deleted...]
-      <c r="A47" s="176" t="s">
+      <c r="C46" s="154">
+        <v>0</v>
+      </c>
+      <c r="D46" s="155">
+        <v>0</v>
+      </c>
+      <c r="E46" s="156">
+        <v>0</v>
+      </c>
+      <c r="F46" s="157">
+        <v>0</v>
+      </c>
+      <c r="G46" s="157">
+        <v>0</v>
+      </c>
+      <c r="H46" s="157">
+        <v>0</v>
+      </c>
+      <c r="I46" s="157">
+        <v>0</v>
+      </c>
+      <c r="J46" s="157">
+        <v>0</v>
+      </c>
+      <c r="K46" s="157">
+        <v>0</v>
+      </c>
+      <c r="L46" s="157">
+        <v>0</v>
+      </c>
+      <c r="M46" s="157">
+        <v>0</v>
+      </c>
+      <c r="N46" s="157">
+        <v>0</v>
+      </c>
+      <c r="O46" s="157">
+        <v>0</v>
+      </c>
+      <c r="P46" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q46" s="157"/>
+      <c r="R46" s="157">
+        <v>0</v>
+      </c>
+      <c r="S46" s="158">
+        <v>0</v>
+      </c>
+      <c r="T46" s="156">
+        <v>0</v>
+      </c>
+      <c r="U46" s="157">
+        <v>0</v>
+      </c>
+      <c r="V46" s="157">
+        <v>0</v>
+      </c>
+      <c r="W46" s="157">
+        <v>0</v>
+      </c>
+      <c r="X46" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y46" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z46" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA46" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB46" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC46" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD46" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE46" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="174" t="s">
         <v>95</v>
       </c>
-      <c r="B47" s="155">
+      <c r="B47" s="153">
         <v>31</v>
       </c>
-      <c r="C47" s="156"/>
-[...20 lines deleted...]
-      <c r="R47" s="159">
+      <c r="C47" s="154"/>
+      <c r="D47" s="155"/>
+      <c r="E47" s="156"/>
+      <c r="F47" s="157"/>
+      <c r="G47" s="157"/>
+      <c r="H47" s="157"/>
+      <c r="I47" s="157"/>
+      <c r="J47" s="157"/>
+      <c r="K47" s="157"/>
+      <c r="L47" s="157"/>
+      <c r="M47" s="157"/>
+      <c r="N47" s="157"/>
+      <c r="O47" s="157">
+        <v>604630</v>
+      </c>
+      <c r="P47" s="157">
+        <v>71738</v>
+      </c>
+      <c r="Q47" s="157">
+        <v>57852</v>
+      </c>
+      <c r="R47" s="157">
         <v>13506</v>
       </c>
-      <c r="S47" s="160">
+      <c r="S47" s="158">
         <v>380</v>
       </c>
-      <c r="T47" s="158"/>
-[...17 lines deleted...]
-      <c r="A48" s="154" t="s">
+      <c r="T47" s="156"/>
+      <c r="U47" s="157"/>
+      <c r="V47" s="157"/>
+      <c r="W47" s="157"/>
+      <c r="X47" s="157"/>
+      <c r="Y47" s="157"/>
+      <c r="Z47" s="157"/>
+      <c r="AA47" s="157"/>
+      <c r="AB47" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC47" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD47" s="156"/>
+      <c r="AE47" s="160"/>
+    </row>
+    <row r="48" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B48" s="155">
+      <c r="B48" s="153">
         <v>32</v>
       </c>
-      <c r="C48" s="156"/>
-[...20 lines deleted...]
-      <c r="R48" s="159">
+      <c r="C48" s="154"/>
+      <c r="D48" s="155"/>
+      <c r="E48" s="156"/>
+      <c r="F48" s="157"/>
+      <c r="G48" s="157"/>
+      <c r="H48" s="157"/>
+      <c r="I48" s="157"/>
+      <c r="J48" s="157"/>
+      <c r="K48" s="157"/>
+      <c r="L48" s="157"/>
+      <c r="M48" s="157"/>
+      <c r="N48" s="157"/>
+      <c r="O48" s="157">
+        <v>157428</v>
+      </c>
+      <c r="P48" s="157">
+        <v>7056</v>
+      </c>
+      <c r="Q48" s="157">
+        <v>1035</v>
+      </c>
+      <c r="R48" s="157">
         <v>6020</v>
       </c>
-      <c r="S48" s="160">
-[...20 lines deleted...]
-      <c r="A49" s="154" t="s">
+      <c r="S48" s="158">
+        <v>0</v>
+      </c>
+      <c r="T48" s="156"/>
+      <c r="U48" s="157"/>
+      <c r="V48" s="157"/>
+      <c r="W48" s="157"/>
+      <c r="X48" s="157"/>
+      <c r="Y48" s="157"/>
+      <c r="Z48" s="157"/>
+      <c r="AA48" s="157"/>
+      <c r="AB48" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC48" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD48" s="156"/>
+      <c r="AE48" s="160"/>
+    </row>
+    <row r="49" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B49" s="155">
+      <c r="B49" s="153">
         <v>33</v>
       </c>
-      <c r="C49" s="156"/>
-[...17 lines deleted...]
-      <c r="Q49" s="159">
+      <c r="C49" s="154"/>
+      <c r="D49" s="155"/>
+      <c r="E49" s="156"/>
+      <c r="F49" s="157"/>
+      <c r="G49" s="157"/>
+      <c r="H49" s="157"/>
+      <c r="I49" s="157"/>
+      <c r="J49" s="157"/>
+      <c r="K49" s="157"/>
+      <c r="L49" s="157"/>
+      <c r="M49" s="157"/>
+      <c r="N49" s="157"/>
+      <c r="O49" s="157">
+        <v>38892</v>
+      </c>
+      <c r="P49" s="157">
+        <v>4931</v>
+      </c>
+      <c r="Q49" s="157">
         <v>508</v>
       </c>
-      <c r="R49" s="159">
+      <c r="R49" s="157">
         <v>4361</v>
       </c>
-      <c r="S49" s="160">
+      <c r="S49" s="158">
         <v>63</v>
       </c>
-      <c r="T49" s="158"/>
-[...17 lines deleted...]
-      <c r="A50" s="154" t="s">
+      <c r="T49" s="156"/>
+      <c r="U49" s="157"/>
+      <c r="V49" s="157"/>
+      <c r="W49" s="157"/>
+      <c r="X49" s="157"/>
+      <c r="Y49" s="157"/>
+      <c r="Z49" s="157"/>
+      <c r="AA49" s="157"/>
+      <c r="AB49" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC49" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD49" s="156"/>
+      <c r="AE49" s="160"/>
+    </row>
+    <row r="50" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="155">
+      <c r="B50" s="153">
         <v>34</v>
       </c>
-      <c r="C50" s="156"/>
-[...14 lines deleted...]
-      <c r="P50" s="159">
+      <c r="C50" s="154"/>
+      <c r="D50" s="155"/>
+      <c r="E50" s="156"/>
+      <c r="F50" s="157"/>
+      <c r="G50" s="157"/>
+      <c r="H50" s="157"/>
+      <c r="I50" s="157"/>
+      <c r="J50" s="157"/>
+      <c r="K50" s="157"/>
+      <c r="L50" s="157"/>
+      <c r="M50" s="157"/>
+      <c r="N50" s="157"/>
+      <c r="O50" s="157">
+        <v>212953</v>
+      </c>
+      <c r="P50" s="157">
         <v>1735</v>
       </c>
-      <c r="Q50" s="159">
+      <c r="Q50" s="157">
         <v>1157</v>
       </c>
-      <c r="R50" s="159">
+      <c r="R50" s="157">
         <v>275</v>
       </c>
-      <c r="S50" s="160">
+      <c r="S50" s="158">
         <v>303</v>
       </c>
-      <c r="T50" s="158"/>
-[...17 lines deleted...]
-      <c r="A51" s="154" t="s">
+      <c r="T50" s="156"/>
+      <c r="U50" s="157"/>
+      <c r="V50" s="157"/>
+      <c r="W50" s="157"/>
+      <c r="X50" s="157"/>
+      <c r="Y50" s="157"/>
+      <c r="Z50" s="157"/>
+      <c r="AA50" s="157"/>
+      <c r="AB50" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC50" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD50" s="156"/>
+      <c r="AE50" s="160"/>
+    </row>
+    <row r="51" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="152" t="s">
         <v>59</v>
       </c>
-      <c r="B51" s="155">
+      <c r="B51" s="153">
         <v>35</v>
       </c>
-      <c r="C51" s="156"/>
-[...12 lines deleted...]
-      <c r="P51" s="159">
+      <c r="C51" s="154"/>
+      <c r="D51" s="155"/>
+      <c r="E51" s="156"/>
+      <c r="F51" s="157"/>
+      <c r="G51" s="157"/>
+      <c r="H51" s="157"/>
+      <c r="I51" s="157"/>
+      <c r="J51" s="157"/>
+      <c r="K51" s="157"/>
+      <c r="L51" s="157"/>
+      <c r="M51" s="157"/>
+      <c r="N51" s="157"/>
+      <c r="O51" s="157"/>
+      <c r="P51" s="157">
         <v>54316</v>
       </c>
-      <c r="Q51" s="159">
+      <c r="Q51" s="157">
         <v>54316</v>
       </c>
-      <c r="R51" s="159"/>
-[...17 lines deleted...]
-      <c r="A52" s="154" t="s">
+      <c r="R51" s="157"/>
+      <c r="S51" s="158"/>
+      <c r="T51" s="156"/>
+      <c r="U51" s="157"/>
+      <c r="V51" s="157"/>
+      <c r="W51" s="157"/>
+      <c r="X51" s="157"/>
+      <c r="Y51" s="157"/>
+      <c r="Z51" s="157"/>
+      <c r="AA51" s="157"/>
+      <c r="AB51" s="157"/>
+      <c r="AC51" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD51" s="156"/>
+      <c r="AE51" s="160"/>
+    </row>
+    <row r="52" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="152" t="s">
         <v>48</v>
       </c>
-      <c r="B52" s="155">
+      <c r="B52" s="153">
         <v>36</v>
       </c>
-      <c r="C52" s="156"/>
-[...11 lines deleted...]
-      <c r="O52" s="159">
+      <c r="C52" s="154"/>
+      <c r="D52" s="155"/>
+      <c r="E52" s="156"/>
+      <c r="F52" s="157"/>
+      <c r="G52" s="157"/>
+      <c r="H52" s="157"/>
+      <c r="I52" s="157"/>
+      <c r="J52" s="157"/>
+      <c r="K52" s="157"/>
+      <c r="L52" s="157"/>
+      <c r="M52" s="157"/>
+      <c r="N52" s="157"/>
+      <c r="O52" s="157">
         <v>5539</v>
       </c>
-      <c r="P52" s="159">
+      <c r="P52" s="157">
         <v>550</v>
       </c>
-      <c r="Q52" s="159">
+      <c r="Q52" s="157">
         <v>542</v>
       </c>
-      <c r="R52" s="159">
-[...2 lines deleted...]
-      <c r="S52" s="160">
+      <c r="R52" s="157">
+        <v>0</v>
+      </c>
+      <c r="S52" s="158">
         <v>7</v>
       </c>
-      <c r="T52" s="158"/>
-[...17 lines deleted...]
-      <c r="A53" s="154" t="s">
+      <c r="T52" s="156"/>
+      <c r="U52" s="157"/>
+      <c r="V52" s="157"/>
+      <c r="W52" s="157"/>
+      <c r="X52" s="157"/>
+      <c r="Y52" s="157"/>
+      <c r="Z52" s="157"/>
+      <c r="AA52" s="157"/>
+      <c r="AB52" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC52" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD52" s="156"/>
+      <c r="AE52" s="160"/>
+    </row>
+    <row r="53" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="152" t="s">
         <v>49</v>
       </c>
-      <c r="B53" s="155">
+      <c r="B53" s="153">
         <v>37</v>
       </c>
-      <c r="C53" s="156"/>
-[...14 lines deleted...]
-      <c r="P53" s="159">
+      <c r="C53" s="154"/>
+      <c r="D53" s="155"/>
+      <c r="E53" s="156"/>
+      <c r="F53" s="157"/>
+      <c r="G53" s="157"/>
+      <c r="H53" s="157"/>
+      <c r="I53" s="157"/>
+      <c r="J53" s="157"/>
+      <c r="K53" s="157"/>
+      <c r="L53" s="157"/>
+      <c r="M53" s="157"/>
+      <c r="N53" s="157"/>
+      <c r="O53" s="157">
+        <v>0</v>
+      </c>
+      <c r="P53" s="157">
         <v>1</v>
       </c>
-      <c r="Q53" s="159">
+      <c r="Q53" s="157">
         <v>1</v>
       </c>
-      <c r="R53" s="159">
-[...23 lines deleted...]
-      <c r="A54" s="154" t="s">
+      <c r="R53" s="157">
+        <v>0</v>
+      </c>
+      <c r="S53" s="158">
+        <v>0</v>
+      </c>
+      <c r="T53" s="156"/>
+      <c r="U53" s="157"/>
+      <c r="V53" s="157"/>
+      <c r="W53" s="157"/>
+      <c r="X53" s="157"/>
+      <c r="Y53" s="157"/>
+      <c r="Z53" s="157"/>
+      <c r="AA53" s="157"/>
+      <c r="AB53" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC53" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD53" s="156"/>
+      <c r="AE53" s="160"/>
+    </row>
+    <row r="54" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="152" t="s">
         <v>50</v>
       </c>
-      <c r="B54" s="155">
+      <c r="B54" s="153">
         <v>38</v>
       </c>
-      <c r="C54" s="156"/>
-[...44 lines deleted...]
-      <c r="A55" s="154" t="s">
+      <c r="C54" s="154"/>
+      <c r="D54" s="155"/>
+      <c r="E54" s="156"/>
+      <c r="F54" s="157"/>
+      <c r="G54" s="157"/>
+      <c r="H54" s="157"/>
+      <c r="I54" s="157"/>
+      <c r="J54" s="157"/>
+      <c r="K54" s="157"/>
+      <c r="L54" s="157"/>
+      <c r="M54" s="157"/>
+      <c r="N54" s="157"/>
+      <c r="O54" s="157">
+        <v>0</v>
+      </c>
+      <c r="P54" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q54" s="157">
+        <v>0</v>
+      </c>
+      <c r="R54" s="157">
+        <v>0</v>
+      </c>
+      <c r="S54" s="158">
+        <v>0</v>
+      </c>
+      <c r="T54" s="156"/>
+      <c r="U54" s="157"/>
+      <c r="V54" s="157"/>
+      <c r="W54" s="157"/>
+      <c r="X54" s="157"/>
+      <c r="Y54" s="157"/>
+      <c r="Z54" s="157"/>
+      <c r="AA54" s="157"/>
+      <c r="AB54" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC54" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD54" s="156"/>
+      <c r="AE54" s="160"/>
+    </row>
+    <row r="55" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="152" t="s">
         <v>51</v>
       </c>
-      <c r="B55" s="155">
+      <c r="B55" s="153">
         <v>39</v>
       </c>
-      <c r="C55" s="156"/>
-[...14 lines deleted...]
-      <c r="P55" s="159">
+      <c r="C55" s="154"/>
+      <c r="D55" s="155"/>
+      <c r="E55" s="156"/>
+      <c r="F55" s="157"/>
+      <c r="G55" s="157"/>
+      <c r="H55" s="157"/>
+      <c r="I55" s="157"/>
+      <c r="J55" s="157"/>
+      <c r="K55" s="157"/>
+      <c r="L55" s="157"/>
+      <c r="M55" s="157"/>
+      <c r="N55" s="157"/>
+      <c r="O55" s="157">
+        <v>151707</v>
+      </c>
+      <c r="P55" s="157">
         <v>91</v>
       </c>
-      <c r="Q55" s="159">
-[...2 lines deleted...]
-      <c r="R55" s="159">
+      <c r="Q55" s="157">
+        <v>0</v>
+      </c>
+      <c r="R55" s="157">
         <v>91</v>
       </c>
-      <c r="S55" s="160">
-[...20 lines deleted...]
-      <c r="A56" s="154" t="s">
+      <c r="S55" s="158">
+        <v>0</v>
+      </c>
+      <c r="T55" s="156"/>
+      <c r="U55" s="157"/>
+      <c r="V55" s="157"/>
+      <c r="W55" s="157"/>
+      <c r="X55" s="157"/>
+      <c r="Y55" s="157"/>
+      <c r="Z55" s="157"/>
+      <c r="AA55" s="157"/>
+      <c r="AB55" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC55" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD55" s="156"/>
+      <c r="AE55" s="160"/>
+    </row>
+    <row r="56" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="152" t="s">
         <v>52</v>
       </c>
-      <c r="B56" s="155">
+      <c r="B56" s="153">
         <v>40</v>
       </c>
-      <c r="C56" s="156"/>
-[...11 lines deleted...]
-      <c r="O56" s="159">
+      <c r="C56" s="154"/>
+      <c r="D56" s="155"/>
+      <c r="E56" s="156"/>
+      <c r="F56" s="157"/>
+      <c r="G56" s="157"/>
+      <c r="H56" s="157"/>
+      <c r="I56" s="157"/>
+      <c r="J56" s="157"/>
+      <c r="K56" s="157"/>
+      <c r="L56" s="157"/>
+      <c r="M56" s="157"/>
+      <c r="N56" s="157"/>
+      <c r="O56" s="157">
         <v>38111</v>
       </c>
-      <c r="P56" s="159">
+      <c r="P56" s="157">
         <v>3058</v>
       </c>
-      <c r="Q56" s="159">
+      <c r="Q56" s="157">
         <v>292</v>
       </c>
-      <c r="R56" s="159">
+      <c r="R56" s="157">
         <v>2759</v>
       </c>
-      <c r="S56" s="160">
+      <c r="S56" s="158">
         <v>7</v>
       </c>
-      <c r="T56" s="158"/>
-[...17 lines deleted...]
-      <c r="A57" s="154" t="s">
+      <c r="T56" s="156"/>
+      <c r="U56" s="157"/>
+      <c r="V56" s="157"/>
+      <c r="W56" s="157"/>
+      <c r="X56" s="157"/>
+      <c r="Y56" s="157"/>
+      <c r="Z56" s="157"/>
+      <c r="AA56" s="157"/>
+      <c r="AB56" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC56" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD56" s="156"/>
+      <c r="AE56" s="160"/>
+    </row>
+    <row r="57" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B57" s="155">
+      <c r="B57" s="153">
         <v>41</v>
       </c>
-      <c r="C57" s="156"/>
-[...44 lines deleted...]
-      <c r="A58" s="154" t="s">
+      <c r="C57" s="154"/>
+      <c r="D57" s="155"/>
+      <c r="E57" s="156"/>
+      <c r="F57" s="157"/>
+      <c r="G57" s="157"/>
+      <c r="H57" s="157"/>
+      <c r="I57" s="157"/>
+      <c r="J57" s="157"/>
+      <c r="K57" s="157"/>
+      <c r="L57" s="157"/>
+      <c r="M57" s="157"/>
+      <c r="N57" s="157"/>
+      <c r="O57" s="157">
+        <v>0</v>
+      </c>
+      <c r="P57" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q57" s="157">
+        <v>0</v>
+      </c>
+      <c r="R57" s="157">
+        <v>0</v>
+      </c>
+      <c r="S57" s="158">
+        <v>0</v>
+      </c>
+      <c r="T57" s="156"/>
+      <c r="U57" s="157"/>
+      <c r="V57" s="157"/>
+      <c r="W57" s="157"/>
+      <c r="X57" s="157"/>
+      <c r="Y57" s="157"/>
+      <c r="Z57" s="157"/>
+      <c r="AA57" s="157"/>
+      <c r="AB57" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC57" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD57" s="156"/>
+      <c r="AE57" s="160"/>
+    </row>
+    <row r="58" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B58" s="155">
+      <c r="B58" s="153">
         <v>42</v>
       </c>
-      <c r="C58" s="156"/>
-[...42 lines deleted...]
-      <c r="A59" s="154" t="s">
+      <c r="C58" s="154"/>
+      <c r="D58" s="155"/>
+      <c r="E58" s="156"/>
+      <c r="F58" s="157"/>
+      <c r="G58" s="157"/>
+      <c r="H58" s="157"/>
+      <c r="I58" s="157"/>
+      <c r="J58" s="157"/>
+      <c r="K58" s="157"/>
+      <c r="L58" s="157"/>
+      <c r="M58" s="157"/>
+      <c r="N58" s="157"/>
+      <c r="O58" s="157">
+        <v>0</v>
+      </c>
+      <c r="P58" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q58" s="157"/>
+      <c r="R58" s="157">
+        <v>0</v>
+      </c>
+      <c r="S58" s="158">
+        <v>0</v>
+      </c>
+      <c r="T58" s="156"/>
+      <c r="U58" s="157"/>
+      <c r="V58" s="157"/>
+      <c r="W58" s="157"/>
+      <c r="X58" s="157"/>
+      <c r="Y58" s="157"/>
+      <c r="Z58" s="157"/>
+      <c r="AA58" s="157"/>
+      <c r="AB58" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC58" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD58" s="156"/>
+      <c r="AE58" s="160"/>
+    </row>
+    <row r="59" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B59" s="155">
+      <c r="B59" s="153">
         <v>43</v>
       </c>
-      <c r="C59" s="156"/>
-[...32 lines deleted...]
-      <c r="A60" s="154" t="s">
+      <c r="C59" s="154"/>
+      <c r="D59" s="155"/>
+      <c r="E59" s="156"/>
+      <c r="F59" s="157"/>
+      <c r="G59" s="157"/>
+      <c r="H59" s="157"/>
+      <c r="I59" s="157"/>
+      <c r="J59" s="157"/>
+      <c r="K59" s="157"/>
+      <c r="L59" s="157"/>
+      <c r="M59" s="157"/>
+      <c r="N59" s="157"/>
+      <c r="O59" s="157"/>
+      <c r="P59" s="157"/>
+      <c r="Q59" s="157"/>
+      <c r="R59" s="157"/>
+      <c r="S59" s="158"/>
+      <c r="T59" s="156"/>
+      <c r="U59" s="157"/>
+      <c r="V59" s="157"/>
+      <c r="W59" s="157"/>
+      <c r="X59" s="157"/>
+      <c r="Y59" s="157"/>
+      <c r="Z59" s="157"/>
+      <c r="AA59" s="157"/>
+      <c r="AB59" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC59" s="159"/>
+      <c r="AD59" s="156"/>
+      <c r="AE59" s="160"/>
+    </row>
+    <row r="60" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="B60" s="155">
+      <c r="B60" s="153">
         <v>44</v>
       </c>
-      <c r="C60" s="156"/>
-[...42 lines deleted...]
-      <c r="A61" s="167" t="s">
+      <c r="C60" s="154"/>
+      <c r="D60" s="155"/>
+      <c r="E60" s="156"/>
+      <c r="F60" s="157"/>
+      <c r="G60" s="157"/>
+      <c r="H60" s="157"/>
+      <c r="I60" s="157"/>
+      <c r="J60" s="157"/>
+      <c r="K60" s="157"/>
+      <c r="L60" s="157"/>
+      <c r="M60" s="157"/>
+      <c r="N60" s="157"/>
+      <c r="O60" s="157">
+        <v>0</v>
+      </c>
+      <c r="P60" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q60" s="157"/>
+      <c r="R60" s="157">
+        <v>0</v>
+      </c>
+      <c r="S60" s="158">
+        <v>0</v>
+      </c>
+      <c r="T60" s="156"/>
+      <c r="U60" s="157"/>
+      <c r="V60" s="157"/>
+      <c r="W60" s="157"/>
+      <c r="X60" s="157"/>
+      <c r="Y60" s="157"/>
+      <c r="Z60" s="157"/>
+      <c r="AA60" s="157"/>
+      <c r="AB60" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC60" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD60" s="156"/>
+      <c r="AE60" s="160"/>
+    </row>
+    <row r="61" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="165" t="s">
         <v>60</v>
       </c>
-      <c r="B61" s="177">
+      <c r="B61" s="175">
         <v>45</v>
       </c>
-      <c r="C61" s="119">
-[...11 lines deleted...]
-      <c r="G61" s="117">
+      <c r="C61" s="117">
+        <v>73328204</v>
+      </c>
+      <c r="D61" s="176">
+        <v>72105138</v>
+      </c>
+      <c r="E61" s="114">
+        <v>71252625</v>
+      </c>
+      <c r="F61" s="115">
+        <v>0</v>
+      </c>
+      <c r="G61" s="115">
         <v>1690394</v>
       </c>
-      <c r="H61" s="117">
+      <c r="H61" s="115">
         <v>535553</v>
       </c>
-      <c r="I61" s="117">
+      <c r="I61" s="115">
         <v>1154842</v>
       </c>
-      <c r="J61" s="117">
-[...23 lines deleted...]
-      <c r="R61" s="117">
+      <c r="J61" s="115">
+        <v>69562230</v>
+      </c>
+      <c r="K61" s="115">
+        <v>0</v>
+      </c>
+      <c r="L61" s="115">
+        <v>825374</v>
+      </c>
+      <c r="M61" s="115">
+        <v>0</v>
+      </c>
+      <c r="N61" s="115">
+        <v>0</v>
+      </c>
+      <c r="O61" s="115">
+        <v>12023602</v>
+      </c>
+      <c r="P61" s="115">
+        <v>56713254</v>
+      </c>
+      <c r="Q61" s="115">
+        <v>55184262</v>
+      </c>
+      <c r="R61" s="115">
         <v>308942</v>
       </c>
-      <c r="S61" s="179">
-[...26 lines deleted...]
-      <c r="AB61" s="117">
+      <c r="S61" s="177">
+        <v>1220050</v>
+      </c>
+      <c r="T61" s="114">
+        <v>852513</v>
+      </c>
+      <c r="U61" s="115">
+        <v>19997</v>
+      </c>
+      <c r="V61" s="115">
+        <v>0</v>
+      </c>
+      <c r="W61" s="115">
+        <v>832515</v>
+      </c>
+      <c r="X61" s="115">
+        <v>0</v>
+      </c>
+      <c r="Y61" s="115">
+        <v>326157</v>
+      </c>
+      <c r="Z61" s="115">
+        <v>0</v>
+      </c>
+      <c r="AA61" s="115">
+        <v>0</v>
+      </c>
+      <c r="AB61" s="115">
         <v>468128</v>
       </c>
-      <c r="AC61" s="118">
+      <c r="AC61" s="116">
         <v>38230</v>
       </c>
-      <c r="AD61" s="116">
-[...7 lines deleted...]
-      <c r="A62" s="154" t="s">
+      <c r="AD61" s="114">
+        <v>1223067</v>
+      </c>
+      <c r="AE61" s="178">
+        <v>656791</v>
+      </c>
+    </row>
+    <row r="62" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B62" s="181">
+      <c r="B62" s="179">
         <v>46</v>
       </c>
-      <c r="C62" s="112">
-[...11 lines deleted...]
-      <c r="G62" s="109">
+      <c r="C62" s="110">
+        <v>953889</v>
+      </c>
+      <c r="D62" s="180">
+        <v>953106</v>
+      </c>
+      <c r="E62" s="106">
+        <v>953106</v>
+      </c>
+      <c r="F62" s="107">
+        <v>0</v>
+      </c>
+      <c r="G62" s="107">
         <v>25462</v>
       </c>
-      <c r="H62" s="109">
+      <c r="H62" s="107">
         <v>25462</v>
       </c>
-      <c r="I62" s="109">
-[...8 lines deleted...]
-      <c r="L62" s="109">
+      <c r="I62" s="107">
+        <v>0</v>
+      </c>
+      <c r="J62" s="107">
+        <v>927644</v>
+      </c>
+      <c r="K62" s="107">
+        <v>0</v>
+      </c>
+      <c r="L62" s="107">
         <v>624378</v>
       </c>
-      <c r="M62" s="109">
-[...14 lines deleted...]
-      <c r="R62" s="109">
+      <c r="M62" s="107">
+        <v>0</v>
+      </c>
+      <c r="N62" s="107">
+        <v>0</v>
+      </c>
+      <c r="O62" s="107">
+        <v>300870</v>
+      </c>
+      <c r="P62" s="107">
+        <v>2395</v>
+      </c>
+      <c r="Q62" s="107">
+        <v>968</v>
+      </c>
+      <c r="R62" s="107">
         <v>1327</v>
       </c>
-      <c r="S62" s="174">
+      <c r="S62" s="172">
         <v>100</v>
       </c>
-      <c r="T62" s="108">
-[...29 lines deleted...]
-      <c r="AD62" s="108">
+      <c r="T62" s="106">
+        <v>0</v>
+      </c>
+      <c r="U62" s="107">
+        <v>0</v>
+      </c>
+      <c r="V62" s="107">
+        <v>0</v>
+      </c>
+      <c r="W62" s="107">
+        <v>0</v>
+      </c>
+      <c r="X62" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y62" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z62" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA62" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB62" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC62" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD62" s="106">
         <v>784</v>
       </c>
-      <c r="AE62" s="175">
+      <c r="AE62" s="173">
         <v>784</v>
       </c>
     </row>
-    <row r="63" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="154" t="s">
+    <row r="63" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B63" s="155">
+      <c r="B63" s="153">
         <v>47</v>
       </c>
-      <c r="C63" s="112">
-[...11 lines deleted...]
-      <c r="G63" s="109">
+      <c r="C63" s="110">
+        <v>494872</v>
+      </c>
+      <c r="D63" s="180">
+        <v>468600</v>
+      </c>
+      <c r="E63" s="106">
+        <v>468600</v>
+      </c>
+      <c r="F63" s="107">
+        <v>0</v>
+      </c>
+      <c r="G63" s="107">
         <v>29904</v>
       </c>
-      <c r="H63" s="109">
+      <c r="H63" s="107">
         <v>240</v>
       </c>
-      <c r="I63" s="109">
+      <c r="I63" s="107">
         <v>29664</v>
       </c>
-      <c r="J63" s="109">
-[...5 lines deleted...]
-      <c r="L63" s="109">
+      <c r="J63" s="107">
+        <v>438696</v>
+      </c>
+      <c r="K63" s="107">
+        <v>0</v>
+      </c>
+      <c r="L63" s="107">
         <v>582</v>
       </c>
-      <c r="M63" s="109">
-[...8 lines deleted...]
-      <c r="P63" s="109">
+      <c r="M63" s="107">
+        <v>0</v>
+      </c>
+      <c r="N63" s="107">
+        <v>0</v>
+      </c>
+      <c r="O63" s="107">
+        <v>369174</v>
+      </c>
+      <c r="P63" s="107">
         <v>68940</v>
       </c>
-      <c r="Q63" s="109">
+      <c r="Q63" s="107">
         <v>85</v>
       </c>
-      <c r="R63" s="109">
+      <c r="R63" s="107">
         <v>68769</v>
       </c>
-      <c r="S63" s="174">
+      <c r="S63" s="172">
         <v>86</v>
       </c>
-      <c r="T63" s="108">
-[...37 lines deleted...]
-      <c r="A64" s="154" t="s">
+      <c r="T63" s="106">
+        <v>0</v>
+      </c>
+      <c r="U63" s="107">
+        <v>0</v>
+      </c>
+      <c r="V63" s="107">
+        <v>0</v>
+      </c>
+      <c r="W63" s="107">
+        <v>0</v>
+      </c>
+      <c r="X63" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y63" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z63" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA63" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB63" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC63" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD63" s="106">
+        <v>26272</v>
+      </c>
+      <c r="AE63" s="173">
+        <v>26272</v>
+      </c>
+    </row>
+    <row r="64" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="152" t="s">
         <v>61</v>
       </c>
-      <c r="B64" s="155">
+      <c r="B64" s="153">
         <v>48</v>
       </c>
-      <c r="C64" s="112">
-[...11 lines deleted...]
-      <c r="G64" s="109">
+      <c r="C64" s="110">
+        <v>10283460</v>
+      </c>
+      <c r="D64" s="180">
+        <v>9773743</v>
+      </c>
+      <c r="E64" s="106">
+        <v>9264953</v>
+      </c>
+      <c r="F64" s="107">
+        <v>0</v>
+      </c>
+      <c r="G64" s="107">
         <v>1321381</v>
       </c>
-      <c r="H64" s="109">
+      <c r="H64" s="107">
         <v>377900</v>
       </c>
-      <c r="I64" s="109">
+      <c r="I64" s="107">
         <v>943481</v>
       </c>
-      <c r="J64" s="109">
-[...23 lines deleted...]
-      <c r="R64" s="109">
+      <c r="J64" s="107">
+        <v>7943572</v>
+      </c>
+      <c r="K64" s="107">
+        <v>0</v>
+      </c>
+      <c r="L64" s="107">
+        <v>145835</v>
+      </c>
+      <c r="M64" s="107">
+        <v>0</v>
+      </c>
+      <c r="N64" s="107">
+        <v>0</v>
+      </c>
+      <c r="O64" s="107">
+        <v>7522035</v>
+      </c>
+      <c r="P64" s="107">
+        <v>275703</v>
+      </c>
+      <c r="Q64" s="107">
+        <v>2085</v>
+      </c>
+      <c r="R64" s="107">
         <v>95171</v>
       </c>
-      <c r="S64" s="174">
+      <c r="S64" s="172">
         <v>178447</v>
       </c>
-      <c r="T64" s="108">
-[...23 lines deleted...]
-      <c r="AB64" s="109">
+      <c r="T64" s="106">
+        <v>508789</v>
+      </c>
+      <c r="U64" s="107">
+        <v>0</v>
+      </c>
+      <c r="V64" s="107">
+        <v>0</v>
+      </c>
+      <c r="W64" s="107">
+        <v>508789</v>
+      </c>
+      <c r="X64" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y64" s="107">
+        <v>112976</v>
+      </c>
+      <c r="Z64" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA64" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB64" s="107">
         <v>395813</v>
       </c>
-      <c r="AC64" s="111">
-[...10 lines deleted...]
-      <c r="A65" s="154" t="s">
+      <c r="AC64" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD64" s="106">
+        <v>509717</v>
+      </c>
+      <c r="AE64" s="173">
+        <v>294142</v>
+      </c>
+    </row>
+    <row r="65" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="152" t="s">
         <v>62</v>
       </c>
-      <c r="B65" s="155">
+      <c r="B65" s="153">
         <v>49</v>
       </c>
-      <c r="C65" s="112">
+      <c r="C65" s="110">
         <v>5805734</v>
       </c>
-      <c r="D65" s="182">
+      <c r="D65" s="180">
         <v>5750778</v>
       </c>
-      <c r="E65" s="108">
+      <c r="E65" s="106">
         <v>5748931</v>
       </c>
-      <c r="F65" s="109"/>
-[...3 lines deleted...]
-      <c r="J65" s="109">
+      <c r="F65" s="107"/>
+      <c r="G65" s="107"/>
+      <c r="H65" s="107"/>
+      <c r="I65" s="107"/>
+      <c r="J65" s="107">
         <v>5748931</v>
       </c>
-      <c r="K65" s="109"/>
-[...4 lines deleted...]
-      <c r="P65" s="109">
+      <c r="K65" s="107"/>
+      <c r="L65" s="107"/>
+      <c r="M65" s="107"/>
+      <c r="N65" s="107"/>
+      <c r="O65" s="107"/>
+      <c r="P65" s="107">
         <v>5748931</v>
       </c>
-      <c r="Q65" s="109">
+      <c r="Q65" s="107">
         <v>5748931</v>
       </c>
-      <c r="R65" s="109"/>
-[...1 lines deleted...]
-      <c r="T65" s="108">
+      <c r="R65" s="107"/>
+      <c r="S65" s="172"/>
+      <c r="T65" s="106">
         <v>1846</v>
       </c>
-      <c r="U65" s="109"/>
-[...1 lines deleted...]
-      <c r="W65" s="109">
+      <c r="U65" s="107"/>
+      <c r="V65" s="107"/>
+      <c r="W65" s="107">
         <v>1846</v>
       </c>
-      <c r="X65" s="109"/>
-[...4 lines deleted...]
-      <c r="AC65" s="111">
+      <c r="X65" s="107"/>
+      <c r="Y65" s="107"/>
+      <c r="Z65" s="107"/>
+      <c r="AA65" s="107"/>
+      <c r="AB65" s="107"/>
+      <c r="AC65" s="109">
         <v>1846</v>
       </c>
-      <c r="AD65" s="108">
+      <c r="AD65" s="106">
         <v>54957</v>
       </c>
-      <c r="AE65" s="175">
+      <c r="AE65" s="173">
         <v>2724</v>
       </c>
     </row>
-    <row r="66" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="154" t="s">
+    <row r="66" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="152" t="s">
         <v>63</v>
       </c>
-      <c r="B66" s="155">
+      <c r="B66" s="153">
         <v>50</v>
       </c>
-      <c r="C66" s="112">
-[...11 lines deleted...]
-      <c r="G66" s="109">
+      <c r="C66" s="110">
+        <v>48280982</v>
+      </c>
+      <c r="D66" s="180">
+        <v>47953257</v>
+      </c>
+      <c r="E66" s="106">
+        <v>47917450</v>
+      </c>
+      <c r="F66" s="107">
+        <v>0</v>
+      </c>
+      <c r="G66" s="107">
         <v>8991</v>
       </c>
-      <c r="H66" s="109">
+      <c r="H66" s="107">
         <v>4080</v>
       </c>
-      <c r="I66" s="109">
+      <c r="I66" s="107">
         <v>4911</v>
       </c>
-      <c r="J66" s="109">
-[...5 lines deleted...]
-      <c r="L66" s="109">
+      <c r="J66" s="107">
+        <v>47908459</v>
+      </c>
+      <c r="K66" s="107">
+        <v>0</v>
+      </c>
+      <c r="L66" s="107">
         <v>220</v>
       </c>
-      <c r="M66" s="109">
-[...5 lines deleted...]
-      <c r="O66" s="109">
+      <c r="M66" s="107">
+        <v>0</v>
+      </c>
+      <c r="N66" s="107">
+        <v>0</v>
+      </c>
+      <c r="O66" s="107">
         <v>505588</v>
       </c>
-      <c r="P66" s="109">
-[...5 lines deleted...]
-      <c r="R66" s="109">
+      <c r="P66" s="107">
+        <v>47402652</v>
+      </c>
+      <c r="Q66" s="107">
+        <v>47317739</v>
+      </c>
+      <c r="R66" s="107">
         <v>13309</v>
       </c>
-      <c r="S66" s="174">
+      <c r="S66" s="172">
         <v>71604</v>
       </c>
-      <c r="T66" s="108">
+      <c r="T66" s="106">
         <v>35806</v>
       </c>
-      <c r="U66" s="109">
-[...5 lines deleted...]
-      <c r="W66" s="109">
+      <c r="U66" s="107">
+        <v>0</v>
+      </c>
+      <c r="V66" s="107">
+        <v>0</v>
+      </c>
+      <c r="W66" s="107">
         <v>35806</v>
       </c>
-      <c r="X66" s="109">
-[...14 lines deleted...]
-      <c r="AC66" s="111">
+      <c r="X66" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y66" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z66" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA66" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB66" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC66" s="109">
         <v>35806</v>
       </c>
-      <c r="AD66" s="108">
+      <c r="AD66" s="106">
         <v>327725</v>
       </c>
-      <c r="AE66" s="175">
+      <c r="AE66" s="173">
         <v>41816</v>
       </c>
     </row>
-    <row r="67" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="154" t="s">
+    <row r="67" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="152" t="s">
         <v>64</v>
       </c>
-      <c r="B67" s="155">
+      <c r="B67" s="153">
         <v>51</v>
       </c>
-      <c r="C67" s="112">
+      <c r="C67" s="110">
         <v>227023</v>
       </c>
-      <c r="D67" s="182">
+      <c r="D67" s="180">
         <v>227021</v>
       </c>
-      <c r="E67" s="108">
+      <c r="E67" s="106">
         <v>227014</v>
       </c>
-      <c r="F67" s="109">
-[...11 lines deleted...]
-      <c r="J67" s="109">
+      <c r="F67" s="107">
+        <v>0</v>
+      </c>
+      <c r="G67" s="107">
+        <v>0</v>
+      </c>
+      <c r="H67" s="107">
+        <v>0</v>
+      </c>
+      <c r="I67" s="107">
+        <v>0</v>
+      </c>
+      <c r="J67" s="107">
         <v>227014</v>
       </c>
-      <c r="K67" s="109">
-[...14 lines deleted...]
-      <c r="P67" s="109">
+      <c r="K67" s="107">
+        <v>0</v>
+      </c>
+      <c r="L67" s="107">
+        <v>0</v>
+      </c>
+      <c r="M67" s="107">
+        <v>0</v>
+      </c>
+      <c r="N67" s="107">
+        <v>0</v>
+      </c>
+      <c r="O67" s="107">
+        <v>0</v>
+      </c>
+      <c r="P67" s="107">
         <v>227014</v>
       </c>
-      <c r="Q67" s="109">
+      <c r="Q67" s="107">
         <v>176606</v>
       </c>
-      <c r="R67" s="109">
+      <c r="R67" s="107">
         <v>8</v>
       </c>
-      <c r="S67" s="174">
+      <c r="S67" s="172">
         <v>50400</v>
       </c>
-      <c r="T67" s="108">
+      <c r="T67" s="106">
         <v>7</v>
       </c>
-      <c r="U67" s="109">
-[...5 lines deleted...]
-      <c r="W67" s="109">
+      <c r="U67" s="107">
+        <v>0</v>
+      </c>
+      <c r="V67" s="107">
+        <v>0</v>
+      </c>
+      <c r="W67" s="107">
         <v>7</v>
       </c>
-      <c r="X67" s="109">
-[...14 lines deleted...]
-      <c r="AC67" s="111">
+      <c r="X67" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y67" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z67" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA67" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB67" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC67" s="109">
         <v>7</v>
       </c>
-      <c r="AD67" s="108">
+      <c r="AD67" s="106">
         <v>3</v>
       </c>
-      <c r="AE67" s="175">
-[...4 lines deleted...]
-      <c r="A68" s="163" t="s">
+      <c r="AE67" s="173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="161" t="s">
         <v>65</v>
       </c>
-      <c r="B68" s="155">
+      <c r="B68" s="153">
         <v>52</v>
       </c>
-      <c r="C68" s="112">
+      <c r="C68" s="110">
         <v>2067779</v>
       </c>
-      <c r="D68" s="182">
+      <c r="D68" s="180">
         <v>2067745</v>
       </c>
-      <c r="E68" s="108">
+      <c r="E68" s="106">
         <v>2067724</v>
       </c>
-      <c r="F68" s="109">
-[...11 lines deleted...]
-      <c r="J68" s="109">
+      <c r="F68" s="107">
+        <v>0</v>
+      </c>
+      <c r="G68" s="107">
+        <v>0</v>
+      </c>
+      <c r="H68" s="107">
+        <v>0</v>
+      </c>
+      <c r="I68" s="107">
+        <v>0</v>
+      </c>
+      <c r="J68" s="107">
         <v>2067724</v>
       </c>
-      <c r="K68" s="109">
-[...11 lines deleted...]
-      <c r="O68" s="109">
+      <c r="K68" s="107">
+        <v>0</v>
+      </c>
+      <c r="L68" s="107">
+        <v>0</v>
+      </c>
+      <c r="M68" s="107">
+        <v>0</v>
+      </c>
+      <c r="N68" s="107">
+        <v>0</v>
+      </c>
+      <c r="O68" s="107">
         <v>812</v>
       </c>
-      <c r="P68" s="109">
+      <c r="P68" s="107">
         <v>2066912</v>
       </c>
-      <c r="Q68" s="109">
+      <c r="Q68" s="107">
         <v>1779902</v>
       </c>
-      <c r="R68" s="109">
-[...2 lines deleted...]
-      <c r="S68" s="174">
+      <c r="R68" s="107">
+        <v>0</v>
+      </c>
+      <c r="S68" s="172">
         <v>287011</v>
       </c>
-      <c r="T68" s="108">
+      <c r="T68" s="106">
         <v>20</v>
       </c>
-      <c r="U68" s="109">
-[...5 lines deleted...]
-      <c r="W68" s="109">
+      <c r="U68" s="107">
+        <v>0</v>
+      </c>
+      <c r="V68" s="107">
+        <v>0</v>
+      </c>
+      <c r="W68" s="107">
         <v>20</v>
       </c>
-      <c r="X68" s="109">
-[...14 lines deleted...]
-      <c r="AC68" s="111">
+      <c r="X68" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y68" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z68" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA68" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB68" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC68" s="109">
         <v>20</v>
       </c>
-      <c r="AD68" s="108">
+      <c r="AD68" s="106">
         <v>34</v>
       </c>
-      <c r="AE68" s="175">
+      <c r="AE68" s="173">
         <v>34</v>
       </c>
     </row>
-    <row r="69" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="154" t="s">
+    <row r="69" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="152" t="s">
         <v>66</v>
       </c>
-      <c r="B69" s="155">
+      <c r="B69" s="153">
         <v>53</v>
       </c>
-      <c r="C69" s="112">
-[...11 lines deleted...]
-      <c r="G69" s="109">
+      <c r="C69" s="110">
+        <v>3258632</v>
+      </c>
+      <c r="D69" s="180">
+        <v>3179586</v>
+      </c>
+      <c r="E69" s="106">
+        <v>3057402</v>
+      </c>
+      <c r="F69" s="107">
+        <v>0</v>
+      </c>
+      <c r="G69" s="107">
         <v>115489</v>
       </c>
-      <c r="H69" s="109">
+      <c r="H69" s="107">
         <v>80828</v>
       </c>
-      <c r="I69" s="109">
+      <c r="I69" s="107">
         <v>34661</v>
       </c>
-      <c r="J69" s="109">
-[...5 lines deleted...]
-      <c r="L69" s="109">
+      <c r="J69" s="107">
+        <v>2941912</v>
+      </c>
+      <c r="K69" s="107">
+        <v>0</v>
+      </c>
+      <c r="L69" s="107">
         <v>38525</v>
       </c>
-      <c r="M69" s="109">
-[...8 lines deleted...]
-      <c r="P69" s="109">
+      <c r="M69" s="107">
+        <v>0</v>
+      </c>
+      <c r="N69" s="107">
+        <v>0</v>
+      </c>
+      <c r="O69" s="107">
+        <v>2259209</v>
+      </c>
+      <c r="P69" s="107">
         <v>644178</v>
       </c>
-      <c r="Q69" s="109">
+      <c r="Q69" s="107">
         <v>748</v>
       </c>
-      <c r="R69" s="109">
+      <c r="R69" s="107">
         <v>14411</v>
       </c>
-      <c r="S69" s="174">
+      <c r="S69" s="172">
         <v>629019</v>
       </c>
-      <c r="T69" s="108">
+      <c r="T69" s="106">
         <v>122184</v>
       </c>
-      <c r="U69" s="109">
-[...5 lines deleted...]
-      <c r="W69" s="109">
+      <c r="U69" s="107">
+        <v>0</v>
+      </c>
+      <c r="V69" s="107">
+        <v>0</v>
+      </c>
+      <c r="W69" s="107">
         <v>122184</v>
       </c>
-      <c r="X69" s="109">
-[...2 lines deleted...]
-      <c r="Y69" s="109">
+      <c r="X69" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y69" s="107">
         <v>55563</v>
       </c>
-      <c r="Z69" s="109">
-[...5 lines deleted...]
-      <c r="AB69" s="109">
+      <c r="Z69" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA69" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB69" s="107">
         <v>66500</v>
       </c>
-      <c r="AC69" s="111">
+      <c r="AC69" s="109">
         <v>120</v>
       </c>
-      <c r="AD69" s="108">
+      <c r="AD69" s="106">
         <v>79046</v>
       </c>
-      <c r="AE69" s="175">
+      <c r="AE69" s="173">
         <v>71466</v>
       </c>
     </row>
-    <row r="70" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="154" t="s">
+    <row r="70" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="152" t="s">
         <v>67</v>
       </c>
-      <c r="B70" s="155">
+      <c r="B70" s="153">
         <v>54</v>
       </c>
-      <c r="C70" s="112">
-[...11 lines deleted...]
-      <c r="G70" s="109">
+      <c r="C70" s="110">
+        <v>1729670</v>
+      </c>
+      <c r="D70" s="180">
+        <v>1625301</v>
+      </c>
+      <c r="E70" s="106">
+        <v>1461438</v>
+      </c>
+      <c r="F70" s="107">
+        <v>0</v>
+      </c>
+      <c r="G70" s="107">
         <v>189167</v>
       </c>
-      <c r="H70" s="109">
+      <c r="H70" s="107">
         <v>47043</v>
       </c>
-      <c r="I70" s="109">
+      <c r="I70" s="107">
         <v>142124</v>
       </c>
-      <c r="J70" s="109">
-[...5 lines deleted...]
-      <c r="L70" s="109">
+      <c r="J70" s="107">
+        <v>1272271</v>
+      </c>
+      <c r="K70" s="107">
+        <v>0</v>
+      </c>
+      <c r="L70" s="107">
         <v>15834</v>
       </c>
-      <c r="M70" s="109">
-[...14 lines deleted...]
-      <c r="R70" s="109">
+      <c r="M70" s="107">
+        <v>0</v>
+      </c>
+      <c r="N70" s="107">
+        <v>0</v>
+      </c>
+      <c r="O70" s="107">
+        <v>979908</v>
+      </c>
+      <c r="P70" s="107">
+        <v>276530</v>
+      </c>
+      <c r="Q70" s="107">
+        <v>157199</v>
+      </c>
+      <c r="R70" s="107">
         <v>115947</v>
       </c>
-      <c r="S70" s="174">
+      <c r="S70" s="172">
         <v>3384</v>
       </c>
-      <c r="T70" s="108">
+      <c r="T70" s="106">
         <v>163863</v>
       </c>
-      <c r="U70" s="109">
-[...20 lines deleted...]
-      <c r="AB70" s="109">
+      <c r="U70" s="107">
+        <v>0</v>
+      </c>
+      <c r="V70" s="107">
+        <v>0</v>
+      </c>
+      <c r="W70" s="107">
+        <v>163863</v>
+      </c>
+      <c r="X70" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y70" s="107">
+        <v>157617</v>
+      </c>
+      <c r="Z70" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA70" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB70" s="107">
         <v>5815</v>
       </c>
-      <c r="AC70" s="111">
+      <c r="AC70" s="109">
         <v>430</v>
       </c>
-      <c r="AD70" s="108">
+      <c r="AD70" s="106">
         <v>104369</v>
       </c>
-      <c r="AE70" s="175">
+      <c r="AE70" s="173">
         <v>104369</v>
       </c>
     </row>
-    <row r="71" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="154" t="s">
+    <row r="71" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B71" s="155">
+      <c r="B71" s="153">
         <v>55</v>
       </c>
-      <c r="C71" s="112">
-[...83 lines deleted...]
-      <c r="AE71" s="175">
+      <c r="C71" s="110">
+        <v>0</v>
+      </c>
+      <c r="D71" s="180">
+        <v>0</v>
+      </c>
+      <c r="E71" s="106">
+        <v>0</v>
+      </c>
+      <c r="F71" s="107">
+        <v>0</v>
+      </c>
+      <c r="G71" s="107">
+        <v>0</v>
+      </c>
+      <c r="H71" s="107">
+        <v>0</v>
+      </c>
+      <c r="I71" s="107">
+        <v>0</v>
+      </c>
+      <c r="J71" s="107">
+        <v>0</v>
+      </c>
+      <c r="K71" s="107">
+        <v>0</v>
+      </c>
+      <c r="L71" s="107">
+        <v>0</v>
+      </c>
+      <c r="M71" s="107">
+        <v>0</v>
+      </c>
+      <c r="N71" s="107">
+        <v>0</v>
+      </c>
+      <c r="O71" s="107">
+        <v>0</v>
+      </c>
+      <c r="P71" s="107">
+        <v>0</v>
+      </c>
+      <c r="Q71" s="107">
+        <v>0</v>
+      </c>
+      <c r="R71" s="107">
+        <v>0</v>
+      </c>
+      <c r="S71" s="172">
+        <v>0</v>
+      </c>
+      <c r="T71" s="106">
+        <v>0</v>
+      </c>
+      <c r="U71" s="107">
+        <v>0</v>
+      </c>
+      <c r="V71" s="107">
+        <v>0</v>
+      </c>
+      <c r="W71" s="107">
+        <v>0</v>
+      </c>
+      <c r="X71" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y71" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z71" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA71" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB71" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC71" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD71" s="106">
+        <v>0</v>
+      </c>
+      <c r="AE71" s="173">
         <v>115183</v>
       </c>
     </row>
-    <row r="72" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="154" t="s">
+    <row r="72" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B72" s="155">
+      <c r="B72" s="153">
         <v>56</v>
       </c>
-      <c r="C72" s="112">
-[...86 lines deleted...]
-      <c r="A73" s="154" t="s">
+      <c r="C72" s="110">
+        <v>0</v>
+      </c>
+      <c r="D72" s="180">
+        <v>0</v>
+      </c>
+      <c r="E72" s="106">
+        <v>0</v>
+      </c>
+      <c r="F72" s="107">
+        <v>0</v>
+      </c>
+      <c r="G72" s="107">
+        <v>0</v>
+      </c>
+      <c r="H72" s="107">
+        <v>0</v>
+      </c>
+      <c r="I72" s="107">
+        <v>0</v>
+      </c>
+      <c r="J72" s="107">
+        <v>0</v>
+      </c>
+      <c r="K72" s="107">
+        <v>0</v>
+      </c>
+      <c r="L72" s="107">
+        <v>0</v>
+      </c>
+      <c r="M72" s="107">
+        <v>0</v>
+      </c>
+      <c r="N72" s="107">
+        <v>0</v>
+      </c>
+      <c r="O72" s="107">
+        <v>0</v>
+      </c>
+      <c r="P72" s="107">
+        <v>0</v>
+      </c>
+      <c r="Q72" s="107"/>
+      <c r="R72" s="107">
+        <v>0</v>
+      </c>
+      <c r="S72" s="172">
+        <v>0</v>
+      </c>
+      <c r="T72" s="106">
+        <v>0</v>
+      </c>
+      <c r="U72" s="107">
+        <v>0</v>
+      </c>
+      <c r="V72" s="107">
+        <v>0</v>
+      </c>
+      <c r="W72" s="107">
+        <v>0</v>
+      </c>
+      <c r="X72" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y72" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z72" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA72" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB72" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC72" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD72" s="106">
+        <v>0</v>
+      </c>
+      <c r="AE72" s="173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B73" s="155">
+      <c r="B73" s="153">
         <v>57</v>
       </c>
-      <c r="C73" s="156">
+      <c r="C73" s="154">
         <v>115183</v>
       </c>
-      <c r="D73" s="157">
-[...41 lines deleted...]
-      <c r="AD73" s="158">
+      <c r="D73" s="155">
+        <v>0</v>
+      </c>
+      <c r="E73" s="156">
+        <v>0</v>
+      </c>
+      <c r="F73" s="157">
+        <v>0</v>
+      </c>
+      <c r="G73" s="157"/>
+      <c r="H73" s="157"/>
+      <c r="I73" s="157"/>
+      <c r="J73" s="157"/>
+      <c r="K73" s="157"/>
+      <c r="L73" s="157"/>
+      <c r="M73" s="157"/>
+      <c r="N73" s="157"/>
+      <c r="O73" s="157"/>
+      <c r="P73" s="157"/>
+      <c r="Q73" s="157"/>
+      <c r="R73" s="157"/>
+      <c r="S73" s="158"/>
+      <c r="T73" s="156">
+        <v>0</v>
+      </c>
+      <c r="U73" s="157">
+        <v>0</v>
+      </c>
+      <c r="V73" s="157">
+        <v>0</v>
+      </c>
+      <c r="W73" s="157">
+        <v>0</v>
+      </c>
+      <c r="X73" s="157"/>
+      <c r="Y73" s="157"/>
+      <c r="Z73" s="157"/>
+      <c r="AA73" s="157"/>
+      <c r="AB73" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC73" s="159"/>
+      <c r="AD73" s="156">
         <v>115183</v>
       </c>
-      <c r="AE73" s="162">
-[...4 lines deleted...]
-      <c r="A74" s="183" t="s">
+      <c r="AE73" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:31" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="B74" s="184">
+      <c r="B74" s="182">
         <v>58</v>
       </c>
-      <c r="C74" s="185">
+      <c r="C74" s="183">
         <v>110980</v>
       </c>
-      <c r="D74" s="186">
+      <c r="D74" s="184">
         <v>106004</v>
       </c>
-      <c r="E74" s="187">
+      <c r="E74" s="185">
         <v>86006</v>
       </c>
-      <c r="F74" s="188">
-[...11 lines deleted...]
-      <c r="J74" s="188">
+      <c r="F74" s="186">
+        <v>0</v>
+      </c>
+      <c r="G74" s="186">
+        <v>0</v>
+      </c>
+      <c r="H74" s="186">
+        <v>0</v>
+      </c>
+      <c r="I74" s="186">
+        <v>0</v>
+      </c>
+      <c r="J74" s="186">
         <v>86006</v>
       </c>
-      <c r="K74" s="188">
-[...11 lines deleted...]
-      <c r="O74" s="188">
+      <c r="K74" s="186">
+        <v>0</v>
+      </c>
+      <c r="L74" s="186">
+        <v>0</v>
+      </c>
+      <c r="M74" s="186">
+        <v>0</v>
+      </c>
+      <c r="N74" s="186">
+        <v>0</v>
+      </c>
+      <c r="O74" s="186">
         <v>86006</v>
       </c>
-      <c r="P74" s="188">
-[...9 lines deleted...]
-      <c r="T74" s="187">
+      <c r="P74" s="186">
+        <v>0</v>
+      </c>
+      <c r="Q74" s="186"/>
+      <c r="R74" s="186">
+        <v>0</v>
+      </c>
+      <c r="S74" s="187">
+        <v>0</v>
+      </c>
+      <c r="T74" s="185">
         <v>19997</v>
       </c>
-      <c r="U74" s="188">
+      <c r="U74" s="186">
         <v>19997</v>
       </c>
-      <c r="V74" s="188">
-[...23 lines deleted...]
-      <c r="AD74" s="187">
+      <c r="V74" s="186">
+        <v>0</v>
+      </c>
+      <c r="W74" s="186">
+        <v>0</v>
+      </c>
+      <c r="X74" s="186">
+        <v>0</v>
+      </c>
+      <c r="Y74" s="186">
+        <v>0</v>
+      </c>
+      <c r="Z74" s="186">
+        <v>0</v>
+      </c>
+      <c r="AA74" s="186">
+        <v>0</v>
+      </c>
+      <c r="AB74" s="186">
+        <v>0</v>
+      </c>
+      <c r="AC74" s="188">
+        <v>0</v>
+      </c>
+      <c r="AD74" s="185">
         <v>4977</v>
       </c>
-      <c r="AE74" s="191">
-[...42 lines deleted...]
-      <c r="F76" s="200" t="s">
+      <c r="AE74" s="189">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:31" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="190"/>
+      <c r="B75" s="191"/>
+      <c r="C75" s="192"/>
+      <c r="D75" s="192"/>
+      <c r="E75" s="192"/>
+      <c r="F75" s="192"/>
+      <c r="G75" s="192"/>
+      <c r="H75" s="192"/>
+      <c r="I75" s="192"/>
+      <c r="J75" s="192"/>
+      <c r="K75" s="192"/>
+      <c r="L75" s="192"/>
+      <c r="M75" s="192"/>
+      <c r="N75" s="192"/>
+      <c r="O75" s="192"/>
+      <c r="P75" s="192"/>
+      <c r="Q75" s="192"/>
+      <c r="R75" s="192"/>
+      <c r="S75" s="193"/>
+      <c r="T75" s="192"/>
+      <c r="U75" s="192"/>
+      <c r="V75" s="192"/>
+      <c r="W75" s="192"/>
+      <c r="X75" s="192"/>
+      <c r="Y75" s="192"/>
+      <c r="Z75" s="192"/>
+      <c r="AA75" s="192"/>
+      <c r="AB75" s="192"/>
+      <c r="AC75" s="192"/>
+      <c r="AD75" s="192"/>
+      <c r="AE75" s="194"/>
+    </row>
+    <row r="76" spans="1:31" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="13"/>
+      <c r="B76" s="244"/>
+      <c r="C76" s="195"/>
+      <c r="D76" s="195"/>
+      <c r="E76" s="196"/>
+      <c r="F76" s="197" t="s">
         <v>5</v>
       </c>
-      <c r="G76" s="201"/>
-[...13 lines deleted...]
-      <c r="U76" s="201" t="s">
+      <c r="G76" s="198"/>
+      <c r="H76" s="198"/>
+      <c r="I76" s="198"/>
+      <c r="J76" s="198"/>
+      <c r="K76" s="198"/>
+      <c r="L76" s="198"/>
+      <c r="M76" s="198"/>
+      <c r="N76" s="198"/>
+      <c r="O76" s="198"/>
+      <c r="P76" s="198"/>
+      <c r="Q76" s="198"/>
+      <c r="R76" s="198"/>
+      <c r="S76" s="199"/>
+      <c r="T76" s="200"/>
+      <c r="U76" s="198" t="s">
         <v>6</v>
       </c>
-      <c r="V76" s="201"/>
-[...7 lines deleted...]
-      <c r="AD76" s="291" t="s">
+      <c r="V76" s="198"/>
+      <c r="W76" s="198"/>
+      <c r="X76" s="198"/>
+      <c r="Y76" s="198"/>
+      <c r="Z76" s="198"/>
+      <c r="AA76" s="198"/>
+      <c r="AB76" s="198"/>
+      <c r="AC76" s="198"/>
+      <c r="AD76" s="257" t="s">
         <v>123</v>
       </c>
-      <c r="AE76" s="292"/>
-[...4 lines deleted...]
-      <c r="C77" s="205" t="s">
+      <c r="AE76" s="258"/>
+    </row>
+    <row r="77" spans="1:31" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="17"/>
+      <c r="B77" s="245"/>
+      <c r="C77" s="201" t="s">
         <v>4</v>
       </c>
-      <c r="D77" s="206" t="s">
+      <c r="D77" s="202" t="s">
         <v>116</v>
       </c>
-      <c r="E77" s="207"/>
-      <c r="F77" s="208" t="s">
+      <c r="E77" s="20"/>
+      <c r="F77" s="27" t="s">
         <v>117</v>
       </c>
-      <c r="G77" s="209" t="s">
+      <c r="G77" s="21" t="s">
         <v>125</v>
       </c>
-      <c r="H77" s="210"/>
-[...1 lines deleted...]
-      <c r="J77" s="210" t="s">
+      <c r="H77" s="22"/>
+      <c r="I77" s="16"/>
+      <c r="J77" s="22" t="s">
         <v>118</v>
       </c>
-      <c r="K77" s="212"/>
-[...9 lines deleted...]
-      <c r="U77" s="208" t="s">
+      <c r="K77" s="41"/>
+      <c r="L77" s="41"/>
+      <c r="M77" s="41"/>
+      <c r="N77" s="41"/>
+      <c r="O77" s="41"/>
+      <c r="P77" s="22"/>
+      <c r="Q77" s="22"/>
+      <c r="R77" s="22"/>
+      <c r="S77" s="78"/>
+      <c r="T77" s="26"/>
+      <c r="U77" s="27" t="s">
         <v>111</v>
       </c>
-      <c r="V77" s="208" t="s">
+      <c r="V77" s="27" t="s">
         <v>127</v>
       </c>
-      <c r="W77" s="209"/>
-[...6 lines deleted...]
-      <c r="AD77" s="285" t="s">
+      <c r="W77" s="21"/>
+      <c r="X77" s="41"/>
+      <c r="Y77" s="41"/>
+      <c r="Z77" s="41"/>
+      <c r="AA77" s="41"/>
+      <c r="AB77" s="41"/>
+      <c r="AC77" s="41"/>
+      <c r="AD77" s="253" t="s">
         <v>71</v>
       </c>
-      <c r="AE77" s="288" t="s">
+      <c r="AE77" s="254" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="78" spans="1:31" s="35" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="215" t="s">
+    <row r="78" spans="1:31" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B78" s="277" t="s">
+      <c r="B78" s="245" t="s">
         <v>13</v>
       </c>
-      <c r="C78" s="205" t="s">
+      <c r="C78" s="201" t="s">
         <v>7</v>
       </c>
-      <c r="D78" s="205" t="s">
+      <c r="D78" s="201" t="s">
         <v>71</v>
       </c>
-      <c r="E78" s="207" t="s">
+      <c r="E78" s="20" t="s">
         <v>71</v>
       </c>
-      <c r="F78" s="216" t="s">
+      <c r="F78" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="G78" s="216" t="s">
+      <c r="G78" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="H78" s="217" t="s">
+      <c r="H78" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="I78" s="218" t="s">
+      <c r="I78" s="203" t="s">
         <v>18</v>
       </c>
-      <c r="J78" s="219" t="s">
+      <c r="J78" s="204" t="s">
         <v>71</v>
       </c>
-      <c r="K78" s="220" t="s">
+      <c r="K78" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="L78" s="220" t="s">
+      <c r="L78" s="23" t="s">
         <v>110</v>
       </c>
-      <c r="M78" s="220" t="s">
+      <c r="M78" s="23" t="s">
         <v>108</v>
       </c>
-      <c r="N78" s="220" t="s">
+      <c r="N78" s="23" t="s">
         <v>109</v>
       </c>
-      <c r="O78" s="220" t="s">
+      <c r="O78" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="P78" s="221" t="s">
+      <c r="P78" s="205" t="s">
         <v>120</v>
       </c>
-      <c r="Q78" s="212"/>
-[...2 lines deleted...]
-      <c r="T78" s="214" t="s">
+      <c r="Q78" s="41"/>
+      <c r="R78" s="41"/>
+      <c r="S78" s="78"/>
+      <c r="T78" s="26" t="s">
         <v>71</v>
       </c>
-      <c r="U78" s="216" t="s">
+      <c r="U78" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="V78" s="216" t="s">
+      <c r="V78" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="W78" s="219" t="s">
+      <c r="W78" s="204" t="s">
         <v>71</v>
       </c>
-      <c r="X78" s="220" t="s">
+      <c r="X78" s="23" t="s">
         <v>112</v>
       </c>
-      <c r="Y78" s="220" t="s">
+      <c r="Y78" s="23" t="s">
         <v>110</v>
       </c>
-      <c r="Z78" s="220" t="s">
+      <c r="Z78" s="23" t="s">
         <v>108</v>
       </c>
-      <c r="AA78" s="220" t="s">
+      <c r="AA78" s="23" t="s">
         <v>109</v>
       </c>
-      <c r="AB78" s="220" t="s">
+      <c r="AB78" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="AC78" s="222" t="s">
+      <c r="AC78" s="206" t="s">
         <v>120</v>
       </c>
-      <c r="AD78" s="286"/>
-[...5 lines deleted...]
-      <c r="C79" s="205" t="s">
+      <c r="AD78" s="249"/>
+      <c r="AE78" s="255"/>
+    </row>
+    <row r="79" spans="1:31" ht="14" x14ac:dyDescent="0.25">
+      <c r="A79" s="35"/>
+      <c r="B79" s="245"/>
+      <c r="C79" s="201" t="s">
         <v>14</v>
       </c>
-      <c r="D79" s="205"/>
-[...1 lines deleted...]
-      <c r="F79" s="216" t="s">
+      <c r="D79" s="201"/>
+      <c r="E79" s="20"/>
+      <c r="F79" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="G79" s="216" t="s">
+      <c r="G79" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="H79" s="224" t="s">
+      <c r="H79" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="I79" s="225" t="s">
+      <c r="I79" s="31" t="s">
         <v>27</v>
       </c>
-      <c r="J79" s="219"/>
-      <c r="K79" s="226" t="s">
+      <c r="J79" s="204"/>
+      <c r="K79" s="207" t="s">
         <v>98</v>
       </c>
-      <c r="L79" s="225" t="s">
+      <c r="L79" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="M79" s="225" t="s">
+      <c r="M79" s="31" t="s">
         <v>100</v>
       </c>
-      <c r="N79" s="225" t="s">
+      <c r="N79" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="O79" s="225" t="s">
+      <c r="O79" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="P79" s="219" t="s">
+      <c r="P79" s="204" t="s">
         <v>121</v>
       </c>
-      <c r="Q79" s="211" t="s">
+      <c r="Q79" s="16" t="s">
         <v>105</v>
       </c>
-      <c r="R79" s="227" t="s">
+      <c r="R79" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="S79" s="228" t="s">
+      <c r="S79" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="T79" s="214"/>
-      <c r="U79" s="216" t="s">
+      <c r="T79" s="26"/>
+      <c r="U79" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="V79" s="216" t="s">
+      <c r="V79" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="W79" s="229"/>
-      <c r="X79" s="226" t="s">
+      <c r="X79" s="207" t="s">
         <v>98</v>
       </c>
-      <c r="Y79" s="225" t="s">
+      <c r="Y79" s="31" t="s">
         <v>99</v>
       </c>
-      <c r="Z79" s="225" t="s">
+      <c r="Z79" s="31" t="s">
         <v>100</v>
       </c>
-      <c r="AA79" s="225" t="s">
+      <c r="AA79" s="31" t="s">
         <v>101</v>
       </c>
-      <c r="AB79" s="225" t="s">
+      <c r="AB79" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="AC79" s="219" t="s">
+      <c r="AC79" s="204" t="s">
         <v>119</v>
       </c>
-      <c r="AD79" s="286"/>
-[...5 lines deleted...]
-      <c r="C80" s="205" t="s">
+      <c r="AD79" s="249"/>
+      <c r="AE79" s="255"/>
+    </row>
+    <row r="80" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="17"/>
+      <c r="B80" s="245"/>
+      <c r="C80" s="201" t="s">
         <v>23</v>
       </c>
-      <c r="D80" s="205"/>
-[...1 lines deleted...]
-      <c r="F80" s="216" t="s">
+      <c r="D80" s="201"/>
+      <c r="E80" s="20"/>
+      <c r="F80" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="G80" s="216"/>
-      <c r="H80" s="224" t="s">
+      <c r="G80" s="29"/>
+      <c r="H80" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="I80" s="225" t="s">
+      <c r="I80" s="31" t="s">
         <v>35</v>
       </c>
-      <c r="J80" s="219" t="s">
+      <c r="J80" s="204" t="s">
         <v>99</v>
       </c>
-      <c r="K80" s="226" t="s">
+      <c r="K80" s="207" t="s">
         <v>39</v>
       </c>
-      <c r="L80" s="225" t="s">
+      <c r="L80" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="M80" s="225" t="s">
+      <c r="M80" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="N80" s="225" t="s">
+      <c r="N80" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="O80" s="225" t="s">
+      <c r="O80" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="P80" s="230" t="s">
+      <c r="P80" s="208" t="s">
         <v>22</v>
       </c>
-      <c r="Q80" s="224" t="s">
+      <c r="Q80" s="36" t="s">
         <v>20</v>
       </c>
-      <c r="R80" s="231" t="s">
+      <c r="R80" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="S80" s="232" t="s">
+      <c r="S80" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="T80" s="214"/>
-      <c r="U80" s="216" t="s">
+      <c r="T80" s="26"/>
+      <c r="U80" s="29" t="s">
         <v>33</v>
       </c>
-      <c r="V80" s="216"/>
-      <c r="W80" s="219" t="s">
+      <c r="V80" s="29"/>
+      <c r="W80" s="204" t="s">
         <v>99</v>
       </c>
-      <c r="X80" s="226" t="s">
+      <c r="X80" s="207" t="s">
         <v>39</v>
       </c>
-      <c r="Y80" s="225" t="s">
+      <c r="Y80" s="31" t="s">
         <v>102</v>
       </c>
-      <c r="Z80" s="225" t="s">
+      <c r="Z80" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="AA80" s="225" t="s">
+      <c r="AA80" s="31" t="s">
         <v>39</v>
       </c>
-      <c r="AB80" s="225" t="s">
+      <c r="AB80" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="AC80" s="219" t="s">
+      <c r="AC80" s="204" t="s">
         <v>122</v>
       </c>
-      <c r="AD80" s="286"/>
-[...5 lines deleted...]
-      <c r="C81" s="205" t="s">
+      <c r="AD80" s="249"/>
+      <c r="AE80" s="255"/>
+    </row>
+    <row r="81" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="17"/>
+      <c r="B81" s="245"/>
+      <c r="C81" s="201" t="s">
         <v>32</v>
       </c>
-      <c r="D81" s="205"/>
-[...3 lines deleted...]
-      <c r="H81" s="224" t="s">
+      <c r="D81" s="201"/>
+      <c r="E81" s="20"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
+      <c r="H81" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="I81" s="225"/>
-      <c r="J81" s="219" t="s">
+      <c r="I81" s="31"/>
+      <c r="J81" s="204" t="s">
         <v>14</v>
       </c>
-      <c r="K81" s="226" t="s">
+      <c r="K81" s="207" t="s">
         <v>104</v>
       </c>
-      <c r="L81" s="225" t="s">
+      <c r="L81" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="M81" s="225"/>
-[...2 lines deleted...]
-      <c r="P81" s="234" t="s">
+      <c r="M81" s="31"/>
+      <c r="N81" s="31"/>
+      <c r="O81" s="209"/>
+      <c r="P81" s="210" t="s">
         <v>31</v>
       </c>
-      <c r="Q81" s="235"/>
-      <c r="R81" s="236" t="s">
+      <c r="Q81" s="211"/>
+      <c r="R81" s="212" t="s">
         <v>30</v>
       </c>
-      <c r="S81" s="232" t="s">
+      <c r="S81" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="T81" s="214"/>
-[...2 lines deleted...]
-      <c r="W81" s="219" t="s">
+      <c r="T81" s="26"/>
+      <c r="U81" s="36"/>
+      <c r="V81" s="29"/>
+      <c r="W81" s="204" t="s">
         <v>14</v>
       </c>
-      <c r="X81" s="226" t="s">
+      <c r="X81" s="207" t="s">
         <v>104</v>
       </c>
-      <c r="Y81" s="225" t="s">
+      <c r="Y81" s="31" t="s">
         <v>103</v>
       </c>
-      <c r="Z81" s="225"/>
-[...2 lines deleted...]
-      <c r="AC81" s="237" t="s">
+      <c r="Z81" s="31"/>
+      <c r="AA81" s="31"/>
+      <c r="AB81" s="31"/>
+      <c r="AC81" s="213" t="s">
         <v>36</v>
       </c>
-      <c r="AD81" s="286"/>
-[...18 lines deleted...]
-      <c r="P82" s="234" t="s">
+      <c r="AD81" s="249"/>
+      <c r="AE81" s="255"/>
+    </row>
+    <row r="82" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="17"/>
+      <c r="B82" s="245"/>
+      <c r="C82" s="201"/>
+      <c r="D82" s="201"/>
+      <c r="E82" s="20"/>
+      <c r="F82" s="29"/>
+      <c r="G82" s="29"/>
+      <c r="H82" s="36"/>
+      <c r="I82" s="31"/>
+      <c r="K82" s="31"/>
+      <c r="L82" s="31"/>
+      <c r="M82" s="31"/>
+      <c r="N82" s="31"/>
+      <c r="O82" s="31"/>
+      <c r="P82" s="210" t="s">
         <v>37</v>
       </c>
-      <c r="Q82" s="224"/>
-[...1 lines deleted...]
-      <c r="S82" s="232" t="s">
+      <c r="Q82" s="36"/>
+      <c r="R82" s="32"/>
+      <c r="S82" s="34" t="s">
         <v>37</v>
       </c>
-      <c r="T82" s="214"/>
-[...8 lines deleted...]
-      <c r="AC82" s="237" t="s">
+      <c r="T82" s="26"/>
+      <c r="U82" s="36"/>
+      <c r="V82" s="29"/>
+      <c r="X82" s="31"/>
+      <c r="Y82" s="31"/>
+      <c r="Z82" s="31"/>
+      <c r="AA82" s="31"/>
+      <c r="AB82" s="31"/>
+      <c r="AC82" s="213" t="s">
         <v>106</v>
       </c>
-      <c r="AD82" s="286"/>
-[...18 lines deleted...]
-      <c r="P83" s="234" t="s">
+      <c r="AD82" s="249"/>
+      <c r="AE82" s="255"/>
+    </row>
+    <row r="83" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="17"/>
+      <c r="B83" s="245"/>
+      <c r="C83" s="201"/>
+      <c r="D83" s="201"/>
+      <c r="E83" s="20"/>
+      <c r="F83" s="29"/>
+      <c r="G83" s="29"/>
+      <c r="H83" s="36"/>
+      <c r="I83" s="31"/>
+      <c r="J83" s="31"/>
+      <c r="K83" s="31"/>
+      <c r="L83" s="31"/>
+      <c r="M83" s="31"/>
+      <c r="N83" s="31"/>
+      <c r="O83" s="31"/>
+      <c r="P83" s="210" t="s">
         <v>40</v>
       </c>
-      <c r="Q83" s="224"/>
-[...1 lines deleted...]
-      <c r="S83" s="232" t="s">
+      <c r="Q83" s="36"/>
+      <c r="R83" s="32"/>
+      <c r="S83" s="34" t="s">
         <v>40</v>
       </c>
-      <c r="T83" s="214"/>
-[...8 lines deleted...]
-      <c r="AC83" s="237" t="s">
+      <c r="T83" s="26"/>
+      <c r="U83" s="36"/>
+      <c r="V83" s="29"/>
+      <c r="W83" s="31"/>
+      <c r="X83" s="31"/>
+      <c r="Y83" s="31"/>
+      <c r="Z83" s="31"/>
+      <c r="AA83" s="31"/>
+      <c r="AB83" s="31"/>
+      <c r="AC83" s="213" t="s">
         <v>107</v>
       </c>
-      <c r="AD83" s="286"/>
-[...36 lines deleted...]
-      <c r="A85" s="246" t="s">
+      <c r="AD83" s="249"/>
+      <c r="AE83" s="255"/>
+    </row>
+    <row r="84" spans="1:31" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="17"/>
+      <c r="B84" s="246"/>
+      <c r="C84" s="214"/>
+      <c r="D84" s="214"/>
+      <c r="E84" s="191"/>
+      <c r="F84" s="215"/>
+      <c r="G84" s="215"/>
+      <c r="H84" s="216"/>
+      <c r="I84" s="217"/>
+      <c r="J84" s="217"/>
+      <c r="K84" s="217"/>
+      <c r="L84" s="217"/>
+      <c r="M84" s="217"/>
+      <c r="N84" s="217"/>
+      <c r="O84" s="217"/>
+      <c r="P84" s="218"/>
+      <c r="Q84" s="216"/>
+      <c r="R84" s="219"/>
+      <c r="S84" s="220"/>
+      <c r="T84" s="221"/>
+      <c r="U84" s="216"/>
+      <c r="V84" s="215"/>
+      <c r="W84" s="217"/>
+      <c r="X84" s="217"/>
+      <c r="Y84" s="217"/>
+      <c r="Z84" s="217"/>
+      <c r="AA84" s="217"/>
+      <c r="AB84" s="217"/>
+      <c r="AC84" s="213"/>
+      <c r="AD84" s="250"/>
+      <c r="AE84" s="256"/>
+    </row>
+    <row r="85" spans="1:31" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A85" s="38" t="s">
         <v>28</v>
       </c>
-      <c r="B85" s="247" t="s">
+      <c r="B85" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="C85" s="248">
+      <c r="C85" s="40">
         <v>1</v>
       </c>
-      <c r="D85" s="248">
+      <c r="D85" s="40">
         <v>2</v>
       </c>
-      <c r="E85" s="212">
+      <c r="E85" s="41">
         <v>3</v>
       </c>
-      <c r="F85" s="249">
+      <c r="F85" s="42">
         <v>4</v>
       </c>
-      <c r="G85" s="249">
+      <c r="G85" s="42">
         <v>5</v>
       </c>
-      <c r="H85" s="250">
+      <c r="H85" s="43">
         <v>6</v>
       </c>
-      <c r="I85" s="249">
+      <c r="I85" s="42">
         <v>7</v>
       </c>
-      <c r="J85" s="249">
+      <c r="J85" s="42">
         <v>8</v>
       </c>
-      <c r="K85" s="249">
+      <c r="K85" s="42">
         <v>9</v>
       </c>
-      <c r="L85" s="249">
+      <c r="L85" s="42">
         <v>10</v>
       </c>
-      <c r="M85" s="249">
+      <c r="M85" s="42">
         <v>11</v>
       </c>
-      <c r="N85" s="249">
+      <c r="N85" s="42">
         <v>12</v>
       </c>
-      <c r="O85" s="249">
+      <c r="O85" s="42">
         <v>13</v>
       </c>
-      <c r="P85" s="249">
+      <c r="P85" s="42">
         <v>14</v>
       </c>
-      <c r="Q85" s="249">
+      <c r="Q85" s="42">
         <v>15</v>
       </c>
-      <c r="R85" s="249">
+      <c r="R85" s="42">
         <v>16</v>
       </c>
-      <c r="S85" s="251">
+      <c r="S85" s="45">
         <v>17</v>
       </c>
-      <c r="T85" s="252">
+      <c r="T85" s="44">
         <v>18</v>
       </c>
-      <c r="U85" s="250">
+      <c r="U85" s="43">
         <v>19</v>
       </c>
-      <c r="V85" s="249">
+      <c r="V85" s="42">
         <v>20</v>
       </c>
-      <c r="W85" s="249">
+      <c r="W85" s="42">
         <v>21</v>
       </c>
-      <c r="X85" s="249">
+      <c r="X85" s="42">
         <v>22</v>
       </c>
-      <c r="Y85" s="249">
+      <c r="Y85" s="42">
         <v>23</v>
       </c>
-      <c r="Z85" s="249">
+      <c r="Z85" s="42">
         <v>24</v>
       </c>
-      <c r="AA85" s="249">
+      <c r="AA85" s="42">
         <v>25</v>
       </c>
-      <c r="AB85" s="249">
+      <c r="AB85" s="42">
         <v>26</v>
       </c>
-      <c r="AC85" s="253">
+      <c r="AC85" s="76">
         <v>27</v>
       </c>
-      <c r="AD85" s="252">
+      <c r="AD85" s="44">
         <v>28</v>
       </c>
-      <c r="AE85" s="251">
+      <c r="AE85" s="45">
         <v>29</v>
       </c>
     </row>
-    <row r="86" spans="1:31" s="48" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="135" t="s">
+    <row r="86" spans="1:31" s="46" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="133" t="s">
         <v>68</v>
       </c>
-      <c r="B86" s="136">
+      <c r="B86" s="134">
         <v>59</v>
       </c>
-      <c r="C86" s="137">
-[...2 lines deleted...]
-      <c r="D86" s="138">
+      <c r="C86" s="135">
+        <v>2443074</v>
+      </c>
+      <c r="D86" s="136">
         <v>150021</v>
       </c>
-      <c r="E86" s="139">
+      <c r="E86" s="137">
         <v>57166</v>
       </c>
-      <c r="F86" s="140">
+      <c r="F86" s="138">
         <v>18648</v>
       </c>
-      <c r="G86" s="140">
+      <c r="G86" s="138">
         <v>163</v>
       </c>
-      <c r="H86" s="140">
-[...2 lines deleted...]
-      <c r="I86" s="140">
+      <c r="H86" s="138">
+        <v>0</v>
+      </c>
+      <c r="I86" s="138">
         <v>163</v>
       </c>
-      <c r="J86" s="140">
+      <c r="J86" s="138">
         <v>38355</v>
       </c>
-      <c r="K86" s="140">
-[...11 lines deleted...]
-      <c r="O86" s="140">
+      <c r="K86" s="138">
+        <v>0</v>
+      </c>
+      <c r="L86" s="138">
+        <v>0</v>
+      </c>
+      <c r="M86" s="138">
+        <v>0</v>
+      </c>
+      <c r="N86" s="138">
+        <v>0</v>
+      </c>
+      <c r="O86" s="138">
         <v>36869</v>
       </c>
-      <c r="P86" s="140">
+      <c r="P86" s="138">
         <v>1485</v>
       </c>
-      <c r="Q86" s="140">
+      <c r="Q86" s="138">
         <v>1484</v>
       </c>
-      <c r="R86" s="140">
+      <c r="R86" s="138">
         <v>1</v>
       </c>
-      <c r="S86" s="141">
-[...2 lines deleted...]
-      <c r="T86" s="139">
+      <c r="S86" s="139">
+        <v>0</v>
+      </c>
+      <c r="T86" s="137">
         <v>92856</v>
       </c>
-      <c r="U86" s="140">
+      <c r="U86" s="138">
         <v>45571</v>
       </c>
-      <c r="V86" s="140">
-[...2 lines deleted...]
-      <c r="W86" s="140">
+      <c r="V86" s="138">
+        <v>0</v>
+      </c>
+      <c r="W86" s="138">
         <v>47285</v>
       </c>
-      <c r="X86" s="140">
-[...11 lines deleted...]
-      <c r="AB86" s="140">
+      <c r="X86" s="138">
+        <v>0</v>
+      </c>
+      <c r="Y86" s="138">
+        <v>0</v>
+      </c>
+      <c r="Z86" s="138">
+        <v>0</v>
+      </c>
+      <c r="AA86" s="138">
+        <v>0</v>
+      </c>
+      <c r="AB86" s="138">
         <v>47186</v>
       </c>
-      <c r="AC86" s="142">
+      <c r="AC86" s="140">
         <v>98</v>
       </c>
-      <c r="AD86" s="143">
-[...7 lines deleted...]
-      <c r="A87" s="145" t="s">
+      <c r="AD86" s="141">
+        <v>2293053</v>
+      </c>
+      <c r="AE86" s="142">
+        <v>1864144</v>
+      </c>
+    </row>
+    <row r="87" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="143" t="s">
         <v>58</v>
       </c>
-      <c r="B87" s="146">
+      <c r="B87" s="144">
         <v>60</v>
       </c>
-      <c r="C87" s="147">
+      <c r="C87" s="145">
         <v>1525206</v>
       </c>
-      <c r="D87" s="148">
+      <c r="D87" s="146">
         <v>101790</v>
       </c>
-      <c r="E87" s="149">
+      <c r="E87" s="147">
         <v>49360</v>
       </c>
-      <c r="F87" s="150">
+      <c r="F87" s="148">
         <v>18648</v>
       </c>
-      <c r="G87" s="150">
-[...8 lines deleted...]
-      <c r="J87" s="150">
+      <c r="G87" s="148">
+        <v>0</v>
+      </c>
+      <c r="H87" s="148">
+        <v>0</v>
+      </c>
+      <c r="I87" s="148">
+        <v>0</v>
+      </c>
+      <c r="J87" s="148">
         <v>30712</v>
       </c>
-      <c r="K87" s="150">
-[...11 lines deleted...]
-      <c r="O87" s="150">
+      <c r="K87" s="148">
+        <v>0</v>
+      </c>
+      <c r="L87" s="148">
+        <v>0</v>
+      </c>
+      <c r="M87" s="148">
+        <v>0</v>
+      </c>
+      <c r="N87" s="148">
+        <v>0</v>
+      </c>
+      <c r="O87" s="148">
         <v>29227</v>
       </c>
-      <c r="P87" s="150">
+      <c r="P87" s="148">
         <v>1485</v>
       </c>
-      <c r="Q87" s="150">
+      <c r="Q87" s="148">
         <v>1484</v>
       </c>
-      <c r="R87" s="150">
+      <c r="R87" s="148">
         <v>1</v>
       </c>
-      <c r="S87" s="151">
-[...2 lines deleted...]
-      <c r="T87" s="149">
+      <c r="S87" s="149">
+        <v>0</v>
+      </c>
+      <c r="T87" s="147">
         <v>52430</v>
       </c>
-      <c r="U87" s="150">
+      <c r="U87" s="148">
         <v>45571</v>
       </c>
-      <c r="V87" s="150">
-[...2 lines deleted...]
-      <c r="W87" s="150">
+      <c r="V87" s="148">
+        <v>0</v>
+      </c>
+      <c r="W87" s="148">
         <v>6859</v>
       </c>
-      <c r="X87" s="150">
-[...11 lines deleted...]
-      <c r="AB87" s="150">
+      <c r="X87" s="148">
+        <v>0</v>
+      </c>
+      <c r="Y87" s="148">
+        <v>0</v>
+      </c>
+      <c r="Z87" s="148">
+        <v>0</v>
+      </c>
+      <c r="AA87" s="148">
+        <v>0</v>
+      </c>
+      <c r="AB87" s="148">
         <v>6761</v>
       </c>
-      <c r="AC87" s="152">
+      <c r="AC87" s="150">
         <v>98</v>
       </c>
-      <c r="AD87" s="149">
+      <c r="AD87" s="147">
         <v>1423416</v>
       </c>
-      <c r="AE87" s="153">
+      <c r="AE87" s="151">
         <v>1371484</v>
       </c>
     </row>
-    <row r="88" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A88" s="154" t="s">
+    <row r="88" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B88" s="155">
+      <c r="B88" s="153">
         <v>61</v>
       </c>
-      <c r="C88" s="156">
+      <c r="C88" s="154">
         <v>119703</v>
       </c>
-      <c r="D88" s="157">
+      <c r="D88" s="155">
         <v>11812</v>
       </c>
-      <c r="E88" s="158">
+      <c r="E88" s="156">
         <v>7756</v>
       </c>
-      <c r="F88" s="159">
-[...11 lines deleted...]
-      <c r="J88" s="159">
+      <c r="F88" s="157">
+        <v>0</v>
+      </c>
+      <c r="G88" s="157">
+        <v>0</v>
+      </c>
+      <c r="H88" s="157">
+        <v>0</v>
+      </c>
+      <c r="I88" s="157">
+        <v>0</v>
+      </c>
+      <c r="J88" s="157">
         <v>7756</v>
       </c>
-      <c r="K88" s="159">
-[...11 lines deleted...]
-      <c r="O88" s="159">
+      <c r="K88" s="157">
+        <v>0</v>
+      </c>
+      <c r="L88" s="157">
+        <v>0</v>
+      </c>
+      <c r="M88" s="157">
+        <v>0</v>
+      </c>
+      <c r="N88" s="157">
+        <v>0</v>
+      </c>
+      <c r="O88" s="157">
         <v>6270</v>
       </c>
-      <c r="P88" s="159">
+      <c r="P88" s="157">
         <v>1485</v>
       </c>
-      <c r="Q88" s="159">
+      <c r="Q88" s="157">
         <v>1484</v>
       </c>
-      <c r="R88" s="159">
+      <c r="R88" s="157">
         <v>1</v>
       </c>
-      <c r="S88" s="160">
-[...2 lines deleted...]
-      <c r="T88" s="158">
+      <c r="S88" s="158">
+        <v>0</v>
+      </c>
+      <c r="T88" s="156">
         <v>4057</v>
       </c>
-      <c r="U88" s="159">
+      <c r="U88" s="157">
         <v>1</v>
       </c>
-      <c r="V88" s="159">
-[...2 lines deleted...]
-      <c r="W88" s="159">
+      <c r="V88" s="157">
+        <v>0</v>
+      </c>
+      <c r="W88" s="157">
         <v>4056</v>
       </c>
-      <c r="X88" s="159">
-[...11 lines deleted...]
-      <c r="AB88" s="159">
+      <c r="X88" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y88" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z88" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA88" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB88" s="157">
         <v>3958</v>
       </c>
-      <c r="AC88" s="161">
+      <c r="AC88" s="159">
         <v>98</v>
       </c>
-      <c r="AD88" s="158">
+      <c r="AD88" s="156">
         <v>107891</v>
       </c>
-      <c r="AE88" s="162">
+      <c r="AE88" s="160">
         <v>102958</v>
       </c>
     </row>
-    <row r="89" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="154" t="s">
+    <row r="89" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B89" s="155">
+      <c r="B89" s="153">
         <v>62</v>
       </c>
-      <c r="C89" s="156">
+      <c r="C89" s="154">
         <v>52688</v>
       </c>
-      <c r="D89" s="157">
+      <c r="D89" s="155">
         <v>4530</v>
       </c>
-      <c r="E89" s="158">
+      <c r="E89" s="156">
         <v>1759</v>
       </c>
-      <c r="F89" s="159">
-[...11 lines deleted...]
-      <c r="J89" s="159">
+      <c r="F89" s="157">
+        <v>0</v>
+      </c>
+      <c r="G89" s="157">
+        <v>0</v>
+      </c>
+      <c r="H89" s="157">
+        <v>0</v>
+      </c>
+      <c r="I89" s="157">
+        <v>0</v>
+      </c>
+      <c r="J89" s="157">
         <v>1759</v>
       </c>
-      <c r="K89" s="159">
-[...11 lines deleted...]
-      <c r="O89" s="159">
+      <c r="K89" s="157">
+        <v>0</v>
+      </c>
+      <c r="L89" s="157">
+        <v>0</v>
+      </c>
+      <c r="M89" s="157">
+        <v>0</v>
+      </c>
+      <c r="N89" s="157">
+        <v>0</v>
+      </c>
+      <c r="O89" s="157">
         <v>1759</v>
       </c>
-      <c r="P89" s="159">
-[...11 lines deleted...]
-      <c r="T89" s="158">
+      <c r="P89" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q89" s="157">
+        <v>0</v>
+      </c>
+      <c r="R89" s="157">
+        <v>0</v>
+      </c>
+      <c r="S89" s="158">
+        <v>0</v>
+      </c>
+      <c r="T89" s="156">
         <v>2771</v>
       </c>
-      <c r="U89" s="159">
-[...5 lines deleted...]
-      <c r="W89" s="159">
+      <c r="U89" s="157">
+        <v>0</v>
+      </c>
+      <c r="V89" s="157">
+        <v>0</v>
+      </c>
+      <c r="W89" s="157">
         <v>2771</v>
       </c>
-      <c r="X89" s="159">
-[...11 lines deleted...]
-      <c r="AB89" s="159">
+      <c r="X89" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y89" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z89" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA89" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB89" s="157">
         <v>2771</v>
       </c>
-      <c r="AC89" s="161">
-[...2 lines deleted...]
-      <c r="AD89" s="158">
+      <c r="AC89" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD89" s="156">
         <v>48158</v>
       </c>
-      <c r="AE89" s="162">
+      <c r="AE89" s="160">
         <v>39896</v>
       </c>
     </row>
-    <row r="90" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="154" t="s">
+    <row r="90" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="152" t="s">
         <v>130</v>
       </c>
-      <c r="B90" s="155">
+      <c r="B90" s="153">
         <v>63</v>
       </c>
-      <c r="C90" s="156">
-[...88 lines deleted...]
-      <c r="A91" s="154" t="s">
+      <c r="C90" s="154">
+        <v>0</v>
+      </c>
+      <c r="D90" s="155">
+        <v>0</v>
+      </c>
+      <c r="E90" s="156">
+        <v>0</v>
+      </c>
+      <c r="F90" s="157">
+        <v>0</v>
+      </c>
+      <c r="G90" s="157">
+        <v>0</v>
+      </c>
+      <c r="H90" s="157">
+        <v>0</v>
+      </c>
+      <c r="I90" s="157">
+        <v>0</v>
+      </c>
+      <c r="J90" s="157">
+        <v>0</v>
+      </c>
+      <c r="K90" s="157">
+        <v>0</v>
+      </c>
+      <c r="L90" s="157">
+        <v>0</v>
+      </c>
+      <c r="M90" s="157">
+        <v>0</v>
+      </c>
+      <c r="N90" s="157">
+        <v>0</v>
+      </c>
+      <c r="O90" s="157">
+        <v>0</v>
+      </c>
+      <c r="P90" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q90" s="157">
+        <v>0</v>
+      </c>
+      <c r="R90" s="157">
+        <v>0</v>
+      </c>
+      <c r="S90" s="158">
+        <v>0</v>
+      </c>
+      <c r="T90" s="156">
+        <v>0</v>
+      </c>
+      <c r="U90" s="157">
+        <v>0</v>
+      </c>
+      <c r="V90" s="157">
+        <v>0</v>
+      </c>
+      <c r="W90" s="157">
+        <v>0</v>
+      </c>
+      <c r="X90" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y90" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z90" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA90" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB90" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC90" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD90" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE90" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="152" t="s">
         <v>47</v>
       </c>
-      <c r="B91" s="155">
+      <c r="B91" s="153">
         <v>64</v>
       </c>
-      <c r="C91" s="156">
-[...52 lines deleted...]
-      <c r="A92" s="154" t="s">
+      <c r="C91" s="154">
+        <v>0</v>
+      </c>
+      <c r="D91" s="155">
+        <v>0</v>
+      </c>
+      <c r="E91" s="156">
+        <v>0</v>
+      </c>
+      <c r="F91" s="157"/>
+      <c r="G91" s="157"/>
+      <c r="H91" s="157"/>
+      <c r="I91" s="157"/>
+      <c r="J91" s="157">
+        <v>0</v>
+      </c>
+      <c r="K91" s="157"/>
+      <c r="L91" s="157"/>
+      <c r="M91" s="157"/>
+      <c r="N91" s="157"/>
+      <c r="O91" s="157"/>
+      <c r="P91" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q91" s="157">
+        <v>0</v>
+      </c>
+      <c r="R91" s="157"/>
+      <c r="S91" s="158"/>
+      <c r="T91" s="156">
+        <v>0</v>
+      </c>
+      <c r="U91" s="157"/>
+      <c r="V91" s="157"/>
+      <c r="W91" s="157">
+        <v>0</v>
+      </c>
+      <c r="X91" s="157"/>
+      <c r="Y91" s="157"/>
+      <c r="Z91" s="157"/>
+      <c r="AA91" s="157"/>
+      <c r="AB91" s="157"/>
+      <c r="AC91" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD91" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE91" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="152" t="s">
         <v>49</v>
       </c>
-      <c r="B92" s="155">
+      <c r="B92" s="153">
         <v>65</v>
       </c>
-      <c r="C92" s="156">
-[...88 lines deleted...]
-      <c r="A93" s="154" t="s">
+      <c r="C92" s="154">
+        <v>0</v>
+      </c>
+      <c r="D92" s="155">
+        <v>0</v>
+      </c>
+      <c r="E92" s="156">
+        <v>0</v>
+      </c>
+      <c r="F92" s="157">
+        <v>0</v>
+      </c>
+      <c r="G92" s="157">
+        <v>0</v>
+      </c>
+      <c r="H92" s="157">
+        <v>0</v>
+      </c>
+      <c r="I92" s="157">
+        <v>0</v>
+      </c>
+      <c r="J92" s="157">
+        <v>0</v>
+      </c>
+      <c r="K92" s="157">
+        <v>0</v>
+      </c>
+      <c r="L92" s="157">
+        <v>0</v>
+      </c>
+      <c r="M92" s="157">
+        <v>0</v>
+      </c>
+      <c r="N92" s="157">
+        <v>0</v>
+      </c>
+      <c r="O92" s="157">
+        <v>0</v>
+      </c>
+      <c r="P92" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q92" s="157">
+        <v>0</v>
+      </c>
+      <c r="R92" s="157">
+        <v>0</v>
+      </c>
+      <c r="S92" s="158">
+        <v>0</v>
+      </c>
+      <c r="T92" s="156">
+        <v>0</v>
+      </c>
+      <c r="U92" s="157">
+        <v>0</v>
+      </c>
+      <c r="V92" s="157">
+        <v>0</v>
+      </c>
+      <c r="W92" s="157">
+        <v>0</v>
+      </c>
+      <c r="X92" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y92" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z92" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA92" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB92" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC92" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD92" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE92" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="152" t="s">
         <v>50</v>
       </c>
-      <c r="B93" s="254">
+      <c r="B93" s="222">
         <v>66</v>
       </c>
-      <c r="C93" s="156">
-[...88 lines deleted...]
-      <c r="A94" s="154" t="s">
+      <c r="C93" s="154">
+        <v>0</v>
+      </c>
+      <c r="D93" s="155">
+        <v>0</v>
+      </c>
+      <c r="E93" s="156">
+        <v>0</v>
+      </c>
+      <c r="F93" s="157">
+        <v>0</v>
+      </c>
+      <c r="G93" s="157">
+        <v>0</v>
+      </c>
+      <c r="H93" s="157">
+        <v>0</v>
+      </c>
+      <c r="I93" s="157">
+        <v>0</v>
+      </c>
+      <c r="J93" s="157">
+        <v>0</v>
+      </c>
+      <c r="K93" s="157">
+        <v>0</v>
+      </c>
+      <c r="L93" s="157">
+        <v>0</v>
+      </c>
+      <c r="M93" s="157">
+        <v>0</v>
+      </c>
+      <c r="N93" s="157">
+        <v>0</v>
+      </c>
+      <c r="O93" s="157">
+        <v>0</v>
+      </c>
+      <c r="P93" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q93" s="157">
+        <v>0</v>
+      </c>
+      <c r="R93" s="157">
+        <v>0</v>
+      </c>
+      <c r="S93" s="158">
+        <v>0</v>
+      </c>
+      <c r="T93" s="156">
+        <v>0</v>
+      </c>
+      <c r="U93" s="157">
+        <v>0</v>
+      </c>
+      <c r="V93" s="157">
+        <v>0</v>
+      </c>
+      <c r="W93" s="157">
+        <v>0</v>
+      </c>
+      <c r="X93" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y93" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z93" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA93" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB93" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC93" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD93" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE93" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="152" t="s">
         <v>51</v>
       </c>
-      <c r="B94" s="254">
+      <c r="B94" s="222">
         <v>67</v>
       </c>
-      <c r="C94" s="156">
+      <c r="C94" s="154">
         <v>949</v>
       </c>
-      <c r="D94" s="157">
-[...77 lines deleted...]
-      <c r="AD94" s="158">
+      <c r="D94" s="155">
+        <v>0</v>
+      </c>
+      <c r="E94" s="156">
+        <v>0</v>
+      </c>
+      <c r="F94" s="157">
+        <v>0</v>
+      </c>
+      <c r="G94" s="157">
+        <v>0</v>
+      </c>
+      <c r="H94" s="157">
+        <v>0</v>
+      </c>
+      <c r="I94" s="157">
+        <v>0</v>
+      </c>
+      <c r="J94" s="157">
+        <v>0</v>
+      </c>
+      <c r="K94" s="157">
+        <v>0</v>
+      </c>
+      <c r="L94" s="157">
+        <v>0</v>
+      </c>
+      <c r="M94" s="157">
+        <v>0</v>
+      </c>
+      <c r="N94" s="157">
+        <v>0</v>
+      </c>
+      <c r="O94" s="157">
+        <v>0</v>
+      </c>
+      <c r="P94" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q94" s="157">
+        <v>0</v>
+      </c>
+      <c r="R94" s="157">
+        <v>0</v>
+      </c>
+      <c r="S94" s="158">
+        <v>0</v>
+      </c>
+      <c r="T94" s="156">
+        <v>0</v>
+      </c>
+      <c r="U94" s="157">
+        <v>0</v>
+      </c>
+      <c r="V94" s="157">
+        <v>0</v>
+      </c>
+      <c r="W94" s="157">
+        <v>0</v>
+      </c>
+      <c r="X94" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y94" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z94" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA94" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB94" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC94" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD94" s="156">
         <v>949</v>
       </c>
-      <c r="AE94" s="162">
+      <c r="AE94" s="160">
         <v>949</v>
       </c>
     </row>
-    <row r="95" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="154" t="s">
+    <row r="95" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="152" t="s">
         <v>52</v>
       </c>
-      <c r="B95" s="155">
+      <c r="B95" s="153">
         <v>68</v>
       </c>
-      <c r="C95" s="156">
+      <c r="C95" s="154">
         <v>35377</v>
       </c>
-      <c r="D95" s="157">
+      <c r="D95" s="155">
         <v>21229</v>
       </c>
-      <c r="E95" s="158">
+      <c r="E95" s="156">
         <v>21198</v>
       </c>
-      <c r="F95" s="159">
-[...11 lines deleted...]
-      <c r="J95" s="159">
+      <c r="F95" s="157">
+        <v>0</v>
+      </c>
+      <c r="G95" s="157">
+        <v>0</v>
+      </c>
+      <c r="H95" s="157">
+        <v>0</v>
+      </c>
+      <c r="I95" s="157">
+        <v>0</v>
+      </c>
+      <c r="J95" s="157">
         <v>21198</v>
       </c>
-      <c r="K95" s="159">
-[...11 lines deleted...]
-      <c r="O95" s="159">
+      <c r="K95" s="157">
+        <v>0</v>
+      </c>
+      <c r="L95" s="157">
+        <v>0</v>
+      </c>
+      <c r="M95" s="157">
+        <v>0</v>
+      </c>
+      <c r="N95" s="157">
+        <v>0</v>
+      </c>
+      <c r="O95" s="157">
         <v>21198</v>
       </c>
-      <c r="P95" s="159">
-[...11 lines deleted...]
-      <c r="T95" s="158">
+      <c r="P95" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q95" s="157">
+        <v>0</v>
+      </c>
+      <c r="R95" s="157">
+        <v>0</v>
+      </c>
+      <c r="S95" s="158">
+        <v>0</v>
+      </c>
+      <c r="T95" s="156">
         <v>32</v>
       </c>
-      <c r="U95" s="159">
-[...5 lines deleted...]
-      <c r="W95" s="159">
+      <c r="U95" s="157">
+        <v>0</v>
+      </c>
+      <c r="V95" s="157">
+        <v>0</v>
+      </c>
+      <c r="W95" s="157">
         <v>32</v>
       </c>
-      <c r="X95" s="159">
-[...11 lines deleted...]
-      <c r="AB95" s="159">
+      <c r="X95" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y95" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z95" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA95" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB95" s="157">
         <v>32</v>
       </c>
-      <c r="AC95" s="161">
-[...2 lines deleted...]
-      <c r="AD95" s="158">
+      <c r="AC95" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD95" s="156">
         <v>14147</v>
       </c>
-      <c r="AE95" s="162">
+      <c r="AE95" s="160">
         <v>12414</v>
       </c>
     </row>
-    <row r="96" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="154" t="s">
+    <row r="96" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B96" s="155">
+      <c r="B96" s="153">
         <v>69</v>
       </c>
-      <c r="C96" s="156">
-[...88 lines deleted...]
-      <c r="A97" s="154" t="s">
+      <c r="C96" s="154">
+        <v>0</v>
+      </c>
+      <c r="D96" s="155">
+        <v>0</v>
+      </c>
+      <c r="E96" s="156">
+        <v>0</v>
+      </c>
+      <c r="F96" s="157">
+        <v>0</v>
+      </c>
+      <c r="G96" s="157">
+        <v>0</v>
+      </c>
+      <c r="H96" s="157">
+        <v>0</v>
+      </c>
+      <c r="I96" s="157">
+        <v>0</v>
+      </c>
+      <c r="J96" s="157">
+        <v>0</v>
+      </c>
+      <c r="K96" s="157">
+        <v>0</v>
+      </c>
+      <c r="L96" s="157">
+        <v>0</v>
+      </c>
+      <c r="M96" s="157">
+        <v>0</v>
+      </c>
+      <c r="N96" s="157">
+        <v>0</v>
+      </c>
+      <c r="O96" s="157">
+        <v>0</v>
+      </c>
+      <c r="P96" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q96" s="157">
+        <v>0</v>
+      </c>
+      <c r="R96" s="157">
+        <v>0</v>
+      </c>
+      <c r="S96" s="158">
+        <v>0</v>
+      </c>
+      <c r="T96" s="156">
+        <v>0</v>
+      </c>
+      <c r="U96" s="157">
+        <v>0</v>
+      </c>
+      <c r="V96" s="157">
+        <v>0</v>
+      </c>
+      <c r="W96" s="157">
+        <v>0</v>
+      </c>
+      <c r="X96" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y96" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z96" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA96" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB96" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC96" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD96" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE96" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="152" t="s">
         <v>54</v>
       </c>
-      <c r="B97" s="155">
+      <c r="B97" s="153">
         <v>70</v>
       </c>
-      <c r="C97" s="156">
-[...88 lines deleted...]
-      <c r="A98" s="154" t="s">
+      <c r="C97" s="154">
+        <v>0</v>
+      </c>
+      <c r="D97" s="155">
+        <v>0</v>
+      </c>
+      <c r="E97" s="156">
+        <v>0</v>
+      </c>
+      <c r="F97" s="157">
+        <v>0</v>
+      </c>
+      <c r="G97" s="157">
+        <v>0</v>
+      </c>
+      <c r="H97" s="157">
+        <v>0</v>
+      </c>
+      <c r="I97" s="157">
+        <v>0</v>
+      </c>
+      <c r="J97" s="157">
+        <v>0</v>
+      </c>
+      <c r="K97" s="157">
+        <v>0</v>
+      </c>
+      <c r="L97" s="157">
+        <v>0</v>
+      </c>
+      <c r="M97" s="157">
+        <v>0</v>
+      </c>
+      <c r="N97" s="157">
+        <v>0</v>
+      </c>
+      <c r="O97" s="157">
+        <v>0</v>
+      </c>
+      <c r="P97" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q97" s="157">
+        <v>0</v>
+      </c>
+      <c r="R97" s="157">
+        <v>0</v>
+      </c>
+      <c r="S97" s="158">
+        <v>0</v>
+      </c>
+      <c r="T97" s="156">
+        <v>0</v>
+      </c>
+      <c r="U97" s="157">
+        <v>0</v>
+      </c>
+      <c r="V97" s="157">
+        <v>0</v>
+      </c>
+      <c r="W97" s="157">
+        <v>0</v>
+      </c>
+      <c r="X97" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y97" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z97" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA97" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB97" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC97" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD97" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE97" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B98" s="155">
+      <c r="B98" s="153">
         <v>71</v>
       </c>
-      <c r="C98" s="156">
+      <c r="C98" s="154">
         <v>105211</v>
       </c>
-      <c r="D98" s="157">
-[...75 lines deleted...]
-      <c r="AD98" s="158">
+      <c r="D98" s="155">
+        <v>0</v>
+      </c>
+      <c r="E98" s="156">
+        <v>0</v>
+      </c>
+      <c r="F98" s="157">
+        <v>0</v>
+      </c>
+      <c r="G98" s="162">
+        <v>0</v>
+      </c>
+      <c r="H98" s="162">
+        <v>0</v>
+      </c>
+      <c r="I98" s="162">
+        <v>0</v>
+      </c>
+      <c r="J98" s="162">
+        <v>0</v>
+      </c>
+      <c r="K98" s="162">
+        <v>0</v>
+      </c>
+      <c r="L98" s="162">
+        <v>0</v>
+      </c>
+      <c r="M98" s="162">
+        <v>0</v>
+      </c>
+      <c r="N98" s="162">
+        <v>0</v>
+      </c>
+      <c r="O98" s="162">
+        <v>0</v>
+      </c>
+      <c r="P98" s="162">
+        <v>0</v>
+      </c>
+      <c r="Q98" s="162"/>
+      <c r="R98" s="162">
+        <v>0</v>
+      </c>
+      <c r="S98" s="163">
+        <v>0</v>
+      </c>
+      <c r="T98" s="164">
+        <v>0</v>
+      </c>
+      <c r="U98" s="157">
+        <v>0</v>
+      </c>
+      <c r="V98" s="157">
+        <v>0</v>
+      </c>
+      <c r="W98" s="157">
+        <v>0</v>
+      </c>
+      <c r="X98" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y98" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z98" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA98" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB98" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC98" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD98" s="156">
         <v>105211</v>
       </c>
-      <c r="AE98" s="162">
+      <c r="AE98" s="160">
         <v>105211</v>
       </c>
     </row>
-    <row r="99" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="154" t="s">
+    <row r="99" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B99" s="155">
+      <c r="B99" s="153">
         <v>72</v>
       </c>
-      <c r="C99" s="156">
+      <c r="C99" s="154">
         <v>1211278</v>
       </c>
-      <c r="D99" s="157">
+      <c r="D99" s="155">
         <v>64218</v>
       </c>
-      <c r="E99" s="158">
+      <c r="E99" s="156">
         <v>18648</v>
       </c>
-      <c r="F99" s="159">
+      <c r="F99" s="157">
         <v>18648</v>
       </c>
-      <c r="G99" s="159"/>
-[...12 lines deleted...]
-      <c r="T99" s="158">
+      <c r="G99" s="157"/>
+      <c r="H99" s="157"/>
+      <c r="I99" s="157"/>
+      <c r="J99" s="157"/>
+      <c r="K99" s="157"/>
+      <c r="L99" s="157"/>
+      <c r="M99" s="157"/>
+      <c r="N99" s="157"/>
+      <c r="O99" s="157"/>
+      <c r="P99" s="157"/>
+      <c r="Q99" s="157"/>
+      <c r="R99" s="157"/>
+      <c r="S99" s="158"/>
+      <c r="T99" s="156">
         <v>45570</v>
       </c>
-      <c r="U99" s="159">
+      <c r="U99" s="157">
         <v>45570</v>
       </c>
-      <c r="V99" s="159">
-[...13 lines deleted...]
-      <c r="AD99" s="158">
+      <c r="V99" s="157">
+        <v>0</v>
+      </c>
+      <c r="W99" s="157">
+        <v>0</v>
+      </c>
+      <c r="X99" s="157"/>
+      <c r="Y99" s="157"/>
+      <c r="Z99" s="157"/>
+      <c r="AA99" s="157"/>
+      <c r="AB99" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC99" s="159"/>
+      <c r="AD99" s="156">
         <v>1147060</v>
       </c>
-      <c r="AE99" s="162">
+      <c r="AE99" s="160">
         <v>1110057</v>
       </c>
     </row>
-    <row r="100" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="154" t="s">
+    <row r="100" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="B100" s="155">
+      <c r="B100" s="153">
         <v>73</v>
       </c>
-      <c r="C100" s="156">
-[...86 lines deleted...]
-      <c r="A101" s="167" t="s">
+      <c r="C100" s="154">
+        <v>0</v>
+      </c>
+      <c r="D100" s="155">
+        <v>0</v>
+      </c>
+      <c r="E100" s="156">
+        <v>0</v>
+      </c>
+      <c r="F100" s="157">
+        <v>0</v>
+      </c>
+      <c r="G100" s="157">
+        <v>0</v>
+      </c>
+      <c r="H100" s="157">
+        <v>0</v>
+      </c>
+      <c r="I100" s="157">
+        <v>0</v>
+      </c>
+      <c r="J100" s="157">
+        <v>0</v>
+      </c>
+      <c r="K100" s="157">
+        <v>0</v>
+      </c>
+      <c r="L100" s="157">
+        <v>0</v>
+      </c>
+      <c r="M100" s="157">
+        <v>0</v>
+      </c>
+      <c r="N100" s="157">
+        <v>0</v>
+      </c>
+      <c r="O100" s="157">
+        <v>0</v>
+      </c>
+      <c r="P100" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q100" s="157"/>
+      <c r="R100" s="157">
+        <v>0</v>
+      </c>
+      <c r="S100" s="158">
+        <v>0</v>
+      </c>
+      <c r="T100" s="156">
+        <v>0</v>
+      </c>
+      <c r="U100" s="157">
+        <v>0</v>
+      </c>
+      <c r="V100" s="157">
+        <v>0</v>
+      </c>
+      <c r="W100" s="157">
+        <v>0</v>
+      </c>
+      <c r="X100" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y100" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z100" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA100" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB100" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC100" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD100" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE100" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="165" t="s">
         <v>96</v>
       </c>
-      <c r="B101" s="146">
+      <c r="B101" s="144">
         <v>74</v>
       </c>
-      <c r="C101" s="147">
-[...2 lines deleted...]
-      <c r="D101" s="148">
+      <c r="C101" s="145">
+        <v>832681</v>
+      </c>
+      <c r="D101" s="146">
         <v>47544</v>
       </c>
-      <c r="E101" s="149">
+      <c r="E101" s="147">
         <v>7118</v>
       </c>
-      <c r="F101" s="150">
-[...11 lines deleted...]
-      <c r="J101" s="168">
+      <c r="F101" s="148">
+        <v>0</v>
+      </c>
+      <c r="G101" s="166">
+        <v>0</v>
+      </c>
+      <c r="H101" s="166">
+        <v>0</v>
+      </c>
+      <c r="I101" s="166">
+        <v>0</v>
+      </c>
+      <c r="J101" s="166">
         <v>7118</v>
       </c>
-      <c r="K101" s="168">
-[...11 lines deleted...]
-      <c r="O101" s="168">
+      <c r="K101" s="166">
+        <v>0</v>
+      </c>
+      <c r="L101" s="166">
+        <v>0</v>
+      </c>
+      <c r="M101" s="166">
+        <v>0</v>
+      </c>
+      <c r="N101" s="166">
+        <v>0</v>
+      </c>
+      <c r="O101" s="166">
         <v>7118</v>
       </c>
-      <c r="P101" s="168">
-[...11 lines deleted...]
-      <c r="T101" s="170">
+      <c r="P101" s="166">
+        <v>0</v>
+      </c>
+      <c r="Q101" s="166">
+        <v>0</v>
+      </c>
+      <c r="R101" s="166">
+        <v>0</v>
+      </c>
+      <c r="S101" s="167">
+        <v>0</v>
+      </c>
+      <c r="T101" s="168">
         <v>40426</v>
       </c>
-      <c r="U101" s="150">
-[...5 lines deleted...]
-      <c r="W101" s="150">
+      <c r="U101" s="148">
+        <v>0</v>
+      </c>
+      <c r="V101" s="148">
+        <v>0</v>
+      </c>
+      <c r="W101" s="148">
         <v>40426</v>
       </c>
-      <c r="X101" s="150">
-[...11 lines deleted...]
-      <c r="AB101" s="150">
+      <c r="X101" s="148">
+        <v>0</v>
+      </c>
+      <c r="Y101" s="148">
+        <v>0</v>
+      </c>
+      <c r="Z101" s="148">
+        <v>0</v>
+      </c>
+      <c r="AA101" s="148">
+        <v>0</v>
+      </c>
+      <c r="AB101" s="148">
         <v>40426</v>
       </c>
-      <c r="AC101" s="152">
-[...10 lines deleted...]
-      <c r="A102" s="154" t="s">
+      <c r="AC101" s="150">
+        <v>0</v>
+      </c>
+      <c r="AD101" s="147">
+        <v>785137</v>
+      </c>
+      <c r="AE101" s="151">
+        <v>541949</v>
+      </c>
+    </row>
+    <row r="102" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B102" s="155">
+      <c r="B102" s="153">
         <v>75</v>
       </c>
-      <c r="C102" s="156">
+      <c r="C102" s="154">
         <v>7118</v>
       </c>
-      <c r="D102" s="157">
+      <c r="D102" s="155">
         <v>7118</v>
       </c>
-      <c r="E102" s="158">
+      <c r="E102" s="156">
         <v>7118</v>
       </c>
-      <c r="F102" s="159">
-[...11 lines deleted...]
-      <c r="J102" s="171">
+      <c r="F102" s="157">
+        <v>0</v>
+      </c>
+      <c r="G102" s="169">
+        <v>0</v>
+      </c>
+      <c r="H102" s="169">
+        <v>0</v>
+      </c>
+      <c r="I102" s="169">
+        <v>0</v>
+      </c>
+      <c r="J102" s="169">
         <v>7118</v>
       </c>
-      <c r="K102" s="171">
-[...11 lines deleted...]
-      <c r="O102" s="171">
+      <c r="K102" s="169">
+        <v>0</v>
+      </c>
+      <c r="L102" s="169">
+        <v>0</v>
+      </c>
+      <c r="M102" s="169">
+        <v>0</v>
+      </c>
+      <c r="N102" s="169">
+        <v>0</v>
+      </c>
+      <c r="O102" s="169">
         <v>7118</v>
       </c>
-      <c r="P102" s="171">
-[...49 lines deleted...]
-      <c r="A103" s="154" t="s">
+      <c r="P102" s="169">
+        <v>0</v>
+      </c>
+      <c r="Q102" s="169">
+        <v>0</v>
+      </c>
+      <c r="R102" s="169">
+        <v>0</v>
+      </c>
+      <c r="S102" s="170">
+        <v>0</v>
+      </c>
+      <c r="T102" s="171">
+        <v>0</v>
+      </c>
+      <c r="U102" s="157">
+        <v>0</v>
+      </c>
+      <c r="V102" s="157">
+        <v>0</v>
+      </c>
+      <c r="W102" s="157">
+        <v>0</v>
+      </c>
+      <c r="X102" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y102" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z102" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA102" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB102" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC102" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD102" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE102" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B103" s="155">
+      <c r="B103" s="153">
         <v>76</v>
       </c>
-      <c r="C103" s="156">
+      <c r="C103" s="154">
         <v>103</v>
       </c>
-      <c r="D103" s="157">
-[...77 lines deleted...]
-      <c r="AD103" s="158">
+      <c r="D103" s="155">
+        <v>0</v>
+      </c>
+      <c r="E103" s="156">
+        <v>0</v>
+      </c>
+      <c r="F103" s="157">
+        <v>0</v>
+      </c>
+      <c r="G103" s="169">
+        <v>0</v>
+      </c>
+      <c r="H103" s="169">
+        <v>0</v>
+      </c>
+      <c r="I103" s="169">
+        <v>0</v>
+      </c>
+      <c r="J103" s="169">
+        <v>0</v>
+      </c>
+      <c r="K103" s="169">
+        <v>0</v>
+      </c>
+      <c r="L103" s="169">
+        <v>0</v>
+      </c>
+      <c r="M103" s="169">
+        <v>0</v>
+      </c>
+      <c r="N103" s="169">
+        <v>0</v>
+      </c>
+      <c r="O103" s="169">
+        <v>0</v>
+      </c>
+      <c r="P103" s="169">
+        <v>0</v>
+      </c>
+      <c r="Q103" s="169">
+        <v>0</v>
+      </c>
+      <c r="R103" s="169">
+        <v>0</v>
+      </c>
+      <c r="S103" s="170">
+        <v>0</v>
+      </c>
+      <c r="T103" s="171">
+        <v>0</v>
+      </c>
+      <c r="U103" s="157">
+        <v>0</v>
+      </c>
+      <c r="V103" s="157">
+        <v>0</v>
+      </c>
+      <c r="W103" s="157">
+        <v>0</v>
+      </c>
+      <c r="X103" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y103" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z103" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA103" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB103" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC103" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD103" s="156">
         <v>103</v>
       </c>
-      <c r="AE103" s="162">
+      <c r="AE103" s="160">
         <v>103</v>
       </c>
     </row>
-    <row r="104" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="154" t="s">
+    <row r="104" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="B104" s="155">
+      <c r="B104" s="153">
         <v>77</v>
       </c>
-      <c r="C104" s="156">
-[...2 lines deleted...]
-      <c r="D104" s="157">
+      <c r="C104" s="154">
+        <v>284755</v>
+      </c>
+      <c r="D104" s="155">
         <v>10638</v>
       </c>
-      <c r="E104" s="158">
-[...44 lines deleted...]
-      <c r="T104" s="158">
+      <c r="E104" s="156">
+        <v>0</v>
+      </c>
+      <c r="F104" s="157">
+        <v>0</v>
+      </c>
+      <c r="G104" s="157">
+        <v>0</v>
+      </c>
+      <c r="H104" s="157">
+        <v>0</v>
+      </c>
+      <c r="I104" s="157">
+        <v>0</v>
+      </c>
+      <c r="J104" s="157">
+        <v>0</v>
+      </c>
+      <c r="K104" s="157">
+        <v>0</v>
+      </c>
+      <c r="L104" s="157">
+        <v>0</v>
+      </c>
+      <c r="M104" s="157">
+        <v>0</v>
+      </c>
+      <c r="N104" s="157">
+        <v>0</v>
+      </c>
+      <c r="O104" s="157">
+        <v>0</v>
+      </c>
+      <c r="P104" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q104" s="157">
+        <v>0</v>
+      </c>
+      <c r="R104" s="157">
+        <v>0</v>
+      </c>
+      <c r="S104" s="158">
+        <v>0</v>
+      </c>
+      <c r="T104" s="156">
         <v>10638</v>
       </c>
-      <c r="U104" s="159">
-[...5 lines deleted...]
-      <c r="W104" s="159">
+      <c r="U104" s="157">
+        <v>0</v>
+      </c>
+      <c r="V104" s="157">
+        <v>0</v>
+      </c>
+      <c r="W104" s="157">
         <v>10638</v>
       </c>
-      <c r="X104" s="159">
-[...11 lines deleted...]
-      <c r="AB104" s="159">
+      <c r="X104" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y104" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z104" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA104" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB104" s="157">
         <v>10638</v>
       </c>
-      <c r="AC104" s="161">
-[...2 lines deleted...]
-      <c r="AD104" s="158">
+      <c r="AC104" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD104" s="156">
         <v>274117</v>
       </c>
-      <c r="AE104" s="162">
+      <c r="AE104" s="160">
         <v>30929</v>
       </c>
     </row>
-    <row r="105" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="154" t="s">
+    <row r="105" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="152" t="s">
         <v>59</v>
       </c>
-      <c r="B105" s="155">
+      <c r="B105" s="153">
         <v>78</v>
       </c>
-      <c r="C105" s="156">
-[...52 lines deleted...]
-      <c r="A106" s="154" t="s">
+      <c r="C105" s="154">
+        <v>0</v>
+      </c>
+      <c r="D105" s="155">
+        <v>0</v>
+      </c>
+      <c r="E105" s="156">
+        <v>0</v>
+      </c>
+      <c r="F105" s="157"/>
+      <c r="G105" s="157"/>
+      <c r="H105" s="157"/>
+      <c r="I105" s="157"/>
+      <c r="J105" s="157">
+        <v>0</v>
+      </c>
+      <c r="K105" s="157"/>
+      <c r="L105" s="157"/>
+      <c r="M105" s="157"/>
+      <c r="N105" s="157"/>
+      <c r="O105" s="157"/>
+      <c r="P105" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q105" s="157">
+        <v>0</v>
+      </c>
+      <c r="R105" s="157"/>
+      <c r="S105" s="158"/>
+      <c r="T105" s="156">
+        <v>0</v>
+      </c>
+      <c r="U105" s="157"/>
+      <c r="V105" s="157"/>
+      <c r="W105" s="157">
+        <v>0</v>
+      </c>
+      <c r="X105" s="157"/>
+      <c r="Y105" s="157"/>
+      <c r="Z105" s="157"/>
+      <c r="AA105" s="157"/>
+      <c r="AB105" s="157"/>
+      <c r="AC105" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD105" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE105" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="152" t="s">
         <v>48</v>
       </c>
-      <c r="B106" s="155">
+      <c r="B106" s="153">
         <v>79</v>
       </c>
-      <c r="C106" s="156">
-[...88 lines deleted...]
-      <c r="A107" s="154" t="s">
+      <c r="C106" s="154">
+        <v>0</v>
+      </c>
+      <c r="D106" s="155">
+        <v>0</v>
+      </c>
+      <c r="E106" s="156">
+        <v>0</v>
+      </c>
+      <c r="F106" s="157">
+        <v>0</v>
+      </c>
+      <c r="G106" s="157">
+        <v>0</v>
+      </c>
+      <c r="H106" s="157">
+        <v>0</v>
+      </c>
+      <c r="I106" s="157">
+        <v>0</v>
+      </c>
+      <c r="J106" s="157">
+        <v>0</v>
+      </c>
+      <c r="K106" s="157">
+        <v>0</v>
+      </c>
+      <c r="L106" s="157">
+        <v>0</v>
+      </c>
+      <c r="M106" s="157">
+        <v>0</v>
+      </c>
+      <c r="N106" s="157">
+        <v>0</v>
+      </c>
+      <c r="O106" s="157">
+        <v>0</v>
+      </c>
+      <c r="P106" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q106" s="157">
+        <v>0</v>
+      </c>
+      <c r="R106" s="157">
+        <v>0</v>
+      </c>
+      <c r="S106" s="158">
+        <v>0</v>
+      </c>
+      <c r="T106" s="156">
+        <v>0</v>
+      </c>
+      <c r="U106" s="157">
+        <v>0</v>
+      </c>
+      <c r="V106" s="157">
+        <v>0</v>
+      </c>
+      <c r="W106" s="157">
+        <v>0</v>
+      </c>
+      <c r="X106" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y106" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z106" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA106" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB106" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC106" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD106" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE106" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="152" t="s">
         <v>49</v>
       </c>
-      <c r="B107" s="254">
+      <c r="B107" s="222">
         <v>80</v>
       </c>
-      <c r="C107" s="156">
-[...88 lines deleted...]
-      <c r="A108" s="154" t="s">
+      <c r="C107" s="154">
+        <v>0</v>
+      </c>
+      <c r="D107" s="155">
+        <v>0</v>
+      </c>
+      <c r="E107" s="156">
+        <v>0</v>
+      </c>
+      <c r="F107" s="157">
+        <v>0</v>
+      </c>
+      <c r="G107" s="157">
+        <v>0</v>
+      </c>
+      <c r="H107" s="157">
+        <v>0</v>
+      </c>
+      <c r="I107" s="157">
+        <v>0</v>
+      </c>
+      <c r="J107" s="157">
+        <v>0</v>
+      </c>
+      <c r="K107" s="157">
+        <v>0</v>
+      </c>
+      <c r="L107" s="157">
+        <v>0</v>
+      </c>
+      <c r="M107" s="157">
+        <v>0</v>
+      </c>
+      <c r="N107" s="157">
+        <v>0</v>
+      </c>
+      <c r="O107" s="157">
+        <v>0</v>
+      </c>
+      <c r="P107" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q107" s="157">
+        <v>0</v>
+      </c>
+      <c r="R107" s="157">
+        <v>0</v>
+      </c>
+      <c r="S107" s="158">
+        <v>0</v>
+      </c>
+      <c r="T107" s="156">
+        <v>0</v>
+      </c>
+      <c r="U107" s="157">
+        <v>0</v>
+      </c>
+      <c r="V107" s="157">
+        <v>0</v>
+      </c>
+      <c r="W107" s="157">
+        <v>0</v>
+      </c>
+      <c r="X107" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y107" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z107" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA107" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB107" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC107" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD107" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE107" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="152" t="s">
         <v>50</v>
       </c>
-      <c r="B108" s="254">
+      <c r="B108" s="222">
         <v>81</v>
       </c>
-      <c r="C108" s="156">
-[...88 lines deleted...]
-      <c r="A109" s="154" t="s">
+      <c r="C108" s="154">
+        <v>0</v>
+      </c>
+      <c r="D108" s="155">
+        <v>0</v>
+      </c>
+      <c r="E108" s="156">
+        <v>0</v>
+      </c>
+      <c r="F108" s="157">
+        <v>0</v>
+      </c>
+      <c r="G108" s="157">
+        <v>0</v>
+      </c>
+      <c r="H108" s="157">
+        <v>0</v>
+      </c>
+      <c r="I108" s="157">
+        <v>0</v>
+      </c>
+      <c r="J108" s="157">
+        <v>0</v>
+      </c>
+      <c r="K108" s="157">
+        <v>0</v>
+      </c>
+      <c r="L108" s="157">
+        <v>0</v>
+      </c>
+      <c r="M108" s="157">
+        <v>0</v>
+      </c>
+      <c r="N108" s="157">
+        <v>0</v>
+      </c>
+      <c r="O108" s="157">
+        <v>0</v>
+      </c>
+      <c r="P108" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q108" s="157">
+        <v>0</v>
+      </c>
+      <c r="R108" s="157">
+        <v>0</v>
+      </c>
+      <c r="S108" s="158">
+        <v>0</v>
+      </c>
+      <c r="T108" s="156">
+        <v>0</v>
+      </c>
+      <c r="U108" s="157">
+        <v>0</v>
+      </c>
+      <c r="V108" s="157">
+        <v>0</v>
+      </c>
+      <c r="W108" s="157">
+        <v>0</v>
+      </c>
+      <c r="X108" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y108" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z108" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA108" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB108" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC108" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD108" s="156">
+        <v>0</v>
+      </c>
+      <c r="AE108" s="160">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="152" t="s">
         <v>51</v>
       </c>
-      <c r="B109" s="254">
+      <c r="B109" s="222">
         <v>82</v>
       </c>
-      <c r="C109" s="156">
+      <c r="C109" s="154">
         <v>15023</v>
       </c>
-      <c r="D109" s="157">
-[...77 lines deleted...]
-      <c r="AD109" s="158">
+      <c r="D109" s="155">
+        <v>0</v>
+      </c>
+      <c r="E109" s="156">
+        <v>0</v>
+      </c>
+      <c r="F109" s="157">
+        <v>0</v>
+      </c>
+      <c r="G109" s="157">
+        <v>0</v>
+      </c>
+      <c r="H109" s="157">
+        <v>0</v>
+      </c>
+      <c r="I109" s="157">
+        <v>0</v>
+      </c>
+      <c r="J109" s="157">
+        <v>0</v>
+      </c>
+      <c r="K109" s="157">
+        <v>0</v>
+      </c>
+      <c r="L109" s="157">
+        <v>0</v>
+      </c>
+      <c r="M109" s="157">
+        <v>0</v>
+      </c>
+      <c r="N109" s="157">
+        <v>0</v>
+      </c>
+      <c r="O109" s="157">
+        <v>0</v>
+      </c>
+      <c r="P109" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q109" s="157">
+        <v>0</v>
+      </c>
+      <c r="R109" s="157">
+        <v>0</v>
+      </c>
+      <c r="S109" s="158">
+        <v>0</v>
+      </c>
+      <c r="T109" s="156">
+        <v>0</v>
+      </c>
+      <c r="U109" s="157">
+        <v>0</v>
+      </c>
+      <c r="V109" s="157">
+        <v>0</v>
+      </c>
+      <c r="W109" s="157">
+        <v>0</v>
+      </c>
+      <c r="X109" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y109" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z109" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA109" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB109" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC109" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD109" s="156">
         <v>15023</v>
       </c>
-      <c r="AE109" s="162">
+      <c r="AE109" s="160">
         <v>15023</v>
       </c>
     </row>
-    <row r="110" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="154" t="s">
+    <row r="110" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="152" t="s">
         <v>52</v>
       </c>
-      <c r="B110" s="254">
+      <c r="B110" s="222">
         <v>83</v>
       </c>
-      <c r="C110" s="156">
-[...88 lines deleted...]
-      <c r="A111" s="154" t="s">
+      <c r="C110" s="154">
+        <v>0</v>
+      </c>
+      <c r="D110" s="155">
+        <v>0</v>
+      </c>
+      <c r="E110" s="156">
+        <v>0</v>
+      </c>
+      <c r="F110" s="157">
+        <v>0</v>
+      </c>
+      <c r="G110" s="107">
+        <v>0</v>
+      </c>
+      <c r="H110" s="107">
+        <v>0</v>
+      </c>
+      <c r="I110" s="107">
+        <v>0</v>
+      </c>
+      <c r="J110" s="107">
+        <v>0</v>
+      </c>
+      <c r="K110" s="107">
+        <v>0</v>
+      </c>
+      <c r="L110" s="107">
+        <v>0</v>
+      </c>
+      <c r="M110" s="107">
+        <v>0</v>
+      </c>
+      <c r="N110" s="107">
+        <v>0</v>
+      </c>
+      <c r="O110" s="107">
+        <v>0</v>
+      </c>
+      <c r="P110" s="107">
+        <v>0</v>
+      </c>
+      <c r="Q110" s="107">
+        <v>0</v>
+      </c>
+      <c r="R110" s="107">
+        <v>0</v>
+      </c>
+      <c r="S110" s="172">
+        <v>0</v>
+      </c>
+      <c r="T110" s="106">
+        <v>0</v>
+      </c>
+      <c r="U110" s="107">
+        <v>0</v>
+      </c>
+      <c r="V110" s="107">
+        <v>0</v>
+      </c>
+      <c r="W110" s="107">
+        <v>0</v>
+      </c>
+      <c r="X110" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y110" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z110" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA110" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB110" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC110" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD110" s="106">
+        <v>0</v>
+      </c>
+      <c r="AE110" s="173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B111" s="254">
+      <c r="B111" s="222">
         <v>84</v>
       </c>
-      <c r="C111" s="156">
-[...88 lines deleted...]
-      <c r="A112" s="154" t="s">
+      <c r="C111" s="154">
+        <v>0</v>
+      </c>
+      <c r="D111" s="155">
+        <v>0</v>
+      </c>
+      <c r="E111" s="156">
+        <v>0</v>
+      </c>
+      <c r="F111" s="157">
+        <v>0</v>
+      </c>
+      <c r="G111" s="107">
+        <v>0</v>
+      </c>
+      <c r="H111" s="107">
+        <v>0</v>
+      </c>
+      <c r="I111" s="107">
+        <v>0</v>
+      </c>
+      <c r="J111" s="107">
+        <v>0</v>
+      </c>
+      <c r="K111" s="107">
+        <v>0</v>
+      </c>
+      <c r="L111" s="107">
+        <v>0</v>
+      </c>
+      <c r="M111" s="107">
+        <v>0</v>
+      </c>
+      <c r="N111" s="107">
+        <v>0</v>
+      </c>
+      <c r="O111" s="107">
+        <v>0</v>
+      </c>
+      <c r="P111" s="107">
+        <v>0</v>
+      </c>
+      <c r="Q111" s="107">
+        <v>0</v>
+      </c>
+      <c r="R111" s="107">
+        <v>0</v>
+      </c>
+      <c r="S111" s="172">
+        <v>0</v>
+      </c>
+      <c r="T111" s="106">
+        <v>0</v>
+      </c>
+      <c r="U111" s="107">
+        <v>0</v>
+      </c>
+      <c r="V111" s="107">
+        <v>0</v>
+      </c>
+      <c r="W111" s="107">
+        <v>0</v>
+      </c>
+      <c r="X111" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y111" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z111" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA111" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB111" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC111" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD111" s="106">
+        <v>0</v>
+      </c>
+      <c r="AE111" s="173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B112" s="254">
+      <c r="B112" s="222">
         <v>85</v>
       </c>
-      <c r="C112" s="156">
-[...86 lines deleted...]
-      <c r="A113" s="154" t="s">
+      <c r="C112" s="154">
+        <v>0</v>
+      </c>
+      <c r="D112" s="155">
+        <v>0</v>
+      </c>
+      <c r="E112" s="156">
+        <v>0</v>
+      </c>
+      <c r="F112" s="157">
+        <v>0</v>
+      </c>
+      <c r="G112" s="107">
+        <v>0</v>
+      </c>
+      <c r="H112" s="107">
+        <v>0</v>
+      </c>
+      <c r="I112" s="107">
+        <v>0</v>
+      </c>
+      <c r="J112" s="107">
+        <v>0</v>
+      </c>
+      <c r="K112" s="107">
+        <v>0</v>
+      </c>
+      <c r="L112" s="107">
+        <v>0</v>
+      </c>
+      <c r="M112" s="107">
+        <v>0</v>
+      </c>
+      <c r="N112" s="107">
+        <v>0</v>
+      </c>
+      <c r="O112" s="107">
+        <v>0</v>
+      </c>
+      <c r="P112" s="107">
+        <v>0</v>
+      </c>
+      <c r="Q112" s="107"/>
+      <c r="R112" s="107">
+        <v>0</v>
+      </c>
+      <c r="S112" s="172">
+        <v>0</v>
+      </c>
+      <c r="T112" s="106">
+        <v>0</v>
+      </c>
+      <c r="U112" s="107">
+        <v>0</v>
+      </c>
+      <c r="V112" s="107">
+        <v>0</v>
+      </c>
+      <c r="W112" s="107">
+        <v>0</v>
+      </c>
+      <c r="X112" s="107">
+        <v>0</v>
+      </c>
+      <c r="Y112" s="107">
+        <v>0</v>
+      </c>
+      <c r="Z112" s="107">
+        <v>0</v>
+      </c>
+      <c r="AA112" s="107">
+        <v>0</v>
+      </c>
+      <c r="AB112" s="107">
+        <v>0</v>
+      </c>
+      <c r="AC112" s="109">
+        <v>0</v>
+      </c>
+      <c r="AD112" s="106">
+        <v>0</v>
+      </c>
+      <c r="AE112" s="173">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B113" s="254">
+      <c r="B113" s="222">
         <v>86</v>
       </c>
-      <c r="C113" s="156">
+      <c r="C113" s="154">
         <v>88707</v>
       </c>
-      <c r="D113" s="157">
-[...41 lines deleted...]
-      <c r="AD113" s="158">
+      <c r="D113" s="155">
+        <v>0</v>
+      </c>
+      <c r="E113" s="156">
+        <v>0</v>
+      </c>
+      <c r="F113" s="157">
+        <v>0</v>
+      </c>
+      <c r="G113" s="157"/>
+      <c r="H113" s="157"/>
+      <c r="I113" s="157"/>
+      <c r="J113" s="157"/>
+      <c r="K113" s="157"/>
+      <c r="L113" s="157"/>
+      <c r="M113" s="157"/>
+      <c r="N113" s="157"/>
+      <c r="O113" s="157"/>
+      <c r="P113" s="157"/>
+      <c r="Q113" s="157"/>
+      <c r="R113" s="157"/>
+      <c r="S113" s="158"/>
+      <c r="T113" s="156">
+        <v>0</v>
+      </c>
+      <c r="U113" s="157">
+        <v>0</v>
+      </c>
+      <c r="V113" s="157">
+        <v>0</v>
+      </c>
+      <c r="W113" s="157">
+        <v>0</v>
+      </c>
+      <c r="X113" s="157"/>
+      <c r="Y113" s="157"/>
+      <c r="Z113" s="157"/>
+      <c r="AA113" s="157"/>
+      <c r="AB113" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC113" s="159"/>
+      <c r="AD113" s="156">
         <v>88707</v>
       </c>
-      <c r="AE113" s="162">
+      <c r="AE113" s="160">
         <v>88707</v>
       </c>
     </row>
-    <row r="114" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="154" t="s">
+    <row r="114" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="B114" s="254">
+      <c r="B114" s="222">
         <v>87</v>
       </c>
-      <c r="C114" s="156">
+      <c r="C114" s="154">
         <v>436974</v>
       </c>
-      <c r="D114" s="157">
+      <c r="D114" s="155">
         <v>29787</v>
       </c>
-      <c r="E114" s="158">
-[...42 lines deleted...]
-      <c r="T114" s="158">
+      <c r="E114" s="156">
+        <v>0</v>
+      </c>
+      <c r="F114" s="157">
+        <v>0</v>
+      </c>
+      <c r="G114" s="157">
+        <v>0</v>
+      </c>
+      <c r="H114" s="157">
+        <v>0</v>
+      </c>
+      <c r="I114" s="157">
+        <v>0</v>
+      </c>
+      <c r="J114" s="157">
+        <v>0</v>
+      </c>
+      <c r="K114" s="157">
+        <v>0</v>
+      </c>
+      <c r="L114" s="157">
+        <v>0</v>
+      </c>
+      <c r="M114" s="157">
+        <v>0</v>
+      </c>
+      <c r="N114" s="157">
+        <v>0</v>
+      </c>
+      <c r="O114" s="157">
+        <v>0</v>
+      </c>
+      <c r="P114" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q114" s="157"/>
+      <c r="R114" s="157">
+        <v>0</v>
+      </c>
+      <c r="S114" s="158">
+        <v>0</v>
+      </c>
+      <c r="T114" s="156">
         <v>29787</v>
       </c>
-      <c r="U114" s="159">
-[...5 lines deleted...]
-      <c r="W114" s="159">
+      <c r="U114" s="157">
+        <v>0</v>
+      </c>
+      <c r="V114" s="157">
+        <v>0</v>
+      </c>
+      <c r="W114" s="157">
         <v>29787</v>
       </c>
-      <c r="X114" s="159">
-[...11 lines deleted...]
-      <c r="AB114" s="159">
+      <c r="X114" s="157">
+        <v>0</v>
+      </c>
+      <c r="Y114" s="157">
+        <v>0</v>
+      </c>
+      <c r="Z114" s="157">
+        <v>0</v>
+      </c>
+      <c r="AA114" s="157">
+        <v>0</v>
+      </c>
+      <c r="AB114" s="157">
         <v>29787</v>
       </c>
-      <c r="AC114" s="161">
-[...2 lines deleted...]
-      <c r="AD114" s="158">
+      <c r="AC114" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD114" s="156">
         <v>407187</v>
       </c>
-      <c r="AE114" s="162">
+      <c r="AE114" s="160">
         <v>407187</v>
       </c>
     </row>
-    <row r="115" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="176" t="s">
+    <row r="115" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="174" t="s">
         <v>95</v>
       </c>
-      <c r="B115" s="155">
+      <c r="B115" s="153">
         <v>88</v>
       </c>
-      <c r="C115" s="156"/>
-[...11 lines deleted...]
-      <c r="O115" s="159">
+      <c r="C115" s="154"/>
+      <c r="D115" s="155"/>
+      <c r="E115" s="156"/>
+      <c r="F115" s="157"/>
+      <c r="G115" s="157"/>
+      <c r="H115" s="157"/>
+      <c r="I115" s="157"/>
+      <c r="J115" s="157"/>
+      <c r="K115" s="157"/>
+      <c r="L115" s="157"/>
+      <c r="M115" s="157"/>
+      <c r="N115" s="157"/>
+      <c r="O115" s="157">
         <v>3098</v>
       </c>
-      <c r="P115" s="159">
-[...29 lines deleted...]
-      <c r="A116" s="154" t="s">
+      <c r="P115" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q115" s="157">
+        <v>0</v>
+      </c>
+      <c r="R115" s="157">
+        <v>0</v>
+      </c>
+      <c r="S115" s="158">
+        <v>0</v>
+      </c>
+      <c r="T115" s="156"/>
+      <c r="U115" s="157"/>
+      <c r="V115" s="157"/>
+      <c r="W115" s="157"/>
+      <c r="X115" s="157"/>
+      <c r="Y115" s="157"/>
+      <c r="Z115" s="157"/>
+      <c r="AA115" s="157"/>
+      <c r="AB115" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC115" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD115" s="156"/>
+      <c r="AE115" s="160"/>
+    </row>
+    <row r="116" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B116" s="255">
+      <c r="B116" s="223">
         <v>89</v>
       </c>
-      <c r="C116" s="156"/>
-[...11 lines deleted...]
-      <c r="O116" s="159">
+      <c r="C116" s="154"/>
+      <c r="D116" s="155"/>
+      <c r="E116" s="156"/>
+      <c r="F116" s="157"/>
+      <c r="G116" s="157"/>
+      <c r="H116" s="157"/>
+      <c r="I116" s="157"/>
+      <c r="J116" s="157"/>
+      <c r="K116" s="157"/>
+      <c r="L116" s="157"/>
+      <c r="M116" s="157"/>
+      <c r="N116" s="157"/>
+      <c r="O116" s="157">
         <v>3098</v>
       </c>
-      <c r="P116" s="159">
-[...29 lines deleted...]
-      <c r="A117" s="154" t="s">
+      <c r="P116" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q116" s="157">
+        <v>0</v>
+      </c>
+      <c r="R116" s="157">
+        <v>0</v>
+      </c>
+      <c r="S116" s="158">
+        <v>0</v>
+      </c>
+      <c r="T116" s="156"/>
+      <c r="U116" s="157"/>
+      <c r="V116" s="157"/>
+      <c r="W116" s="157"/>
+      <c r="X116" s="157"/>
+      <c r="Y116" s="157"/>
+      <c r="Z116" s="157"/>
+      <c r="AA116" s="157"/>
+      <c r="AB116" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC116" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD116" s="156"/>
+      <c r="AE116" s="160"/>
+    </row>
+    <row r="117" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B117" s="181">
+      <c r="B117" s="179">
         <v>90</v>
       </c>
-      <c r="C117" s="156"/>
-[...44 lines deleted...]
-      <c r="A118" s="154" t="s">
+      <c r="C117" s="154"/>
+      <c r="D117" s="155"/>
+      <c r="E117" s="156"/>
+      <c r="F117" s="157"/>
+      <c r="G117" s="157"/>
+      <c r="H117" s="157"/>
+      <c r="I117" s="157"/>
+      <c r="J117" s="157"/>
+      <c r="K117" s="157"/>
+      <c r="L117" s="157"/>
+      <c r="M117" s="157"/>
+      <c r="N117" s="157"/>
+      <c r="O117" s="157">
+        <v>0</v>
+      </c>
+      <c r="P117" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q117" s="157">
+        <v>0</v>
+      </c>
+      <c r="R117" s="157">
+        <v>0</v>
+      </c>
+      <c r="S117" s="158">
+        <v>0</v>
+      </c>
+      <c r="T117" s="156"/>
+      <c r="U117" s="157"/>
+      <c r="V117" s="157"/>
+      <c r="W117" s="157"/>
+      <c r="X117" s="157"/>
+      <c r="Y117" s="157"/>
+      <c r="Z117" s="157"/>
+      <c r="AA117" s="157"/>
+      <c r="AB117" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC117" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD117" s="156"/>
+      <c r="AE117" s="160"/>
+    </row>
+    <row r="118" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="152" t="s">
         <v>46</v>
       </c>
-      <c r="B118" s="155">
+      <c r="B118" s="153">
         <v>91</v>
       </c>
-      <c r="C118" s="156"/>
-[...44 lines deleted...]
-      <c r="A119" s="154" t="s">
+      <c r="C118" s="154"/>
+      <c r="D118" s="155"/>
+      <c r="E118" s="156"/>
+      <c r="F118" s="157"/>
+      <c r="G118" s="157"/>
+      <c r="H118" s="157"/>
+      <c r="I118" s="157"/>
+      <c r="J118" s="157"/>
+      <c r="K118" s="157"/>
+      <c r="L118" s="157"/>
+      <c r="M118" s="157"/>
+      <c r="N118" s="157"/>
+      <c r="O118" s="157">
+        <v>0</v>
+      </c>
+      <c r="P118" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q118" s="157">
+        <v>0</v>
+      </c>
+      <c r="R118" s="157">
+        <v>0</v>
+      </c>
+      <c r="S118" s="158">
+        <v>0</v>
+      </c>
+      <c r="T118" s="156"/>
+      <c r="U118" s="157"/>
+      <c r="V118" s="157"/>
+      <c r="W118" s="157"/>
+      <c r="X118" s="157"/>
+      <c r="Y118" s="157"/>
+      <c r="Z118" s="157"/>
+      <c r="AA118" s="157"/>
+      <c r="AB118" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC118" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD118" s="156"/>
+      <c r="AE118" s="160"/>
+    </row>
+    <row r="119" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="152" t="s">
         <v>59</v>
       </c>
-      <c r="B119" s="155">
+      <c r="B119" s="153">
         <v>92</v>
       </c>
-      <c r="C119" s="156"/>
-[...36 lines deleted...]
-      <c r="A120" s="154" t="s">
+      <c r="C119" s="154"/>
+      <c r="D119" s="155"/>
+      <c r="E119" s="156"/>
+      <c r="F119" s="157"/>
+      <c r="G119" s="157"/>
+      <c r="H119" s="157"/>
+      <c r="I119" s="157"/>
+      <c r="J119" s="157"/>
+      <c r="K119" s="157"/>
+      <c r="L119" s="157"/>
+      <c r="M119" s="157"/>
+      <c r="N119" s="157"/>
+      <c r="O119" s="157"/>
+      <c r="P119" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q119" s="157">
+        <v>0</v>
+      </c>
+      <c r="R119" s="157"/>
+      <c r="S119" s="158"/>
+      <c r="T119" s="156"/>
+      <c r="U119" s="157"/>
+      <c r="V119" s="157"/>
+      <c r="W119" s="157"/>
+      <c r="X119" s="157"/>
+      <c r="Y119" s="157"/>
+      <c r="Z119" s="157"/>
+      <c r="AA119" s="157"/>
+      <c r="AB119" s="157"/>
+      <c r="AC119" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD119" s="156"/>
+      <c r="AE119" s="160"/>
+    </row>
+    <row r="120" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="152" t="s">
         <v>48</v>
       </c>
-      <c r="B120" s="155">
+      <c r="B120" s="153">
         <v>93</v>
       </c>
-      <c r="C120" s="156"/>
-[...44 lines deleted...]
-      <c r="A121" s="154" t="s">
+      <c r="C120" s="154"/>
+      <c r="D120" s="155"/>
+      <c r="E120" s="156"/>
+      <c r="F120" s="157"/>
+      <c r="G120" s="157"/>
+      <c r="H120" s="157"/>
+      <c r="I120" s="157"/>
+      <c r="J120" s="157"/>
+      <c r="K120" s="157"/>
+      <c r="L120" s="157"/>
+      <c r="M120" s="157"/>
+      <c r="N120" s="157"/>
+      <c r="O120" s="157">
+        <v>0</v>
+      </c>
+      <c r="P120" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q120" s="157">
+        <v>0</v>
+      </c>
+      <c r="R120" s="157">
+        <v>0</v>
+      </c>
+      <c r="S120" s="158">
+        <v>0</v>
+      </c>
+      <c r="T120" s="156"/>
+      <c r="U120" s="157"/>
+      <c r="V120" s="157"/>
+      <c r="W120" s="157"/>
+      <c r="X120" s="157"/>
+      <c r="Y120" s="157"/>
+      <c r="Z120" s="157"/>
+      <c r="AA120" s="157"/>
+      <c r="AB120" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC120" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD120" s="156"/>
+      <c r="AE120" s="160"/>
+    </row>
+    <row r="121" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="152" t="s">
         <v>49</v>
       </c>
-      <c r="B121" s="155">
+      <c r="B121" s="153">
         <v>94</v>
       </c>
-      <c r="C121" s="156"/>
-[...44 lines deleted...]
-      <c r="A122" s="154" t="s">
+      <c r="C121" s="154"/>
+      <c r="D121" s="155"/>
+      <c r="E121" s="156"/>
+      <c r="F121" s="157"/>
+      <c r="G121" s="157"/>
+      <c r="H121" s="157"/>
+      <c r="I121" s="157"/>
+      <c r="J121" s="157"/>
+      <c r="K121" s="157"/>
+      <c r="L121" s="157"/>
+      <c r="M121" s="157"/>
+      <c r="N121" s="157"/>
+      <c r="O121" s="157">
+        <v>0</v>
+      </c>
+      <c r="P121" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q121" s="157">
+        <v>0</v>
+      </c>
+      <c r="R121" s="157">
+        <v>0</v>
+      </c>
+      <c r="S121" s="158">
+        <v>0</v>
+      </c>
+      <c r="T121" s="156"/>
+      <c r="U121" s="157"/>
+      <c r="V121" s="157"/>
+      <c r="W121" s="157"/>
+      <c r="X121" s="157"/>
+      <c r="Y121" s="157"/>
+      <c r="Z121" s="157"/>
+      <c r="AA121" s="157"/>
+      <c r="AB121" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC121" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD121" s="156"/>
+      <c r="AE121" s="160"/>
+    </row>
+    <row r="122" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="152" t="s">
         <v>50</v>
       </c>
-      <c r="B122" s="155">
+      <c r="B122" s="153">
         <v>95</v>
       </c>
-      <c r="C122" s="156"/>
-[...44 lines deleted...]
-      <c r="A123" s="154" t="s">
+      <c r="C122" s="154"/>
+      <c r="D122" s="155"/>
+      <c r="E122" s="156"/>
+      <c r="F122" s="157"/>
+      <c r="G122" s="157"/>
+      <c r="H122" s="157"/>
+      <c r="I122" s="157"/>
+      <c r="J122" s="157"/>
+      <c r="K122" s="157"/>
+      <c r="L122" s="157"/>
+      <c r="M122" s="157"/>
+      <c r="N122" s="157"/>
+      <c r="O122" s="157">
+        <v>0</v>
+      </c>
+      <c r="P122" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q122" s="157">
+        <v>0</v>
+      </c>
+      <c r="R122" s="157">
+        <v>0</v>
+      </c>
+      <c r="S122" s="158">
+        <v>0</v>
+      </c>
+      <c r="T122" s="156"/>
+      <c r="U122" s="157"/>
+      <c r="V122" s="157"/>
+      <c r="W122" s="157"/>
+      <c r="X122" s="157"/>
+      <c r="Y122" s="157"/>
+      <c r="Z122" s="157"/>
+      <c r="AA122" s="157"/>
+      <c r="AB122" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC122" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD122" s="156"/>
+      <c r="AE122" s="160"/>
+    </row>
+    <row r="123" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="152" t="s">
         <v>51</v>
       </c>
-      <c r="B123" s="155">
+      <c r="B123" s="153">
         <v>96</v>
       </c>
-      <c r="C123" s="156"/>
-[...44 lines deleted...]
-      <c r="A124" s="154" t="s">
+      <c r="C123" s="154"/>
+      <c r="D123" s="155"/>
+      <c r="E123" s="156"/>
+      <c r="F123" s="157"/>
+      <c r="G123" s="157"/>
+      <c r="H123" s="157"/>
+      <c r="I123" s="157"/>
+      <c r="J123" s="157"/>
+      <c r="K123" s="157"/>
+      <c r="L123" s="157"/>
+      <c r="M123" s="157"/>
+      <c r="N123" s="157"/>
+      <c r="O123" s="157">
+        <v>0</v>
+      </c>
+      <c r="P123" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q123" s="157">
+        <v>0</v>
+      </c>
+      <c r="R123" s="157">
+        <v>0</v>
+      </c>
+      <c r="S123" s="158">
+        <v>0</v>
+      </c>
+      <c r="T123" s="156"/>
+      <c r="U123" s="157"/>
+      <c r="V123" s="157"/>
+      <c r="W123" s="157"/>
+      <c r="X123" s="157"/>
+      <c r="Y123" s="157"/>
+      <c r="Z123" s="157"/>
+      <c r="AA123" s="157"/>
+      <c r="AB123" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC123" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD123" s="156"/>
+      <c r="AE123" s="160"/>
+    </row>
+    <row r="124" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="152" t="s">
         <v>52</v>
       </c>
-      <c r="B124" s="155">
+      <c r="B124" s="153">
         <v>97</v>
       </c>
-      <c r="C124" s="156"/>
-[...44 lines deleted...]
-      <c r="A125" s="154" t="s">
+      <c r="C124" s="154"/>
+      <c r="D124" s="155"/>
+      <c r="E124" s="156"/>
+      <c r="F124" s="157"/>
+      <c r="G124" s="157"/>
+      <c r="H124" s="157"/>
+      <c r="I124" s="157"/>
+      <c r="J124" s="157"/>
+      <c r="K124" s="157"/>
+      <c r="L124" s="157"/>
+      <c r="M124" s="157"/>
+      <c r="N124" s="157"/>
+      <c r="O124" s="157">
+        <v>0</v>
+      </c>
+      <c r="P124" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q124" s="157">
+        <v>0</v>
+      </c>
+      <c r="R124" s="157">
+        <v>0</v>
+      </c>
+      <c r="S124" s="158">
+        <v>0</v>
+      </c>
+      <c r="T124" s="156"/>
+      <c r="U124" s="157"/>
+      <c r="V124" s="157"/>
+      <c r="W124" s="157"/>
+      <c r="X124" s="157"/>
+      <c r="Y124" s="157"/>
+      <c r="Z124" s="157"/>
+      <c r="AA124" s="157"/>
+      <c r="AB124" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC124" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD124" s="156"/>
+      <c r="AE124" s="160"/>
+    </row>
+    <row r="125" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B125" s="155">
+      <c r="B125" s="153">
         <v>98</v>
       </c>
-      <c r="C125" s="156"/>
-[...44 lines deleted...]
-      <c r="A126" s="154" t="s">
+      <c r="C125" s="154"/>
+      <c r="D125" s="155"/>
+      <c r="E125" s="156"/>
+      <c r="F125" s="157"/>
+      <c r="G125" s="157"/>
+      <c r="H125" s="157"/>
+      <c r="I125" s="157"/>
+      <c r="J125" s="157"/>
+      <c r="K125" s="157"/>
+      <c r="L125" s="157"/>
+      <c r="M125" s="157"/>
+      <c r="N125" s="157"/>
+      <c r="O125" s="157">
+        <v>0</v>
+      </c>
+      <c r="P125" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q125" s="157">
+        <v>0</v>
+      </c>
+      <c r="R125" s="157">
+        <v>0</v>
+      </c>
+      <c r="S125" s="158">
+        <v>0</v>
+      </c>
+      <c r="T125" s="156"/>
+      <c r="U125" s="157"/>
+      <c r="V125" s="157"/>
+      <c r="W125" s="157"/>
+      <c r="X125" s="157"/>
+      <c r="Y125" s="157"/>
+      <c r="Z125" s="157"/>
+      <c r="AA125" s="157"/>
+      <c r="AB125" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC125" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD125" s="156"/>
+      <c r="AE125" s="160"/>
+    </row>
+    <row r="126" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B126" s="155">
+      <c r="B126" s="153">
         <v>99</v>
       </c>
-      <c r="C126" s="156"/>
-[...42 lines deleted...]
-      <c r="A127" s="154" t="s">
+      <c r="C126" s="154"/>
+      <c r="D126" s="155"/>
+      <c r="E126" s="156"/>
+      <c r="F126" s="157"/>
+      <c r="G126" s="157"/>
+      <c r="H126" s="157"/>
+      <c r="I126" s="157"/>
+      <c r="J126" s="157"/>
+      <c r="K126" s="157"/>
+      <c r="L126" s="157"/>
+      <c r="M126" s="157"/>
+      <c r="N126" s="157"/>
+      <c r="O126" s="157">
+        <v>0</v>
+      </c>
+      <c r="P126" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q126" s="157"/>
+      <c r="R126" s="157">
+        <v>0</v>
+      </c>
+      <c r="S126" s="158">
+        <v>0</v>
+      </c>
+      <c r="T126" s="156"/>
+      <c r="U126" s="157"/>
+      <c r="V126" s="157"/>
+      <c r="W126" s="157"/>
+      <c r="X126" s="157"/>
+      <c r="Y126" s="157"/>
+      <c r="Z126" s="157"/>
+      <c r="AA126" s="157"/>
+      <c r="AB126" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC126" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD126" s="156"/>
+      <c r="AE126" s="160"/>
+    </row>
+    <row r="127" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B127" s="254">
+      <c r="B127" s="222">
         <v>100</v>
       </c>
-      <c r="C127" s="156"/>
-[...32 lines deleted...]
-      <c r="A128" s="154" t="s">
+      <c r="C127" s="154"/>
+      <c r="D127" s="155"/>
+      <c r="E127" s="156"/>
+      <c r="F127" s="157"/>
+      <c r="G127" s="157"/>
+      <c r="H127" s="157"/>
+      <c r="I127" s="157"/>
+      <c r="J127" s="157"/>
+      <c r="K127" s="157"/>
+      <c r="L127" s="157"/>
+      <c r="M127" s="157"/>
+      <c r="N127" s="157"/>
+      <c r="O127" s="157"/>
+      <c r="P127" s="157"/>
+      <c r="Q127" s="157"/>
+      <c r="R127" s="157"/>
+      <c r="S127" s="158"/>
+      <c r="T127" s="156"/>
+      <c r="U127" s="157"/>
+      <c r="V127" s="157"/>
+      <c r="W127" s="157"/>
+      <c r="X127" s="157"/>
+      <c r="Y127" s="157"/>
+      <c r="Z127" s="157"/>
+      <c r="AA127" s="157"/>
+      <c r="AB127" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC127" s="159"/>
+      <c r="AD127" s="156"/>
+      <c r="AE127" s="160"/>
+    </row>
+    <row r="128" spans="1:31" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="152" t="s">
         <v>57</v>
       </c>
-      <c r="B128" s="254">
+      <c r="B128" s="222">
         <v>101</v>
       </c>
-      <c r="C128" s="156"/>
-[...42 lines deleted...]
-      <c r="A129" s="167" t="s">
+      <c r="C128" s="154"/>
+      <c r="D128" s="155"/>
+      <c r="E128" s="156"/>
+      <c r="F128" s="157"/>
+      <c r="G128" s="157"/>
+      <c r="H128" s="157"/>
+      <c r="I128" s="157"/>
+      <c r="J128" s="157"/>
+      <c r="K128" s="157"/>
+      <c r="L128" s="157"/>
+      <c r="M128" s="157"/>
+      <c r="N128" s="157"/>
+      <c r="O128" s="157">
+        <v>0</v>
+      </c>
+      <c r="P128" s="157">
+        <v>0</v>
+      </c>
+      <c r="Q128" s="157"/>
+      <c r="R128" s="157">
+        <v>0</v>
+      </c>
+      <c r="S128" s="158">
+        <v>0</v>
+      </c>
+      <c r="T128" s="156"/>
+      <c r="U128" s="157"/>
+      <c r="V128" s="157"/>
+      <c r="W128" s="157"/>
+      <c r="X128" s="157"/>
+      <c r="Y128" s="157"/>
+      <c r="Z128" s="157"/>
+      <c r="AA128" s="157"/>
+      <c r="AB128" s="157">
+        <v>0</v>
+      </c>
+      <c r="AC128" s="159">
+        <v>0</v>
+      </c>
+      <c r="AD128" s="156"/>
+      <c r="AE128" s="160"/>
+    </row>
+    <row r="129" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A129" s="165" t="s">
         <v>69</v>
       </c>
-      <c r="B129" s="256">
+      <c r="B129" s="224">
         <v>102</v>
       </c>
-      <c r="C129" s="257">
-[...2 lines deleted...]
-      <c r="D129" s="258">
+      <c r="C129" s="225">
+        <v>85188</v>
+      </c>
+      <c r="D129" s="226">
         <v>688</v>
       </c>
-      <c r="E129" s="259">
+      <c r="E129" s="227">
         <v>688</v>
       </c>
-      <c r="F129" s="260">
-[...2 lines deleted...]
-      <c r="G129" s="260">
+      <c r="F129" s="228">
+        <v>0</v>
+      </c>
+      <c r="G129" s="228">
         <v>163</v>
       </c>
-      <c r="H129" s="260">
-[...2 lines deleted...]
-      <c r="I129" s="260">
+      <c r="H129" s="228">
+        <v>0</v>
+      </c>
+      <c r="I129" s="228">
         <v>163</v>
       </c>
-      <c r="J129" s="260">
+      <c r="J129" s="228">
         <v>524</v>
       </c>
-      <c r="K129" s="260">
-[...11 lines deleted...]
-      <c r="O129" s="260">
+      <c r="K129" s="228">
+        <v>0</v>
+      </c>
+      <c r="L129" s="228">
+        <v>0</v>
+      </c>
+      <c r="M129" s="228">
+        <v>0</v>
+      </c>
+      <c r="N129" s="228">
+        <v>0</v>
+      </c>
+      <c r="O129" s="228">
         <v>524</v>
       </c>
-      <c r="P129" s="260">
-[...49 lines deleted...]
-      <c r="A130" s="154" t="s">
+      <c r="P129" s="228">
+        <v>0</v>
+      </c>
+      <c r="Q129" s="228">
+        <v>0</v>
+      </c>
+      <c r="R129" s="228">
+        <v>0</v>
+      </c>
+      <c r="S129" s="229">
+        <v>0</v>
+      </c>
+      <c r="T129" s="227">
+        <v>0</v>
+      </c>
+      <c r="U129" s="228">
+        <v>0</v>
+      </c>
+      <c r="V129" s="228">
+        <v>0</v>
+      </c>
+      <c r="W129" s="228">
+        <v>0</v>
+      </c>
+      <c r="X129" s="228">
+        <v>0</v>
+      </c>
+      <c r="Y129" s="228">
+        <v>0</v>
+      </c>
+      <c r="Z129" s="228">
+        <v>0</v>
+      </c>
+      <c r="AA129" s="228">
+        <v>0</v>
+      </c>
+      <c r="AB129" s="229">
+        <v>0</v>
+      </c>
+      <c r="AC129" s="229">
+        <v>0</v>
+      </c>
+      <c r="AD129" s="227">
+        <v>84500</v>
+      </c>
+      <c r="AE129" s="230">
+        <v>71975</v>
+      </c>
+    </row>
+    <row r="130" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A130" s="152" t="s">
         <v>44</v>
       </c>
-      <c r="B130" s="254">
+      <c r="B130" s="222">
         <v>103</v>
       </c>
-      <c r="C130" s="263">
+      <c r="C130" s="231">
         <v>524</v>
       </c>
-      <c r="D130" s="264">
+      <c r="D130" s="232">
         <v>524</v>
       </c>
-      <c r="E130" s="265">
+      <c r="E130" s="233">
         <v>524</v>
       </c>
-      <c r="F130" s="266">
-[...11 lines deleted...]
-      <c r="J130" s="266">
+      <c r="F130" s="234">
+        <v>0</v>
+      </c>
+      <c r="G130" s="234">
+        <v>0</v>
+      </c>
+      <c r="H130" s="234">
+        <v>0</v>
+      </c>
+      <c r="I130" s="234">
+        <v>0</v>
+      </c>
+      <c r="J130" s="234">
         <v>524</v>
       </c>
-      <c r="K130" s="266">
-[...11 lines deleted...]
-      <c r="O130" s="266">
+      <c r="K130" s="234">
+        <v>0</v>
+      </c>
+      <c r="L130" s="234">
+        <v>0</v>
+      </c>
+      <c r="M130" s="234">
+        <v>0</v>
+      </c>
+      <c r="N130" s="234">
+        <v>0</v>
+      </c>
+      <c r="O130" s="234">
         <v>524</v>
       </c>
-      <c r="P130" s="266">
-[...49 lines deleted...]
-      <c r="A131" s="154" t="s">
+      <c r="P130" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q130" s="234">
+        <v>0</v>
+      </c>
+      <c r="R130" s="234">
+        <v>0</v>
+      </c>
+      <c r="S130" s="235">
+        <v>0</v>
+      </c>
+      <c r="T130" s="233">
+        <v>0</v>
+      </c>
+      <c r="U130" s="234">
+        <v>0</v>
+      </c>
+      <c r="V130" s="234">
+        <v>0</v>
+      </c>
+      <c r="W130" s="234">
+        <v>0</v>
+      </c>
+      <c r="X130" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y130" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z130" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA130" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB130" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC130" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD130" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE130" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A131" s="152" t="s">
         <v>45</v>
       </c>
-      <c r="B131" s="254">
+      <c r="B131" s="222">
         <v>104</v>
       </c>
-      <c r="C131" s="263">
-[...88 lines deleted...]
-      <c r="A132" s="154" t="s">
+      <c r="C131" s="231">
+        <v>0</v>
+      </c>
+      <c r="D131" s="232">
+        <v>0</v>
+      </c>
+      <c r="E131" s="233">
+        <v>0</v>
+      </c>
+      <c r="F131" s="234">
+        <v>0</v>
+      </c>
+      <c r="G131" s="234">
+        <v>0</v>
+      </c>
+      <c r="H131" s="234">
+        <v>0</v>
+      </c>
+      <c r="I131" s="234">
+        <v>0</v>
+      </c>
+      <c r="J131" s="234">
+        <v>0</v>
+      </c>
+      <c r="K131" s="234">
+        <v>0</v>
+      </c>
+      <c r="L131" s="234">
+        <v>0</v>
+      </c>
+      <c r="M131" s="234">
+        <v>0</v>
+      </c>
+      <c r="N131" s="234">
+        <v>0</v>
+      </c>
+      <c r="O131" s="234">
+        <v>0</v>
+      </c>
+      <c r="P131" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q131" s="234">
+        <v>0</v>
+      </c>
+      <c r="R131" s="234">
+        <v>0</v>
+      </c>
+      <c r="S131" s="235">
+        <v>0</v>
+      </c>
+      <c r="T131" s="233">
+        <v>0</v>
+      </c>
+      <c r="U131" s="234">
+        <v>0</v>
+      </c>
+      <c r="V131" s="234">
+        <v>0</v>
+      </c>
+      <c r="W131" s="234">
+        <v>0</v>
+      </c>
+      <c r="X131" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y131" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z131" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA131" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB131" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC131" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD131" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE131" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A132" s="152" t="s">
         <v>61</v>
       </c>
-      <c r="B132" s="254">
+      <c r="B132" s="222">
         <v>105</v>
       </c>
-      <c r="C132" s="263">
+      <c r="C132" s="231">
         <v>35786</v>
       </c>
-      <c r="D132" s="264">
+      <c r="D132" s="232">
         <v>163</v>
       </c>
-      <c r="E132" s="265">
+      <c r="E132" s="233">
         <v>163</v>
       </c>
-      <c r="F132" s="266">
-[...2 lines deleted...]
-      <c r="G132" s="266">
+      <c r="F132" s="234">
+        <v>0</v>
+      </c>
+      <c r="G132" s="234">
         <v>163</v>
       </c>
-      <c r="H132" s="266">
-[...2 lines deleted...]
-      <c r="I132" s="266">
+      <c r="H132" s="234">
+        <v>0</v>
+      </c>
+      <c r="I132" s="234">
         <v>163</v>
       </c>
-      <c r="J132" s="266">
-[...59 lines deleted...]
-      <c r="AD132" s="265">
+      <c r="J132" s="234">
+        <v>0</v>
+      </c>
+      <c r="K132" s="234">
+        <v>0</v>
+      </c>
+      <c r="L132" s="234">
+        <v>0</v>
+      </c>
+      <c r="M132" s="234">
+        <v>0</v>
+      </c>
+      <c r="N132" s="234">
+        <v>0</v>
+      </c>
+      <c r="O132" s="234">
+        <v>0</v>
+      </c>
+      <c r="P132" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q132" s="234">
+        <v>0</v>
+      </c>
+      <c r="R132" s="234">
+        <v>0</v>
+      </c>
+      <c r="S132" s="235">
+        <v>0</v>
+      </c>
+      <c r="T132" s="233">
+        <v>0</v>
+      </c>
+      <c r="U132" s="234">
+        <v>0</v>
+      </c>
+      <c r="V132" s="234">
+        <v>0</v>
+      </c>
+      <c r="W132" s="234">
+        <v>0</v>
+      </c>
+      <c r="X132" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y132" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z132" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA132" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB132" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC132" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD132" s="233">
         <v>35623</v>
       </c>
-      <c r="AE132" s="268">
+      <c r="AE132" s="236">
         <v>23097</v>
       </c>
     </row>
-    <row r="133" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A133" s="154" t="s">
+    <row r="133" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A133" s="152" t="s">
         <v>62</v>
       </c>
-      <c r="B133" s="254">
+      <c r="B133" s="222">
         <v>106</v>
       </c>
-      <c r="C133" s="263">
-[...52 lines deleted...]
-      <c r="A134" s="154" t="s">
+      <c r="C133" s="231">
+        <v>0</v>
+      </c>
+      <c r="D133" s="232">
+        <v>0</v>
+      </c>
+      <c r="E133" s="233">
+        <v>0</v>
+      </c>
+      <c r="F133" s="234"/>
+      <c r="G133" s="234"/>
+      <c r="H133" s="234"/>
+      <c r="I133" s="234"/>
+      <c r="J133" s="234">
+        <v>0</v>
+      </c>
+      <c r="K133" s="234"/>
+      <c r="L133" s="234"/>
+      <c r="M133" s="234"/>
+      <c r="N133" s="234"/>
+      <c r="O133" s="234"/>
+      <c r="P133" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q133" s="234">
+        <v>0</v>
+      </c>
+      <c r="R133" s="234"/>
+      <c r="S133" s="235"/>
+      <c r="T133" s="233">
+        <v>0</v>
+      </c>
+      <c r="U133" s="234"/>
+      <c r="V133" s="234"/>
+      <c r="W133" s="234">
+        <v>0</v>
+      </c>
+      <c r="X133" s="234"/>
+      <c r="Y133" s="234"/>
+      <c r="Z133" s="234"/>
+      <c r="AA133" s="234"/>
+      <c r="AB133" s="235"/>
+      <c r="AC133" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD133" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE133" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A134" s="152" t="s">
         <v>63</v>
       </c>
-      <c r="B134" s="254">
+      <c r="B134" s="222">
         <v>107</v>
       </c>
-      <c r="C134" s="263">
-[...88 lines deleted...]
-      <c r="A135" s="154" t="s">
+      <c r="C134" s="231">
+        <v>0</v>
+      </c>
+      <c r="D134" s="232">
+        <v>0</v>
+      </c>
+      <c r="E134" s="233">
+        <v>0</v>
+      </c>
+      <c r="F134" s="234">
+        <v>0</v>
+      </c>
+      <c r="G134" s="234">
+        <v>0</v>
+      </c>
+      <c r="H134" s="234">
+        <v>0</v>
+      </c>
+      <c r="I134" s="234">
+        <v>0</v>
+      </c>
+      <c r="J134" s="234">
+        <v>0</v>
+      </c>
+      <c r="K134" s="234">
+        <v>0</v>
+      </c>
+      <c r="L134" s="234">
+        <v>0</v>
+      </c>
+      <c r="M134" s="234">
+        <v>0</v>
+      </c>
+      <c r="N134" s="234">
+        <v>0</v>
+      </c>
+      <c r="O134" s="234">
+        <v>0</v>
+      </c>
+      <c r="P134" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q134" s="234">
+        <v>0</v>
+      </c>
+      <c r="R134" s="234">
+        <v>0</v>
+      </c>
+      <c r="S134" s="235">
+        <v>0</v>
+      </c>
+      <c r="T134" s="233">
+        <v>0</v>
+      </c>
+      <c r="U134" s="234">
+        <v>0</v>
+      </c>
+      <c r="V134" s="234">
+        <v>0</v>
+      </c>
+      <c r="W134" s="234">
+        <v>0</v>
+      </c>
+      <c r="X134" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y134" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z134" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA134" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB134" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC134" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD134" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE134" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="135" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A135" s="152" t="s">
         <v>64</v>
       </c>
-      <c r="B135" s="254">
+      <c r="B135" s="222">
         <v>108</v>
       </c>
-      <c r="C135" s="263">
-[...88 lines deleted...]
-      <c r="A136" s="154" t="s">
+      <c r="C135" s="231">
+        <v>0</v>
+      </c>
+      <c r="D135" s="232">
+        <v>0</v>
+      </c>
+      <c r="E135" s="233">
+        <v>0</v>
+      </c>
+      <c r="F135" s="234">
+        <v>0</v>
+      </c>
+      <c r="G135" s="234">
+        <v>0</v>
+      </c>
+      <c r="H135" s="234">
+        <v>0</v>
+      </c>
+      <c r="I135" s="234">
+        <v>0</v>
+      </c>
+      <c r="J135" s="234">
+        <v>0</v>
+      </c>
+      <c r="K135" s="234">
+        <v>0</v>
+      </c>
+      <c r="L135" s="234">
+        <v>0</v>
+      </c>
+      <c r="M135" s="234">
+        <v>0</v>
+      </c>
+      <c r="N135" s="234">
+        <v>0</v>
+      </c>
+      <c r="O135" s="234">
+        <v>0</v>
+      </c>
+      <c r="P135" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q135" s="234">
+        <v>0</v>
+      </c>
+      <c r="R135" s="234">
+        <v>0</v>
+      </c>
+      <c r="S135" s="235">
+        <v>0</v>
+      </c>
+      <c r="T135" s="233">
+        <v>0</v>
+      </c>
+      <c r="U135" s="234">
+        <v>0</v>
+      </c>
+      <c r="V135" s="234">
+        <v>0</v>
+      </c>
+      <c r="W135" s="234">
+        <v>0</v>
+      </c>
+      <c r="X135" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y135" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z135" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA135" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB135" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC135" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD135" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE135" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A136" s="152" t="s">
         <v>65</v>
       </c>
-      <c r="B136" s="254">
+      <c r="B136" s="222">
         <v>109</v>
       </c>
-      <c r="C136" s="263">
-[...88 lines deleted...]
-      <c r="A137" s="154" t="s">
+      <c r="C136" s="231">
+        <v>0</v>
+      </c>
+      <c r="D136" s="232">
+        <v>0</v>
+      </c>
+      <c r="E136" s="233">
+        <v>0</v>
+      </c>
+      <c r="F136" s="234">
+        <v>0</v>
+      </c>
+      <c r="G136" s="234">
+        <v>0</v>
+      </c>
+      <c r="H136" s="234">
+        <v>0</v>
+      </c>
+      <c r="I136" s="234">
+        <v>0</v>
+      </c>
+      <c r="J136" s="234">
+        <v>0</v>
+      </c>
+      <c r="K136" s="234">
+        <v>0</v>
+      </c>
+      <c r="L136" s="234">
+        <v>0</v>
+      </c>
+      <c r="M136" s="234">
+        <v>0</v>
+      </c>
+      <c r="N136" s="234">
+        <v>0</v>
+      </c>
+      <c r="O136" s="234">
+        <v>0</v>
+      </c>
+      <c r="P136" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q136" s="234">
+        <v>0</v>
+      </c>
+      <c r="R136" s="234">
+        <v>0</v>
+      </c>
+      <c r="S136" s="235">
+        <v>0</v>
+      </c>
+      <c r="T136" s="233">
+        <v>0</v>
+      </c>
+      <c r="U136" s="234">
+        <v>0</v>
+      </c>
+      <c r="V136" s="234">
+        <v>0</v>
+      </c>
+      <c r="W136" s="234">
+        <v>0</v>
+      </c>
+      <c r="X136" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y136" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z136" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA136" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB136" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC136" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD136" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE136" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A137" s="152" t="s">
         <v>66</v>
       </c>
-      <c r="B137" s="254">
+      <c r="B137" s="222">
         <v>110</v>
       </c>
-      <c r="C137" s="263">
-[...88 lines deleted...]
-      <c r="A138" s="154" t="s">
+      <c r="C137" s="231">
+        <v>16212</v>
+      </c>
+      <c r="D137" s="232">
+        <v>0</v>
+      </c>
+      <c r="E137" s="233">
+        <v>0</v>
+      </c>
+      <c r="F137" s="234">
+        <v>0</v>
+      </c>
+      <c r="G137" s="234">
+        <v>0</v>
+      </c>
+      <c r="H137" s="234">
+        <v>0</v>
+      </c>
+      <c r="I137" s="234">
+        <v>0</v>
+      </c>
+      <c r="J137" s="234">
+        <v>0</v>
+      </c>
+      <c r="K137" s="234">
+        <v>0</v>
+      </c>
+      <c r="L137" s="234">
+        <v>0</v>
+      </c>
+      <c r="M137" s="234">
+        <v>0</v>
+      </c>
+      <c r="N137" s="234">
+        <v>0</v>
+      </c>
+      <c r="O137" s="234">
+        <v>0</v>
+      </c>
+      <c r="P137" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q137" s="234">
+        <v>0</v>
+      </c>
+      <c r="R137" s="234">
+        <v>0</v>
+      </c>
+      <c r="S137" s="235">
+        <v>0</v>
+      </c>
+      <c r="T137" s="233">
+        <v>0</v>
+      </c>
+      <c r="U137" s="234">
+        <v>0</v>
+      </c>
+      <c r="V137" s="234">
+        <v>0</v>
+      </c>
+      <c r="W137" s="234">
+        <v>0</v>
+      </c>
+      <c r="X137" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y137" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z137" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA137" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB137" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC137" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD137" s="233">
+        <v>16212</v>
+      </c>
+      <c r="AE137" s="236">
+        <v>16212</v>
+      </c>
+    </row>
+    <row r="138" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A138" s="152" t="s">
         <v>67</v>
       </c>
-      <c r="B138" s="254">
+      <c r="B138" s="222">
         <v>111</v>
       </c>
-      <c r="C138" s="263">
+      <c r="C138" s="231">
         <v>109</v>
       </c>
-      <c r="D138" s="264">
-[...77 lines deleted...]
-      <c r="AD138" s="265">
+      <c r="D138" s="232">
+        <v>0</v>
+      </c>
+      <c r="E138" s="233">
+        <v>0</v>
+      </c>
+      <c r="F138" s="234">
+        <v>0</v>
+      </c>
+      <c r="G138" s="234">
+        <v>0</v>
+      </c>
+      <c r="H138" s="234">
+        <v>0</v>
+      </c>
+      <c r="I138" s="234">
+        <v>0</v>
+      </c>
+      <c r="J138" s="234">
+        <v>0</v>
+      </c>
+      <c r="K138" s="234">
+        <v>0</v>
+      </c>
+      <c r="L138" s="234">
+        <v>0</v>
+      </c>
+      <c r="M138" s="234">
+        <v>0</v>
+      </c>
+      <c r="N138" s="234">
+        <v>0</v>
+      </c>
+      <c r="O138" s="234">
+        <v>0</v>
+      </c>
+      <c r="P138" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q138" s="234">
+        <v>0</v>
+      </c>
+      <c r="R138" s="234">
+        <v>0</v>
+      </c>
+      <c r="S138" s="235">
+        <v>0</v>
+      </c>
+      <c r="T138" s="233">
+        <v>0</v>
+      </c>
+      <c r="U138" s="234">
+        <v>0</v>
+      </c>
+      <c r="V138" s="234">
+        <v>0</v>
+      </c>
+      <c r="W138" s="234">
+        <v>0</v>
+      </c>
+      <c r="X138" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y138" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z138" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA138" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB138" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC138" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD138" s="233">
         <v>109</v>
       </c>
-      <c r="AE138" s="268">
+      <c r="AE138" s="236">
         <v>109</v>
       </c>
     </row>
-    <row r="139" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A139" s="154" t="s">
+    <row r="139" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A139" s="152" t="s">
         <v>53</v>
       </c>
-      <c r="B139" s="155">
+      <c r="B139" s="153">
         <v>112</v>
       </c>
-      <c r="C139" s="263">
-[...83 lines deleted...]
-      <c r="AE139" s="268">
+      <c r="C139" s="231">
+        <v>0</v>
+      </c>
+      <c r="D139" s="232">
+        <v>0</v>
+      </c>
+      <c r="E139" s="233">
+        <v>0</v>
+      </c>
+      <c r="F139" s="234">
+        <v>0</v>
+      </c>
+      <c r="G139" s="234">
+        <v>0</v>
+      </c>
+      <c r="H139" s="234">
+        <v>0</v>
+      </c>
+      <c r="I139" s="234">
+        <v>0</v>
+      </c>
+      <c r="J139" s="234">
+        <v>0</v>
+      </c>
+      <c r="K139" s="234">
+        <v>0</v>
+      </c>
+      <c r="L139" s="234">
+        <v>0</v>
+      </c>
+      <c r="M139" s="234">
+        <v>0</v>
+      </c>
+      <c r="N139" s="234">
+        <v>0</v>
+      </c>
+      <c r="O139" s="234">
+        <v>0</v>
+      </c>
+      <c r="P139" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q139" s="234">
+        <v>0</v>
+      </c>
+      <c r="R139" s="234">
+        <v>0</v>
+      </c>
+      <c r="S139" s="235">
+        <v>0</v>
+      </c>
+      <c r="T139" s="233">
+        <v>0</v>
+      </c>
+      <c r="U139" s="234">
+        <v>0</v>
+      </c>
+      <c r="V139" s="234">
+        <v>0</v>
+      </c>
+      <c r="W139" s="234">
+        <v>0</v>
+      </c>
+      <c r="X139" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y139" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z139" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA139" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB139" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC139" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD139" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE139" s="236">
         <v>32557</v>
       </c>
     </row>
-    <row r="140" spans="1:31" x14ac:dyDescent="0.2">
-      <c r="A140" s="154" t="s">
+    <row r="140" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A140" s="152" t="s">
         <v>55</v>
       </c>
-      <c r="B140" s="255">
+      <c r="B140" s="223">
         <v>113</v>
       </c>
-      <c r="C140" s="263">
-[...86 lines deleted...]
-      <c r="A141" s="154" t="s">
+      <c r="C140" s="231">
+        <v>0</v>
+      </c>
+      <c r="D140" s="232">
+        <v>0</v>
+      </c>
+      <c r="E140" s="233">
+        <v>0</v>
+      </c>
+      <c r="F140" s="234">
+        <v>0</v>
+      </c>
+      <c r="G140" s="234">
+        <v>0</v>
+      </c>
+      <c r="H140" s="234">
+        <v>0</v>
+      </c>
+      <c r="I140" s="234">
+        <v>0</v>
+      </c>
+      <c r="J140" s="234">
+        <v>0</v>
+      </c>
+      <c r="K140" s="234">
+        <v>0</v>
+      </c>
+      <c r="L140" s="234">
+        <v>0</v>
+      </c>
+      <c r="M140" s="234">
+        <v>0</v>
+      </c>
+      <c r="N140" s="234">
+        <v>0</v>
+      </c>
+      <c r="O140" s="234">
+        <v>0</v>
+      </c>
+      <c r="P140" s="234">
+        <v>0</v>
+      </c>
+      <c r="Q140" s="234"/>
+      <c r="R140" s="234">
+        <v>0</v>
+      </c>
+      <c r="S140" s="235">
+        <v>0</v>
+      </c>
+      <c r="T140" s="233">
+        <v>0</v>
+      </c>
+      <c r="U140" s="234">
+        <v>0</v>
+      </c>
+      <c r="V140" s="234">
+        <v>0</v>
+      </c>
+      <c r="W140" s="234">
+        <v>0</v>
+      </c>
+      <c r="X140" s="234">
+        <v>0</v>
+      </c>
+      <c r="Y140" s="234">
+        <v>0</v>
+      </c>
+      <c r="Z140" s="234">
+        <v>0</v>
+      </c>
+      <c r="AA140" s="234">
+        <v>0</v>
+      </c>
+      <c r="AB140" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC140" s="235">
+        <v>0</v>
+      </c>
+      <c r="AD140" s="233">
+        <v>0</v>
+      </c>
+      <c r="AE140" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A141" s="152" t="s">
         <v>56</v>
       </c>
-      <c r="B141" s="181">
+      <c r="B141" s="179">
         <v>114</v>
       </c>
-      <c r="C141" s="263">
+      <c r="C141" s="231">
         <v>32557</v>
       </c>
-      <c r="D141" s="264">
-[...41 lines deleted...]
-      <c r="AD141" s="265">
+      <c r="D141" s="232">
+        <v>0</v>
+      </c>
+      <c r="E141" s="233">
+        <v>0</v>
+      </c>
+      <c r="F141" s="234">
+        <v>0</v>
+      </c>
+      <c r="G141" s="234"/>
+      <c r="H141" s="234"/>
+      <c r="I141" s="234"/>
+      <c r="J141" s="234"/>
+      <c r="K141" s="234"/>
+      <c r="L141" s="234"/>
+      <c r="M141" s="234"/>
+      <c r="N141" s="234"/>
+      <c r="O141" s="234"/>
+      <c r="P141" s="234"/>
+      <c r="Q141" s="234"/>
+      <c r="R141" s="234"/>
+      <c r="S141" s="235"/>
+      <c r="T141" s="233">
+        <v>0</v>
+      </c>
+      <c r="U141" s="234">
+        <v>0</v>
+      </c>
+      <c r="V141" s="234">
+        <v>0</v>
+      </c>
+      <c r="W141" s="234">
+        <v>0</v>
+      </c>
+      <c r="X141" s="234"/>
+      <c r="Y141" s="234"/>
+      <c r="Z141" s="234"/>
+      <c r="AA141" s="234"/>
+      <c r="AB141" s="235">
+        <v>0</v>
+      </c>
+      <c r="AC141" s="235"/>
+      <c r="AD141" s="233">
         <v>32557</v>
       </c>
-      <c r="AE141" s="268">
-[...4 lines deleted...]
-      <c r="A142" s="183" t="s">
+      <c r="AE141" s="236">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:31" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="181" t="s">
         <v>57</v>
       </c>
-      <c r="B142" s="269">
+      <c r="B142" s="237">
         <v>115</v>
       </c>
-      <c r="C142" s="270">
-[...85 lines deleted...]
-    <row r="145" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="C142" s="238">
+        <v>0</v>
+      </c>
+      <c r="D142" s="239">
+        <v>0</v>
+      </c>
+      <c r="E142" s="240">
+        <v>0</v>
+      </c>
+      <c r="F142" s="241">
+        <v>0</v>
+      </c>
+      <c r="G142" s="241">
+        <v>0</v>
+      </c>
+      <c r="H142" s="241">
+        <v>0</v>
+      </c>
+      <c r="I142" s="241">
+        <v>0</v>
+      </c>
+      <c r="J142" s="241">
+        <v>0</v>
+      </c>
+      <c r="K142" s="241">
+        <v>0</v>
+      </c>
+      <c r="L142" s="241">
+        <v>0</v>
+      </c>
+      <c r="M142" s="241">
+        <v>0</v>
+      </c>
+      <c r="N142" s="241">
+        <v>0</v>
+      </c>
+      <c r="O142" s="241">
+        <v>0</v>
+      </c>
+      <c r="P142" s="241">
+        <v>0</v>
+      </c>
+      <c r="Q142" s="241"/>
+      <c r="R142" s="241">
+        <v>0</v>
+      </c>
+      <c r="S142" s="242">
+        <v>0</v>
+      </c>
+      <c r="T142" s="240">
+        <v>0</v>
+      </c>
+      <c r="U142" s="241">
+        <v>0</v>
+      </c>
+      <c r="V142" s="241">
+        <v>0</v>
+      </c>
+      <c r="W142" s="241">
+        <v>0</v>
+      </c>
+      <c r="X142" s="241">
+        <v>0</v>
+      </c>
+      <c r="Y142" s="241">
+        <v>0</v>
+      </c>
+      <c r="Z142" s="241">
+        <v>0</v>
+      </c>
+      <c r="AA142" s="241">
+        <v>0</v>
+      </c>
+      <c r="AB142" s="242">
+        <v>0</v>
+      </c>
+      <c r="AC142" s="242">
+        <v>0</v>
+      </c>
+      <c r="AD142" s="240">
+        <v>0</v>
+      </c>
+      <c r="AE142" s="243">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A145" s="3" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B76:B84"/>
     <mergeCell ref="AE8:AE15"/>
     <mergeCell ref="AD8:AD15"/>
     <mergeCell ref="AD7:AE7"/>
     <mergeCell ref="AD77:AD84"/>
     <mergeCell ref="AE77:AE84"/>
     <mergeCell ref="AD76:AE76"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <conditionalFormatting sqref="C19:AE74 C87:AE142">
     <cfRule type="cellIs" dxfId="3" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsBlanks" dxfId="2" priority="2">
       <formula>LEN(TRIM(C19))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.31496062992125984" bottom="0.19685039370078741" header="0.23622047244094491" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="67" fitToWidth="2" fitToHeight="2" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="74" max="24" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="19" max="123" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M111"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C9" sqref="C9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="32" style="3" customWidth="1"/>
-    <col min="2" max="2" width="4.5703125" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="3"/>
+    <col min="2" max="2" width="4.54296875" style="3" customWidth="1"/>
+    <col min="3" max="5" width="11.81640625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="14.7265625" style="3" customWidth="1"/>
+    <col min="7" max="12" width="11.81640625" style="3" customWidth="1"/>
+    <col min="13" max="13" width="17.453125" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
-      <c r="C1" s="49"/>
-[...2 lines deleted...]
-      <c r="A2" s="297" t="s">
+      <c r="C1" s="47"/>
+    </row>
+    <row r="2" spans="1:13" ht="14" x14ac:dyDescent="0.25">
+      <c r="A2" s="263" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="297"/>
-[...11 lines deleted...]
-    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="263"/>
+      <c r="C2" s="263"/>
+      <c r="D2" s="263"/>
+      <c r="E2" s="263"/>
+      <c r="F2" s="263"/>
+      <c r="G2" s="263"/>
+      <c r="H2" s="263"/>
+      <c r="I2" s="263"/>
+      <c r="J2" s="263"/>
+      <c r="K2" s="263"/>
+      <c r="L2" s="263"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="71" t="s">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
         <v>132</v>
       </c>
-      <c r="B4" s="50"/>
-[...11 lines deleted...]
-      <c r="A5" s="51"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="L4" s="48"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="49"/>
       <c r="B5" s="10"/>
-      <c r="C5" s="51"/>
+      <c r="C5" s="49"/>
       <c r="L5" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="54" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="52" t="s">
+    <row r="6" spans="1:13" s="52" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="50" t="s">
         <v>70</v>
       </c>
-      <c r="B6" s="53"/>
-      <c r="C6" s="293" t="s">
+      <c r="B6" s="51"/>
+      <c r="C6" s="259" t="s">
         <v>71</v>
       </c>
-      <c r="D6" s="293" t="s">
+      <c r="D6" s="259" t="s">
         <v>5</v>
       </c>
-      <c r="E6" s="293"/>
-[...6 lines deleted...]
-      <c r="L6" s="294" t="s">
+      <c r="E6" s="259"/>
+      <c r="F6" s="259"/>
+      <c r="G6" s="259"/>
+      <c r="H6" s="259"/>
+      <c r="I6" s="259"/>
+      <c r="J6" s="259"/>
+      <c r="K6" s="259"/>
+      <c r="L6" s="260" t="s">
         <v>72</v>
       </c>
       <c r="M6" s="12"/>
     </row>
-    <row r="7" spans="1:13" s="61" customFormat="1" ht="84.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="55" t="s">
+    <row r="7" spans="1:13" s="59" customFormat="1" ht="81" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="53" t="s">
         <v>73</v>
       </c>
-      <c r="B7" s="56" t="s">
+      <c r="B7" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="C7" s="296"/>
-      <c r="D7" s="57" t="s">
+      <c r="C7" s="262"/>
+      <c r="D7" s="55" t="s">
         <v>113</v>
       </c>
-      <c r="E7" s="58" t="s">
+      <c r="E7" s="56" t="s">
         <v>74</v>
       </c>
-      <c r="F7" s="59" t="s">
+      <c r="F7" s="57" t="s">
         <v>114</v>
       </c>
-      <c r="G7" s="59" t="s">
+      <c r="G7" s="57" t="s">
         <v>115</v>
       </c>
-      <c r="H7" s="59" t="s">
+      <c r="H7" s="57" t="s">
         <v>75</v>
       </c>
-      <c r="I7" s="59" t="s">
+      <c r="I7" s="57" t="s">
         <v>76</v>
       </c>
-      <c r="J7" s="59" t="s">
+      <c r="J7" s="57" t="s">
         <v>77</v>
       </c>
-      <c r="K7" s="60" t="s">
+      <c r="K7" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="L7" s="295"/>
-[...2 lines deleted...]
-      <c r="A8" s="62" t="s">
+      <c r="L7" s="261"/>
+    </row>
+    <row r="8" spans="1:13" s="67" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="63" t="s">
+      <c r="B8" s="61" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="64">
+      <c r="C8" s="62">
         <v>1</v>
       </c>
-      <c r="D8" s="65">
+      <c r="D8" s="63">
         <v>2</v>
       </c>
-      <c r="E8" s="66">
+      <c r="E8" s="64">
         <v>3</v>
       </c>
-      <c r="F8" s="66">
+      <c r="F8" s="64">
         <v>4</v>
       </c>
-      <c r="G8" s="66">
+      <c r="G8" s="64">
         <v>5</v>
       </c>
-      <c r="H8" s="66">
+      <c r="H8" s="64">
         <v>6</v>
       </c>
-      <c r="I8" s="66">
+      <c r="I8" s="64">
         <v>7</v>
       </c>
-      <c r="J8" s="66">
+      <c r="J8" s="64">
         <v>8</v>
       </c>
-      <c r="K8" s="67">
+      <c r="K8" s="65">
         <v>9</v>
       </c>
-      <c r="L8" s="68">
+      <c r="L8" s="66">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:13" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="89" t="s">
+    <row r="9" spans="1:13" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="87" t="s">
         <v>70</v>
       </c>
-      <c r="B9" s="90">
+      <c r="B9" s="88">
         <v>1</v>
       </c>
-      <c r="C9" s="91">
-[...5 lines deleted...]
-      <c r="E9" s="93">
+      <c r="C9" s="89">
+        <v>1751679</v>
+      </c>
+      <c r="D9" s="90">
+        <v>0</v>
+      </c>
+      <c r="E9" s="91">
         <v>847</v>
       </c>
-      <c r="F9" s="94">
+      <c r="F9" s="92">
         <v>5673</v>
       </c>
-      <c r="G9" s="93">
-[...8 lines deleted...]
-      <c r="J9" s="93">
+      <c r="G9" s="91">
+        <v>0</v>
+      </c>
+      <c r="H9" s="91">
+        <v>657093</v>
+      </c>
+      <c r="I9" s="91">
+        <v>1051477</v>
+      </c>
+      <c r="J9" s="91">
         <v>35059</v>
       </c>
-      <c r="K9" s="95">
+      <c r="K9" s="93">
         <v>1531</v>
       </c>
-      <c r="L9" s="96">
+      <c r="L9" s="94">
         <v>77071</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="12" x14ac:dyDescent="0.2">
-      <c r="A10" s="97" t="s">
+    <row r="10" spans="1:13" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="95" t="s">
         <v>79</v>
       </c>
-      <c r="B10" s="98">
+      <c r="B10" s="96">
         <v>2</v>
       </c>
-      <c r="C10" s="99">
-[...5 lines deleted...]
-      <c r="E10" s="101">
+      <c r="C10" s="97">
+        <v>1746972</v>
+      </c>
+      <c r="D10" s="98">
+        <v>0</v>
+      </c>
+      <c r="E10" s="99">
         <v>847</v>
       </c>
-      <c r="F10" s="102">
+      <c r="F10" s="100">
         <v>5673</v>
       </c>
-      <c r="G10" s="101">
-[...8 lines deleted...]
-      <c r="J10" s="101">
+      <c r="G10" s="99">
+        <v>0</v>
+      </c>
+      <c r="H10" s="99">
+        <v>652392</v>
+      </c>
+      <c r="I10" s="99">
+        <v>1051470</v>
+      </c>
+      <c r="J10" s="99">
         <v>35059</v>
       </c>
-      <c r="K10" s="103">
+      <c r="K10" s="101">
         <v>1531</v>
       </c>
-      <c r="L10" s="104">
+      <c r="L10" s="102">
         <v>74871</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="105" t="s">
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="B11" s="106">
+      <c r="B11" s="104">
         <v>3</v>
       </c>
-      <c r="C11" s="107">
-[...5 lines deleted...]
-      <c r="E11" s="109">
+      <c r="C11" s="105">
+        <v>247820</v>
+      </c>
+      <c r="D11" s="106">
+        <v>0</v>
+      </c>
+      <c r="E11" s="107">
         <v>32</v>
       </c>
-      <c r="F11" s="110">
+      <c r="F11" s="108">
         <v>341</v>
       </c>
-      <c r="G11" s="109">
-[...5 lines deleted...]
-      <c r="I11" s="109">
+      <c r="G11" s="107">
+        <v>0</v>
+      </c>
+      <c r="H11" s="107">
+        <v>222540</v>
+      </c>
+      <c r="I11" s="107">
         <v>19905</v>
       </c>
-      <c r="J11" s="109">
+      <c r="J11" s="107">
         <v>4992</v>
       </c>
-      <c r="K11" s="111">
+      <c r="K11" s="109">
         <v>9</v>
       </c>
-      <c r="L11" s="112">
+      <c r="L11" s="110">
         <v>1140</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="105" t="s">
+    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="B12" s="106">
+      <c r="B12" s="104">
         <v>4</v>
       </c>
-      <c r="C12" s="107">
-[...8 lines deleted...]
-      <c r="F12" s="110">
+      <c r="C12" s="105">
+        <v>61565</v>
+      </c>
+      <c r="D12" s="106">
+        <v>0</v>
+      </c>
+      <c r="E12" s="107">
+        <v>0</v>
+      </c>
+      <c r="F12" s="108">
         <v>225</v>
       </c>
-      <c r="G12" s="109">
-[...5 lines deleted...]
-      <c r="I12" s="109">
+      <c r="G12" s="107">
+        <v>0</v>
+      </c>
+      <c r="H12" s="107">
+        <v>52643</v>
+      </c>
+      <c r="I12" s="107">
         <v>806</v>
       </c>
-      <c r="J12" s="109">
+      <c r="J12" s="107">
         <v>7884</v>
       </c>
-      <c r="K12" s="111">
+      <c r="K12" s="109">
         <v>6</v>
       </c>
-      <c r="L12" s="112">
+      <c r="L12" s="110">
         <v>80</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="105" t="s">
+    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="106">
+      <c r="B13" s="104">
         <v>5</v>
       </c>
-      <c r="C13" s="107">
-[...5 lines deleted...]
-      <c r="E13" s="109">
+      <c r="C13" s="105">
+        <v>209185</v>
+      </c>
+      <c r="D13" s="106">
+        <v>0</v>
+      </c>
+      <c r="E13" s="107">
         <v>127</v>
       </c>
-      <c r="F13" s="110">
+      <c r="F13" s="108">
         <v>4987</v>
       </c>
-      <c r="G13" s="109">
-[...8 lines deleted...]
-      <c r="J13" s="109">
+      <c r="G13" s="107">
+        <v>0</v>
+      </c>
+      <c r="H13" s="107">
+        <v>198013</v>
+      </c>
+      <c r="I13" s="107">
+        <v>1063</v>
+      </c>
+      <c r="J13" s="107">
         <v>4575</v>
       </c>
-      <c r="K13" s="111">
+      <c r="K13" s="109">
         <v>420</v>
       </c>
-      <c r="L13" s="112">
+      <c r="L13" s="110">
         <v>62120</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="105" t="s">
+    <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="B14" s="106">
+      <c r="B14" s="104">
         <v>6</v>
       </c>
-      <c r="C14" s="107">
+      <c r="C14" s="105">
         <v>480854</v>
       </c>
-      <c r="D14" s="108"/>
-[...4 lines deleted...]
-      <c r="I14" s="109">
+      <c r="D14" s="106"/>
+      <c r="E14" s="107"/>
+      <c r="F14" s="108"/>
+      <c r="G14" s="107"/>
+      <c r="H14" s="107"/>
+      <c r="I14" s="107">
         <v>480854</v>
       </c>
-      <c r="J14" s="109"/>
-[...1 lines deleted...]
-      <c r="L14" s="112">
+      <c r="J14" s="107"/>
+      <c r="K14" s="109"/>
+      <c r="L14" s="110">
         <v>5705</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="105" t="s">
+    <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="B15" s="106">
+      <c r="B15" s="104">
         <v>7</v>
       </c>
-      <c r="C15" s="107">
+      <c r="C15" s="105">
         <v>427546</v>
       </c>
-      <c r="D15" s="108">
-[...11 lines deleted...]
-      <c r="H15" s="109">
+      <c r="D15" s="106">
+        <v>0</v>
+      </c>
+      <c r="E15" s="107">
+        <v>0</v>
+      </c>
+      <c r="F15" s="108">
+        <v>0</v>
+      </c>
+      <c r="G15" s="107">
+        <v>0</v>
+      </c>
+      <c r="H15" s="107">
         <v>15009</v>
       </c>
-      <c r="I15" s="109">
+      <c r="I15" s="107">
         <v>412325</v>
       </c>
-      <c r="J15" s="109">
+      <c r="J15" s="107">
         <v>205</v>
       </c>
-      <c r="K15" s="111">
+      <c r="K15" s="109">
         <v>7</v>
       </c>
-      <c r="L15" s="112">
+      <c r="L15" s="110">
         <v>4002</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="105" t="s">
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="103" t="s">
         <v>85</v>
       </c>
-      <c r="B16" s="106">
+      <c r="B16" s="104">
         <v>8</v>
       </c>
-      <c r="C16" s="107">
+      <c r="C16" s="105">
         <v>1838</v>
       </c>
-      <c r="D16" s="108">
-[...14 lines deleted...]
-      <c r="I16" s="109">
+      <c r="D16" s="106">
+        <v>0</v>
+      </c>
+      <c r="E16" s="107">
+        <v>0</v>
+      </c>
+      <c r="F16" s="107">
+        <v>0</v>
+      </c>
+      <c r="G16" s="107">
+        <v>0</v>
+      </c>
+      <c r="H16" s="107">
+        <v>0</v>
+      </c>
+      <c r="I16" s="107">
         <v>1830</v>
       </c>
-      <c r="J16" s="109">
-[...2 lines deleted...]
-      <c r="K16" s="111">
+      <c r="J16" s="107">
+        <v>0</v>
+      </c>
+      <c r="K16" s="109">
         <v>8</v>
       </c>
-      <c r="L16" s="112">
-[...4 lines deleted...]
-      <c r="A17" s="105" t="s">
+      <c r="L16" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="103" t="s">
         <v>86</v>
       </c>
-      <c r="B17" s="106">
+      <c r="B17" s="104">
         <v>9</v>
       </c>
-      <c r="C17" s="107">
+      <c r="C17" s="105">
         <v>121801</v>
       </c>
-      <c r="D17" s="108">
-[...14 lines deleted...]
-      <c r="I17" s="109">
+      <c r="D17" s="106">
+        <v>0</v>
+      </c>
+      <c r="E17" s="107">
+        <v>0</v>
+      </c>
+      <c r="F17" s="107">
+        <v>0</v>
+      </c>
+      <c r="G17" s="107">
+        <v>0</v>
+      </c>
+      <c r="H17" s="107">
+        <v>0</v>
+      </c>
+      <c r="I17" s="107">
         <v>121547</v>
       </c>
-      <c r="J17" s="109">
-[...2 lines deleted...]
-      <c r="K17" s="111">
+      <c r="J17" s="107">
+        <v>0</v>
+      </c>
+      <c r="K17" s="109">
         <v>254</v>
       </c>
-      <c r="L17" s="112">
-[...4 lines deleted...]
-      <c r="A18" s="105" t="s">
+      <c r="L17" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="B18" s="106">
+      <c r="B18" s="104">
         <v>10</v>
       </c>
-      <c r="C18" s="107">
-[...17 lines deleted...]
-      <c r="I18" s="109">
+      <c r="C18" s="105">
+        <v>37192</v>
+      </c>
+      <c r="D18" s="106">
+        <v>0</v>
+      </c>
+      <c r="E18" s="107">
+        <v>0</v>
+      </c>
+      <c r="F18" s="107">
+        <v>0</v>
+      </c>
+      <c r="G18" s="107">
+        <v>0</v>
+      </c>
+      <c r="H18" s="107">
+        <v>36154</v>
+      </c>
+      <c r="I18" s="107">
         <v>40</v>
       </c>
-      <c r="J18" s="109">
+      <c r="J18" s="107">
         <v>213</v>
       </c>
-      <c r="K18" s="111">
+      <c r="K18" s="109">
         <v>786</v>
       </c>
-      <c r="L18" s="112">
-[...4 lines deleted...]
-      <c r="A19" s="105" t="s">
+      <c r="L18" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="106">
+      <c r="B19" s="104">
         <v>11</v>
       </c>
-      <c r="C19" s="107">
-[...5 lines deleted...]
-      <c r="E19" s="109">
+      <c r="C19" s="105">
+        <v>149424</v>
+      </c>
+      <c r="D19" s="106">
+        <v>0</v>
+      </c>
+      <c r="E19" s="107">
         <v>689</v>
       </c>
-      <c r="F19" s="109">
+      <c r="F19" s="107">
         <v>120</v>
       </c>
-      <c r="G19" s="109">
-[...8 lines deleted...]
-      <c r="J19" s="109">
+      <c r="G19" s="107">
+        <v>0</v>
+      </c>
+      <c r="H19" s="107">
+        <v>126809</v>
+      </c>
+      <c r="I19" s="107">
+        <v>4948</v>
+      </c>
+      <c r="J19" s="107">
         <v>16819</v>
       </c>
-      <c r="K19" s="111">
+      <c r="K19" s="109">
         <v>41</v>
       </c>
-      <c r="L19" s="112">
+      <c r="L19" s="110">
         <v>1769</v>
       </c>
     </row>
-    <row r="20" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="105" t="s">
+    <row r="20" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="B20" s="106">
+      <c r="B20" s="104">
         <v>12</v>
       </c>
-      <c r="C20" s="107">
+      <c r="C20" s="105">
         <v>9746</v>
       </c>
-      <c r="D20" s="108">
-[...11 lines deleted...]
-      <c r="H20" s="109">
+      <c r="D20" s="106">
+        <v>0</v>
+      </c>
+      <c r="E20" s="107">
+        <v>0</v>
+      </c>
+      <c r="F20" s="107">
+        <v>0</v>
+      </c>
+      <c r="G20" s="107">
+        <v>0</v>
+      </c>
+      <c r="H20" s="107">
         <v>1224</v>
       </c>
-      <c r="I20" s="109">
+      <c r="I20" s="107">
         <v>8152</v>
       </c>
-      <c r="J20" s="109">
+      <c r="J20" s="107">
         <v>370</v>
       </c>
-      <c r="K20" s="111">
-[...2 lines deleted...]
-      <c r="L20" s="112">
+      <c r="K20" s="109">
+        <v>0</v>
+      </c>
+      <c r="L20" s="110">
         <v>56</v>
       </c>
     </row>
-    <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="113" t="s">
+    <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="111" t="s">
         <v>90</v>
       </c>
-      <c r="B21" s="106">
+      <c r="B21" s="104">
         <v>13</v>
       </c>
-      <c r="C21" s="107">
-[...29 lines deleted...]
-      <c r="A22" s="97" t="s">
+      <c r="C21" s="105">
+        <v>0</v>
+      </c>
+      <c r="D21" s="106">
+        <v>0</v>
+      </c>
+      <c r="E21" s="107">
+        <v>0</v>
+      </c>
+      <c r="F21" s="107">
+        <v>0</v>
+      </c>
+      <c r="G21" s="107">
+        <v>0</v>
+      </c>
+      <c r="H21" s="107">
+        <v>0</v>
+      </c>
+      <c r="I21" s="107"/>
+      <c r="J21" s="107">
+        <v>0</v>
+      </c>
+      <c r="K21" s="109">
+        <v>0</v>
+      </c>
+      <c r="L21" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="95" t="s">
         <v>91</v>
       </c>
-      <c r="B22" s="114">
+      <c r="B22" s="112">
         <v>14</v>
       </c>
-      <c r="C22" s="115">
+      <c r="C22" s="113">
         <v>4707</v>
       </c>
-      <c r="D22" s="116">
-[...11 lines deleted...]
-      <c r="H22" s="117">
+      <c r="D22" s="114">
+        <v>0</v>
+      </c>
+      <c r="E22" s="115">
+        <v>0</v>
+      </c>
+      <c r="F22" s="115">
+        <v>0</v>
+      </c>
+      <c r="G22" s="115">
+        <v>0</v>
+      </c>
+      <c r="H22" s="115">
         <v>4701</v>
       </c>
-      <c r="I22" s="117">
+      <c r="I22" s="115">
         <v>7</v>
       </c>
-      <c r="J22" s="117">
-[...5 lines deleted...]
-      <c r="L22" s="119">
+      <c r="J22" s="115">
+        <v>0</v>
+      </c>
+      <c r="K22" s="116">
+        <v>0</v>
+      </c>
+      <c r="L22" s="117">
         <v>2200</v>
       </c>
     </row>
-    <row r="23" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="105" t="s">
+    <row r="23" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="103" t="s">
         <v>80</v>
       </c>
-      <c r="B23" s="106">
+      <c r="B23" s="104">
         <v>15</v>
       </c>
-      <c r="C23" s="107">
+      <c r="C23" s="105">
         <v>1675</v>
       </c>
-      <c r="D23" s="108">
-[...11 lines deleted...]
-      <c r="H23" s="109">
+      <c r="D23" s="106">
+        <v>0</v>
+      </c>
+      <c r="E23" s="107">
+        <v>0</v>
+      </c>
+      <c r="F23" s="107">
+        <v>0</v>
+      </c>
+      <c r="G23" s="107">
+        <v>0</v>
+      </c>
+      <c r="H23" s="107">
         <v>1668</v>
       </c>
-      <c r="I23" s="109">
+      <c r="I23" s="107">
         <v>7</v>
       </c>
-      <c r="J23" s="109">
-[...5 lines deleted...]
-      <c r="L23" s="112">
+      <c r="J23" s="107">
+        <v>0</v>
+      </c>
+      <c r="K23" s="109">
+        <v>0</v>
+      </c>
+      <c r="L23" s="110">
         <v>5</v>
       </c>
     </row>
-    <row r="24" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="105" t="s">
+    <row r="24" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="103" t="s">
         <v>81</v>
       </c>
-      <c r="B24" s="106">
+      <c r="B24" s="104">
         <v>16</v>
       </c>
-      <c r="C24" s="107">
-[...31 lines deleted...]
-      <c r="A25" s="105" t="s">
+      <c r="C24" s="105">
+        <v>0</v>
+      </c>
+      <c r="D24" s="106">
+        <v>0</v>
+      </c>
+      <c r="E24" s="107">
+        <v>0</v>
+      </c>
+      <c r="F24" s="107">
+        <v>0</v>
+      </c>
+      <c r="G24" s="107">
+        <v>0</v>
+      </c>
+      <c r="H24" s="107">
+        <v>0</v>
+      </c>
+      <c r="I24" s="107">
+        <v>0</v>
+      </c>
+      <c r="J24" s="107">
+        <v>0</v>
+      </c>
+      <c r="K24" s="109">
+        <v>0</v>
+      </c>
+      <c r="L24" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="103" t="s">
         <v>82</v>
       </c>
-      <c r="B25" s="106">
+      <c r="B25" s="104">
         <v>17</v>
       </c>
-      <c r="C25" s="107">
-[...26 lines deleted...]
-      <c r="L25" s="112">
+      <c r="C25" s="105">
+        <v>0</v>
+      </c>
+      <c r="D25" s="106">
+        <v>0</v>
+      </c>
+      <c r="E25" s="107">
+        <v>0</v>
+      </c>
+      <c r="F25" s="107">
+        <v>0</v>
+      </c>
+      <c r="G25" s="107">
+        <v>0</v>
+      </c>
+      <c r="H25" s="107">
+        <v>0</v>
+      </c>
+      <c r="I25" s="107">
+        <v>0</v>
+      </c>
+      <c r="J25" s="107">
+        <v>0</v>
+      </c>
+      <c r="K25" s="109">
+        <v>0</v>
+      </c>
+      <c r="L25" s="110">
         <v>31</v>
       </c>
     </row>
-    <row r="26" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="105" t="s">
+    <row r="26" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="103" t="s">
         <v>83</v>
       </c>
-      <c r="B26" s="106">
+      <c r="B26" s="104">
         <v>18</v>
       </c>
-      <c r="C26" s="107">
-[...17 lines deleted...]
-      <c r="A27" s="105" t="s">
+      <c r="C26" s="105">
+        <v>0</v>
+      </c>
+      <c r="D26" s="106"/>
+      <c r="E26" s="107"/>
+      <c r="F26" s="107"/>
+      <c r="G26" s="107"/>
+      <c r="H26" s="107"/>
+      <c r="I26" s="107">
+        <v>0</v>
+      </c>
+      <c r="J26" s="107"/>
+      <c r="K26" s="109"/>
+      <c r="L26" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="103" t="s">
         <v>84</v>
       </c>
-      <c r="B27" s="106">
+      <c r="B27" s="104">
         <v>19</v>
       </c>
-      <c r="C27" s="107">
-[...31 lines deleted...]
-      <c r="A28" s="105" t="s">
+      <c r="C27" s="105">
+        <v>0</v>
+      </c>
+      <c r="D27" s="106">
+        <v>0</v>
+      </c>
+      <c r="E27" s="107">
+        <v>0</v>
+      </c>
+      <c r="F27" s="107">
+        <v>0</v>
+      </c>
+      <c r="G27" s="107">
+        <v>0</v>
+      </c>
+      <c r="H27" s="107">
+        <v>0</v>
+      </c>
+      <c r="I27" s="107">
+        <v>0</v>
+      </c>
+      <c r="J27" s="107">
+        <v>0</v>
+      </c>
+      <c r="K27" s="109">
+        <v>0</v>
+      </c>
+      <c r="L27" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="103" t="s">
         <v>85</v>
       </c>
-      <c r="B28" s="106">
+      <c r="B28" s="104">
         <v>20</v>
       </c>
-      <c r="C28" s="107">
-[...31 lines deleted...]
-      <c r="A29" s="105" t="s">
+      <c r="C28" s="105">
+        <v>0</v>
+      </c>
+      <c r="D28" s="106">
+        <v>0</v>
+      </c>
+      <c r="E28" s="107">
+        <v>0</v>
+      </c>
+      <c r="F28" s="107">
+        <v>0</v>
+      </c>
+      <c r="G28" s="107">
+        <v>0</v>
+      </c>
+      <c r="H28" s="107">
+        <v>0</v>
+      </c>
+      <c r="I28" s="107">
+        <v>0</v>
+      </c>
+      <c r="J28" s="107">
+        <v>0</v>
+      </c>
+      <c r="K28" s="109">
+        <v>0</v>
+      </c>
+      <c r="L28" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="103" t="s">
         <v>86</v>
       </c>
-      <c r="B29" s="106">
+      <c r="B29" s="104">
         <v>21</v>
       </c>
-      <c r="C29" s="107">
-[...31 lines deleted...]
-      <c r="A30" s="105" t="s">
+      <c r="C29" s="105">
+        <v>0</v>
+      </c>
+      <c r="D29" s="106">
+        <v>0</v>
+      </c>
+      <c r="E29" s="107">
+        <v>0</v>
+      </c>
+      <c r="F29" s="107">
+        <v>0</v>
+      </c>
+      <c r="G29" s="107">
+        <v>0</v>
+      </c>
+      <c r="H29" s="107">
+        <v>0</v>
+      </c>
+      <c r="I29" s="107">
+        <v>0</v>
+      </c>
+      <c r="J29" s="107">
+        <v>0</v>
+      </c>
+      <c r="K29" s="109">
+        <v>0</v>
+      </c>
+      <c r="L29" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="103" t="s">
         <v>87</v>
       </c>
-      <c r="B30" s="106">
+      <c r="B30" s="104">
         <v>22</v>
       </c>
-      <c r="C30" s="107">
-[...31 lines deleted...]
-      <c r="A31" s="105" t="s">
+      <c r="C30" s="105">
+        <v>0</v>
+      </c>
+      <c r="D30" s="106">
+        <v>0</v>
+      </c>
+      <c r="E30" s="107">
+        <v>0</v>
+      </c>
+      <c r="F30" s="107">
+        <v>0</v>
+      </c>
+      <c r="G30" s="107">
+        <v>0</v>
+      </c>
+      <c r="H30" s="107">
+        <v>0</v>
+      </c>
+      <c r="I30" s="107">
+        <v>0</v>
+      </c>
+      <c r="J30" s="107">
+        <v>0</v>
+      </c>
+      <c r="K30" s="109">
+        <v>0</v>
+      </c>
+      <c r="L30" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="103" t="s">
         <v>88</v>
       </c>
-      <c r="B31" s="106">
+      <c r="B31" s="104">
         <v>23</v>
       </c>
-      <c r="C31" s="107">
+      <c r="C31" s="105">
         <v>3033</v>
       </c>
-      <c r="D31" s="108">
-[...11 lines deleted...]
-      <c r="H31" s="109">
+      <c r="D31" s="106">
+        <v>0</v>
+      </c>
+      <c r="E31" s="107">
+        <v>0</v>
+      </c>
+      <c r="F31" s="107">
+        <v>0</v>
+      </c>
+      <c r="G31" s="107">
+        <v>0</v>
+      </c>
+      <c r="H31" s="107">
         <v>3033</v>
       </c>
-      <c r="I31" s="109">
-[...8 lines deleted...]
-      <c r="L31" s="112">
+      <c r="I31" s="107">
+        <v>0</v>
+      </c>
+      <c r="J31" s="107">
+        <v>0</v>
+      </c>
+      <c r="K31" s="109">
+        <v>0</v>
+      </c>
+      <c r="L31" s="110">
         <v>2164</v>
       </c>
     </row>
-    <row r="32" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="105" t="s">
+    <row r="32" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="103" t="s">
         <v>89</v>
       </c>
-      <c r="B32" s="106">
+      <c r="B32" s="104">
         <v>24</v>
       </c>
-      <c r="C32" s="107">
-[...31 lines deleted...]
-      <c r="A33" s="120" t="s">
+      <c r="C32" s="105">
+        <v>0</v>
+      </c>
+      <c r="D32" s="106">
+        <v>0</v>
+      </c>
+      <c r="E32" s="107">
+        <v>0</v>
+      </c>
+      <c r="F32" s="107">
+        <v>0</v>
+      </c>
+      <c r="G32" s="107">
+        <v>0</v>
+      </c>
+      <c r="H32" s="107">
+        <v>0</v>
+      </c>
+      <c r="I32" s="107">
+        <v>0</v>
+      </c>
+      <c r="J32" s="107">
+        <v>0</v>
+      </c>
+      <c r="K32" s="109">
+        <v>0</v>
+      </c>
+      <c r="L32" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="118" t="s">
         <v>90</v>
       </c>
-      <c r="B33" s="121">
+      <c r="B33" s="119">
         <v>25</v>
       </c>
-      <c r="C33" s="122">
-[...260 lines deleted...]
-      <c r="D111" s="70"/>
+      <c r="C33" s="120">
+        <v>0</v>
+      </c>
+      <c r="D33" s="121">
+        <v>0</v>
+      </c>
+      <c r="E33" s="122">
+        <v>0</v>
+      </c>
+      <c r="F33" s="122">
+        <v>0</v>
+      </c>
+      <c r="G33" s="122">
+        <v>0</v>
+      </c>
+      <c r="H33" s="122">
+        <v>0</v>
+      </c>
+      <c r="I33" s="122"/>
+      <c r="J33" s="122">
+        <v>0</v>
+      </c>
+      <c r="K33" s="123">
+        <v>0</v>
+      </c>
+      <c r="L33" s="124">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D34" s="68"/>
+    </row>
+    <row r="35" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D35" s="68"/>
+    </row>
+    <row r="36" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D36" s="68"/>
+    </row>
+    <row r="37" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D37" s="68"/>
+    </row>
+    <row r="38" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D38" s="68"/>
+    </row>
+    <row r="39" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D39" s="68"/>
+    </row>
+    <row r="40" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D40" s="68"/>
+    </row>
+    <row r="41" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D41" s="68"/>
+    </row>
+    <row r="42" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D42" s="68"/>
+    </row>
+    <row r="43" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D43" s="68"/>
+    </row>
+    <row r="44" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D44" s="68"/>
+    </row>
+    <row r="45" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D45" s="68"/>
+    </row>
+    <row r="46" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D46" s="68"/>
+    </row>
+    <row r="47" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D47" s="68"/>
+    </row>
+    <row r="48" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D48" s="68"/>
+    </row>
+    <row r="49" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D49" s="68"/>
+    </row>
+    <row r="50" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D50" s="68"/>
+    </row>
+    <row r="51" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D51" s="68"/>
+    </row>
+    <row r="52" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D52" s="68"/>
+    </row>
+    <row r="53" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D53" s="68"/>
+    </row>
+    <row r="54" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D54" s="68"/>
+    </row>
+    <row r="55" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D55" s="68"/>
+    </row>
+    <row r="56" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D56" s="68"/>
+    </row>
+    <row r="57" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D57" s="68"/>
+    </row>
+    <row r="58" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D58" s="68"/>
+    </row>
+    <row r="59" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D59" s="68"/>
+    </row>
+    <row r="60" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D60" s="68"/>
+    </row>
+    <row r="61" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D61" s="68"/>
+    </row>
+    <row r="62" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D62" s="68"/>
+    </row>
+    <row r="63" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D63" s="68"/>
+    </row>
+    <row r="64" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D64" s="68"/>
+    </row>
+    <row r="65" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D65" s="68"/>
+    </row>
+    <row r="66" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D66" s="68"/>
+    </row>
+    <row r="67" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="68"/>
+    </row>
+    <row r="68" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="68"/>
+    </row>
+    <row r="69" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="68"/>
+    </row>
+    <row r="70" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D70" s="68"/>
+    </row>
+    <row r="71" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D71" s="68"/>
+    </row>
+    <row r="72" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D72" s="68"/>
+    </row>
+    <row r="73" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D73" s="68"/>
+    </row>
+    <row r="74" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D74" s="68"/>
+    </row>
+    <row r="75" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D75" s="68"/>
+    </row>
+    <row r="76" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D76" s="68"/>
+    </row>
+    <row r="77" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D77" s="68"/>
+    </row>
+    <row r="78" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D78" s="68"/>
+    </row>
+    <row r="79" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D79" s="68"/>
+    </row>
+    <row r="80" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D80" s="68"/>
+    </row>
+    <row r="81" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D81" s="68"/>
+    </row>
+    <row r="82" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D82" s="68"/>
+    </row>
+    <row r="83" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D83" s="68"/>
+    </row>
+    <row r="84" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D84" s="68"/>
+    </row>
+    <row r="85" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D85" s="68"/>
+    </row>
+    <row r="86" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D86" s="68"/>
+    </row>
+    <row r="87" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D87" s="68"/>
+    </row>
+    <row r="88" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D88" s="68"/>
+    </row>
+    <row r="89" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D89" s="68"/>
+    </row>
+    <row r="90" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D90" s="68"/>
+    </row>
+    <row r="91" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D91" s="68"/>
+    </row>
+    <row r="92" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D92" s="68"/>
+    </row>
+    <row r="93" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D93" s="68"/>
+    </row>
+    <row r="94" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D94" s="68"/>
+    </row>
+    <row r="95" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D95" s="68"/>
+    </row>
+    <row r="96" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D96" s="68"/>
+    </row>
+    <row r="97" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D97" s="68"/>
+    </row>
+    <row r="98" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D98" s="68"/>
+    </row>
+    <row r="99" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D99" s="68"/>
+    </row>
+    <row r="100" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D100" s="68"/>
+    </row>
+    <row r="101" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D101" s="68"/>
+    </row>
+    <row r="102" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D102" s="68"/>
+    </row>
+    <row r="103" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D103" s="68"/>
+    </row>
+    <row r="104" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D104" s="68"/>
+    </row>
+    <row r="105" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D105" s="68"/>
+    </row>
+    <row r="106" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D106" s="68"/>
+    </row>
+    <row r="107" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D107" s="68"/>
+    </row>
+    <row r="108" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D108" s="68"/>
+    </row>
+    <row r="109" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D109" s="68"/>
+    </row>
+    <row r="110" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D110" s="68"/>
+    </row>
+    <row r="111" spans="4:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D111" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="D6:K6"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <conditionalFormatting sqref="C9:L33">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsBlanks" dxfId="0" priority="2">
       <formula>LEN(TRIM(C9))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="84" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">