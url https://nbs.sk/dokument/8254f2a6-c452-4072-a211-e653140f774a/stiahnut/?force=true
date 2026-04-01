--- v2 (2026-01-29)
+++ v3 (2026-04-01)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c5cfbd6410084ae3bdef6062c17745af\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="3" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="4" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$212</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$216</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$214</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$219</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="446" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="224">
   <si>
     <t>2009-10</t>
   </si>
   <si>
     <t>2009-09</t>
   </si>
   <si>
     <t>2009-08</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
@@ -797,50 +797,59 @@
     <t>2025-03</t>
   </si>
   <si>
     <t>2025-04</t>
   </si>
   <si>
     <t>2025-05</t>
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
+  </si>
+  <si>
+    <t>2025-12</t>
+  </si>
+  <si>
+    <t>2026-01</t>
+  </si>
+  <si>
+    <t>2026-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1422,51 +1431,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J217"/>
+  <dimension ref="A1:J220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
@@ -8052,119 +8061,215 @@
       <c r="C210" s="17">
         <v>2.88</v>
       </c>
       <c r="D210" s="17">
         <v>3.04</v>
       </c>
       <c r="E210" s="17">
         <v>14.08</v>
       </c>
       <c r="F210" s="17">
         <v>9.60</v>
       </c>
       <c r="G210" s="17">
         <v>5.68</v>
       </c>
       <c r="H210" s="17">
         <v>4.06</v>
       </c>
       <c r="I210" s="17">
         <v>4.30</v>
       </c>
       <c r="J210" s="17">
         <v>4.01</v>
       </c>
     </row>
-    <row r="211" spans="1:10" ht="2.1" customHeight="1">
-[...23 lines deleted...]
-    <row r="214" spans="7:10" ht="15">
+    <row r="211" spans="1:10" ht="15">
+      <c r="A211" s="17" t="s">
+        <v>221</v>
+      </c>
+      <c r="B211" s="17">
+        <v>4.49</v>
+      </c>
+      <c r="C211" s="17">
+        <v>2.88</v>
+      </c>
+      <c r="D211" s="17">
+        <v>3.04</v>
+      </c>
+      <c r="E211" s="17">
+        <v>13.74</v>
+      </c>
+      <c r="F211" s="17">
+        <v>9.5400000000000009</v>
+      </c>
+      <c r="G211" s="17">
+        <v>5.65</v>
+      </c>
+      <c r="H211" s="17">
+        <v>3.84</v>
+      </c>
+      <c r="I211" s="17">
+        <v>4.30</v>
+      </c>
+      <c r="J211" s="17">
+        <v>4.04</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="15">
+      <c r="A212" s="17" t="s">
+        <v>222</v>
+      </c>
+      <c r="B212" s="17">
+        <v>4.56</v>
+      </c>
+      <c r="C212" s="17">
+        <v>2.86</v>
+      </c>
+      <c r="D212" s="17">
+        <v>3.04</v>
+      </c>
+      <c r="E212" s="17">
+        <v>13.85</v>
+      </c>
+      <c r="F212" s="17">
+        <v>9.49</v>
+      </c>
+      <c r="G212" s="17">
+        <v>5.64</v>
+      </c>
+      <c r="H212" s="17">
+        <v>3.98</v>
+      </c>
+      <c r="I212" s="17">
+        <v>4.15</v>
+      </c>
+      <c r="J212" s="17">
+        <v>4.05</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="15">
+      <c r="A213" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B213" s="17">
+        <v>4.6000000000000014</v>
+      </c>
+      <c r="C213" s="17">
+        <v>2.86</v>
+      </c>
+      <c r="D213" s="17">
+        <v>3.03</v>
+      </c>
+      <c r="E213" s="17">
+        <v>14.06</v>
+      </c>
+      <c r="F213" s="17">
+        <v>9.50</v>
+      </c>
+      <c r="G213" s="17">
+        <v>5.64</v>
+      </c>
+      <c r="H213" s="17">
+        <v>3.99</v>
+      </c>
+      <c r="I213" s="17">
+        <v>4.16</v>
+      </c>
+      <c r="J213" s="17">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A214" s="3"/>
+      <c r="B214" s="4"/>
+      <c r="C214" s="4"/>
+      <c r="D214" s="4"/>
+      <c r="E214" s="4"/>
+      <c r="F214" s="4"/>
       <c r="G214" s="1"/>
       <c r="H214" s="1"/>
       <c r="I214" s="1"/>
       <c r="J214" s="1"/>
     </row>
     <row r="215" spans="7:10" ht="15">
       <c r="G215" s="1"/>
       <c r="H215" s="1"/>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
     </row>
     <row r="216" spans="7:10" ht="15">
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
     </row>
     <row r="217" spans="7:10" ht="15">
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
+    </row>
+    <row r="218" spans="7:10" ht="15">
+      <c r="G218" s="1"/>
+      <c r="H218" s="1"/>
+      <c r="I218" s="1"/>
+      <c r="J218" s="1"/>
+    </row>
+    <row r="219" spans="7:10" ht="15">
+      <c r="G219" s="1"/>
+      <c r="H219" s="1"/>
+      <c r="I219" s="1"/>
+      <c r="J219" s="1"/>
+    </row>
+    <row r="220" spans="7:10" ht="15">
+      <c r="G220" s="1"/>
+      <c r="H220" s="1"/>
+      <c r="I220" s="1"/>
+      <c r="J220" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA6148F0-ACA5-4D36-972B-DE4286C10FF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J213"/>
+  <dimension ref="A1:J215"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1" s="1"/>
@@ -14307,51 +14412,51 @@
       </c>
       <c r="E196" s="17">
         <v>7.78</v>
       </c>
       <c r="F196" s="17">
         <v>6.49</v>
       </c>
       <c r="G196" s="17">
         <v>5.08</v>
       </c>
       <c r="H196" s="17">
         <v>5.05</v>
       </c>
       <c r="I196" s="17">
         <v>4.68</v>
       </c>
       <c r="J196" s="17">
         <v>3.47</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="15">
       <c r="A197" s="17" t="s">
         <v>207</v>
       </c>
       <c r="B197" s="17">
-        <v>4.67</v>
+        <v>4.66</v>
       </c>
       <c r="C197" s="17">
         <v>3.80</v>
       </c>
       <c r="D197" s="17">
         <v>2.44</v>
       </c>
       <c r="E197" s="17">
         <v>7.64</v>
       </c>
       <c r="F197" s="17">
         <v>6.53</v>
       </c>
       <c r="G197" s="17">
         <v>5.08</v>
       </c>
       <c r="H197" s="17">
         <v>4.8500000000000014</v>
       </c>
       <c r="I197" s="17">
         <v>4.57</v>
       </c>
       <c r="J197" s="17">
         <v>3.41</v>
       </c>
@@ -14636,63 +14741,63 @@
       </c>
       <c r="H206" s="17">
         <v>3.63</v>
       </c>
       <c r="I206" s="17">
         <v>3.83</v>
       </c>
       <c r="J206" s="17">
         <v>3.03</v>
       </c>
     </row>
     <row r="207" spans="1:10" ht="15">
       <c r="A207" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B207" s="17">
         <v>3.86</v>
       </c>
       <c r="C207" s="17">
         <v>3.62</v>
       </c>
       <c r="D207" s="17">
         <v>2.37</v>
       </c>
       <c r="E207" s="17">
-        <v>6.90</v>
+        <v>6.91</v>
       </c>
       <c r="F207" s="17">
         <v>6.68</v>
       </c>
       <c r="G207" s="17">
         <v>5.03</v>
       </c>
       <c r="H207" s="17">
         <v>3.60</v>
       </c>
       <c r="I207" s="17">
-        <v>3.83</v>
+        <v>3.82</v>
       </c>
       <c r="J207" s="17">
         <v>3.02</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="15">
       <c r="A208" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B208" s="17">
         <v>3.91</v>
       </c>
       <c r="C208" s="17">
         <v>3.63</v>
       </c>
       <c r="D208" s="17">
         <v>2.38</v>
       </c>
       <c r="E208" s="17">
         <v>7.09</v>
       </c>
       <c r="F208" s="17">
         <v>6.69</v>
       </c>
       <c r="G208" s="17">
@@ -14732,91 +14837,155 @@
       </c>
       <c r="H209" s="17">
         <v>3.61</v>
       </c>
       <c r="I209" s="17">
         <v>3.84</v>
       </c>
       <c r="J209" s="17">
         <v>3.02</v>
       </c>
     </row>
     <row r="210" spans="1:10" ht="15">
       <c r="A210" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B210" s="17">
         <v>3.88</v>
       </c>
       <c r="C210" s="17">
         <v>3.66</v>
       </c>
       <c r="D210" s="17">
         <v>2.40</v>
       </c>
       <c r="E210" s="17">
-        <v>6.87</v>
+        <v>6.88</v>
       </c>
       <c r="F210" s="17">
         <v>6.71</v>
       </c>
       <c r="G210" s="17">
         <v>5.09</v>
       </c>
       <c r="H210" s="17">
         <v>3.62</v>
       </c>
       <c r="I210" s="17">
         <v>3.85</v>
       </c>
       <c r="J210" s="17">
         <v>3.03</v>
       </c>
     </row>
-    <row r="211" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="213" spans="7:10" ht="15">
+    <row r="211" spans="1:10" ht="15">
+      <c r="A211" s="17" t="s">
+        <v>221</v>
+      </c>
+      <c r="B211" s="17">
+        <v>3.88</v>
+      </c>
+      <c r="C211" s="17">
+        <v>3.66</v>
+      </c>
+      <c r="D211" s="17">
+        <v>2.41</v>
+      </c>
+      <c r="E211" s="17">
+        <v>6.89</v>
+      </c>
+      <c r="F211" s="17">
+        <v>6.71</v>
+      </c>
+      <c r="G211" s="17">
+        <v>5.09</v>
+      </c>
+      <c r="H211" s="17">
+        <v>3.66</v>
+      </c>
+      <c r="I211" s="17">
+        <v>3.86</v>
+      </c>
+      <c r="J211" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="15">
+      <c r="A212" s="17" t="s">
+        <v>222</v>
+      </c>
+      <c r="B212" s="17">
+        <v>3.87</v>
+      </c>
+      <c r="C212" s="17">
+        <v>3.67</v>
+      </c>
+      <c r="D212" s="17">
+        <v>2.42</v>
+      </c>
+      <c r="E212" s="17">
+        <v>7.05</v>
+      </c>
+      <c r="F212" s="17">
+        <v>6.64</v>
+      </c>
+      <c r="G212" s="17">
+        <v>5.14</v>
+      </c>
+      <c r="H212" s="17">
+        <v>3.63</v>
+      </c>
+      <c r="I212" s="17">
+        <v>3.86</v>
+      </c>
+      <c r="J212" s="17">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A213" s="3"/>
+      <c r="B213" s="4"/>
+      <c r="C213" s="4"/>
+      <c r="D213" s="4"/>
+      <c r="E213" s="4"/>
+      <c r="F213" s="4"/>
       <c r="G213" s="1"/>
       <c r="H213" s="1"/>
       <c r="I213" s="1"/>
       <c r="J213" s="1"/>
+    </row>
+    <row r="214" spans="7:10" ht="15">
+      <c r="G214" s="1"/>
+      <c r="H214" s="1"/>
+      <c r="I214" s="1"/>
+      <c r="J214" s="1"/>
+    </row>
+    <row r="215" spans="7:10" ht="15">
+      <c r="G215" s="1"/>
+      <c r="H215" s="1"/>
+      <c r="I215" s="1"/>
+      <c r="J215" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2D6CADF-BCEC-48F1-8E69-2ABF9FC96BDF}">
   <dimension ref="A3:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="3" spans="1:9" ht="15">