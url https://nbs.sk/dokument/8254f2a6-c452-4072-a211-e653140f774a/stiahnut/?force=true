--- v3 (2026-04-01)
+++ v4 (2026-06-03)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c5cfbd6410084ae3bdef6062c17745af\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="3" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="4" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$214</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$219</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$216</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$221</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="451" uniqueCount="224">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="226">
   <si>
     <t>2009-10</t>
   </si>
   <si>
     <t>2009-09</t>
   </si>
   <si>
     <t>2009-08</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
@@ -806,50 +806,56 @@
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1431,51 +1437,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J220"/>
+  <dimension ref="A1:J222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
@@ -8157,119 +8163,183 @@
       <c r="C213" s="17">
         <v>2.86</v>
       </c>
       <c r="D213" s="17">
         <v>3.03</v>
       </c>
       <c r="E213" s="17">
         <v>14.06</v>
       </c>
       <c r="F213" s="17">
         <v>9.50</v>
       </c>
       <c r="G213" s="17">
         <v>5.64</v>
       </c>
       <c r="H213" s="17">
         <v>3.99</v>
       </c>
       <c r="I213" s="17">
         <v>4.16</v>
       </c>
       <c r="J213" s="17">
         <v>4.03</v>
       </c>
     </row>
-    <row r="214" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="216" spans="7:10" ht="15">
+    <row r="214" spans="1:10" ht="15">
+      <c r="A214" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="B214" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="C214" s="17">
+        <v>2.85</v>
+      </c>
+      <c r="D214" s="17">
+        <v>3.03</v>
+      </c>
+      <c r="E214" s="17">
+        <v>14.05</v>
+      </c>
+      <c r="F214" s="17">
+        <v>9.4600000000000009</v>
+      </c>
+      <c r="G214" s="17">
+        <v>5.63</v>
+      </c>
+      <c r="H214" s="17">
+        <v>3.91</v>
+      </c>
+      <c r="I214" s="17">
+        <v>4.18</v>
+      </c>
+      <c r="J214" s="17">
+        <v>4.06</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="15">
+      <c r="A215" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="B215" s="17">
+        <v>4.62</v>
+      </c>
+      <c r="C215" s="17">
+        <v>2.85</v>
+      </c>
+      <c r="D215" s="17">
+        <v>3.04</v>
+      </c>
+      <c r="E215" s="17">
+        <v>13.86</v>
+      </c>
+      <c r="F215" s="17">
+        <v>9.48</v>
+      </c>
+      <c r="G215" s="17">
+        <v>5.63</v>
+      </c>
+      <c r="H215" s="17">
+        <v>4.13</v>
+      </c>
+      <c r="I215" s="17">
+        <v>4.26</v>
+      </c>
+      <c r="J215" s="17">
+        <v>4.10</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A216" s="3"/>
+      <c r="B216" s="4"/>
+      <c r="C216" s="4"/>
+      <c r="D216" s="4"/>
+      <c r="E216" s="4"/>
+      <c r="F216" s="4"/>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
       <c r="I216" s="1"/>
       <c r="J216" s="1"/>
     </row>
     <row r="217" spans="7:10" ht="15">
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
     </row>
     <row r="218" spans="7:10" ht="15">
       <c r="G218" s="1"/>
       <c r="H218" s="1"/>
       <c r="I218" s="1"/>
       <c r="J218" s="1"/>
     </row>
     <row r="219" spans="7:10" ht="15">
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
     </row>
     <row r="220" spans="7:10" ht="15">
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
+    </row>
+    <row r="221" spans="7:10" ht="15">
+      <c r="G221" s="1"/>
+      <c r="H221" s="1"/>
+      <c r="I221" s="1"/>
+      <c r="J221" s="1"/>
+    </row>
+    <row r="222" spans="7:10" ht="15">
+      <c r="G222" s="1"/>
+      <c r="H222" s="1"/>
+      <c r="I222" s="1"/>
+      <c r="J222" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA6148F0-ACA5-4D36-972B-DE4286C10FF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J215"/>
+  <dimension ref="A1:J217"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1" s="1"/>
@@ -14753,51 +14823,51 @@
       <c r="A207" s="17" t="s">
         <v>217</v>
       </c>
       <c r="B207" s="17">
         <v>3.86</v>
       </c>
       <c r="C207" s="17">
         <v>3.62</v>
       </c>
       <c r="D207" s="17">
         <v>2.37</v>
       </c>
       <c r="E207" s="17">
         <v>6.91</v>
       </c>
       <c r="F207" s="17">
         <v>6.68</v>
       </c>
       <c r="G207" s="17">
         <v>5.03</v>
       </c>
       <c r="H207" s="17">
         <v>3.60</v>
       </c>
       <c r="I207" s="17">
-        <v>3.82</v>
+        <v>3.83</v>
       </c>
       <c r="J207" s="17">
         <v>3.02</v>
       </c>
     </row>
     <row r="208" spans="1:10" ht="15">
       <c r="A208" s="17" t="s">
         <v>218</v>
       </c>
       <c r="B208" s="17">
         <v>3.91</v>
       </c>
       <c r="C208" s="17">
         <v>3.63</v>
       </c>
       <c r="D208" s="17">
         <v>2.38</v>
       </c>
       <c r="E208" s="17">
         <v>7.09</v>
       </c>
       <c r="F208" s="17">
         <v>6.69</v>
       </c>
       <c r="G208" s="17">
@@ -14892,100 +14962,164 @@
       </c>
       <c r="E211" s="17">
         <v>6.89</v>
       </c>
       <c r="F211" s="17">
         <v>6.71</v>
       </c>
       <c r="G211" s="17">
         <v>5.09</v>
       </c>
       <c r="H211" s="17">
         <v>3.66</v>
       </c>
       <c r="I211" s="17">
         <v>3.86</v>
       </c>
       <c r="J211" s="17">
         <v>3.04</v>
       </c>
     </row>
     <row r="212" spans="1:10" ht="15">
       <c r="A212" s="17" t="s">
         <v>222</v>
       </c>
       <c r="B212" s="17">
-        <v>3.87</v>
+        <v>3.86</v>
       </c>
       <c r="C212" s="17">
         <v>3.67</v>
       </c>
       <c r="D212" s="17">
         <v>2.42</v>
       </c>
       <c r="E212" s="17">
-        <v>7.05</v>
+        <v>6.90</v>
       </c>
       <c r="F212" s="17">
-        <v>6.64</v>
+        <v>6.69</v>
       </c>
       <c r="G212" s="17">
-        <v>5.14</v>
+        <v>5.15</v>
       </c>
       <c r="H212" s="17">
-        <v>3.63</v>
+        <v>3.64</v>
       </c>
       <c r="I212" s="17">
         <v>3.86</v>
       </c>
       <c r="J212" s="17">
         <v>3.04</v>
       </c>
     </row>
-    <row r="213" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="215" spans="7:10" ht="15">
+    <row r="213" spans="1:10" ht="15">
+      <c r="A213" s="17" t="s">
+        <v>223</v>
+      </c>
+      <c r="B213" s="17">
+        <v>3.93</v>
+      </c>
+      <c r="C213" s="17">
+        <v>3.70</v>
+      </c>
+      <c r="D213" s="17">
+        <v>2.46</v>
+      </c>
+      <c r="E213" s="17">
+        <v>7.09</v>
+      </c>
+      <c r="F213" s="17">
+        <v>6.84</v>
+      </c>
+      <c r="G213" s="17">
+        <v>5.23</v>
+      </c>
+      <c r="H213" s="17">
+        <v>3.65</v>
+      </c>
+      <c r="I213" s="17">
+        <v>3.88</v>
+      </c>
+      <c r="J213" s="17">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="15">
+      <c r="A214" s="17" t="s">
+        <v>224</v>
+      </c>
+      <c r="B214" s="17">
+        <v>3.90</v>
+      </c>
+      <c r="C214" s="17">
+        <v>3.70</v>
+      </c>
+      <c r="D214" s="17">
+        <v>2.45</v>
+      </c>
+      <c r="E214" s="17">
+        <v>7.07</v>
+      </c>
+      <c r="F214" s="17">
+        <v>6.68</v>
+      </c>
+      <c r="G214" s="17">
+        <v>5.24</v>
+      </c>
+      <c r="H214" s="17">
+        <v>3.62</v>
+      </c>
+      <c r="I214" s="17">
+        <v>3.87</v>
+      </c>
+      <c r="J214" s="17">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A215" s="3"/>
+      <c r="B215" s="4"/>
+      <c r="C215" s="4"/>
+      <c r="D215" s="4"/>
+      <c r="E215" s="4"/>
+      <c r="F215" s="4"/>
       <c r="G215" s="1"/>
       <c r="H215" s="1"/>
       <c r="I215" s="1"/>
       <c r="J215" s="1"/>
+    </row>
+    <row r="216" spans="7:10" ht="15">
+      <c r="G216" s="1"/>
+      <c r="H216" s="1"/>
+      <c r="I216" s="1"/>
+      <c r="J216" s="1"/>
+    </row>
+    <row r="217" spans="7:10" ht="15">
+      <c r="G217" s="1"/>
+      <c r="H217" s="1"/>
+      <c r="I217" s="1"/>
+      <c r="J217" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2D6CADF-BCEC-48F1-8E69-2ABF9FC96BDF}">
   <dimension ref="A3:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="3" spans="1:9" ht="15">