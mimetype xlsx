--- v4 (2026-06-03)
+++ v5 (2026-07-28)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c5cfbd6410084ae3bdef6062c17745af\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="3" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="4" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$216</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$221</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$218</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$222</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="455" uniqueCount="226">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="227">
   <si>
     <t>2009-10</t>
   </si>
   <si>
     <t>2009-09</t>
   </si>
   <si>
     <t>2009-08</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
@@ -812,50 +812,53 @@
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -967,164 +970,156 @@
         <color auto="1"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
-  <cellStyleXfs count="21">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="22">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="20">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1">
+      <alignment/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="20" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...4 lines deleted...]
-    <cellStyle name="Normal 3" xfId="20"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
+    <cellStyle name="Normal 3" xfId="6"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1437,51 +1432,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J222"/>
+  <dimension ref="A1:J223"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
@@ -8227,119 +8222,151 @@
       <c r="C215" s="17">
         <v>2.85</v>
       </c>
       <c r="D215" s="17">
         <v>3.04</v>
       </c>
       <c r="E215" s="17">
         <v>13.86</v>
       </c>
       <c r="F215" s="17">
         <v>9.48</v>
       </c>
       <c r="G215" s="17">
         <v>5.63</v>
       </c>
       <c r="H215" s="17">
         <v>4.13</v>
       </c>
       <c r="I215" s="17">
         <v>4.26</v>
       </c>
       <c r="J215" s="17">
         <v>4.10</v>
       </c>
     </row>
-    <row r="216" spans="1:10" ht="2.1" customHeight="1">
-[...11 lines deleted...]
-    <row r="217" spans="7:10" ht="15">
+    <row r="216" spans="1:10" ht="15">
+      <c r="A216" s="17" t="s">
+        <v>226</v>
+      </c>
+      <c r="B216" s="17">
+        <v>4.64</v>
+      </c>
+      <c r="C216" s="17">
+        <v>2.86</v>
+      </c>
+      <c r="D216" s="17">
+        <v>3.06</v>
+      </c>
+      <c r="E216" s="17">
+        <v>13.89</v>
+      </c>
+      <c r="F216" s="17">
+        <v>9.4500000000000011</v>
+      </c>
+      <c r="G216" s="17">
+        <v>5.63</v>
+      </c>
+      <c r="H216" s="17">
+        <v>4.09</v>
+      </c>
+      <c r="I216" s="17">
+        <v>4.25</v>
+      </c>
+      <c r="J216" s="17">
+        <v>4.12</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A217" s="3"/>
+      <c r="B217" s="4"/>
+      <c r="C217" s="4"/>
+      <c r="D217" s="4"/>
+      <c r="E217" s="4"/>
+      <c r="F217" s="4"/>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
     </row>
     <row r="218" spans="7:10" ht="15">
       <c r="G218" s="1"/>
       <c r="H218" s="1"/>
       <c r="I218" s="1"/>
       <c r="J218" s="1"/>
     </row>
     <row r="219" spans="7:10" ht="15">
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
     </row>
     <row r="220" spans="7:10" ht="15">
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
     </row>
     <row r="221" spans="7:10" ht="15">
       <c r="G221" s="1"/>
       <c r="H221" s="1"/>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
     </row>
     <row r="222" spans="7:10" ht="15">
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
+    </row>
+    <row r="223" spans="7:10" ht="15">
+      <c r="G223" s="1"/>
+      <c r="H223" s="1"/>
+      <c r="I223" s="1"/>
+      <c r="J223" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA6148F0-ACA5-4D36-972B-DE4286C10FF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J217"/>
+  <dimension ref="A1:J219"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1" s="1"/>
@@ -15035,91 +15062,155 @@
       </c>
       <c r="H213" s="17">
         <v>3.65</v>
       </c>
       <c r="I213" s="17">
         <v>3.88</v>
       </c>
       <c r="J213" s="17">
         <v>3.08</v>
       </c>
     </row>
     <row r="214" spans="1:10" ht="15">
       <c r="A214" s="17" t="s">
         <v>224</v>
       </c>
       <c r="B214" s="17">
         <v>3.90</v>
       </c>
       <c r="C214" s="17">
         <v>3.70</v>
       </c>
       <c r="D214" s="17">
         <v>2.45</v>
       </c>
       <c r="E214" s="17">
-        <v>7.07</v>
+        <v>7.06</v>
       </c>
       <c r="F214" s="17">
-        <v>6.68</v>
+        <v>6.65</v>
       </c>
       <c r="G214" s="17">
-        <v>5.24</v>
+        <v>5.23</v>
       </c>
       <c r="H214" s="17">
         <v>3.62</v>
       </c>
       <c r="I214" s="17">
         <v>3.87</v>
       </c>
       <c r="J214" s="17">
         <v>3.08</v>
       </c>
     </row>
-    <row r="215" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="217" spans="7:10" ht="15">
+    <row r="215" spans="1:10" ht="15">
+      <c r="A215" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="B215" s="17">
+        <v>3.92</v>
+      </c>
+      <c r="C215" s="17">
+        <v>3.72</v>
+      </c>
+      <c r="D215" s="17">
+        <v>2.46</v>
+      </c>
+      <c r="E215" s="17">
+        <v>7.19</v>
+      </c>
+      <c r="F215" s="17">
+        <v>6.71</v>
+      </c>
+      <c r="G215" s="17">
+        <v>5.30</v>
+      </c>
+      <c r="H215" s="17">
+        <v>3.67</v>
+      </c>
+      <c r="I215" s="17">
+        <v>3.90</v>
+      </c>
+      <c r="J215" s="17">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="15">
+      <c r="A216" s="17" t="s">
+        <v>226</v>
+      </c>
+      <c r="B216" s="17">
+        <v>3.93</v>
+      </c>
+      <c r="C216" s="17">
+        <v>3.73</v>
+      </c>
+      <c r="D216" s="17">
+        <v>2.48</v>
+      </c>
+      <c r="E216" s="17">
+        <v>7.21</v>
+      </c>
+      <c r="F216" s="17">
+        <v>6.67</v>
+      </c>
+      <c r="G216" s="17">
+        <v>5.27</v>
+      </c>
+      <c r="H216" s="17">
+        <v>3.67</v>
+      </c>
+      <c r="I216" s="17">
+        <v>3.94</v>
+      </c>
+      <c r="J216" s="17">
+        <v>3.10</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A217" s="3"/>
+      <c r="B217" s="4"/>
+      <c r="C217" s="4"/>
+      <c r="D217" s="4"/>
+      <c r="E217" s="4"/>
+      <c r="F217" s="4"/>
       <c r="G217" s="1"/>
       <c r="H217" s="1"/>
       <c r="I217" s="1"/>
       <c r="J217" s="1"/>
+    </row>
+    <row r="218" spans="7:10" ht="15">
+      <c r="G218" s="1"/>
+      <c r="H218" s="1"/>
+      <c r="I218" s="1"/>
+      <c r="J218" s="1"/>
+    </row>
+    <row r="219" spans="7:10" ht="15">
+      <c r="G219" s="1"/>
+      <c r="H219" s="1"/>
+      <c r="I219" s="1"/>
+      <c r="J219" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2D6CADF-BCEC-48F1-8E69-2ABF9FC96BDF}">
   <dimension ref="A3:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="3" spans="1:9" ht="15">