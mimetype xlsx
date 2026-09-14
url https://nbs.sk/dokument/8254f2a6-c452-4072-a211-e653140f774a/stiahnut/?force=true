--- v5 (2026-07-28)
+++ v6 (2026-09-14)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c5cfbd6410084ae3bdef6062c17745af\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="3" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="4" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$218</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$222</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$F$220</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$F$224</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="458" uniqueCount="227">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="462" uniqueCount="229">
   <si>
     <t>2009-10</t>
   </si>
   <si>
     <t>2009-09</t>
   </si>
   <si>
     <t>2009-08</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
@@ -815,50 +815,56 @@
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -1432,51 +1438,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J223"/>
+  <dimension ref="A1:J225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
@@ -8254,119 +8260,183 @@
       <c r="C216" s="17">
         <v>2.86</v>
       </c>
       <c r="D216" s="17">
         <v>3.06</v>
       </c>
       <c r="E216" s="17">
         <v>13.89</v>
       </c>
       <c r="F216" s="17">
         <v>9.4500000000000011</v>
       </c>
       <c r="G216" s="17">
         <v>5.63</v>
       </c>
       <c r="H216" s="17">
         <v>4.09</v>
       </c>
       <c r="I216" s="17">
         <v>4.25</v>
       </c>
       <c r="J216" s="17">
         <v>4.12</v>
       </c>
     </row>
-    <row r="217" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="219" spans="7:10" ht="15">
+    <row r="217" spans="1:10" ht="15">
+      <c r="A217" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="B217" s="17">
+        <v>4.70</v>
+      </c>
+      <c r="C217" s="17">
+        <v>2.84</v>
+      </c>
+      <c r="D217" s="17">
+        <v>3.08</v>
+      </c>
+      <c r="E217" s="17">
+        <v>14.07</v>
+      </c>
+      <c r="F217" s="17">
+        <v>9.33</v>
+      </c>
+      <c r="G217" s="17">
+        <v>5.63</v>
+      </c>
+      <c r="H217" s="17">
+        <v>4.25</v>
+      </c>
+      <c r="I217" s="17">
+        <v>4.36</v>
+      </c>
+      <c r="J217" s="17">
+        <v>4.27</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="15">
+      <c r="A218" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="B218" s="17">
+        <v>4.70</v>
+      </c>
+      <c r="C218" s="17">
+        <v>2.84</v>
+      </c>
+      <c r="D218" s="17">
+        <v>3.10</v>
+      </c>
+      <c r="E218" s="17">
+        <v>13.79</v>
+      </c>
+      <c r="F218" s="17">
+        <v>9.31</v>
+      </c>
+      <c r="G218" s="17">
+        <v>5.63</v>
+      </c>
+      <c r="H218" s="17">
+        <v>4.37</v>
+      </c>
+      <c r="I218" s="17">
+        <v>4.42</v>
+      </c>
+      <c r="J218" s="17">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A219" s="3"/>
+      <c r="B219" s="4"/>
+      <c r="C219" s="4"/>
+      <c r="D219" s="4"/>
+      <c r="E219" s="4"/>
+      <c r="F219" s="4"/>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
     </row>
     <row r="220" spans="7:10" ht="15">
       <c r="G220" s="1"/>
       <c r="H220" s="1"/>
       <c r="I220" s="1"/>
       <c r="J220" s="1"/>
     </row>
     <row r="221" spans="7:10" ht="15">
       <c r="G221" s="1"/>
       <c r="H221" s="1"/>
       <c r="I221" s="1"/>
       <c r="J221" s="1"/>
     </row>
     <row r="222" spans="7:10" ht="15">
       <c r="G222" s="1"/>
       <c r="H222" s="1"/>
       <c r="I222" s="1"/>
       <c r="J222" s="1"/>
     </row>
     <row r="223" spans="7:10" ht="15">
       <c r="G223" s="1"/>
       <c r="H223" s="1"/>
       <c r="I223" s="1"/>
       <c r="J223" s="1"/>
+    </row>
+    <row r="224" spans="7:10" ht="15">
+      <c r="G224" s="1"/>
+      <c r="H224" s="1"/>
+      <c r="I224" s="1"/>
+      <c r="J224" s="1"/>
+    </row>
+    <row r="225" spans="7:10" ht="15">
+      <c r="G225" s="1"/>
+      <c r="H225" s="1"/>
+      <c r="I225" s="1"/>
+      <c r="J225" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA6148F0-ACA5-4D36-972B-DE4286C10FF5}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J219"/>
+  <dimension ref="A1:J221"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="6" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15">
       <c r="A1" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1" s="1"/>
@@ -15126,91 +15196,155 @@
       </c>
       <c r="H215" s="17">
         <v>3.67</v>
       </c>
       <c r="I215" s="17">
         <v>3.90</v>
       </c>
       <c r="J215" s="17">
         <v>3.09</v>
       </c>
     </row>
     <row r="216" spans="1:10" ht="15">
       <c r="A216" s="17" t="s">
         <v>226</v>
       </c>
       <c r="B216" s="17">
         <v>3.93</v>
       </c>
       <c r="C216" s="17">
         <v>3.73</v>
       </c>
       <c r="D216" s="17">
         <v>2.48</v>
       </c>
       <c r="E216" s="17">
-        <v>7.21</v>
+        <v>7.17</v>
       </c>
       <c r="F216" s="17">
-        <v>6.67</v>
+        <v>6.69</v>
       </c>
       <c r="G216" s="17">
         <v>5.27</v>
       </c>
       <c r="H216" s="17">
         <v>3.67</v>
       </c>
       <c r="I216" s="17">
         <v>3.94</v>
       </c>
       <c r="J216" s="17">
         <v>3.10</v>
       </c>
     </row>
-    <row r="217" spans="1:10" ht="2.1" customHeight="1">
-[...17 lines deleted...]
-    <row r="219" spans="7:10" ht="15">
+    <row r="217" spans="1:10" ht="15">
+      <c r="A217" s="17" t="s">
+        <v>227</v>
+      </c>
+      <c r="B217" s="17">
+        <v>3.96</v>
+      </c>
+      <c r="C217" s="17">
+        <v>3.77</v>
+      </c>
+      <c r="D217" s="17">
+        <v>2.49</v>
+      </c>
+      <c r="E217" s="17">
+        <v>7.20</v>
+      </c>
+      <c r="F217" s="17">
+        <v>6.74</v>
+      </c>
+      <c r="G217" s="17">
+        <v>5.3500000000000014</v>
+      </c>
+      <c r="H217" s="17">
+        <v>3.75</v>
+      </c>
+      <c r="I217" s="17">
+        <v>4</v>
+      </c>
+      <c r="J217" s="17">
+        <v>3.16</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="15">
+      <c r="A218" s="17" t="s">
+        <v>228</v>
+      </c>
+      <c r="B218" s="17">
+        <v>3.96</v>
+      </c>
+      <c r="C218" s="17">
+        <v>3.83</v>
+      </c>
+      <c r="D218" s="17">
+        <v>2.51</v>
+      </c>
+      <c r="E218" s="17">
+        <v>7.21</v>
+      </c>
+      <c r="F218" s="17">
+        <v>6.75</v>
+      </c>
+      <c r="G218" s="17">
+        <v>5.37</v>
+      </c>
+      <c r="H218" s="17">
+        <v>3.79</v>
+      </c>
+      <c r="I218" s="17">
+        <v>4.06</v>
+      </c>
+      <c r="J218" s="17">
+        <v>3.20</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="2.1" customHeight="1">
+      <c r="A219" s="3"/>
+      <c r="B219" s="4"/>
+      <c r="C219" s="4"/>
+      <c r="D219" s="4"/>
+      <c r="E219" s="4"/>
+      <c r="F219" s="4"/>
       <c r="G219" s="1"/>
       <c r="H219" s="1"/>
       <c r="I219" s="1"/>
       <c r="J219" s="1"/>
+    </row>
+    <row r="220" spans="7:10" ht="15">
+      <c r="G220" s="1"/>
+      <c r="H220" s="1"/>
+      <c r="I220" s="1"/>
+      <c r="J220" s="1"/>
+    </row>
+    <row r="221" spans="7:10" ht="15">
+      <c r="G221" s="1"/>
+      <c r="H221" s="1"/>
+      <c r="I221" s="1"/>
+      <c r="J221" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="H4:J4"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="H5:J5"/>
     <mergeCell ref="A4:A6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B2D6CADF-BCEC-48F1-8E69-2ABF9FC96BDF}">
   <dimension ref="A3:I11"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="3" spans="1:9" ht="15">