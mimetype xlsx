--- v2 (2026-07-13)
+++ v3 (2026-11-03)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD8C22A7-F68E-42D0-8252-C2D8E10957AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{80E461E9-8878-4CA7-932C-DE65AC38D3B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="suvahove polozky podla statov" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="DatumOdeslani2">#N/A</definedName>
     <definedName name="DatumVytVystup1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="DatumVytVystup2">#N/A</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="ObdobiKumulativu2">#N/A</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'suvahove polozky podla statov'!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">'suvahove polozky podla statov'!$N$4</definedName>
     <definedName name="REFBAN2">#N/A</definedName>
     <definedName name="REFNAZBAN1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="REFNAZBAN2">#N/A</definedName>
     <definedName name="REFOBD1" hidden="1">'suvahove polozky podla statov'!$N$3</definedName>
     <definedName name="REFOBD2">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
@@ -1630,412 +1630,412 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AG45"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.28515625" style="7" customWidth="1"/>
+    <col min="1" max="1" width="34.25" style="7" customWidth="1"/>
     <col min="2" max="32" width="11" style="7" customWidth="1"/>
-    <col min="33" max="16384" width="9.140625" style="7"/>
+    <col min="33" max="16384" width="9.125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="11"/>
       <c r="T1" s="11"/>
       <c r="U1" s="11"/>
       <c r="V1" s="11"/>
       <c r="W1" s="11"/>
       <c r="X1" s="11"/>
     </row>
-    <row r="2" spans="1:33" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:33" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="103" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="103"/>
       <c r="C2" s="103"/>
       <c r="D2" s="103"/>
       <c r="E2" s="103"/>
       <c r="F2" s="103"/>
       <c r="G2" s="103"/>
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
       <c r="M2" s="103"/>
       <c r="N2" s="103"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="11"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
       <c r="AE2" s="11"/>
     </row>
-    <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="N3" s="47"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="11"/>
       <c r="AB3" s="11"/>
       <c r="AC3" s="11"/>
     </row>
-    <row r="4" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A4" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="14"/>
       <c r="O4" s="11"/>
       <c r="P4" s="11"/>
       <c r="Q4" s="11"/>
       <c r="R4" s="11"/>
       <c r="S4" s="11"/>
       <c r="T4" s="11"/>
       <c r="U4" s="11"/>
       <c r="V4" s="11"/>
       <c r="W4" s="11"/>
       <c r="X4" s="11"/>
       <c r="Z4" s="11"/>
       <c r="AA4" s="11"/>
       <c r="AB4" s="11"/>
       <c r="AC4" s="11"/>
     </row>
-    <row r="5" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A5" s="44"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="11"/>
       <c r="U5" s="11"/>
       <c r="V5" s="11"/>
       <c r="W5" s="11"/>
       <c r="X5" s="11"/>
       <c r="Y5" s="11"/>
       <c r="Z5" s="11"/>
       <c r="AA5" s="11"/>
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="46"/>
       <c r="AG5" s="46" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:33" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="44"/>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="10" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="11"/>
       <c r="P6" s="11"/>
       <c r="Q6" s="11"/>
       <c r="R6" s="11"/>
       <c r="S6" s="11"/>
       <c r="T6" s="11"/>
       <c r="U6" s="11"/>
       <c r="V6" s="11"/>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
       <c r="Y6" s="11"/>
       <c r="AD6" s="11"/>
       <c r="AE6" s="11"/>
       <c r="AF6" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16"/>
       <c r="X7" s="16"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="16"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="16"/>
       <c r="AD7" s="16"/>
       <c r="AE7" s="17"/>
       <c r="AF7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AG7" s="18"/>
     </row>
-    <row r="8" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A8" s="19"/>
       <c r="B8" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="8" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
       <c r="AB8" s="9"/>
       <c r="AC8" s="9"/>
       <c r="AD8" s="59"/>
       <c r="AE8" s="20"/>
       <c r="AF8" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG8" s="21"/>
     </row>
-    <row r="9" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A9" s="19"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="22"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="22"/>
       <c r="Z9" s="22"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="22"/>
       <c r="AC9" s="22"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21" t="s">
         <v>27</v>
       </c>
       <c r="AG9" s="21" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="23"/>
       <c r="P10" s="23"/>
       <c r="Q10" s="23"/>
       <c r="R10" s="23"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
       <c r="U10" s="23"/>
       <c r="V10" s="23"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="23"/>
       <c r="AA10" s="23"/>
       <c r="AB10" s="23"/>
       <c r="AC10" s="23"/>
       <c r="AD10" s="23"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AG10" s="71" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A11" s="19"/>
       <c r="B11" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>6</v>
       </c>
       <c r="G11" s="26" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="26" t="s">
         <v>9</v>
       </c>
@@ -2088,88 +2088,88 @@
         <v>22</v>
       </c>
       <c r="Z11" s="26" t="s">
         <v>23</v>
       </c>
       <c r="AA11" s="26" t="s">
         <v>55</v>
       </c>
       <c r="AB11" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AC11" s="26" t="s">
         <v>69</v>
       </c>
       <c r="AD11" s="67" t="s">
         <v>70</v>
       </c>
       <c r="AE11" s="60" t="s">
         <v>71</v>
       </c>
       <c r="AF11" s="21" t="s">
         <v>30</v>
       </c>
       <c r="AG11" s="21"/>
     </row>
-    <row r="12" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="78" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="79"/>
       <c r="C12" s="79"/>
       <c r="D12" s="80"/>
       <c r="E12" s="80"/>
       <c r="F12" s="80"/>
       <c r="G12" s="80"/>
       <c r="H12" s="80"/>
       <c r="I12" s="80"/>
       <c r="J12" s="80"/>
       <c r="K12" s="80"/>
       <c r="L12" s="80"/>
       <c r="M12" s="81"/>
       <c r="N12" s="80"/>
       <c r="O12" s="79"/>
       <c r="P12" s="80"/>
       <c r="Q12" s="80"/>
       <c r="R12" s="80"/>
       <c r="S12" s="80"/>
       <c r="T12" s="80"/>
       <c r="U12" s="80"/>
       <c r="V12" s="80"/>
       <c r="W12" s="80"/>
       <c r="X12" s="80"/>
       <c r="Y12" s="80"/>
       <c r="Z12" s="80"/>
       <c r="AA12" s="80"/>
       <c r="AB12" s="80"/>
       <c r="AC12" s="80"/>
       <c r="AD12" s="80"/>
       <c r="AE12" s="82"/>
       <c r="AF12" s="83"/>
       <c r="AG12" s="83"/>
     </row>
-    <row r="13" spans="1:33" s="84" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:33" s="84" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A13" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="4">
         <v>72497</v>
       </c>
       <c r="C13" s="4">
         <v>834</v>
       </c>
       <c r="D13" s="2">
         <v>5168958</v>
       </c>
       <c r="E13" s="2">
         <v>23108</v>
       </c>
       <c r="F13" s="2">
         <v>403526</v>
       </c>
       <c r="G13" s="2">
         <v>32</v>
       </c>
       <c r="H13" s="2">
         <v>596</v>
       </c>
       <c r="I13" s="2">
@@ -2226,51 +2226,51 @@
       <c r="Z13" s="2">
         <v>142718</v>
       </c>
       <c r="AA13" s="2">
         <v>2205</v>
       </c>
       <c r="AB13" s="2">
         <v>0</v>
       </c>
       <c r="AC13" s="2">
         <v>0</v>
       </c>
       <c r="AD13" s="2">
         <v>0</v>
       </c>
       <c r="AE13" s="61">
         <v>4131</v>
       </c>
       <c r="AF13" s="5">
         <v>1032811</v>
       </c>
       <c r="AG13" s="5">
         <v>170912</v>
       </c>
     </row>
-    <row r="14" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A14" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="31">
         <v>40560</v>
       </c>
       <c r="C14" s="31">
         <v>0</v>
       </c>
       <c r="D14" s="32">
         <v>3978392</v>
       </c>
       <c r="E14" s="32">
         <v>233</v>
       </c>
       <c r="F14" s="32">
         <v>8548</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="32">
         <v>0</v>
       </c>
       <c r="I14" s="32">
@@ -2323,51 +2323,51 @@
       </c>
       <c r="Y14" s="32">
         <v>0</v>
       </c>
       <c r="Z14" s="32">
         <v>744</v>
       </c>
       <c r="AA14" s="32">
         <v>0</v>
       </c>
       <c r="AB14" s="32">
         <v>0</v>
       </c>
       <c r="AC14" s="32">
         <v>0</v>
       </c>
       <c r="AD14" s="32"/>
       <c r="AE14" s="62"/>
       <c r="AF14" s="34">
         <v>79795</v>
       </c>
       <c r="AG14" s="34">
         <v>7203</v>
       </c>
     </row>
-    <row r="15" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="31">
         <v>31937</v>
       </c>
       <c r="C15" s="31">
         <v>834</v>
       </c>
       <c r="D15" s="32">
         <v>1190566</v>
       </c>
       <c r="E15" s="32">
         <v>22875</v>
       </c>
       <c r="F15" s="32">
         <v>394979</v>
       </c>
       <c r="G15" s="32">
         <v>32</v>
       </c>
       <c r="H15" s="32">
         <v>596</v>
       </c>
       <c r="I15" s="32">
@@ -2424,51 +2424,51 @@
       <c r="Z15" s="32">
         <v>141974</v>
       </c>
       <c r="AA15" s="32">
         <v>2205</v>
       </c>
       <c r="AB15" s="32">
         <v>0</v>
       </c>
       <c r="AC15" s="32">
         <v>0</v>
       </c>
       <c r="AD15" s="32">
         <v>0</v>
       </c>
       <c r="AE15" s="62">
         <v>4131</v>
       </c>
       <c r="AF15" s="34">
         <v>953016</v>
       </c>
       <c r="AG15" s="34">
         <v>163709</v>
       </c>
     </row>
-    <row r="16" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A16" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="31">
         <v>0</v>
       </c>
       <c r="C16" s="31">
         <v>0</v>
       </c>
       <c r="D16" s="32">
         <v>0</v>
       </c>
       <c r="E16" s="32">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>0</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="32">
         <v>0</v>
       </c>
       <c r="I16" s="32">
@@ -2525,51 +2525,51 @@
       <c r="Z16" s="32">
         <v>0</v>
       </c>
       <c r="AA16" s="32">
         <v>0</v>
       </c>
       <c r="AB16" s="32">
         <v>0</v>
       </c>
       <c r="AC16" s="32">
         <v>0</v>
       </c>
       <c r="AD16" s="32">
         <v>0</v>
       </c>
       <c r="AE16" s="62">
         <v>4131</v>
       </c>
       <c r="AF16" s="34">
         <v>0</v>
       </c>
       <c r="AG16" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A17" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="31">
         <v>0</v>
       </c>
       <c r="C17" s="31">
         <v>0</v>
       </c>
       <c r="D17" s="32">
         <v>424606</v>
       </c>
       <c r="E17" s="32">
         <v>0</v>
       </c>
       <c r="F17" s="32">
         <v>7777</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="32">
         <v>0</v>
       </c>
       <c r="I17" s="32">
@@ -2622,51 +2622,51 @@
       </c>
       <c r="Y17" s="32">
         <v>0</v>
       </c>
       <c r="Z17" s="32">
         <v>0</v>
       </c>
       <c r="AA17" s="32">
         <v>0</v>
       </c>
       <c r="AB17" s="32">
         <v>0</v>
       </c>
       <c r="AC17" s="32">
         <v>0</v>
       </c>
       <c r="AD17" s="32"/>
       <c r="AE17" s="62"/>
       <c r="AF17" s="34">
         <v>94231</v>
       </c>
       <c r="AG17" s="34">
         <v>7500</v>
       </c>
     </row>
-    <row r="18" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A18" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="31">
         <v>0</v>
       </c>
       <c r="C18" s="31">
         <v>0</v>
       </c>
       <c r="D18" s="32">
         <v>0</v>
       </c>
       <c r="E18" s="32">
         <v>0</v>
       </c>
       <c r="F18" s="32">
         <v>0</v>
       </c>
       <c r="G18" s="32">
         <v>0</v>
       </c>
       <c r="H18" s="32">
         <v>0</v>
       </c>
       <c r="I18" s="32">
@@ -2719,51 +2719,51 @@
       </c>
       <c r="Y18" s="32">
         <v>0</v>
       </c>
       <c r="Z18" s="32">
         <v>0</v>
       </c>
       <c r="AA18" s="32">
         <v>0</v>
       </c>
       <c r="AB18" s="32">
         <v>0</v>
       </c>
       <c r="AC18" s="32">
         <v>0</v>
       </c>
       <c r="AD18" s="32"/>
       <c r="AE18" s="62"/>
       <c r="AF18" s="34">
         <v>0</v>
       </c>
       <c r="AG18" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A19" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="31">
         <v>0</v>
       </c>
       <c r="C19" s="31">
         <v>0</v>
       </c>
       <c r="D19" s="32">
         <v>0</v>
       </c>
       <c r="E19" s="32">
         <v>0</v>
       </c>
       <c r="F19" s="32">
         <v>0</v>
       </c>
       <c r="G19" s="32">
         <v>0</v>
       </c>
       <c r="H19" s="32">
         <v>0</v>
       </c>
       <c r="I19" s="32">
@@ -2816,51 +2816,51 @@
       </c>
       <c r="Y19" s="32">
         <v>0</v>
       </c>
       <c r="Z19" s="32">
         <v>0</v>
       </c>
       <c r="AA19" s="32">
         <v>0</v>
       </c>
       <c r="AB19" s="32">
         <v>0</v>
       </c>
       <c r="AC19" s="32">
         <v>0</v>
       </c>
       <c r="AD19" s="32"/>
       <c r="AE19" s="62"/>
       <c r="AF19" s="34">
         <v>0</v>
       </c>
       <c r="AG19" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A20" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="31">
         <v>0</v>
       </c>
       <c r="C20" s="31">
         <v>0</v>
       </c>
       <c r="D20" s="32">
         <v>0</v>
       </c>
       <c r="E20" s="32">
         <v>0</v>
       </c>
       <c r="F20" s="32">
         <v>0</v>
       </c>
       <c r="G20" s="32">
         <v>0</v>
       </c>
       <c r="H20" s="32">
         <v>0</v>
       </c>
       <c r="I20" s="32">
@@ -2913,51 +2913,51 @@
       </c>
       <c r="Y20" s="32">
         <v>0</v>
       </c>
       <c r="Z20" s="32">
         <v>0</v>
       </c>
       <c r="AA20" s="32">
         <v>0</v>
       </c>
       <c r="AB20" s="32">
         <v>0</v>
       </c>
       <c r="AC20" s="32">
         <v>0</v>
       </c>
       <c r="AD20" s="32"/>
       <c r="AE20" s="62"/>
       <c r="AF20" s="34">
         <v>0</v>
       </c>
       <c r="AG20" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A21" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="31">
         <v>31487</v>
       </c>
       <c r="C21" s="31">
         <v>489</v>
       </c>
       <c r="D21" s="32">
         <v>722969</v>
       </c>
       <c r="E21" s="32">
         <v>22484</v>
       </c>
       <c r="F21" s="32">
         <v>378824</v>
       </c>
       <c r="G21" s="32">
         <v>32</v>
       </c>
       <c r="H21" s="32">
         <v>307</v>
       </c>
       <c r="I21" s="32">
@@ -3010,51 +3010,51 @@
       </c>
       <c r="Y21" s="32">
         <v>2448</v>
       </c>
       <c r="Z21" s="32">
         <v>141965</v>
       </c>
       <c r="AA21" s="32">
         <v>1540</v>
       </c>
       <c r="AB21" s="32">
         <v>0</v>
       </c>
       <c r="AC21" s="32">
         <v>0</v>
       </c>
       <c r="AD21" s="32"/>
       <c r="AE21" s="62"/>
       <c r="AF21" s="34">
         <v>516357</v>
       </c>
       <c r="AG21" s="34">
         <v>152232</v>
       </c>
     </row>
-    <row r="22" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A22" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="31">
         <v>449</v>
       </c>
       <c r="C22" s="31">
         <v>345</v>
       </c>
       <c r="D22" s="32">
         <v>42991</v>
       </c>
       <c r="E22" s="32">
         <v>391</v>
       </c>
       <c r="F22" s="32">
         <v>8377</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="32">
         <v>288</v>
       </c>
       <c r="I22" s="32">
@@ -3107,51 +3107,51 @@
       </c>
       <c r="Y22" s="32">
         <v>69</v>
       </c>
       <c r="Z22" s="32">
         <v>9</v>
       </c>
       <c r="AA22" s="32">
         <v>665</v>
       </c>
       <c r="AB22" s="32">
         <v>0</v>
       </c>
       <c r="AC22" s="32">
         <v>0</v>
       </c>
       <c r="AD22" s="32"/>
       <c r="AE22" s="62"/>
       <c r="AF22" s="34">
         <v>342427</v>
       </c>
       <c r="AG22" s="34">
         <v>3976</v>
       </c>
     </row>
-    <row r="23" spans="1:33" s="84" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:33" s="84" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A23" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="4">
         <v>128317</v>
       </c>
       <c r="C23" s="4">
         <v>144230</v>
       </c>
       <c r="D23" s="2">
         <v>1125237</v>
       </c>
       <c r="E23" s="2">
         <v>0</v>
       </c>
       <c r="F23" s="2">
         <v>78245</v>
       </c>
       <c r="G23" s="2">
         <v>53992</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
@@ -3208,51 +3208,51 @@
       <c r="Z23" s="2">
         <v>0</v>
       </c>
       <c r="AA23" s="2">
         <v>172138</v>
       </c>
       <c r="AB23" s="2">
         <v>0</v>
       </c>
       <c r="AC23" s="2">
         <v>63307</v>
       </c>
       <c r="AD23" s="2">
         <v>132935</v>
       </c>
       <c r="AE23" s="61">
         <v>0</v>
       </c>
       <c r="AF23" s="5">
         <v>265597</v>
       </c>
       <c r="AG23" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A24" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="35">
         <v>0</v>
       </c>
       <c r="C24" s="35">
         <v>0</v>
       </c>
       <c r="D24" s="36">
         <v>74837</v>
       </c>
       <c r="E24" s="36">
         <v>0</v>
       </c>
       <c r="F24" s="36">
         <v>9856</v>
       </c>
       <c r="G24" s="36">
         <v>2537</v>
       </c>
       <c r="H24" s="36">
         <v>0</v>
       </c>
       <c r="I24" s="36">
@@ -3309,51 +3309,51 @@
       <c r="Z24" s="36">
         <v>0</v>
       </c>
       <c r="AA24" s="36">
         <v>9874</v>
       </c>
       <c r="AB24" s="36">
         <v>0</v>
       </c>
       <c r="AC24" s="36">
         <v>0</v>
       </c>
       <c r="AD24" s="36">
         <v>0</v>
       </c>
       <c r="AE24" s="63">
         <v>0</v>
       </c>
       <c r="AF24" s="38">
         <v>39229</v>
       </c>
       <c r="AG24" s="38">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A25" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="31">
         <v>0</v>
       </c>
       <c r="C25" s="31">
         <v>0</v>
       </c>
       <c r="D25" s="32">
         <v>0</v>
       </c>
       <c r="E25" s="32">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="32">
         <v>0</v>
       </c>
       <c r="I25" s="32">
@@ -3410,51 +3410,51 @@
       <c r="Z25" s="32">
         <v>0</v>
       </c>
       <c r="AA25" s="32">
         <v>0</v>
       </c>
       <c r="AB25" s="32">
         <v>0</v>
       </c>
       <c r="AC25" s="32">
         <v>0</v>
       </c>
       <c r="AD25" s="32">
         <v>0</v>
       </c>
       <c r="AE25" s="62">
         <v>0</v>
       </c>
       <c r="AF25" s="34">
         <v>0</v>
       </c>
       <c r="AG25" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A26" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="31">
         <v>0</v>
       </c>
       <c r="C26" s="31">
         <v>0</v>
       </c>
       <c r="D26" s="32">
         <v>0</v>
       </c>
       <c r="E26" s="32">
         <v>0</v>
       </c>
       <c r="F26" s="32">
         <v>0</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="32">
         <v>0</v>
       </c>
       <c r="I26" s="32">
@@ -3511,51 +3511,51 @@
       <c r="Z26" s="32">
         <v>0</v>
       </c>
       <c r="AA26" s="32">
         <v>0</v>
       </c>
       <c r="AB26" s="32">
         <v>0</v>
       </c>
       <c r="AC26" s="32">
         <v>0</v>
       </c>
       <c r="AD26" s="32">
         <v>0</v>
       </c>
       <c r="AE26" s="62">
         <v>0</v>
       </c>
       <c r="AF26" s="34">
         <v>0</v>
       </c>
       <c r="AG26" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="31">
         <v>0</v>
       </c>
       <c r="C27" s="31">
         <v>0</v>
       </c>
       <c r="D27" s="32">
         <v>74837</v>
       </c>
       <c r="E27" s="32">
         <v>0</v>
       </c>
       <c r="F27" s="32">
         <v>9856</v>
       </c>
       <c r="G27" s="32">
         <v>2537</v>
       </c>
       <c r="H27" s="32">
         <v>0</v>
       </c>
       <c r="I27" s="32">
@@ -3610,51 +3610,51 @@
       <c r="Z27" s="32">
         <v>0</v>
       </c>
       <c r="AA27" s="32">
         <v>9874</v>
       </c>
       <c r="AB27" s="32">
         <v>0</v>
       </c>
       <c r="AC27" s="32">
         <v>0</v>
       </c>
       <c r="AD27" s="32">
         <v>0</v>
       </c>
       <c r="AE27" s="62">
         <v>0</v>
       </c>
       <c r="AF27" s="34">
         <v>39229</v>
       </c>
       <c r="AG27" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="31">
         <v>128317</v>
       </c>
       <c r="C28" s="31">
         <v>144230</v>
       </c>
       <c r="D28" s="32">
         <v>1050400</v>
       </c>
       <c r="E28" s="32">
         <v>0</v>
       </c>
       <c r="F28" s="32">
         <v>68389</v>
       </c>
       <c r="G28" s="32">
         <v>51455</v>
       </c>
       <c r="H28" s="32">
         <v>0</v>
       </c>
       <c r="I28" s="32">
@@ -3711,51 +3711,51 @@
       <c r="Z28" s="32">
         <v>0</v>
       </c>
       <c r="AA28" s="32">
         <v>162264</v>
       </c>
       <c r="AB28" s="32">
         <v>0</v>
       </c>
       <c r="AC28" s="32">
         <v>63307</v>
       </c>
       <c r="AD28" s="32">
         <v>132935</v>
       </c>
       <c r="AE28" s="62">
         <v>0</v>
       </c>
       <c r="AF28" s="34">
         <v>226368</v>
       </c>
       <c r="AG28" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:33" s="90" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" s="90" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
       <c r="A29" s="68" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="85">
         <v>441</v>
       </c>
       <c r="C29" s="85">
         <v>0</v>
       </c>
       <c r="D29" s="86">
         <v>446369</v>
       </c>
       <c r="E29" s="86">
         <v>0</v>
       </c>
       <c r="F29" s="86">
         <v>0</v>
       </c>
       <c r="G29" s="86">
         <v>0</v>
       </c>
       <c r="H29" s="86">
         <v>0</v>
       </c>
       <c r="I29" s="86">
@@ -3812,51 +3812,51 @@
       <c r="Z29" s="86">
         <v>0</v>
       </c>
       <c r="AA29" s="86">
         <v>0</v>
       </c>
       <c r="AB29" s="86">
         <v>0</v>
       </c>
       <c r="AC29" s="86">
         <v>0</v>
       </c>
       <c r="AD29" s="86">
         <v>0</v>
       </c>
       <c r="AE29" s="88">
         <v>0</v>
       </c>
       <c r="AF29" s="89">
         <v>30770</v>
       </c>
       <c r="AG29" s="89">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:33" s="84" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:33" s="84" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="68" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="1">
         <v>0</v>
       </c>
       <c r="C30" s="1">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>0</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
       </c>
       <c r="I30" s="3">
@@ -3913,51 +3913,51 @@
       <c r="Z30" s="2">
         <v>0</v>
       </c>
       <c r="AA30" s="2">
         <v>0</v>
       </c>
       <c r="AB30" s="2">
         <v>0</v>
       </c>
       <c r="AC30" s="2">
         <v>0</v>
       </c>
       <c r="AD30" s="2">
         <v>0</v>
       </c>
       <c r="AE30" s="61">
         <v>0</v>
       </c>
       <c r="AF30" s="5">
         <v>0</v>
       </c>
       <c r="AG30" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="54">
         <v>0</v>
       </c>
       <c r="C31" s="54">
         <v>0</v>
       </c>
       <c r="D31" s="55">
         <v>0</v>
       </c>
       <c r="E31" s="55">
         <v>0</v>
       </c>
       <c r="F31" s="55">
         <v>0</v>
       </c>
       <c r="G31" s="55">
         <v>0</v>
       </c>
       <c r="H31" s="55">
         <v>0</v>
       </c>
       <c r="I31" s="55">
@@ -4014,51 +4014,51 @@
       <c r="Z31" s="55">
         <v>0</v>
       </c>
       <c r="AA31" s="55">
         <v>0</v>
       </c>
       <c r="AB31" s="55">
         <v>0</v>
       </c>
       <c r="AC31" s="55">
         <v>0</v>
       </c>
       <c r="AD31" s="55">
         <v>0</v>
       </c>
       <c r="AE31" s="66">
         <v>0</v>
       </c>
       <c r="AF31" s="57">
         <v>0</v>
       </c>
       <c r="AG31" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:33" s="101" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:33" s="101" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A32" s="70" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="96">
         <v>0</v>
       </c>
       <c r="C32" s="96">
         <v>0</v>
       </c>
       <c r="D32" s="97"/>
       <c r="E32" s="97">
         <v>0</v>
       </c>
       <c r="F32" s="97">
         <v>0</v>
       </c>
       <c r="G32" s="97">
         <v>0</v>
       </c>
       <c r="H32" s="97">
         <v>0</v>
       </c>
       <c r="I32" s="97">
         <v>0</v>
       </c>
@@ -4113,51 +4113,51 @@
       <c r="Z32" s="97">
         <v>0</v>
       </c>
       <c r="AA32" s="97">
         <v>0</v>
       </c>
       <c r="AB32" s="97">
         <v>0</v>
       </c>
       <c r="AC32" s="97">
         <v>0</v>
       </c>
       <c r="AD32" s="97">
         <v>0</v>
       </c>
       <c r="AE32" s="99">
         <v>0</v>
       </c>
       <c r="AF32" s="100">
         <v>0</v>
       </c>
       <c r="AG32" s="100">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:33" s="84" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:33" s="84" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="48" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="49">
         <v>192637</v>
       </c>
       <c r="C33" s="49">
         <v>0</v>
       </c>
       <c r="D33" s="50">
         <v>4183</v>
       </c>
       <c r="E33" s="50">
         <v>0</v>
       </c>
       <c r="F33" s="50">
         <v>24847</v>
       </c>
       <c r="G33" s="50">
         <v>0</v>
       </c>
       <c r="H33" s="50">
         <v>0</v>
       </c>
       <c r="I33" s="50">
@@ -4214,88 +4214,88 @@
       <c r="Z33" s="50">
         <v>0</v>
       </c>
       <c r="AA33" s="50">
         <v>0</v>
       </c>
       <c r="AB33" s="50">
         <v>0</v>
       </c>
       <c r="AC33" s="50">
         <v>0</v>
       </c>
       <c r="AD33" s="50">
         <v>0</v>
       </c>
       <c r="AE33" s="64">
         <v>0</v>
       </c>
       <c r="AF33" s="52">
         <v>80</v>
       </c>
       <c r="AG33" s="52">
         <v>80</v>
       </c>
     </row>
-    <row r="34" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="72" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="73"/>
       <c r="D34" s="74"/>
       <c r="E34" s="74"/>
       <c r="F34" s="74"/>
       <c r="G34" s="74"/>
       <c r="H34" s="74"/>
       <c r="I34" s="74"/>
       <c r="J34" s="74"/>
       <c r="K34" s="74"/>
       <c r="L34" s="74"/>
       <c r="M34" s="75"/>
       <c r="N34" s="74"/>
       <c r="O34" s="73"/>
       <c r="P34" s="74"/>
       <c r="Q34" s="74"/>
       <c r="R34" s="74"/>
       <c r="S34" s="74"/>
       <c r="T34" s="74"/>
       <c r="U34" s="74"/>
       <c r="V34" s="74"/>
       <c r="W34" s="74"/>
       <c r="X34" s="74"/>
       <c r="Y34" s="74"/>
       <c r="Z34" s="74"/>
       <c r="AA34" s="74"/>
       <c r="AB34" s="74"/>
       <c r="AC34" s="74"/>
       <c r="AD34" s="74"/>
       <c r="AE34" s="76"/>
       <c r="AF34" s="77"/>
       <c r="AG34" s="77"/>
     </row>
-    <row r="35" spans="1:33" s="84" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:33" s="84" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="40">
         <v>3839728</v>
       </c>
       <c r="C35" s="40">
         <v>3417</v>
       </c>
       <c r="D35" s="41">
         <v>4829313</v>
       </c>
       <c r="E35" s="41">
         <v>544</v>
       </c>
       <c r="F35" s="41">
         <v>1407272</v>
       </c>
       <c r="G35" s="41">
         <v>7072</v>
       </c>
       <c r="H35" s="41">
         <v>7438</v>
       </c>
       <c r="I35" s="41">
@@ -4352,51 +4352,51 @@
       <c r="Z35" s="41">
         <v>9245</v>
       </c>
       <c r="AA35" s="41">
         <v>5355</v>
       </c>
       <c r="AB35" s="41">
         <v>0</v>
       </c>
       <c r="AC35" s="41">
         <v>290812</v>
       </c>
       <c r="AD35" s="41">
         <v>0</v>
       </c>
       <c r="AE35" s="65">
         <v>0</v>
       </c>
       <c r="AF35" s="43">
         <v>862766</v>
       </c>
       <c r="AG35" s="43">
         <v>40651</v>
       </c>
     </row>
-    <row r="36" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A36" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="31">
         <v>3720043</v>
       </c>
       <c r="C36" s="31">
         <v>0</v>
       </c>
       <c r="D36" s="32">
         <v>3471102</v>
       </c>
       <c r="E36" s="32">
         <v>0</v>
       </c>
       <c r="F36" s="32">
         <v>94705</v>
       </c>
       <c r="G36" s="32">
         <v>0</v>
       </c>
       <c r="H36" s="32">
         <v>0</v>
       </c>
       <c r="I36" s="32">
@@ -4449,51 +4449,51 @@
       </c>
       <c r="Y36" s="32">
         <v>0</v>
       </c>
       <c r="Z36" s="32">
         <v>0</v>
       </c>
       <c r="AA36" s="32">
         <v>327</v>
       </c>
       <c r="AB36" s="32">
         <v>0</v>
       </c>
       <c r="AC36" s="32">
         <v>0</v>
       </c>
       <c r="AD36" s="32"/>
       <c r="AE36" s="62"/>
       <c r="AF36" s="34">
         <v>16760</v>
       </c>
       <c r="AG36" s="34">
         <v>13232</v>
       </c>
     </row>
-    <row r="37" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A37" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="54">
         <v>119685</v>
       </c>
       <c r="C37" s="54">
         <v>3417</v>
       </c>
       <c r="D37" s="55">
         <v>1358212</v>
       </c>
       <c r="E37" s="55">
         <v>544</v>
       </c>
       <c r="F37" s="55">
         <v>1312566</v>
       </c>
       <c r="G37" s="55">
         <v>7072</v>
       </c>
       <c r="H37" s="55">
         <v>7438</v>
       </c>
       <c r="I37" s="55">
@@ -4550,51 +4550,51 @@
       <c r="Z37" s="55">
         <v>9245</v>
       </c>
       <c r="AA37" s="55">
         <v>5028</v>
       </c>
       <c r="AB37" s="55">
         <v>0</v>
       </c>
       <c r="AC37" s="55">
         <v>290812</v>
       </c>
       <c r="AD37" s="55">
         <v>0</v>
       </c>
       <c r="AE37" s="66">
         <v>0</v>
       </c>
       <c r="AF37" s="57">
         <v>846006</v>
       </c>
       <c r="AG37" s="57">
         <v>27419</v>
       </c>
     </row>
-    <row r="38" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A38" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="31">
         <v>0</v>
       </c>
       <c r="C38" s="31">
         <v>140</v>
       </c>
       <c r="D38" s="32">
         <v>361</v>
       </c>
       <c r="E38" s="32">
         <v>0</v>
       </c>
       <c r="F38" s="32">
         <v>0</v>
       </c>
       <c r="G38" s="32">
         <v>0</v>
       </c>
       <c r="H38" s="32">
         <v>16</v>
       </c>
       <c r="I38" s="32">
@@ -4651,51 +4651,51 @@
       <c r="Z38" s="32">
         <v>0</v>
       </c>
       <c r="AA38" s="32">
         <v>0</v>
       </c>
       <c r="AB38" s="32">
         <v>0</v>
       </c>
       <c r="AC38" s="32">
         <v>0</v>
       </c>
       <c r="AD38" s="32">
         <v>0</v>
       </c>
       <c r="AE38" s="62">
         <v>0</v>
       </c>
       <c r="AF38" s="34">
         <v>5889</v>
       </c>
       <c r="AG38" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:33" s="102" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A39" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B39" s="31">
         <v>4047</v>
       </c>
       <c r="C39" s="31">
         <v>0</v>
       </c>
       <c r="D39" s="32">
         <v>29320</v>
       </c>
       <c r="E39" s="32">
         <v>0</v>
       </c>
       <c r="F39" s="32">
         <v>1764</v>
       </c>
       <c r="G39" s="32">
         <v>0</v>
       </c>
       <c r="H39" s="32">
         <v>0</v>
       </c>
       <c r="I39" s="32">
@@ -4748,51 +4748,51 @@
       </c>
       <c r="Y39" s="32">
         <v>0</v>
       </c>
       <c r="Z39" s="32">
         <v>0</v>
       </c>
       <c r="AA39" s="32">
         <v>0</v>
       </c>
       <c r="AB39" s="32">
         <v>0</v>
       </c>
       <c r="AC39" s="32">
         <v>290812</v>
       </c>
       <c r="AD39" s="32"/>
       <c r="AE39" s="62"/>
       <c r="AF39" s="34">
         <v>163547</v>
       </c>
       <c r="AG39" s="34">
         <v>189</v>
       </c>
     </row>
-    <row r="40" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A40" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="31">
         <v>217</v>
       </c>
       <c r="C40" s="31">
         <v>0</v>
       </c>
       <c r="D40" s="32">
         <v>2195</v>
       </c>
       <c r="E40" s="32">
         <v>0</v>
       </c>
       <c r="F40" s="32">
         <v>293</v>
       </c>
       <c r="G40" s="32">
         <v>0</v>
       </c>
       <c r="H40" s="32">
         <v>0</v>
       </c>
       <c r="I40" s="32">
@@ -4845,51 +4845,51 @@
       </c>
       <c r="Y40" s="32">
         <v>0</v>
       </c>
       <c r="Z40" s="32">
         <v>0</v>
       </c>
       <c r="AA40" s="32">
         <v>0</v>
       </c>
       <c r="AB40" s="32">
         <v>0</v>
       </c>
       <c r="AC40" s="32">
         <v>0</v>
       </c>
       <c r="AD40" s="32"/>
       <c r="AE40" s="62"/>
       <c r="AF40" s="34">
         <v>0</v>
       </c>
       <c r="AG40" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A41" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="31">
         <v>0</v>
       </c>
       <c r="C41" s="31">
         <v>0</v>
       </c>
       <c r="D41" s="32">
         <v>0</v>
       </c>
       <c r="E41" s="32">
         <v>0</v>
       </c>
       <c r="F41" s="32">
         <v>0</v>
       </c>
       <c r="G41" s="32">
         <v>0</v>
       </c>
       <c r="H41" s="32">
         <v>0</v>
       </c>
       <c r="I41" s="32">
@@ -4942,51 +4942,51 @@
       </c>
       <c r="Y41" s="32">
         <v>0</v>
       </c>
       <c r="Z41" s="32">
         <v>0</v>
       </c>
       <c r="AA41" s="32">
         <v>0</v>
       </c>
       <c r="AB41" s="32">
         <v>0</v>
       </c>
       <c r="AC41" s="32">
         <v>0</v>
       </c>
       <c r="AD41" s="32"/>
       <c r="AE41" s="62"/>
       <c r="AF41" s="34">
         <v>0</v>
       </c>
       <c r="AG41" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A42" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="31">
         <v>110000</v>
       </c>
       <c r="C42" s="31">
         <v>0</v>
       </c>
       <c r="D42" s="32">
         <v>117039</v>
       </c>
       <c r="E42" s="32">
         <v>0</v>
       </c>
       <c r="F42" s="32">
         <v>0</v>
       </c>
       <c r="G42" s="32">
         <v>0</v>
       </c>
       <c r="H42" s="32">
         <v>0</v>
       </c>
       <c r="I42" s="32">
@@ -5039,51 +5039,51 @@
       </c>
       <c r="Y42" s="32">
         <v>0</v>
       </c>
       <c r="Z42" s="32">
         <v>0</v>
       </c>
       <c r="AA42" s="32">
         <v>0</v>
       </c>
       <c r="AB42" s="32">
         <v>0</v>
       </c>
       <c r="AC42" s="32">
         <v>0</v>
       </c>
       <c r="AD42" s="32"/>
       <c r="AE42" s="62"/>
       <c r="AF42" s="34">
         <v>350</v>
       </c>
       <c r="AG42" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A43" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="31">
         <v>4187</v>
       </c>
       <c r="C43" s="31">
         <v>1029</v>
       </c>
       <c r="D43" s="32">
         <v>420754</v>
       </c>
       <c r="E43" s="32">
         <v>110</v>
       </c>
       <c r="F43" s="32">
         <v>1054492</v>
       </c>
       <c r="G43" s="32">
         <v>6536</v>
       </c>
       <c r="H43" s="32">
         <v>17</v>
       </c>
       <c r="I43" s="32">
@@ -5136,51 +5136,51 @@
       </c>
       <c r="Y43" s="32">
         <v>2</v>
       </c>
       <c r="Z43" s="32">
         <v>4483</v>
       </c>
       <c r="AA43" s="32">
         <v>256</v>
       </c>
       <c r="AB43" s="32">
         <v>0</v>
       </c>
       <c r="AC43" s="32">
         <v>0</v>
       </c>
       <c r="AD43" s="32"/>
       <c r="AE43" s="62"/>
       <c r="AF43" s="34">
         <v>56232</v>
       </c>
       <c r="AG43" s="34">
         <v>14126</v>
       </c>
     </row>
-    <row r="44" spans="1:33" s="102" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A44" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B44" s="31">
         <v>1234</v>
       </c>
       <c r="C44" s="31">
         <v>2248</v>
       </c>
       <c r="D44" s="32">
         <v>788543</v>
       </c>
       <c r="E44" s="32">
         <v>434</v>
       </c>
       <c r="F44" s="32">
         <v>256018</v>
       </c>
       <c r="G44" s="32">
         <v>535</v>
       </c>
       <c r="H44" s="32">
         <v>7405</v>
       </c>
       <c r="I44" s="32">
@@ -5233,51 +5233,51 @@
       </c>
       <c r="Y44" s="32">
         <v>529</v>
       </c>
       <c r="Z44" s="32">
         <v>4762</v>
       </c>
       <c r="AA44" s="32">
         <v>4771</v>
       </c>
       <c r="AB44" s="32">
         <v>0</v>
       </c>
       <c r="AC44" s="32">
         <v>0</v>
       </c>
       <c r="AD44" s="32"/>
       <c r="AE44" s="62"/>
       <c r="AF44" s="34">
         <v>619989</v>
       </c>
       <c r="AG44" s="34">
         <v>13104</v>
       </c>
     </row>
-    <row r="45" spans="1:33" s="84" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:33" s="84" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="91">
         <v>63508</v>
       </c>
       <c r="C45" s="91">
         <v>0</v>
       </c>
       <c r="D45" s="92">
         <v>85832</v>
       </c>
       <c r="E45" s="92">
         <v>0</v>
       </c>
       <c r="F45" s="92">
         <v>29766</v>
       </c>
       <c r="G45" s="92">
         <v>0</v>
       </c>
       <c r="H45" s="92">
         <v>0</v>
       </c>
       <c r="I45" s="92">