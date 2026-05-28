--- v0 (2026-02-10)
+++ v1 (2026-05-28)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9B6BAEEA-C7A5-4264-8C85-1F7CC1F93D5B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96F0644C-0A9D-48F5-AD31-2EB78F15D7F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="suvahove polozky podla statov" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="DatumOdeslani2">#N/A</definedName>
     <definedName name="DatumVytVystup1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="DatumVytVystup2">#N/A</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="ObdobiKumulativu2">#N/A</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'suvahove polozky podla statov'!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">'suvahove polozky podla statov'!$N$4</definedName>
     <definedName name="REFBAN2">#N/A</definedName>
     <definedName name="REFNAZBAN1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="REFNAZBAN2">#N/A</definedName>
     <definedName name="REFOBD1" hidden="1">'suvahove polozky podla statov'!$N$3</definedName>
     <definedName name="REFOBD2">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
@@ -902,384 +902,376 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="43" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_VZ_M5_33" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
@@ -1634,1567 +1626,1569 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AG45"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.28515625" style="7" customWidth="1"/>
+    <col min="1" max="1" width="34.25" style="7" customWidth="1"/>
     <col min="2" max="32" width="11" style="7" customWidth="1"/>
-    <col min="33" max="16384" width="9.140625" style="7"/>
+    <col min="33" max="16384" width="9.125" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A1" s="12"/>
-      <c r="B1" s="13"/>
-[...23 lines deleted...]
-      <c r="X1" s="13"/>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="9"/>
+      <c r="M1" s="9"/>
+      <c r="N1" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+      <c r="V1" s="11"/>
+      <c r="W1" s="11"/>
+      <c r="X1" s="11"/>
     </row>
-    <row r="2" spans="1:33" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="107" t="s">
+    <row r="2" spans="1:33" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="103" t="s">
         <v>50</v>
       </c>
-      <c r="B2" s="107"/>
-[...11 lines deleted...]
-      <c r="N2" s="107"/>
+      <c r="B2" s="103"/>
+      <c r="C2" s="103"/>
+      <c r="D2" s="103"/>
+      <c r="E2" s="103"/>
+      <c r="F2" s="103"/>
+      <c r="G2" s="103"/>
+      <c r="H2" s="103"/>
+      <c r="I2" s="103"/>
+      <c r="J2" s="103"/>
+      <c r="K2" s="103"/>
+      <c r="L2" s="103"/>
+      <c r="M2" s="103"/>
+      <c r="N2" s="103"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="11"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
       <c r="AE2" s="11"/>
     </row>
-    <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A3" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="13"/>
-[...23 lines deleted...]
-      <c r="AC3" s="13"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="11"/>
+      <c r="W3" s="11"/>
+      <c r="X3" s="11"/>
+      <c r="Z3" s="11"/>
+      <c r="AA3" s="11"/>
+      <c r="AB3" s="11"/>
+      <c r="AC3" s="11"/>
     </row>
-    <row r="4" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
+    <row r="4" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A4" s="58" t="s">
         <v>72</v>
       </c>
-      <c r="B4" s="13"/>
-[...25 lines deleted...]
-      <c r="AC4" s="13"/>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+      <c r="J4" s="11"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="14"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="11"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="11"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="11"/>
+      <c r="X4" s="11"/>
+      <c r="Z4" s="11"/>
+      <c r="AA4" s="11"/>
+      <c r="AB4" s="11"/>
+      <c r="AC4" s="11"/>
     </row>
-    <row r="5" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
-[...32 lines deleted...]
-      <c r="AG5" s="48" t="s">
+    <row r="5" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A5" s="44"/>
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+      <c r="I5" s="11"/>
+      <c r="J5" s="11"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
+      <c r="W5" s="11"/>
+      <c r="X5" s="11"/>
+      <c r="Y5" s="11"/>
+      <c r="Z5" s="11"/>
+      <c r="AA5" s="11"/>
+      <c r="AB5" s="11"/>
+      <c r="AC5" s="11"/>
+      <c r="AD5" s="11"/>
+      <c r="AE5" s="11"/>
+      <c r="AF5" s="46"/>
+      <c r="AG5" s="46" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="M6" s="13"/>
+    <row r="6" spans="1:33" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="44"/>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+      <c r="I6" s="11"/>
+      <c r="J6" s="11"/>
+      <c r="K6" s="11"/>
+      <c r="L6" s="11"/>
+      <c r="M6" s="11"/>
       <c r="N6" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="O6" s="13"/>
-[...11 lines deleted...]
-      <c r="AE6" s="13"/>
+      <c r="O6" s="11"/>
+      <c r="P6" s="11"/>
+      <c r="Q6" s="11"/>
+      <c r="R6" s="11"/>
+      <c r="S6" s="11"/>
+      <c r="T6" s="11"/>
+      <c r="U6" s="11"/>
+      <c r="V6" s="11"/>
+      <c r="W6" s="11"/>
+      <c r="X6" s="11"/>
+      <c r="Y6" s="11"/>
+      <c r="AD6" s="11"/>
+      <c r="AE6" s="11"/>
       <c r="AF6" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="AF7" s="19" t="s">
+    <row r="7" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A7" s="15"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="16"/>
+      <c r="M7" s="16"/>
+      <c r="N7" s="16"/>
+      <c r="O7" s="16"/>
+      <c r="P7" s="16"/>
+      <c r="Q7" s="16"/>
+      <c r="R7" s="16"/>
+      <c r="S7" s="16"/>
+      <c r="T7" s="16"/>
+      <c r="U7" s="16"/>
+      <c r="V7" s="16"/>
+      <c r="W7" s="16"/>
+      <c r="X7" s="16"/>
+      <c r="Y7" s="16"/>
+      <c r="Z7" s="16"/>
+      <c r="AA7" s="16"/>
+      <c r="AB7" s="16"/>
+      <c r="AC7" s="16"/>
+      <c r="AD7" s="16"/>
+      <c r="AE7" s="17"/>
+      <c r="AF7" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="AG7" s="19"/>
+      <c r="AG7" s="18"/>
     </row>
-    <row r="8" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A8" s="20"/>
+    <row r="8" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A8" s="19"/>
       <c r="B8" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="8" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
       <c r="AB8" s="9"/>
       <c r="AC8" s="9"/>
-      <c r="AD8" s="62"/>
-[...1 lines deleted...]
-      <c r="AF8" s="22" t="s">
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="20"/>
+      <c r="AF8" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="AG8" s="22"/>
+      <c r="AG8" s="21"/>
     </row>
-    <row r="9" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="AF9" s="22" t="s">
+    <row r="9" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A9" s="19"/>
+      <c r="B9" s="22"/>
+      <c r="C9" s="22"/>
+      <c r="D9" s="22"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="22"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="22"/>
+      <c r="K9" s="22"/>
+      <c r="L9" s="22"/>
+      <c r="M9" s="22"/>
+      <c r="N9" s="22"/>
+      <c r="O9" s="22"/>
+      <c r="P9" s="22"/>
+      <c r="Q9" s="22"/>
+      <c r="R9" s="22"/>
+      <c r="S9" s="22"/>
+      <c r="T9" s="22"/>
+      <c r="U9" s="22"/>
+      <c r="V9" s="22"/>
+      <c r="W9" s="22"/>
+      <c r="X9" s="22"/>
+      <c r="Y9" s="22"/>
+      <c r="Z9" s="22"/>
+      <c r="AA9" s="22"/>
+      <c r="AB9" s="22"/>
+      <c r="AC9" s="22"/>
+      <c r="AD9" s="22"/>
+      <c r="AE9" s="21"/>
+      <c r="AF9" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="AG9" s="22" t="s">
+      <c r="AG9" s="21" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="20" t="s">
+    <row r="10" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A10" s="19" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="24"/>
-[...29 lines deleted...]
-      <c r="AF10" s="22" t="s">
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="23"/>
+      <c r="O10" s="23"/>
+      <c r="P10" s="23"/>
+      <c r="Q10" s="23"/>
+      <c r="R10" s="23"/>
+      <c r="S10" s="23"/>
+      <c r="T10" s="23"/>
+      <c r="U10" s="23"/>
+      <c r="V10" s="23"/>
+      <c r="W10" s="23"/>
+      <c r="X10" s="23"/>
+      <c r="Y10" s="23"/>
+      <c r="Z10" s="23"/>
+      <c r="AA10" s="23"/>
+      <c r="AB10" s="23"/>
+      <c r="AC10" s="23"/>
+      <c r="AD10" s="23"/>
+      <c r="AE10" s="24"/>
+      <c r="AF10" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="AG10" s="74" t="s">
+      <c r="AG10" s="71" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B11" s="26" t="s">
+    <row r="11" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A11" s="19"/>
+      <c r="B11" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="C11" s="26" t="s">
+      <c r="C11" s="25" t="s">
         <v>38</v>
       </c>
-      <c r="D11" s="27" t="s">
+      <c r="D11" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="E11" s="27" t="s">
+      <c r="E11" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="F11" s="27" t="s">
+      <c r="F11" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="G11" s="27" t="s">
+      <c r="G11" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="H11" s="27" t="s">
+      <c r="H11" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="I11" s="27" t="s">
+      <c r="I11" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="J11" s="27" t="s">
+      <c r="J11" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="K11" s="27" t="s">
+      <c r="K11" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="L11" s="27" t="s">
+      <c r="L11" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="M11" s="28" t="s">
+      <c r="M11" s="27" t="s">
         <v>40</v>
       </c>
-      <c r="N11" s="27" t="s">
+      <c r="N11" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="O11" s="26" t="s">
+      <c r="O11" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="P11" s="27" t="s">
+      <c r="P11" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="Q11" s="27" t="s">
+      <c r="Q11" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="R11" s="27" t="s">
+      <c r="R11" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="S11" s="27" t="s">
+      <c r="S11" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="T11" s="27" t="s">
+      <c r="T11" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="27" t="s">
+      <c r="U11" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="V11" s="27" t="s">
+      <c r="V11" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="W11" s="27" t="s">
+      <c r="W11" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="X11" s="27" t="s">
+      <c r="X11" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="Y11" s="27" t="s">
+      <c r="Y11" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="Z11" s="27" t="s">
+      <c r="Z11" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="AA11" s="27" t="s">
+      <c r="AA11" s="26" t="s">
         <v>55</v>
       </c>
-      <c r="AB11" s="27" t="s">
+      <c r="AB11" s="26" t="s">
         <v>54</v>
       </c>
-      <c r="AC11" s="27" t="s">
+      <c r="AC11" s="26" t="s">
         <v>69</v>
       </c>
-      <c r="AD11" s="70" t="s">
+      <c r="AD11" s="67" t="s">
         <v>70</v>
       </c>
-      <c r="AE11" s="63" t="s">
+      <c r="AE11" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="AF11" s="22" t="s">
+      <c r="AF11" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="AG11" s="22"/>
+      <c r="AG11" s="21"/>
     </row>
-    <row r="12" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="81" t="s">
+    <row r="12" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B12" s="82"/>
-[...30 lines deleted...]
-      <c r="AG12" s="86"/>
+      <c r="B12" s="79"/>
+      <c r="C12" s="79"/>
+      <c r="D12" s="80"/>
+      <c r="E12" s="80"/>
+      <c r="F12" s="80"/>
+      <c r="G12" s="80"/>
+      <c r="H12" s="80"/>
+      <c r="I12" s="80"/>
+      <c r="J12" s="80"/>
+      <c r="K12" s="80"/>
+      <c r="L12" s="80"/>
+      <c r="M12" s="81"/>
+      <c r="N12" s="80"/>
+      <c r="O12" s="79"/>
+      <c r="P12" s="80"/>
+      <c r="Q12" s="80"/>
+      <c r="R12" s="80"/>
+      <c r="S12" s="80"/>
+      <c r="T12" s="80"/>
+      <c r="U12" s="80"/>
+      <c r="V12" s="80"/>
+      <c r="W12" s="80"/>
+      <c r="X12" s="80"/>
+      <c r="Y12" s="80"/>
+      <c r="Z12" s="80"/>
+      <c r="AA12" s="80"/>
+      <c r="AB12" s="80"/>
+      <c r="AC12" s="80"/>
+      <c r="AD12" s="80"/>
+      <c r="AE12" s="82"/>
+      <c r="AF12" s="83"/>
+      <c r="AG12" s="83"/>
     </row>
-    <row r="13" spans="1:33" s="88" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A13" s="29" t="s">
+    <row r="13" spans="1:33" s="84" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A13" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="4">
         <v>72497</v>
       </c>
       <c r="C13" s="4">
         <v>834</v>
       </c>
       <c r="D13" s="2">
-        <v>5169144</v>
+        <v>5168958</v>
       </c>
       <c r="E13" s="2">
         <v>23108</v>
       </c>
       <c r="F13" s="2">
-        <v>403559</v>
+        <v>403526</v>
       </c>
       <c r="G13" s="2">
         <v>32</v>
       </c>
       <c r="H13" s="2">
         <v>596</v>
       </c>
       <c r="I13" s="2">
         <v>53149</v>
       </c>
       <c r="J13" s="2">
         <v>138255</v>
       </c>
       <c r="K13" s="2">
         <v>185582</v>
       </c>
       <c r="L13" s="2">
         <v>99578</v>
       </c>
-      <c r="M13" s="30">
-        <v>291246</v>
+      <c r="M13" s="29">
+        <v>291473</v>
       </c>
       <c r="N13" s="2">
         <v>12026</v>
       </c>
       <c r="O13" s="4">
         <v>47</v>
       </c>
       <c r="P13" s="2">
         <v>204219</v>
       </c>
       <c r="Q13" s="2">
         <v>143428</v>
       </c>
       <c r="R13" s="2">
         <v>12831</v>
       </c>
       <c r="S13" s="2">
         <v>272434</v>
       </c>
       <c r="T13" s="2">
         <v>307705</v>
       </c>
       <c r="U13" s="2">
-        <v>338965</v>
+        <v>338900</v>
       </c>
       <c r="V13" s="2">
         <v>320</v>
       </c>
       <c r="W13" s="2">
         <v>103506</v>
       </c>
       <c r="X13" s="2">
         <v>66858</v>
       </c>
       <c r="Y13" s="2">
         <v>2517</v>
       </c>
       <c r="Z13" s="2">
         <v>142718</v>
       </c>
       <c r="AA13" s="2">
-        <v>2209</v>
+        <v>2205</v>
       </c>
       <c r="AB13" s="2">
         <v>0</v>
       </c>
       <c r="AC13" s="2">
         <v>0</v>
       </c>
       <c r="AD13" s="2">
         <v>0</v>
       </c>
-      <c r="AE13" s="64">
+      <c r="AE13" s="61">
         <v>4131</v>
       </c>
       <c r="AF13" s="5">
         <v>1032811</v>
       </c>
       <c r="AG13" s="5">
         <v>170912</v>
       </c>
     </row>
-    <row r="14" spans="1:33" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A14" s="31" t="s">
+    <row r="14" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A14" s="30" t="s">
         <v>42</v>
       </c>
-      <c r="B14" s="32">
+      <c r="B14" s="31">
         <v>40560</v>
       </c>
-      <c r="C14" s="32">
-[...2 lines deleted...]
-      <c r="D14" s="33">
+      <c r="C14" s="31">
+        <v>0</v>
+      </c>
+      <c r="D14" s="32">
         <v>3978392</v>
       </c>
-      <c r="E14" s="33">
+      <c r="E14" s="32">
         <v>233</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="32">
         <v>8548</v>
       </c>
-      <c r="G14" s="33">
-[...5 lines deleted...]
-      <c r="I14" s="33">
+      <c r="G14" s="32">
+        <v>0</v>
+      </c>
+      <c r="H14" s="32">
+        <v>0</v>
+      </c>
+      <c r="I14" s="32">
         <v>1</v>
       </c>
-      <c r="J14" s="33">
+      <c r="J14" s="32">
         <v>26165</v>
       </c>
-      <c r="K14" s="33">
+      <c r="K14" s="32">
         <v>160003</v>
       </c>
-      <c r="L14" s="33">
+      <c r="L14" s="32">
         <v>20973</v>
       </c>
-      <c r="M14" s="34">
-[...8 lines deleted...]
-      <c r="P14" s="33">
+      <c r="M14" s="33">
+        <v>0</v>
+      </c>
+      <c r="N14" s="32">
+        <v>0</v>
+      </c>
+      <c r="O14" s="31">
+        <v>0</v>
+      </c>
+      <c r="P14" s="32">
         <v>2301</v>
       </c>
-      <c r="Q14" s="33">
+      <c r="Q14" s="32">
         <v>2016</v>
       </c>
-      <c r="R14" s="33">
-[...2 lines deleted...]
-      <c r="S14" s="33">
+      <c r="R14" s="32">
+        <v>0</v>
+      </c>
+      <c r="S14" s="32">
         <v>166519</v>
       </c>
-      <c r="T14" s="33">
+      <c r="T14" s="32">
         <v>148486</v>
       </c>
-      <c r="U14" s="33">
+      <c r="U14" s="32">
         <v>1684</v>
       </c>
-      <c r="V14" s="33">
-[...2 lines deleted...]
-      <c r="W14" s="33">
+      <c r="V14" s="32">
+        <v>0</v>
+      </c>
+      <c r="W14" s="32">
         <v>1238</v>
       </c>
-      <c r="X14" s="33">
+      <c r="X14" s="32">
         <v>20531</v>
       </c>
-      <c r="Y14" s="33">
-[...2 lines deleted...]
-      <c r="Z14" s="33">
+      <c r="Y14" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="32">
         <v>744</v>
       </c>
-      <c r="AA14" s="33">
-[...10 lines deleted...]
-      <c r="AF14" s="35">
+      <c r="AA14" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB14" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC14" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD14" s="32"/>
+      <c r="AE14" s="62"/>
+      <c r="AF14" s="34">
         <v>79795</v>
       </c>
-      <c r="AG14" s="35">
+      <c r="AG14" s="34">
         <v>7203</v>
       </c>
     </row>
-    <row r="15" spans="1:33" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A15" s="31" t="s">
+    <row r="15" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
         <v>43</v>
       </c>
-      <c r="B15" s="32">
+      <c r="B15" s="31">
         <v>31937</v>
       </c>
-      <c r="C15" s="32">
+      <c r="C15" s="31">
         <v>834</v>
       </c>
-      <c r="D15" s="33">
-[...2 lines deleted...]
-      <c r="E15" s="33">
+      <c r="D15" s="32">
+        <v>1190566</v>
+      </c>
+      <c r="E15" s="32">
         <v>22875</v>
       </c>
-      <c r="F15" s="33">
-[...2 lines deleted...]
-      <c r="G15" s="33">
+      <c r="F15" s="32">
+        <v>394979</v>
+      </c>
+      <c r="G15" s="32">
         <v>32</v>
       </c>
-      <c r="H15" s="33">
+      <c r="H15" s="32">
         <v>596</v>
       </c>
-      <c r="I15" s="33">
+      <c r="I15" s="32">
         <v>53149</v>
       </c>
-      <c r="J15" s="33">
+      <c r="J15" s="32">
         <v>112090</v>
       </c>
-      <c r="K15" s="33">
+      <c r="K15" s="32">
         <v>25579</v>
       </c>
-      <c r="L15" s="33">
+      <c r="L15" s="32">
         <v>78606</v>
       </c>
-      <c r="M15" s="34">
-[...2 lines deleted...]
-      <c r="N15" s="33">
+      <c r="M15" s="33">
+        <v>291473</v>
+      </c>
+      <c r="N15" s="32">
         <v>12026</v>
       </c>
-      <c r="O15" s="32">
+      <c r="O15" s="31">
         <v>47</v>
       </c>
-      <c r="P15" s="33">
+      <c r="P15" s="32">
         <v>201918</v>
       </c>
-      <c r="Q15" s="33">
+      <c r="Q15" s="32">
         <v>141412</v>
       </c>
-      <c r="R15" s="33">
+      <c r="R15" s="32">
         <v>12831</v>
       </c>
-      <c r="S15" s="33">
+      <c r="S15" s="32">
         <v>105915</v>
       </c>
-      <c r="T15" s="33">
+      <c r="T15" s="32">
         <v>159219</v>
       </c>
-      <c r="U15" s="33">
-[...2 lines deleted...]
-      <c r="V15" s="33">
+      <c r="U15" s="32">
+        <v>337216</v>
+      </c>
+      <c r="V15" s="32">
         <v>320</v>
       </c>
-      <c r="W15" s="33">
+      <c r="W15" s="32">
         <v>102268</v>
       </c>
-      <c r="X15" s="33">
+      <c r="X15" s="32">
         <v>46327</v>
       </c>
-      <c r="Y15" s="33">
+      <c r="Y15" s="32">
         <v>2517</v>
       </c>
-      <c r="Z15" s="33">
+      <c r="Z15" s="32">
         <v>141974</v>
       </c>
-      <c r="AA15" s="33">
-[...11 lines deleted...]
-      <c r="AE15" s="65">
+      <c r="AA15" s="32">
+        <v>2205</v>
+      </c>
+      <c r="AB15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD15" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE15" s="62">
         <v>4131</v>
       </c>
-      <c r="AF15" s="35">
+      <c r="AF15" s="34">
         <v>953016</v>
       </c>
-      <c r="AG15" s="35">
+      <c r="AG15" s="34">
         <v>163709</v>
       </c>
     </row>
-    <row r="16" spans="1:33" s="87" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A16" s="31" t="s">
+    <row r="16" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A16" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="B16" s="32">
-[...86 lines deleted...]
-      <c r="AE16" s="65">
+      <c r="B16" s="31">
+        <v>0</v>
+      </c>
+      <c r="C16" s="31">
+        <v>0</v>
+      </c>
+      <c r="D16" s="32">
+        <v>0</v>
+      </c>
+      <c r="E16" s="32">
+        <v>0</v>
+      </c>
+      <c r="F16" s="32">
+        <v>0</v>
+      </c>
+      <c r="G16" s="32">
+        <v>0</v>
+      </c>
+      <c r="H16" s="32">
+        <v>0</v>
+      </c>
+      <c r="I16" s="32">
+        <v>0</v>
+      </c>
+      <c r="J16" s="32">
+        <v>0</v>
+      </c>
+      <c r="K16" s="32">
+        <v>0</v>
+      </c>
+      <c r="L16" s="32">
+        <v>0</v>
+      </c>
+      <c r="M16" s="33">
+        <v>0</v>
+      </c>
+      <c r="N16" s="32">
+        <v>0</v>
+      </c>
+      <c r="O16" s="31">
+        <v>0</v>
+      </c>
+      <c r="P16" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="32">
+        <v>0</v>
+      </c>
+      <c r="R16" s="32">
+        <v>0</v>
+      </c>
+      <c r="S16" s="32">
+        <v>0</v>
+      </c>
+      <c r="T16" s="32">
+        <v>0</v>
+      </c>
+      <c r="U16" s="32">
+        <v>0</v>
+      </c>
+      <c r="V16" s="32">
+        <v>0</v>
+      </c>
+      <c r="W16" s="32">
+        <v>0</v>
+      </c>
+      <c r="X16" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y16" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB16" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD16" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE16" s="62">
         <v>4131</v>
       </c>
-      <c r="AF16" s="35">
-[...2 lines deleted...]
-      <c r="AG16" s="35">
+      <c r="AF16" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG16" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:33" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A17" s="31" t="s">
+    <row r="17" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="32">
-[...11 lines deleted...]
-      <c r="F17" s="33">
+      <c r="B17" s="31">
+        <v>0</v>
+      </c>
+      <c r="C17" s="31">
+        <v>0</v>
+      </c>
+      <c r="D17" s="32">
+        <v>424606</v>
+      </c>
+      <c r="E17" s="32">
+        <v>0</v>
+      </c>
+      <c r="F17" s="32">
         <v>7777</v>
       </c>
-      <c r="G17" s="33">
-[...8 lines deleted...]
-      <c r="J17" s="33">
+      <c r="G17" s="32">
+        <v>0</v>
+      </c>
+      <c r="H17" s="32">
+        <v>0</v>
+      </c>
+      <c r="I17" s="32">
+        <v>0</v>
+      </c>
+      <c r="J17" s="32">
         <v>13945</v>
       </c>
-      <c r="K17" s="33">
+      <c r="K17" s="32">
         <v>24500</v>
       </c>
-      <c r="L17" s="33">
+      <c r="L17" s="32">
         <v>10082</v>
       </c>
-      <c r="M17" s="34">
-[...8 lines deleted...]
-      <c r="P17" s="33">
+      <c r="M17" s="33">
+        <v>226897</v>
+      </c>
+      <c r="N17" s="32">
+        <v>0</v>
+      </c>
+      <c r="O17" s="31">
+        <v>0</v>
+      </c>
+      <c r="P17" s="32">
         <v>154876</v>
       </c>
-      <c r="Q17" s="33">
-[...5 lines deleted...]
-      <c r="S17" s="33">
+      <c r="Q17" s="32">
+        <v>0</v>
+      </c>
+      <c r="R17" s="32">
+        <v>0</v>
+      </c>
+      <c r="S17" s="32">
         <v>104205</v>
       </c>
-      <c r="T17" s="33">
-[...2 lines deleted...]
-      <c r="U17" s="33">
+      <c r="T17" s="32">
+        <v>0</v>
+      </c>
+      <c r="U17" s="32">
         <v>25113</v>
       </c>
-      <c r="V17" s="33">
-[...25 lines deleted...]
-      <c r="AF17" s="35">
+      <c r="V17" s="32">
+        <v>0</v>
+      </c>
+      <c r="W17" s="32">
+        <v>0</v>
+      </c>
+      <c r="X17" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="32"/>
+      <c r="AE17" s="62"/>
+      <c r="AF17" s="34">
         <v>94231</v>
       </c>
-      <c r="AG17" s="35">
+      <c r="AG17" s="34">
         <v>7500</v>
       </c>
     </row>
-    <row r="18" spans="1:33" s="87" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A18" s="31" t="s">
+    <row r="18" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A18" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="B18" s="32">
-[...88 lines deleted...]
-      <c r="AG18" s="35">
+      <c r="B18" s="31">
+        <v>0</v>
+      </c>
+      <c r="C18" s="31">
+        <v>0</v>
+      </c>
+      <c r="D18" s="32">
+        <v>0</v>
+      </c>
+      <c r="E18" s="32">
+        <v>0</v>
+      </c>
+      <c r="F18" s="32">
+        <v>0</v>
+      </c>
+      <c r="G18" s="32">
+        <v>0</v>
+      </c>
+      <c r="H18" s="32">
+        <v>0</v>
+      </c>
+      <c r="I18" s="32">
+        <v>0</v>
+      </c>
+      <c r="J18" s="32">
+        <v>0</v>
+      </c>
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>0</v>
+      </c>
+      <c r="M18" s="33">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>0</v>
+      </c>
+      <c r="O18" s="31">
+        <v>0</v>
+      </c>
+      <c r="P18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>0</v>
+      </c>
+      <c r="R18" s="32">
+        <v>0</v>
+      </c>
+      <c r="S18" s="32">
+        <v>0</v>
+      </c>
+      <c r="T18" s="32">
+        <v>0</v>
+      </c>
+      <c r="U18" s="32">
+        <v>0</v>
+      </c>
+      <c r="V18" s="32">
+        <v>0</v>
+      </c>
+      <c r="W18" s="32">
+        <v>0</v>
+      </c>
+      <c r="X18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="32"/>
+      <c r="AE18" s="62"/>
+      <c r="AF18" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG18" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:33" s="87" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A19" s="31" t="s">
+    <row r="19" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A19" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B19" s="32">
-[...88 lines deleted...]
-      <c r="AG19" s="35">
+      <c r="B19" s="31">
+        <v>0</v>
+      </c>
+      <c r="C19" s="31">
+        <v>0</v>
+      </c>
+      <c r="D19" s="32">
+        <v>0</v>
+      </c>
+      <c r="E19" s="32">
+        <v>0</v>
+      </c>
+      <c r="F19" s="32">
+        <v>0</v>
+      </c>
+      <c r="G19" s="32">
+        <v>0</v>
+      </c>
+      <c r="H19" s="32">
+        <v>0</v>
+      </c>
+      <c r="I19" s="32">
+        <v>0</v>
+      </c>
+      <c r="J19" s="32">
+        <v>0</v>
+      </c>
+      <c r="K19" s="32">
+        <v>0</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="33">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>0</v>
+      </c>
+      <c r="O19" s="31">
+        <v>0</v>
+      </c>
+      <c r="P19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>0</v>
+      </c>
+      <c r="R19" s="32">
+        <v>0</v>
+      </c>
+      <c r="S19" s="32">
+        <v>0</v>
+      </c>
+      <c r="T19" s="32">
+        <v>0</v>
+      </c>
+      <c r="U19" s="32">
+        <v>0</v>
+      </c>
+      <c r="V19" s="32">
+        <v>0</v>
+      </c>
+      <c r="W19" s="32">
+        <v>0</v>
+      </c>
+      <c r="X19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="32"/>
+      <c r="AE19" s="62"/>
+      <c r="AF19" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG19" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:33" s="87" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A20" s="31" t="s">
+    <row r="20" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="32">
-[...44 lines deleted...]
-      <c r="Q20" s="33">
+      <c r="B20" s="31">
+        <v>0</v>
+      </c>
+      <c r="C20" s="31">
+        <v>0</v>
+      </c>
+      <c r="D20" s="32">
+        <v>0</v>
+      </c>
+      <c r="E20" s="32">
+        <v>0</v>
+      </c>
+      <c r="F20" s="32">
+        <v>0</v>
+      </c>
+      <c r="G20" s="32">
+        <v>0</v>
+      </c>
+      <c r="H20" s="32">
+        <v>0</v>
+      </c>
+      <c r="I20" s="32">
+        <v>0</v>
+      </c>
+      <c r="J20" s="32">
+        <v>0</v>
+      </c>
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>0</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>0</v>
+      </c>
+      <c r="O20" s="31">
+        <v>0</v>
+      </c>
+      <c r="P20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="32">
         <v>39288</v>
       </c>
-      <c r="R20" s="33">
-[...40 lines deleted...]
-      <c r="AG20" s="35">
+      <c r="R20" s="32">
+        <v>0</v>
+      </c>
+      <c r="S20" s="32">
+        <v>0</v>
+      </c>
+      <c r="T20" s="32">
+        <v>0</v>
+      </c>
+      <c r="U20" s="32">
+        <v>0</v>
+      </c>
+      <c r="V20" s="32">
+        <v>0</v>
+      </c>
+      <c r="W20" s="32">
+        <v>0</v>
+      </c>
+      <c r="X20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="32"/>
+      <c r="AE20" s="62"/>
+      <c r="AF20" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG20" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:33" s="87" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A21" s="31" t="s">
+    <row r="21" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A21" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="32">
+      <c r="B21" s="31">
         <v>31487</v>
       </c>
-      <c r="C21" s="32">
+      <c r="C21" s="31">
         <v>489</v>
       </c>
-      <c r="D21" s="33">
-[...2 lines deleted...]
-      <c r="E21" s="33">
+      <c r="D21" s="32">
+        <v>722969</v>
+      </c>
+      <c r="E21" s="32">
         <v>22484</v>
       </c>
-      <c r="F21" s="33">
-[...2 lines deleted...]
-      <c r="G21" s="33">
+      <c r="F21" s="32">
+        <v>378824</v>
+      </c>
+      <c r="G21" s="32">
         <v>32</v>
       </c>
-      <c r="H21" s="33">
+      <c r="H21" s="32">
         <v>307</v>
       </c>
-      <c r="I21" s="33">
+      <c r="I21" s="32">
         <v>52602</v>
       </c>
-      <c r="J21" s="33">
+      <c r="J21" s="32">
         <v>97396</v>
       </c>
-      <c r="K21" s="33">
-[...2 lines deleted...]
-      <c r="L21" s="33">
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
         <v>62328</v>
       </c>
-      <c r="M21" s="34">
+      <c r="M21" s="33">
         <v>63399</v>
       </c>
-      <c r="N21" s="33">
+      <c r="N21" s="32">
         <v>12025</v>
       </c>
-      <c r="O21" s="32">
+      <c r="O21" s="31">
         <v>31</v>
       </c>
-      <c r="P21" s="33">
+      <c r="P21" s="32">
         <v>47006</v>
       </c>
-      <c r="Q21" s="33">
+      <c r="Q21" s="32">
         <v>100846</v>
       </c>
-      <c r="R21" s="33">
+      <c r="R21" s="32">
         <v>12200</v>
       </c>
-      <c r="S21" s="33">
+      <c r="S21" s="32">
         <v>1055</v>
       </c>
-      <c r="T21" s="33">
+      <c r="T21" s="32">
         <v>135926</v>
       </c>
-      <c r="U21" s="33">
-[...2 lines deleted...]
-      <c r="V21" s="33">
+      <c r="U21" s="32">
+        <v>310110</v>
+      </c>
+      <c r="V21" s="32">
         <v>68</v>
       </c>
-      <c r="W21" s="33">
+      <c r="W21" s="32">
         <v>101046</v>
       </c>
-      <c r="X21" s="33">
+      <c r="X21" s="32">
         <v>46279</v>
       </c>
-      <c r="Y21" s="33">
+      <c r="Y21" s="32">
         <v>2448</v>
       </c>
-      <c r="Z21" s="33">
+      <c r="Z21" s="32">
         <v>141965</v>
       </c>
-      <c r="AA21" s="33">
-[...10 lines deleted...]
-      <c r="AF21" s="35">
+      <c r="AA21" s="32">
+        <v>1540</v>
+      </c>
+      <c r="AB21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="32"/>
+      <c r="AE21" s="62"/>
+      <c r="AF21" s="34">
         <v>516357</v>
       </c>
-      <c r="AG21" s="35">
+      <c r="AG21" s="34">
         <v>152232</v>
       </c>
     </row>
-    <row r="22" spans="1:33" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A22" s="31" t="s">
+    <row r="22" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="B22" s="32">
+      <c r="B22" s="31">
         <v>449</v>
       </c>
-      <c r="C22" s="32">
+      <c r="C22" s="31">
         <v>345</v>
       </c>
-      <c r="D22" s="33">
-[...2 lines deleted...]
-      <c r="E22" s="33">
+      <c r="D22" s="32">
+        <v>42991</v>
+      </c>
+      <c r="E22" s="32">
         <v>391</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="32">
         <v>8377</v>
       </c>
-      <c r="G22" s="33">
-[...2 lines deleted...]
-      <c r="H22" s="33">
+      <c r="G22" s="32">
+        <v>0</v>
+      </c>
+      <c r="H22" s="32">
         <v>288</v>
       </c>
-      <c r="I22" s="33">
+      <c r="I22" s="32">
         <v>547</v>
       </c>
-      <c r="J22" s="33">
+      <c r="J22" s="32">
         <v>750</v>
       </c>
-      <c r="K22" s="33">
+      <c r="K22" s="32">
         <v>1078</v>
       </c>
-      <c r="L22" s="33">
+      <c r="L22" s="32">
         <v>6195</v>
       </c>
-      <c r="M22" s="34">
+      <c r="M22" s="33">
         <v>1178</v>
       </c>
-      <c r="N22" s="33">
-[...2 lines deleted...]
-      <c r="O22" s="32">
+      <c r="N22" s="32">
+        <v>0</v>
+      </c>
+      <c r="O22" s="31">
         <v>15</v>
       </c>
-      <c r="P22" s="33">
+      <c r="P22" s="32">
         <v>36</v>
       </c>
-      <c r="Q22" s="33">
+      <c r="Q22" s="32">
         <v>1278</v>
       </c>
-      <c r="R22" s="33">
+      <c r="R22" s="32">
         <v>631</v>
       </c>
-      <c r="S22" s="33">
+      <c r="S22" s="32">
         <v>655</v>
       </c>
-      <c r="T22" s="33">
+      <c r="T22" s="32">
         <v>23292</v>
       </c>
-      <c r="U22" s="33">
+      <c r="U22" s="32">
         <v>1994</v>
       </c>
-      <c r="V22" s="33">
+      <c r="V22" s="32">
         <v>252</v>
       </c>
-      <c r="W22" s="33">
+      <c r="W22" s="32">
         <v>1223</v>
       </c>
-      <c r="X22" s="33">
+      <c r="X22" s="32">
         <v>48</v>
       </c>
-      <c r="Y22" s="33">
+      <c r="Y22" s="32">
         <v>69</v>
       </c>
-      <c r="Z22" s="33">
+      <c r="Z22" s="32">
         <v>9</v>
       </c>
-      <c r="AA22" s="33">
+      <c r="AA22" s="32">
         <v>665</v>
       </c>
-      <c r="AB22" s="33">
-[...7 lines deleted...]
-      <c r="AF22" s="35">
+      <c r="AB22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="32"/>
+      <c r="AE22" s="62"/>
+      <c r="AF22" s="34">
         <v>342427</v>
       </c>
-      <c r="AG22" s="35">
+      <c r="AG22" s="34">
         <v>3976</v>
       </c>
     </row>
-    <row r="23" spans="1:33" s="88" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A23" s="29" t="s">
+    <row r="23" spans="1:33" s="84" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A23" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="4">
         <v>128317</v>
       </c>
       <c r="C23" s="4">
         <v>144230</v>
       </c>
       <c r="D23" s="2">
         <v>1125237</v>
       </c>
       <c r="E23" s="2">
         <v>0</v>
       </c>
       <c r="F23" s="2">
         <v>78245</v>
       </c>
       <c r="G23" s="2">
         <v>53992</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
         <v>249973</v>
       </c>
       <c r="J23" s="2">
         <v>118725</v>
       </c>
       <c r="K23" s="2">
         <v>16383</v>
       </c>
       <c r="L23" s="2">
         <v>254761</v>
       </c>
-      <c r="M23" s="30">
+      <c r="M23" s="29">
         <v>0</v>
       </c>
       <c r="N23" s="2">
         <v>146292</v>
       </c>
       <c r="O23" s="4">
         <v>111698</v>
       </c>
       <c r="P23" s="2">
         <v>4967</v>
       </c>
       <c r="Q23" s="2">
         <v>244293</v>
       </c>
       <c r="R23" s="2">
         <v>101401</v>
       </c>
       <c r="S23" s="2">
         <v>124083</v>
       </c>
       <c r="T23" s="2">
         <v>600614</v>
       </c>
       <c r="U23" s="2">
         <v>683905</v>
@@ -3204,666 +3198,666 @@
       </c>
       <c r="W23" s="2">
         <v>35473</v>
       </c>
       <c r="X23" s="2">
         <v>376651</v>
       </c>
       <c r="Y23" s="2">
         <v>85496</v>
       </c>
       <c r="Z23" s="2">
         <v>0</v>
       </c>
       <c r="AA23" s="2">
         <v>172138</v>
       </c>
       <c r="AB23" s="2">
         <v>0</v>
       </c>
       <c r="AC23" s="2">
         <v>63307</v>
       </c>
       <c r="AD23" s="2">
         <v>132935</v>
       </c>
-      <c r="AE23" s="64">
+      <c r="AE23" s="61">
         <v>0</v>
       </c>
       <c r="AF23" s="5">
         <v>265597</v>
       </c>
       <c r="AG23" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:33" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A24" s="31" t="s">
+    <row r="24" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A24" s="30" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="36">
-[...5 lines deleted...]
-      <c r="D24" s="37">
+      <c r="B24" s="35">
+        <v>0</v>
+      </c>
+      <c r="C24" s="35">
+        <v>0</v>
+      </c>
+      <c r="D24" s="36">
         <v>74837</v>
       </c>
-      <c r="E24" s="37">
-[...2 lines deleted...]
-      <c r="F24" s="37">
+      <c r="E24" s="36">
+        <v>0</v>
+      </c>
+      <c r="F24" s="36">
         <v>9856</v>
       </c>
-      <c r="G24" s="37">
+      <c r="G24" s="36">
         <v>2537</v>
       </c>
-      <c r="H24" s="37">
-[...5 lines deleted...]
-      <c r="J24" s="37">
+      <c r="H24" s="36">
+        <v>0</v>
+      </c>
+      <c r="I24" s="36">
+        <v>0</v>
+      </c>
+      <c r="J24" s="36">
         <v>45893</v>
       </c>
-      <c r="K24" s="37">
-[...26 lines deleted...]
-      <c r="T24" s="37">
+      <c r="K24" s="36">
+        <v>0</v>
+      </c>
+      <c r="L24" s="36">
+        <v>0</v>
+      </c>
+      <c r="M24" s="37">
+        <v>0</v>
+      </c>
+      <c r="N24" s="36">
+        <v>0</v>
+      </c>
+      <c r="O24" s="35">
+        <v>0</v>
+      </c>
+      <c r="P24" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="36">
+        <v>0</v>
+      </c>
+      <c r="R24" s="36">
+        <v>0</v>
+      </c>
+      <c r="S24" s="36">
+        <v>0</v>
+      </c>
+      <c r="T24" s="36">
         <v>325235</v>
       </c>
-      <c r="U24" s="37">
-[...17 lines deleted...]
-      <c r="AA24" s="37">
+      <c r="U24" s="36">
+        <v>0</v>
+      </c>
+      <c r="V24" s="36">
+        <v>0</v>
+      </c>
+      <c r="W24" s="36">
+        <v>0</v>
+      </c>
+      <c r="X24" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y24" s="36">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="36">
         <v>9874</v>
       </c>
-      <c r="AB24" s="37">
-[...11 lines deleted...]
-      <c r="AF24" s="39">
+      <c r="AB24" s="36">
+        <v>0</v>
+      </c>
+      <c r="AC24" s="36">
+        <v>0</v>
+      </c>
+      <c r="AD24" s="36">
+        <v>0</v>
+      </c>
+      <c r="AE24" s="63">
+        <v>0</v>
+      </c>
+      <c r="AF24" s="38">
         <v>39229</v>
       </c>
-      <c r="AG24" s="39">
+      <c r="AG24" s="38">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:33" s="87" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A25" s="31" t="s">
+    <row r="25" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A25" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="32">
-[...92 lines deleted...]
-      <c r="AG25" s="35">
+      <c r="B25" s="31">
+        <v>0</v>
+      </c>
+      <c r="C25" s="31">
+        <v>0</v>
+      </c>
+      <c r="D25" s="32">
+        <v>0</v>
+      </c>
+      <c r="E25" s="32">
+        <v>0</v>
+      </c>
+      <c r="F25" s="32">
+        <v>0</v>
+      </c>
+      <c r="G25" s="32">
+        <v>0</v>
+      </c>
+      <c r="H25" s="32">
+        <v>0</v>
+      </c>
+      <c r="I25" s="32">
+        <v>0</v>
+      </c>
+      <c r="J25" s="32">
+        <v>0</v>
+      </c>
+      <c r="K25" s="32">
+        <v>0</v>
+      </c>
+      <c r="L25" s="32">
+        <v>0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="32">
+        <v>0</v>
+      </c>
+      <c r="O25" s="31">
+        <v>0</v>
+      </c>
+      <c r="P25" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="32">
+        <v>0</v>
+      </c>
+      <c r="R25" s="32">
+        <v>0</v>
+      </c>
+      <c r="S25" s="32">
+        <v>0</v>
+      </c>
+      <c r="T25" s="32">
+        <v>0</v>
+      </c>
+      <c r="U25" s="32">
+        <v>0</v>
+      </c>
+      <c r="V25" s="32">
+        <v>0</v>
+      </c>
+      <c r="W25" s="32">
+        <v>0</v>
+      </c>
+      <c r="X25" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y25" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB25" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC25" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD25" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE25" s="62">
+        <v>0</v>
+      </c>
+      <c r="AF25" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG25" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:33" s="87" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A26" s="31" t="s">
+    <row r="26" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A26" s="30" t="s">
         <v>45</v>
       </c>
-      <c r="B26" s="32">
-[...92 lines deleted...]
-      <c r="AG26" s="35">
+      <c r="B26" s="31">
+        <v>0</v>
+      </c>
+      <c r="C26" s="31">
+        <v>0</v>
+      </c>
+      <c r="D26" s="32">
+        <v>0</v>
+      </c>
+      <c r="E26" s="32">
+        <v>0</v>
+      </c>
+      <c r="F26" s="32">
+        <v>0</v>
+      </c>
+      <c r="G26" s="32">
+        <v>0</v>
+      </c>
+      <c r="H26" s="32">
+        <v>0</v>
+      </c>
+      <c r="I26" s="32">
+        <v>0</v>
+      </c>
+      <c r="J26" s="32">
+        <v>0</v>
+      </c>
+      <c r="K26" s="32">
+        <v>0</v>
+      </c>
+      <c r="L26" s="32">
+        <v>0</v>
+      </c>
+      <c r="M26" s="33">
+        <v>0</v>
+      </c>
+      <c r="N26" s="32">
+        <v>0</v>
+      </c>
+      <c r="O26" s="31">
+        <v>0</v>
+      </c>
+      <c r="P26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="32">
+        <v>0</v>
+      </c>
+      <c r="R26" s="32">
+        <v>0</v>
+      </c>
+      <c r="S26" s="32">
+        <v>0</v>
+      </c>
+      <c r="T26" s="32">
+        <v>0</v>
+      </c>
+      <c r="U26" s="32">
+        <v>0</v>
+      </c>
+      <c r="V26" s="32">
+        <v>0</v>
+      </c>
+      <c r="W26" s="32">
+        <v>0</v>
+      </c>
+      <c r="X26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y26" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD26" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE26" s="62">
+        <v>0</v>
+      </c>
+      <c r="AF26" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG26" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:33" s="87" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="31" t="s">
+    <row r="27" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="B27" s="32">
-[...5 lines deleted...]
-      <c r="D27" s="33">
+      <c r="B27" s="31">
+        <v>0</v>
+      </c>
+      <c r="C27" s="31">
+        <v>0</v>
+      </c>
+      <c r="D27" s="32">
         <v>74837</v>
       </c>
-      <c r="E27" s="33">
-[...2 lines deleted...]
-      <c r="F27" s="33">
+      <c r="E27" s="32">
+        <v>0</v>
+      </c>
+      <c r="F27" s="32">
         <v>9856</v>
       </c>
-      <c r="G27" s="33">
+      <c r="G27" s="32">
         <v>2537</v>
       </c>
-      <c r="H27" s="33">
-[...5 lines deleted...]
-      <c r="J27" s="33">
+      <c r="H27" s="32">
+        <v>0</v>
+      </c>
+      <c r="I27" s="32">
+        <v>0</v>
+      </c>
+      <c r="J27" s="32">
         <v>45893</v>
       </c>
-      <c r="K27" s="33">
-[...24 lines deleted...]
-      <c r="T27" s="33">
+      <c r="K27" s="32">
+        <v>0</v>
+      </c>
+      <c r="L27" s="32">
+        <v>0</v>
+      </c>
+      <c r="M27" s="33">
+        <v>0</v>
+      </c>
+      <c r="N27" s="32">
+        <v>0</v>
+      </c>
+      <c r="O27" s="31">
+        <v>0</v>
+      </c>
+      <c r="P27" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>0</v>
+      </c>
+      <c r="R27" s="32">
+        <v>0</v>
+      </c>
+      <c r="S27" s="32"/>
+      <c r="T27" s="32">
         <v>325235</v>
       </c>
-      <c r="U27" s="33">
-[...17 lines deleted...]
-      <c r="AA27" s="33">
+      <c r="U27" s="32">
+        <v>0</v>
+      </c>
+      <c r="V27" s="32">
+        <v>0</v>
+      </c>
+      <c r="W27" s="32">
+        <v>0</v>
+      </c>
+      <c r="X27" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y27" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA27" s="32">
         <v>9874</v>
       </c>
-      <c r="AB27" s="33">
-[...11 lines deleted...]
-      <c r="AF27" s="35">
+      <c r="AB27" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC27" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD27" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE27" s="62">
+        <v>0</v>
+      </c>
+      <c r="AF27" s="34">
         <v>39229</v>
       </c>
-      <c r="AG27" s="35">
+      <c r="AG27" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:33" s="87" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="31" t="s">
+    <row r="28" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="30" t="s">
         <v>34</v>
       </c>
-      <c r="B28" s="32">
+      <c r="B28" s="31">
         <v>128317</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>144230</v>
       </c>
-      <c r="D28" s="33">
+      <c r="D28" s="32">
         <v>1050400</v>
       </c>
-      <c r="E28" s="33">
-[...2 lines deleted...]
-      <c r="F28" s="33">
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+      <c r="F28" s="32">
         <v>68389</v>
       </c>
-      <c r="G28" s="33">
+      <c r="G28" s="32">
         <v>51455</v>
       </c>
-      <c r="H28" s="33">
-[...2 lines deleted...]
-      <c r="I28" s="33">
+      <c r="H28" s="32">
+        <v>0</v>
+      </c>
+      <c r="I28" s="32">
         <v>249973</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="32">
         <v>72832</v>
       </c>
-      <c r="K28" s="33">
+      <c r="K28" s="32">
         <v>16383</v>
       </c>
-      <c r="L28" s="33">
+      <c r="L28" s="32">
         <v>254761</v>
       </c>
-      <c r="M28" s="34">
-[...2 lines deleted...]
-      <c r="N28" s="33">
+      <c r="M28" s="33">
+        <v>0</v>
+      </c>
+      <c r="N28" s="32">
         <v>146292</v>
       </c>
-      <c r="O28" s="32">
+      <c r="O28" s="31">
         <v>111698</v>
       </c>
-      <c r="P28" s="33">
+      <c r="P28" s="32">
         <v>4967</v>
       </c>
-      <c r="Q28" s="33">
+      <c r="Q28" s="32">
         <v>244293</v>
       </c>
-      <c r="R28" s="33">
+      <c r="R28" s="32">
         <v>101401</v>
       </c>
-      <c r="S28" s="33">
+      <c r="S28" s="32">
         <v>124083</v>
       </c>
-      <c r="T28" s="33">
+      <c r="T28" s="32">
         <v>275379</v>
       </c>
-      <c r="U28" s="33">
+      <c r="U28" s="32">
         <v>683905</v>
       </c>
-      <c r="V28" s="33">
+      <c r="V28" s="32">
         <v>4938</v>
       </c>
-      <c r="W28" s="33">
+      <c r="W28" s="32">
         <v>35473</v>
       </c>
-      <c r="X28" s="33">
+      <c r="X28" s="32">
         <v>376651</v>
       </c>
-      <c r="Y28" s="33">
+      <c r="Y28" s="32">
         <v>85496</v>
       </c>
-      <c r="Z28" s="33">
-[...2 lines deleted...]
-      <c r="AA28" s="33">
+      <c r="Z28" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="32">
         <v>162264</v>
       </c>
-      <c r="AB28" s="33">
-[...2 lines deleted...]
-      <c r="AC28" s="33">
+      <c r="AB28" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC28" s="32">
         <v>63307</v>
       </c>
-      <c r="AD28" s="33">
+      <c r="AD28" s="32">
         <v>132935</v>
       </c>
-      <c r="AE28" s="65">
-[...2 lines deleted...]
-      <c r="AF28" s="35">
+      <c r="AE28" s="62">
+        <v>0</v>
+      </c>
+      <c r="AF28" s="34">
         <v>226368</v>
       </c>
-      <c r="AG28" s="35">
+      <c r="AG28" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:33" s="94" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A29" s="71" t="s">
+    <row r="29" spans="1:33" s="90" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+      <c r="A29" s="68" t="s">
         <v>56</v>
       </c>
-      <c r="B29" s="89">
+      <c r="B29" s="85">
         <v>441</v>
       </c>
-      <c r="C29" s="89">
-[...2 lines deleted...]
-      <c r="D29" s="90">
+      <c r="C29" s="85">
+        <v>0</v>
+      </c>
+      <c r="D29" s="86">
         <v>446369</v>
       </c>
-      <c r="E29" s="90">
-[...20 lines deleted...]
-      <c r="L29" s="90">
+      <c r="E29" s="86">
+        <v>0</v>
+      </c>
+      <c r="F29" s="86">
+        <v>0</v>
+      </c>
+      <c r="G29" s="86">
+        <v>0</v>
+      </c>
+      <c r="H29" s="86">
+        <v>0</v>
+      </c>
+      <c r="I29" s="86">
+        <v>0</v>
+      </c>
+      <c r="J29" s="86">
+        <v>0</v>
+      </c>
+      <c r="K29" s="86">
+        <v>0</v>
+      </c>
+      <c r="L29" s="86">
         <v>642</v>
       </c>
-      <c r="M29" s="91">
-[...56 lines deleted...]
-      <c r="AF29" s="93">
+      <c r="M29" s="87">
+        <v>0</v>
+      </c>
+      <c r="N29" s="86">
+        <v>0</v>
+      </c>
+      <c r="O29" s="85">
+        <v>0</v>
+      </c>
+      <c r="P29" s="86">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="86">
+        <v>0</v>
+      </c>
+      <c r="R29" s="86">
+        <v>0</v>
+      </c>
+      <c r="S29" s="86">
+        <v>0</v>
+      </c>
+      <c r="T29" s="86">
+        <v>0</v>
+      </c>
+      <c r="U29" s="86">
+        <v>0</v>
+      </c>
+      <c r="V29" s="86">
+        <v>0</v>
+      </c>
+      <c r="W29" s="86">
+        <v>0</v>
+      </c>
+      <c r="X29" s="86">
+        <v>0</v>
+      </c>
+      <c r="Y29" s="86">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="86">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="86">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="86">
+        <v>0</v>
+      </c>
+      <c r="AC29" s="86">
+        <v>0</v>
+      </c>
+      <c r="AD29" s="86">
+        <v>0</v>
+      </c>
+      <c r="AE29" s="88">
+        <v>0</v>
+      </c>
+      <c r="AF29" s="89">
         <v>30770</v>
       </c>
-      <c r="AG29" s="93">
+      <c r="AG29" s="89">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:33" s="88" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="71" t="s">
+    <row r="30" spans="1:33" s="84" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="68" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="1">
         <v>0</v>
       </c>
       <c r="C30" s="1">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>0</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
       </c>
       <c r="I30" s="3">
         <v>0</v>
@@ -3909,1478 +3903,1478 @@
       </c>
       <c r="W30" s="3">
         <v>0</v>
       </c>
       <c r="X30" s="2">
         <v>0</v>
       </c>
       <c r="Y30" s="3">
         <v>0</v>
       </c>
       <c r="Z30" s="2">
         <v>0</v>
       </c>
       <c r="AA30" s="2">
         <v>0</v>
       </c>
       <c r="AB30" s="2">
         <v>0</v>
       </c>
       <c r="AC30" s="2">
         <v>0</v>
       </c>
       <c r="AD30" s="2">
         <v>0</v>
       </c>
-      <c r="AE30" s="64">
+      <c r="AE30" s="61">
         <v>0</v>
       </c>
       <c r="AF30" s="5">
         <v>0</v>
       </c>
       <c r="AG30" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:33" s="87" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="55" t="s">
+    <row r="31" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="B31" s="56">
-[...92 lines deleted...]
-      <c r="AG31" s="59">
+      <c r="B31" s="54">
+        <v>0</v>
+      </c>
+      <c r="C31" s="54">
+        <v>0</v>
+      </c>
+      <c r="D31" s="55">
+        <v>0</v>
+      </c>
+      <c r="E31" s="55">
+        <v>0</v>
+      </c>
+      <c r="F31" s="55">
+        <v>0</v>
+      </c>
+      <c r="G31" s="55">
+        <v>0</v>
+      </c>
+      <c r="H31" s="55">
+        <v>0</v>
+      </c>
+      <c r="I31" s="55">
+        <v>0</v>
+      </c>
+      <c r="J31" s="55">
+        <v>0</v>
+      </c>
+      <c r="K31" s="55">
+        <v>0</v>
+      </c>
+      <c r="L31" s="55">
+        <v>0</v>
+      </c>
+      <c r="M31" s="56">
+        <v>0</v>
+      </c>
+      <c r="N31" s="55">
+        <v>0</v>
+      </c>
+      <c r="O31" s="54">
+        <v>0</v>
+      </c>
+      <c r="P31" s="55">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="55">
+        <v>0</v>
+      </c>
+      <c r="R31" s="55">
+        <v>0</v>
+      </c>
+      <c r="S31" s="55">
+        <v>0</v>
+      </c>
+      <c r="T31" s="55">
+        <v>0</v>
+      </c>
+      <c r="U31" s="55">
+        <v>0</v>
+      </c>
+      <c r="V31" s="55">
+        <v>0</v>
+      </c>
+      <c r="W31" s="55">
+        <v>0</v>
+      </c>
+      <c r="X31" s="55">
+        <v>0</v>
+      </c>
+      <c r="Y31" s="55">
+        <v>0</v>
+      </c>
+      <c r="Z31" s="55">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="55">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC31" s="55">
+        <v>0</v>
+      </c>
+      <c r="AD31" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE31" s="66">
+        <v>0</v>
+      </c>
+      <c r="AF31" s="57">
+        <v>0</v>
+      </c>
+      <c r="AG31" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:33" s="105" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A32" s="73" t="s">
+    <row r="32" spans="1:33" s="101" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A32" s="70" t="s">
         <v>59</v>
       </c>
-      <c r="B32" s="100">
-[...21 lines deleted...]
-      <c r="J32" s="101">
+      <c r="B32" s="96">
+        <v>0</v>
+      </c>
+      <c r="C32" s="96">
+        <v>0</v>
+      </c>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97">
+        <v>0</v>
+      </c>
+      <c r="F32" s="97">
+        <v>0</v>
+      </c>
+      <c r="G32" s="97">
+        <v>0</v>
+      </c>
+      <c r="H32" s="97">
+        <v>0</v>
+      </c>
+      <c r="I32" s="97">
+        <v>0</v>
+      </c>
+      <c r="J32" s="97">
         <v>3</v>
       </c>
-      <c r="K32" s="101">
+      <c r="K32" s="97">
         <v>2303</v>
       </c>
-      <c r="L32" s="101">
-[...11 lines deleted...]
-      <c r="P32" s="101">
+      <c r="L32" s="97">
+        <v>0</v>
+      </c>
+      <c r="M32" s="98">
+        <v>0</v>
+      </c>
+      <c r="N32" s="97">
+        <v>0</v>
+      </c>
+      <c r="O32" s="96">
+        <v>0</v>
+      </c>
+      <c r="P32" s="97">
         <v>16147</v>
       </c>
-      <c r="Q32" s="101">
-[...47 lines deleted...]
-      <c r="AG32" s="104">
+      <c r="Q32" s="97">
+        <v>0</v>
+      </c>
+      <c r="R32" s="97">
+        <v>0</v>
+      </c>
+      <c r="S32" s="97">
+        <v>0</v>
+      </c>
+      <c r="T32" s="97">
+        <v>0</v>
+      </c>
+      <c r="U32" s="97">
+        <v>0</v>
+      </c>
+      <c r="V32" s="97">
+        <v>0</v>
+      </c>
+      <c r="W32" s="97">
+        <v>0</v>
+      </c>
+      <c r="X32" s="97">
+        <v>0</v>
+      </c>
+      <c r="Y32" s="97">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="97">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="97">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="97">
+        <v>0</v>
+      </c>
+      <c r="AC32" s="97">
+        <v>0</v>
+      </c>
+      <c r="AD32" s="97">
+        <v>0</v>
+      </c>
+      <c r="AE32" s="99">
+        <v>0</v>
+      </c>
+      <c r="AF32" s="100">
+        <v>0</v>
+      </c>
+      <c r="AG32" s="100">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:33" s="88" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="50" t="s">
+    <row r="33" spans="1:33" s="84" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="B33" s="51">
+      <c r="B33" s="49">
         <v>192637</v>
       </c>
-      <c r="C33" s="51">
-[...2 lines deleted...]
-      <c r="D33" s="52">
+      <c r="C33" s="49">
+        <v>0</v>
+      </c>
+      <c r="D33" s="50">
         <v>4183</v>
       </c>
-      <c r="E33" s="52">
-[...2 lines deleted...]
-      <c r="F33" s="52">
+      <c r="E33" s="50">
+        <v>0</v>
+      </c>
+      <c r="F33" s="50">
         <v>24847</v>
       </c>
-      <c r="G33" s="52">
-[...8 lines deleted...]
-      <c r="J33" s="52">
+      <c r="G33" s="50">
+        <v>0</v>
+      </c>
+      <c r="H33" s="50">
+        <v>0</v>
+      </c>
+      <c r="I33" s="50">
+        <v>0</v>
+      </c>
+      <c r="J33" s="50">
         <v>3087</v>
       </c>
-      <c r="K33" s="52">
-[...2 lines deleted...]
-      <c r="L33" s="52">
+      <c r="K33" s="50">
+        <v>0</v>
+      </c>
+      <c r="L33" s="50">
         <v>156180</v>
       </c>
-      <c r="M33" s="53">
-[...8 lines deleted...]
-      <c r="P33" s="52">
+      <c r="M33" s="51">
+        <v>0</v>
+      </c>
+      <c r="N33" s="50">
+        <v>0</v>
+      </c>
+      <c r="O33" s="49">
+        <v>0</v>
+      </c>
+      <c r="P33" s="50">
         <v>13</v>
       </c>
-      <c r="Q33" s="52">
+      <c r="Q33" s="50">
         <v>318</v>
       </c>
-      <c r="R33" s="52">
-[...2 lines deleted...]
-      <c r="S33" s="52">
+      <c r="R33" s="50">
+        <v>0</v>
+      </c>
+      <c r="S33" s="50">
         <v>1506</v>
       </c>
-      <c r="T33" s="52">
+      <c r="T33" s="50">
         <v>102882</v>
       </c>
-      <c r="U33" s="52">
-[...32 lines deleted...]
-      <c r="AF33" s="54">
+      <c r="U33" s="50">
+        <v>0</v>
+      </c>
+      <c r="V33" s="50">
+        <v>0</v>
+      </c>
+      <c r="W33" s="50">
+        <v>0</v>
+      </c>
+      <c r="X33" s="50">
+        <v>0</v>
+      </c>
+      <c r="Y33" s="50">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AA33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AB33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AC33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AD33" s="50">
+        <v>0</v>
+      </c>
+      <c r="AE33" s="64">
+        <v>0</v>
+      </c>
+      <c r="AF33" s="52">
         <v>80</v>
       </c>
-      <c r="AG33" s="54">
+      <c r="AG33" s="52">
         <v>80</v>
       </c>
     </row>
-    <row r="34" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="75" t="s">
+    <row r="34" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="76"/>
-[...30 lines deleted...]
-      <c r="AG34" s="80"/>
+      <c r="B34" s="73"/>
+      <c r="C34" s="73"/>
+      <c r="D34" s="74"/>
+      <c r="E34" s="74"/>
+      <c r="F34" s="74"/>
+      <c r="G34" s="74"/>
+      <c r="H34" s="74"/>
+      <c r="I34" s="74"/>
+      <c r="J34" s="74"/>
+      <c r="K34" s="74"/>
+      <c r="L34" s="74"/>
+      <c r="M34" s="75"/>
+      <c r="N34" s="74"/>
+      <c r="O34" s="73"/>
+      <c r="P34" s="74"/>
+      <c r="Q34" s="74"/>
+      <c r="R34" s="74"/>
+      <c r="S34" s="74"/>
+      <c r="T34" s="74"/>
+      <c r="U34" s="74"/>
+      <c r="V34" s="74"/>
+      <c r="W34" s="74"/>
+      <c r="X34" s="74"/>
+      <c r="Y34" s="74"/>
+      <c r="Z34" s="74"/>
+      <c r="AA34" s="74"/>
+      <c r="AB34" s="74"/>
+      <c r="AC34" s="74"/>
+      <c r="AD34" s="74"/>
+      <c r="AE34" s="76"/>
+      <c r="AF34" s="77"/>
+      <c r="AG34" s="77"/>
     </row>
-    <row r="35" spans="1:33" s="88" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="40" t="s">
+    <row r="35" spans="1:33" s="84" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="39" t="s">
         <v>49</v>
       </c>
-      <c r="B35" s="41">
+      <c r="B35" s="40">
         <v>3839728</v>
       </c>
-      <c r="C35" s="41">
+      <c r="C35" s="40">
         <v>3417</v>
       </c>
-      <c r="D35" s="42">
+      <c r="D35" s="41">
         <v>4829313</v>
       </c>
-      <c r="E35" s="42">
+      <c r="E35" s="41">
         <v>544</v>
       </c>
-      <c r="F35" s="42">
+      <c r="F35" s="41">
         <v>1407272</v>
       </c>
-      <c r="G35" s="42">
+      <c r="G35" s="41">
         <v>7072</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="41">
         <v>7438</v>
       </c>
-      <c r="I35" s="42">
+      <c r="I35" s="41">
         <v>31516</v>
       </c>
-      <c r="J35" s="42">
+      <c r="J35" s="41">
         <v>230724</v>
       </c>
-      <c r="K35" s="42">
+      <c r="K35" s="41">
         <v>12248</v>
       </c>
-      <c r="L35" s="42">
+      <c r="L35" s="41">
         <v>1324193</v>
       </c>
-      <c r="M35" s="43">
+      <c r="M35" s="42">
         <v>916195</v>
       </c>
-      <c r="N35" s="42">
+      <c r="N35" s="41">
         <v>10558</v>
       </c>
-      <c r="O35" s="41">
+      <c r="O35" s="40">
         <v>332</v>
       </c>
-      <c r="P35" s="42">
+      <c r="P35" s="41">
         <v>212008</v>
       </c>
-      <c r="Q35" s="42">
+      <c r="Q35" s="41">
         <v>295430</v>
       </c>
-      <c r="R35" s="42">
+      <c r="R35" s="41">
         <v>17370</v>
       </c>
-      <c r="S35" s="42">
+      <c r="S35" s="41">
         <v>833279</v>
       </c>
-      <c r="T35" s="42">
+      <c r="T35" s="41">
         <v>702520</v>
       </c>
-      <c r="U35" s="42">
+      <c r="U35" s="41">
         <v>50904</v>
       </c>
-      <c r="V35" s="42">
+      <c r="V35" s="41">
         <v>2629</v>
       </c>
-      <c r="W35" s="42">
+      <c r="W35" s="41">
         <v>5275</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="41">
         <v>3391</v>
       </c>
-      <c r="Y35" s="42">
+      <c r="Y35" s="41">
         <v>531</v>
       </c>
-      <c r="Z35" s="42">
+      <c r="Z35" s="41">
         <v>9245</v>
       </c>
-      <c r="AA35" s="42">
+      <c r="AA35" s="41">
         <v>5355</v>
       </c>
-      <c r="AB35" s="42">
-[...2 lines deleted...]
-      <c r="AC35" s="42">
+      <c r="AB35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AC35" s="41">
         <v>290812</v>
       </c>
-      <c r="AD35" s="42">
-[...5 lines deleted...]
-      <c r="AF35" s="44">
+      <c r="AD35" s="41">
+        <v>0</v>
+      </c>
+      <c r="AE35" s="65">
+        <v>0</v>
+      </c>
+      <c r="AF35" s="43">
         <v>862766</v>
       </c>
-      <c r="AG35" s="44">
+      <c r="AG35" s="43">
         <v>40651</v>
       </c>
     </row>
-    <row r="36" spans="1:33" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A36" s="31" t="s">
+    <row r="36" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A36" s="30" t="s">
         <v>36</v>
       </c>
-      <c r="B36" s="32">
+      <c r="B36" s="31">
         <v>3720043</v>
       </c>
-      <c r="C36" s="32">
-[...2 lines deleted...]
-      <c r="D36" s="33">
+      <c r="C36" s="31">
+        <v>0</v>
+      </c>
+      <c r="D36" s="32">
         <v>3471102</v>
       </c>
-      <c r="E36" s="33">
-[...2 lines deleted...]
-      <c r="F36" s="33">
+      <c r="E36" s="32">
+        <v>0</v>
+      </c>
+      <c r="F36" s="32">
         <v>94705</v>
       </c>
-      <c r="G36" s="33">
-[...5 lines deleted...]
-      <c r="I36" s="33">
+      <c r="G36" s="32">
+        <v>0</v>
+      </c>
+      <c r="H36" s="32">
+        <v>0</v>
+      </c>
+      <c r="I36" s="32">
         <v>152</v>
       </c>
-      <c r="J36" s="33">
+      <c r="J36" s="32">
         <v>219024</v>
       </c>
-      <c r="K36" s="33">
+      <c r="K36" s="32">
         <v>593</v>
       </c>
-      <c r="L36" s="33">
+      <c r="L36" s="32">
         <v>1305014</v>
       </c>
-      <c r="M36" s="34">
-[...8 lines deleted...]
-      <c r="P36" s="33">
+      <c r="M36" s="33">
+        <v>0</v>
+      </c>
+      <c r="N36" s="32">
+        <v>0</v>
+      </c>
+      <c r="O36" s="31">
+        <v>0</v>
+      </c>
+      <c r="P36" s="32">
         <v>1082</v>
       </c>
-      <c r="Q36" s="33">
+      <c r="Q36" s="32">
         <v>667</v>
       </c>
-      <c r="R36" s="33">
-[...2 lines deleted...]
-      <c r="S36" s="33">
+      <c r="R36" s="32">
+        <v>0</v>
+      </c>
+      <c r="S36" s="32">
         <v>664773</v>
       </c>
-      <c r="T36" s="33">
+      <c r="T36" s="32">
         <v>642459</v>
       </c>
-      <c r="U36" s="33">
-[...17 lines deleted...]
-      <c r="AA36" s="33">
+      <c r="U36" s="32">
+        <v>0</v>
+      </c>
+      <c r="V36" s="32">
+        <v>0</v>
+      </c>
+      <c r="W36" s="32">
+        <v>0</v>
+      </c>
+      <c r="X36" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y36" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="32">
         <v>327</v>
       </c>
-      <c r="AB36" s="33">
-[...11 lines deleted...]
-        <v>13223</v>
+      <c r="AB36" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC36" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD36" s="32"/>
+      <c r="AE36" s="62"/>
+      <c r="AF36" s="34">
+        <v>16760</v>
+      </c>
+      <c r="AG36" s="34">
+        <v>13232</v>
       </c>
     </row>
-    <row r="37" spans="1:33" s="87" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A37" s="55" t="s">
+    <row r="37" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A37" s="53" t="s">
         <v>37</v>
       </c>
-      <c r="B37" s="56">
+      <c r="B37" s="54">
         <v>119685</v>
       </c>
-      <c r="C37" s="56">
+      <c r="C37" s="54">
         <v>3417</v>
       </c>
-      <c r="D37" s="57">
+      <c r="D37" s="55">
         <v>1358212</v>
       </c>
-      <c r="E37" s="57">
+      <c r="E37" s="55">
         <v>544</v>
       </c>
-      <c r="F37" s="57">
+      <c r="F37" s="55">
         <v>1312566</v>
       </c>
-      <c r="G37" s="57">
+      <c r="G37" s="55">
         <v>7072</v>
       </c>
-      <c r="H37" s="57">
+      <c r="H37" s="55">
         <v>7438</v>
       </c>
-      <c r="I37" s="57">
+      <c r="I37" s="55">
         <v>31364</v>
       </c>
-      <c r="J37" s="57">
+      <c r="J37" s="55">
         <v>11700</v>
       </c>
-      <c r="K37" s="57">
+      <c r="K37" s="55">
         <v>11655</v>
       </c>
-      <c r="L37" s="57">
+      <c r="L37" s="55">
         <v>19179</v>
       </c>
-      <c r="M37" s="58">
+      <c r="M37" s="56">
         <v>916195</v>
       </c>
-      <c r="N37" s="57">
+      <c r="N37" s="55">
         <v>10558</v>
       </c>
-      <c r="O37" s="56">
+      <c r="O37" s="54">
         <v>332</v>
       </c>
-      <c r="P37" s="57">
+      <c r="P37" s="55">
         <v>210926</v>
       </c>
-      <c r="Q37" s="57">
+      <c r="Q37" s="55">
         <v>294763</v>
       </c>
-      <c r="R37" s="57">
+      <c r="R37" s="55">
         <v>17370</v>
       </c>
-      <c r="S37" s="57">
+      <c r="S37" s="55">
         <v>168506</v>
       </c>
-      <c r="T37" s="57">
+      <c r="T37" s="55">
         <v>60061</v>
       </c>
-      <c r="U37" s="57">
+      <c r="U37" s="55">
         <v>50904</v>
       </c>
-      <c r="V37" s="57">
+      <c r="V37" s="55">
         <v>2629</v>
       </c>
-      <c r="W37" s="57">
+      <c r="W37" s="55">
         <v>5275</v>
       </c>
-      <c r="X37" s="57">
+      <c r="X37" s="55">
         <v>3391</v>
       </c>
-      <c r="Y37" s="57">
+      <c r="Y37" s="55">
         <v>531</v>
       </c>
-      <c r="Z37" s="57">
+      <c r="Z37" s="55">
         <v>9245</v>
       </c>
-      <c r="AA37" s="57">
+      <c r="AA37" s="55">
         <v>5028</v>
       </c>
-      <c r="AB37" s="57">
-[...2 lines deleted...]
-      <c r="AC37" s="57">
+      <c r="AB37" s="55">
+        <v>0</v>
+      </c>
+      <c r="AC37" s="55">
         <v>290812</v>
       </c>
-      <c r="AD37" s="57">
-[...9 lines deleted...]
-        <v>27428</v>
+      <c r="AD37" s="55">
+        <v>0</v>
+      </c>
+      <c r="AE37" s="66">
+        <v>0</v>
+      </c>
+      <c r="AF37" s="57">
+        <v>846006</v>
+      </c>
+      <c r="AG37" s="57">
+        <v>27419</v>
       </c>
     </row>
-    <row r="38" spans="1:33" s="106" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A38" s="31" t="s">
+    <row r="38" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A38" s="30" t="s">
         <v>60</v>
       </c>
-      <c r="B38" s="32">
-[...2 lines deleted...]
-      <c r="C38" s="32">
+      <c r="B38" s="31">
+        <v>0</v>
+      </c>
+      <c r="C38" s="31">
         <v>140</v>
       </c>
-      <c r="D38" s="33">
+      <c r="D38" s="32">
         <v>361</v>
       </c>
-      <c r="E38" s="33">
-[...8 lines deleted...]
-      <c r="H38" s="33">
+      <c r="E38" s="32">
+        <v>0</v>
+      </c>
+      <c r="F38" s="32">
+        <v>0</v>
+      </c>
+      <c r="G38" s="32">
+        <v>0</v>
+      </c>
+      <c r="H38" s="32">
         <v>16</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="32">
         <v>4</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="32">
         <v>61</v>
       </c>
-      <c r="K38" s="33">
-[...5 lines deleted...]
-      <c r="M38" s="34">
+      <c r="K38" s="32">
+        <v>0</v>
+      </c>
+      <c r="L38" s="32">
+        <v>0</v>
+      </c>
+      <c r="M38" s="33">
         <v>60</v>
       </c>
-      <c r="N38" s="33">
-[...8 lines deleted...]
-      <c r="Q38" s="33">
+      <c r="N38" s="32">
+        <v>0</v>
+      </c>
+      <c r="O38" s="31">
+        <v>0</v>
+      </c>
+      <c r="P38" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="32">
         <v>193</v>
       </c>
-      <c r="R38" s="33">
-[...5 lines deleted...]
-      <c r="T38" s="33">
+      <c r="R38" s="32">
+        <v>0</v>
+      </c>
+      <c r="S38" s="32">
+        <v>0</v>
+      </c>
+      <c r="T38" s="32">
         <v>32</v>
       </c>
-      <c r="U38" s="33">
-[...5 lines deleted...]
-      <c r="W38" s="33">
+      <c r="U38" s="32">
+        <v>0</v>
+      </c>
+      <c r="V38" s="32">
+        <v>0</v>
+      </c>
+      <c r="W38" s="32">
         <v>62</v>
       </c>
-      <c r="X38" s="33">
+      <c r="X38" s="32">
         <v>9</v>
       </c>
-      <c r="Y38" s="33">
-[...20 lines deleted...]
-      <c r="AF38" s="35">
+      <c r="Y38" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z38" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA38" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB38" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC38" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD38" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE38" s="62">
+        <v>0</v>
+      </c>
+      <c r="AF38" s="34">
         <v>5889</v>
       </c>
-      <c r="AG38" s="35">
+      <c r="AG38" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:33" s="106" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A39" s="31" t="s">
+    <row r="39" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
         <v>61</v>
       </c>
-      <c r="B39" s="32">
+      <c r="B39" s="31">
         <v>4047</v>
       </c>
-      <c r="C39" s="32">
-[...8 lines deleted...]
-      <c r="F39" s="33">
+      <c r="C39" s="31">
+        <v>0</v>
+      </c>
+      <c r="D39" s="32">
+        <v>29320</v>
+      </c>
+      <c r="E39" s="32">
+        <v>0</v>
+      </c>
+      <c r="F39" s="32">
         <v>1764</v>
       </c>
-      <c r="G39" s="33">
-[...8 lines deleted...]
-      <c r="J39" s="33">
+      <c r="G39" s="32">
+        <v>0</v>
+      </c>
+      <c r="H39" s="32">
+        <v>0</v>
+      </c>
+      <c r="I39" s="32">
+        <v>0</v>
+      </c>
+      <c r="J39" s="32">
         <v>3</v>
       </c>
-      <c r="K39" s="33">
-[...5 lines deleted...]
-      <c r="M39" s="34">
+      <c r="K39" s="32">
+        <v>0</v>
+      </c>
+      <c r="L39" s="32">
+        <v>0</v>
+      </c>
+      <c r="M39" s="33">
         <v>43904</v>
       </c>
-      <c r="N39" s="33">
-[...5 lines deleted...]
-      <c r="P39" s="33">
+      <c r="N39" s="32">
+        <v>0</v>
+      </c>
+      <c r="O39" s="31">
+        <v>0</v>
+      </c>
+      <c r="P39" s="32">
         <v>207435</v>
       </c>
-      <c r="Q39" s="33">
-[...2 lines deleted...]
-      <c r="R39" s="33">
+      <c r="Q39" s="32">
+        <v>1900</v>
+      </c>
+      <c r="R39" s="32">
         <v>5</v>
       </c>
-      <c r="S39" s="33">
+      <c r="S39" s="32">
         <v>3367</v>
       </c>
-      <c r="T39" s="33">
+      <c r="T39" s="32">
         <v>108</v>
       </c>
-      <c r="U39" s="33">
+      <c r="U39" s="32">
         <v>110</v>
       </c>
-      <c r="V39" s="33">
-[...20 lines deleted...]
-      <c r="AC39" s="33">
+      <c r="V39" s="32">
+        <v>0</v>
+      </c>
+      <c r="W39" s="32">
+        <v>0</v>
+      </c>
+      <c r="X39" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y39" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z39" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA39" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB39" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC39" s="32">
         <v>290812</v>
       </c>
-      <c r="AD39" s="33"/>
-[...5 lines deleted...]
-        <v>198</v>
+      <c r="AD39" s="32"/>
+      <c r="AE39" s="62"/>
+      <c r="AF39" s="34">
+        <v>163547</v>
+      </c>
+      <c r="AG39" s="34">
+        <v>189</v>
       </c>
     </row>
-    <row r="40" spans="1:33" s="106" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A40" s="31" t="s">
+    <row r="40" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A40" s="30" t="s">
         <v>62</v>
       </c>
-      <c r="B40" s="32">
+      <c r="B40" s="31">
         <v>217</v>
       </c>
-      <c r="C40" s="32">
-[...8 lines deleted...]
-      <c r="F40" s="33">
+      <c r="C40" s="31">
+        <v>0</v>
+      </c>
+      <c r="D40" s="32">
+        <v>2195</v>
+      </c>
+      <c r="E40" s="32">
+        <v>0</v>
+      </c>
+      <c r="F40" s="32">
         <v>293</v>
       </c>
-      <c r="G40" s="33">
-[...17 lines deleted...]
-      <c r="M40" s="34">
+      <c r="G40" s="32">
+        <v>0</v>
+      </c>
+      <c r="H40" s="32">
+        <v>0</v>
+      </c>
+      <c r="I40" s="32">
+        <v>0</v>
+      </c>
+      <c r="J40" s="32">
+        <v>0</v>
+      </c>
+      <c r="K40" s="32">
+        <v>0</v>
+      </c>
+      <c r="L40" s="32">
+        <v>0</v>
+      </c>
+      <c r="M40" s="33">
         <v>2</v>
       </c>
-      <c r="N40" s="33">
-[...11 lines deleted...]
-      <c r="R40" s="33">
+      <c r="N40" s="32">
+        <v>0</v>
+      </c>
+      <c r="O40" s="31">
+        <v>0</v>
+      </c>
+      <c r="P40" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q40" s="32">
+        <v>349</v>
+      </c>
+      <c r="R40" s="32">
         <v>2661</v>
       </c>
-      <c r="S40" s="33">
-[...2 lines deleted...]
-      <c r="T40" s="33">
+      <c r="S40" s="32">
+        <v>0</v>
+      </c>
+      <c r="T40" s="32">
         <v>317</v>
       </c>
-      <c r="U40" s="33">
-[...8 lines deleted...]
-      <c r="X40" s="33">
+      <c r="U40" s="32">
+        <v>0</v>
+      </c>
+      <c r="V40" s="32">
+        <v>0</v>
+      </c>
+      <c r="W40" s="32">
+        <v>0</v>
+      </c>
+      <c r="X40" s="32">
         <v>3</v>
       </c>
-      <c r="Y40" s="33">
-[...19 lines deleted...]
-      <c r="AG40" s="35">
+      <c r="Y40" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z40" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA40" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB40" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC40" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD40" s="32"/>
+      <c r="AE40" s="62"/>
+      <c r="AF40" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG40" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:33" s="106" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A41" s="31" t="s">
+    <row r="41" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
         <v>63</v>
       </c>
-      <c r="B41" s="32">
-[...88 lines deleted...]
-      <c r="AG41" s="35">
+      <c r="B41" s="31">
+        <v>0</v>
+      </c>
+      <c r="C41" s="31">
+        <v>0</v>
+      </c>
+      <c r="D41" s="32">
+        <v>0</v>
+      </c>
+      <c r="E41" s="32">
+        <v>0</v>
+      </c>
+      <c r="F41" s="32">
+        <v>0</v>
+      </c>
+      <c r="G41" s="32">
+        <v>0</v>
+      </c>
+      <c r="H41" s="32">
+        <v>0</v>
+      </c>
+      <c r="I41" s="32">
+        <v>0</v>
+      </c>
+      <c r="J41" s="32">
+        <v>0</v>
+      </c>
+      <c r="K41" s="32">
+        <v>0</v>
+      </c>
+      <c r="L41" s="32">
+        <v>0</v>
+      </c>
+      <c r="M41" s="33">
+        <v>0</v>
+      </c>
+      <c r="N41" s="32">
+        <v>0</v>
+      </c>
+      <c r="O41" s="31">
+        <v>0</v>
+      </c>
+      <c r="P41" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q41" s="32">
+        <v>0</v>
+      </c>
+      <c r="R41" s="32">
+        <v>0</v>
+      </c>
+      <c r="S41" s="32">
+        <v>0</v>
+      </c>
+      <c r="T41" s="32">
+        <v>0</v>
+      </c>
+      <c r="U41" s="32">
+        <v>0</v>
+      </c>
+      <c r="V41" s="32">
+        <v>0</v>
+      </c>
+      <c r="W41" s="32">
+        <v>0</v>
+      </c>
+      <c r="X41" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y41" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z41" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA41" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB41" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC41" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD41" s="32"/>
+      <c r="AE41" s="62"/>
+      <c r="AF41" s="34">
+        <v>0</v>
+      </c>
+      <c r="AG41" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:33" s="106" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A42" s="31" t="s">
+    <row r="42" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A42" s="30" t="s">
         <v>65</v>
       </c>
-      <c r="B42" s="32">
+      <c r="B42" s="31">
         <v>110000</v>
       </c>
-      <c r="C42" s="32">
-[...2 lines deleted...]
-      <c r="D42" s="33">
+      <c r="C42" s="31">
+        <v>0</v>
+      </c>
+      <c r="D42" s="32">
         <v>117039</v>
       </c>
-      <c r="E42" s="33">
-[...23 lines deleted...]
-      <c r="M42" s="34">
+      <c r="E42" s="32">
+        <v>0</v>
+      </c>
+      <c r="F42" s="32">
+        <v>0</v>
+      </c>
+      <c r="G42" s="32">
+        <v>0</v>
+      </c>
+      <c r="H42" s="32">
+        <v>0</v>
+      </c>
+      <c r="I42" s="32">
+        <v>0</v>
+      </c>
+      <c r="J42" s="32">
+        <v>0</v>
+      </c>
+      <c r="K42" s="32">
+        <v>0</v>
+      </c>
+      <c r="L42" s="32">
+        <v>0</v>
+      </c>
+      <c r="M42" s="33">
         <v>109</v>
       </c>
-      <c r="N42" s="33">
-[...5 lines deleted...]
-      <c r="P42" s="33">
+      <c r="N42" s="32">
+        <v>0</v>
+      </c>
+      <c r="O42" s="31">
+        <v>0</v>
+      </c>
+      <c r="P42" s="32">
         <v>22</v>
       </c>
-      <c r="Q42" s="33">
-[...2 lines deleted...]
-      <c r="R42" s="33">
+      <c r="Q42" s="32">
+        <v>0</v>
+      </c>
+      <c r="R42" s="32">
         <v>7077</v>
       </c>
-      <c r="S42" s="33">
-[...34 lines deleted...]
-      <c r="AF42" s="35">
+      <c r="S42" s="32">
+        <v>0</v>
+      </c>
+      <c r="T42" s="32">
+        <v>0</v>
+      </c>
+      <c r="U42" s="32">
+        <v>0</v>
+      </c>
+      <c r="V42" s="32">
+        <v>0</v>
+      </c>
+      <c r="W42" s="32">
+        <v>0</v>
+      </c>
+      <c r="X42" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y42" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z42" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA42" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB42" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC42" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD42" s="32"/>
+      <c r="AE42" s="62"/>
+      <c r="AF42" s="34">
         <v>350</v>
       </c>
-      <c r="AG42" s="35">
+      <c r="AG42" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:33" s="106" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="A43" s="31" t="s">
+    <row r="43" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+      <c r="A43" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="B43" s="32">
+      <c r="B43" s="31">
         <v>4187</v>
       </c>
-      <c r="C43" s="32">
+      <c r="C43" s="31">
         <v>1029</v>
       </c>
-      <c r="D43" s="33">
+      <c r="D43" s="32">
         <v>420754</v>
       </c>
-      <c r="E43" s="33">
+      <c r="E43" s="32">
         <v>110</v>
       </c>
-      <c r="F43" s="33">
+      <c r="F43" s="32">
         <v>1054492</v>
       </c>
-      <c r="G43" s="33">
+      <c r="G43" s="32">
         <v>6536</v>
       </c>
-      <c r="H43" s="33">
+      <c r="H43" s="32">
         <v>17</v>
       </c>
-      <c r="I43" s="33">
+      <c r="I43" s="32">
         <v>754</v>
       </c>
-      <c r="J43" s="33">
+      <c r="J43" s="32">
         <v>609</v>
       </c>
-      <c r="K43" s="33">
+      <c r="K43" s="32">
         <v>676</v>
       </c>
-      <c r="L43" s="33">
+      <c r="L43" s="32">
         <v>751</v>
       </c>
-      <c r="M43" s="34">
+      <c r="M43" s="33">
         <v>867431</v>
       </c>
-      <c r="N43" s="33">
+      <c r="N43" s="32">
         <v>9156</v>
       </c>
-      <c r="O43" s="32">
+      <c r="O43" s="31">
         <v>154</v>
       </c>
-      <c r="P43" s="33">
+      <c r="P43" s="32">
         <v>2938</v>
       </c>
-      <c r="Q43" s="33">
+      <c r="Q43" s="32">
         <v>202662</v>
       </c>
-      <c r="R43" s="33">
+      <c r="R43" s="32">
         <v>7003</v>
       </c>
-      <c r="S43" s="33">
+      <c r="S43" s="32">
         <v>127106</v>
       </c>
-      <c r="T43" s="33">
+      <c r="T43" s="32">
         <v>24595</v>
       </c>
-      <c r="U43" s="33">
+      <c r="U43" s="32">
         <v>38689</v>
       </c>
-      <c r="V43" s="33">
-[...2 lines deleted...]
-      <c r="W43" s="33">
+      <c r="V43" s="32">
+        <v>0</v>
+      </c>
+      <c r="W43" s="32">
         <v>1507</v>
       </c>
-      <c r="X43" s="33">
+      <c r="X43" s="32">
         <v>2116</v>
       </c>
-      <c r="Y43" s="33">
+      <c r="Y43" s="32">
         <v>2</v>
       </c>
-      <c r="Z43" s="33">
-[...2 lines deleted...]
-      <c r="AA43" s="33">
+      <c r="Z43" s="32">
+        <v>4483</v>
+      </c>
+      <c r="AA43" s="32">
         <v>256</v>
       </c>
-      <c r="AB43" s="33">
-[...10 lines deleted...]
-      <c r="AG43" s="35">
+      <c r="AB43" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC43" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD43" s="32"/>
+      <c r="AE43" s="62"/>
+      <c r="AF43" s="34">
+        <v>56232</v>
+      </c>
+      <c r="AG43" s="34">
         <v>14126</v>
       </c>
     </row>
-    <row r="44" spans="1:33" s="106" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A44" s="31" t="s">
+    <row r="44" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
         <v>66</v>
       </c>
-      <c r="B44" s="32">
+      <c r="B44" s="31">
         <v>1234</v>
       </c>
-      <c r="C44" s="32">
+      <c r="C44" s="31">
         <v>2248</v>
       </c>
-      <c r="D44" s="33">
+      <c r="D44" s="32">
         <v>788543</v>
       </c>
-      <c r="E44" s="33">
+      <c r="E44" s="32">
         <v>434</v>
       </c>
-      <c r="F44" s="33">
+      <c r="F44" s="32">
         <v>256018</v>
       </c>
-      <c r="G44" s="33">
+      <c r="G44" s="32">
         <v>535</v>
       </c>
-      <c r="H44" s="33">
+      <c r="H44" s="32">
         <v>7405</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="32">
         <v>30606</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="32">
         <v>11027</v>
       </c>
-      <c r="K44" s="33">
+      <c r="K44" s="32">
         <v>10979</v>
       </c>
-      <c r="L44" s="33">
+      <c r="L44" s="32">
         <v>18428</v>
       </c>
-      <c r="M44" s="34">
+      <c r="M44" s="33">
         <v>4688</v>
       </c>
-      <c r="N44" s="33">
+      <c r="N44" s="32">
         <v>1402</v>
       </c>
-      <c r="O44" s="32">
+      <c r="O44" s="31">
         <v>178</v>
       </c>
-      <c r="P44" s="33">
+      <c r="P44" s="32">
         <v>531</v>
       </c>
-      <c r="Q44" s="33">
+      <c r="Q44" s="32">
         <v>89658</v>
       </c>
-      <c r="R44" s="33">
+      <c r="R44" s="32">
         <v>624</v>
       </c>
-      <c r="S44" s="33">
+      <c r="S44" s="32">
         <v>38033</v>
       </c>
-      <c r="T44" s="33">
+      <c r="T44" s="32">
         <v>35009</v>
       </c>
-      <c r="U44" s="33">
+      <c r="U44" s="32">
         <v>12104</v>
       </c>
-      <c r="V44" s="33">
+      <c r="V44" s="32">
         <v>2629</v>
       </c>
-      <c r="W44" s="33">
+      <c r="W44" s="32">
         <v>3706</v>
       </c>
-      <c r="X44" s="33">
+      <c r="X44" s="32">
         <v>1263</v>
       </c>
-      <c r="Y44" s="33">
+      <c r="Y44" s="32">
         <v>529</v>
       </c>
-      <c r="Z44" s="33">
+      <c r="Z44" s="32">
         <v>4762</v>
       </c>
-      <c r="AA44" s="33">
+      <c r="AA44" s="32">
         <v>4771</v>
       </c>
-      <c r="AB44" s="33">
-[...7 lines deleted...]
-      <c r="AF44" s="35">
+      <c r="AB44" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC44" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD44" s="32"/>
+      <c r="AE44" s="62"/>
+      <c r="AF44" s="34">
         <v>619989</v>
       </c>
-      <c r="AG44" s="35">
+      <c r="AG44" s="34">
         <v>13104</v>
       </c>
     </row>
-    <row r="45" spans="1:33" s="88" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="72" t="s">
+    <row r="45" spans="1:33" s="84" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="B45" s="95">
+      <c r="B45" s="91">
         <v>63508</v>
       </c>
-      <c r="C45" s="95">
-[...2 lines deleted...]
-      <c r="D45" s="96">
+      <c r="C45" s="91">
+        <v>0</v>
+      </c>
+      <c r="D45" s="92">
         <v>85832</v>
       </c>
-      <c r="E45" s="96">
-[...2 lines deleted...]
-      <c r="F45" s="96">
+      <c r="E45" s="92">
+        <v>0</v>
+      </c>
+      <c r="F45" s="92">
         <v>29766</v>
       </c>
-      <c r="G45" s="96">
-[...8 lines deleted...]
-      <c r="J45" s="96">
+      <c r="G45" s="92">
+        <v>0</v>
+      </c>
+      <c r="H45" s="92">
+        <v>0</v>
+      </c>
+      <c r="I45" s="92">
+        <v>0</v>
+      </c>
+      <c r="J45" s="92">
         <v>2759</v>
       </c>
-      <c r="K45" s="96">
-[...2 lines deleted...]
-      <c r="L45" s="96">
+      <c r="K45" s="92">
+        <v>0</v>
+      </c>
+      <c r="L45" s="92">
         <v>180328</v>
       </c>
-      <c r="M45" s="97">
-[...8 lines deleted...]
-      <c r="P45" s="96">
+      <c r="M45" s="93">
+        <v>0</v>
+      </c>
+      <c r="N45" s="92">
+        <v>0</v>
+      </c>
+      <c r="O45" s="91">
+        <v>0</v>
+      </c>
+      <c r="P45" s="92">
         <v>17</v>
       </c>
-      <c r="Q45" s="96">
+      <c r="Q45" s="92">
         <v>79</v>
       </c>
-      <c r="R45" s="96">
-[...2 lines deleted...]
-      <c r="S45" s="96">
+      <c r="R45" s="92">
+        <v>0</v>
+      </c>
+      <c r="S45" s="92">
         <v>376</v>
       </c>
-      <c r="T45" s="96">
+      <c r="T45" s="92">
         <v>161087</v>
       </c>
-      <c r="U45" s="96">
+      <c r="U45" s="92">
         <v>14</v>
       </c>
-      <c r="V45" s="96">
-[...2 lines deleted...]
-      <c r="W45" s="96">
+      <c r="V45" s="92">
+        <v>0</v>
+      </c>
+      <c r="W45" s="92">
         <v>884</v>
       </c>
-      <c r="X45" s="96">
+      <c r="X45" s="92">
         <v>8</v>
       </c>
-      <c r="Y45" s="96">
-[...20 lines deleted...]
-      <c r="AF45" s="99">
+      <c r="Y45" s="92">
+        <v>0</v>
+      </c>
+      <c r="Z45" s="92">
+        <v>0</v>
+      </c>
+      <c r="AA45" s="92">
+        <v>0</v>
+      </c>
+      <c r="AB45" s="92">
+        <v>0</v>
+      </c>
+      <c r="AC45" s="92">
+        <v>0</v>
+      </c>
+      <c r="AD45" s="92">
+        <v>0</v>
+      </c>
+      <c r="AE45" s="94">
+        <v>0</v>
+      </c>
+      <c r="AF45" s="95">
         <v>11555</v>
       </c>
-      <c r="AG45" s="99">
+      <c r="AG45" s="95">
         <v>11555</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:N2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <conditionalFormatting sqref="B13:AG33 B35:AG45">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsBlanks" dxfId="0" priority="2">
       <formula>LEN(TRIM(B13))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.99" header="0.98425196850393704" footer="0.39370078740157483"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="14" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>