--- v1 (2026-05-28)
+++ v2 (2026-07-13)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{96F0644C-0A9D-48F5-AD31-2EB78F15D7F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BD8C22A7-F68E-42D0-8252-C2D8E10957AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="suvahove polozky podla statov" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="DatumOdeslani2">#N/A</definedName>
     <definedName name="DatumVytVystup1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="DatumVytVystup2">#N/A</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="ObdobiKumulativu2">#N/A</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'suvahove polozky podla statov'!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">'suvahove polozky podla statov'!$N$4</definedName>
     <definedName name="REFBAN2">#N/A</definedName>
     <definedName name="REFNAZBAN1" hidden="1">'suvahove polozky podla statov'!#REF!</definedName>
     <definedName name="REFNAZBAN2">#N/A</definedName>
     <definedName name="REFOBD1" hidden="1">'suvahove polozky podla statov'!$N$3</definedName>
     <definedName name="REFOBD2">#N/A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
@@ -1630,412 +1630,412 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AG45"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.25" style="7" customWidth="1"/>
+    <col min="1" max="1" width="34.28515625" style="7" customWidth="1"/>
     <col min="2" max="32" width="11" style="7" customWidth="1"/>
-    <col min="33" max="16384" width="9.125" style="7"/>
+    <col min="33" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A1" s="12"/>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
       <c r="R1" s="11"/>
       <c r="S1" s="11"/>
       <c r="T1" s="11"/>
       <c r="U1" s="11"/>
       <c r="V1" s="11"/>
       <c r="W1" s="11"/>
       <c r="X1" s="11"/>
     </row>
-    <row r="2" spans="1:33" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:33" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="103" t="s">
         <v>50</v>
       </c>
       <c r="B2" s="103"/>
       <c r="C2" s="103"/>
       <c r="D2" s="103"/>
       <c r="E2" s="103"/>
       <c r="F2" s="103"/>
       <c r="G2" s="103"/>
       <c r="H2" s="103"/>
       <c r="I2" s="103"/>
       <c r="J2" s="103"/>
       <c r="K2" s="103"/>
       <c r="L2" s="103"/>
       <c r="M2" s="103"/>
       <c r="N2" s="103"/>
       <c r="O2" s="11"/>
       <c r="P2" s="11"/>
       <c r="Q2" s="11"/>
       <c r="R2" s="11"/>
       <c r="S2" s="11"/>
       <c r="T2" s="11"/>
       <c r="U2" s="11"/>
       <c r="V2" s="11"/>
       <c r="W2" s="11"/>
       <c r="X2" s="11"/>
       <c r="Y2" s="11"/>
       <c r="Z2" s="11"/>
       <c r="AA2" s="11"/>
       <c r="AB2" s="11"/>
       <c r="AC2" s="11"/>
       <c r="AD2" s="11"/>
       <c r="AE2" s="11"/>
     </row>
-    <row r="3" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="11"/>
       <c r="N3" s="47"/>
       <c r="O3" s="11"/>
       <c r="P3" s="11"/>
       <c r="Q3" s="11"/>
       <c r="R3" s="11"/>
       <c r="S3" s="11"/>
       <c r="T3" s="11"/>
       <c r="U3" s="11"/>
       <c r="V3" s="11"/>
       <c r="W3" s="11"/>
       <c r="X3" s="11"/>
       <c r="Z3" s="11"/>
       <c r="AA3" s="11"/>
       <c r="AB3" s="11"/>
       <c r="AC3" s="11"/>
     </row>
-    <row r="4" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A4" s="58" t="s">
         <v>72</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="11"/>
       <c r="L4" s="13"/>
       <c r="M4" s="13"/>
       <c r="N4" s="14"/>
       <c r="O4" s="11"/>
       <c r="P4" s="11"/>
       <c r="Q4" s="11"/>
       <c r="R4" s="11"/>
       <c r="S4" s="11"/>
       <c r="T4" s="11"/>
       <c r="U4" s="11"/>
       <c r="V4" s="11"/>
       <c r="W4" s="11"/>
       <c r="X4" s="11"/>
       <c r="Z4" s="11"/>
       <c r="AA4" s="11"/>
       <c r="AB4" s="11"/>
       <c r="AC4" s="11"/>
     </row>
-    <row r="5" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="44"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="11"/>
       <c r="L5" s="11"/>
       <c r="M5" s="11"/>
       <c r="N5" s="11"/>
       <c r="O5" s="11"/>
       <c r="P5" s="11"/>
       <c r="Q5" s="11"/>
       <c r="R5" s="11"/>
       <c r="S5" s="11"/>
       <c r="T5" s="11"/>
       <c r="U5" s="11"/>
       <c r="V5" s="11"/>
       <c r="W5" s="11"/>
       <c r="X5" s="11"/>
       <c r="Y5" s="11"/>
       <c r="Z5" s="11"/>
       <c r="AA5" s="11"/>
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="46"/>
       <c r="AG5" s="46" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:33" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:33" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A6" s="44"/>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
       <c r="K6" s="11"/>
       <c r="L6" s="11"/>
       <c r="M6" s="11"/>
       <c r="N6" s="10" t="s">
         <v>44</v>
       </c>
       <c r="O6" s="11"/>
       <c r="P6" s="11"/>
       <c r="Q6" s="11"/>
       <c r="R6" s="11"/>
       <c r="S6" s="11"/>
       <c r="T6" s="11"/>
       <c r="U6" s="11"/>
       <c r="V6" s="11"/>
       <c r="W6" s="11"/>
       <c r="X6" s="11"/>
       <c r="Y6" s="11"/>
       <c r="AD6" s="11"/>
       <c r="AE6" s="11"/>
       <c r="AF6" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A7" s="15"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
       <c r="G7" s="16"/>
       <c r="H7" s="16"/>
       <c r="I7" s="16"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="16"/>
       <c r="N7" s="16"/>
       <c r="O7" s="16"/>
       <c r="P7" s="16"/>
       <c r="Q7" s="16"/>
       <c r="R7" s="16"/>
       <c r="S7" s="16"/>
       <c r="T7" s="16"/>
       <c r="U7" s="16"/>
       <c r="V7" s="16"/>
       <c r="W7" s="16"/>
       <c r="X7" s="16"/>
       <c r="Y7" s="16"/>
       <c r="Z7" s="16"/>
       <c r="AA7" s="16"/>
       <c r="AB7" s="16"/>
       <c r="AC7" s="16"/>
       <c r="AD7" s="16"/>
       <c r="AE7" s="17"/>
       <c r="AF7" s="18" t="s">
         <v>25</v>
       </c>
       <c r="AG7" s="18"/>
     </row>
-    <row r="8" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A8" s="19"/>
       <c r="B8" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="9"/>
       <c r="L8" s="9"/>
       <c r="M8" s="9"/>
       <c r="N8" s="9"/>
       <c r="O8" s="8" t="s">
         <v>51</v>
       </c>
       <c r="P8" s="9"/>
       <c r="Q8" s="9"/>
       <c r="R8" s="9"/>
       <c r="S8" s="9"/>
       <c r="T8" s="9"/>
       <c r="U8" s="9"/>
       <c r="V8" s="9"/>
       <c r="W8" s="9"/>
       <c r="X8" s="9"/>
       <c r="Y8" s="9"/>
       <c r="Z8" s="9"/>
       <c r="AA8" s="9"/>
       <c r="AB8" s="9"/>
       <c r="AC8" s="9"/>
       <c r="AD8" s="59"/>
       <c r="AE8" s="20"/>
       <c r="AF8" s="21" t="s">
         <v>26</v>
       </c>
       <c r="AG8" s="21"/>
     </row>
-    <row r="9" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A9" s="19"/>
       <c r="B9" s="22"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="22"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="22"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="22"/>
       <c r="O9" s="22"/>
       <c r="P9" s="22"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="22"/>
       <c r="S9" s="22"/>
       <c r="T9" s="22"/>
       <c r="U9" s="22"/>
       <c r="V9" s="22"/>
       <c r="W9" s="22"/>
       <c r="X9" s="22"/>
       <c r="Y9" s="22"/>
       <c r="Z9" s="22"/>
       <c r="AA9" s="22"/>
       <c r="AB9" s="22"/>
       <c r="AC9" s="22"/>
       <c r="AD9" s="22"/>
       <c r="AE9" s="21"/>
       <c r="AF9" s="21" t="s">
         <v>27</v>
       </c>
       <c r="AG9" s="21" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="10" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A10" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="23"/>
       <c r="P10" s="23"/>
       <c r="Q10" s="23"/>
       <c r="R10" s="23"/>
       <c r="S10" s="23"/>
       <c r="T10" s="23"/>
       <c r="U10" s="23"/>
       <c r="V10" s="23"/>
       <c r="W10" s="23"/>
       <c r="X10" s="23"/>
       <c r="Y10" s="23"/>
       <c r="Z10" s="23"/>
       <c r="AA10" s="23"/>
       <c r="AB10" s="23"/>
       <c r="AC10" s="23"/>
       <c r="AD10" s="23"/>
       <c r="AE10" s="24"/>
       <c r="AF10" s="21" t="s">
         <v>29</v>
       </c>
       <c r="AG10" s="71" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="11" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
       <c r="B11" s="25" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>38</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>4</v>
       </c>
       <c r="E11" s="26" t="s">
         <v>5</v>
       </c>
       <c r="F11" s="26" t="s">
         <v>6</v>
       </c>
       <c r="G11" s="26" t="s">
         <v>7</v>
       </c>
       <c r="H11" s="26" t="s">
         <v>8</v>
       </c>
       <c r="I11" s="26" t="s">
         <v>9</v>
       </c>
@@ -2088,88 +2088,88 @@
         <v>22</v>
       </c>
       <c r="Z11" s="26" t="s">
         <v>23</v>
       </c>
       <c r="AA11" s="26" t="s">
         <v>55</v>
       </c>
       <c r="AB11" s="26" t="s">
         <v>54</v>
       </c>
       <c r="AC11" s="26" t="s">
         <v>69</v>
       </c>
       <c r="AD11" s="67" t="s">
         <v>70</v>
       </c>
       <c r="AE11" s="60" t="s">
         <v>71</v>
       </c>
       <c r="AF11" s="21" t="s">
         <v>30</v>
       </c>
       <c r="AG11" s="21"/>
     </row>
-    <row r="12" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:33" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="78" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="79"/>
       <c r="C12" s="79"/>
       <c r="D12" s="80"/>
       <c r="E12" s="80"/>
       <c r="F12" s="80"/>
       <c r="G12" s="80"/>
       <c r="H12" s="80"/>
       <c r="I12" s="80"/>
       <c r="J12" s="80"/>
       <c r="K12" s="80"/>
       <c r="L12" s="80"/>
       <c r="M12" s="81"/>
       <c r="N12" s="80"/>
       <c r="O12" s="79"/>
       <c r="P12" s="80"/>
       <c r="Q12" s="80"/>
       <c r="R12" s="80"/>
       <c r="S12" s="80"/>
       <c r="T12" s="80"/>
       <c r="U12" s="80"/>
       <c r="V12" s="80"/>
       <c r="W12" s="80"/>
       <c r="X12" s="80"/>
       <c r="Y12" s="80"/>
       <c r="Z12" s="80"/>
       <c r="AA12" s="80"/>
       <c r="AB12" s="80"/>
       <c r="AC12" s="80"/>
       <c r="AD12" s="80"/>
       <c r="AE12" s="82"/>
       <c r="AF12" s="83"/>
       <c r="AG12" s="83"/>
     </row>
-    <row r="13" spans="1:33" s="84" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:33" s="84" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A13" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B13" s="4">
         <v>72497</v>
       </c>
       <c r="C13" s="4">
         <v>834</v>
       </c>
       <c r="D13" s="2">
         <v>5168958</v>
       </c>
       <c r="E13" s="2">
         <v>23108</v>
       </c>
       <c r="F13" s="2">
         <v>403526</v>
       </c>
       <c r="G13" s="2">
         <v>32</v>
       </c>
       <c r="H13" s="2">
         <v>596</v>
       </c>
       <c r="I13" s="2">
@@ -2226,51 +2226,51 @@
       <c r="Z13" s="2">
         <v>142718</v>
       </c>
       <c r="AA13" s="2">
         <v>2205</v>
       </c>
       <c r="AB13" s="2">
         <v>0</v>
       </c>
       <c r="AC13" s="2">
         <v>0</v>
       </c>
       <c r="AD13" s="2">
         <v>0</v>
       </c>
       <c r="AE13" s="61">
         <v>4131</v>
       </c>
       <c r="AF13" s="5">
         <v>1032811</v>
       </c>
       <c r="AG13" s="5">
         <v>170912</v>
       </c>
     </row>
-    <row r="14" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A14" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="31">
         <v>40560</v>
       </c>
       <c r="C14" s="31">
         <v>0</v>
       </c>
       <c r="D14" s="32">
         <v>3978392</v>
       </c>
       <c r="E14" s="32">
         <v>233</v>
       </c>
       <c r="F14" s="32">
         <v>8548</v>
       </c>
       <c r="G14" s="32">
         <v>0</v>
       </c>
       <c r="H14" s="32">
         <v>0</v>
       </c>
       <c r="I14" s="32">
@@ -2323,51 +2323,51 @@
       </c>
       <c r="Y14" s="32">
         <v>0</v>
       </c>
       <c r="Z14" s="32">
         <v>744</v>
       </c>
       <c r="AA14" s="32">
         <v>0</v>
       </c>
       <c r="AB14" s="32">
         <v>0</v>
       </c>
       <c r="AC14" s="32">
         <v>0</v>
       </c>
       <c r="AD14" s="32"/>
       <c r="AE14" s="62"/>
       <c r="AF14" s="34">
         <v>79795</v>
       </c>
       <c r="AG14" s="34">
         <v>7203</v>
       </c>
     </row>
-    <row r="15" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A15" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="31">
         <v>31937</v>
       </c>
       <c r="C15" s="31">
         <v>834</v>
       </c>
       <c r="D15" s="32">
         <v>1190566</v>
       </c>
       <c r="E15" s="32">
         <v>22875</v>
       </c>
       <c r="F15" s="32">
         <v>394979</v>
       </c>
       <c r="G15" s="32">
         <v>32</v>
       </c>
       <c r="H15" s="32">
         <v>596</v>
       </c>
       <c r="I15" s="32">
@@ -2424,51 +2424,51 @@
       <c r="Z15" s="32">
         <v>141974</v>
       </c>
       <c r="AA15" s="32">
         <v>2205</v>
       </c>
       <c r="AB15" s="32">
         <v>0</v>
       </c>
       <c r="AC15" s="32">
         <v>0</v>
       </c>
       <c r="AD15" s="32">
         <v>0</v>
       </c>
       <c r="AE15" s="62">
         <v>4131</v>
       </c>
       <c r="AF15" s="34">
         <v>953016</v>
       </c>
       <c r="AG15" s="34">
         <v>163709</v>
       </c>
     </row>
-    <row r="16" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A16" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="31">
         <v>0</v>
       </c>
       <c r="C16" s="31">
         <v>0</v>
       </c>
       <c r="D16" s="32">
         <v>0</v>
       </c>
       <c r="E16" s="32">
         <v>0</v>
       </c>
       <c r="F16" s="32">
         <v>0</v>
       </c>
       <c r="G16" s="32">
         <v>0</v>
       </c>
       <c r="H16" s="32">
         <v>0</v>
       </c>
       <c r="I16" s="32">
@@ -2525,51 +2525,51 @@
       <c r="Z16" s="32">
         <v>0</v>
       </c>
       <c r="AA16" s="32">
         <v>0</v>
       </c>
       <c r="AB16" s="32">
         <v>0</v>
       </c>
       <c r="AC16" s="32">
         <v>0</v>
       </c>
       <c r="AD16" s="32">
         <v>0</v>
       </c>
       <c r="AE16" s="62">
         <v>4131</v>
       </c>
       <c r="AF16" s="34">
         <v>0</v>
       </c>
       <c r="AG16" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A17" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B17" s="31">
         <v>0</v>
       </c>
       <c r="C17" s="31">
         <v>0</v>
       </c>
       <c r="D17" s="32">
         <v>424606</v>
       </c>
       <c r="E17" s="32">
         <v>0</v>
       </c>
       <c r="F17" s="32">
         <v>7777</v>
       </c>
       <c r="G17" s="32">
         <v>0</v>
       </c>
       <c r="H17" s="32">
         <v>0</v>
       </c>
       <c r="I17" s="32">
@@ -2622,51 +2622,51 @@
       </c>
       <c r="Y17" s="32">
         <v>0</v>
       </c>
       <c r="Z17" s="32">
         <v>0</v>
       </c>
       <c r="AA17" s="32">
         <v>0</v>
       </c>
       <c r="AB17" s="32">
         <v>0</v>
       </c>
       <c r="AC17" s="32">
         <v>0</v>
       </c>
       <c r="AD17" s="32"/>
       <c r="AE17" s="62"/>
       <c r="AF17" s="34">
         <v>94231</v>
       </c>
       <c r="AG17" s="34">
         <v>7500</v>
       </c>
     </row>
-    <row r="18" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A18" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B18" s="31">
         <v>0</v>
       </c>
       <c r="C18" s="31">
         <v>0</v>
       </c>
       <c r="D18" s="32">
         <v>0</v>
       </c>
       <c r="E18" s="32">
         <v>0</v>
       </c>
       <c r="F18" s="32">
         <v>0</v>
       </c>
       <c r="G18" s="32">
         <v>0</v>
       </c>
       <c r="H18" s="32">
         <v>0</v>
       </c>
       <c r="I18" s="32">
@@ -2719,51 +2719,51 @@
       </c>
       <c r="Y18" s="32">
         <v>0</v>
       </c>
       <c r="Z18" s="32">
         <v>0</v>
       </c>
       <c r="AA18" s="32">
         <v>0</v>
       </c>
       <c r="AB18" s="32">
         <v>0</v>
       </c>
       <c r="AC18" s="32">
         <v>0</v>
       </c>
       <c r="AD18" s="32"/>
       <c r="AE18" s="62"/>
       <c r="AF18" s="34">
         <v>0</v>
       </c>
       <c r="AG18" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A19" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B19" s="31">
         <v>0</v>
       </c>
       <c r="C19" s="31">
         <v>0</v>
       </c>
       <c r="D19" s="32">
         <v>0</v>
       </c>
       <c r="E19" s="32">
         <v>0</v>
       </c>
       <c r="F19" s="32">
         <v>0</v>
       </c>
       <c r="G19" s="32">
         <v>0</v>
       </c>
       <c r="H19" s="32">
         <v>0</v>
       </c>
       <c r="I19" s="32">
@@ -2816,51 +2816,51 @@
       </c>
       <c r="Y19" s="32">
         <v>0</v>
       </c>
       <c r="Z19" s="32">
         <v>0</v>
       </c>
       <c r="AA19" s="32">
         <v>0</v>
       </c>
       <c r="AB19" s="32">
         <v>0</v>
       </c>
       <c r="AC19" s="32">
         <v>0</v>
       </c>
       <c r="AD19" s="32"/>
       <c r="AE19" s="62"/>
       <c r="AF19" s="34">
         <v>0</v>
       </c>
       <c r="AG19" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A20" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B20" s="31">
         <v>0</v>
       </c>
       <c r="C20" s="31">
         <v>0</v>
       </c>
       <c r="D20" s="32">
         <v>0</v>
       </c>
       <c r="E20" s="32">
         <v>0</v>
       </c>
       <c r="F20" s="32">
         <v>0</v>
       </c>
       <c r="G20" s="32">
         <v>0</v>
       </c>
       <c r="H20" s="32">
         <v>0</v>
       </c>
       <c r="I20" s="32">
@@ -2913,51 +2913,51 @@
       </c>
       <c r="Y20" s="32">
         <v>0</v>
       </c>
       <c r="Z20" s="32">
         <v>0</v>
       </c>
       <c r="AA20" s="32">
         <v>0</v>
       </c>
       <c r="AB20" s="32">
         <v>0</v>
       </c>
       <c r="AC20" s="32">
         <v>0</v>
       </c>
       <c r="AD20" s="32"/>
       <c r="AE20" s="62"/>
       <c r="AF20" s="34">
         <v>0</v>
       </c>
       <c r="AG20" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="31">
         <v>31487</v>
       </c>
       <c r="C21" s="31">
         <v>489</v>
       </c>
       <c r="D21" s="32">
         <v>722969</v>
       </c>
       <c r="E21" s="32">
         <v>22484</v>
       </c>
       <c r="F21" s="32">
         <v>378824</v>
       </c>
       <c r="G21" s="32">
         <v>32</v>
       </c>
       <c r="H21" s="32">
         <v>307</v>
       </c>
       <c r="I21" s="32">
@@ -3010,51 +3010,51 @@
       </c>
       <c r="Y21" s="32">
         <v>2448</v>
       </c>
       <c r="Z21" s="32">
         <v>141965</v>
       </c>
       <c r="AA21" s="32">
         <v>1540</v>
       </c>
       <c r="AB21" s="32">
         <v>0</v>
       </c>
       <c r="AC21" s="32">
         <v>0</v>
       </c>
       <c r="AD21" s="32"/>
       <c r="AE21" s="62"/>
       <c r="AF21" s="34">
         <v>516357</v>
       </c>
       <c r="AG21" s="34">
         <v>152232</v>
       </c>
     </row>
-    <row r="22" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="31">
         <v>449</v>
       </c>
       <c r="C22" s="31">
         <v>345</v>
       </c>
       <c r="D22" s="32">
         <v>42991</v>
       </c>
       <c r="E22" s="32">
         <v>391</v>
       </c>
       <c r="F22" s="32">
         <v>8377</v>
       </c>
       <c r="G22" s="32">
         <v>0</v>
       </c>
       <c r="H22" s="32">
         <v>288</v>
       </c>
       <c r="I22" s="32">
@@ -3107,51 +3107,51 @@
       </c>
       <c r="Y22" s="32">
         <v>69</v>
       </c>
       <c r="Z22" s="32">
         <v>9</v>
       </c>
       <c r="AA22" s="32">
         <v>665</v>
       </c>
       <c r="AB22" s="32">
         <v>0</v>
       </c>
       <c r="AC22" s="32">
         <v>0</v>
       </c>
       <c r="AD22" s="32"/>
       <c r="AE22" s="62"/>
       <c r="AF22" s="34">
         <v>342427</v>
       </c>
       <c r="AG22" s="34">
         <v>3976</v>
       </c>
     </row>
-    <row r="23" spans="1:33" s="84" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:33" s="84" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A23" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B23" s="4">
         <v>128317</v>
       </c>
       <c r="C23" s="4">
         <v>144230</v>
       </c>
       <c r="D23" s="2">
         <v>1125237</v>
       </c>
       <c r="E23" s="2">
         <v>0</v>
       </c>
       <c r="F23" s="2">
         <v>78245</v>
       </c>
       <c r="G23" s="2">
         <v>53992</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
       <c r="I23" s="2">
@@ -3208,51 +3208,51 @@
       <c r="Z23" s="2">
         <v>0</v>
       </c>
       <c r="AA23" s="2">
         <v>172138</v>
       </c>
       <c r="AB23" s="2">
         <v>0</v>
       </c>
       <c r="AC23" s="2">
         <v>63307</v>
       </c>
       <c r="AD23" s="2">
         <v>132935</v>
       </c>
       <c r="AE23" s="61">
         <v>0</v>
       </c>
       <c r="AF23" s="5">
         <v>265597</v>
       </c>
       <c r="AG23" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A24" s="30" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="35">
         <v>0</v>
       </c>
       <c r="C24" s="35">
         <v>0</v>
       </c>
       <c r="D24" s="36">
         <v>74837</v>
       </c>
       <c r="E24" s="36">
         <v>0</v>
       </c>
       <c r="F24" s="36">
         <v>9856</v>
       </c>
       <c r="G24" s="36">
         <v>2537</v>
       </c>
       <c r="H24" s="36">
         <v>0</v>
       </c>
       <c r="I24" s="36">
@@ -3309,51 +3309,51 @@
       <c r="Z24" s="36">
         <v>0</v>
       </c>
       <c r="AA24" s="36">
         <v>9874</v>
       </c>
       <c r="AB24" s="36">
         <v>0</v>
       </c>
       <c r="AC24" s="36">
         <v>0</v>
       </c>
       <c r="AD24" s="36">
         <v>0</v>
       </c>
       <c r="AE24" s="63">
         <v>0</v>
       </c>
       <c r="AF24" s="38">
         <v>39229</v>
       </c>
       <c r="AG24" s="38">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="31">
         <v>0</v>
       </c>
       <c r="C25" s="31">
         <v>0</v>
       </c>
       <c r="D25" s="32">
         <v>0</v>
       </c>
       <c r="E25" s="32">
         <v>0</v>
       </c>
       <c r="F25" s="32">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="32">
         <v>0</v>
       </c>
       <c r="I25" s="32">
@@ -3410,51 +3410,51 @@
       <c r="Z25" s="32">
         <v>0</v>
       </c>
       <c r="AA25" s="32">
         <v>0</v>
       </c>
       <c r="AB25" s="32">
         <v>0</v>
       </c>
       <c r="AC25" s="32">
         <v>0</v>
       </c>
       <c r="AD25" s="32">
         <v>0</v>
       </c>
       <c r="AE25" s="62">
         <v>0</v>
       </c>
       <c r="AF25" s="34">
         <v>0</v>
       </c>
       <c r="AG25" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:33" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:33" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A26" s="30" t="s">
         <v>45</v>
       </c>
       <c r="B26" s="31">
         <v>0</v>
       </c>
       <c r="C26" s="31">
         <v>0</v>
       </c>
       <c r="D26" s="32">
         <v>0</v>
       </c>
       <c r="E26" s="32">
         <v>0</v>
       </c>
       <c r="F26" s="32">
         <v>0</v>
       </c>
       <c r="G26" s="32">
         <v>0</v>
       </c>
       <c r="H26" s="32">
         <v>0</v>
       </c>
       <c r="I26" s="32">
@@ -3511,51 +3511,51 @@
       <c r="Z26" s="32">
         <v>0</v>
       </c>
       <c r="AA26" s="32">
         <v>0</v>
       </c>
       <c r="AB26" s="32">
         <v>0</v>
       </c>
       <c r="AC26" s="32">
         <v>0</v>
       </c>
       <c r="AD26" s="32">
         <v>0</v>
       </c>
       <c r="AE26" s="62">
         <v>0</v>
       </c>
       <c r="AF26" s="34">
         <v>0</v>
       </c>
       <c r="AG26" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:33" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="30" t="s">
         <v>33</v>
       </c>
       <c r="B27" s="31">
         <v>0</v>
       </c>
       <c r="C27" s="31">
         <v>0</v>
       </c>
       <c r="D27" s="32">
         <v>74837</v>
       </c>
       <c r="E27" s="32">
         <v>0</v>
       </c>
       <c r="F27" s="32">
         <v>9856</v>
       </c>
       <c r="G27" s="32">
         <v>2537</v>
       </c>
       <c r="H27" s="32">
         <v>0</v>
       </c>
       <c r="I27" s="32">
@@ -3610,51 +3610,51 @@
       <c r="Z27" s="32">
         <v>0</v>
       </c>
       <c r="AA27" s="32">
         <v>9874</v>
       </c>
       <c r="AB27" s="32">
         <v>0</v>
       </c>
       <c r="AC27" s="32">
         <v>0</v>
       </c>
       <c r="AD27" s="32">
         <v>0</v>
       </c>
       <c r="AE27" s="62">
         <v>0</v>
       </c>
       <c r="AF27" s="34">
         <v>39229</v>
       </c>
       <c r="AG27" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:33" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="31">
         <v>128317</v>
       </c>
       <c r="C28" s="31">
         <v>144230</v>
       </c>
       <c r="D28" s="32">
         <v>1050400</v>
       </c>
       <c r="E28" s="32">
         <v>0</v>
       </c>
       <c r="F28" s="32">
         <v>68389</v>
       </c>
       <c r="G28" s="32">
         <v>51455</v>
       </c>
       <c r="H28" s="32">
         <v>0</v>
       </c>
       <c r="I28" s="32">
@@ -3711,51 +3711,51 @@
       <c r="Z28" s="32">
         <v>0</v>
       </c>
       <c r="AA28" s="32">
         <v>162264</v>
       </c>
       <c r="AB28" s="32">
         <v>0</v>
       </c>
       <c r="AC28" s="32">
         <v>63307</v>
       </c>
       <c r="AD28" s="32">
         <v>132935</v>
       </c>
       <c r="AE28" s="62">
         <v>0</v>
       </c>
       <c r="AF28" s="34">
         <v>226368</v>
       </c>
       <c r="AG28" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:33" s="90" customFormat="1" ht="13.2" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:33" s="90" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A29" s="68" t="s">
         <v>56</v>
       </c>
       <c r="B29" s="85">
         <v>441</v>
       </c>
       <c r="C29" s="85">
         <v>0</v>
       </c>
       <c r="D29" s="86">
         <v>446369</v>
       </c>
       <c r="E29" s="86">
         <v>0</v>
       </c>
       <c r="F29" s="86">
         <v>0</v>
       </c>
       <c r="G29" s="86">
         <v>0</v>
       </c>
       <c r="H29" s="86">
         <v>0</v>
       </c>
       <c r="I29" s="86">
@@ -3812,51 +3812,51 @@
       <c r="Z29" s="86">
         <v>0</v>
       </c>
       <c r="AA29" s="86">
         <v>0</v>
       </c>
       <c r="AB29" s="86">
         <v>0</v>
       </c>
       <c r="AC29" s="86">
         <v>0</v>
       </c>
       <c r="AD29" s="86">
         <v>0</v>
       </c>
       <c r="AE29" s="88">
         <v>0</v>
       </c>
       <c r="AF29" s="89">
         <v>30770</v>
       </c>
       <c r="AG29" s="89">
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:33" s="84" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:33" s="84" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="68" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="1">
         <v>0</v>
       </c>
       <c r="C30" s="1">
         <v>0</v>
       </c>
       <c r="D30" s="2">
         <v>0</v>
       </c>
       <c r="E30" s="2">
         <v>0</v>
       </c>
       <c r="F30" s="3">
         <v>0</v>
       </c>
       <c r="G30" s="2">
         <v>0</v>
       </c>
       <c r="H30" s="3">
         <v>0</v>
       </c>
       <c r="I30" s="3">
@@ -3913,51 +3913,51 @@
       <c r="Z30" s="2">
         <v>0</v>
       </c>
       <c r="AA30" s="2">
         <v>0</v>
       </c>
       <c r="AB30" s="2">
         <v>0</v>
       </c>
       <c r="AC30" s="2">
         <v>0</v>
       </c>
       <c r="AD30" s="2">
         <v>0</v>
       </c>
       <c r="AE30" s="61">
         <v>0</v>
       </c>
       <c r="AF30" s="5">
         <v>0</v>
       </c>
       <c r="AG30" s="5">
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:33" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="53" t="s">
         <v>58</v>
       </c>
       <c r="B31" s="54">
         <v>0</v>
       </c>
       <c r="C31" s="54">
         <v>0</v>
       </c>
       <c r="D31" s="55">
         <v>0</v>
       </c>
       <c r="E31" s="55">
         <v>0</v>
       </c>
       <c r="F31" s="55">
         <v>0</v>
       </c>
       <c r="G31" s="55">
         <v>0</v>
       </c>
       <c r="H31" s="55">
         <v>0</v>
       </c>
       <c r="I31" s="55">
@@ -4014,51 +4014,51 @@
       <c r="Z31" s="55">
         <v>0</v>
       </c>
       <c r="AA31" s="55">
         <v>0</v>
       </c>
       <c r="AB31" s="55">
         <v>0</v>
       </c>
       <c r="AC31" s="55">
         <v>0</v>
       </c>
       <c r="AD31" s="55">
         <v>0</v>
       </c>
       <c r="AE31" s="66">
         <v>0</v>
       </c>
       <c r="AF31" s="57">
         <v>0</v>
       </c>
       <c r="AG31" s="57">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:33" s="101" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:33" s="101" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A32" s="70" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="96">
         <v>0</v>
       </c>
       <c r="C32" s="96">
         <v>0</v>
       </c>
       <c r="D32" s="97"/>
       <c r="E32" s="97">
         <v>0</v>
       </c>
       <c r="F32" s="97">
         <v>0</v>
       </c>
       <c r="G32" s="97">
         <v>0</v>
       </c>
       <c r="H32" s="97">
         <v>0</v>
       </c>
       <c r="I32" s="97">
         <v>0</v>
       </c>
@@ -4113,51 +4113,51 @@
       <c r="Z32" s="97">
         <v>0</v>
       </c>
       <c r="AA32" s="97">
         <v>0</v>
       </c>
       <c r="AB32" s="97">
         <v>0</v>
       </c>
       <c r="AC32" s="97">
         <v>0</v>
       </c>
       <c r="AD32" s="97">
         <v>0</v>
       </c>
       <c r="AE32" s="99">
         <v>0</v>
       </c>
       <c r="AF32" s="100">
         <v>0</v>
       </c>
       <c r="AG32" s="100">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:33" s="84" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:33" s="84" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A33" s="48" t="s">
         <v>52</v>
       </c>
       <c r="B33" s="49">
         <v>192637</v>
       </c>
       <c r="C33" s="49">
         <v>0</v>
       </c>
       <c r="D33" s="50">
         <v>4183</v>
       </c>
       <c r="E33" s="50">
         <v>0</v>
       </c>
       <c r="F33" s="50">
         <v>24847</v>
       </c>
       <c r="G33" s="50">
         <v>0</v>
       </c>
       <c r="H33" s="50">
         <v>0</v>
       </c>
       <c r="I33" s="50">
@@ -4214,88 +4214,88 @@
       <c r="Z33" s="50">
         <v>0</v>
       </c>
       <c r="AA33" s="50">
         <v>0</v>
       </c>
       <c r="AB33" s="50">
         <v>0</v>
       </c>
       <c r="AC33" s="50">
         <v>0</v>
       </c>
       <c r="AD33" s="50">
         <v>0</v>
       </c>
       <c r="AE33" s="64">
         <v>0</v>
       </c>
       <c r="AF33" s="52">
         <v>80</v>
       </c>
       <c r="AG33" s="52">
         <v>80</v>
       </c>
     </row>
-    <row r="34" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:33" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="72" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="73"/>
       <c r="C34" s="73"/>
       <c r="D34" s="74"/>
       <c r="E34" s="74"/>
       <c r="F34" s="74"/>
       <c r="G34" s="74"/>
       <c r="H34" s="74"/>
       <c r="I34" s="74"/>
       <c r="J34" s="74"/>
       <c r="K34" s="74"/>
       <c r="L34" s="74"/>
       <c r="M34" s="75"/>
       <c r="N34" s="74"/>
       <c r="O34" s="73"/>
       <c r="P34" s="74"/>
       <c r="Q34" s="74"/>
       <c r="R34" s="74"/>
       <c r="S34" s="74"/>
       <c r="T34" s="74"/>
       <c r="U34" s="74"/>
       <c r="V34" s="74"/>
       <c r="W34" s="74"/>
       <c r="X34" s="74"/>
       <c r="Y34" s="74"/>
       <c r="Z34" s="74"/>
       <c r="AA34" s="74"/>
       <c r="AB34" s="74"/>
       <c r="AC34" s="74"/>
       <c r="AD34" s="74"/>
       <c r="AE34" s="76"/>
       <c r="AF34" s="77"/>
       <c r="AG34" s="77"/>
     </row>
-    <row r="35" spans="1:33" s="84" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:33" s="84" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="39" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="40">
         <v>3839728</v>
       </c>
       <c r="C35" s="40">
         <v>3417</v>
       </c>
       <c r="D35" s="41">
         <v>4829313</v>
       </c>
       <c r="E35" s="41">
         <v>544</v>
       </c>
       <c r="F35" s="41">
         <v>1407272</v>
       </c>
       <c r="G35" s="41">
         <v>7072</v>
       </c>
       <c r="H35" s="41">
         <v>7438</v>
       </c>
       <c r="I35" s="41">
@@ -4352,51 +4352,51 @@
       <c r="Z35" s="41">
         <v>9245</v>
       </c>
       <c r="AA35" s="41">
         <v>5355</v>
       </c>
       <c r="AB35" s="41">
         <v>0</v>
       </c>
       <c r="AC35" s="41">
         <v>290812</v>
       </c>
       <c r="AD35" s="41">
         <v>0</v>
       </c>
       <c r="AE35" s="65">
         <v>0</v>
       </c>
       <c r="AF35" s="43">
         <v>862766</v>
       </c>
       <c r="AG35" s="43">
         <v>40651</v>
       </c>
     </row>
-    <row r="36" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A36" s="30" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="31">
         <v>3720043</v>
       </c>
       <c r="C36" s="31">
         <v>0</v>
       </c>
       <c r="D36" s="32">
         <v>3471102</v>
       </c>
       <c r="E36" s="32">
         <v>0</v>
       </c>
       <c r="F36" s="32">
         <v>94705</v>
       </c>
       <c r="G36" s="32">
         <v>0</v>
       </c>
       <c r="H36" s="32">
         <v>0</v>
       </c>
       <c r="I36" s="32">
@@ -4449,51 +4449,51 @@
       </c>
       <c r="Y36" s="32">
         <v>0</v>
       </c>
       <c r="Z36" s="32">
         <v>0</v>
       </c>
       <c r="AA36" s="32">
         <v>327</v>
       </c>
       <c r="AB36" s="32">
         <v>0</v>
       </c>
       <c r="AC36" s="32">
         <v>0</v>
       </c>
       <c r="AD36" s="32"/>
       <c r="AE36" s="62"/>
       <c r="AF36" s="34">
         <v>16760</v>
       </c>
       <c r="AG36" s="34">
         <v>13232</v>
       </c>
     </row>
-    <row r="37" spans="1:33" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:33" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A37" s="53" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="54">
         <v>119685</v>
       </c>
       <c r="C37" s="54">
         <v>3417</v>
       </c>
       <c r="D37" s="55">
         <v>1358212</v>
       </c>
       <c r="E37" s="55">
         <v>544</v>
       </c>
       <c r="F37" s="55">
         <v>1312566</v>
       </c>
       <c r="G37" s="55">
         <v>7072</v>
       </c>
       <c r="H37" s="55">
         <v>7438</v>
       </c>
       <c r="I37" s="55">
@@ -4550,51 +4550,51 @@
       <c r="Z37" s="55">
         <v>9245</v>
       </c>
       <c r="AA37" s="55">
         <v>5028</v>
       </c>
       <c r="AB37" s="55">
         <v>0</v>
       </c>
       <c r="AC37" s="55">
         <v>290812</v>
       </c>
       <c r="AD37" s="55">
         <v>0</v>
       </c>
       <c r="AE37" s="66">
         <v>0</v>
       </c>
       <c r="AF37" s="57">
         <v>846006</v>
       </c>
       <c r="AG37" s="57">
         <v>27419</v>
       </c>
     </row>
-    <row r="38" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A38" s="30" t="s">
         <v>60</v>
       </c>
       <c r="B38" s="31">
         <v>0</v>
       </c>
       <c r="C38" s="31">
         <v>140</v>
       </c>
       <c r="D38" s="32">
         <v>361</v>
       </c>
       <c r="E38" s="32">
         <v>0</v>
       </c>
       <c r="F38" s="32">
         <v>0</v>
       </c>
       <c r="G38" s="32">
         <v>0</v>
       </c>
       <c r="H38" s="32">
         <v>16</v>
       </c>
       <c r="I38" s="32">
@@ -4651,51 +4651,51 @@
       <c r="Z38" s="32">
         <v>0</v>
       </c>
       <c r="AA38" s="32">
         <v>0</v>
       </c>
       <c r="AB38" s="32">
         <v>0</v>
       </c>
       <c r="AC38" s="32">
         <v>0</v>
       </c>
       <c r="AD38" s="32">
         <v>0</v>
       </c>
       <c r="AE38" s="62">
         <v>0</v>
       </c>
       <c r="AF38" s="34">
         <v>5889</v>
       </c>
       <c r="AG38" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:33" s="102" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A39" s="30" t="s">
         <v>61</v>
       </c>
       <c r="B39" s="31">
         <v>4047</v>
       </c>
       <c r="C39" s="31">
         <v>0</v>
       </c>
       <c r="D39" s="32">
         <v>29320</v>
       </c>
       <c r="E39" s="32">
         <v>0</v>
       </c>
       <c r="F39" s="32">
         <v>1764</v>
       </c>
       <c r="G39" s="32">
         <v>0</v>
       </c>
       <c r="H39" s="32">
         <v>0</v>
       </c>
       <c r="I39" s="32">
@@ -4748,51 +4748,51 @@
       </c>
       <c r="Y39" s="32">
         <v>0</v>
       </c>
       <c r="Z39" s="32">
         <v>0</v>
       </c>
       <c r="AA39" s="32">
         <v>0</v>
       </c>
       <c r="AB39" s="32">
         <v>0</v>
       </c>
       <c r="AC39" s="32">
         <v>290812</v>
       </c>
       <c r="AD39" s="32"/>
       <c r="AE39" s="62"/>
       <c r="AF39" s="34">
         <v>163547</v>
       </c>
       <c r="AG39" s="34">
         <v>189</v>
       </c>
     </row>
-    <row r="40" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A40" s="30" t="s">
         <v>62</v>
       </c>
       <c r="B40" s="31">
         <v>217</v>
       </c>
       <c r="C40" s="31">
         <v>0</v>
       </c>
       <c r="D40" s="32">
         <v>2195</v>
       </c>
       <c r="E40" s="32">
         <v>0</v>
       </c>
       <c r="F40" s="32">
         <v>293</v>
       </c>
       <c r="G40" s="32">
         <v>0</v>
       </c>
       <c r="H40" s="32">
         <v>0</v>
       </c>
       <c r="I40" s="32">
@@ -4845,51 +4845,51 @@
       </c>
       <c r="Y40" s="32">
         <v>0</v>
       </c>
       <c r="Z40" s="32">
         <v>0</v>
       </c>
       <c r="AA40" s="32">
         <v>0</v>
       </c>
       <c r="AB40" s="32">
         <v>0</v>
       </c>
       <c r="AC40" s="32">
         <v>0</v>
       </c>
       <c r="AD40" s="32"/>
       <c r="AE40" s="62"/>
       <c r="AF40" s="34">
         <v>0</v>
       </c>
       <c r="AG40" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="41" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A41" s="30" t="s">
         <v>63</v>
       </c>
       <c r="B41" s="31">
         <v>0</v>
       </c>
       <c r="C41" s="31">
         <v>0</v>
       </c>
       <c r="D41" s="32">
         <v>0</v>
       </c>
       <c r="E41" s="32">
         <v>0</v>
       </c>
       <c r="F41" s="32">
         <v>0</v>
       </c>
       <c r="G41" s="32">
         <v>0</v>
       </c>
       <c r="H41" s="32">
         <v>0</v>
       </c>
       <c r="I41" s="32">
@@ -4942,51 +4942,51 @@
       </c>
       <c r="Y41" s="32">
         <v>0</v>
       </c>
       <c r="Z41" s="32">
         <v>0</v>
       </c>
       <c r="AA41" s="32">
         <v>0</v>
       </c>
       <c r="AB41" s="32">
         <v>0</v>
       </c>
       <c r="AC41" s="32">
         <v>0</v>
       </c>
       <c r="AD41" s="32"/>
       <c r="AE41" s="62"/>
       <c r="AF41" s="34">
         <v>0</v>
       </c>
       <c r="AG41" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A42" s="30" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="31">
         <v>110000</v>
       </c>
       <c r="C42" s="31">
         <v>0</v>
       </c>
       <c r="D42" s="32">
         <v>117039</v>
       </c>
       <c r="E42" s="32">
         <v>0</v>
       </c>
       <c r="F42" s="32">
         <v>0</v>
       </c>
       <c r="G42" s="32">
         <v>0</v>
       </c>
       <c r="H42" s="32">
         <v>0</v>
       </c>
       <c r="I42" s="32">
@@ -5039,51 +5039,51 @@
       </c>
       <c r="Y42" s="32">
         <v>0</v>
       </c>
       <c r="Z42" s="32">
         <v>0</v>
       </c>
       <c r="AA42" s="32">
         <v>0</v>
       </c>
       <c r="AB42" s="32">
         <v>0</v>
       </c>
       <c r="AC42" s="32">
         <v>0</v>
       </c>
       <c r="AD42" s="32"/>
       <c r="AE42" s="62"/>
       <c r="AF42" s="34">
         <v>350</v>
       </c>
       <c r="AG42" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="43" spans="1:33" s="102" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:33" s="102" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A43" s="30" t="s">
         <v>64</v>
       </c>
       <c r="B43" s="31">
         <v>4187</v>
       </c>
       <c r="C43" s="31">
         <v>1029</v>
       </c>
       <c r="D43" s="32">
         <v>420754</v>
       </c>
       <c r="E43" s="32">
         <v>110</v>
       </c>
       <c r="F43" s="32">
         <v>1054492</v>
       </c>
       <c r="G43" s="32">
         <v>6536</v>
       </c>
       <c r="H43" s="32">
         <v>17</v>
       </c>
       <c r="I43" s="32">
@@ -5136,51 +5136,51 @@
       </c>
       <c r="Y43" s="32">
         <v>2</v>
       </c>
       <c r="Z43" s="32">
         <v>4483</v>
       </c>
       <c r="AA43" s="32">
         <v>256</v>
       </c>
       <c r="AB43" s="32">
         <v>0</v>
       </c>
       <c r="AC43" s="32">
         <v>0</v>
       </c>
       <c r="AD43" s="32"/>
       <c r="AE43" s="62"/>
       <c r="AF43" s="34">
         <v>56232</v>
       </c>
       <c r="AG43" s="34">
         <v>14126</v>
       </c>
     </row>
-    <row r="44" spans="1:33" s="102" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:33" s="102" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A44" s="30" t="s">
         <v>66</v>
       </c>
       <c r="B44" s="31">
         <v>1234</v>
       </c>
       <c r="C44" s="31">
         <v>2248</v>
       </c>
       <c r="D44" s="32">
         <v>788543</v>
       </c>
       <c r="E44" s="32">
         <v>434</v>
       </c>
       <c r="F44" s="32">
         <v>256018</v>
       </c>
       <c r="G44" s="32">
         <v>535</v>
       </c>
       <c r="H44" s="32">
         <v>7405</v>
       </c>
       <c r="I44" s="32">
@@ -5233,51 +5233,51 @@
       </c>
       <c r="Y44" s="32">
         <v>529</v>
       </c>
       <c r="Z44" s="32">
         <v>4762</v>
       </c>
       <c r="AA44" s="32">
         <v>4771</v>
       </c>
       <c r="AB44" s="32">
         <v>0</v>
       </c>
       <c r="AC44" s="32">
         <v>0</v>
       </c>
       <c r="AD44" s="32"/>
       <c r="AE44" s="62"/>
       <c r="AF44" s="34">
         <v>619989</v>
       </c>
       <c r="AG44" s="34">
         <v>13104</v>
       </c>
     </row>
-    <row r="45" spans="1:33" s="84" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:33" s="84" customFormat="1" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="91">
         <v>63508</v>
       </c>
       <c r="C45" s="91">
         <v>0</v>
       </c>
       <c r="D45" s="92">
         <v>85832</v>
       </c>
       <c r="E45" s="92">
         <v>0</v>
       </c>
       <c r="F45" s="92">
         <v>29766</v>
       </c>
       <c r="G45" s="92">
         <v>0</v>
       </c>
       <c r="H45" s="92">
         <v>0</v>
       </c>
       <c r="I45" s="92">