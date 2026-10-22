--- v2 (2026-06-23)
+++ v3 (2026-10-22)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C723EE2B-67B8-4301-B97C-A8818B83C1B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{312B8A18-18BD-4B7D-9C81-AADA8021F807}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BSI by currency" sheetId="48" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">'BSI by currency'!#REF!</definedName>
     <definedName name="DatumOdeslani2" hidden="1">#REF!</definedName>
     <definedName name="DatumOdeslani3">#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">'BSI by currency'!#REF!</definedName>
     <definedName name="DatumVytVystup2" hidden="1">#REF!</definedName>
     <definedName name="DatumVytVystup3">#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">'BSI by currency'!#REF!</definedName>
     <definedName name="ObdobiKumulativu2" hidden="1">#REF!</definedName>
     <definedName name="ObdobiKumulativu3">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'BSI by currency'!$A$2:$V$70</definedName>
     <definedName name="_xlnm.Print_Area">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">'BSI by currency'!#REF!</definedName>
     <definedName name="REFBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFBAN3">#REF!</definedName>
     <definedName name="REFNAZBAN1" hidden="1">'BSI by currency'!#REF!</definedName>
     <definedName name="REFNAZBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFNAZBAN3">#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">'BSI by currency'!$P$4</definedName>
     <definedName name="REFOBD2" hidden="1">#REF!</definedName>
     <definedName name="REFOBD3">#REF!</definedName>
@@ -2077,157 +2077,159 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A2:W71"/>
   <sheetViews>
-    <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" showZeros="0" tabSelected="1" showOutlineSymbols="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F55" sqref="F55"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.5703125" style="1" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="44.625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="11.375" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="16" width="9.875" style="1" customWidth="1"/>
+    <col min="17" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:23" ht="15.9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="183" t="s">
         <v>37</v>
       </c>
       <c r="B2" s="183"/>
       <c r="C2" s="183"/>
       <c r="D2" s="183"/>
       <c r="E2" s="183"/>
       <c r="F2" s="183"/>
       <c r="G2" s="183"/>
       <c r="H2" s="183"/>
       <c r="I2" s="183"/>
       <c r="J2" s="183"/>
       <c r="K2" s="183"/>
       <c r="L2" s="183"/>
       <c r="M2" s="183"/>
       <c r="N2" s="183"/>
       <c r="O2" s="183"/>
       <c r="P2" s="183"/>
     </row>
-    <row r="3" spans="1:23" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:23" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="8"/>
     </row>
     <row r="4" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="P4" s="9"/>
     </row>
-    <row r="5" spans="1:23" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:23" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A5" s="27" t="s">
         <v>59</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="P5" s="14"/>
     </row>
-    <row r="6" spans="1:23" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:23" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="27"/>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="P6" s="14"/>
       <c r="V6" s="21"/>
       <c r="W6" s="21" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="1:23" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:23" ht="21.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="17" t="s">
         <v>0</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="20" t="s">
         <v>39</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
@@ -2292,54 +2294,54 @@
       </c>
       <c r="R8" s="25" t="s">
         <v>41</v>
       </c>
       <c r="S8" s="25" t="s">
         <v>42</v>
       </c>
       <c r="T8" s="25" t="s">
         <v>43</v>
       </c>
       <c r="U8" s="25" t="s">
         <v>44</v>
       </c>
       <c r="V8" s="25" t="s">
         <v>45</v>
       </c>
       <c r="W8" s="30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:23" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B9" s="32">
-        <v>134461819</v>
+        <v>134456787</v>
       </c>
       <c r="C9" s="33">
-        <v>130358859</v>
+        <v>130353826</v>
       </c>
       <c r="D9" s="34">
         <v>3171985</v>
       </c>
       <c r="E9" s="35">
         <v>0</v>
       </c>
       <c r="F9" s="35">
         <v>2743295</v>
       </c>
       <c r="G9" s="35">
         <v>790</v>
       </c>
       <c r="H9" s="36">
         <v>37453</v>
       </c>
       <c r="I9" s="36">
         <v>347467</v>
       </c>
       <c r="J9" s="36">
         <v>41114</v>
       </c>
       <c r="K9" s="35">
         <v>1867</v>
       </c>
@@ -2713,51 +2715,51 @@
       <c r="P14" s="86">
         <v>2</v>
       </c>
       <c r="Q14" s="91">
         <v>0</v>
       </c>
       <c r="R14" s="65">
         <v>0</v>
       </c>
       <c r="S14" s="65">
         <v>0</v>
       </c>
       <c r="T14" s="65">
         <v>0</v>
       </c>
       <c r="U14" s="65">
         <v>0</v>
       </c>
       <c r="V14" s="65">
         <v>0</v>
       </c>
       <c r="W14" s="90">
         <v>1</v>
       </c>
     </row>
-    <row r="15" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A15" s="92" t="s">
         <v>28</v>
       </c>
       <c r="B15" s="68">
         <v>9084245</v>
       </c>
       <c r="C15" s="69">
         <v>6698336</v>
       </c>
       <c r="D15" s="70">
         <v>1676401</v>
       </c>
       <c r="E15" s="71">
         <v>0</v>
       </c>
       <c r="F15" s="71">
         <v>1265383</v>
       </c>
       <c r="G15" s="71">
         <v>797</v>
       </c>
       <c r="H15" s="72">
         <v>27480</v>
       </c>
       <c r="I15" s="72">
@@ -3636,51 +3638,51 @@
       <c r="P27" s="86">
         <v>0</v>
       </c>
       <c r="Q27" s="91">
         <v>0</v>
       </c>
       <c r="R27" s="65">
         <v>0</v>
       </c>
       <c r="S27" s="65">
         <v>0</v>
       </c>
       <c r="T27" s="65">
         <v>0</v>
       </c>
       <c r="U27" s="65">
         <v>0</v>
       </c>
       <c r="V27" s="65">
         <v>0</v>
       </c>
       <c r="W27" s="90">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A28" s="92" t="s">
         <v>28</v>
       </c>
       <c r="B28" s="68">
         <v>5323651</v>
       </c>
       <c r="C28" s="69">
         <v>4269228</v>
       </c>
       <c r="D28" s="70">
         <v>934178</v>
       </c>
       <c r="E28" s="71">
         <v>0</v>
       </c>
       <c r="F28" s="71">
         <v>934178</v>
       </c>
       <c r="G28" s="71">
         <v>0</v>
       </c>
       <c r="H28" s="72">
         <v>0</v>
       </c>
       <c r="I28" s="72">
@@ -4273,51 +4275,51 @@
       <c r="P36" s="177">
         <v>0</v>
       </c>
       <c r="Q36" s="178">
         <v>0</v>
       </c>
       <c r="R36" s="179">
         <v>0</v>
       </c>
       <c r="S36" s="179">
         <v>0</v>
       </c>
       <c r="T36" s="179">
         <v>0</v>
       </c>
       <c r="U36" s="179">
         <v>0</v>
       </c>
       <c r="V36" s="179">
         <v>0</v>
       </c>
       <c r="W36" s="180">
         <v>0</v>
       </c>
     </row>
-    <row r="37" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A37" s="92" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="68">
         <v>478222</v>
       </c>
       <c r="C37" s="69">
         <v>1084</v>
       </c>
       <c r="D37" s="70">
         <v>446368</v>
       </c>
       <c r="E37" s="71">
         <v>0</v>
       </c>
       <c r="F37" s="71">
         <v>446368</v>
       </c>
       <c r="G37" s="71">
         <v>0</v>
       </c>
       <c r="H37" s="72">
         <v>0</v>
       </c>
       <c r="I37" s="72">
@@ -4704,54 +4706,54 @@
       </c>
       <c r="R42" s="182">
         <v>0</v>
       </c>
       <c r="S42" s="182">
         <v>0</v>
       </c>
       <c r="T42" s="182">
         <v>0</v>
       </c>
       <c r="U42" s="182">
         <v>0</v>
       </c>
       <c r="V42" s="182">
         <v>0</v>
       </c>
       <c r="W42" s="90">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="55" t="s">
         <v>54</v>
       </c>
       <c r="B43" s="56">
-        <v>1032719</v>
+        <v>1034084</v>
       </c>
       <c r="C43" s="101">
-        <v>1032597</v>
+        <v>1033962</v>
       </c>
       <c r="D43" s="58">
         <v>28</v>
       </c>
       <c r="E43" s="102">
         <v>0</v>
       </c>
       <c r="F43" s="102">
         <v>28</v>
       </c>
       <c r="G43" s="102">
         <v>0</v>
       </c>
       <c r="H43" s="103">
         <v>0</v>
       </c>
       <c r="I43" s="103">
         <v>0</v>
       </c>
       <c r="J43" s="103">
         <v>0</v>
       </c>
       <c r="K43" s="102">
         <v>0</v>
       </c>
@@ -4806,54 +4808,54 @@
       <c r="E44" s="102"/>
       <c r="F44" s="102"/>
       <c r="G44" s="102"/>
       <c r="H44" s="103"/>
       <c r="I44" s="103"/>
       <c r="J44" s="103"/>
       <c r="K44" s="102"/>
       <c r="L44" s="61"/>
       <c r="M44" s="102"/>
       <c r="N44" s="102"/>
       <c r="O44" s="102"/>
       <c r="P44" s="104"/>
       <c r="Q44" s="91"/>
       <c r="R44" s="65"/>
       <c r="S44" s="65"/>
       <c r="T44" s="65"/>
       <c r="U44" s="65"/>
       <c r="V44" s="65"/>
       <c r="W44" s="105"/>
     </row>
     <row r="45" spans="1:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45" s="106" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="107">
-        <v>2196937</v>
+        <v>2190539.5822972399</v>
       </c>
       <c r="C45" s="108">
-        <v>2163904</v>
+        <v>2157505.5822972399</v>
       </c>
       <c r="D45" s="109">
         <v>36059</v>
       </c>
       <c r="E45" s="110">
         <v>0</v>
       </c>
       <c r="F45" s="110">
         <v>30964</v>
       </c>
       <c r="G45" s="110">
         <v>-18</v>
       </c>
       <c r="H45" s="111">
         <v>729</v>
       </c>
       <c r="I45" s="111">
         <v>4316</v>
       </c>
       <c r="J45" s="111">
         <v>75</v>
       </c>
       <c r="K45" s="110">
         <v>-7</v>
       </c>
@@ -4911,51 +4913,51 @@
       <c r="N46" s="118"/>
       <c r="O46" s="118"/>
       <c r="P46" s="118"/>
     </row>
     <row r="47" spans="1:23" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="116"/>
       <c r="B47" s="117"/>
       <c r="C47" s="118"/>
       <c r="D47" s="117"/>
       <c r="E47" s="118"/>
       <c r="F47" s="118"/>
       <c r="G47" s="118"/>
       <c r="H47" s="118"/>
       <c r="I47" s="118"/>
       <c r="J47" s="118"/>
       <c r="K47" s="118"/>
       <c r="L47" s="117"/>
       <c r="M47" s="118"/>
       <c r="N47" s="118"/>
       <c r="O47" s="118"/>
       <c r="P47" s="118"/>
     </row>
     <row r="48" spans="1:23" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="P48" s="119"/>
     </row>
-    <row r="49" spans="1:23" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:23" ht="21.9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="120" t="s">
         <v>14</v>
       </c>
       <c r="B49" s="121" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="122" t="s">
         <v>0</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>38</v>
       </c>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="123" t="s">
         <v>39</v>
       </c>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
       <c r="O49" s="3"/>
@@ -5020,84 +5022,84 @@
       </c>
       <c r="R50" s="25" t="s">
         <v>41</v>
       </c>
       <c r="S50" s="25" t="s">
         <v>42</v>
       </c>
       <c r="T50" s="25" t="s">
         <v>43</v>
       </c>
       <c r="U50" s="25" t="s">
         <v>44</v>
       </c>
       <c r="V50" s="25" t="s">
         <v>45</v>
       </c>
       <c r="W50" s="128" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="51" spans="1:23" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="129" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="130">
-        <v>134461819</v>
+        <v>134456787</v>
       </c>
       <c r="C51" s="131">
-        <v>129998852</v>
+        <v>129993834</v>
       </c>
       <c r="D51" s="132">
-        <v>2899124</v>
+        <v>2899100</v>
       </c>
       <c r="E51" s="133">
         <v>0</v>
       </c>
       <c r="F51" s="133">
-        <v>2706814</v>
+        <v>2706771</v>
       </c>
       <c r="G51" s="133">
         <v>941</v>
       </c>
       <c r="H51" s="134">
         <v>53710</v>
       </c>
       <c r="I51" s="134">
-        <v>122221</v>
+        <v>122239</v>
       </c>
       <c r="J51" s="134">
         <v>3289</v>
       </c>
       <c r="K51" s="133">
         <v>12149</v>
       </c>
       <c r="L51" s="135">
-        <v>1563843</v>
+        <v>1563853</v>
       </c>
       <c r="M51" s="133">
-        <v>1311152</v>
+        <v>1311162</v>
       </c>
       <c r="N51" s="133">
         <v>4917</v>
       </c>
       <c r="O51" s="133">
         <v>50816</v>
       </c>
       <c r="P51" s="136">
         <v>196957</v>
       </c>
       <c r="Q51" s="137">
         <v>8160</v>
       </c>
       <c r="R51" s="138">
         <v>7876</v>
       </c>
       <c r="S51" s="138">
         <v>4375</v>
       </c>
       <c r="T51" s="138">
         <v>9565</v>
       </c>
       <c r="U51" s="138">
         <v>21676</v>
       </c>
@@ -5370,51 +5372,51 @@
       <c r="P55" s="86">
         <v>141252</v>
       </c>
       <c r="Q55" s="149">
         <v>7980</v>
       </c>
       <c r="R55" s="150">
         <v>5140</v>
       </c>
       <c r="S55" s="150">
         <v>4324</v>
       </c>
       <c r="T55" s="150">
         <v>9317</v>
       </c>
       <c r="U55" s="150">
         <v>10454</v>
       </c>
       <c r="V55" s="151">
         <v>22903</v>
       </c>
       <c r="W55" s="152">
         <v>81045</v>
       </c>
     </row>
-    <row r="56" spans="1:23" s="28" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:23" s="28" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A56" s="99" t="s">
         <v>57</v>
       </c>
       <c r="B56" s="80">
         <v>28520739</v>
       </c>
       <c r="C56" s="81">
         <v>27577985</v>
       </c>
       <c r="D56" s="82">
         <v>336374</v>
       </c>
       <c r="E56" s="83">
         <v>0</v>
       </c>
       <c r="F56" s="83">
         <v>253906</v>
       </c>
       <c r="G56" s="83">
         <v>612</v>
       </c>
       <c r="H56" s="84">
         <v>30566</v>
       </c>
       <c r="I56" s="84">
@@ -5512,51 +5514,51 @@
       <c r="P57" s="86">
         <v>97285</v>
       </c>
       <c r="Q57" s="149">
         <v>7631</v>
       </c>
       <c r="R57" s="150">
         <v>4894</v>
       </c>
       <c r="S57" s="150">
         <v>0</v>
       </c>
       <c r="T57" s="150">
         <v>7996</v>
       </c>
       <c r="U57" s="150">
         <v>10389</v>
       </c>
       <c r="V57" s="151">
         <v>15239</v>
       </c>
       <c r="W57" s="152">
         <v>51137</v>
       </c>
     </row>
-    <row r="58" spans="1:23" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:23" ht="20.399999999999999" x14ac:dyDescent="0.2">
       <c r="A58" s="92" t="s">
         <v>28</v>
       </c>
       <c r="B58" s="68">
         <v>15912065</v>
       </c>
       <c r="C58" s="69">
         <v>13550107</v>
       </c>
       <c r="D58" s="70">
         <v>2193316</v>
       </c>
       <c r="E58" s="71">
         <v>0</v>
       </c>
       <c r="F58" s="71">
         <v>2180450</v>
       </c>
       <c r="G58" s="71">
         <v>19</v>
       </c>
       <c r="H58" s="72">
         <v>7763</v>
       </c>
       <c r="I58" s="72">
@@ -6227,84 +6229,84 @@
       </c>
       <c r="R67" s="154">
         <v>0</v>
       </c>
       <c r="S67" s="154">
         <v>0</v>
       </c>
       <c r="T67" s="154">
         <v>0</v>
       </c>
       <c r="U67" s="154">
         <v>10752</v>
       </c>
       <c r="V67" s="155">
         <v>233</v>
       </c>
       <c r="W67" s="156">
         <v>596</v>
       </c>
     </row>
     <row r="68" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="55" t="s">
         <v>36</v>
       </c>
       <c r="B68" s="56">
-        <v>15653635</v>
+        <v>15654412</v>
       </c>
       <c r="C68" s="101">
-        <v>15576317</v>
+        <v>15577128</v>
       </c>
       <c r="D68" s="58">
-        <v>12555</v>
+        <v>12513</v>
       </c>
       <c r="E68" s="102">
         <v>0</v>
       </c>
       <c r="F68" s="102">
-        <v>2811</v>
+        <v>2768</v>
       </c>
       <c r="G68" s="102">
         <v>0</v>
       </c>
       <c r="H68" s="103">
         <v>117</v>
       </c>
       <c r="I68" s="103">
         <v>9612</v>
       </c>
       <c r="J68" s="103">
         <v>16</v>
       </c>
       <c r="K68" s="102">
         <v>0</v>
       </c>
       <c r="L68" s="61">
-        <v>64762</v>
+        <v>64771</v>
       </c>
       <c r="M68" s="102">
-        <v>64574</v>
+        <v>64583</v>
       </c>
       <c r="N68" s="102">
         <v>35</v>
       </c>
       <c r="O68" s="102">
         <v>1</v>
       </c>
       <c r="P68" s="104">
         <v>152</v>
       </c>
       <c r="Q68" s="153">
         <v>0</v>
       </c>
       <c r="R68" s="154">
         <v>0</v>
       </c>
       <c r="S68" s="154">
         <v>0</v>
       </c>
       <c r="T68" s="154">
         <v>0</v>
       </c>
       <c r="U68" s="154">
         <v>0</v>
       </c>
@@ -6329,84 +6331,84 @@
       <c r="E69" s="161"/>
       <c r="F69" s="161"/>
       <c r="G69" s="161"/>
       <c r="H69" s="162"/>
       <c r="I69" s="162"/>
       <c r="J69" s="162"/>
       <c r="K69" s="161"/>
       <c r="L69" s="163"/>
       <c r="M69" s="161"/>
       <c r="N69" s="161"/>
       <c r="O69" s="161"/>
       <c r="P69" s="164"/>
       <c r="Q69" s="165"/>
       <c r="R69" s="166"/>
       <c r="S69" s="166"/>
       <c r="T69" s="166"/>
       <c r="U69" s="166"/>
       <c r="V69" s="167"/>
       <c r="W69" s="168"/>
     </row>
     <row r="70" spans="1:23" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A70" s="169" t="s">
         <v>56</v>
       </c>
       <c r="B70" s="107">
-        <v>6122643</v>
+        <v>6116834</v>
       </c>
       <c r="C70" s="108">
-        <v>6037438</v>
+        <v>6031609</v>
       </c>
       <c r="D70" s="109">
-        <v>55100</v>
+        <v>55118</v>
       </c>
       <c r="E70" s="110">
         <v>0</v>
       </c>
       <c r="F70" s="110">
         <v>15163</v>
       </c>
       <c r="G70" s="110">
         <v>188</v>
       </c>
       <c r="H70" s="111">
         <v>1005</v>
       </c>
       <c r="I70" s="111">
-        <v>38508</v>
+        <v>38526</v>
       </c>
       <c r="J70" s="111">
         <v>97</v>
       </c>
       <c r="K70" s="110">
         <v>138</v>
       </c>
       <c r="L70" s="112">
-        <v>30106</v>
+        <v>30107</v>
       </c>
       <c r="M70" s="110">
-        <v>24888</v>
+        <v>24889</v>
       </c>
       <c r="N70" s="110">
         <v>11</v>
       </c>
       <c r="O70" s="110">
         <v>751</v>
       </c>
       <c r="P70" s="113">
         <v>4455</v>
       </c>
       <c r="Q70" s="170">
         <v>119</v>
       </c>
       <c r="R70" s="171">
         <v>2736</v>
       </c>
       <c r="S70" s="171">
         <v>51</v>
       </c>
       <c r="T70" s="171">
         <v>115</v>
       </c>
       <c r="U70" s="171">
         <v>218</v>
       </c>