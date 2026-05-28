--- v0 (2026-02-10)
+++ v1 (2026-05-28)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BDB14E80-AE11-4057-AA3D-0B1ECC557F2D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{82C52F8E-B22F-4287-AEF6-C5B039104707}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ZAKLAD" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="78">
   <si>
     <t/>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t xml:space="preserve"> ŠTVRŤROČNÝ   VÝKAZ  O  ÚROKOVÝCH  NÁKLADOCH  A  VÝNOSOCH </t>
   </si>
   <si>
     <t>(v tis. eur)</t>
   </si>
   <si>
     <t>EKONOMICKÉ SEKTORY</t>
   </si>
@@ -254,51 +254,51 @@
     <t>Zdravotníctvo a sociálna pomoc</t>
   </si>
   <si>
     <t>Umenie, zábava a rekreácia</t>
   </si>
   <si>
     <t>Ostatné činnosti</t>
   </si>
   <si>
     <t>Činnosti domácností ako zamestnávateľov; nediferencované činnosti v domácnostiach produkujúce tovary a služby na vlastné použitie</t>
   </si>
   <si>
     <t>Činnosti extrateritoriálnych organizácií a združení</t>
   </si>
   <si>
     <t xml:space="preserve">Eurozóna a zvyšok sveta </t>
   </si>
   <si>
     <t>Stav ku dňu:  31.12.2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1159,94 +1159,85 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -1293,219 +1284,216 @@
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="30" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="56" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="58" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="61" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="62" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal_VZ_V13_33" xfId="3" xr:uid="{AEF6A6F7-DC14-4DEA-9A79-C66BE69BEF3B}"/>
     <cellStyle name="Normal_VZ_V13_37" xfId="2" xr:uid="{8F897AEE-8F3B-465C-8E61-573AB0889EF9}"/>
     <cellStyle name="Normal_VZ_V13_40_1" xfId="1" xr:uid="{7748C0F6-16F7-4EBD-A451-8A58A0970D9C}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1801,806 +1789,806 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="8.5546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="19.6640625" customWidth="1"/>
+    <col min="1" max="1" width="8.54296875" customWidth="1"/>
+    <col min="2" max="2" width="79.81640625" customWidth="1"/>
+    <col min="3" max="3" width="20.7265625" customWidth="1"/>
+    <col min="4" max="4" width="19.7265625" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="102" t="s">
+    <row r="1" spans="1:5" ht="19.5" customHeight="1">
+      <c r="A1" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="103"/>
-[...3 lines deleted...]
-    <row r="2" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="99"/>
+      <c r="C1" s="99"/>
+      <c r="D1" s="99"/>
+    </row>
+    <row r="2" spans="1:5" ht="15" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="4"/>
       <c r="E2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="44" t="s">
+    <row r="3" spans="1:5" ht="14.25" customHeight="1">
+      <c r="A3" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B3" s="8"/>
-[...1 lines deleted...]
-      <c r="D3" s="10"/>
+      <c r="B3" s="7"/>
+      <c r="C3" s="8"/>
+      <c r="D3" s="9"/>
       <c r="E3" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:5" ht="15" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>77</v>
       </c>
-      <c r="B4" s="11"/>
-[...1 lines deleted...]
-      <c r="D4" s="12"/>
+      <c r="B4" s="10"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="7"/>
       <c r="E4" s="1"/>
     </row>
-    <row r="5" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D5" s="14" t="s">
+    <row r="5" spans="1:5" ht="15" customHeight="1" thickBot="1">
+      <c r="A5" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="D5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="61" t="s">
+    <row r="6" spans="1:5" ht="30" customHeight="1">
+      <c r="A6" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="B6" s="62" t="s">
+      <c r="B6" s="58" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="63" t="s">
+      <c r="C6" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="64" t="s">
+      <c r="D6" s="60" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B7" s="19" t="s">
+    <row r="7" spans="1:5" ht="15" customHeight="1">
+      <c r="A7" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="16" t="s">
         <v>76</v>
       </c>
-      <c r="C7" s="45">
+      <c r="C7" s="42">
         <v>1125895</v>
       </c>
-      <c r="D7" s="66">
-[...7 lines deleted...]
-      <c r="B8" s="21" t="s">
+      <c r="D7" s="62">
+        <v>3534322</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="15" customHeight="1">
+      <c r="A8" s="63" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="46">
+      <c r="C8" s="43">
         <v>720875</v>
       </c>
-      <c r="D8" s="68">
-[...4 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="D8" s="64">
+        <v>3226210</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="15" customHeight="1">
+      <c r="A9" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="43">
         <v>227516</v>
       </c>
-      <c r="D9" s="68">
-[...4 lines deleted...]
-      <c r="A10" s="70" t="s">
+      <c r="D9" s="64">
+        <v>1029613</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="15" customHeight="1">
+      <c r="A10" s="66" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="25" t="s">
+      <c r="B10" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="46">
+      <c r="C10" s="43">
         <v>27841</v>
       </c>
-      <c r="D10" s="89">
+      <c r="D10" s="85">
         <v>12611</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B11" s="27" t="s">
+    <row r="11" spans="1:5" ht="15" customHeight="1">
+      <c r="A11" s="68"/>
+      <c r="B11" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="90">
+      <c r="C11" s="86">
         <v>34422</v>
       </c>
-      <c r="D11" s="91">
+      <c r="D11" s="87">
         <v>47774</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B12" s="58" t="s">
+    <row r="12" spans="1:5" ht="15" customHeight="1">
+      <c r="A12" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="92">
+      <c r="C12" s="88">
         <v>23340</v>
       </c>
-      <c r="D12" s="93">
-[...4 lines deleted...]
-      <c r="A13" s="76" t="s">
+      <c r="D12" s="89">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="15" customHeight="1">
+      <c r="A13" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="59" t="s">
+      <c r="B13" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="94">
+      <c r="C13" s="90">
         <v>54984</v>
       </c>
-      <c r="D13" s="95">
+      <c r="D13" s="91">
         <v>36205</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="77" t="s">
+    <row r="14" spans="1:5" ht="15" customHeight="1">
+      <c r="A14" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="28" t="s">
+      <c r="B14" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="96">
+      <c r="C14" s="92">
         <v>622</v>
       </c>
-      <c r="D14" s="97">
+      <c r="D14" s="93">
         <v>29702</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="77" t="s">
+    <row r="15" spans="1:5" ht="15" customHeight="1">
+      <c r="A15" s="73" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="28" t="s">
+      <c r="B15" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C15" s="98">
+      <c r="C15" s="94">
         <v>345760</v>
       </c>
-      <c r="D15" s="99">
+      <c r="D15" s="95">
         <v>2027600</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="77" t="s">
+    <row r="16" spans="1:5" ht="15" customHeight="1">
+      <c r="A16" s="73" t="s">
         <v>19</v>
       </c>
-      <c r="B16" s="28" t="s">
+      <c r="B16" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="43">
         <v>6390</v>
       </c>
-      <c r="D16" s="89">
+      <c r="D16" s="85">
         <v>42705</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="77" t="s">
+    <row r="17" spans="1:5" ht="15" customHeight="1">
+      <c r="A17" s="73" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="29" t="s">
+      <c r="B17" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="C17" s="45">
-[...2 lines deleted...]
-      <c r="D17" s="66">
+      <c r="C17" s="42">
+        <v>0</v>
+      </c>
+      <c r="D17" s="62">
         <v>1575123</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="77" t="s">
+    <row r="18" spans="1:5" ht="15" customHeight="1">
+      <c r="A18" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="28" t="s">
+      <c r="B18" s="25" t="s">
         <v>24</v>
       </c>
-      <c r="C18" s="100">
+      <c r="C18" s="96">
         <v>405020</v>
       </c>
-      <c r="D18" s="101">
+      <c r="D18" s="97">
         <v>308112</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B19" s="24" t="s">
+    <row r="19" spans="1:5" ht="15" customHeight="1">
+      <c r="A19" s="74" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C19" s="47">
+      <c r="C19" s="44">
         <v>221699</v>
       </c>
-      <c r="D19" s="71">
+      <c r="D19" s="67">
         <v>62103</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B20" s="22" t="s">
+    <row r="20" spans="1:5" ht="15" customHeight="1">
+      <c r="A20" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="C20" s="51">
+      <c r="C20" s="48">
         <v>170530</v>
       </c>
-      <c r="D20" s="73">
+      <c r="D20" s="69">
         <v>24435</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B21" s="31" t="s">
+    <row r="21" spans="1:5" ht="15" customHeight="1">
+      <c r="A21" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="C21" s="52">
+      <c r="C21" s="49">
         <v>164550</v>
       </c>
-      <c r="D21" s="75">
-[...7 lines deleted...]
-      <c r="B22" s="26" t="s">
+      <c r="D21" s="71">
+        <v>9445</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="15" customHeight="1">
+      <c r="A22" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="C22" s="53">
+      <c r="C22" s="50">
         <v>51169</v>
       </c>
-      <c r="D22" s="82">
+      <c r="D22" s="78">
         <v>37668</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B23" s="31" t="s">
+    <row r="23" spans="1:5" ht="15" customHeight="1">
+      <c r="A23" s="79" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="28" t="s">
         <v>29</v>
       </c>
-      <c r="C23" s="48">
+      <c r="C23" s="45">
         <v>180899</v>
       </c>
-      <c r="D23" s="84">
+      <c r="D23" s="80">
         <v>131130</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B24" s="22" t="s">
+    <row r="24" spans="1:5" ht="15" customHeight="1">
+      <c r="A24" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="C24" s="51">
-[...2 lines deleted...]
-      <c r="D24" s="73">
+      <c r="C24" s="48">
+        <v>134916</v>
+      </c>
+      <c r="D24" s="69">
         <v>81663</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B25" s="31" t="s">
+    <row r="25" spans="1:5" ht="15" customHeight="1">
+      <c r="A25" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="C25" s="52">
+      <c r="C25" s="49">
         <v>133049</v>
       </c>
-      <c r="D25" s="75">
+      <c r="D25" s="71">
         <v>61812</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B26" s="24" t="s">
+    <row r="26" spans="1:5" ht="15" customHeight="1">
+      <c r="A26" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B26" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C26" s="53">
-[...2 lines deleted...]
-      <c r="D26" s="82">
+      <c r="C26" s="50">
+        <v>45983</v>
+      </c>
+      <c r="D26" s="78">
         <v>49467</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B27" s="30" t="s">
+    <row r="27" spans="1:5" ht="15" customHeight="1">
+      <c r="A27" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="27" t="s">
         <v>30</v>
       </c>
-      <c r="C27" s="48">
+      <c r="C27" s="45">
         <v>2422</v>
       </c>
-      <c r="D27" s="84">
+      <c r="D27" s="80">
         <v>114879</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B28" s="22" t="s">
+    <row r="28" spans="1:5" ht="15" customHeight="1">
+      <c r="A28" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="51">
+      <c r="C28" s="48">
         <v>456</v>
       </c>
-      <c r="D28" s="73">
+      <c r="D28" s="69">
         <v>67791</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B29" s="22" t="s">
+    <row r="29" spans="1:5" ht="15" customHeight="1">
+      <c r="A29" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="51">
+      <c r="C29" s="48">
         <v>196</v>
       </c>
-      <c r="D29" s="75">
+      <c r="D29" s="71">
         <v>61158</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B30" s="86" t="s">
+    <row r="30" spans="1:5" ht="15" customHeight="1" thickBot="1">
+      <c r="A30" s="81" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="82" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="87">
+      <c r="C30" s="83">
         <v>1966</v>
       </c>
-      <c r="D30" s="88">
+      <c r="D30" s="84">
         <v>47088</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="D31" s="60" t="s">
+    <row r="31" spans="1:5" ht="15" customHeight="1">
+      <c r="A31" s="10"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D32" s="32" t="s">
+    <row r="32" spans="1:5" ht="15" customHeight="1" thickBot="1">
+      <c r="A32" s="10"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10"/>
+      <c r="D32" s="29" t="s">
         <v>0</v>
       </c>
       <c r="E32" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="33" t="s">
+    <row r="33" spans="1:4" ht="31.5" customHeight="1">
+      <c r="A33" s="30" t="s">
         <v>53</v>
       </c>
-      <c r="B33" s="15" t="s">
+      <c r="B33" s="12" t="s">
         <v>31</v>
       </c>
-      <c r="C33" s="16" t="s">
+      <c r="C33" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="D33" s="17" t="s">
+      <c r="D33" s="14" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="34" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B34" s="36" t="s">
+    <row r="34" spans="1:4" ht="15" customHeight="1">
+      <c r="A34" s="31" t="s">
+        <v>0</v>
+      </c>
+      <c r="B34" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="C34" s="45">
+      <c r="C34" s="42">
         <v>1126526</v>
       </c>
-      <c r="D34" s="54">
-[...4 lines deleted...]
-      <c r="A35" s="20" t="s">
+      <c r="D34" s="51">
+        <v>3614457</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="15" customHeight="1">
+      <c r="A35" s="17" t="s">
         <v>33</v>
       </c>
-      <c r="B35" s="39" t="s">
+      <c r="B35" s="36" t="s">
         <v>55</v>
       </c>
-      <c r="C35" s="49">
+      <c r="C35" s="46">
         <v>2108</v>
       </c>
-      <c r="D35" s="55">
+      <c r="D35" s="52">
         <v>47235</v>
       </c>
     </row>
-    <row r="36" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="18" t="s">
+    <row r="36" spans="1:4" ht="15" customHeight="1">
+      <c r="A36" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="B36" s="41" t="s">
+      <c r="B36" s="38" t="s">
         <v>56</v>
       </c>
-      <c r="C36" s="49">
+      <c r="C36" s="46">
         <v>2445</v>
       </c>
-      <c r="D36" s="55">
+      <c r="D36" s="52">
         <v>1344</v>
       </c>
     </row>
-    <row r="37" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="35" t="s">
+    <row r="37" spans="1:4" ht="15" customHeight="1">
+      <c r="A37" s="32" t="s">
         <v>35</v>
       </c>
-      <c r="B37" s="41" t="s">
+      <c r="B37" s="38" t="s">
         <v>57</v>
       </c>
-      <c r="C37" s="49">
+      <c r="C37" s="46">
         <v>40635</v>
       </c>
-      <c r="D37" s="55">
+      <c r="D37" s="52">
         <v>163348</v>
       </c>
     </row>
-    <row r="38" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="18" t="s">
+    <row r="38" spans="1:4" ht="15" customHeight="1">
+      <c r="A38" s="15" t="s">
         <v>36</v>
       </c>
-      <c r="B38" s="41" t="s">
+      <c r="B38" s="38" t="s">
         <v>58</v>
       </c>
-      <c r="C38" s="49">
+      <c r="C38" s="46">
         <v>62373</v>
       </c>
-      <c r="D38" s="50">
+      <c r="D38" s="47">
         <v>83339</v>
       </c>
     </row>
-    <row r="39" spans="1:4" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="20" t="s">
+    <row r="39" spans="1:4" ht="14.5" customHeight="1">
+      <c r="A39" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B39" s="42" t="s">
+      <c r="B39" s="39" t="s">
         <v>59</v>
       </c>
-      <c r="C39" s="49">
+      <c r="C39" s="46">
         <v>6438</v>
       </c>
-      <c r="D39" s="50">
+      <c r="D39" s="47">
         <v>12795</v>
       </c>
     </row>
-    <row r="40" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="20" t="s">
+    <row r="40" spans="1:4" ht="15" customHeight="1">
+      <c r="A40" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="B40" s="41" t="s">
+      <c r="B40" s="38" t="s">
         <v>60</v>
       </c>
-      <c r="C40" s="49">
+      <c r="C40" s="46">
         <v>8041</v>
       </c>
-      <c r="D40" s="50">
+      <c r="D40" s="47">
         <v>90675</v>
       </c>
     </row>
-    <row r="41" spans="1:4" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="20" t="s">
+    <row r="41" spans="1:4" ht="13.9" customHeight="1">
+      <c r="A41" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="B41" s="42" t="s">
+      <c r="B41" s="39" t="s">
         <v>61</v>
       </c>
-      <c r="C41" s="49">
+      <c r="C41" s="46">
         <v>19093</v>
       </c>
-      <c r="D41" s="50">
+      <c r="D41" s="47">
         <v>153915</v>
       </c>
     </row>
-    <row r="42" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="20" t="s">
+    <row r="42" spans="1:4" ht="15" customHeight="1">
+      <c r="A42" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="B42" s="41" t="s">
+      <c r="B42" s="38" t="s">
         <v>62</v>
       </c>
-      <c r="C42" s="49">
+      <c r="C42" s="46">
         <v>12305</v>
       </c>
-      <c r="D42" s="50">
+      <c r="D42" s="47">
         <v>40901</v>
       </c>
     </row>
-    <row r="43" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="23" t="s">
+    <row r="43" spans="1:4" ht="15" customHeight="1">
+      <c r="A43" s="20" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="41" t="s">
+      <c r="B43" s="38" t="s">
         <v>63</v>
       </c>
-      <c r="C43" s="49">
+      <c r="C43" s="46">
         <v>2815</v>
       </c>
-      <c r="D43" s="50">
+      <c r="D43" s="47">
         <v>17800</v>
       </c>
     </row>
-    <row r="44" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="20" t="s">
+    <row r="44" spans="1:4" ht="15" customHeight="1">
+      <c r="A44" s="17" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="41" t="s">
+      <c r="B44" s="38" t="s">
         <v>64</v>
       </c>
-      <c r="C44" s="49">
+      <c r="C44" s="46">
         <v>15659</v>
       </c>
-      <c r="D44" s="50">
+      <c r="D44" s="47">
         <v>26689</v>
       </c>
     </row>
-    <row r="45" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="38" t="s">
+    <row r="45" spans="1:4" ht="15" customHeight="1">
+      <c r="A45" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B45" s="43" t="s">
+      <c r="B45" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="C45" s="49">
+      <c r="C45" s="46">
         <v>124746</v>
       </c>
-      <c r="D45" s="50">
+      <c r="D45" s="47">
         <v>209827</v>
       </c>
     </row>
-    <row r="46" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="18" t="s">
+    <row r="46" spans="1:4" ht="15" customHeight="1">
+      <c r="A46" s="15" t="s">
         <v>44</v>
       </c>
-      <c r="B46" s="41" t="s">
+      <c r="B46" s="38" t="s">
         <v>66</v>
       </c>
-      <c r="C46" s="49">
+      <c r="C46" s="46">
         <v>18050</v>
       </c>
-      <c r="D46" s="50">
+      <c r="D46" s="47">
         <v>305375</v>
       </c>
     </row>
-    <row r="47" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="23" t="s">
+    <row r="47" spans="1:4" ht="15" customHeight="1">
+      <c r="A47" s="20" t="s">
         <v>45</v>
       </c>
-      <c r="B47" s="41" t="s">
+      <c r="B47" s="38" t="s">
         <v>67</v>
       </c>
-      <c r="C47" s="49">
+      <c r="C47" s="46">
         <v>15279</v>
       </c>
-      <c r="D47" s="50">
-[...4 lines deleted...]
-      <c r="A48" s="23" t="s">
+      <c r="D47" s="47">
+        <v>69305</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="15" customHeight="1">
+      <c r="A48" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B48" s="41" t="s">
+      <c r="B48" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="C48" s="49">
+      <c r="C48" s="46">
         <v>10079</v>
       </c>
-      <c r="D48" s="50">
+      <c r="D48" s="47">
         <v>48566</v>
       </c>
     </row>
-    <row r="49" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="18" t="s">
+    <row r="49" spans="1:4" ht="15" customHeight="1">
+      <c r="A49" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="B49" s="42" t="s">
+      <c r="B49" s="39" t="s">
         <v>69</v>
       </c>
-      <c r="C49" s="49">
+      <c r="C49" s="46">
         <v>18025</v>
       </c>
-      <c r="D49" s="50">
+      <c r="D49" s="47">
         <v>26257</v>
       </c>
     </row>
-    <row r="50" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="18" t="s">
+    <row r="50" spans="1:4" ht="15" customHeight="1">
+      <c r="A50" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="B50" s="41" t="s">
+      <c r="B50" s="38" t="s">
         <v>70</v>
       </c>
-      <c r="C50" s="49">
+      <c r="C50" s="46">
         <v>797</v>
       </c>
-      <c r="D50" s="50">
+      <c r="D50" s="47">
         <v>2568</v>
       </c>
     </row>
-    <row r="51" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="20" t="s">
+    <row r="51" spans="1:4" ht="15" customHeight="1">
+      <c r="A51" s="17" t="s">
         <v>48</v>
       </c>
-      <c r="B51" s="41" t="s">
+      <c r="B51" s="38" t="s">
         <v>71</v>
       </c>
-      <c r="C51" s="49">
+      <c r="C51" s="46">
         <v>3796</v>
       </c>
-      <c r="D51" s="50">
+      <c r="D51" s="47">
         <v>15810</v>
       </c>
     </row>
-    <row r="52" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="20" t="s">
+    <row r="52" spans="1:4" ht="15" customHeight="1">
+      <c r="A52" s="17" t="s">
         <v>49</v>
       </c>
-      <c r="B52" s="41" t="s">
+      <c r="B52" s="38" t="s">
         <v>72</v>
       </c>
-      <c r="C52" s="49">
+      <c r="C52" s="46">
         <v>7659</v>
       </c>
-      <c r="D52" s="50">
+      <c r="D52" s="47">
         <v>14885</v>
       </c>
     </row>
-    <row r="53" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="20" t="s">
+    <row r="53" spans="1:4" ht="15" customHeight="1">
+      <c r="A53" s="17" t="s">
         <v>50</v>
       </c>
-      <c r="B53" s="41" t="s">
+      <c r="B53" s="38" t="s">
         <v>73</v>
       </c>
-      <c r="C53" s="49">
+      <c r="C53" s="46">
         <v>13618</v>
       </c>
-      <c r="D53" s="50">
+      <c r="D53" s="47">
         <v>22728</v>
       </c>
     </row>
-    <row r="54" spans="1:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="20" t="s">
+    <row r="54" spans="1:4" ht="28.5" customHeight="1">
+      <c r="A54" s="17" t="s">
         <v>51</v>
       </c>
-      <c r="B54" s="42" t="s">
+      <c r="B54" s="39" t="s">
         <v>74</v>
       </c>
-      <c r="C54" s="49">
+      <c r="C54" s="46">
         <v>351861</v>
       </c>
-      <c r="D54" s="50">
+      <c r="D54" s="47">
         <v>2025710</v>
       </c>
     </row>
-    <row r="55" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="37" t="s">
+    <row r="55" spans="1:4" ht="15" customHeight="1" thickBot="1">
+      <c r="A55" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="B55" s="40" t="s">
+      <c r="B55" s="37" t="s">
         <v>75</v>
       </c>
-      <c r="C55" s="56">
+      <c r="C55" s="53">
         <v>390704</v>
       </c>
-      <c r="D55" s="57">
+      <c r="D55" s="54">
         <v>235385</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter scaleWithDoc="0" alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>