--- v2 (2026-05-25)
+++ v3 (2026-09-11)
@@ -6,78 +6,83 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E10E0D5-04D7-4BDE-8B17-C83359175A7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B95D0B9-4E5E-4EDE-8938-8CE76C1CF363}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="1" r:id="rId1"/>
     <sheet name="Poznámky" sheetId="4" r:id="rId2"/>
     <sheet name="Graf" sheetId="3" r:id="rId3"/>
     <sheet name="1993-2008" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="E76" i="1" l="1"/>
+  <c r="E75" i="1"/>
+  <c r="E77" i="1"/>
+  <c r="D77" i="1" s="1"/>
+  <c r="B77" i="1" s="1"/>
   <c r="B76" i="1" l="1"/>
   <c r="D75" i="1"/>
   <c r="E74" i="1"/>
   <c r="D74" i="1" s="1"/>
   <c r="B74" i="1" s="1"/>
   <c r="E73" i="1"/>
   <c r="D73" i="1" s="1"/>
   <c r="B73" i="1" s="1"/>
   <c r="E72" i="1"/>
   <c r="D72" i="1" s="1"/>
   <c r="B72" i="1" s="1"/>
   <c r="E71" i="1"/>
   <c r="D71" i="1" s="1"/>
   <c r="B71" i="1" s="1"/>
   <c r="E70" i="1"/>
   <c r="D70" i="1" s="1"/>
   <c r="B70" i="1" s="1"/>
   <c r="E69" i="1"/>
   <c r="D69" i="1" s="1"/>
   <c r="B69" i="1" s="1"/>
   <c r="E68" i="1"/>
   <c r="D68" i="1"/>
   <c r="B68" i="1" s="1"/>
   <c r="B75" i="1" l="1"/>
   <c r="E67" i="1"/>
@@ -209,51 +214,51 @@
   <c r="B27" i="1" s="1"/>
   <c r="D28" i="1"/>
   <c r="B28" i="1" s="1"/>
   <c r="D29" i="1"/>
   <c r="B29" i="1" s="1"/>
   <c r="D30" i="1"/>
   <c r="B30" i="1" s="1"/>
   <c r="D32" i="1"/>
   <c r="B32" i="1" s="1"/>
   <c r="D33" i="1"/>
   <c r="B33" i="1" s="1"/>
   <c r="D34" i="1"/>
   <c r="B34" i="1" s="1"/>
   <c r="D35" i="1"/>
   <c r="B35" i="1" s="1"/>
   <c r="D37" i="1"/>
   <c r="B37" i="1" s="1"/>
   <c r="D39" i="1"/>
   <c r="B39" i="1" s="1"/>
   <c r="D40" i="1"/>
   <c r="B40" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="467" uniqueCount="395">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="397">
   <si>
     <t xml:space="preserve">Vývoj evidenčného počtu zamestnancov v bankovom sektore SR </t>
   </si>
   <si>
     <t>1/</t>
   </si>
   <si>
     <t>2/</t>
   </si>
   <si>
     <t>3/4/5/</t>
   </si>
   <si>
     <t>6/7/</t>
   </si>
   <si>
     <t>8/</t>
   </si>
   <si>
     <t>9/10/</t>
   </si>
   <si>
     <t>11/</t>
   </si>
   <si>
@@ -1923,50 +1928,56 @@
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>37/</t>
   </si>
   <si>
     <t>37/ BNP PARIBAS PERSONAL FINANCE SA, pobočka zahraničnej banky - ukončila svoju činnosť k 30.09.2024.</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
+  </si>
+  <si>
+    <t>VI-2026</t>
+  </si>
+  <si>
+    <t>38/Privatbanka, a.s. , zmenila názov na Penta Bank, a.s. k 18.5.2026 v ORSR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="General_)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -2915,51 +2926,51 @@
               <c:f>'Časový rad od 2009'!$C$6:$C$7</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Centrálna banka </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
               <c:strCache>
-                <c:ptCount val="69"/>
+                <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3122,60 +3133,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Časový rad od 2009'!$C$8:$C$76</c:f>
+              <c:f>'Časový rad od 2009'!$C$8:$C$77</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="69"/>
+                <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>1084</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1086</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1088</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1086</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1089</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1085</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>1083</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>1079</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3338,91 +3352,94 @@
                   <c:v>1095</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>1110</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>1110</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>1108</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>1110</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>1122</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>1134</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>1151</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>1154</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>1141</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$F$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Banky bez zahraničnej majetkovej účasti </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
               <c:strCache>
-                <c:ptCount val="69"/>
+                <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3585,60 +3602,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Časový rad od 2009'!$F$8:$F$76</c:f>
+              <c:f>'Časový rad od 2009'!$F$8:$F$77</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="69"/>
+                <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>301</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>286</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>285</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>291</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>286</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>284</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>285</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>264</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3801,91 +3821,94 @@
                   <c:v>178</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>180</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>176</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>180</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>178</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>180</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>178</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$G$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Banky so zahraničnou majetkovou účasťou </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
               <c:strCache>
-                <c:ptCount val="69"/>
+                <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4048,50 +4071,53 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Časový rad od 2009'!$G$8:$G$77</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>19495</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>18910</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>18218</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>17975</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>17776</c:v>
                 </c:pt>
@@ -4264,91 +4290,94 @@
                   <c:v>15283</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>15190</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>15234</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>15210</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>15165</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>15071</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>14992</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>14948</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>14927</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>14816</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$H$6:$H$7</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Pobočky zahraničných bánk </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent4"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
               <c:strCache>
-                <c:ptCount val="69"/>
+                <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4511,60 +4540,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Časový rad od 2009'!$H$8:$H$76</c:f>
+              <c:f>'Časový rad od 2009'!$H$8:$H$77</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="69"/>
+                <c:ptCount val="70"/>
                 <c:pt idx="0">
                   <c:v>518</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>498</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>490</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>484</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>485</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>600</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>647</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4727,50 +4759,53 @@
                   <c:v>1557</c:v>
                 </c:pt>
                 <c:pt idx="61">
                   <c:v>1512</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>1524</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>1475</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>1475</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>1460</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>1461</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>1440</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>1429</c:v>
+                </c:pt>
+                <c:pt idx="69">
+                  <c:v>1440</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="23496944"/>
         <c:axId val="23497904"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="23496944"/>
@@ -5833,52 +5868,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I216"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A50" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="L65" sqref="L65"/>
+    <sheetView tabSelected="1" topLeftCell="A64" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
+      <selection activeCell="H87" sqref="H87"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
     <col min="6" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
@@ -7928,129 +7963,152 @@
       </c>
       <c r="G73" s="13">
         <v>15071</v>
       </c>
       <c r="H73" s="22">
         <v>1460</v>
       </c>
       <c r="I73" s="36"/>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>392</v>
       </c>
       <c r="B74" s="9">
         <f t="shared" ref="B74" si="63">C74+D74</f>
         <v>17767</v>
       </c>
       <c r="C74" s="10">
         <v>1134</v>
       </c>
       <c r="D74" s="11">
         <f t="shared" ref="D74:D75" si="64">E74+H74</f>
         <v>16633</v>
       </c>
       <c r="E74" s="12">
-        <f t="shared" ref="E74" si="65">F74+G74</f>
+        <f t="shared" ref="E74:E76" si="65">F74+G74</f>
         <v>15172</v>
       </c>
       <c r="F74" s="10">
         <v>180</v>
       </c>
       <c r="G74" s="13">
         <v>14992</v>
       </c>
       <c r="H74" s="22">
         <v>1461</v>
       </c>
       <c r="I74" s="36"/>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75" s="8" t="s">
         <v>393</v>
       </c>
       <c r="B75" s="9">
         <f t="shared" ref="B75" si="66">C75+D75</f>
         <v>17717</v>
       </c>
       <c r="C75" s="10">
         <v>1151</v>
       </c>
       <c r="D75" s="11">
         <f t="shared" si="64"/>
         <v>16566</v>
       </c>
       <c r="E75" s="12">
+        <f t="shared" si="65"/>
         <v>15126</v>
       </c>
       <c r="F75" s="10">
         <v>178</v>
       </c>
       <c r="G75" s="13">
         <v>14948</v>
       </c>
       <c r="H75" s="22">
         <v>1440</v>
       </c>
       <c r="I75" s="36"/>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>394</v>
       </c>
       <c r="B76" s="9">
-        <f t="shared" ref="B76" si="67">C76+D76</f>
+        <f t="shared" ref="B76:B77" si="67">C76+D76</f>
         <v>17690</v>
       </c>
       <c r="C76" s="10">
         <v>1154</v>
       </c>
       <c r="D76" s="11">
         <v>16536</v>
       </c>
       <c r="E76" s="12">
+        <f t="shared" si="65"/>
         <v>15107</v>
       </c>
       <c r="F76" s="10">
         <v>180</v>
       </c>
       <c r="G76" s="13">
         <v>14927</v>
       </c>
       <c r="H76" s="22">
         <v>1429</v>
       </c>
       <c r="I76" s="36"/>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B77" s="1"/>
-[...5 lines deleted...]
-      <c r="H77" s="1"/>
+      <c r="A77" s="8" t="s">
+        <v>395</v>
+      </c>
+      <c r="B77" s="9">
+        <f t="shared" si="67"/>
+        <v>17575</v>
+      </c>
+      <c r="C77" s="10">
+        <v>1141</v>
+      </c>
+      <c r="D77" s="11">
+        <f t="shared" ref="D77" si="68">E77+H77</f>
+        <v>16434</v>
+      </c>
+      <c r="E77" s="12">
+        <f t="shared" ref="E77" si="69">F77+G77</f>
+        <v>14994</v>
+      </c>
+      <c r="F77" s="10">
+        <v>178</v>
+      </c>
+      <c r="G77" s="13">
+        <v>14816</v>
+      </c>
+      <c r="H77" s="22">
+        <v>1440</v>
+      </c>
+      <c r="I77" s="36"/>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B78" s="1"/>
       <c r="C78" s="1"/>
       <c r="D78" s="1"/>
       <c r="E78" s="1"/>
       <c r="F78" s="1"/>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
@@ -9278,54 +9336,54 @@
       <c r="D216" s="1"/>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="7">
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G39"/>
+  <dimension ref="A1:G40"/>
   <sheetViews>
-    <sheetView topLeftCell="A21" workbookViewId="0">
-      <selection activeCell="A39" sqref="A39"/>
+    <sheetView topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="A47" sqref="A47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="128.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="15"/>
@@ -9662,62 +9720,67 @@
     <row r="35" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A35" s="24" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="36" spans="1:1" ht="29.25" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>389</v>
       </c>
     </row>
+    <row r="40" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>396</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H45" sqref="H45"/>
+    <sheetView topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="W43" sqref="W43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A124FFB4-98B2-4AA0-9E4B-00FEA8A60A40}">
   <dimension ref="A1:BV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="64" style="25" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>