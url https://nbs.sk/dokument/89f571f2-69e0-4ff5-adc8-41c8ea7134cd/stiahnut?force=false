--- v3 (2026-09-11)
+++ v4 (2026-11-07)
@@ -6,79 +6,82 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B95D0B9-4E5E-4EDE-8938-8CE76C1CF363}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{71F0AADD-08DB-4A22-8083-61ECD1CB31FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="1" r:id="rId1"/>
     <sheet name="Poznámky" sheetId="4" r:id="rId2"/>
     <sheet name="Graf" sheetId="3" r:id="rId3"/>
     <sheet name="1993-2008" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E76" i="1" l="1"/>
+  <c r="E78" i="1" l="1"/>
+  <c r="D78" i="1" s="1"/>
+  <c r="B78" i="1" s="1"/>
+  <c r="E76" i="1"/>
   <c r="E75" i="1"/>
   <c r="E77" i="1"/>
   <c r="D77" i="1" s="1"/>
   <c r="B77" i="1" s="1"/>
   <c r="B76" i="1" l="1"/>
   <c r="D75" i="1"/>
   <c r="E74" i="1"/>
   <c r="D74" i="1" s="1"/>
   <c r="B74" i="1" s="1"/>
   <c r="E73" i="1"/>
   <c r="D73" i="1" s="1"/>
   <c r="B73" i="1" s="1"/>
   <c r="E72" i="1"/>
   <c r="D72" i="1" s="1"/>
   <c r="B72" i="1" s="1"/>
   <c r="E71" i="1"/>
   <c r="D71" i="1" s="1"/>
   <c r="B71" i="1" s="1"/>
   <c r="E70" i="1"/>
   <c r="D70" i="1" s="1"/>
   <c r="B70" i="1" s="1"/>
   <c r="E69" i="1"/>
   <c r="D69" i="1" s="1"/>
   <c r="B69" i="1" s="1"/>
   <c r="E68" i="1"/>
@@ -214,51 +217,51 @@
   <c r="B27" i="1" s="1"/>
   <c r="D28" i="1"/>
   <c r="B28" i="1" s="1"/>
   <c r="D29" i="1"/>
   <c r="B29" i="1" s="1"/>
   <c r="D30" i="1"/>
   <c r="B30" i="1" s="1"/>
   <c r="D32" i="1"/>
   <c r="B32" i="1" s="1"/>
   <c r="D33" i="1"/>
   <c r="B33" i="1" s="1"/>
   <c r="D34" i="1"/>
   <c r="B34" i="1" s="1"/>
   <c r="D35" i="1"/>
   <c r="B35" i="1" s="1"/>
   <c r="D37" i="1"/>
   <c r="B37" i="1" s="1"/>
   <c r="D39" i="1"/>
   <c r="B39" i="1" s="1"/>
   <c r="D40" i="1"/>
   <c r="B40" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="397">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="471" uniqueCount="398">
   <si>
     <t xml:space="preserve">Vývoj evidenčného počtu zamestnancov v bankovom sektore SR </t>
   </si>
   <si>
     <t>1/</t>
   </si>
   <si>
     <t>2/</t>
   </si>
   <si>
     <t>3/4/5/</t>
   </si>
   <si>
     <t>6/7/</t>
   </si>
   <si>
     <t>8/</t>
   </si>
   <si>
     <t>9/10/</t>
   </si>
   <si>
     <t>11/</t>
   </si>
   <si>
@@ -1934,50 +1937,53 @@
     <t>37/</t>
   </si>
   <si>
     <t>37/ BNP PARIBAS PERSONAL FINANCE SA, pobočka zahraničnej banky - ukončila svoju činnosť k 30.09.2024.</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
   </si>
   <si>
     <t>VI-2026</t>
   </si>
   <si>
     <t>38/Privatbanka, a.s. , zmenila názov na Penta Bank, a.s. k 18.5.2026 v ORSR</t>
+  </si>
+  <si>
+    <t>IX-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="General_)"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -2761,72 +2767,72 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="38" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="37" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="33" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="32" xfId="2" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{CD2A426B-7DFC-4E88-8ED9-B8377813729D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
@@ -2924,53 +2930,53 @@
           <c:tx>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$C$6:$C$7</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Centrálna banka </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
+              <c:f>'Časový rad od 2009'!$A$8:$A$83</c:f>
               <c:strCache>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3136,60 +3142,63 @@
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>VI-2026</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>IX-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Časový rad od 2009'!$C$8:$C$77</c:f>
+              <c:f>'Časový rad od 2009'!$C$8:$C$78</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>1084</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>1086</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>1088</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>1086</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1089</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>1085</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>1083</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>1079</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3355,91 +3364,94 @@
                   <c:v>1110</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>1110</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>1108</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>1110</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>1122</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>1134</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>1151</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>1154</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>1141</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>1151</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="5"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$F$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Banky bez zahraničnej majetkovej účasti </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
+              <c:f>'Časový rad od 2009'!$A$8:$A$83</c:f>
               <c:strCache>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3605,60 +3617,63 @@
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>VI-2026</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>IX-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Časový rad od 2009'!$F$8:$F$77</c:f>
+              <c:f>'Časový rad od 2009'!$F$8:$F$78</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>301</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>286</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>285</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>291</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>286</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>284</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>285</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>264</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -3824,91 +3839,94 @@
                   <c:v>180</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>176</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>179</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>180</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>178</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>180</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>178</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>180</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$G$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Banky so zahraničnou majetkovou účasťou </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent3"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
+              <c:f>'Časový rad od 2009'!$A$8:$A$83</c:f>
               <c:strCache>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4074,60 +4092,63 @@
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>VI-2026</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>IX-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Časový rad od 2009'!$G$8:$G$77</c:f>
+              <c:f>'Časový rad od 2009'!$G$8:$G$78</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>19495</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>18910</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>18218</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>17975</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>17776</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>17526</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>17461</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>17323</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4293,91 +4314,94 @@
                   <c:v>15190</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>15234</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>15210</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>15165</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>15071</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>14992</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>14948</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>14927</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>14816</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>14784</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Časový rad od 2009'!$H$6:$H$7</c:f>
               <c:strCache>
                 <c:ptCount val="2"/>
                 <c:pt idx="0">
                   <c:v>Pobočky zahraničných bánk </c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent4"/>
             </a:solidFill>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
-              <c:f>'Časový rad od 2009'!$A$8:$A$79</c:f>
+              <c:f>'Časový rad od 2009'!$A$8:$A$83</c:f>
               <c:strCache>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>III-2009</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2009</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2009</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2009</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2010</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2010</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2010</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2010</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4543,60 +4567,63 @@
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>III-2026</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>VI-2026</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>IX-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Časový rad od 2009'!$H$8:$H$77</c:f>
+              <c:f>'Časový rad od 2009'!$H$8:$H$78</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="70"/>
+                <c:ptCount val="71"/>
                 <c:pt idx="0">
                   <c:v>518</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>498</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>490</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>484</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>483</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>485</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>600</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>647</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -4762,50 +4789,53 @@
                   <c:v>1512</c:v>
                 </c:pt>
                 <c:pt idx="62">
                   <c:v>1524</c:v>
                 </c:pt>
                 <c:pt idx="63">
                   <c:v>1475</c:v>
                 </c:pt>
                 <c:pt idx="64">
                   <c:v>1475</c:v>
                 </c:pt>
                 <c:pt idx="65">
                   <c:v>1460</c:v>
                 </c:pt>
                 <c:pt idx="66">
                   <c:v>1461</c:v>
                 </c:pt>
                 <c:pt idx="67">
                   <c:v>1440</c:v>
                 </c:pt>
                 <c:pt idx="68">
                   <c:v>1429</c:v>
                 </c:pt>
                 <c:pt idx="69">
                   <c:v>1440</c:v>
+                </c:pt>
+                <c:pt idx="70">
+                  <c:v>1423</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000007-7E73-42EA-92C0-C6D81EA6AA8C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:overlap val="100"/>
         <c:axId val="23496944"/>
         <c:axId val="23497904"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="23496944"/>
@@ -5868,52 +5898,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I216"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" zoomScale="145" zoomScaleNormal="145" workbookViewId="0">
-      <selection activeCell="H87" sqref="H87"/>
+    <sheetView tabSelected="1" topLeftCell="A50" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="P79" sqref="P79"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.85546875" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
     <col min="6" max="7" width="11.140625" customWidth="1"/>
     <col min="8" max="8" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
@@ -8012,112 +8042,135 @@
       </c>
       <c r="D75" s="11">
         <f t="shared" si="64"/>
         <v>16566</v>
       </c>
       <c r="E75" s="12">
         <f t="shared" si="65"/>
         <v>15126</v>
       </c>
       <c r="F75" s="10">
         <v>178</v>
       </c>
       <c r="G75" s="13">
         <v>14948</v>
       </c>
       <c r="H75" s="22">
         <v>1440</v>
       </c>
       <c r="I75" s="36"/>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76" s="8" t="s">
         <v>394</v>
       </c>
       <c r="B76" s="9">
-        <f t="shared" ref="B76:B77" si="67">C76+D76</f>
+        <f t="shared" ref="B76:B78" si="67">C76+D76</f>
         <v>17690</v>
       </c>
       <c r="C76" s="10">
         <v>1154</v>
       </c>
       <c r="D76" s="11">
         <v>16536</v>
       </c>
       <c r="E76" s="12">
         <f t="shared" si="65"/>
         <v>15107</v>
       </c>
       <c r="F76" s="10">
         <v>180</v>
       </c>
       <c r="G76" s="13">
         <v>14927</v>
       </c>
       <c r="H76" s="22">
         <v>1429</v>
       </c>
       <c r="I76" s="36"/>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77" s="8" t="s">
         <v>395</v>
       </c>
       <c r="B77" s="9">
         <f t="shared" si="67"/>
         <v>17575</v>
       </c>
       <c r="C77" s="10">
         <v>1141</v>
       </c>
       <c r="D77" s="11">
-        <f t="shared" ref="D77" si="68">E77+H77</f>
+        <f t="shared" ref="D77:D78" si="68">E77+H77</f>
         <v>16434</v>
       </c>
       <c r="E77" s="12">
-        <f t="shared" ref="E77" si="69">F77+G77</f>
+        <f t="shared" ref="E77:E78" si="69">F77+G77</f>
         <v>14994</v>
       </c>
       <c r="F77" s="10">
         <v>178</v>
       </c>
       <c r="G77" s="13">
         <v>14816</v>
       </c>
       <c r="H77" s="22">
         <v>1440</v>
       </c>
       <c r="I77" s="36"/>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="B78" s="1"/>
-[...5 lines deleted...]
-      <c r="H78" s="1"/>
+      <c r="A78" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="B78" s="9">
+        <f t="shared" si="67"/>
+        <v>17538</v>
+      </c>
+      <c r="C78" s="10">
+        <v>1151</v>
+      </c>
+      <c r="D78" s="11">
+        <f t="shared" si="68"/>
+        <v>16387</v>
+      </c>
+      <c r="E78" s="12">
+        <f t="shared" si="69"/>
+        <v>14964</v>
+      </c>
+      <c r="F78" s="10">
+        <v>180</v>
+      </c>
+      <c r="G78" s="13">
+        <v>14784</v>
+      </c>
+      <c r="H78" s="22">
+        <v>1423</v>
+      </c>
+      <c r="I78" s="36" t="s">
+        <v>388</v>
+      </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B79" s="1"/>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="1"/>
       <c r="F79" s="1"/>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="B80" s="1"/>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="1"/>
       <c r="F80" s="1"/>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
     </row>
     <row r="81" spans="2:8" x14ac:dyDescent="0.25">
       <c r="B81" s="1"/>
       <c r="C81" s="1"/>
       <c r="D81" s="1"/>
       <c r="E81" s="1"/>
       <c r="F81" s="1"/>
@@ -9336,54 +9389,54 @@
       <c r="D216" s="1"/>
       <c r="E216" s="1"/>
       <c r="F216" s="1"/>
       <c r="G216" s="1"/>
       <c r="H216" s="1"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="7">
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="H6:H7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="86" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:G41"/>
   <sheetViews>
     <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="A47" sqref="A47"/>
+      <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="128.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
     </row>
     <row r="2" spans="1:7" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="15"/>
@@ -9725,205 +9778,208 @@
     <row r="36" spans="1:1" ht="29.25" x14ac:dyDescent="0.25">
       <c r="A36" s="24" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A37" s="24" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:1" ht="16.5" x14ac:dyDescent="0.25">
       <c r="A38" s="24" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="39" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A39" s="24" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="40" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>396</v>
       </c>
     </row>
+    <row r="41" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A41" s="24"/>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="W43" sqref="W43"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D65" sqref="D65:D66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A124FFB4-98B2-4AA0-9E4B-00FEA8A60A40}">
   <dimension ref="A1:BV12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="K26" sqref="K26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="64" style="25" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="25"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:74" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:74" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="3" spans="1:74" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="72" t="s">
+      <c r="A3" s="78" t="s">
         <v>381</v>
       </c>
-      <c r="B3" s="74">
+      <c r="B3" s="72">
         <v>1993</v>
       </c>
-      <c r="C3" s="75"/>
-[...3 lines deleted...]
-      <c r="G3" s="75">
+      <c r="C3" s="73"/>
+      <c r="D3" s="73"/>
+      <c r="E3" s="73"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="73">
         <v>1994</v>
       </c>
-      <c r="H3" s="75"/>
-[...2 lines deleted...]
-      <c r="K3" s="74">
+      <c r="H3" s="73"/>
+      <c r="I3" s="73"/>
+      <c r="J3" s="73"/>
+      <c r="K3" s="72">
         <v>1995</v>
       </c>
-      <c r="L3" s="75"/>
-[...2 lines deleted...]
-      <c r="O3" s="74">
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="72">
         <v>1996</v>
       </c>
-      <c r="P3" s="75"/>
-[...2 lines deleted...]
-      <c r="S3" s="74">
+      <c r="P3" s="73"/>
+      <c r="Q3" s="73"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="72">
         <v>1997</v>
       </c>
-      <c r="T3" s="75"/>
-[...2 lines deleted...]
-      <c r="W3" s="75">
+      <c r="T3" s="73"/>
+      <c r="U3" s="73"/>
+      <c r="V3" s="74"/>
+      <c r="W3" s="73">
         <v>1998</v>
       </c>
-      <c r="X3" s="75"/>
-[...2 lines deleted...]
-      <c r="AA3" s="74">
+      <c r="X3" s="73"/>
+      <c r="Y3" s="73"/>
+      <c r="Z3" s="74"/>
+      <c r="AA3" s="72">
         <v>1999</v>
       </c>
-      <c r="AB3" s="75"/>
-[...2 lines deleted...]
-      <c r="AE3" s="74">
+      <c r="AB3" s="73"/>
+      <c r="AC3" s="73"/>
+      <c r="AD3" s="74"/>
+      <c r="AE3" s="72">
         <v>2000</v>
       </c>
-      <c r="AF3" s="75"/>
-[...2 lines deleted...]
-      <c r="AI3" s="75">
+      <c r="AF3" s="73"/>
+      <c r="AG3" s="73"/>
+      <c r="AH3" s="74"/>
+      <c r="AI3" s="73">
         <v>2001</v>
       </c>
-      <c r="AJ3" s="75"/>
-[...2 lines deleted...]
-      <c r="AM3" s="74">
+      <c r="AJ3" s="73"/>
+      <c r="AK3" s="73"/>
+      <c r="AL3" s="74"/>
+      <c r="AM3" s="72">
         <v>2002</v>
       </c>
-      <c r="AN3" s="75"/>
-[...2 lines deleted...]
-      <c r="AQ3" s="74">
+      <c r="AN3" s="73"/>
+      <c r="AO3" s="73"/>
+      <c r="AP3" s="74"/>
+      <c r="AQ3" s="72">
         <v>2003</v>
       </c>
-      <c r="AR3" s="75"/>
-[...2 lines deleted...]
-      <c r="AU3" s="75">
+      <c r="AR3" s="73"/>
+      <c r="AS3" s="73"/>
+      <c r="AT3" s="74"/>
+      <c r="AU3" s="73">
         <v>2004</v>
       </c>
-      <c r="AV3" s="75"/>
-[...2 lines deleted...]
-      <c r="AY3" s="74">
+      <c r="AV3" s="73"/>
+      <c r="AW3" s="73"/>
+      <c r="AX3" s="74"/>
+      <c r="AY3" s="72">
         <v>2005</v>
       </c>
-      <c r="AZ3" s="75"/>
-[...2 lines deleted...]
-      <c r="BC3" s="74">
+      <c r="AZ3" s="73"/>
+      <c r="BA3" s="73"/>
+      <c r="BB3" s="74"/>
+      <c r="BC3" s="72">
         <v>2006</v>
       </c>
-      <c r="BD3" s="75"/>
-[...2 lines deleted...]
-      <c r="BG3" s="75">
+      <c r="BD3" s="73"/>
+      <c r="BE3" s="73"/>
+      <c r="BF3" s="74"/>
+      <c r="BG3" s="73">
         <v>2007</v>
       </c>
-      <c r="BH3" s="75"/>
-[...2 lines deleted...]
-      <c r="BK3" s="74">
+      <c r="BH3" s="73"/>
+      <c r="BI3" s="73"/>
+      <c r="BJ3" s="74"/>
+      <c r="BK3" s="72">
         <v>2008</v>
       </c>
-      <c r="BL3" s="75"/>
-[...1 lines deleted...]
-      <c r="BN3" s="76"/>
+      <c r="BL3" s="73"/>
+      <c r="BM3" s="73"/>
+      <c r="BN3" s="74"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
     </row>
     <row r="4" spans="1:74" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="73"/>
+      <c r="A4" s="79"/>
       <c r="B4" s="34" t="s">
         <v>380</v>
       </c>
       <c r="C4" s="33" t="s">
         <v>379</v>
       </c>
       <c r="D4" s="33" t="s">
         <v>378</v>
       </c>
       <c r="E4" s="33" t="s">
         <v>377</v>
       </c>
       <c r="F4" s="32" t="s">
         <v>376</v>
       </c>
       <c r="G4" s="33" t="s">
         <v>379</v>
       </c>
       <c r="H4" s="33" t="s">
         <v>378</v>
       </c>
       <c r="I4" s="33" t="s">
         <v>377</v>
       </c>
       <c r="J4" s="33" t="s">
@@ -10920,115 +10976,115 @@
       <c r="BK8" s="47" t="s">
         <v>223</v>
       </c>
       <c r="BL8" s="48" t="s">
         <v>222</v>
       </c>
       <c r="BM8" s="48" t="s">
         <v>221</v>
       </c>
       <c r="BN8" s="49" t="s">
         <v>220</v>
       </c>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
     </row>
     <row r="9" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A9" s="28" t="s">
         <v>219</v>
       </c>
-      <c r="B9" s="77"/>
-[...63 lines deleted...]
-      <c r="BN9" s="79"/>
+      <c r="B9" s="75"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="77"/>
+      <c r="G9" s="75"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="75"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="76"/>
+      <c r="N9" s="77"/>
+      <c r="O9" s="75"/>
+      <c r="P9" s="76"/>
+      <c r="Q9" s="76"/>
+      <c r="R9" s="77"/>
+      <c r="S9" s="75"/>
+      <c r="T9" s="76"/>
+      <c r="U9" s="76"/>
+      <c r="V9" s="77"/>
+      <c r="W9" s="75"/>
+      <c r="X9" s="76"/>
+      <c r="Y9" s="76"/>
+      <c r="Z9" s="77"/>
+      <c r="AA9" s="75"/>
+      <c r="AB9" s="76"/>
+      <c r="AC9" s="76"/>
+      <c r="AD9" s="77"/>
+      <c r="AE9" s="75"/>
+      <c r="AF9" s="76"/>
+      <c r="AG9" s="76"/>
+      <c r="AH9" s="77"/>
+      <c r="AI9" s="75"/>
+      <c r="AJ9" s="76"/>
+      <c r="AK9" s="76"/>
+      <c r="AL9" s="77"/>
+      <c r="AM9" s="75"/>
+      <c r="AN9" s="76"/>
+      <c r="AO9" s="76"/>
+      <c r="AP9" s="77"/>
+      <c r="AQ9" s="75"/>
+      <c r="AR9" s="76"/>
+      <c r="AS9" s="76"/>
+      <c r="AT9" s="77"/>
+      <c r="AU9" s="75"/>
+      <c r="AV9" s="76"/>
+      <c r="AW9" s="76"/>
+      <c r="AX9" s="77"/>
+      <c r="AY9" s="75"/>
+      <c r="AZ9" s="76"/>
+      <c r="BA9" s="76"/>
+      <c r="BB9" s="77"/>
+      <c r="BC9" s="75"/>
+      <c r="BD9" s="76"/>
+      <c r="BE9" s="76"/>
+      <c r="BF9" s="77"/>
+      <c r="BG9" s="75"/>
+      <c r="BH9" s="76"/>
+      <c r="BI9" s="76"/>
+      <c r="BJ9" s="77"/>
+      <c r="BK9" s="75"/>
+      <c r="BL9" s="76"/>
+      <c r="BM9" s="76"/>
+      <c r="BN9" s="77"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
     </row>
     <row r="10" spans="1:74" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="28" t="s">
         <v>218</v>
       </c>
       <c r="B10" s="50">
         <v>12946</v>
       </c>
       <c r="C10" s="51">
         <v>13111</v>
       </c>
       <c r="D10" s="51">
         <v>13175</v>
       </c>
       <c r="E10" s="51">
         <v>13842</v>
       </c>
@@ -11620,83 +11676,83 @@
         <v>132</v>
       </c>
       <c r="BK12" s="53">
         <v>356</v>
       </c>
       <c r="BL12" s="54">
         <v>378</v>
       </c>
       <c r="BM12" s="54">
         <v>393</v>
       </c>
       <c r="BN12" s="55">
         <v>394</v>
       </c>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
     </row>
   </sheetData>
   <mergeCells count="33">
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="G9:J9"/>
+    <mergeCell ref="K9:N9"/>
+    <mergeCell ref="O3:R3"/>
+    <mergeCell ref="S3:V3"/>
+    <mergeCell ref="W3:Z3"/>
+    <mergeCell ref="O9:R9"/>
+    <mergeCell ref="S9:V9"/>
+    <mergeCell ref="W9:Z9"/>
+    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AE3:AH3"/>
+    <mergeCell ref="AI3:AL3"/>
+    <mergeCell ref="AA9:AD9"/>
+    <mergeCell ref="AE9:AH9"/>
+    <mergeCell ref="AI9:AL9"/>
+    <mergeCell ref="AM3:AP3"/>
+    <mergeCell ref="AQ3:AT3"/>
+    <mergeCell ref="AU3:AX3"/>
+    <mergeCell ref="AM9:AP9"/>
+    <mergeCell ref="AQ9:AT9"/>
+    <mergeCell ref="AU9:AX9"/>
     <mergeCell ref="BK3:BN3"/>
     <mergeCell ref="BK9:BN9"/>
     <mergeCell ref="AY3:BB3"/>
     <mergeCell ref="BC3:BF3"/>
     <mergeCell ref="BG3:BJ3"/>
     <mergeCell ref="AY9:BB9"/>
     <mergeCell ref="BC9:BF9"/>
     <mergeCell ref="BG9:BJ9"/>
-    <mergeCell ref="AM3:AP3"/>
-[...23 lines deleted...]
-    <mergeCell ref="K9:N9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Časový rad od 2009</vt:lpstr>
       <vt:lpstr>Poznámky</vt:lpstr>
       <vt:lpstr>Graf</vt:lpstr>