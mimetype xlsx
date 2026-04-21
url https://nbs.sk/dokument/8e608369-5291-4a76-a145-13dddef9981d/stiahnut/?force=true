--- v1 (2026-02-19)
+++ v2 (2026-04-21)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B42B10A4-B088-4184-9E30-960ADD83FD1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{72EFF3CC-60B1-4C01-9396-E3D3B23DC9D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E54ACBFD-20FE-406A-A66D-F5FBF704B75C}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{193BD38F-E5D0-44EA-92D9-97E80C5CD173}"/>
   </bookViews>
   <sheets>
     <sheet name="TS09" sheetId="1" r:id="rId1"/>
     <sheet name="TS0608" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'TS09'!$A$1:$BF$70</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'TS0608'!$A:$A,'TS0608'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'TS09'!$A:$A,'TS09'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="145621" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1509,54 +1509,54 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="60" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma_kody_pre_PB_CR09" xfId="1" xr:uid="{957955F4-CE3F-4FAC-873A-D37BE1EBFAA5}"/>
+    <cellStyle name="Comma_kody_pre_PB_CR09" xfId="1" xr:uid="{2FDF03A9-50D5-4F3C-9D0F-39B3F9F997D5}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{B8DDD9AF-BB2C-4AEE-8AAC-C1DE4D6FD165}"/>
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{850DB757-EFF2-44E6-8D39-C8A5C137F2A8}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{8F111A2D-13E9-4771-9072-8B70FEABD4AE}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{7F50B8D7-A08B-4BB1-8C88-D2F9FE7A5A48}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1825,103 +1825,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35AF76F6-F008-43CA-9E95-6038F1E18A16}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB801F6E-A751-4B76-A2C4-309F3C633E29}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:BF210"/>
+  <dimension ref="A1:BF212"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B191" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B182" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="B212" sqref="B212"/>
+      <selection pane="bottomRight" activeCell="D204" sqref="D204"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" style="49" customWidth="1"/>
-[...38 lines deleted...]
-    <col min="59" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="13.44140625" style="49" customWidth="1"/>
+    <col min="2" max="3" width="11.44140625" style="50" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="11.44140625" style="50" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="5" customWidth="1"/>
+    <col min="8" max="9" width="11.44140625" style="50" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" style="5" customWidth="1"/>
+    <col min="11" max="12" width="11.44140625" style="50" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="5" customWidth="1"/>
+    <col min="14" max="15" width="11.44140625" style="50" customWidth="1"/>
+    <col min="16" max="16" width="11.44140625" style="5" customWidth="1"/>
+    <col min="17" max="18" width="11.44140625" style="50" customWidth="1"/>
+    <col min="19" max="19" width="11.44140625" style="5" customWidth="1"/>
+    <col min="20" max="21" width="11.44140625" style="50" customWidth="1"/>
+    <col min="22" max="22" width="11.44140625" style="5" customWidth="1"/>
+    <col min="23" max="24" width="11.44140625" style="50" customWidth="1"/>
+    <col min="25" max="25" width="11.44140625" style="5" customWidth="1"/>
+    <col min="26" max="27" width="11.44140625" style="50" customWidth="1"/>
+    <col min="28" max="28" width="11.44140625" style="5" customWidth="1"/>
+    <col min="29" max="30" width="12.109375" style="50" customWidth="1"/>
+    <col min="31" max="31" width="12.109375" style="5" customWidth="1"/>
+    <col min="32" max="33" width="11.44140625" style="50" customWidth="1"/>
+    <col min="34" max="34" width="11.44140625" style="5" customWidth="1"/>
+    <col min="35" max="36" width="11.44140625" style="50" customWidth="1"/>
+    <col min="37" max="37" width="11.44140625" style="5" customWidth="1"/>
+    <col min="38" max="39" width="11.44140625" style="50" customWidth="1"/>
+    <col min="40" max="40" width="11.44140625" style="5" customWidth="1"/>
+    <col min="41" max="42" width="12.5546875" style="50" customWidth="1"/>
+    <col min="43" max="43" width="12.5546875" style="5" customWidth="1"/>
+    <col min="44" max="45" width="11.44140625" style="50" customWidth="1"/>
+    <col min="46" max="46" width="11.44140625" style="5" customWidth="1"/>
+    <col min="47" max="48" width="11.44140625" style="50" customWidth="1"/>
+    <col min="49" max="49" width="11.44140625" style="5" customWidth="1"/>
+    <col min="50" max="51" width="11.44140625" style="50" customWidth="1"/>
+    <col min="52" max="52" width="11.44140625" style="5" customWidth="1"/>
+    <col min="53" max="54" width="11.44140625" style="50" customWidth="1"/>
+    <col min="55" max="55" width="11.44140625" style="5" customWidth="1"/>
+    <col min="56" max="57" width="11.44140625" style="50" customWidth="1"/>
+    <col min="58" max="58" width="11.44140625" style="5" customWidth="1"/>
+    <col min="59" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="3"/>
@@ -2154,51 +2154,51 @@
       <c r="AK4" s="114"/>
       <c r="AL4" s="114"/>
       <c r="AM4" s="114"/>
       <c r="AN4" s="114"/>
       <c r="AO4" s="114"/>
       <c r="AP4" s="114"/>
       <c r="AQ4" s="114"/>
       <c r="AR4" s="114"/>
       <c r="AS4" s="114"/>
       <c r="AT4" s="115"/>
       <c r="AU4" s="113" t="s">
         <v>9</v>
       </c>
       <c r="AV4" s="114"/>
       <c r="AW4" s="114"/>
       <c r="AX4" s="114"/>
       <c r="AY4" s="114"/>
       <c r="AZ4" s="114"/>
       <c r="BA4" s="114"/>
       <c r="BB4" s="114"/>
       <c r="BC4" s="114"/>
       <c r="BD4" s="114"/>
       <c r="BE4" s="114"/>
       <c r="BF4" s="115"/>
     </row>
-    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="10"/>
       <c r="B5" s="118"/>
       <c r="C5" s="118"/>
       <c r="D5" s="118"/>
       <c r="E5" s="120"/>
       <c r="F5" s="118"/>
       <c r="G5" s="118"/>
       <c r="H5" s="120"/>
       <c r="I5" s="118"/>
       <c r="J5" s="122"/>
       <c r="K5" s="120"/>
       <c r="L5" s="118"/>
       <c r="M5" s="118"/>
       <c r="N5" s="126"/>
       <c r="O5" s="127"/>
       <c r="P5" s="128"/>
       <c r="Q5" s="118"/>
       <c r="R5" s="118"/>
       <c r="S5" s="122"/>
       <c r="T5" s="110" t="s">
         <v>10</v>
       </c>
       <c r="U5" s="111"/>
       <c r="V5" s="111"/>
       <c r="W5" s="110" t="s">
@@ -2240,51 +2240,51 @@
         <v>18</v>
       </c>
       <c r="AS5" s="111"/>
       <c r="AT5" s="111"/>
       <c r="AU5" s="110" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="111"/>
       <c r="AW5" s="111"/>
       <c r="AX5" s="110" t="s">
         <v>20</v>
       </c>
       <c r="AY5" s="111"/>
       <c r="AZ5" s="111"/>
       <c r="BA5" s="110" t="s">
         <v>21</v>
       </c>
       <c r="BB5" s="111"/>
       <c r="BC5" s="111"/>
       <c r="BD5" s="110" t="s">
         <v>22</v>
       </c>
       <c r="BE5" s="111"/>
       <c r="BF5" s="112"/>
     </row>
-    <row r="6" spans="1:58" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:58" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>24</v>
       </c>
@@ -4526,51 +4526,51 @@
       <c r="AY18" s="31">
         <v>-5</v>
       </c>
       <c r="AZ18" s="29">
         <v>10.1</v>
       </c>
       <c r="BA18" s="30">
         <v>164</v>
       </c>
       <c r="BB18" s="31">
         <v>-9</v>
       </c>
       <c r="BC18" s="29">
         <v>-1.8</v>
       </c>
       <c r="BD18" s="30">
         <v>1306</v>
       </c>
       <c r="BE18" s="31">
         <v>5</v>
       </c>
       <c r="BF18" s="32">
         <v>8.1999999999999993</v>
       </c>
     </row>
-    <row r="19" spans="1:58" s="34" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:58" s="34" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="35">
         <v>40179</v>
       </c>
       <c r="B19" s="36">
         <v>0</v>
       </c>
       <c r="C19" s="37">
         <v>0</v>
       </c>
       <c r="D19" s="38">
         <v>0</v>
       </c>
       <c r="E19" s="39">
         <v>1276</v>
       </c>
       <c r="F19" s="40">
         <v>-84</v>
       </c>
       <c r="G19" s="38">
         <v>-27.6</v>
       </c>
       <c r="H19" s="39">
         <v>15110</v>
       </c>
       <c r="I19" s="40">
@@ -14910,51 +14910,51 @@
       <c r="AY77" s="31">
         <v>2</v>
       </c>
       <c r="AZ77" s="29">
         <v>-20.7</v>
       </c>
       <c r="BA77" s="30">
         <v>120</v>
       </c>
       <c r="BB77" s="31">
         <v>1</v>
       </c>
       <c r="BC77" s="29">
         <v>-11.8</v>
       </c>
       <c r="BD77" s="30">
         <v>1128</v>
       </c>
       <c r="BE77" s="31">
         <v>-23</v>
       </c>
       <c r="BF77" s="32">
         <v>-5.3</v>
       </c>
     </row>
-    <row r="78" spans="1:58" s="34" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:58" s="34" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="35">
         <v>41974</v>
       </c>
       <c r="B78" s="36">
         <v>25</v>
       </c>
       <c r="C78" s="37">
         <v>-1</v>
       </c>
       <c r="D78" s="38">
         <v>0</v>
       </c>
       <c r="E78" s="39">
         <v>913</v>
       </c>
       <c r="F78" s="40">
         <v>-56</v>
       </c>
       <c r="G78" s="38">
         <v>-11.9</v>
       </c>
       <c r="H78" s="39">
         <v>15707</v>
       </c>
       <c r="I78" s="40">
@@ -38189,51 +38189,51 @@
       <c r="H210" s="30">
         <v>25254.45</v>
       </c>
       <c r="I210" s="31">
         <v>-156.38999999999999</v>
       </c>
       <c r="J210" s="29">
         <v>5.5</v>
       </c>
       <c r="K210" s="30">
         <v>5514.83</v>
       </c>
       <c r="L210" s="31">
         <v>-7.48</v>
       </c>
       <c r="M210" s="29">
         <v>11.8</v>
       </c>
       <c r="N210" s="30">
         <v>7247.31</v>
       </c>
       <c r="O210" s="31">
         <v>-95.02</v>
       </c>
       <c r="P210" s="29">
-        <v>7.8</v>
+        <v>7.9</v>
       </c>
       <c r="Q210" s="30">
         <v>12492.3</v>
       </c>
       <c r="R210" s="31">
         <v>-53.89</v>
       </c>
       <c r="S210" s="29">
         <v>1.5</v>
       </c>
       <c r="T210" s="30">
         <v>58368.18</v>
       </c>
       <c r="U210" s="31">
         <v>335.94</v>
       </c>
       <c r="V210" s="29">
         <v>7.2</v>
       </c>
       <c r="W210" s="30">
         <v>6952.27</v>
       </c>
       <c r="X210" s="31">
         <v>-0.86</v>
       </c>
@@ -38316,139 +38316,491 @@
         <v>37.14</v>
       </c>
       <c r="AY210" s="31">
         <v>-0.86</v>
       </c>
       <c r="AZ210" s="29">
         <v>18.7</v>
       </c>
       <c r="BA210" s="30">
         <v>118.79</v>
       </c>
       <c r="BB210" s="31">
         <v>-1.96</v>
       </c>
       <c r="BC210" s="29">
         <v>-8.5</v>
       </c>
       <c r="BD210" s="30">
         <v>7470.43</v>
       </c>
       <c r="BE210" s="31">
         <v>40.46</v>
       </c>
       <c r="BF210" s="32">
         <v>6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A211" s="26">
+        <v>46023</v>
+      </c>
+      <c r="B211" s="27">
+        <v>0.02</v>
+      </c>
+      <c r="C211" s="28">
+        <v>-0.01</v>
+      </c>
+      <c r="D211" s="29">
+        <v>0</v>
+      </c>
+      <c r="E211" s="30">
+        <v>2132.84</v>
+      </c>
+      <c r="F211" s="31">
+        <v>-18.57</v>
+      </c>
+      <c r="G211" s="29">
+        <v>24.4</v>
+      </c>
+      <c r="H211" s="30">
+        <v>25304.21</v>
+      </c>
+      <c r="I211" s="31">
+        <v>51.55</v>
+      </c>
+      <c r="J211" s="29">
+        <v>2.4</v>
+      </c>
+      <c r="K211" s="30">
+        <v>5528.55</v>
+      </c>
+      <c r="L211" s="31">
+        <v>20.39</v>
+      </c>
+      <c r="M211" s="29">
+        <v>13.1</v>
+      </c>
+      <c r="N211" s="30">
+        <v>7354.01</v>
+      </c>
+      <c r="O211" s="31">
+        <v>-47.27</v>
+      </c>
+      <c r="P211" s="29">
+        <v>-8.1999999999999993</v>
+      </c>
+      <c r="Q211" s="30">
+        <v>12421.64</v>
+      </c>
+      <c r="R211" s="31">
+        <v>78.430000000000007</v>
+      </c>
+      <c r="S211" s="29">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="T211" s="30">
+        <v>58603.98</v>
+      </c>
+      <c r="U211" s="31">
+        <v>235.62</v>
+      </c>
+      <c r="V211" s="29">
+        <v>7.6</v>
+      </c>
+      <c r="W211" s="30">
+        <v>6938.96</v>
+      </c>
+      <c r="X211" s="31">
+        <v>-12.16</v>
+      </c>
+      <c r="Y211" s="29">
+        <v>7.2</v>
+      </c>
+      <c r="Z211" s="30">
+        <v>649.32000000000005</v>
+      </c>
+      <c r="AA211" s="31">
+        <v>-25.55</v>
+      </c>
+      <c r="AB211" s="29">
+        <v>4</v>
+      </c>
+      <c r="AC211" s="30">
+        <v>523.78</v>
+      </c>
+      <c r="AD211" s="31">
+        <v>-1.19</v>
+      </c>
+      <c r="AE211" s="29">
+        <v>3.2</v>
+      </c>
+      <c r="AF211" s="30">
+        <v>5765.86</v>
+      </c>
+      <c r="AG211" s="31">
+        <v>14.58</v>
+      </c>
+      <c r="AH211" s="29">
+        <v>7.9</v>
+      </c>
+      <c r="AI211" s="30">
+        <v>44016.83</v>
+      </c>
+      <c r="AJ211" s="31">
+        <v>226.01</v>
+      </c>
+      <c r="AK211" s="29">
+        <v>7.9</v>
+      </c>
+      <c r="AL211" s="30">
+        <v>70.709999999999994</v>
+      </c>
+      <c r="AM211" s="31">
+        <v>0.18</v>
+      </c>
+      <c r="AN211" s="29">
+        <v>10.4</v>
+      </c>
+      <c r="AO211" s="30">
+        <v>186.2</v>
+      </c>
+      <c r="AP211" s="31">
+        <v>-6.76</v>
+      </c>
+      <c r="AQ211" s="29">
+        <v>-16.600000000000001</v>
+      </c>
+      <c r="AR211" s="30">
+        <v>43759.91</v>
+      </c>
+      <c r="AS211" s="31">
+        <v>232.59</v>
+      </c>
+      <c r="AT211" s="29">
+        <v>8</v>
+      </c>
+      <c r="AU211" s="30">
+        <v>7648.19</v>
+      </c>
+      <c r="AV211" s="31">
+        <v>21.78</v>
+      </c>
+      <c r="AW211" s="29">
+        <v>6.4</v>
+      </c>
+      <c r="AX211" s="30">
+        <v>37.04</v>
+      </c>
+      <c r="AY211" s="31">
+        <v>-0.22</v>
+      </c>
+      <c r="AZ211" s="29">
+        <v>18</v>
+      </c>
+      <c r="BA211" s="30">
+        <v>117.62</v>
+      </c>
+      <c r="BB211" s="31">
+        <v>-1.71</v>
+      </c>
+      <c r="BC211" s="29">
+        <v>-8.3000000000000007</v>
+      </c>
+      <c r="BD211" s="30">
+        <v>7493.53</v>
+      </c>
+      <c r="BE211" s="31">
+        <v>23.7</v>
+      </c>
+      <c r="BF211" s="32">
+        <v>6.6</v>
+      </c>
+    </row>
+    <row r="212" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A212" s="26">
+        <v>46054</v>
+      </c>
+      <c r="B212" s="27">
+        <v>0.02</v>
+      </c>
+      <c r="C212" s="28">
+        <v>0.01</v>
+      </c>
+      <c r="D212" s="29">
+        <v>0</v>
+      </c>
+      <c r="E212" s="30">
+        <v>2106.6999999999998</v>
+      </c>
+      <c r="F212" s="31">
+        <v>-55.44</v>
+      </c>
+      <c r="G212" s="29">
+        <v>21.5</v>
+      </c>
+      <c r="H212" s="30">
+        <v>25307.37</v>
+      </c>
+      <c r="I212" s="31">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="J212" s="29">
+        <v>2.1</v>
+      </c>
+      <c r="K212" s="30">
+        <v>5308.93</v>
+      </c>
+      <c r="L212" s="31">
+        <v>-18.52</v>
+      </c>
+      <c r="M212" s="29">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="N212" s="30">
+        <v>7619.49</v>
+      </c>
+      <c r="O212" s="31">
+        <v>-11.79</v>
+      </c>
+      <c r="P212" s="29">
+        <v>-7.1</v>
+      </c>
+      <c r="Q212" s="30">
+        <v>12378.96</v>
+      </c>
+      <c r="R212" s="31">
+        <v>62.61</v>
+      </c>
+      <c r="S212" s="29">
+        <v>5</v>
+      </c>
+      <c r="T212" s="30">
+        <v>58882.3</v>
+      </c>
+      <c r="U212" s="31">
+        <v>283.38</v>
+      </c>
+      <c r="V212" s="29">
+        <v>7.8</v>
+      </c>
+      <c r="W212" s="30">
+        <v>6959.85</v>
+      </c>
+      <c r="X212" s="31">
+        <v>25.44</v>
+      </c>
+      <c r="Y212" s="29">
+        <v>7.2</v>
+      </c>
+      <c r="Z212" s="30">
+        <v>636.07000000000005</v>
+      </c>
+      <c r="AA212" s="31">
+        <v>-11.63</v>
+      </c>
+      <c r="AB212" s="29">
+        <v>3</v>
+      </c>
+      <c r="AC212" s="30">
+        <v>527.04999999999995</v>
+      </c>
+      <c r="AD212" s="31">
+        <v>1.55</v>
+      </c>
+      <c r="AE212" s="29">
+        <v>3.8</v>
+      </c>
+      <c r="AF212" s="30">
+        <v>5796.73</v>
+      </c>
+      <c r="AG212" s="31">
+        <v>35.51</v>
+      </c>
+      <c r="AH212" s="29">
+        <v>8</v>
+      </c>
+      <c r="AI212" s="30">
+        <v>44250.15</v>
+      </c>
+      <c r="AJ212" s="31">
+        <v>233.2</v>
+      </c>
+      <c r="AK212" s="29">
+        <v>8.1</v>
+      </c>
+      <c r="AL212" s="30">
+        <v>70.83</v>
+      </c>
+      <c r="AM212" s="31">
+        <v>0.75</v>
+      </c>
+      <c r="AN212" s="29">
+        <v>11.3</v>
+      </c>
+      <c r="AO212" s="30">
+        <v>185.87</v>
+      </c>
+      <c r="AP212" s="31">
+        <v>-1.61</v>
+      </c>
+      <c r="AQ212" s="29">
+        <v>-16.399999999999999</v>
+      </c>
+      <c r="AR212" s="30">
+        <v>43993.45</v>
+      </c>
+      <c r="AS212" s="31">
+        <v>234.07</v>
+      </c>
+      <c r="AT212" s="29">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="AU212" s="30">
+        <v>7672.29</v>
+      </c>
+      <c r="AV212" s="31">
+        <v>24.73</v>
+      </c>
+      <c r="AW212" s="29">
+        <v>6.5</v>
+      </c>
+      <c r="AX212" s="30">
+        <v>36.78</v>
+      </c>
+      <c r="AY212" s="31">
+        <v>0.35</v>
+      </c>
+      <c r="AZ212" s="29">
+        <v>17.8</v>
+      </c>
+      <c r="BA212" s="30">
+        <v>113.91</v>
+      </c>
+      <c r="BB212" s="31">
+        <v>-1.76</v>
+      </c>
+      <c r="BC212" s="29">
+        <v>-9.5</v>
+      </c>
+      <c r="BD212" s="30">
+        <v>7521.6</v>
+      </c>
+      <c r="BE212" s="31">
+        <v>26.14</v>
+      </c>
+      <c r="BF212" s="32">
+        <v>6.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:G5"/>
     <mergeCell ref="H4:J5"/>
     <mergeCell ref="K4:M5"/>
     <mergeCell ref="N4:P5"/>
     <mergeCell ref="Q4:S5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="AF4:AT4"/>
     <mergeCell ref="AU4:BF4"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="AC5:AE5"/>
     <mergeCell ref="AF5:AH5"/>
     <mergeCell ref="AI5:AK5"/>
     <mergeCell ref="AL5:AN5"/>
     <mergeCell ref="AO5:AQ5"/>
     <mergeCell ref="AR5:AT5"/>
     <mergeCell ref="AU5:AW5"/>
     <mergeCell ref="AX5:AZ5"/>
     <mergeCell ref="BA5:BC5"/>
     <mergeCell ref="BD5:BF5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="16" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
     <brk id="46" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C320D96-1063-44F9-AFFB-36ACA38145F6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB6B8D6C-7B58-42F9-9A8B-614E77EDD3C4}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:BF42"/>
   <sheetViews>
     <sheetView topLeftCell="AK7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="BF19" sqref="BF19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="49" customWidth="1"/>
-[...38 lines deleted...]
-    <col min="59" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="8.6640625" style="49" customWidth="1"/>
+    <col min="2" max="3" width="11.44140625" style="50" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="11.44140625" style="50" customWidth="1"/>
+    <col min="7" max="7" width="11.44140625" style="5" customWidth="1"/>
+    <col min="8" max="9" width="11.44140625" style="50" customWidth="1"/>
+    <col min="10" max="10" width="11.44140625" style="5" customWidth="1"/>
+    <col min="11" max="12" width="11.44140625" style="50" customWidth="1"/>
+    <col min="13" max="13" width="11.44140625" style="5" customWidth="1"/>
+    <col min="14" max="15" width="11.44140625" style="50" customWidth="1"/>
+    <col min="16" max="16" width="11.44140625" style="5" customWidth="1"/>
+    <col min="17" max="18" width="11.44140625" style="50" customWidth="1"/>
+    <col min="19" max="19" width="11.44140625" style="5" customWidth="1"/>
+    <col min="20" max="21" width="11.44140625" style="50" customWidth="1"/>
+    <col min="22" max="22" width="11.44140625" style="5" customWidth="1"/>
+    <col min="23" max="24" width="11.44140625" style="50" customWidth="1"/>
+    <col min="25" max="25" width="11.44140625" style="5" customWidth="1"/>
+    <col min="26" max="27" width="11.44140625" style="50" customWidth="1"/>
+    <col min="28" max="28" width="11.44140625" style="5" customWidth="1"/>
+    <col min="29" max="30" width="11.44140625" style="50" customWidth="1"/>
+    <col min="31" max="31" width="11.44140625" style="5" customWidth="1"/>
+    <col min="32" max="33" width="11.44140625" style="50" customWidth="1"/>
+    <col min="34" max="34" width="11.44140625" style="5" customWidth="1"/>
+    <col min="35" max="36" width="11.44140625" style="50" customWidth="1"/>
+    <col min="37" max="37" width="11.44140625" style="5" customWidth="1"/>
+    <col min="38" max="39" width="11.44140625" style="50" customWidth="1"/>
+    <col min="40" max="40" width="11.44140625" style="5" customWidth="1"/>
+    <col min="41" max="42" width="11.44140625" style="50" customWidth="1"/>
+    <col min="43" max="43" width="11.44140625" style="5" customWidth="1"/>
+    <col min="44" max="45" width="11.44140625" style="50" customWidth="1"/>
+    <col min="46" max="46" width="11.44140625" style="5" customWidth="1"/>
+    <col min="47" max="48" width="11.44140625" style="50" customWidth="1"/>
+    <col min="49" max="49" width="11.44140625" style="5" customWidth="1"/>
+    <col min="50" max="51" width="11.44140625" style="50" customWidth="1"/>
+    <col min="52" max="52" width="11.44140625" style="5" customWidth="1"/>
+    <col min="53" max="54" width="11.44140625" style="50" customWidth="1"/>
+    <col min="55" max="55" width="11.44140625" style="5" customWidth="1"/>
+    <col min="56" max="57" width="11.44140625" style="50" customWidth="1"/>
+    <col min="58" max="58" width="11.44140625" style="5" customWidth="1"/>
+    <col min="59" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="3"/>
@@ -38543,51 +38895,51 @@
       <c r="AK2" s="8"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="8"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="8"/>
       <c r="AU2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AV2" s="7"/>
       <c r="AW2" s="8"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="AZ2" s="8"/>
       <c r="BA2" s="7"/>
       <c r="BB2" s="7"/>
       <c r="BC2" s="8"/>
       <c r="BD2" s="7"/>
       <c r="BE2" s="7"/>
       <c r="BF2" s="8"/>
     </row>
-    <row r="3" spans="1:58" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:58" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="4"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="4"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="R3" s="3"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
@@ -38689,51 +39041,51 @@
       <c r="AK4" s="131"/>
       <c r="AL4" s="131"/>
       <c r="AM4" s="131"/>
       <c r="AN4" s="131"/>
       <c r="AO4" s="131"/>
       <c r="AP4" s="131"/>
       <c r="AQ4" s="131"/>
       <c r="AR4" s="131"/>
       <c r="AS4" s="131"/>
       <c r="AT4" s="132"/>
       <c r="AU4" s="130" t="s">
         <v>9</v>
       </c>
       <c r="AV4" s="131"/>
       <c r="AW4" s="131"/>
       <c r="AX4" s="131"/>
       <c r="AY4" s="131"/>
       <c r="AZ4" s="131"/>
       <c r="BA4" s="131"/>
       <c r="BB4" s="131"/>
       <c r="BC4" s="131"/>
       <c r="BD4" s="131"/>
       <c r="BE4" s="131"/>
       <c r="BF4" s="133"/>
     </row>
-    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="53"/>
       <c r="B5" s="118"/>
       <c r="C5" s="118"/>
       <c r="D5" s="118"/>
       <c r="E5" s="120"/>
       <c r="F5" s="118"/>
       <c r="G5" s="118"/>
       <c r="H5" s="120"/>
       <c r="I5" s="118"/>
       <c r="J5" s="122"/>
       <c r="K5" s="120"/>
       <c r="L5" s="118"/>
       <c r="M5" s="118"/>
       <c r="N5" s="126"/>
       <c r="O5" s="127"/>
       <c r="P5" s="128"/>
       <c r="Q5" s="118"/>
       <c r="R5" s="118"/>
       <c r="S5" s="122"/>
       <c r="T5" s="110" t="s">
         <v>10</v>
       </c>
       <c r="U5" s="111"/>
       <c r="V5" s="111"/>
       <c r="W5" s="110" t="s">
@@ -38775,51 +39127,51 @@
         <v>18</v>
       </c>
       <c r="AS5" s="111"/>
       <c r="AT5" s="111"/>
       <c r="AU5" s="110" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="111"/>
       <c r="AW5" s="111"/>
       <c r="AX5" s="110" t="s">
         <v>20</v>
       </c>
       <c r="AY5" s="111"/>
       <c r="AZ5" s="111"/>
       <c r="BA5" s="110" t="s">
         <v>21</v>
       </c>
       <c r="BB5" s="111"/>
       <c r="BC5" s="111"/>
       <c r="BD5" s="110" t="s">
         <v>22</v>
       </c>
       <c r="BE5" s="111"/>
       <c r="BF5" s="129"/>
     </row>
-    <row r="6" spans="1:58" ht="22.5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:58" ht="21" x14ac:dyDescent="0.25">
       <c r="A6" s="54"/>
       <c r="B6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>24</v>
       </c>
@@ -45109,51 +45461,51 @@
       <c r="AY41" s="76">
         <v>18</v>
       </c>
       <c r="AZ41" s="74">
         <v>16.844962788896794</v>
       </c>
       <c r="BA41" s="27">
         <v>165</v>
       </c>
       <c r="BB41" s="76">
         <v>3</v>
       </c>
       <c r="BC41" s="74">
         <v>-1.7803656441530809</v>
       </c>
       <c r="BD41" s="27">
         <v>1184</v>
       </c>
       <c r="BE41" s="76">
         <v>14</v>
       </c>
       <c r="BF41" s="90">
         <v>38.291285992578345</v>
       </c>
     </row>
-    <row r="42" spans="1:58" s="33" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:58" s="33" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="104">
         <v>39783</v>
       </c>
       <c r="B42" s="105">
         <v>1</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="38">
         <v>0</v>
       </c>
       <c r="E42" s="39">
         <v>1895</v>
       </c>
       <c r="F42" s="40">
         <v>-41</v>
       </c>
       <c r="G42" s="38">
         <v>-14.2</v>
       </c>
       <c r="H42" s="105">
         <v>15478</v>
       </c>
       <c r="I42" s="37">