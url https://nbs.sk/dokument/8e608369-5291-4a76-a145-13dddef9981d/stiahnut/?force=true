--- v2 (2026-04-21)
+++ v3 (2026-06-23)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{72EFF3CC-60B1-4C01-9396-E3D3B23DC9D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DF8BDFF-EA90-4A04-B359-551C6726CD5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{193BD38F-E5D0-44EA-92D9-97E80C5CD173}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{536A2F8B-2F1E-4D01-9CC0-7757BC653C68}"/>
   </bookViews>
   <sheets>
     <sheet name="TS09" sheetId="1" r:id="rId1"/>
     <sheet name="TS0608" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'TS09'!$A$1:$BF$70</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'TS0608'!$A:$A,'TS0608'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'TS09'!$A:$A,'TS09'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="145621" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1509,54 +1509,54 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="60" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma_kody_pre_PB_CR09" xfId="1" xr:uid="{2FDF03A9-50D5-4F3C-9D0F-39B3F9F997D5}"/>
+    <cellStyle name="Comma_kody_pre_PB_CR09" xfId="1" xr:uid="{993A6298-F262-402B-A6EF-FE9DFDA11357}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{8F111A2D-13E9-4771-9072-8B70FEABD4AE}"/>
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{7F50B8D7-A08B-4BB1-8C88-D2F9FE7A5A48}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{873F7CBF-4D79-417E-B771-FEB4E935B207}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{CDA03F0E-2433-4C64-9509-45CA1C750E0E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1825,103 +1825,103 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB801F6E-A751-4B76-A2C4-309F3C633E29}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEB472E6-F829-41A1-96DC-8867ADBDAAEB}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:BF212"/>
+  <dimension ref="A1:BF214"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B182" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B192" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D204" sqref="D204"/>
+      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.44140625" style="49" customWidth="1"/>
-[...38 lines deleted...]
-    <col min="59" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="13.42578125" style="49" customWidth="1"/>
+    <col min="2" max="3" width="11.42578125" style="50" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="11.42578125" style="50" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="5" customWidth="1"/>
+    <col min="8" max="9" width="11.42578125" style="50" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="5" customWidth="1"/>
+    <col min="11" max="12" width="11.42578125" style="50" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" style="5" customWidth="1"/>
+    <col min="14" max="15" width="11.42578125" style="50" customWidth="1"/>
+    <col min="16" max="16" width="11.42578125" style="5" customWidth="1"/>
+    <col min="17" max="18" width="11.42578125" style="50" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" style="5" customWidth="1"/>
+    <col min="20" max="21" width="11.42578125" style="50" customWidth="1"/>
+    <col min="22" max="22" width="11.42578125" style="5" customWidth="1"/>
+    <col min="23" max="24" width="11.42578125" style="50" customWidth="1"/>
+    <col min="25" max="25" width="11.42578125" style="5" customWidth="1"/>
+    <col min="26" max="27" width="11.42578125" style="50" customWidth="1"/>
+    <col min="28" max="28" width="11.42578125" style="5" customWidth="1"/>
+    <col min="29" max="30" width="12.140625" style="50" customWidth="1"/>
+    <col min="31" max="31" width="12.140625" style="5" customWidth="1"/>
+    <col min="32" max="33" width="11.42578125" style="50" customWidth="1"/>
+    <col min="34" max="34" width="11.42578125" style="5" customWidth="1"/>
+    <col min="35" max="36" width="11.42578125" style="50" customWidth="1"/>
+    <col min="37" max="37" width="11.42578125" style="5" customWidth="1"/>
+    <col min="38" max="39" width="11.42578125" style="50" customWidth="1"/>
+    <col min="40" max="40" width="11.42578125" style="5" customWidth="1"/>
+    <col min="41" max="42" width="12.5703125" style="50" customWidth="1"/>
+    <col min="43" max="43" width="12.5703125" style="5" customWidth="1"/>
+    <col min="44" max="45" width="11.42578125" style="50" customWidth="1"/>
+    <col min="46" max="46" width="11.42578125" style="5" customWidth="1"/>
+    <col min="47" max="48" width="11.42578125" style="50" customWidth="1"/>
+    <col min="49" max="49" width="11.42578125" style="5" customWidth="1"/>
+    <col min="50" max="51" width="11.42578125" style="50" customWidth="1"/>
+    <col min="52" max="52" width="11.42578125" style="5" customWidth="1"/>
+    <col min="53" max="54" width="11.42578125" style="50" customWidth="1"/>
+    <col min="55" max="55" width="11.42578125" style="5" customWidth="1"/>
+    <col min="56" max="57" width="11.42578125" style="50" customWidth="1"/>
+    <col min="58" max="58" width="11.42578125" style="5" customWidth="1"/>
+    <col min="59" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="3"/>
@@ -2154,51 +2154,51 @@
       <c r="AK4" s="114"/>
       <c r="AL4" s="114"/>
       <c r="AM4" s="114"/>
       <c r="AN4" s="114"/>
       <c r="AO4" s="114"/>
       <c r="AP4" s="114"/>
       <c r="AQ4" s="114"/>
       <c r="AR4" s="114"/>
       <c r="AS4" s="114"/>
       <c r="AT4" s="115"/>
       <c r="AU4" s="113" t="s">
         <v>9</v>
       </c>
       <c r="AV4" s="114"/>
       <c r="AW4" s="114"/>
       <c r="AX4" s="114"/>
       <c r="AY4" s="114"/>
       <c r="AZ4" s="114"/>
       <c r="BA4" s="114"/>
       <c r="BB4" s="114"/>
       <c r="BC4" s="114"/>
       <c r="BD4" s="114"/>
       <c r="BE4" s="114"/>
       <c r="BF4" s="115"/>
     </row>
-    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10"/>
       <c r="B5" s="118"/>
       <c r="C5" s="118"/>
       <c r="D5" s="118"/>
       <c r="E5" s="120"/>
       <c r="F5" s="118"/>
       <c r="G5" s="118"/>
       <c r="H5" s="120"/>
       <c r="I5" s="118"/>
       <c r="J5" s="122"/>
       <c r="K5" s="120"/>
       <c r="L5" s="118"/>
       <c r="M5" s="118"/>
       <c r="N5" s="126"/>
       <c r="O5" s="127"/>
       <c r="P5" s="128"/>
       <c r="Q5" s="118"/>
       <c r="R5" s="118"/>
       <c r="S5" s="122"/>
       <c r="T5" s="110" t="s">
         <v>10</v>
       </c>
       <c r="U5" s="111"/>
       <c r="V5" s="111"/>
       <c r="W5" s="110" t="s">
@@ -2240,51 +2240,51 @@
         <v>18</v>
       </c>
       <c r="AS5" s="111"/>
       <c r="AT5" s="111"/>
       <c r="AU5" s="110" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="111"/>
       <c r="AW5" s="111"/>
       <c r="AX5" s="110" t="s">
         <v>20</v>
       </c>
       <c r="AY5" s="111"/>
       <c r="AZ5" s="111"/>
       <c r="BA5" s="110" t="s">
         <v>21</v>
       </c>
       <c r="BB5" s="111"/>
       <c r="BC5" s="111"/>
       <c r="BD5" s="110" t="s">
         <v>22</v>
       </c>
       <c r="BE5" s="111"/>
       <c r="BF5" s="112"/>
     </row>
-    <row r="6" spans="1:58" ht="21" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:58" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>24</v>
       </c>
@@ -4526,51 +4526,51 @@
       <c r="AY18" s="31">
         <v>-5</v>
       </c>
       <c r="AZ18" s="29">
         <v>10.1</v>
       </c>
       <c r="BA18" s="30">
         <v>164</v>
       </c>
       <c r="BB18" s="31">
         <v>-9</v>
       </c>
       <c r="BC18" s="29">
         <v>-1.8</v>
       </c>
       <c r="BD18" s="30">
         <v>1306</v>
       </c>
       <c r="BE18" s="31">
         <v>5</v>
       </c>
       <c r="BF18" s="32">
         <v>8.1999999999999993</v>
       </c>
     </row>
-    <row r="19" spans="1:58" s="34" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:58" s="34" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="35">
         <v>40179</v>
       </c>
       <c r="B19" s="36">
         <v>0</v>
       </c>
       <c r="C19" s="37">
         <v>0</v>
       </c>
       <c r="D19" s="38">
         <v>0</v>
       </c>
       <c r="E19" s="39">
         <v>1276</v>
       </c>
       <c r="F19" s="40">
         <v>-84</v>
       </c>
       <c r="G19" s="38">
         <v>-27.6</v>
       </c>
       <c r="H19" s="39">
         <v>15110</v>
       </c>
       <c r="I19" s="40">
@@ -14910,51 +14910,51 @@
       <c r="AY77" s="31">
         <v>2</v>
       </c>
       <c r="AZ77" s="29">
         <v>-20.7</v>
       </c>
       <c r="BA77" s="30">
         <v>120</v>
       </c>
       <c r="BB77" s="31">
         <v>1</v>
       </c>
       <c r="BC77" s="29">
         <v>-11.8</v>
       </c>
       <c r="BD77" s="30">
         <v>1128</v>
       </c>
       <c r="BE77" s="31">
         <v>-23</v>
       </c>
       <c r="BF77" s="32">
         <v>-5.3</v>
       </c>
     </row>
-    <row r="78" spans="1:58" s="34" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:58" s="34" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="35">
         <v>41974</v>
       </c>
       <c r="B78" s="36">
         <v>25</v>
       </c>
       <c r="C78" s="37">
         <v>-1</v>
       </c>
       <c r="D78" s="38">
         <v>0</v>
       </c>
       <c r="E78" s="39">
         <v>913</v>
       </c>
       <c r="F78" s="40">
         <v>-56</v>
       </c>
       <c r="G78" s="38">
         <v>-11.9</v>
       </c>
       <c r="H78" s="39">
         <v>15707</v>
       </c>
       <c r="I78" s="40">
@@ -38189,51 +38189,51 @@
       <c r="H210" s="30">
         <v>25254.45</v>
       </c>
       <c r="I210" s="31">
         <v>-156.38999999999999</v>
       </c>
       <c r="J210" s="29">
         <v>5.5</v>
       </c>
       <c r="K210" s="30">
         <v>5514.83</v>
       </c>
       <c r="L210" s="31">
         <v>-7.48</v>
       </c>
       <c r="M210" s="29">
         <v>11.8</v>
       </c>
       <c r="N210" s="30">
         <v>7247.31</v>
       </c>
       <c r="O210" s="31">
         <v>-95.02</v>
       </c>
       <c r="P210" s="29">
-        <v>7.9</v>
+        <v>7.8</v>
       </c>
       <c r="Q210" s="30">
         <v>12492.3</v>
       </c>
       <c r="R210" s="31">
         <v>-53.89</v>
       </c>
       <c r="S210" s="29">
         <v>1.5</v>
       </c>
       <c r="T210" s="30">
         <v>58368.18</v>
       </c>
       <c r="U210" s="31">
         <v>335.94</v>
       </c>
       <c r="V210" s="29">
         <v>7.2</v>
       </c>
       <c r="W210" s="30">
         <v>6952.27</v>
       </c>
       <c r="X210" s="31">
         <v>-0.86</v>
       </c>
@@ -38338,87 +38338,87 @@
       </c>
       <c r="BF210" s="32">
         <v>6</v>
       </c>
     </row>
     <row r="211" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A211" s="26">
         <v>46023</v>
       </c>
       <c r="B211" s="27">
         <v>0.02</v>
       </c>
       <c r="C211" s="28">
         <v>-0.01</v>
       </c>
       <c r="D211" s="29">
         <v>0</v>
       </c>
       <c r="E211" s="30">
         <v>2132.84</v>
       </c>
       <c r="F211" s="31">
         <v>-18.57</v>
       </c>
       <c r="G211" s="29">
-        <v>24.4</v>
+        <v>23.8</v>
       </c>
       <c r="H211" s="30">
         <v>25304.21</v>
       </c>
       <c r="I211" s="31">
         <v>51.55</v>
       </c>
       <c r="J211" s="29">
         <v>2.4</v>
       </c>
       <c r="K211" s="30">
         <v>5528.55</v>
       </c>
       <c r="L211" s="31">
         <v>20.39</v>
       </c>
       <c r="M211" s="29">
-        <v>13.1</v>
+        <v>13.4</v>
       </c>
       <c r="N211" s="30">
         <v>7354.01</v>
       </c>
       <c r="O211" s="31">
         <v>-47.27</v>
       </c>
       <c r="P211" s="29">
-        <v>-8.1999999999999993</v>
+        <v>-8</v>
       </c>
       <c r="Q211" s="30">
         <v>12421.64</v>
       </c>
       <c r="R211" s="31">
         <v>78.430000000000007</v>
       </c>
       <c r="S211" s="29">
-        <v>4.9000000000000004</v>
+        <v>4.7</v>
       </c>
       <c r="T211" s="30">
         <v>58603.98</v>
       </c>
       <c r="U211" s="31">
         <v>235.62</v>
       </c>
       <c r="V211" s="29">
         <v>7.6</v>
       </c>
       <c r="W211" s="30">
         <v>6938.96</v>
       </c>
       <c r="X211" s="31">
         <v>-12.16</v>
       </c>
       <c r="Y211" s="29">
         <v>7.2</v>
       </c>
       <c r="Z211" s="30">
         <v>649.32000000000005</v>
       </c>
       <c r="AA211" s="31">
         <v>-25.55</v>
       </c>
@@ -38514,87 +38514,87 @@
       </c>
       <c r="BF211" s="32">
         <v>6.6</v>
       </c>
     </row>
     <row r="212" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A212" s="26">
         <v>46054</v>
       </c>
       <c r="B212" s="27">
         <v>0.02</v>
       </c>
       <c r="C212" s="28">
         <v>0.01</v>
       </c>
       <c r="D212" s="29">
         <v>0</v>
       </c>
       <c r="E212" s="30">
         <v>2106.6999999999998</v>
       </c>
       <c r="F212" s="31">
         <v>-55.44</v>
       </c>
       <c r="G212" s="29">
-        <v>21.5</v>
+        <v>19.8</v>
       </c>
       <c r="H212" s="30">
         <v>25307.37</v>
       </c>
       <c r="I212" s="31">
         <v>32.299999999999997</v>
       </c>
       <c r="J212" s="29">
-        <v>2.1</v>
+        <v>2.2000000000000002</v>
       </c>
       <c r="K212" s="30">
         <v>5308.93</v>
       </c>
       <c r="L212" s="31">
         <v>-18.52</v>
       </c>
       <c r="M212" s="29">
-        <v>9.3000000000000007</v>
+        <v>9.5</v>
       </c>
       <c r="N212" s="30">
         <v>7619.49</v>
       </c>
       <c r="O212" s="31">
         <v>-11.79</v>
       </c>
       <c r="P212" s="29">
-        <v>-7.1</v>
+        <v>-6.9</v>
       </c>
       <c r="Q212" s="30">
         <v>12378.96</v>
       </c>
       <c r="R212" s="31">
         <v>62.61</v>
       </c>
       <c r="S212" s="29">
-        <v>5</v>
+        <v>4.8</v>
       </c>
       <c r="T212" s="30">
         <v>58882.3</v>
       </c>
       <c r="U212" s="31">
         <v>283.38</v>
       </c>
       <c r="V212" s="29">
         <v>7.8</v>
       </c>
       <c r="W212" s="30">
         <v>6959.85</v>
       </c>
       <c r="X212" s="31">
         <v>25.44</v>
       </c>
       <c r="Y212" s="29">
         <v>7.2</v>
       </c>
       <c r="Z212" s="30">
         <v>636.07000000000005</v>
       </c>
       <c r="AA212" s="31">
         <v>-11.63</v>
       </c>
@@ -38668,139 +38668,491 @@
         <v>36.78</v>
       </c>
       <c r="AY212" s="31">
         <v>0.35</v>
       </c>
       <c r="AZ212" s="29">
         <v>17.8</v>
       </c>
       <c r="BA212" s="30">
         <v>113.91</v>
       </c>
       <c r="BB212" s="31">
         <v>-1.76</v>
       </c>
       <c r="BC212" s="29">
         <v>-9.5</v>
       </c>
       <c r="BD212" s="30">
         <v>7521.6</v>
       </c>
       <c r="BE212" s="31">
         <v>26.14</v>
       </c>
       <c r="BF212" s="32">
         <v>6.7</v>
+      </c>
+    </row>
+    <row r="213" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A213" s="26">
+        <v>46082</v>
+      </c>
+      <c r="B213" s="27">
+        <v>0.02</v>
+      </c>
+      <c r="C213" s="28">
+        <v>0</v>
+      </c>
+      <c r="D213" s="29">
+        <v>0</v>
+      </c>
+      <c r="E213" s="30">
+        <v>2173.73</v>
+      </c>
+      <c r="F213" s="31">
+        <v>56.98</v>
+      </c>
+      <c r="G213" s="29">
+        <v>13.1</v>
+      </c>
+      <c r="H213" s="30">
+        <v>25362</v>
+      </c>
+      <c r="I213" s="31">
+        <v>70.16</v>
+      </c>
+      <c r="J213" s="29">
+        <v>2</v>
+      </c>
+      <c r="K213" s="30">
+        <v>5374.4</v>
+      </c>
+      <c r="L213" s="31">
+        <v>7.99</v>
+      </c>
+      <c r="M213" s="29">
+        <v>5.7</v>
+      </c>
+      <c r="N213" s="30">
+        <v>7481.93</v>
+      </c>
+      <c r="O213" s="31">
+        <v>15.8</v>
+      </c>
+      <c r="P213" s="29">
+        <v>-5.9</v>
+      </c>
+      <c r="Q213" s="30">
+        <v>12505.68</v>
+      </c>
+      <c r="R213" s="31">
+        <v>46.36</v>
+      </c>
+      <c r="S213" s="29">
+        <v>5.5</v>
+      </c>
+      <c r="T213" s="30">
+        <v>59335.16</v>
+      </c>
+      <c r="U213" s="31">
+        <v>476.84</v>
+      </c>
+      <c r="V213" s="29">
+        <v>8.1</v>
+      </c>
+      <c r="W213" s="30">
+        <v>7010.57</v>
+      </c>
+      <c r="X213" s="31">
+        <v>76.790000000000006</v>
+      </c>
+      <c r="Y213" s="29">
+        <v>7.3</v>
+      </c>
+      <c r="Z213" s="30">
+        <v>669.62</v>
+      </c>
+      <c r="AA213" s="31">
+        <v>33.799999999999997</v>
+      </c>
+      <c r="AB213" s="29">
+        <v>4</v>
+      </c>
+      <c r="AC213" s="30">
+        <v>527.96</v>
+      </c>
+      <c r="AD213" s="31">
+        <v>0.37</v>
+      </c>
+      <c r="AE213" s="29">
+        <v>3.4</v>
+      </c>
+      <c r="AF213" s="30">
+        <v>5812.98</v>
+      </c>
+      <c r="AG213" s="31">
+        <v>42.62</v>
+      </c>
+      <c r="AH213" s="29">
+        <v>8.1</v>
+      </c>
+      <c r="AI213" s="30">
+        <v>44607.43</v>
+      </c>
+      <c r="AJ213" s="31">
+        <v>354.43</v>
+      </c>
+      <c r="AK213" s="29">
+        <v>8.4</v>
+      </c>
+      <c r="AL213" s="30">
+        <v>70.59</v>
+      </c>
+      <c r="AM213" s="31">
+        <v>0.76</v>
+      </c>
+      <c r="AN213" s="29">
+        <v>11.1</v>
+      </c>
+      <c r="AO213" s="30">
+        <v>183.76</v>
+      </c>
+      <c r="AP213" s="31">
+        <v>-3.68</v>
+      </c>
+      <c r="AQ213" s="29">
+        <v>-17.8</v>
+      </c>
+      <c r="AR213" s="30">
+        <v>44353.07</v>
+      </c>
+      <c r="AS213" s="31">
+        <v>357.35</v>
+      </c>
+      <c r="AT213" s="29">
+        <v>8.6</v>
+      </c>
+      <c r="AU213" s="30">
+        <v>7717.16</v>
+      </c>
+      <c r="AV213" s="31">
+        <v>45.62</v>
+      </c>
+      <c r="AW213" s="29">
+        <v>6.7</v>
+      </c>
+      <c r="AX213" s="30">
+        <v>36.340000000000003</v>
+      </c>
+      <c r="AY213" s="31">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AZ213" s="29">
+        <v>16.3</v>
+      </c>
+      <c r="BA213" s="30">
+        <v>112.58</v>
+      </c>
+      <c r="BB213" s="31">
+        <v>-1.36</v>
+      </c>
+      <c r="BC213" s="29">
+        <v>-10</v>
+      </c>
+      <c r="BD213" s="30">
+        <v>7568.25</v>
+      </c>
+      <c r="BE213" s="31">
+        <v>46.69</v>
+      </c>
+      <c r="BF213" s="32">
+        <v>6.9</v>
+      </c>
+    </row>
+    <row r="214" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A214" s="26">
+        <v>46113</v>
+      </c>
+      <c r="B214" s="27">
+        <v>0.02</v>
+      </c>
+      <c r="C214" s="28">
+        <v>0</v>
+      </c>
+      <c r="D214" s="29">
+        <v>0</v>
+      </c>
+      <c r="E214" s="30">
+        <v>2240.2600000000002</v>
+      </c>
+      <c r="F214" s="31">
+        <v>66.58</v>
+      </c>
+      <c r="G214" s="29">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="H214" s="30">
+        <v>25624.15</v>
+      </c>
+      <c r="I214" s="31">
+        <v>263.27999999999997</v>
+      </c>
+      <c r="J214" s="29">
+        <v>3</v>
+      </c>
+      <c r="K214" s="30">
+        <v>4894.96</v>
+      </c>
+      <c r="L214" s="31">
+        <v>-241.77</v>
+      </c>
+      <c r="M214" s="29">
+        <v>0.9</v>
+      </c>
+      <c r="N214" s="30">
+        <v>6832.27</v>
+      </c>
+      <c r="O214" s="31">
+        <v>214.88</v>
+      </c>
+      <c r="P214" s="29">
+        <v>-3.6</v>
+      </c>
+      <c r="Q214" s="30">
+        <v>13896.93</v>
+      </c>
+      <c r="R214" s="31">
+        <v>290.17</v>
+      </c>
+      <c r="S214" s="29">
+        <v>8</v>
+      </c>
+      <c r="T214" s="30">
+        <v>59754.64</v>
+      </c>
+      <c r="U214" s="31">
+        <v>426.19</v>
+      </c>
+      <c r="V214" s="29">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="W214" s="30">
+        <v>7009.84</v>
+      </c>
+      <c r="X214" s="31">
+        <v>5.59</v>
+      </c>
+      <c r="Y214" s="29">
+        <v>6.9</v>
+      </c>
+      <c r="Z214" s="30">
+        <v>654.17999999999995</v>
+      </c>
+      <c r="AA214" s="31">
+        <v>-15.43</v>
+      </c>
+      <c r="AB214" s="29">
+        <v>3.2</v>
+      </c>
+      <c r="AC214" s="30">
+        <v>517.80999999999995</v>
+      </c>
+      <c r="AD214" s="31">
+        <v>-10.86</v>
+      </c>
+      <c r="AE214" s="29">
+        <v>1.3</v>
+      </c>
+      <c r="AF214" s="30">
+        <v>5837.85</v>
+      </c>
+      <c r="AG214" s="31">
+        <v>31.88</v>
+      </c>
+      <c r="AH214" s="29">
+        <v>7.9</v>
+      </c>
+      <c r="AI214" s="30">
+        <v>44983.27</v>
+      </c>
+      <c r="AJ214" s="31">
+        <v>374.19</v>
+      </c>
+      <c r="AK214" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="AL214" s="30">
+        <v>70.180000000000007</v>
+      </c>
+      <c r="AM214" s="31">
+        <v>0.63</v>
+      </c>
+      <c r="AN214" s="29">
+        <v>10.7</v>
+      </c>
+      <c r="AO214" s="30">
+        <v>183.75</v>
+      </c>
+      <c r="AP214" s="31">
+        <v>-1.39</v>
+      </c>
+      <c r="AQ214" s="29">
+        <v>-16</v>
+      </c>
+      <c r="AR214" s="30">
+        <v>44729.34</v>
+      </c>
+      <c r="AS214" s="31">
+        <v>374.96</v>
+      </c>
+      <c r="AT214" s="29">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AU214" s="30">
+        <v>7761.54</v>
+      </c>
+      <c r="AV214" s="31">
+        <v>46.4</v>
+      </c>
+      <c r="AW214" s="29">
+        <v>6.7</v>
+      </c>
+      <c r="AX214" s="30">
+        <v>36.15</v>
+      </c>
+      <c r="AY214" s="31">
+        <v>0.78</v>
+      </c>
+      <c r="AZ214" s="29">
+        <v>16</v>
+      </c>
+      <c r="BA214" s="30">
+        <v>110.99</v>
+      </c>
+      <c r="BB214" s="31">
+        <v>-0.98</v>
+      </c>
+      <c r="BC214" s="29">
+        <v>-11.7</v>
+      </c>
+      <c r="BD214" s="30">
+        <v>7614.4</v>
+      </c>
+      <c r="BE214" s="31">
+        <v>46.6</v>
+      </c>
+      <c r="BF214" s="32">
+        <v>7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:G5"/>
     <mergeCell ref="H4:J5"/>
     <mergeCell ref="K4:M5"/>
     <mergeCell ref="N4:P5"/>
     <mergeCell ref="Q4:S5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="AF4:AT4"/>
     <mergeCell ref="AU4:BF4"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="AC5:AE5"/>
     <mergeCell ref="AF5:AH5"/>
     <mergeCell ref="AI5:AK5"/>
     <mergeCell ref="AL5:AN5"/>
     <mergeCell ref="AO5:AQ5"/>
     <mergeCell ref="AR5:AT5"/>
     <mergeCell ref="AU5:AW5"/>
     <mergeCell ref="AX5:AZ5"/>
     <mergeCell ref="BA5:BC5"/>
     <mergeCell ref="BD5:BF5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="16" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
     <brk id="46" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DB6B8D6C-7B58-42F9-9A8B-614E77EDD3C4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CF26F76-C6DA-4DD6-9042-C7B105F1AF70}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:BF42"/>
   <sheetViews>
     <sheetView topLeftCell="AK7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="BF19" sqref="BF19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.6640625" style="49" customWidth="1"/>
-[...38 lines deleted...]
-    <col min="59" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="8.7109375" style="49" customWidth="1"/>
+    <col min="2" max="3" width="11.42578125" style="50" customWidth="1"/>
+    <col min="4" max="4" width="11.42578125" style="5" customWidth="1"/>
+    <col min="5" max="6" width="11.42578125" style="50" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="5" customWidth="1"/>
+    <col min="8" max="9" width="11.42578125" style="50" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="5" customWidth="1"/>
+    <col min="11" max="12" width="11.42578125" style="50" customWidth="1"/>
+    <col min="13" max="13" width="11.42578125" style="5" customWidth="1"/>
+    <col min="14" max="15" width="11.42578125" style="50" customWidth="1"/>
+    <col min="16" max="16" width="11.42578125" style="5" customWidth="1"/>
+    <col min="17" max="18" width="11.42578125" style="50" customWidth="1"/>
+    <col min="19" max="19" width="11.42578125" style="5" customWidth="1"/>
+    <col min="20" max="21" width="11.42578125" style="50" customWidth="1"/>
+    <col min="22" max="22" width="11.42578125" style="5" customWidth="1"/>
+    <col min="23" max="24" width="11.42578125" style="50" customWidth="1"/>
+    <col min="25" max="25" width="11.42578125" style="5" customWidth="1"/>
+    <col min="26" max="27" width="11.42578125" style="50" customWidth="1"/>
+    <col min="28" max="28" width="11.42578125" style="5" customWidth="1"/>
+    <col min="29" max="30" width="11.42578125" style="50" customWidth="1"/>
+    <col min="31" max="31" width="11.42578125" style="5" customWidth="1"/>
+    <col min="32" max="33" width="11.42578125" style="50" customWidth="1"/>
+    <col min="34" max="34" width="11.42578125" style="5" customWidth="1"/>
+    <col min="35" max="36" width="11.42578125" style="50" customWidth="1"/>
+    <col min="37" max="37" width="11.42578125" style="5" customWidth="1"/>
+    <col min="38" max="39" width="11.42578125" style="50" customWidth="1"/>
+    <col min="40" max="40" width="11.42578125" style="5" customWidth="1"/>
+    <col min="41" max="42" width="11.42578125" style="50" customWidth="1"/>
+    <col min="43" max="43" width="11.42578125" style="5" customWidth="1"/>
+    <col min="44" max="45" width="11.42578125" style="50" customWidth="1"/>
+    <col min="46" max="46" width="11.42578125" style="5" customWidth="1"/>
+    <col min="47" max="48" width="11.42578125" style="50" customWidth="1"/>
+    <col min="49" max="49" width="11.42578125" style="5" customWidth="1"/>
+    <col min="50" max="51" width="11.42578125" style="50" customWidth="1"/>
+    <col min="52" max="52" width="11.42578125" style="5" customWidth="1"/>
+    <col min="53" max="54" width="11.42578125" style="50" customWidth="1"/>
+    <col min="55" max="55" width="11.42578125" style="5" customWidth="1"/>
+    <col min="56" max="57" width="11.42578125" style="50" customWidth="1"/>
+    <col min="58" max="58" width="11.42578125" style="5" customWidth="1"/>
+    <col min="59" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="3"/>
       <c r="D1" s="4"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="4"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="4"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="4"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="4"/>
       <c r="Q1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="R1" s="3"/>
@@ -38895,51 +39247,51 @@
       <c r="AK2" s="8"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="7"/>
       <c r="AN2" s="8"/>
       <c r="AO2" s="7"/>
       <c r="AP2" s="7"/>
       <c r="AQ2" s="8"/>
       <c r="AR2" s="7"/>
       <c r="AS2" s="7"/>
       <c r="AT2" s="8"/>
       <c r="AU2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="AV2" s="7"/>
       <c r="AW2" s="8"/>
       <c r="AX2" s="7"/>
       <c r="AY2" s="7"/>
       <c r="AZ2" s="8"/>
       <c r="BA2" s="7"/>
       <c r="BB2" s="7"/>
       <c r="BC2" s="8"/>
       <c r="BD2" s="7"/>
       <c r="BE2" s="7"/>
       <c r="BF2" s="8"/>
     </row>
-    <row r="3" spans="1:58" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:58" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="4"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="4"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="4"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="4"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="4"/>
       <c r="Q3" s="51" t="s">
         <v>26</v>
       </c>
       <c r="R3" s="3"/>
       <c r="S3" s="4"/>
       <c r="T3" s="4"/>
       <c r="U3" s="4"/>
@@ -39041,51 +39393,51 @@
       <c r="AK4" s="131"/>
       <c r="AL4" s="131"/>
       <c r="AM4" s="131"/>
       <c r="AN4" s="131"/>
       <c r="AO4" s="131"/>
       <c r="AP4" s="131"/>
       <c r="AQ4" s="131"/>
       <c r="AR4" s="131"/>
       <c r="AS4" s="131"/>
       <c r="AT4" s="132"/>
       <c r="AU4" s="130" t="s">
         <v>9</v>
       </c>
       <c r="AV4" s="131"/>
       <c r="AW4" s="131"/>
       <c r="AX4" s="131"/>
       <c r="AY4" s="131"/>
       <c r="AZ4" s="131"/>
       <c r="BA4" s="131"/>
       <c r="BB4" s="131"/>
       <c r="BC4" s="131"/>
       <c r="BD4" s="131"/>
       <c r="BE4" s="131"/>
       <c r="BF4" s="133"/>
     </row>
-    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:58" s="11" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="53"/>
       <c r="B5" s="118"/>
       <c r="C5" s="118"/>
       <c r="D5" s="118"/>
       <c r="E5" s="120"/>
       <c r="F5" s="118"/>
       <c r="G5" s="118"/>
       <c r="H5" s="120"/>
       <c r="I5" s="118"/>
       <c r="J5" s="122"/>
       <c r="K5" s="120"/>
       <c r="L5" s="118"/>
       <c r="M5" s="118"/>
       <c r="N5" s="126"/>
       <c r="O5" s="127"/>
       <c r="P5" s="128"/>
       <c r="Q5" s="118"/>
       <c r="R5" s="118"/>
       <c r="S5" s="122"/>
       <c r="T5" s="110" t="s">
         <v>10</v>
       </c>
       <c r="U5" s="111"/>
       <c r="V5" s="111"/>
       <c r="W5" s="110" t="s">
@@ -39127,51 +39479,51 @@
         <v>18</v>
       </c>
       <c r="AS5" s="111"/>
       <c r="AT5" s="111"/>
       <c r="AU5" s="110" t="s">
         <v>19</v>
       </c>
       <c r="AV5" s="111"/>
       <c r="AW5" s="111"/>
       <c r="AX5" s="110" t="s">
         <v>20</v>
       </c>
       <c r="AY5" s="111"/>
       <c r="AZ5" s="111"/>
       <c r="BA5" s="110" t="s">
         <v>21</v>
       </c>
       <c r="BB5" s="111"/>
       <c r="BC5" s="111"/>
       <c r="BD5" s="110" t="s">
         <v>22</v>
       </c>
       <c r="BE5" s="111"/>
       <c r="BF5" s="129"/>
     </row>
-    <row r="6" spans="1:58" ht="21" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:58" ht="22.5" x14ac:dyDescent="0.25">
       <c r="A6" s="54"/>
       <c r="B6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="14" t="s">
         <v>24</v>
       </c>
@@ -45461,51 +45813,51 @@
       <c r="AY41" s="76">
         <v>18</v>
       </c>
       <c r="AZ41" s="74">
         <v>16.844962788896794</v>
       </c>
       <c r="BA41" s="27">
         <v>165</v>
       </c>
       <c r="BB41" s="76">
         <v>3</v>
       </c>
       <c r="BC41" s="74">
         <v>-1.7803656441530809</v>
       </c>
       <c r="BD41" s="27">
         <v>1184</v>
       </c>
       <c r="BE41" s="76">
         <v>14</v>
       </c>
       <c r="BF41" s="90">
         <v>38.291285992578345</v>
       </c>
     </row>
-    <row r="42" spans="1:58" s="33" customFormat="1" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:58" s="33" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="104">
         <v>39783</v>
       </c>
       <c r="B42" s="105">
         <v>1</v>
       </c>
       <c r="C42" s="37">
         <v>0</v>
       </c>
       <c r="D42" s="38">
         <v>0</v>
       </c>
       <c r="E42" s="39">
         <v>1895</v>
       </c>
       <c r="F42" s="40">
         <v>-41</v>
       </c>
       <c r="G42" s="38">
         <v>-14.2</v>
       </c>
       <c r="H42" s="105">
         <v>15478</v>
       </c>
       <c r="I42" s="37">