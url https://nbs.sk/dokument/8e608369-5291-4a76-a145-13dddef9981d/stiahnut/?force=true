--- v3 (2026-06-23)
+++ v4 (2026-08-22)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6DF8BDFF-EA90-4A04-B359-551C6726CD5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BF9CA889-8C9C-4412-9207-4DFC46868555}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{536A2F8B-2F1E-4D01-9CC0-7757BC653C68}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{52247B74-29E4-43D1-847A-9FD8F15D7D2F}"/>
   </bookViews>
   <sheets>
     <sheet name="TS09" sheetId="1" r:id="rId1"/>
     <sheet name="TS0608" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'TS09'!$A$1:$BF$70</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'TS0608'!$A:$A,'TS0608'!$1:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'TS09'!$A:$A,'TS09'!$4:$6</definedName>
   </definedNames>
   <calcPr calcId="145621" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1509,54 +1509,54 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="60" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="61" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="60" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="62" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
-    <cellStyle name="Comma_kody_pre_PB_CR09" xfId="1" xr:uid="{993A6298-F262-402B-A6EF-FE9DFDA11357}"/>
+    <cellStyle name="Comma_kody_pre_PB_CR09" xfId="1" xr:uid="{54EAC35F-A8D6-4DA0-9EDC-610F8D1CE19A}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{873F7CBF-4D79-417E-B771-FEB4E935B207}"/>
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{CDA03F0E-2433-4C64-9509-45CA1C750E0E}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{AEDD9DBB-B00F-41AE-8E4B-701C2603DC74}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="3" xr:uid="{B4F3ADD2-8B69-4F8D-858F-358E43A345AA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1825,59 +1825,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEB472E6-F829-41A1-96DC-8867ADBDAAEB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E7715217-9812-49DF-B6E6-25D4F218A510}">
   <sheetPr codeName="Sheet5"/>
-  <dimension ref="A1:BF214"/>
+  <dimension ref="A1:BF216"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="B192" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="B205" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
+      <selection pane="bottomRight" activeCell="A216" sqref="A216"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.42578125" style="49" customWidth="1"/>
     <col min="2" max="3" width="11.42578125" style="50" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="5" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="5" customWidth="1"/>
     <col min="8" max="9" width="11.42578125" style="50" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="11.42578125" style="50" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="5" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="50" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="5" customWidth="1"/>
     <col min="17" max="18" width="11.42578125" style="50" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="5" customWidth="1"/>
     <col min="20" max="21" width="11.42578125" style="50" customWidth="1"/>
     <col min="22" max="22" width="11.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="11.42578125" style="50" customWidth="1"/>
     <col min="25" max="25" width="11.42578125" style="5" customWidth="1"/>
     <col min="26" max="27" width="11.42578125" style="50" customWidth="1"/>
     <col min="28" max="28" width="11.42578125" style="5" customWidth="1"/>
     <col min="29" max="30" width="12.140625" style="50" customWidth="1"/>
     <col min="31" max="31" width="12.140625" style="5" customWidth="1"/>
@@ -39022,88 +39022,440 @@
       <c r="AY214" s="31">
         <v>0.78</v>
       </c>
       <c r="AZ214" s="29">
         <v>16</v>
       </c>
       <c r="BA214" s="30">
         <v>110.99</v>
       </c>
       <c r="BB214" s="31">
         <v>-0.98</v>
       </c>
       <c r="BC214" s="29">
         <v>-11.7</v>
       </c>
       <c r="BD214" s="30">
         <v>7614.4</v>
       </c>
       <c r="BE214" s="31">
         <v>46.6</v>
       </c>
       <c r="BF214" s="32">
         <v>7</v>
       </c>
     </row>
+    <row r="215" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A215" s="26">
+        <v>46143</v>
+      </c>
+      <c r="B215" s="27">
+        <v>0.02</v>
+      </c>
+      <c r="C215" s="28">
+        <v>0</v>
+      </c>
+      <c r="D215" s="29">
+        <v>0</v>
+      </c>
+      <c r="E215" s="30">
+        <v>2235.4</v>
+      </c>
+      <c r="F215" s="31">
+        <v>-4.87</v>
+      </c>
+      <c r="G215" s="29">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H215" s="30">
+        <v>25668.32</v>
+      </c>
+      <c r="I215" s="31">
+        <v>43.03</v>
+      </c>
+      <c r="J215" s="29">
+        <v>3</v>
+      </c>
+      <c r="K215" s="30">
+        <v>4933.1899999999996</v>
+      </c>
+      <c r="L215" s="31">
+        <v>39.380000000000003</v>
+      </c>
+      <c r="M215" s="29">
+        <v>4</v>
+      </c>
+      <c r="N215" s="30">
+        <v>7203.15</v>
+      </c>
+      <c r="O215" s="31">
+        <v>-42.59</v>
+      </c>
+      <c r="P215" s="29">
+        <v>-3.8</v>
+      </c>
+      <c r="Q215" s="30">
+        <v>13531.99</v>
+      </c>
+      <c r="R215" s="31">
+        <v>46.24</v>
+      </c>
+      <c r="S215" s="29">
+        <v>6.6</v>
+      </c>
+      <c r="T215" s="30">
+        <v>60220.4</v>
+      </c>
+      <c r="U215" s="31">
+        <v>470.52</v>
+      </c>
+      <c r="V215" s="29">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="W215" s="30">
+        <v>7080.82</v>
+      </c>
+      <c r="X215" s="31">
+        <v>73.47</v>
+      </c>
+      <c r="Y215" s="29">
+        <v>7.1</v>
+      </c>
+      <c r="Z215" s="30">
+        <v>668.19</v>
+      </c>
+      <c r="AA215" s="31">
+        <v>14.59</v>
+      </c>
+      <c r="AB215" s="29">
+        <v>4.5999999999999996</v>
+      </c>
+      <c r="AC215" s="30">
+        <v>521.32000000000005</v>
+      </c>
+      <c r="AD215" s="31">
+        <v>2.23</v>
+      </c>
+      <c r="AE215" s="29">
+        <v>1.9</v>
+      </c>
+      <c r="AF215" s="30">
+        <v>5891.31</v>
+      </c>
+      <c r="AG215" s="31">
+        <v>56.64</v>
+      </c>
+      <c r="AH215" s="29">
+        <v>7.9</v>
+      </c>
+      <c r="AI215" s="30">
+        <v>45331.32</v>
+      </c>
+      <c r="AJ215" s="31">
+        <v>347.86</v>
+      </c>
+      <c r="AK215" s="29">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="AL215" s="30">
+        <v>67.790000000000006</v>
+      </c>
+      <c r="AM215" s="31">
+        <v>0.53</v>
+      </c>
+      <c r="AN215" s="29">
+        <v>9.9</v>
+      </c>
+      <c r="AO215" s="30">
+        <v>182.13</v>
+      </c>
+      <c r="AP215" s="31">
+        <v>-3.09</v>
+      </c>
+      <c r="AQ215" s="29">
+        <v>-16.7</v>
+      </c>
+      <c r="AR215" s="30">
+        <v>45081.4</v>
+      </c>
+      <c r="AS215" s="31">
+        <v>350.42</v>
+      </c>
+      <c r="AT215" s="29">
+        <v>8.9</v>
+      </c>
+      <c r="AU215" s="30">
+        <v>7808.26</v>
+      </c>
+      <c r="AV215" s="31">
+        <v>49.19</v>
+      </c>
+      <c r="AW215" s="29">
+        <v>6.7</v>
+      </c>
+      <c r="AX215" s="30">
+        <v>35.51</v>
+      </c>
+      <c r="AY215" s="31">
+        <v>0.98</v>
+      </c>
+      <c r="AZ215" s="29">
+        <v>15.7</v>
+      </c>
+      <c r="BA215" s="30">
+        <v>111.07</v>
+      </c>
+      <c r="BB215" s="31">
+        <v>-0.98</v>
+      </c>
+      <c r="BC215" s="29">
+        <v>-12.7</v>
+      </c>
+      <c r="BD215" s="30">
+        <v>7661.69</v>
+      </c>
+      <c r="BE215" s="31">
+        <v>49.19</v>
+      </c>
+      <c r="BF215" s="32">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="216" spans="1:58" x14ac:dyDescent="0.25">
+      <c r="A216" s="26">
+        <v>46203</v>
+      </c>
+      <c r="B216" s="27">
+        <v>0.02</v>
+      </c>
+      <c r="C216" s="28">
+        <v>0</v>
+      </c>
+      <c r="D216" s="29">
+        <v>0</v>
+      </c>
+      <c r="E216" s="30">
+        <v>2248.7600000000002</v>
+      </c>
+      <c r="F216" s="31">
+        <v>13.54</v>
+      </c>
+      <c r="G216" s="29">
+        <v>7</v>
+      </c>
+      <c r="H216" s="30">
+        <v>25696.45</v>
+      </c>
+      <c r="I216" s="31">
+        <v>31.04</v>
+      </c>
+      <c r="J216" s="29">
+        <v>2.1</v>
+      </c>
+      <c r="K216" s="30">
+        <v>4977.05</v>
+      </c>
+      <c r="L216" s="31">
+        <v>51.14</v>
+      </c>
+      <c r="M216" s="29">
+        <v>0.8</v>
+      </c>
+      <c r="N216" s="30">
+        <v>7211.96</v>
+      </c>
+      <c r="O216" s="31">
+        <v>11.89</v>
+      </c>
+      <c r="P216" s="29">
+        <v>-3.4</v>
+      </c>
+      <c r="Q216" s="30">
+        <v>13507.43</v>
+      </c>
+      <c r="R216" s="31">
+        <v>-31.98</v>
+      </c>
+      <c r="S216" s="29">
+        <v>5.9</v>
+      </c>
+      <c r="T216" s="30">
+        <v>60702.6</v>
+      </c>
+      <c r="U216" s="31">
+        <v>503.49</v>
+      </c>
+      <c r="V216" s="29">
+        <v>8.4</v>
+      </c>
+      <c r="W216" s="30">
+        <v>7124.98</v>
+      </c>
+      <c r="X216" s="31">
+        <v>65.989999999999995</v>
+      </c>
+      <c r="Y216" s="29">
+        <v>7.3</v>
+      </c>
+      <c r="Z216" s="30">
+        <v>672.89</v>
+      </c>
+      <c r="AA216" s="31">
+        <v>10.07</v>
+      </c>
+      <c r="AB216" s="29">
+        <v>5.6</v>
+      </c>
+      <c r="AC216" s="30">
+        <v>525.94000000000005</v>
+      </c>
+      <c r="AD216" s="31">
+        <v>3.48</v>
+      </c>
+      <c r="AE216" s="29">
+        <v>1.9</v>
+      </c>
+      <c r="AF216" s="30">
+        <v>5926.15</v>
+      </c>
+      <c r="AG216" s="31">
+        <v>52.44</v>
+      </c>
+      <c r="AH216" s="29">
+        <v>8</v>
+      </c>
+      <c r="AI216" s="30">
+        <v>45704.17</v>
+      </c>
+      <c r="AJ216" s="31">
+        <v>370.53</v>
+      </c>
+      <c r="AK216" s="29">
+        <v>8.9</v>
+      </c>
+      <c r="AL216" s="30">
+        <v>66.95</v>
+      </c>
+      <c r="AM216" s="31">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="AN216" s="29">
+        <v>8.9</v>
+      </c>
+      <c r="AO216" s="30">
+        <v>179.6</v>
+      </c>
+      <c r="AP216" s="31">
+        <v>-3.19</v>
+      </c>
+      <c r="AQ216" s="29">
+        <v>-16.600000000000001</v>
+      </c>
+      <c r="AR216" s="30">
+        <v>45457.62</v>
+      </c>
+      <c r="AS216" s="31">
+        <v>373.43</v>
+      </c>
+      <c r="AT216" s="29">
+        <v>9</v>
+      </c>
+      <c r="AU216" s="30">
+        <v>7873.44</v>
+      </c>
+      <c r="AV216" s="31">
+        <v>66.97</v>
+      </c>
+      <c r="AW216" s="29">
+        <v>6.7</v>
+      </c>
+      <c r="AX216" s="30">
+        <v>34.92</v>
+      </c>
+      <c r="AY216" s="31">
+        <v>0.52</v>
+      </c>
+      <c r="AZ216" s="29">
+        <v>11.5</v>
+      </c>
+      <c r="BA216" s="30">
+        <v>114.01</v>
+      </c>
+      <c r="BB216" s="31">
+        <v>2.73</v>
+      </c>
+      <c r="BC216" s="29">
+        <v>-12.9</v>
+      </c>
+      <c r="BD216" s="30">
+        <v>7724.52</v>
+      </c>
+      <c r="BE216" s="31">
+        <v>63.72</v>
+      </c>
+      <c r="BF216" s="32">
+        <v>7.1</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="B4:D5"/>
     <mergeCell ref="E4:G5"/>
     <mergeCell ref="H4:J5"/>
     <mergeCell ref="K4:M5"/>
     <mergeCell ref="N4:P5"/>
     <mergeCell ref="Q4:S5"/>
     <mergeCell ref="T4:AE4"/>
     <mergeCell ref="AF4:AT4"/>
     <mergeCell ref="AU4:BF4"/>
     <mergeCell ref="T5:V5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="AC5:AE5"/>
     <mergeCell ref="AF5:AH5"/>
     <mergeCell ref="AI5:AK5"/>
     <mergeCell ref="AL5:AN5"/>
     <mergeCell ref="AO5:AQ5"/>
     <mergeCell ref="AR5:AT5"/>
     <mergeCell ref="AU5:AW5"/>
     <mergeCell ref="AX5:AZ5"/>
     <mergeCell ref="BA5:BC5"/>
     <mergeCell ref="BD5:BF5"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="76" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="16" max="1048575" man="1"/>
     <brk id="31" max="1048575" man="1"/>
     <brk id="46" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CF26F76-C6DA-4DD6-9042-C7B105F1AF70}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5EA9CE8A-89F3-4ACD-B00C-0F0E466E0603}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:BF42"/>
   <sheetViews>
     <sheetView topLeftCell="AK7" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="BF19" sqref="BF19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="49" customWidth="1"/>
     <col min="2" max="3" width="11.42578125" style="50" customWidth="1"/>
     <col min="4" max="4" width="11.42578125" style="5" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="50" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="5" customWidth="1"/>
     <col min="8" max="9" width="11.42578125" style="50" customWidth="1"/>
     <col min="10" max="10" width="11.42578125" style="5" customWidth="1"/>
     <col min="11" max="12" width="11.42578125" style="50" customWidth="1"/>
     <col min="13" max="13" width="11.42578125" style="5" customWidth="1"/>
     <col min="14" max="15" width="11.42578125" style="50" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="5" customWidth="1"/>
     <col min="17" max="18" width="11.42578125" style="50" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="5" customWidth="1"/>
     <col min="20" max="21" width="11.42578125" style="50" customWidth="1"/>
     <col min="22" max="22" width="11.42578125" style="5" customWidth="1"/>
     <col min="23" max="24" width="11.42578125" style="50" customWidth="1"/>