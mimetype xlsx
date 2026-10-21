--- v0 (2026-07-04)
+++ v1 (2026-10-21)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\SharedOPB\SDDS_BPM6\SDDS PLUS\Kyjac\WEB\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8767228D-8C62-4FFC-9F67-685555540E86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{112938FF-3255-4131-8E5B-FD2DCEE7B27C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$C$36</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="24">
   <si>
     <t xml:space="preserve">     SDR</t>
@@ -344,91 +344,76 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="17" fontId="7" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
@@ -738,722 +723,801 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:F62"/>
+  <dimension ref="A4:F62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="51.28515625" customWidth="1"/>
-    <col min="3" max="6" width="13.140625" customWidth="1"/>
+    <col min="2" max="2" width="51.26953125" customWidth="1"/>
+    <col min="3" max="6" width="13.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="B4" s="4" t="s">
+    <row r="4" spans="1:6" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="22" t="s">
+      <c r="C4" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="22" t="s">
+      <c r="D4" s="15" t="s">
         <v>21</v>
       </c>
-      <c r="E4" s="22" t="s">
+      <c r="E4" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="F4" s="22" t="s">
+      <c r="F4" s="15" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B5" s="6" t="s">
+    <row r="5" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="1"/>
+      <c r="B5" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="23">
-[...8 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="C5" s="16">
+        <v>48683.228705656758</v>
+      </c>
+      <c r="D5" s="16">
+        <v>50477.74559457467</v>
+      </c>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+    </row>
+    <row r="6" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A6" s="1"/>
+      <c r="B6" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="24">
-[...8 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="C6" s="17">
+        <v>90.427540230000091</v>
+      </c>
+      <c r="D6" s="17">
+        <v>107.43238077000009</v>
+      </c>
+      <c r="E6" s="17"/>
+      <c r="F6" s="17"/>
+    </row>
+    <row r="7" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A7" s="1"/>
+      <c r="B7" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="25">
-[...8 lines deleted...]
-      <c r="B8" s="8" t="s">
+      <c r="C7" s="18">
+        <v>0</v>
+      </c>
+      <c r="D7" s="18">
+        <v>0</v>
+      </c>
+      <c r="E7" s="18"/>
+      <c r="F7" s="18"/>
+    </row>
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B8" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="18">
         <v>3.827</v>
       </c>
-      <c r="D8" s="25"/>
-[...5 lines deleted...]
-      <c r="B9" s="8" t="s">
+      <c r="D8" s="18">
+        <v>2.448</v>
+      </c>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="25">
-[...8 lines deleted...]
-      <c r="B10" s="9" t="s">
+      <c r="C9" s="18">
+        <v>58.926540230000093</v>
+      </c>
+      <c r="D9" s="18">
+        <v>94.505380770000102</v>
+      </c>
+      <c r="E9" s="18"/>
+      <c r="F9" s="18"/>
+    </row>
+    <row r="10" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="1"/>
+      <c r="B10" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="18">
         <v>27.673999999999999</v>
       </c>
-      <c r="D10" s="26"/>
-[...5 lines deleted...]
-      <c r="B11" s="10" t="s">
+      <c r="D10" s="19">
+        <v>10.478999999999999</v>
+      </c>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+    </row>
+    <row r="11" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="B11" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="24">
-[...8 lines deleted...]
-      <c r="B12" s="8" t="s">
+      <c r="C11" s="17">
+        <v>48592.801165426761</v>
+      </c>
+      <c r="D11" s="17">
+        <v>50370.313213804671</v>
+      </c>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+    </row>
+    <row r="12" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A12" s="1"/>
+      <c r="B12" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C12" s="25">
-[...8 lines deleted...]
-      <c r="B13" s="8" t="s">
+      <c r="C12" s="18">
+        <v>42947.4</v>
+      </c>
+      <c r="D12" s="18">
+        <v>45058.1</v>
+      </c>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+    </row>
+    <row r="13" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A13" s="1"/>
+      <c r="B13" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="18">
         <v>5645.4011654267561</v>
       </c>
-      <c r="D13" s="25"/>
-[...5 lines deleted...]
-      <c r="B14" s="8" t="s">
+      <c r="D13" s="18">
+        <v>5312.2132138046727</v>
+      </c>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+    </row>
+    <row r="14" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A14" s="1"/>
+      <c r="B14" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="25">
-[...8 lines deleted...]
-      <c r="B15" s="8" t="s">
+      <c r="C14" s="18">
+        <v>0</v>
+      </c>
+      <c r="D14" s="18">
+        <v>0</v>
+      </c>
+      <c r="E14" s="18"/>
+      <c r="F14" s="18"/>
+    </row>
+    <row r="15" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1"/>
+      <c r="B15" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="26">
-[...8 lines deleted...]
-      <c r="B16" s="11" t="s">
+      <c r="C15" s="19">
+        <v>0</v>
+      </c>
+      <c r="D15" s="19">
+        <v>0</v>
+      </c>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+    </row>
+    <row r="16" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="16">
         <v>29555.500000000004</v>
       </c>
-      <c r="D16" s="24"/>
-[...5 lines deleted...]
-      <c r="B17" s="10" t="s">
+      <c r="D16" s="17">
+        <v>29599.4</v>
+      </c>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+    </row>
+    <row r="17" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A17" s="1"/>
+      <c r="B17" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C17" s="24">
+      <c r="C17" s="17">
         <v>28019.500000000004</v>
       </c>
-      <c r="D17" s="24"/>
-[...5 lines deleted...]
-      <c r="B18" s="8" t="s">
+      <c r="D17" s="17">
+        <v>28052.300000000003</v>
+      </c>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B18" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="25">
-[...8 lines deleted...]
-      <c r="B19" s="8" t="s">
+      <c r="C18" s="18">
+        <v>0</v>
+      </c>
+      <c r="D18" s="18">
+        <v>0</v>
+      </c>
+      <c r="E18" s="18"/>
+      <c r="F18" s="18"/>
+    </row>
+    <row r="19" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A19" s="1"/>
+      <c r="B19" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="18">
         <v>7517.3</v>
       </c>
-      <c r="D19" s="25"/>
-[...5 lines deleted...]
-      <c r="B20" s="8" t="s">
+      <c r="D19" s="18">
+        <v>6226.9000000000005</v>
+      </c>
+      <c r="E19" s="18"/>
+      <c r="F19" s="18"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B20" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="25">
+      <c r="C20" s="18">
         <v>20502.200000000004</v>
       </c>
-      <c r="D20" s="25"/>
-[...5 lines deleted...]
-      <c r="B21" s="12" t="s">
+      <c r="D20" s="18">
+        <v>21825.4</v>
+      </c>
+      <c r="E20" s="18"/>
+      <c r="F20" s="18"/>
+    </row>
+    <row r="21" spans="1:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="26">
-[...8 lines deleted...]
-      <c r="B22" s="7" t="s">
+      <c r="C21" s="19">
+        <v>0</v>
+      </c>
+      <c r="D21" s="19">
+        <v>0</v>
+      </c>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+    </row>
+    <row r="22" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A22" s="2"/>
+      <c r="B22" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C22" s="24">
+      <c r="C22" s="17">
         <v>1536</v>
       </c>
-      <c r="D22" s="24"/>
-[...5 lines deleted...]
-      <c r="B23" s="13" t="s">
+      <c r="D22" s="17">
+        <v>1547.1</v>
+      </c>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B23" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C23" s="25">
-[...8 lines deleted...]
-      <c r="B24" s="13" t="s">
+      <c r="C23" s="18">
+        <v>0</v>
+      </c>
+      <c r="D23" s="18">
+        <v>0</v>
+      </c>
+      <c r="E23" s="18"/>
+      <c r="F23" s="18"/>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B24" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C24" s="25">
-[...8 lines deleted...]
-      <c r="B25" s="8" t="s">
+      <c r="C24" s="18">
+        <v>0</v>
+      </c>
+      <c r="D24" s="18">
+        <v>0</v>
+      </c>
+      <c r="E24" s="18"/>
+      <c r="F24" s="18"/>
+    </row>
+    <row r="25" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A25" s="1"/>
+      <c r="B25" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C25" s="25">
-[...8 lines deleted...]
-      <c r="B26" s="8" t="s">
+      <c r="C25" s="18">
+        <v>0</v>
+      </c>
+      <c r="D25" s="18">
+        <v>0</v>
+      </c>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+    </row>
+    <row r="26" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A26" s="1"/>
+      <c r="B26" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C26" s="25">
-[...11 lines deleted...]
-      <c r="C27" s="25">
+      <c r="C26" s="18">
+        <v>0</v>
+      </c>
+      <c r="D26" s="18">
+        <v>0</v>
+      </c>
+      <c r="E26" s="18"/>
+      <c r="F26" s="18"/>
+    </row>
+    <row r="27" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="1"/>
+      <c r="B27" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C27" s="18">
         <v>1536</v>
       </c>
-      <c r="D27" s="25"/>
-[...5 lines deleted...]
-      <c r="B28" s="6" t="s">
+      <c r="D27" s="18">
+        <v>1547.1</v>
+      </c>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+    </row>
+    <row r="28" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="1"/>
+      <c r="B28" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="23">
-[...8 lines deleted...]
-      <c r="B29" s="7" t="s">
+      <c r="C28" s="16">
+        <v>30904.2</v>
+      </c>
+      <c r="D28" s="25">
+        <v>31134.299999999996</v>
+      </c>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+    </row>
+    <row r="29" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A29" s="1"/>
+      <c r="B29" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="24">
+      <c r="C29" s="17">
         <v>11454.7</v>
       </c>
-      <c r="D29" s="24"/>
-[...5 lines deleted...]
-      <c r="B30" s="8" t="s">
+      <c r="D29" s="17">
+        <v>10687.299999999997</v>
+      </c>
+      <c r="E29" s="17"/>
+      <c r="F29" s="17"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B30" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="25">
-[...8 lines deleted...]
-      <c r="B31" s="8" t="s">
+      <c r="C30" s="18">
+        <v>0</v>
+      </c>
+      <c r="D30" s="20">
+        <v>0</v>
+      </c>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B31" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="18">
         <v>1173.5999999999999</v>
       </c>
-      <c r="D31" s="25"/>
-[...5 lines deleted...]
-      <c r="B32" s="8" t="s">
+      <c r="D31" s="18">
+        <v>1059.3</v>
+      </c>
+      <c r="E31" s="18"/>
+      <c r="F31" s="18"/>
+    </row>
+    <row r="32" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A32" s="1"/>
+      <c r="B32" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C32" s="18">
         <v>8241.5</v>
       </c>
-      <c r="D32" s="25"/>
-[...5 lines deleted...]
-      <c r="B33" s="9" t="s">
+      <c r="D32" s="18">
+        <v>9075.6999999999989</v>
+      </c>
+      <c r="E32" s="18"/>
+      <c r="F32" s="18"/>
+    </row>
+    <row r="33" spans="1:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C33" s="26">
+      <c r="C33" s="19">
         <v>2039.6</v>
       </c>
-      <c r="D33" s="25"/>
-[...5 lines deleted...]
-      <c r="B34" s="10" t="s">
+      <c r="D33" s="18">
+        <v>552.29999999999995</v>
+      </c>
+      <c r="E33" s="18"/>
+      <c r="F33" s="18"/>
+    </row>
+    <row r="34" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A34" s="1"/>
+      <c r="B34" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C34" s="24">
-[...8 lines deleted...]
-      <c r="B35" s="8" t="s">
+      <c r="C34" s="17">
+        <v>19449.5</v>
+      </c>
+      <c r="D34" s="26">
+        <v>20447</v>
+      </c>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B35" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C35" s="27">
-[...8 lines deleted...]
-      <c r="B36" s="8" t="s">
+      <c r="C35" s="20">
+        <v>12081.8</v>
+      </c>
+      <c r="D35" s="20">
+        <v>13227.5</v>
+      </c>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+    </row>
+    <row r="36" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A36" s="1"/>
+      <c r="B36" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="27">
+      <c r="C36" s="20">
         <v>3810.7</v>
       </c>
-      <c r="D36" s="25"/>
-[...5 lines deleted...]
-      <c r="B37" s="8" t="s">
+      <c r="D36" s="18">
+        <v>3596.7999999999997</v>
+      </c>
+      <c r="E36" s="18"/>
+      <c r="F36" s="18"/>
+    </row>
+    <row r="37" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="A37" s="1"/>
+      <c r="B37" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C37" s="27">
+      <c r="C37" s="20">
         <v>3552.5</v>
       </c>
-      <c r="D37" s="25"/>
-[...5 lines deleted...]
-      <c r="B38" s="8" t="s">
+      <c r="D37" s="18">
+        <v>3617.7</v>
+      </c>
+      <c r="E37" s="18"/>
+      <c r="F37" s="18"/>
+    </row>
+    <row r="38" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="1"/>
+      <c r="B38" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C38" s="28">
+      <c r="C38" s="21">
         <v>4.5</v>
       </c>
-      <c r="D38" s="25"/>
-[...5 lines deleted...]
-      <c r="B39" s="6" t="s">
+      <c r="D38" s="18">
+        <v>5</v>
+      </c>
+      <c r="E38" s="18"/>
+      <c r="F38" s="18"/>
+    </row>
+    <row r="39" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B39" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="C39" s="23">
+      <c r="C39" s="16">
         <v>13134.41351133</v>
       </c>
-      <c r="D39" s="32"/>
-[...5 lines deleted...]
-      <c r="B40" s="7" t="s">
+      <c r="D39" s="25">
+        <v>13151.523276119999</v>
+      </c>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+    </row>
+    <row r="40" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="B40" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C40" s="24">
+      <c r="C40" s="17">
         <v>5337.7613803499999</v>
       </c>
-      <c r="D40" s="24"/>
-[...5 lines deleted...]
-      <c r="B41" s="13" t="s">
+      <c r="D40" s="17">
+        <v>5288.2464442400005</v>
+      </c>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B41" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C41" s="27">
+      <c r="C41" s="20">
         <v>21.6</v>
       </c>
-      <c r="D41" s="27"/>
-[...5 lines deleted...]
-      <c r="B42" s="13" t="s">
+      <c r="D41" s="20">
+        <v>22.9</v>
+      </c>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B42" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="27">
+      <c r="C42" s="20">
         <v>853.91399999999999</v>
       </c>
-      <c r="D42" s="25"/>
-[...4 lines deleted...]
-      <c r="B43" s="8" t="s">
+      <c r="D42" s="18">
+        <v>547.58199999999999</v>
+      </c>
+      <c r="E42" s="18"/>
+      <c r="F42" s="18"/>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B43" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="27">
-[...7 lines deleted...]
-      <c r="B44" s="8" t="s">
+      <c r="C43" s="20">
+        <v>0</v>
+      </c>
+      <c r="D43" s="18">
+        <v>0</v>
+      </c>
+      <c r="E43" s="18"/>
+      <c r="F43" s="18"/>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B44" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C44" s="27">
+      <c r="C44" s="20">
         <v>4415.7199116599995</v>
       </c>
-      <c r="D44" s="25"/>
-[...4 lines deleted...]
-      <c r="B45" s="9" t="s">
+      <c r="D44" s="18">
+        <v>4690.1212919700001</v>
+      </c>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+    </row>
+    <row r="45" spans="1:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B45" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="C45" s="28">
+      <c r="C45" s="21">
         <v>46.527468690000006</v>
       </c>
-      <c r="D45" s="25"/>
-[...4 lines deleted...]
-      <c r="B46" s="7" t="s">
+      <c r="D45" s="18">
+        <v>27.643152270000002</v>
+      </c>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
+    </row>
+    <row r="46" spans="1:6" ht="13" x14ac:dyDescent="0.3">
+      <c r="B46" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="17">
         <v>7796.65213098</v>
       </c>
-      <c r="D46" s="33"/>
-[...4 lines deleted...]
-      <c r="B47" s="13" t="s">
+      <c r="D46" s="26">
+        <v>7863.276831879999</v>
+      </c>
+      <c r="E46" s="26"/>
+      <c r="F46" s="26"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B47" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="C47" s="27">
+      <c r="C47" s="20">
         <v>2992.58</v>
       </c>
-      <c r="D47" s="27"/>
-[...4 lines deleted...]
-      <c r="B48" s="13" t="s">
+      <c r="D47" s="20">
+        <v>3108.6</v>
+      </c>
+      <c r="E47" s="20"/>
+      <c r="F47" s="20"/>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="B48" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C48" s="27">
+      <c r="C48" s="20">
         <v>4800.0150895300003</v>
       </c>
-      <c r="D48" s="25"/>
-[...4 lines deleted...]
-      <c r="B49" s="8" t="s">
+      <c r="D48" s="18">
+        <v>4731.1153759199997</v>
+      </c>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+    </row>
+    <row r="49" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B49" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C49" s="27">
-[...7 lines deleted...]
-      <c r="B50" s="8" t="s">
+      <c r="C49" s="20">
+        <v>0</v>
+      </c>
+      <c r="D49" s="18">
+        <v>0</v>
+      </c>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+    </row>
+    <row r="50" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B50" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C50" s="27">
+      <c r="C50" s="20">
         <v>4.0570414499999998</v>
       </c>
-      <c r="D50" s="25"/>
-[...4 lines deleted...]
-      <c r="B51" s="8" t="s">
+      <c r="D50" s="18">
+        <v>23.56145596</v>
+      </c>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+    </row>
+    <row r="51" spans="2:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="C51" s="25">
-[...7 lines deleted...]
-      <c r="B52" s="6" t="s">
+      <c r="C51" s="18">
+        <v>0</v>
+      </c>
+      <c r="D51" s="18">
+        <v>0</v>
+      </c>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+    </row>
+    <row r="52" spans="2:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B52" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="C52" s="23">
+      <c r="C52" s="16">
         <v>18143.025843609998</v>
       </c>
-      <c r="D52" s="23"/>
-[...4 lines deleted...]
-      <c r="B53" s="14" t="s">
+      <c r="D52" s="16">
+        <v>18913.974443089999</v>
+      </c>
+      <c r="E52" s="16"/>
+      <c r="F52" s="16"/>
+    </row>
+    <row r="53" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B53" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C53" s="29">
+      <c r="C53" s="22">
         <v>8906.8756356300055</v>
       </c>
-      <c r="D53" s="29"/>
-[...4 lines deleted...]
-      <c r="B54" s="15" t="s">
+      <c r="D53" s="22">
+        <v>9773.7977208400098</v>
+      </c>
+      <c r="E53" s="22"/>
+      <c r="F53" s="22"/>
+    </row>
+    <row r="54" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B54" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="C54" s="30">
+      <c r="C54" s="23">
         <v>9236.1502079799993</v>
       </c>
-      <c r="D54" s="30"/>
-[...4 lines deleted...]
-      <c r="B55" s="16" t="s">
+      <c r="D54" s="23">
+        <v>9140.1767222500002</v>
+      </c>
+      <c r="E54" s="23"/>
+      <c r="F54" s="23"/>
+    </row>
+    <row r="55" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B55" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C55" s="30">
+      <c r="C55" s="23">
         <v>288.34172759</v>
       </c>
-      <c r="D55" s="30"/>
-[...4 lines deleted...]
-      <c r="B56" s="17" t="s">
+      <c r="D55" s="23">
+        <v>307.12896291999999</v>
+      </c>
+      <c r="E55" s="23"/>
+      <c r="F55" s="23"/>
+    </row>
+    <row r="56" spans="2:6" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B56" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C56" s="31">
+      <c r="C56" s="24">
         <v>17854.684116019998</v>
       </c>
-      <c r="D56" s="31"/>
-[...4 lines deleted...]
-      <c r="B57" s="18" t="s">
+      <c r="D56" s="24">
+        <v>18606.845480169999</v>
+      </c>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24"/>
+    </row>
+    <row r="57" spans="2:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="C57" s="23">
-[...17 lines deleted...]
-      <c r="C62" s="21"/>
+      <c r="C57" s="16">
+        <v>140420.36806059675</v>
+      </c>
+      <c r="D57" s="16">
+        <v>143276.94331378466</v>
+      </c>
+      <c r="E57" s="16"/>
+      <c r="F57" s="16"/>
+    </row>
+    <row r="58" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="B58" s="12"/>
+      <c r="C58" s="13"/>
+    </row>
+    <row r="60" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C60" s="14"/>
+    </row>
+    <row r="61" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C61" s="14"/>
+    </row>
+    <row r="62" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C62" s="14"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="82" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>