--- v0 (2026-02-10)
+++ v1 (2026-05-28)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A6B4CB47-4CE8-4138-970D-CCF4F2EE03B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B834F86E-B0C8-4205-9783-25962A7498FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ZAKLAD" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="68">
   <si>
     <t>VÝKAZ  ZISKOV  A  STRÁT</t>
   </si>
   <si>
     <t>Banky celkom</t>
   </si>
   <si>
     <t>Názov vykazovanej položky</t>
   </si>
   <si>
     <t>č. r.</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
@@ -481,167 +481,158 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_VZ_BIL2_33" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_VZ_BIL2_34" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_VZ_BIL2_35" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -930,872 +921,872 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A2:F73"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="109.7109375" style="3" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="27"/>
+    <col min="1" max="1" width="109.7265625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="8.453125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="18.81640625" style="3" customWidth="1"/>
+    <col min="4" max="16384" width="9.1796875" style="26"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:6" s="3" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A2" s="57" t="s">
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="52" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="57"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+    </row>
+    <row r="3" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="2"/>
     </row>
-    <row r="4" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="6"/>
     </row>
-    <row r="5" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="28" t="s">
+    <row r="5" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="27" t="s">
         <v>67</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="6"/>
     </row>
-    <row r="6" spans="1:6" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:6" s="10" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7"/>
       <c r="B6" s="8"/>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:6" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="15">
         <v>1</v>
       </c>
-      <c r="C8" s="29">
-[...3 lines deleted...]
-    <row r="9" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C8" s="28">
+        <v>3588701</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="15">
         <v>2</v>
       </c>
-      <c r="C9" s="30">
-[...3 lines deleted...]
-    <row r="10" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C9" s="29">
+        <v>2615213</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="15">
         <v>3</v>
       </c>
-      <c r="C10" s="30">
+      <c r="C10" s="29">
         <v>473631</v>
       </c>
       <c r="F10"/>
     </row>
-    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="25">
         <v>4</v>
       </c>
-      <c r="C11" s="31">
+      <c r="C11" s="30">
         <v>398663</v>
       </c>
-      <c r="F11" s="35"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="F11" s="34"/>
+    </row>
+    <row r="12" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A12" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="19">
         <v>5</v>
       </c>
-      <c r="C12" s="31">
+      <c r="C12" s="30">
         <v>2409</v>
       </c>
       <c r="F12"/>
     </row>
-    <row r="13" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A13" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="19">
         <v>6</v>
       </c>
-      <c r="C13" s="31">
+      <c r="C13" s="30">
         <v>0</v>
       </c>
-      <c r="F13" s="35"/>
-[...2 lines deleted...]
-      <c r="A14" s="36" t="s">
+      <c r="F13" s="34"/>
+    </row>
+    <row r="14" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B14" s="25">
         <v>7</v>
       </c>
-      <c r="C14" s="37">
+      <c r="C14" s="36">
         <v>233</v>
       </c>
-      <c r="F14" s="35"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="F14" s="34"/>
+    </row>
+    <row r="15" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="15">
         <v>8</v>
       </c>
-      <c r="C15" s="30">
-        <v>3987304</v>
+      <c r="C15" s="29">
+        <v>3986331</v>
       </c>
       <c r="F15"/>
     </row>
-    <row r="16" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A16" s="38" t="s">
+    <row r="16" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A16" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="39">
+      <c r="B16" s="38">
         <v>9</v>
       </c>
-      <c r="C16" s="29">
+      <c r="C16" s="28">
         <v>399732</v>
       </c>
       <c r="F16"/>
     </row>
-    <row r="17" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>10</v>
       </c>
-      <c r="C17" s="32">
+      <c r="C17" s="31">
         <v>265176</v>
       </c>
       <c r="F17"/>
     </row>
-    <row r="18" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="38" t="s">
+    <row r="18" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="37" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="39">
+      <c r="B18" s="38">
         <v>11</v>
       </c>
-      <c r="C18" s="30">
+      <c r="C18" s="29">
         <v>1445017</v>
       </c>
       <c r="F18"/>
     </row>
-    <row r="19" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15">
         <v>12</v>
       </c>
-      <c r="C19" s="30">
-        <v>973266</v>
+      <c r="C19" s="29">
+        <v>973488</v>
       </c>
       <c r="F19"/>
     </row>
-    <row r="20" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15">
         <v>13</v>
       </c>
-      <c r="C20" s="30">
-        <v>1112822</v>
+      <c r="C20" s="29">
+        <v>1113198</v>
       </c>
       <c r="F20"/>
     </row>
-    <row r="21" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="26">
+      <c r="B21" s="25">
         <v>14</v>
       </c>
-      <c r="C21" s="31">
-[...4 lines deleted...]
-    <row r="22" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="C21" s="30">
+        <v>844054</v>
+      </c>
+      <c r="F21" s="34"/>
+    </row>
+    <row r="22" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A22" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="19">
         <v>15</v>
       </c>
-      <c r="C22" s="32">
-[...4 lines deleted...]
-    <row r="23" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="C22" s="31">
+        <v>120910</v>
+      </c>
+      <c r="F22" s="34"/>
+    </row>
+    <row r="23" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A23" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="26">
+      <c r="B23" s="25">
         <v>16</v>
       </c>
-      <c r="C23" s="31">
-[...4 lines deleted...]
-    <row r="24" spans="1:6" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="C23" s="30">
+        <v>723144</v>
+      </c>
+      <c r="F23" s="34"/>
+    </row>
+    <row r="24" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="B24" s="39">
+      <c r="B24" s="38">
         <v>17</v>
       </c>
-      <c r="C24" s="40">
-[...4 lines deleted...]
-    <row r="25" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="C24" s="39">
+        <v>241684</v>
+      </c>
+      <c r="F24" s="40"/>
+    </row>
+    <row r="25" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="15">
         <v>18</v>
       </c>
-      <c r="C25" s="30">
+      <c r="C25" s="29">
         <v>0</v>
       </c>
       <c r="F25"/>
     </row>
-    <row r="26" spans="1:6" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="39">
+      <c r="B26" s="38">
         <v>19</v>
       </c>
-      <c r="C26" s="40">
+      <c r="C26" s="39">
         <v>13741</v>
       </c>
-      <c r="F26" s="41"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="F26" s="40"/>
+    </row>
+    <row r="27" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A27" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B27" s="15">
         <v>20</v>
       </c>
-      <c r="C27" s="30">
+      <c r="C27" s="29">
         <v>-30544</v>
       </c>
       <c r="F27"/>
     </row>
-    <row r="28" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A28" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B28" s="19">
         <v>21</v>
       </c>
-      <c r="C28" s="32">
+      <c r="C28" s="31">
         <v>-19133</v>
       </c>
       <c r="F28"/>
     </row>
-    <row r="29" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A29" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="26">
+      <c r="B29" s="25">
         <v>22</v>
       </c>
-      <c r="C29" s="31">
+      <c r="C29" s="30">
         <v>0</v>
       </c>
-      <c r="F29" s="35"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="F29" s="34"/>
+    </row>
+    <row r="30" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
         <v>28</v>
       </c>
       <c r="B30" s="15">
         <v>23</v>
       </c>
-      <c r="C30" s="29">
+      <c r="C30" s="28">
         <v>31128</v>
       </c>
       <c r="F30"/>
     </row>
-    <row r="31" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A31" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B31" s="19">
         <v>24</v>
       </c>
-      <c r="C31" s="32">
+      <c r="C31" s="31">
         <v>-392</v>
       </c>
       <c r="F31"/>
     </row>
-    <row r="32" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A32" s="18" t="s">
         <v>27</v>
       </c>
       <c r="B32" s="19">
         <v>25</v>
       </c>
-      <c r="C32" s="32">
+      <c r="C32" s="31">
         <v>223</v>
       </c>
       <c r="F32"/>
     </row>
-    <row r="33" spans="1:6" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A33" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="39">
+      <c r="B33" s="38">
         <v>26</v>
       </c>
-      <c r="C33" s="40">
+      <c r="C33" s="39">
         <v>7325</v>
       </c>
-      <c r="F33" s="41"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="F33" s="40"/>
+    </row>
+    <row r="34" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A34" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="19">
         <v>27</v>
       </c>
-      <c r="C34" s="32">
+      <c r="C34" s="31">
         <v>0</v>
       </c>
       <c r="F34"/>
     </row>
-    <row r="35" spans="1:6" s="22" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A35" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="21">
         <v>28</v>
       </c>
-      <c r="C35" s="33">
+      <c r="C35" s="32">
         <v>2497</v>
       </c>
       <c r="F35"/>
     </row>
-    <row r="36" spans="1:6" s="22" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A36" s="23" t="s">
+    <row r="36" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A36" s="22" t="s">
         <v>30</v>
       </c>
-      <c r="B36" s="24">
+      <c r="B36" s="23">
         <v>29</v>
       </c>
-      <c r="C36" s="34">
+      <c r="C36" s="33">
         <v>1814</v>
       </c>
       <c r="F36"/>
     </row>
-    <row r="37" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A37" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="26">
+      <c r="B37" s="25">
         <v>30</v>
       </c>
-      <c r="C37" s="31">
+      <c r="C37" s="30">
         <v>1</v>
       </c>
-      <c r="F37" s="35"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="F37" s="34"/>
+    </row>
+    <row r="38" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>31</v>
       </c>
-      <c r="C38" s="29">
-        <v>94447</v>
+      <c r="C38" s="28">
+        <v>94448</v>
       </c>
       <c r="F38"/>
     </row>
-    <row r="39" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="25" t="s">
+    <row r="39" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="15">
         <v>32</v>
       </c>
-      <c r="C39" s="30">
+      <c r="C39" s="29">
         <v>20742</v>
       </c>
       <c r="F39"/>
     </row>
-    <row r="40" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A40" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B40" s="26">
+      <c r="B40" s="25">
         <v>33</v>
       </c>
-      <c r="C40" s="31">
+      <c r="C40" s="30">
         <v>1115</v>
       </c>
-      <c r="F40" s="35"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="F40" s="34"/>
+    </row>
+    <row r="41" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A41" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="B41" s="26">
+      <c r="B41" s="25">
         <v>34</v>
       </c>
-      <c r="C41" s="31">
+      <c r="C41" s="30">
         <v>19627</v>
       </c>
-      <c r="F41" s="35"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F41" s="34"/>
+    </row>
+    <row r="42" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B42" s="26">
+      <c r="B42" s="25">
         <v>35</v>
       </c>
-      <c r="C42" s="31">
+      <c r="C42" s="30">
         <v>0</v>
       </c>
-      <c r="F42" s="35"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="F42" s="34"/>
+    </row>
+    <row r="43" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A43" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="B43" s="26">
+      <c r="B43" s="25">
         <v>36</v>
       </c>
-      <c r="C43" s="31">
+      <c r="C43" s="30">
         <v>0</v>
       </c>
-      <c r="F43" s="35"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:6" ht="15" x14ac:dyDescent="0.25">
+      <c r="F43" s="34"/>
+    </row>
+    <row r="44" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A44" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B44" s="26">
+      <c r="B44" s="25">
         <v>37</v>
       </c>
-      <c r="C44" s="31">
+      <c r="C44" s="30">
         <v>0</v>
       </c>
-      <c r="F44" s="35"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F44" s="34"/>
+    </row>
+    <row r="45" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="16" t="s">
         <v>38</v>
       </c>
       <c r="B45" s="15">
         <v>38</v>
       </c>
-      <c r="C45" s="29">
+      <c r="C45" s="28">
         <v>1479</v>
       </c>
       <c r="F45"/>
     </row>
-    <row r="46" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="15">
         <v>39</v>
       </c>
-      <c r="C46" s="30">
-        <v>44101</v>
+      <c r="C46" s="29">
+        <v>44112</v>
       </c>
       <c r="F46"/>
     </row>
-    <row r="47" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="15">
         <v>40</v>
       </c>
-      <c r="C47" s="30">
-        <v>82269</v>
+      <c r="C47" s="29">
+        <v>82271</v>
       </c>
       <c r="F47"/>
     </row>
-    <row r="48" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A48" s="48" t="s">
+    <row r="48" spans="1:6" ht="14" x14ac:dyDescent="0.3">
+      <c r="A48" s="47" t="s">
         <v>41</v>
       </c>
-      <c r="B48" s="43">
+      <c r="B48" s="42">
         <v>41</v>
       </c>
-      <c r="C48" s="46">
-[...5 lines deleted...]
-      <c r="A49" s="48" t="s">
+      <c r="C48" s="45">
+        <v>1693620</v>
+      </c>
+      <c r="F48" s="34"/>
+    </row>
+    <row r="49" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A49" s="47" t="s">
         <v>42</v>
       </c>
-      <c r="B49" s="43">
+      <c r="B49" s="42">
         <v>42</v>
       </c>
-      <c r="C49" s="34">
-        <v>861268</v>
+      <c r="C49" s="33">
+        <v>870311</v>
       </c>
       <c r="F49"/>
     </row>
-    <row r="50" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A50" s="48" t="s">
+    <row r="50" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A50" s="47" t="s">
         <v>43</v>
       </c>
-      <c r="B50" s="43">
+      <c r="B50" s="42">
         <v>43</v>
       </c>
-      <c r="C50" s="34">
-        <v>4894</v>
+      <c r="C50" s="33">
+        <v>4897</v>
       </c>
       <c r="F50"/>
     </row>
-    <row r="51" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A51" s="48" t="s">
+    <row r="51" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A51" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B51" s="43">
+      <c r="B51" s="42">
         <v>44</v>
       </c>
-      <c r="C51" s="34">
-        <v>627163</v>
+      <c r="C51" s="33">
+        <v>626545</v>
       </c>
       <c r="F51"/>
     </row>
-    <row r="52" spans="1:6" s="3" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A52" s="42" t="s">
+    <row r="52" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A52" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B52" s="55">
+      <c r="B52" s="51">
         <v>45</v>
       </c>
-      <c r="C52" s="45">
-[...5 lines deleted...]
-      <c r="A53" s="42" t="s">
+      <c r="C52" s="44">
+        <v>197860</v>
+      </c>
+      <c r="F52" s="40"/>
+    </row>
+    <row r="53" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A53" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B53" s="55">
+      <c r="B53" s="51">
         <v>46</v>
       </c>
-      <c r="C53" s="45">
-[...5 lines deleted...]
-      <c r="A54" s="42" t="s">
+      <c r="C53" s="44">
+        <v>27904</v>
+      </c>
+      <c r="F53" s="40"/>
+    </row>
+    <row r="54" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A54" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B54" s="55">
+      <c r="B54" s="51">
         <v>47</v>
       </c>
-      <c r="C54" s="45">
-        <v>243464</v>
+      <c r="C54" s="44">
+        <v>243576</v>
       </c>
       <c r="F54"/>
     </row>
-    <row r="55" spans="1:6" s="3" customFormat="1" ht="15" x14ac:dyDescent="0.25">
-      <c r="A55" s="42" t="s">
+    <row r="55" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
+      <c r="A55" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B55" s="55">
+      <c r="B55" s="51">
         <v>48</v>
       </c>
-      <c r="C55" s="45">
-        <v>88226</v>
+      <c r="C55" s="44">
+        <v>88270</v>
       </c>
       <c r="F55"/>
     </row>
-    <row r="56" spans="1:6" ht="15" x14ac:dyDescent="0.25">
-      <c r="A56" s="42" t="s">
+    <row r="56" spans="1:6" ht="14" x14ac:dyDescent="0.3">
+      <c r="A56" s="41" t="s">
         <v>61</v>
       </c>
-      <c r="B56" s="55">
+      <c r="B56" s="51">
         <v>49</v>
       </c>
-      <c r="C56" s="44">
+      <c r="C56" s="43">
         <v>5</v>
       </c>
-      <c r="F56" s="35"/>
-[...2 lines deleted...]
-      <c r="A57" s="42" t="s">
+      <c r="F56" s="34"/>
+    </row>
+    <row r="57" spans="1:6" ht="14" x14ac:dyDescent="0.3">
+      <c r="A57" s="41" t="s">
         <v>62</v>
       </c>
-      <c r="B57" s="55">
+      <c r="B57" s="51">
         <v>50</v>
       </c>
-      <c r="C57" s="44">
-[...5 lines deleted...]
-      <c r="A58" s="42" t="s">
+      <c r="C57" s="43">
+        <v>8710</v>
+      </c>
+      <c r="F57" s="34"/>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A58" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="B58" s="55">
+      <c r="B58" s="51">
         <v>51</v>
       </c>
-      <c r="C58" s="44">
-[...4 lines deleted...]
-      <c r="A59" s="50" t="s">
+      <c r="C58" s="43">
+        <v>88124</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="B59" s="51">
+      <c r="B59" s="42">
         <v>52</v>
       </c>
-      <c r="C59" s="34">
+      <c r="C59" s="33">
         <v>606</v>
       </c>
     </row>
-    <row r="60" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="48" t="s">
+    <row r="60" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="47" t="s">
         <v>64</v>
       </c>
-      <c r="B60" s="43">
+      <c r="B60" s="42">
         <v>53</v>
       </c>
-      <c r="C60" s="34">
+      <c r="C60" s="33">
         <v>10256</v>
       </c>
     </row>
-    <row r="61" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="48" t="s">
+    <row r="61" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="47" t="s">
         <v>50</v>
       </c>
-      <c r="B61" s="43">
+      <c r="B61" s="42">
         <v>54</v>
       </c>
-      <c r="C61" s="46">
-[...4 lines deleted...]
-      <c r="A62" s="48" t="s">
+      <c r="C61" s="45">
+        <v>100941</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B62" s="43">
+      <c r="B62" s="42">
         <v>55</v>
       </c>
-      <c r="C62" s="34">
-[...4 lines deleted...]
-      <c r="A63" s="48" t="s">
+      <c r="C62" s="33">
+        <v>80064</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="B63" s="43">
+      <c r="B63" s="42">
         <v>56</v>
       </c>
-      <c r="C63" s="34">
-[...4 lines deleted...]
-      <c r="A64" s="50" t="s">
+      <c r="C63" s="33">
+        <v>-251643</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="B64" s="51">
+      <c r="B64" s="42">
         <v>57</v>
       </c>
-      <c r="C64" s="34">
+      <c r="C64" s="33">
         <v>-30523</v>
       </c>
     </row>
-    <row r="65" spans="1:3" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="48" t="s">
+    <row r="65" spans="1:3" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="B65" s="43">
+      <c r="B65" s="42">
         <v>58</v>
       </c>
-      <c r="C65" s="34">
-[...4 lines deleted...]
-      <c r="A66" s="48" t="s">
+      <c r="C65" s="33">
+        <v>-231596</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="B66" s="43">
+      <c r="B66" s="42">
         <v>59</v>
       </c>
-      <c r="C66" s="34">
-[...4 lines deleted...]
-      <c r="A67" s="42" t="s">
+      <c r="C66" s="33">
+        <v>10476</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A67" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="B67" s="55">
+      <c r="B67" s="51">
         <v>60</v>
       </c>
-      <c r="C67" s="45">
-[...4 lines deleted...]
-      <c r="A68" s="42" t="s">
+      <c r="C67" s="44">
+        <v>393711</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="B68" s="55">
+      <c r="B68" s="51">
         <v>61</v>
       </c>
-      <c r="C68" s="45">
-[...4 lines deleted...]
-      <c r="A69" s="52" t="s">
+      <c r="C68" s="44">
+        <v>383235</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="41" t="s">
         <v>66</v>
       </c>
-      <c r="B69" s="56">
+      <c r="B69" s="51">
         <v>62</v>
       </c>
-      <c r="C69" s="45">
+      <c r="C69" s="44">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:3" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="48" t="s">
+    <row r="70" spans="1:3" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="47" t="s">
         <v>57</v>
       </c>
-      <c r="B70" s="43">
+      <c r="B70" s="42">
         <v>63</v>
       </c>
-      <c r="C70" s="46">
+      <c r="C70" s="45">
         <v>0</v>
       </c>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A71" s="48" t="s">
+    <row r="71" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A71" s="47" t="s">
         <v>58</v>
       </c>
-      <c r="B71" s="43">
+      <c r="B71" s="42">
         <v>64</v>
       </c>
-      <c r="C71" s="53">
-[...4 lines deleted...]
-      <c r="A72" s="48" t="s">
+      <c r="C71" s="49">
+        <v>1643438</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A72" s="47" t="s">
         <v>59</v>
       </c>
-      <c r="B72" s="43">
+      <c r="B72" s="42">
         <v>65</v>
       </c>
-      <c r="C72" s="53">
-[...4 lines deleted...]
-      <c r="A73" s="49" t="s">
+      <c r="C72" s="49">
+        <v>591297</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A73" s="48" t="s">
         <v>60</v>
       </c>
-      <c r="B73" s="47">
+      <c r="B73" s="46">
         <v>66</v>
       </c>
-      <c r="C73" s="54">
-        <v>1058082</v>
+      <c r="C73" s="50">
+        <v>1052141</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C8:C73">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.47244094488188981" footer="7.874015748031496E-2"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>