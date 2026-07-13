--- v1 (2026-05-28)
+++ v2 (2026-07-13)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B834F86E-B0C8-4205-9783-25962A7498FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF92C135-F3A4-403C-AAC9-3487F06BEF26}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ZAKLAD" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="68">
   <si>
     <t>VÝKAZ  ZISKOV  A  STRÁT</t>
   </si>
   <si>
     <t>Banky celkom</t>
   </si>
   <si>
     <t>Názov vykazovanej položky</t>
   </si>
   <si>
     <t>č. r.</t>
   </si>
   <si>
     <t>Suma</t>
   </si>
@@ -979,62 +979,62 @@
       <c r="A6" s="7"/>
       <c r="B6" s="8"/>
       <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="3" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="15">
         <v>1</v>
       </c>
       <c r="C8" s="28">
-        <v>3588701</v>
+        <v>3587835</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="15">
         <v>2</v>
       </c>
       <c r="C9" s="29">
-        <v>2615213</v>
+        <v>2615198</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="15">
         <v>3</v>
       </c>
       <c r="C10" s="29">
         <v>473631</v>
       </c>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="25">
         <v>4</v>
       </c>
       <c r="C11" s="30">
         <v>398663</v>
       </c>
       <c r="F11" s="34"/>
@@ -1061,99 +1061,99 @@
       <c r="C13" s="30">
         <v>0</v>
       </c>
       <c r="F13" s="34"/>
     </row>
     <row r="14" spans="1:6" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="25">
         <v>7</v>
       </c>
       <c r="C14" s="36">
         <v>233</v>
       </c>
       <c r="F14" s="34"/>
     </row>
     <row r="15" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A15" s="16" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="15">
         <v>8</v>
       </c>
       <c r="C15" s="29">
-        <v>3986331</v>
+        <v>3986312</v>
       </c>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="38">
         <v>9</v>
       </c>
       <c r="C16" s="28">
         <v>399732</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="18" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="19">
         <v>10</v>
       </c>
       <c r="C17" s="31">
         <v>265176</v>
       </c>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="37" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="38">
         <v>11</v>
       </c>
       <c r="C18" s="29">
-        <v>1445017</v>
+        <v>1445013</v>
       </c>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:6" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="16" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="15">
         <v>12</v>
       </c>
       <c r="C19" s="29">
-        <v>973488</v>
+        <v>972637</v>
       </c>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="15">
         <v>13</v>
       </c>
       <c r="C20" s="29">
         <v>1113198</v>
       </c>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="25">
         <v>14</v>
       </c>
       <c r="C21" s="30">
         <v>844054</v>
       </c>
@@ -1169,51 +1169,51 @@
       <c r="C22" s="31">
         <v>120910</v>
       </c>
       <c r="F22" s="34"/>
     </row>
     <row r="23" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A23" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="25">
         <v>16</v>
       </c>
       <c r="C23" s="30">
         <v>723144</v>
       </c>
       <c r="F23" s="34"/>
     </row>
     <row r="24" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A24" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="38">
         <v>17</v>
       </c>
       <c r="C24" s="39">
-        <v>241684</v>
+        <v>241705</v>
       </c>
       <c r="F24" s="40"/>
     </row>
     <row r="25" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A25" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="15">
         <v>18</v>
       </c>
       <c r="C25" s="29">
         <v>0</v>
       </c>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A26" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="38">
         <v>19</v>
       </c>
       <c r="C26" s="39">
         <v>13741</v>
       </c>
@@ -1313,51 +1313,51 @@
       <c r="C34" s="31">
         <v>0</v>
       </c>
       <c r="F34"/>
     </row>
     <row r="35" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A35" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="21">
         <v>28</v>
       </c>
       <c r="C35" s="32">
         <v>2497</v>
       </c>
       <c r="F35"/>
     </row>
     <row r="36" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A36" s="22" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="23">
         <v>29</v>
       </c>
       <c r="C36" s="33">
-        <v>1814</v>
+        <v>934</v>
       </c>
       <c r="F36"/>
     </row>
     <row r="37" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A37" s="18" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="25">
         <v>30</v>
       </c>
       <c r="C37" s="30">
         <v>1</v>
       </c>
       <c r="F37" s="34"/>
     </row>
     <row r="38" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A38" s="16" t="s">
         <v>31</v>
       </c>
       <c r="B38" s="15">
         <v>31</v>
       </c>
       <c r="C38" s="28">
         <v>94448</v>
       </c>
@@ -1445,183 +1445,183 @@
       <c r="C45" s="28">
         <v>1479</v>
       </c>
       <c r="F45"/>
     </row>
     <row r="46" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A46" s="16" t="s">
         <v>39</v>
       </c>
       <c r="B46" s="15">
         <v>39</v>
       </c>
       <c r="C46" s="29">
         <v>44112</v>
       </c>
       <c r="F46"/>
     </row>
     <row r="47" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>40</v>
       </c>
       <c r="B47" s="15">
         <v>40</v>
       </c>
       <c r="C47" s="29">
-        <v>82271</v>
+        <v>82221</v>
       </c>
       <c r="F47"/>
     </row>
     <row r="48" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A48" s="47" t="s">
         <v>41</v>
       </c>
       <c r="B48" s="42">
         <v>41</v>
       </c>
       <c r="C48" s="45">
-        <v>1693620</v>
+        <v>1693656</v>
       </c>
       <c r="F48" s="34"/>
     </row>
     <row r="49" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A49" s="47" t="s">
         <v>42</v>
       </c>
       <c r="B49" s="42">
         <v>42</v>
       </c>
       <c r="C49" s="33">
         <v>870311</v>
       </c>
       <c r="F49"/>
     </row>
     <row r="50" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A50" s="47" t="s">
         <v>43</v>
       </c>
       <c r="B50" s="42">
         <v>43</v>
       </c>
       <c r="C50" s="33">
         <v>4897</v>
       </c>
       <c r="F50"/>
     </row>
     <row r="51" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A51" s="47" t="s">
         <v>44</v>
       </c>
       <c r="B51" s="42">
         <v>44</v>
       </c>
       <c r="C51" s="33">
-        <v>626545</v>
+        <v>626581</v>
       </c>
       <c r="F51"/>
     </row>
     <row r="52" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A52" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B52" s="51">
         <v>45</v>
       </c>
       <c r="C52" s="44">
-        <v>197860</v>
+        <v>197920</v>
       </c>
       <c r="F52" s="40"/>
     </row>
     <row r="53" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A53" s="41" t="s">
         <v>46</v>
       </c>
       <c r="B53" s="51">
         <v>46</v>
       </c>
       <c r="C53" s="44">
-        <v>27904</v>
+        <v>27905</v>
       </c>
       <c r="F53" s="40"/>
     </row>
     <row r="54" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A54" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B54" s="51">
         <v>47</v>
       </c>
       <c r="C54" s="44">
-        <v>243576</v>
+        <v>243582</v>
       </c>
       <c r="F54"/>
     </row>
     <row r="55" spans="1:6" s="3" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A55" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B55" s="51">
         <v>48</v>
       </c>
       <c r="C55" s="44">
         <v>88270</v>
       </c>
       <c r="F55"/>
     </row>
     <row r="56" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A56" s="41" t="s">
         <v>61</v>
       </c>
       <c r="B56" s="51">
         <v>49</v>
       </c>
       <c r="C56" s="43">
         <v>5</v>
       </c>
       <c r="F56" s="34"/>
     </row>
     <row r="57" spans="1:6" ht="14" x14ac:dyDescent="0.3">
       <c r="A57" s="41" t="s">
         <v>62</v>
       </c>
       <c r="B57" s="51">
         <v>50</v>
       </c>
       <c r="C57" s="43">
         <v>8710</v>
       </c>
       <c r="F57" s="34"/>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A58" s="41" t="s">
         <v>49</v>
       </c>
       <c r="B58" s="51">
         <v>51</v>
       </c>
       <c r="C58" s="43">
-        <v>88124</v>
+        <v>88094</v>
       </c>
     </row>
     <row r="59" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="47" t="s">
         <v>63</v>
       </c>
       <c r="B59" s="42">
         <v>52</v>
       </c>
       <c r="C59" s="33">
         <v>606</v>
       </c>
     </row>
     <row r="60" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="47" t="s">
         <v>64</v>
       </c>
       <c r="B60" s="42">
         <v>53</v>
       </c>
       <c r="C60" s="33">
         <v>10256</v>
       </c>
     </row>
     <row r="61" spans="1:6" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
@@ -1632,73 +1632,73 @@
         <v>54</v>
       </c>
       <c r="C61" s="45">
         <v>100941</v>
       </c>
     </row>
     <row r="62" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="47" t="s">
         <v>51</v>
       </c>
       <c r="B62" s="42">
         <v>55</v>
       </c>
       <c r="C62" s="33">
         <v>80064</v>
       </c>
     </row>
     <row r="63" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="47" t="s">
         <v>52</v>
       </c>
       <c r="B63" s="42">
         <v>56</v>
       </c>
       <c r="C63" s="33">
-        <v>-251643</v>
+        <v>-250763</v>
       </c>
     </row>
     <row r="64" spans="1:6" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="47" t="s">
         <v>65</v>
       </c>
       <c r="B64" s="42">
         <v>57</v>
       </c>
       <c r="C64" s="33">
         <v>-30523</v>
       </c>
     </row>
     <row r="65" spans="1:3" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="47" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="42">
         <v>58</v>
       </c>
       <c r="C65" s="33">
-        <v>-231596</v>
+        <v>-230716</v>
       </c>
     </row>
     <row r="66" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="47" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="42">
         <v>59</v>
       </c>
       <c r="C66" s="33">
         <v>10476</v>
       </c>
     </row>
     <row r="67" spans="1:3" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="41" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="51">
         <v>60</v>
       </c>
       <c r="C67" s="44">
         <v>393711</v>
       </c>
     </row>
     <row r="68" spans="1:3" s="3" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
@@ -1720,73 +1720,73 @@
         <v>62</v>
       </c>
       <c r="C69" s="44">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:3" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B70" s="42">
         <v>63</v>
       </c>
       <c r="C70" s="45">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A71" s="47" t="s">
         <v>58</v>
       </c>
       <c r="B71" s="42">
         <v>64</v>
       </c>
       <c r="C71" s="49">
-        <v>1643438</v>
+        <v>1643416</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A72" s="47" t="s">
         <v>59</v>
       </c>
       <c r="B72" s="42">
         <v>65</v>
       </c>
       <c r="C72" s="49">
-        <v>591297</v>
+        <v>591063</v>
       </c>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A73" s="48" t="s">
         <v>60</v>
       </c>
       <c r="B73" s="46">
         <v>66</v>
       </c>
       <c r="C73" s="50">
-        <v>1052141</v>
+        <v>1052353</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C8:C73">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.47244094488188981" footer="7.874015748031496E-2"/>
   <pageSetup paperSize="9" scale="71" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>