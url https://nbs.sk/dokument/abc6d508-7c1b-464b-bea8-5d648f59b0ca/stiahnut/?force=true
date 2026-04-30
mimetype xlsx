--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A571F1FC-8273-4B0B-AE35-1CFE9546D904}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05152BCF-F80C-4BD7-964E-5FF207A6CAD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="loans" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">loans!$A$1:$O$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="25">
   <si>
@@ -308,54 +308,53 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="4" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -698,673 +697,740 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q33"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="3" customWidth="1"/>
+    <col min="2" max="2" width="52.6640625" customWidth="1"/>
+    <col min="3" max="3" width="11.5546875" style="8" customWidth="1"/>
+    <col min="4" max="14" width="11.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:17" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:17" x14ac:dyDescent="0.3">
       <c r="B2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="17">
+      <c r="C2" s="16">
         <v>46053</v>
       </c>
-      <c r="D2" s="17">
+      <c r="D2" s="16">
         <v>46081</v>
       </c>
-      <c r="E2" s="17">
+      <c r="E2" s="16">
         <v>46112</v>
       </c>
-      <c r="F2" s="17">
+      <c r="F2" s="16">
         <v>46142</v>
       </c>
-      <c r="G2" s="17">
+      <c r="G2" s="16">
         <v>46173</v>
       </c>
-      <c r="H2" s="17">
+      <c r="H2" s="16">
         <v>46203</v>
       </c>
-      <c r="I2" s="17">
+      <c r="I2" s="16">
         <v>46234</v>
       </c>
-      <c r="J2" s="17">
+      <c r="J2" s="16">
         <v>46265</v>
       </c>
-      <c r="K2" s="17">
+      <c r="K2" s="16">
         <v>46295</v>
       </c>
-      <c r="L2" s="17">
+      <c r="L2" s="16">
         <v>46326</v>
       </c>
-      <c r="M2" s="17">
+      <c r="M2" s="16">
         <v>46356</v>
       </c>
-      <c r="N2" s="17">
+      <c r="N2" s="16">
         <v>46387</v>
       </c>
     </row>
-    <row r="3" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B3" s="3" t="s">
+    <row r="3" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B3" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C3" s="10">
+      <c r="C3" s="9">
         <v>48760974.807089999</v>
       </c>
-      <c r="D3" s="10"/>
-[...15 lines deleted...]
-      <c r="B4" s="5" t="s">
+      <c r="D3" s="9">
+        <v>49015256.943120003</v>
+      </c>
+      <c r="E3" s="9">
+        <v>49404133.574419901</v>
+      </c>
+      <c r="F3" s="9"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="9"/>
+      <c r="K3" s="9"/>
+      <c r="L3" s="9"/>
+      <c r="M3" s="9"/>
+      <c r="N3" s="9"/>
+      <c r="O3" s="3"/>
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3"/>
+    </row>
+    <row r="4" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="10">
+      <c r="C4" s="9">
         <v>2182930.9051299999</v>
       </c>
-      <c r="D4" s="10"/>
-[...15 lines deleted...]
-      <c r="B5" s="25" t="s">
+      <c r="D4" s="9">
+        <v>2166285.8419899899</v>
+      </c>
+      <c r="E4" s="9">
+        <v>2143589.0648899898</v>
+      </c>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
+      <c r="M4" s="9"/>
+      <c r="N4" s="9"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+    </row>
+    <row r="5" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B5" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="25"/>
-[...13 lines deleted...]
-      <c r="B6" s="26" t="s">
+      <c r="C5" s="24"/>
+      <c r="D5" s="24"/>
+      <c r="E5" s="24"/>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
+      <c r="I5" s="24"/>
+      <c r="J5" s="24"/>
+      <c r="K5" s="24"/>
+      <c r="L5" s="24"/>
+      <c r="M5" s="24"/>
+      <c r="N5" s="24"/>
+    </row>
+    <row r="6" spans="2:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="26"/>
-[...13 lines deleted...]
-      <c r="B7" s="24" t="s">
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+      <c r="J6" s="25"/>
+      <c r="K6" s="25"/>
+      <c r="L6" s="25"/>
+      <c r="M6" s="25"/>
+      <c r="N6" s="25"/>
+    </row>
+    <row r="7" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B7" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="24"/>
-[...13 lines deleted...]
-      <c r="B9" s="16" t="s">
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+      <c r="H7" s="23"/>
+      <c r="I7" s="23"/>
+      <c r="J7" s="23"/>
+      <c r="K7" s="23"/>
+      <c r="L7" s="23"/>
+      <c r="M7" s="23"/>
+      <c r="N7" s="23"/>
+    </row>
+    <row r="9" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B9" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="17">
+      <c r="C9" s="16">
         <v>46053</v>
       </c>
-      <c r="D9" s="17">
+      <c r="D9" s="16">
         <v>46081</v>
       </c>
-      <c r="E9" s="17">
+      <c r="E9" s="16">
         <v>46112</v>
       </c>
-      <c r="F9" s="17">
+      <c r="F9" s="16">
         <v>46142</v>
       </c>
-      <c r="G9" s="17">
+      <c r="G9" s="16">
         <v>46173</v>
       </c>
-      <c r="H9" s="17">
+      <c r="H9" s="16">
         <v>46203</v>
       </c>
-      <c r="I9" s="17">
+      <c r="I9" s="16">
         <v>46234</v>
       </c>
-      <c r="J9" s="17">
+      <c r="J9" s="16">
         <v>46265</v>
       </c>
-      <c r="K9" s="17">
+      <c r="K9" s="16">
         <v>46295</v>
       </c>
-      <c r="L9" s="17">
+      <c r="L9" s="16">
         <v>46326</v>
       </c>
-      <c r="M9" s="17">
+      <c r="M9" s="16">
         <v>46356</v>
       </c>
-      <c r="N9" s="17">
+      <c r="N9" s="16">
         <v>46387</v>
       </c>
     </row>
-    <row r="10" spans="2:17" x14ac:dyDescent="0.25">
-      <c r="B10" s="6" t="s">
+    <row r="10" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="7"/>
-[...13 lines deleted...]
-      <c r="B11" s="13" t="s">
+      <c r="C10" s="6"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="6"/>
+      <c r="K10" s="6"/>
+      <c r="L10" s="6"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="6"/>
+    </row>
+    <row r="11" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B11" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="8"/>
-[...13 lines deleted...]
-      <c r="B12" s="14" t="s">
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+    </row>
+    <row r="12" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B12" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="20">
+      <c r="C12" s="19">
         <v>4.129E-2</v>
       </c>
-      <c r="D12" s="20"/>
-[...12 lines deleted...]
-      <c r="B13" s="18" t="s">
+      <c r="D12" s="19">
+        <v>4.1660000000000003E-2</v>
+      </c>
+      <c r="E12" s="19">
+        <v>4.1770000000000002E-2</v>
+      </c>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+    </row>
+    <row r="13" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B13" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="20">
+      <c r="C13" s="19">
         <v>0.14545</v>
       </c>
-      <c r="D13" s="20"/>
-[...12 lines deleted...]
-      <c r="B14" s="14" t="s">
+      <c r="D13" s="19">
+        <v>0.14529</v>
+      </c>
+      <c r="E13" s="19">
+        <v>0.14566000000000001</v>
+      </c>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+    </row>
+    <row r="14" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B14" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="20">
+      <c r="C14" s="19">
         <v>0.10639</v>
       </c>
-      <c r="D14" s="20"/>
-[...12 lines deleted...]
-      <c r="B15" s="14" t="s">
+      <c r="D14" s="19">
+        <v>0.10713</v>
+      </c>
+      <c r="E14" s="19">
+        <v>0.10743</v>
+      </c>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+    </row>
+    <row r="15" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B15" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="20">
+      <c r="C15" s="19">
         <v>4.2200000000000001E-2</v>
       </c>
-      <c r="D15" s="20"/>
-[...12 lines deleted...]
-      <c r="B16" s="14" t="s">
+      <c r="D15" s="19">
+        <v>4.1660000000000003E-2</v>
+      </c>
+      <c r="E15" s="19">
+        <v>4.0899999999999999E-2</v>
+      </c>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+    </row>
+    <row r="16" spans="2:17" x14ac:dyDescent="0.3">
+      <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="C16" s="20">
+      <c r="C16" s="19">
         <v>0.24642</v>
       </c>
-      <c r="D16" s="20"/>
-[...12 lines deleted...]
-      <c r="B17" s="14" t="s">
+      <c r="D16" s="19">
+        <v>0.24573999999999999</v>
+      </c>
+      <c r="E16" s="19">
+        <v>0.24499000000000001</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="10"/>
+      <c r="J16" s="10"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B17" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="C17" s="20">
+      <c r="C17" s="19">
         <v>0.15529999999999999</v>
       </c>
-      <c r="D17" s="20"/>
-[...12 lines deleted...]
-      <c r="B18" s="14" t="s">
+      <c r="D17" s="19">
+        <v>0.15554000000000001</v>
+      </c>
+      <c r="E17" s="19">
+        <v>0.15615999999999999</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B18" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="20">
+      <c r="C18" s="19">
         <v>0.18773000000000001</v>
       </c>
-      <c r="D18" s="20"/>
-[...12 lines deleted...]
-      <c r="B19" s="14" t="s">
+      <c r="D18" s="19">
+        <v>0.18817</v>
+      </c>
+      <c r="E18" s="19">
+        <v>0.18856999999999999</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B19" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C19" s="20">
+      <c r="C19" s="19">
         <v>2.8500000000000001E-3</v>
       </c>
-      <c r="D19" s="20"/>
-[...12 lines deleted...]
-      <c r="B20" s="15" t="s">
+      <c r="D19" s="19">
+        <v>2.82E-3</v>
+      </c>
+      <c r="E19" s="19">
+        <v>2.7499999999999998E-3</v>
+      </c>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B20" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="C20" s="21"/>
-[...13 lines deleted...]
-      <c r="B21" s="14" t="s">
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="20"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
+    </row>
+    <row r="21" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B21" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="C21" s="20">
+      <c r="C21" s="19">
         <v>1.7600000000000001E-3</v>
       </c>
-      <c r="D21" s="20"/>
-[...12 lines deleted...]
-      <c r="B22" s="14" t="s">
+      <c r="D21" s="19">
+        <v>1.7799999999999999E-3</v>
+      </c>
+      <c r="E21" s="19">
+        <v>1.82E-3</v>
+      </c>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B22" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="20">
+      <c r="C22" s="19">
         <v>4.7200000000000002E-3</v>
       </c>
-      <c r="D22" s="20"/>
-[...12 lines deleted...]
-      <c r="B23" s="14" t="s">
+      <c r="D22" s="19">
+        <v>4.7499999999999999E-3</v>
+      </c>
+      <c r="E22" s="19">
+        <v>4.7499999999999999E-3</v>
+      </c>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="10"/>
+      <c r="K22" s="10"/>
+      <c r="L22" s="10"/>
+      <c r="M22" s="10"/>
+      <c r="N22" s="10"/>
+    </row>
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="19">
         <v>8.77E-3</v>
       </c>
-      <c r="D23" s="20"/>
-[...12 lines deleted...]
-      <c r="B24" s="14" t="s">
+      <c r="D23" s="19">
+        <v>8.6999999999999994E-3</v>
+      </c>
+      <c r="E23" s="19">
+        <v>8.7100000000000007E-3</v>
+      </c>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+    </row>
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B24" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="C24" s="20">
+      <c r="C24" s="19">
         <v>1.0300000000000001E-3</v>
       </c>
-      <c r="D24" s="20"/>
-[...12 lines deleted...]
-      <c r="B25" s="14" t="s">
+      <c r="D24" s="19">
+        <v>1.01E-3</v>
+      </c>
+      <c r="E24" s="19">
+        <v>9.8999999999999999E-4</v>
+      </c>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="10"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="10"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="10"/>
+    </row>
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C25" s="20">
+      <c r="C25" s="19">
         <v>5.6079999999999998E-2</v>
       </c>
-      <c r="D25" s="20"/>
-[...12 lines deleted...]
-      <c r="B26" s="6" t="s">
+      <c r="D25" s="19">
+        <v>5.5739999999999998E-2</v>
+      </c>
+      <c r="E25" s="19">
+        <v>5.5480000000000002E-2</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+    </row>
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="C26" s="22"/>
-[...13 lines deleted...]
-      <c r="B27" s="15" t="s">
+      <c r="C26" s="21"/>
+      <c r="D26" s="21"/>
+      <c r="E26" s="21"/>
+      <c r="F26" s="21"/>
+      <c r="G26" s="21"/>
+      <c r="H26" s="21"/>
+      <c r="I26" s="22"/>
+      <c r="J26" s="22"/>
+      <c r="K26" s="6"/>
+      <c r="L26" s="6"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+    </row>
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C27" s="21"/>
-[...13 lines deleted...]
-      <c r="B28" s="14" t="s">
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="20"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+    </row>
+    <row r="28" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="C28" s="20">
+      <c r="C28" s="19">
         <v>0.93520000000000003</v>
       </c>
-      <c r="D28" s="20"/>
-[...12 lines deleted...]
-      <c r="B29" s="14" t="s">
+      <c r="D28" s="19">
+        <v>0.93510000000000004</v>
+      </c>
+      <c r="E28" s="19">
+        <v>0.93540000000000001</v>
+      </c>
+      <c r="F28" s="19"/>
+      <c r="G28" s="19"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="10"/>
+      <c r="K28" s="10"/>
+      <c r="L28" s="10"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="10"/>
+    </row>
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="19">
         <v>6.4799999999999996E-2</v>
       </c>
-      <c r="D29" s="20"/>
-[...12 lines deleted...]
-      <c r="B30" s="25" t="s">
+      <c r="D29" s="19">
+        <v>6.4899999999999999E-2</v>
+      </c>
+      <c r="E29" s="19">
+        <v>6.4600000000000005E-2</v>
+      </c>
+      <c r="F29" s="19"/>
+      <c r="G29" s="19"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B30" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="C30" s="25"/>
-[...13 lines deleted...]
-      <c r="B31" s="26" t="s">
+      <c r="C30" s="24"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24"/>
+    </row>
+    <row r="31" spans="2:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="25" t="s">
         <v>18</v>
       </c>
-      <c r="C31" s="26"/>
-[...13 lines deleted...]
-      <c r="B32" s="24" t="s">
+      <c r="C31" s="25"/>
+      <c r="D31" s="25"/>
+      <c r="E31" s="25"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="25"/>
+      <c r="J31" s="25"/>
+      <c r="K31" s="25"/>
+      <c r="L31" s="25"/>
+      <c r="M31" s="25"/>
+      <c r="N31" s="25"/>
+    </row>
+    <row r="32" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B32" s="23" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="24"/>
-[...13 lines deleted...]
-      <c r="B33" s="19" t="s">
+      <c r="C32" s="23"/>
+      <c r="D32" s="23"/>
+      <c r="E32" s="23"/>
+      <c r="F32" s="23"/>
+      <c r="G32" s="23"/>
+      <c r="H32" s="23"/>
+      <c r="I32" s="23"/>
+      <c r="J32" s="23"/>
+      <c r="K32" s="23"/>
+      <c r="L32" s="23"/>
+      <c r="M32" s="23"/>
+      <c r="N32" s="23"/>
+    </row>
+    <row r="33" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B33" s="18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B32:N32"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B30:N30"/>
     <mergeCell ref="B31:N31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="42" firstPageNumber="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="43" firstPageNumber="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>