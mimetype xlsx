--- v1 (2026-04-30)
+++ v2 (2026-06-23)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05152BCF-F80C-4BD7-964E-5FF207A6CAD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B994C3C3-C60C-4095-AD69-147F271F670E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="loans" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">loans!$A$1:$O$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="25">
   <si>
@@ -695,742 +695,778 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
-    <col min="2" max="2" width="52.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="14" width="11.5546875" customWidth="1"/>
+    <col min="2" max="2" width="52.7109375" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="8" customWidth="1"/>
+    <col min="4" max="14" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="2" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="16">
         <v>46053</v>
       </c>
       <c r="D2" s="16">
         <v>46081</v>
       </c>
       <c r="E2" s="16">
         <v>46112</v>
       </c>
       <c r="F2" s="16">
         <v>46142</v>
       </c>
       <c r="G2" s="16">
         <v>46173</v>
       </c>
       <c r="H2" s="16">
         <v>46203</v>
       </c>
       <c r="I2" s="16">
         <v>46234</v>
       </c>
       <c r="J2" s="16">
         <v>46265</v>
       </c>
       <c r="K2" s="16">
         <v>46295</v>
       </c>
       <c r="L2" s="16">
         <v>46326</v>
       </c>
       <c r="M2" s="16">
         <v>46356</v>
       </c>
       <c r="N2" s="16">
         <v>46387</v>
       </c>
     </row>
-    <row r="3" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="9">
         <v>48760974.807089999</v>
       </c>
       <c r="D3" s="9">
         <v>49015256.943120003</v>
       </c>
       <c r="E3" s="9">
-        <v>49404133.574419901</v>
-[...1 lines deleted...]
-      <c r="F3" s="9"/>
+        <v>49404133.574419998</v>
+      </c>
+      <c r="F3" s="9">
+        <v>49806544.623269998</v>
+      </c>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
-    <row r="4" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="4" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="9">
         <v>2182930.9051299999</v>
       </c>
       <c r="D4" s="9">
         <v>2166285.8419899899</v>
       </c>
       <c r="E4" s="9">
-        <v>2143589.0648899898</v>
-[...1 lines deleted...]
-      <c r="F4" s="9"/>
+        <v>2143589.06489</v>
+      </c>
+      <c r="F4" s="9">
+        <v>2124779.9677699902</v>
+      </c>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
     </row>
-    <row r="5" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
       <c r="M5" s="24"/>
       <c r="N5" s="24"/>
     </row>
-    <row r="6" spans="2:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="25"/>
       <c r="D6" s="25"/>
       <c r="E6" s="25"/>
       <c r="F6" s="25"/>
       <c r="G6" s="25"/>
       <c r="H6" s="25"/>
       <c r="I6" s="25"/>
       <c r="J6" s="25"/>
       <c r="K6" s="25"/>
       <c r="L6" s="25"/>
       <c r="M6" s="25"/>
       <c r="N6" s="25"/>
     </row>
-    <row r="7" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B7" s="23" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
       <c r="H7" s="23"/>
       <c r="I7" s="23"/>
       <c r="J7" s="23"/>
       <c r="K7" s="23"/>
       <c r="L7" s="23"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
     </row>
-    <row r="9" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="16">
         <v>46053</v>
       </c>
       <c r="D9" s="16">
         <v>46081</v>
       </c>
       <c r="E9" s="16">
         <v>46112</v>
       </c>
       <c r="F9" s="16">
         <v>46142</v>
       </c>
       <c r="G9" s="16">
         <v>46173</v>
       </c>
       <c r="H9" s="16">
         <v>46203</v>
       </c>
       <c r="I9" s="16">
         <v>46234</v>
       </c>
       <c r="J9" s="16">
         <v>46265</v>
       </c>
       <c r="K9" s="16">
         <v>46295</v>
       </c>
       <c r="L9" s="16">
         <v>46326</v>
       </c>
       <c r="M9" s="16">
         <v>46356</v>
       </c>
       <c r="N9" s="16">
         <v>46387</v>
       </c>
     </row>
-    <row r="10" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="10" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="6"/>
       <c r="N10" s="6"/>
     </row>
-    <row r="11" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B11" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
     </row>
-    <row r="12" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="19">
         <v>4.129E-2</v>
       </c>
       <c r="D12" s="19">
         <v>4.1660000000000003E-2</v>
       </c>
       <c r="E12" s="19">
         <v>4.1770000000000002E-2</v>
       </c>
-      <c r="F12" s="19"/>
+      <c r="F12" s="19">
+        <v>4.1919999999999999E-2</v>
+      </c>
       <c r="G12" s="19"/>
       <c r="H12" s="19"/>
       <c r="I12" s="10"/>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
     </row>
-    <row r="13" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B13" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="19">
         <v>0.14545</v>
       </c>
       <c r="D13" s="19">
         <v>0.14529</v>
       </c>
       <c r="E13" s="19">
         <v>0.14566000000000001</v>
       </c>
-      <c r="F13" s="19"/>
+      <c r="F13" s="19">
+        <v>0.14577999999999999</v>
+      </c>
       <c r="G13" s="19"/>
       <c r="H13" s="19"/>
       <c r="I13" s="10"/>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
     </row>
-    <row r="14" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="14" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19">
         <v>0.10639</v>
       </c>
       <c r="D14" s="19">
         <v>0.10713</v>
       </c>
       <c r="E14" s="19">
         <v>0.10743</v>
       </c>
-      <c r="F14" s="19"/>
+      <c r="F14" s="19">
+        <v>0.10836999999999999</v>
+      </c>
       <c r="G14" s="19"/>
       <c r="H14" s="19"/>
       <c r="I14" s="10"/>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
     </row>
-    <row r="15" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="15" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B15" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="19">
         <v>4.2200000000000001E-2</v>
       </c>
       <c r="D15" s="19">
         <v>4.1660000000000003E-2</v>
       </c>
       <c r="E15" s="19">
         <v>4.0899999999999999E-2</v>
       </c>
-      <c r="F15" s="19"/>
+      <c r="F15" s="19">
+        <v>4.0219999999999999E-2</v>
+      </c>
       <c r="G15" s="19"/>
       <c r="H15" s="19"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
     </row>
-    <row r="16" spans="2:17" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="19">
         <v>0.24642</v>
       </c>
       <c r="D16" s="19">
         <v>0.24573999999999999</v>
       </c>
       <c r="E16" s="19">
         <v>0.24499000000000001</v>
       </c>
-      <c r="F16" s="19"/>
+      <c r="F16" s="19">
+        <v>0.24415000000000001</v>
+      </c>
       <c r="G16" s="19"/>
       <c r="H16" s="19"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
     </row>
-    <row r="17" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B17" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="19">
         <v>0.15529999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>0.15554000000000001</v>
       </c>
       <c r="E17" s="19">
         <v>0.15615999999999999</v>
       </c>
-      <c r="F17" s="19"/>
+      <c r="F17" s="19">
+        <v>0.15637999999999999</v>
+      </c>
       <c r="G17" s="19"/>
       <c r="H17" s="19"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
     </row>
-    <row r="18" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="19">
         <v>0.18773000000000001</v>
       </c>
       <c r="D18" s="19">
         <v>0.18817</v>
       </c>
       <c r="E18" s="19">
         <v>0.18856999999999999</v>
       </c>
-      <c r="F18" s="19"/>
+      <c r="F18" s="19">
+        <v>0.18906000000000001</v>
+      </c>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="10"/>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
     </row>
-    <row r="19" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B19" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="19">
         <v>2.8500000000000001E-3</v>
       </c>
       <c r="D19" s="19">
         <v>2.82E-3</v>
       </c>
       <c r="E19" s="19">
         <v>2.7499999999999998E-3</v>
       </c>
-      <c r="F19" s="19"/>
+      <c r="F19" s="19">
+        <v>2.7100000000000002E-3</v>
+      </c>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="10"/>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
     </row>
-    <row r="20" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="20" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
     </row>
-    <row r="21" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="21" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="19">
         <v>1.7600000000000001E-3</v>
       </c>
       <c r="D21" s="19">
         <v>1.7799999999999999E-3</v>
       </c>
       <c r="E21" s="19">
         <v>1.82E-3</v>
       </c>
-      <c r="F21" s="19"/>
+      <c r="F21" s="19">
+        <v>1.81E-3</v>
+      </c>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="10"/>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
     </row>
-    <row r="22" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="22" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B22" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="19">
         <v>4.7200000000000002E-3</v>
       </c>
       <c r="D22" s="19">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="E22" s="19">
         <v>4.7499999999999999E-3</v>
       </c>
-      <c r="F22" s="19"/>
+      <c r="F22" s="19">
+        <v>4.7499999999999999E-3</v>
+      </c>
       <c r="G22" s="19"/>
       <c r="H22" s="19"/>
       <c r="I22" s="10"/>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
     </row>
-    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="19">
         <v>8.77E-3</v>
       </c>
       <c r="D23" s="19">
         <v>8.6999999999999994E-3</v>
       </c>
       <c r="E23" s="19">
         <v>8.7100000000000007E-3</v>
       </c>
-      <c r="F23" s="19"/>
+      <c r="F23" s="19">
+        <v>8.6999999999999994E-3</v>
+      </c>
       <c r="G23" s="19"/>
       <c r="H23" s="19"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
     </row>
-    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="19">
         <v>1.0300000000000001E-3</v>
       </c>
       <c r="D24" s="19">
         <v>1.01E-3</v>
       </c>
       <c r="E24" s="19">
         <v>9.8999999999999999E-4</v>
       </c>
-      <c r="F24" s="19"/>
+      <c r="F24" s="19">
+        <v>9.6000000000000002E-4</v>
+      </c>
       <c r="G24" s="19"/>
       <c r="H24" s="19"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
     </row>
-    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="19">
         <v>5.6079999999999998E-2</v>
       </c>
       <c r="D25" s="19">
         <v>5.5739999999999998E-2</v>
       </c>
       <c r="E25" s="19">
         <v>5.5480000000000002E-2</v>
       </c>
-      <c r="F25" s="19"/>
+      <c r="F25" s="19">
+        <v>5.5169999999999997E-2</v>
+      </c>
       <c r="G25" s="19"/>
       <c r="H25" s="19"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
     </row>
-    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="6"/>
     </row>
-    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="20"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
     </row>
-    <row r="28" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="19">
         <v>0.93520000000000003</v>
       </c>
       <c r="D28" s="19">
         <v>0.93510000000000004</v>
       </c>
       <c r="E28" s="19">
         <v>0.93540000000000001</v>
       </c>
-      <c r="F28" s="19"/>
+      <c r="F28" s="19">
+        <v>0.93530000000000002</v>
+      </c>
       <c r="G28" s="19"/>
       <c r="H28" s="19"/>
       <c r="I28" s="10"/>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
     </row>
-    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="19">
         <v>6.4799999999999996E-2</v>
       </c>
       <c r="D29" s="19">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="E29" s="19">
         <v>6.4600000000000005E-2</v>
       </c>
-      <c r="F29" s="19"/>
+      <c r="F29" s="19">
+        <v>6.4699999999999994E-2</v>
+      </c>
       <c r="G29" s="19"/>
       <c r="H29" s="19"/>
       <c r="I29" s="10"/>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="10"/>
     </row>
-    <row r="30" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
     </row>
-    <row r="31" spans="2:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="25" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="25"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="25"/>
       <c r="K31" s="25"/>
       <c r="L31" s="25"/>
       <c r="M31" s="25"/>
       <c r="N31" s="25"/>
     </row>
-    <row r="32" spans="2:14" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B32" s="23" t="s">
         <v>20</v>
       </c>
       <c r="C32" s="23"/>
       <c r="D32" s="23"/>
       <c r="E32" s="23"/>
       <c r="F32" s="23"/>
       <c r="G32" s="23"/>
       <c r="H32" s="23"/>
       <c r="I32" s="23"/>
       <c r="J32" s="23"/>
       <c r="K32" s="23"/>
       <c r="L32" s="23"/>
       <c r="M32" s="23"/>
       <c r="N32" s="23"/>
     </row>
-    <row r="33" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B33" s="18" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B32:N32"/>
     <mergeCell ref="B5:N5"/>
     <mergeCell ref="B6:N6"/>
     <mergeCell ref="B7:N7"/>
     <mergeCell ref="B30:N30"/>
     <mergeCell ref="B31:N31"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="43" firstPageNumber="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="42" firstPageNumber="0" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>