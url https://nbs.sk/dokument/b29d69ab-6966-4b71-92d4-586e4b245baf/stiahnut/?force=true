--- v0 (2026-02-19)
+++ v1 (2026-06-23)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{10E81A35-A40D-4FF0-A098-908BB7ED3831}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF640A76-8A05-407B-8C06-BBCAE1DD2B80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="deposits-NB" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'deposits-NB'!$A$1:$W$22</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="46">
   <si>
     <t xml:space="preserve">  (S.11)</t>
   </si>
   <si>
     <t xml:space="preserve">  (S.13)</t>
   </si>
   <si>
     <t xml:space="preserve">  (S.15)</t>
   </si>
   <si>
     <t xml:space="preserve">          </t>
   </si>
@@ -1012,333 +1012,333 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="137">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="33" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="36" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="37" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="34" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="41" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="42" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="34" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="35" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="30" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="52" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="52" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="53" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="12" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_VZ_M11_33" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal_VZ_M11_34" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal_VZ_V11_33" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal_VZ_V7_33" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <numFmt numFmtId="164" formatCode="#,###,##0;\-#,###,##0;#"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1621,361 +1621,361 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:X25"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="31" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.125" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="23" max="23" width="8.625" customWidth="1"/>
+    <col min="2" max="2" width="10.08203125" customWidth="1"/>
+    <col min="4" max="4" width="9.58203125" customWidth="1"/>
+    <col min="5" max="5" width="8.58203125" customWidth="1"/>
+    <col min="6" max="6" width="9.58203125" customWidth="1"/>
+    <col min="7" max="7" width="8.58203125" customWidth="1"/>
+    <col min="8" max="8" width="9.58203125" customWidth="1"/>
+    <col min="9" max="9" width="8.58203125" customWidth="1"/>
+    <col min="10" max="10" width="9.58203125" customWidth="1"/>
+    <col min="11" max="11" width="8.58203125" customWidth="1"/>
+    <col min="12" max="12" width="9.58203125" customWidth="1"/>
+    <col min="13" max="13" width="8.58203125" customWidth="1"/>
+    <col min="14" max="14" width="9.58203125" customWidth="1"/>
+    <col min="15" max="15" width="8.58203125" customWidth="1"/>
+    <col min="16" max="16" width="9.58203125" customWidth="1"/>
+    <col min="17" max="17" width="8.58203125" customWidth="1"/>
+    <col min="18" max="18" width="9.58203125" customWidth="1"/>
+    <col min="19" max="19" width="8.58203125" customWidth="1"/>
+    <col min="20" max="20" width="9.58203125" customWidth="1"/>
+    <col min="21" max="21" width="8.58203125" customWidth="1"/>
+    <col min="22" max="22" width="9.58203125" customWidth="1"/>
+    <col min="23" max="23" width="8.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:24" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="2"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="V1" s="36"/>
       <c r="W1" s="36"/>
     </row>
-    <row r="2" spans="1:24" ht="15.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:24" ht="15" x14ac:dyDescent="0.3">
       <c r="A2" s="129" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="129"/>
       <c r="C2" s="129"/>
       <c r="D2" s="129"/>
       <c r="E2" s="129"/>
       <c r="F2" s="129"/>
       <c r="G2" s="129"/>
       <c r="H2" s="129"/>
       <c r="I2" s="129"/>
       <c r="J2" s="129"/>
       <c r="K2" s="129"/>
       <c r="L2" s="129"/>
       <c r="M2" s="129"/>
       <c r="N2" s="129"/>
       <c r="O2" s="129"/>
       <c r="P2" s="129"/>
       <c r="Q2" s="129"/>
       <c r="R2" s="129"/>
       <c r="S2" s="129"/>
       <c r="T2" s="129"/>
       <c r="U2" s="129"/>
       <c r="V2" s="129"/>
       <c r="W2" s="129"/>
       <c r="X2" s="129"/>
     </row>
-    <row r="3" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A3" s="130" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="130"/>
       <c r="C3" s="130"/>
       <c r="D3" s="130"/>
       <c r="E3" s="130"/>
       <c r="F3" s="130"/>
       <c r="G3" s="130"/>
       <c r="H3" s="130"/>
       <c r="I3" s="130"/>
       <c r="J3" s="130"/>
       <c r="K3" s="130"/>
       <c r="L3" s="130"/>
       <c r="M3" s="130"/>
       <c r="N3" s="130"/>
       <c r="O3" s="130"/>
       <c r="P3" s="130"/>
       <c r="Q3" s="130"/>
       <c r="R3" s="130"/>
       <c r="S3" s="130"/>
       <c r="T3" s="130"/>
       <c r="U3" s="130"/>
       <c r="V3" s="130"/>
       <c r="W3" s="130"/>
       <c r="X3" s="130"/>
     </row>
-    <row r="4" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A4" s="117" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="4"/>
       <c r="J4" s="4"/>
       <c r="K4" s="3"/>
       <c r="L4" s="4"/>
       <c r="M4" s="4"/>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="T4" s="6"/>
     </row>
-    <row r="5" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A5" s="116" t="s">
         <v>45</v>
       </c>
       <c r="B5" s="3"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="4"/>
       <c r="J5" s="4"/>
       <c r="K5" s="3"/>
       <c r="L5" s="4"/>
       <c r="M5" s="4"/>
       <c r="N5" s="4"/>
       <c r="O5" s="4"/>
       <c r="P5" s="4"/>
       <c r="Q5" s="4"/>
       <c r="R5" s="4"/>
       <c r="W5" s="115"/>
     </row>
-    <row r="6" spans="1:24" ht="15" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:24" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="5"/>
       <c r="W6" s="38" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:24" ht="24.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:24" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="8"/>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="131" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="132"/>
       <c r="F7" s="133"/>
       <c r="G7" s="133"/>
       <c r="H7" s="133"/>
       <c r="I7" s="133"/>
       <c r="J7" s="133"/>
       <c r="K7" s="133"/>
       <c r="L7" s="133"/>
       <c r="M7" s="133"/>
       <c r="N7" s="133"/>
       <c r="O7" s="133"/>
       <c r="P7" s="133"/>
       <c r="Q7" s="133"/>
       <c r="R7" s="133"/>
       <c r="S7" s="133"/>
       <c r="T7" s="133"/>
       <c r="U7" s="134"/>
       <c r="V7" s="10"/>
       <c r="W7" s="11"/>
     </row>
-    <row r="8" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="13" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="14"/>
       <c r="F8" s="15" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="16"/>
       <c r="H8" s="15" t="s">
         <v>38</v>
       </c>
       <c r="I8" s="16"/>
       <c r="J8" s="17" t="s">
         <v>14</v>
       </c>
       <c r="K8" s="16"/>
       <c r="L8" s="18" t="s">
         <v>16</v>
       </c>
       <c r="M8" s="16"/>
       <c r="N8" s="45" t="s">
         <v>17</v>
       </c>
       <c r="O8" s="19"/>
       <c r="P8" s="45" t="s">
         <v>33</v>
       </c>
       <c r="Q8" s="19"/>
       <c r="R8" s="18" t="s">
         <v>36</v>
       </c>
       <c r="S8" s="20"/>
       <c r="T8" s="33" t="s">
         <v>21</v>
       </c>
       <c r="U8" s="34"/>
       <c r="V8" s="135" t="s">
         <v>12</v>
       </c>
       <c r="W8" s="136"/>
     </row>
-    <row r="9" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A9" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="14"/>
       <c r="D9" s="13" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="22"/>
       <c r="F9" s="24"/>
       <c r="G9" s="23"/>
       <c r="H9" s="31" t="s">
         <v>41</v>
       </c>
       <c r="I9" s="14"/>
       <c r="J9" s="31" t="s">
         <v>15</v>
       </c>
       <c r="K9" s="14"/>
       <c r="L9" s="32"/>
       <c r="M9" s="14"/>
       <c r="N9" s="46" t="s">
         <v>18</v>
       </c>
       <c r="O9" s="14"/>
       <c r="P9" s="46" t="s">
         <v>34</v>
       </c>
       <c r="Q9" s="14"/>
       <c r="R9" s="24"/>
       <c r="S9" s="14"/>
       <c r="T9" s="40"/>
       <c r="U9" s="26"/>
       <c r="V9" s="39"/>
       <c r="W9" s="27"/>
     </row>
-    <row r="10" spans="1:24" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:24" x14ac:dyDescent="0.3">
       <c r="A10" s="12"/>
       <c r="B10" s="25"/>
       <c r="C10" s="14"/>
       <c r="D10" s="25"/>
       <c r="E10" s="14"/>
       <c r="F10" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="28" t="s">
         <v>39</v>
       </c>
       <c r="I10" s="14"/>
       <c r="J10" s="28" t="s">
         <v>40</v>
       </c>
       <c r="K10" s="14"/>
       <c r="L10" s="29" t="s">
         <v>1</v>
       </c>
       <c r="M10" s="14"/>
       <c r="N10" s="29" t="s">
         <v>2</v>
       </c>
       <c r="O10" s="14"/>
       <c r="P10" s="125" t="s">
         <v>19</v>
       </c>
       <c r="Q10" s="126"/>
       <c r="R10" s="125" t="s">
         <v>20</v>
       </c>
       <c r="S10" s="126"/>
       <c r="T10" s="41"/>
       <c r="U10" s="30"/>
       <c r="V10" s="127" t="s">
         <v>3</v>
       </c>
       <c r="W10" s="128"/>
     </row>
-    <row r="11" spans="1:24" s="35" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:24" s="35" customFormat="1" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="43"/>
       <c r="B11" s="44" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="47" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="E11" s="47" t="s">
         <v>27</v>
       </c>
       <c r="F11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="47" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="I11" s="47" t="s">
         <v>27</v>
       </c>
@@ -2000,51 +2000,51 @@
       <c r="P11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="Q11" s="47" t="s">
         <v>27</v>
       </c>
       <c r="R11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="S11" s="47" t="s">
         <v>27</v>
       </c>
       <c r="T11" s="42" t="s">
         <v>10</v>
       </c>
       <c r="U11" s="47" t="s">
         <v>27</v>
       </c>
       <c r="V11" s="48" t="s">
         <v>10</v>
       </c>
       <c r="W11" s="49" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="12" spans="1:24" s="37" customFormat="1" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:24" s="37" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="51" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="85">
         <v>11504638</v>
       </c>
       <c r="C12" s="63">
         <v>2.0085000000000002</v>
       </c>
       <c r="D12" s="91">
         <v>11273329</v>
       </c>
       <c r="E12" s="63">
         <v>2.0085999999999999</v>
       </c>
       <c r="F12" s="98">
         <v>7607894</v>
       </c>
       <c r="G12" s="64">
         <v>2.0314000000000001</v>
       </c>
       <c r="H12" s="98">
         <v>666853</v>
       </c>
       <c r="I12" s="64">
@@ -2071,51 +2071,51 @@
       <c r="P12" s="98">
         <v>6079</v>
       </c>
       <c r="Q12" s="64">
         <v>1.6704000000000001</v>
       </c>
       <c r="R12" s="95">
         <v>1226982</v>
       </c>
       <c r="S12" s="64">
         <v>2.0937999999999999</v>
       </c>
       <c r="T12" s="98">
         <v>1266180</v>
       </c>
       <c r="U12" s="65">
         <v>2.0846</v>
       </c>
       <c r="V12" s="110">
         <v>231309</v>
       </c>
       <c r="W12" s="66">
         <v>2.0024999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:24" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:24" ht="19" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="52" t="s">
         <v>42</v>
       </c>
       <c r="B13" s="87">
         <v>11382433</v>
       </c>
       <c r="C13" s="71">
         <v>2.0019</v>
       </c>
       <c r="D13" s="93">
         <v>11152262</v>
       </c>
       <c r="E13" s="71">
         <v>2.0019</v>
       </c>
       <c r="F13" s="100">
         <v>7603333</v>
       </c>
       <c r="G13" s="72">
         <v>2.0312000000000001</v>
       </c>
       <c r="H13" s="103">
         <v>665212</v>
       </c>
       <c r="I13" s="73">
@@ -2142,51 +2142,51 @@
       <c r="P13" s="103">
         <v>6075</v>
       </c>
       <c r="Q13" s="73">
         <v>1.6698</v>
       </c>
       <c r="R13" s="106">
         <v>1112363</v>
       </c>
       <c r="S13" s="73">
         <v>2.0381</v>
       </c>
       <c r="T13" s="103">
         <v>1151315</v>
       </c>
       <c r="U13" s="74">
         <v>2.0297999999999998</v>
       </c>
       <c r="V13" s="112">
         <v>230171</v>
       </c>
       <c r="W13" s="75">
         <v>2.0002</v>
       </c>
     </row>
-    <row r="14" spans="1:24" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:24" ht="19" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="53" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="87">
         <v>91389</v>
       </c>
       <c r="C14" s="71">
         <v>2.7052999999999998</v>
       </c>
       <c r="D14" s="93">
         <v>90593</v>
       </c>
       <c r="E14" s="71">
         <v>2.7067999999999999</v>
       </c>
       <c r="F14" s="101">
         <v>4236</v>
       </c>
       <c r="G14" s="76">
         <v>2.3809</v>
       </c>
       <c r="H14" s="103">
         <v>1641</v>
       </c>
       <c r="I14" s="73">
@@ -2213,51 +2213,51 @@
       <c r="P14" s="103">
         <v>1</v>
       </c>
       <c r="Q14" s="73">
         <v>2.5287999999999999</v>
       </c>
       <c r="R14" s="106">
         <v>84574</v>
       </c>
       <c r="S14" s="73">
         <v>2.7267999999999999</v>
       </c>
       <c r="T14" s="103">
         <v>84716</v>
       </c>
       <c r="U14" s="74">
         <v>2.7267000000000001</v>
       </c>
       <c r="V14" s="112">
         <v>797</v>
       </c>
       <c r="W14" s="75">
         <v>2.5350000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:24" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:24" ht="19" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="53" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="87">
         <v>22854</v>
       </c>
       <c r="C15" s="71">
         <v>2.6972999999999998</v>
       </c>
       <c r="D15" s="93">
         <v>22515</v>
       </c>
       <c r="E15" s="71">
         <v>2.7027999999999999</v>
       </c>
       <c r="F15" s="124">
         <v>325</v>
       </c>
       <c r="G15" s="68">
         <v>2.4054000000000002</v>
       </c>
       <c r="H15" s="103">
         <v>0</v>
       </c>
       <c r="I15" s="73">
@@ -2284,51 +2284,51 @@
       <c r="P15" s="103">
         <v>4</v>
       </c>
       <c r="Q15" s="73">
         <v>2.5287999999999999</v>
       </c>
       <c r="R15" s="106">
         <v>22086</v>
       </c>
       <c r="S15" s="73">
         <v>2.7071999999999998</v>
       </c>
       <c r="T15" s="103">
         <v>22190</v>
       </c>
       <c r="U15" s="74">
         <v>2.7071999999999998</v>
       </c>
       <c r="V15" s="112">
         <v>339</v>
       </c>
       <c r="W15" s="75">
         <v>2.3290000000000002</v>
       </c>
     </row>
-    <row r="16" spans="1:24" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:24" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="52" t="s">
         <v>5</v>
       </c>
       <c r="B16" s="88">
         <v>7961</v>
       </c>
       <c r="C16" s="77">
         <v>1.4482999999999999</v>
       </c>
       <c r="D16" s="94">
         <v>7959</v>
       </c>
       <c r="E16" s="77">
         <v>1.4479</v>
       </c>
       <c r="F16" s="100">
         <v>0</v>
       </c>
       <c r="G16" s="72">
         <v>0</v>
       </c>
       <c r="H16" s="100">
         <v>0</v>
       </c>
       <c r="I16" s="72">
@@ -2355,51 +2355,51 @@
       <c r="P16" s="100">
         <v>0</v>
       </c>
       <c r="Q16" s="72">
         <v>0</v>
       </c>
       <c r="R16" s="107">
         <v>7959</v>
       </c>
       <c r="S16" s="72">
         <v>1.4479</v>
       </c>
       <c r="T16" s="100">
         <v>7959</v>
       </c>
       <c r="U16" s="78">
         <v>1.4479</v>
       </c>
       <c r="V16" s="113">
         <v>2</v>
       </c>
       <c r="W16" s="79">
         <v>3.0164</v>
       </c>
     </row>
-    <row r="17" spans="1:23" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:23" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="54" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="85">
         <v>4743</v>
       </c>
       <c r="C17" s="63">
         <v>1.7</v>
       </c>
       <c r="D17" s="118">
         <v>4743</v>
       </c>
       <c r="E17" s="63">
         <v>1.7</v>
       </c>
       <c r="F17" s="118">
         <v>0</v>
       </c>
       <c r="G17" s="63">
         <v>0</v>
       </c>
       <c r="H17" s="118">
         <v>0</v>
       </c>
       <c r="I17" s="63">
@@ -2426,51 +2426,51 @@
       <c r="P17" s="118">
         <v>0</v>
       </c>
       <c r="Q17" s="63">
         <v>0</v>
       </c>
       <c r="R17" s="118">
         <v>4743</v>
       </c>
       <c r="S17" s="63">
         <v>1.7</v>
       </c>
       <c r="T17" s="118">
         <v>4743</v>
       </c>
       <c r="U17" s="119">
         <v>1.7</v>
       </c>
       <c r="V17" s="120">
         <v>0</v>
       </c>
       <c r="W17" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="55" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="84">
         <v>4743</v>
       </c>
       <c r="C18" s="59">
         <v>1.7</v>
       </c>
       <c r="D18" s="90">
         <v>4743</v>
       </c>
       <c r="E18" s="59">
         <v>1.7</v>
       </c>
       <c r="F18" s="97">
         <v>0</v>
       </c>
       <c r="G18" s="60">
         <v>0</v>
       </c>
       <c r="H18" s="97">
         <v>0</v>
       </c>
       <c r="I18" s="60">
@@ -2497,51 +2497,51 @@
       <c r="P18" s="97">
         <v>0</v>
       </c>
       <c r="Q18" s="60">
         <v>0</v>
       </c>
       <c r="R18" s="104">
         <v>4743</v>
       </c>
       <c r="S18" s="60">
         <v>1.7</v>
       </c>
       <c r="T18" s="97">
         <v>4743</v>
       </c>
       <c r="U18" s="61">
         <v>1.7</v>
       </c>
       <c r="V18" s="109">
         <v>0</v>
       </c>
       <c r="W18" s="62">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="56" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="86">
         <v>0</v>
       </c>
       <c r="C19" s="67">
         <v>0</v>
       </c>
       <c r="D19" s="92">
         <v>0</v>
       </c>
       <c r="E19" s="67">
         <v>0</v>
       </c>
       <c r="F19" s="99">
         <v>0</v>
       </c>
       <c r="G19" s="68">
         <v>0</v>
       </c>
       <c r="H19" s="99">
         <v>0</v>
       </c>
       <c r="I19" s="68">
@@ -2568,51 +2568,51 @@
       <c r="P19" s="99">
         <v>0</v>
       </c>
       <c r="Q19" s="68">
         <v>0</v>
       </c>
       <c r="R19" s="105">
         <v>0</v>
       </c>
       <c r="S19" s="68">
         <v>0</v>
       </c>
       <c r="T19" s="99">
         <v>0</v>
       </c>
       <c r="U19" s="69">
         <v>0</v>
       </c>
       <c r="V19" s="111">
         <v>0</v>
       </c>
       <c r="W19" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:23" ht="18.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:23" ht="19" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="53" t="s">
         <v>30</v>
       </c>
       <c r="B20" s="86">
         <v>0</v>
       </c>
       <c r="C20" s="67">
         <v>0</v>
       </c>
       <c r="D20" s="92">
         <v>0</v>
       </c>
       <c r="E20" s="67">
         <v>0</v>
       </c>
       <c r="F20" s="99">
         <v>0</v>
       </c>
       <c r="G20" s="68">
         <v>0</v>
       </c>
       <c r="H20" s="99">
         <v>0</v>
       </c>
       <c r="I20" s="68">
@@ -2639,51 +2639,51 @@
       <c r="P20" s="99">
         <v>0</v>
       </c>
       <c r="Q20" s="68">
         <v>0</v>
       </c>
       <c r="R20" s="105">
         <v>0</v>
       </c>
       <c r="S20" s="68">
         <v>0</v>
       </c>
       <c r="T20" s="99">
         <v>0</v>
       </c>
       <c r="U20" s="69">
         <v>0</v>
       </c>
       <c r="V20" s="111">
         <v>0</v>
       </c>
       <c r="W20" s="70">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:23" ht="18.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:23" ht="19" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="57" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="89">
         <v>0</v>
       </c>
       <c r="C21" s="80">
         <v>0</v>
       </c>
       <c r="D21" s="96">
         <v>0</v>
       </c>
       <c r="E21" s="80">
         <v>0</v>
       </c>
       <c r="F21" s="102">
         <v>0</v>
       </c>
       <c r="G21" s="81">
         <v>0</v>
       </c>
       <c r="H21" s="102">
         <v>0</v>
       </c>
       <c r="I21" s="81">
@@ -2710,51 +2710,51 @@
       <c r="P21" s="102">
         <v>0</v>
       </c>
       <c r="Q21" s="81">
         <v>0</v>
       </c>
       <c r="R21" s="108">
         <v>0</v>
       </c>
       <c r="S21" s="81">
         <v>0</v>
       </c>
       <c r="T21" s="102">
         <v>0</v>
       </c>
       <c r="U21" s="82">
         <v>0</v>
       </c>
       <c r="V21" s="114">
         <v>0</v>
       </c>
       <c r="W21" s="83">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:23" s="37" customFormat="1" ht="21.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:23" s="37" customFormat="1" ht="22" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="50" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="85">
         <v>0</v>
       </c>
       <c r="C22" s="63">
         <v>0</v>
       </c>
       <c r="D22" s="91">
         <v>0</v>
       </c>
       <c r="E22" s="63">
         <v>0</v>
       </c>
       <c r="F22" s="91">
         <v>0</v>
       </c>
       <c r="G22" s="63">
         <v>0</v>
       </c>
       <c r="H22" s="91">
         <v>0</v>
       </c>
       <c r="I22" s="63">
@@ -2781,59 +2781,59 @@
       <c r="P22" s="91">
         <v>0</v>
       </c>
       <c r="Q22" s="63">
         <v>0</v>
       </c>
       <c r="R22" s="118">
         <v>0</v>
       </c>
       <c r="S22" s="63">
         <v>0</v>
       </c>
       <c r="T22" s="91">
         <v>0</v>
       </c>
       <c r="U22" s="119">
         <v>0</v>
       </c>
       <c r="V22" s="122">
         <v>0</v>
       </c>
       <c r="W22" s="121">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:23" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D23" s="58"/>
     </row>
-    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A24" s="123" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A25" s="123" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="A2:X2"/>
     <mergeCell ref="A3:X3"/>
     <mergeCell ref="D7:U7"/>
     <mergeCell ref="V8:W8"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <conditionalFormatting sqref="C12:C22 E12:E22 G12:G22 I12:I22 K12:K22 M12:M22 O12:O22 Q12:Q22 S12:S22 U12:U22 W12:W22">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>AND(B12=0,C12=0)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.19685039370078741" right="0.15748031496062992" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="55" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>