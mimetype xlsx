--- v0 (2026-02-19)
+++ v1 (2026-04-05)
@@ -6,87 +6,87 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\40_OVU REPORTING\80_SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C008B61D-CA2E-4872-BA3E-CC5F89343C6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3E7474B-5C4A-4A88-8427-9D6439ABAEB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CBS!$A$2:$A$3</definedName>
     <definedName name="A_E_F">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_financial">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_nonfinancial">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="AEF">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Functional_category">#VALUE!</definedName>
     <definedName name="International_account_item">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
     <definedName name="Reporting_sector_financial">#VALUE!</definedName>
     <definedName name="Reporting_sector_nonfinancial">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),#REF!,#REF!)))</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
   <si>
     <t>2009-01</t>
   </si>
   <si>
     <t>2009-02</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
     <t>2009-08</t>
   </si>
   <si>
@@ -675,50 +675,53 @@
     <t>2025-05</t>
   </si>
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
+  </si>
+  <si>
+    <t>2026-02</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1845,71 +1848,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:GX7"/>
+  <dimension ref="A1:GY7"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="FY1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="GX8" sqref="GX8"/>
+    <sheetView tabSelected="1" topLeftCell="GJ1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="GZ3" sqref="GZ3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="112" width="8.85546875" style="1" customWidth="1"/>
     <col min="113" max="113" width="7.85546875" style="1" customWidth="1"/>
     <col min="114" max="117" width="8.85546875" style="1" customWidth="1"/>
     <col min="118" max="195" width="8.85546875" style="1"/>
     <col min="196" max="196" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="197" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:206" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:206" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:207" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:207" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -2484,52 +2487,55 @@
       </c>
       <c r="GQ2" s="3" t="s">
         <v>203</v>
       </c>
       <c r="GR2" s="3" t="s">
         <v>204</v>
       </c>
       <c r="GS2" s="3" t="s">
         <v>205</v>
       </c>
       <c r="GT2" s="3" t="s">
         <v>206</v>
       </c>
       <c r="GU2" s="3" t="s">
         <v>207</v>
       </c>
       <c r="GV2" s="3" t="s">
         <v>208</v>
       </c>
       <c r="GW2" s="3" t="s">
         <v>209</v>
       </c>
       <c r="GX2" s="3" t="s">
         <v>210</v>
       </c>
+      <c r="GY2" s="3" t="s">
+        <v>211</v>
+      </c>
     </row>
-    <row r="3" spans="1:206" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="1">
         <v>1675.7216914400001</v>
       </c>
       <c r="C3" s="1">
         <v>1774.8324048899999</v>
       </c>
       <c r="D3" s="1">
         <v>2031.3808040899999</v>
       </c>
       <c r="E3" s="1">
         <v>2182.3549861299998</v>
       </c>
       <c r="F3" s="1">
         <v>2458.60060398</v>
       </c>
       <c r="G3" s="1">
         <v>2719.5257239900002</v>
       </c>
       <c r="H3" s="1">
         <v>3149.6565589299998</v>
       </c>
       <c r="I3" s="1">
@@ -3104,52 +3110,55 @@
       </c>
       <c r="GQ3" s="1">
         <v>15453.8</v>
       </c>
       <c r="GR3" s="1">
         <v>15513.1</v>
       </c>
       <c r="GS3" s="1">
         <v>15572.8</v>
       </c>
       <c r="GT3" s="1">
         <v>15761.3</v>
       </c>
       <c r="GU3" s="1">
         <v>15744.6</v>
       </c>
       <c r="GV3" s="1">
         <v>16238.3</v>
       </c>
       <c r="GW3" s="1">
         <v>15976.5</v>
       </c>
       <c r="GX3" s="1">
         <v>15954.7</v>
       </c>
+      <c r="GY3" s="1">
+        <v>16164.6</v>
+      </c>
     </row>
-    <row r="4" spans="1:206" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>133</v>
       </c>
       <c r="B4" s="1">
         <v>319.31260463000001</v>
       </c>
       <c r="C4" s="1">
         <v>323.50191803999996</v>
       </c>
       <c r="D4" s="1">
         <v>315.05208880999999</v>
       </c>
       <c r="E4" s="1">
         <v>309.03127799999999</v>
       </c>
       <c r="F4" s="1">
         <v>312.04435202000002</v>
       </c>
       <c r="G4" s="1">
         <v>385.60881553000002</v>
       </c>
       <c r="H4" s="1">
         <v>375.43468308999996</v>
       </c>
       <c r="I4" s="1">
@@ -3724,52 +3733,55 @@
       </c>
       <c r="GQ4" s="1">
         <v>3198</v>
       </c>
       <c r="GR4" s="1">
         <v>2644.1</v>
       </c>
       <c r="GS4" s="1">
         <v>3044.8</v>
       </c>
       <c r="GT4" s="1">
         <v>2768.6</v>
       </c>
       <c r="GU4" s="1">
         <v>3684.2</v>
       </c>
       <c r="GV4" s="1">
         <v>2924.1</v>
       </c>
       <c r="GW4" s="1">
         <v>2994.9</v>
       </c>
       <c r="GX4" s="1">
         <v>2183.4</v>
       </c>
+      <c r="GY4" s="1">
+        <v>2273.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:206" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5" s="1">
         <v>0</v>
       </c>
       <c r="C5" s="1">
         <v>0</v>
       </c>
       <c r="D5" s="1">
         <v>0</v>
       </c>
       <c r="E5" s="1">
         <v>0</v>
       </c>
       <c r="F5" s="1">
         <v>0</v>
       </c>
       <c r="G5" s="1">
         <v>0</v>
       </c>
       <c r="H5" s="1">
         <v>0</v>
       </c>
       <c r="I5" s="1">
@@ -4344,52 +4356,55 @@
       </c>
       <c r="GQ5" s="1">
         <v>0</v>
       </c>
       <c r="GR5" s="1">
         <v>0</v>
       </c>
       <c r="GS5" s="1">
         <v>0</v>
       </c>
       <c r="GT5" s="1">
         <v>0</v>
       </c>
       <c r="GU5" s="1">
         <v>0</v>
       </c>
       <c r="GV5" s="1">
         <v>0</v>
       </c>
       <c r="GW5" s="1">
         <v>0</v>
       </c>
       <c r="GX5" s="1">
         <v>0</v>
       </c>
+      <c r="GY5" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:206" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6" s="2">
         <v>70.099999999999994</v>
       </c>
       <c r="C6" s="2">
         <v>296.89999999999998</v>
       </c>
       <c r="D6" s="2">
         <v>462.5</v>
       </c>
       <c r="E6" s="2">
         <v>481.6</v>
       </c>
       <c r="F6" s="2">
         <v>718.4</v>
       </c>
       <c r="G6" s="2">
         <v>841.4</v>
       </c>
       <c r="H6" s="2">
         <v>1046.5</v>
       </c>
       <c r="I6" s="2">
@@ -4964,52 +4979,55 @@
       </c>
       <c r="GQ6" s="1">
         <v>5890.2</v>
       </c>
       <c r="GR6" s="1">
         <v>5770.6</v>
       </c>
       <c r="GS6" s="1">
         <v>5808.7</v>
       </c>
       <c r="GT6" s="1">
         <v>5625.6</v>
       </c>
       <c r="GU6" s="1">
         <v>5522.2</v>
       </c>
       <c r="GV6" s="1">
         <v>5521.6</v>
       </c>
       <c r="GW6" s="1">
         <v>5560.9</v>
       </c>
       <c r="GX6" s="1">
         <v>5582.6</v>
       </c>
+      <c r="GY6" s="1">
+        <v>5603.8</v>
+      </c>
     </row>
-    <row r="7" spans="1:206" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:207" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>131</v>
       </c>
       <c r="B7" s="1">
         <v>10289.251918580001</v>
       </c>
       <c r="C7" s="1">
         <v>7985.8598778400001</v>
       </c>
       <c r="D7" s="1">
         <v>7924.4938236299995</v>
       </c>
       <c r="E7" s="1">
         <v>7896.12975138</v>
       </c>
       <c r="F7" s="1">
         <v>8081.3221654099998</v>
       </c>
       <c r="G7" s="1">
         <v>8319.0862603799997</v>
       </c>
       <c r="H7" s="1">
         <v>8262.3981266200008</v>
       </c>
       <c r="I7" s="1">
@@ -5583,50 +5601,53 @@
         <v>27855.599999999999</v>
       </c>
       <c r="GQ7" s="1">
         <v>25455.5</v>
       </c>
       <c r="GR7" s="1">
         <v>26739.7</v>
       </c>
       <c r="GS7" s="1">
         <v>26020.799999999999</v>
       </c>
       <c r="GT7" s="1">
         <v>25945.9</v>
       </c>
       <c r="GU7" s="1">
         <v>27242.1</v>
       </c>
       <c r="GV7" s="1">
         <v>28344.9</v>
       </c>
       <c r="GW7" s="1">
         <v>30786.9</v>
       </c>
       <c r="GX7" s="1">
         <v>29669.1</v>
+      </c>
+      <c r="GY7" s="1">
+        <v>29513.1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:A3" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <phoneticPr fontId="34" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>