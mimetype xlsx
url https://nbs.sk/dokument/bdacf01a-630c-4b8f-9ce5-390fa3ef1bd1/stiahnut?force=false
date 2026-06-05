--- v1 (2026-04-05)
+++ v2 (2026-06-05)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\40_OVU REPORTING\80_SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3E7474B-5C4A-4A88-8427-9D6439ABAEB3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A29C65B5-3786-49A2-B1F2-CB6738EC384F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CBS!$A$2:$A$3</definedName>
     <definedName name="A_E_F">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_financial">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_nonfinancial">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="AEF">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Functional_category">#VALUE!</definedName>
     <definedName name="International_account_item">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
     <definedName name="Reporting_sector_financial">#VALUE!</definedName>
     <definedName name="Reporting_sector_nonfinancial">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),#REF!,#REF!)))</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="212" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
   <si>
     <t>2009-01</t>
   </si>
   <si>
     <t>2009-02</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
     <t>2009-08</t>
   </si>
   <si>
@@ -678,50 +678,56 @@
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1415,61 +1421,60 @@
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="25" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="20" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="27" fillId="20" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="22" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="22" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="28" fillId="26" borderId="0" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="4" fontId="29" fillId="20" borderId="10" applyNumberFormat="0" applyProtection="0">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="53" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="111">
     <cellStyle name="Bad 2" xfId="60" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Calculation 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Explanatory Text 2" xfId="69" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Good 2" xfId="59" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Heading 1 2" xfId="55" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Heading 2 2" xfId="56" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Heading 3 2" xfId="57" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Heading 4 2" xfId="58" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Hyperlink 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Check Cell 2" xfId="66" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Input 2" xfId="62" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Linked Cell 2" xfId="65" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Neutral 2" xfId="61" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10" xfId="7" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Normal 11" xfId="8" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Normal 11 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Normal 11 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Normal 11 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Normal 11 4 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Normal 11 4 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Normal 11 4 4" xfId="13" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Normal 11 4 5" xfId="14" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -1848,71 +1853,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:GY7"/>
+  <dimension ref="A1:HA7"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="GJ1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="GZ3" sqref="GZ3"/>
+      <selection activeCell="HA8" sqref="HA8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="112" width="8.85546875" style="1" customWidth="1"/>
     <col min="113" max="113" width="7.85546875" style="1" customWidth="1"/>
     <col min="114" max="117" width="8.85546875" style="1" customWidth="1"/>
     <col min="118" max="195" width="8.85546875" style="1"/>
     <col min="196" max="196" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="197" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:207" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:207" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:209" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:209" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -2490,52 +2495,58 @@
       </c>
       <c r="GR2" s="3" t="s">
         <v>204</v>
       </c>
       <c r="GS2" s="3" t="s">
         <v>205</v>
       </c>
       <c r="GT2" s="3" t="s">
         <v>206</v>
       </c>
       <c r="GU2" s="3" t="s">
         <v>207</v>
       </c>
       <c r="GV2" s="3" t="s">
         <v>208</v>
       </c>
       <c r="GW2" s="3" t="s">
         <v>209</v>
       </c>
       <c r="GX2" s="3" t="s">
         <v>210</v>
       </c>
       <c r="GY2" s="3" t="s">
         <v>211</v>
       </c>
+      <c r="GZ2" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="HA2" s="3" t="s">
+        <v>213</v>
+      </c>
     </row>
-    <row r="3" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="1">
         <v>1675.7216914400001</v>
       </c>
       <c r="C3" s="1">
         <v>1774.8324048899999</v>
       </c>
       <c r="D3" s="1">
         <v>2031.3808040899999</v>
       </c>
       <c r="E3" s="1">
         <v>2182.3549861299998</v>
       </c>
       <c r="F3" s="1">
         <v>2458.60060398</v>
       </c>
       <c r="G3" s="1">
         <v>2719.5257239900002</v>
       </c>
       <c r="H3" s="1">
         <v>3149.6565589299998</v>
       </c>
       <c r="I3" s="1">
@@ -3113,52 +3124,58 @@
       </c>
       <c r="GR3" s="1">
         <v>15513.1</v>
       </c>
       <c r="GS3" s="1">
         <v>15572.8</v>
       </c>
       <c r="GT3" s="1">
         <v>15761.3</v>
       </c>
       <c r="GU3" s="1">
         <v>15744.6</v>
       </c>
       <c r="GV3" s="1">
         <v>16238.3</v>
       </c>
       <c r="GW3" s="1">
         <v>15976.5</v>
       </c>
       <c r="GX3" s="1">
         <v>15954.7</v>
       </c>
       <c r="GY3" s="1">
         <v>16164.6</v>
       </c>
+      <c r="GZ3" s="1">
+        <v>15469.2</v>
+      </c>
+      <c r="HA3" s="1">
+        <v>15267.7</v>
+      </c>
     </row>
-    <row r="4" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>133</v>
       </c>
       <c r="B4" s="1">
         <v>319.31260463000001</v>
       </c>
       <c r="C4" s="1">
         <v>323.50191803999996</v>
       </c>
       <c r="D4" s="1">
         <v>315.05208880999999</v>
       </c>
       <c r="E4" s="1">
         <v>309.03127799999999</v>
       </c>
       <c r="F4" s="1">
         <v>312.04435202000002</v>
       </c>
       <c r="G4" s="1">
         <v>385.60881553000002</v>
       </c>
       <c r="H4" s="1">
         <v>375.43468308999996</v>
       </c>
       <c r="I4" s="1">
@@ -3736,52 +3753,58 @@
       </c>
       <c r="GR4" s="1">
         <v>2644.1</v>
       </c>
       <c r="GS4" s="1">
         <v>3044.8</v>
       </c>
       <c r="GT4" s="1">
         <v>2768.6</v>
       </c>
       <c r="GU4" s="1">
         <v>3684.2</v>
       </c>
       <c r="GV4" s="1">
         <v>2924.1</v>
       </c>
       <c r="GW4" s="1">
         <v>2994.9</v>
       </c>
       <c r="GX4" s="1">
         <v>2183.4</v>
       </c>
       <c r="GY4" s="1">
         <v>2273.4</v>
       </c>
+      <c r="GZ4" s="1">
+        <v>2504.6999999999998</v>
+      </c>
+      <c r="HA4" s="1">
+        <v>2301.4</v>
+      </c>
     </row>
-    <row r="5" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5" s="1">
         <v>0</v>
       </c>
       <c r="C5" s="1">
         <v>0</v>
       </c>
       <c r="D5" s="1">
         <v>0</v>
       </c>
       <c r="E5" s="1">
         <v>0</v>
       </c>
       <c r="F5" s="1">
         <v>0</v>
       </c>
       <c r="G5" s="1">
         <v>0</v>
       </c>
       <c r="H5" s="1">
         <v>0</v>
       </c>
       <c r="I5" s="1">
@@ -4359,52 +4382,58 @@
       </c>
       <c r="GR5" s="1">
         <v>0</v>
       </c>
       <c r="GS5" s="1">
         <v>0</v>
       </c>
       <c r="GT5" s="1">
         <v>0</v>
       </c>
       <c r="GU5" s="1">
         <v>0</v>
       </c>
       <c r="GV5" s="1">
         <v>0</v>
       </c>
       <c r="GW5" s="1">
         <v>0</v>
       </c>
       <c r="GX5" s="1">
         <v>0</v>
       </c>
       <c r="GY5" s="1">
         <v>0</v>
       </c>
+      <c r="GZ5" s="1">
+        <v>0</v>
+      </c>
+      <c r="HA5" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6" s="2">
         <v>70.099999999999994</v>
       </c>
       <c r="C6" s="2">
         <v>296.89999999999998</v>
       </c>
       <c r="D6" s="2">
         <v>462.5</v>
       </c>
       <c r="E6" s="2">
         <v>481.6</v>
       </c>
       <c r="F6" s="2">
         <v>718.4</v>
       </c>
       <c r="G6" s="2">
         <v>841.4</v>
       </c>
       <c r="H6" s="2">
         <v>1046.5</v>
       </c>
       <c r="I6" s="2">
@@ -4757,120 +4786,120 @@
       </c>
       <c r="DU6" s="1">
         <v>6277.9</v>
       </c>
       <c r="DV6" s="1">
         <v>6278.1</v>
       </c>
       <c r="DW6" s="1">
         <v>6268.6</v>
       </c>
       <c r="DX6" s="1">
         <v>6271.1</v>
       </c>
       <c r="DY6" s="1">
         <v>6266.8</v>
       </c>
       <c r="DZ6" s="1">
         <v>6251.4</v>
       </c>
       <c r="EA6" s="1">
         <v>6261.3</v>
       </c>
       <c r="EB6" s="1">
         <v>6273.5</v>
       </c>
-      <c r="EC6" s="5">
+      <c r="EC6" s="1">
         <v>6276.9</v>
       </c>
-      <c r="ED6" s="5">
+      <c r="ED6" s="1">
         <v>6366.5161981700003</v>
       </c>
-      <c r="EE6" s="5">
+      <c r="EE6" s="1">
         <v>6402.5</v>
       </c>
-      <c r="EF6" s="5">
+      <c r="EF6" s="1">
         <v>6474.5</v>
       </c>
-      <c r="EG6" s="5">
+      <c r="EG6" s="1">
         <v>6657.5</v>
       </c>
-      <c r="EH6" s="5">
+      <c r="EH6" s="1">
         <v>6932</v>
       </c>
-      <c r="EI6" s="5">
+      <c r="EI6" s="1">
         <v>7209.7</v>
       </c>
-      <c r="EJ6" s="5">
+      <c r="EJ6" s="1">
         <v>7116.1</v>
       </c>
-      <c r="EK6" s="5">
+      <c r="EK6" s="1">
         <v>7262.6</v>
       </c>
-      <c r="EL6" s="5">
+      <c r="EL6" s="1">
         <v>7290.9</v>
       </c>
-      <c r="EM6" s="5">
+      <c r="EM6" s="1">
         <v>7343.5</v>
       </c>
-      <c r="EN6" s="5">
+      <c r="EN6" s="1">
         <v>7369.3</v>
       </c>
-      <c r="EO6" s="5">
+      <c r="EO6" s="1">
         <v>7388.9</v>
       </c>
-      <c r="EP6" s="5">
+      <c r="EP6" s="1">
         <v>7386.8</v>
       </c>
-      <c r="EQ6" s="5">
+      <c r="EQ6" s="1">
         <v>7454.8</v>
       </c>
-      <c r="ER6" s="5">
+      <c r="ER6" s="1">
         <v>7668.2</v>
       </c>
-      <c r="ES6" s="5">
+      <c r="ES6" s="1">
         <v>7733.6</v>
       </c>
-      <c r="ET6" s="5">
+      <c r="ET6" s="1">
         <v>7910.5</v>
       </c>
-      <c r="EU6" s="5">
+      <c r="EU6" s="1">
         <v>8015.2</v>
       </c>
-      <c r="EV6" s="5">
+      <c r="EV6" s="1">
         <v>8029.4</v>
       </c>
-      <c r="EW6" s="5">
+      <c r="EW6" s="1">
         <v>8034</v>
       </c>
-      <c r="EX6" s="5">
+      <c r="EX6" s="1">
         <v>7739</v>
       </c>
-      <c r="EY6" s="5">
+      <c r="EY6" s="1">
         <v>7855.8</v>
       </c>
-      <c r="EZ6" s="5">
+      <c r="EZ6" s="1">
         <v>7851.2</v>
       </c>
       <c r="FA6" s="1">
         <v>7909.7</v>
       </c>
       <c r="FB6" s="1">
         <v>7960.7</v>
       </c>
       <c r="FC6" s="1">
         <v>8111.6185331999995</v>
       </c>
       <c r="FD6" s="1">
         <v>8110.4</v>
       </c>
       <c r="FE6" s="1">
         <v>8146.9</v>
       </c>
       <c r="FF6" s="1">
         <v>8156.4556115100004</v>
       </c>
       <c r="FG6" s="1">
         <v>8152.5</v>
       </c>
       <c r="FH6" s="1">
         <v>8149.1</v>
@@ -4982,52 +5011,58 @@
       </c>
       <c r="GR6" s="1">
         <v>5770.6</v>
       </c>
       <c r="GS6" s="1">
         <v>5808.7</v>
       </c>
       <c r="GT6" s="1">
         <v>5625.6</v>
       </c>
       <c r="GU6" s="1">
         <v>5522.2</v>
       </c>
       <c r="GV6" s="1">
         <v>5521.6</v>
       </c>
       <c r="GW6" s="1">
         <v>5560.9</v>
       </c>
       <c r="GX6" s="1">
         <v>5582.6</v>
       </c>
       <c r="GY6" s="1">
         <v>5603.8</v>
       </c>
+      <c r="GZ6" s="1">
+        <v>5514.7</v>
+      </c>
+      <c r="HA6" s="1">
+        <v>5284.1</v>
+      </c>
     </row>
-    <row r="7" spans="1:207" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:209" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>131</v>
       </c>
       <c r="B7" s="1">
         <v>10289.251918580001</v>
       </c>
       <c r="C7" s="1">
         <v>7985.8598778400001</v>
       </c>
       <c r="D7" s="1">
         <v>7924.4938236299995</v>
       </c>
       <c r="E7" s="1">
         <v>7896.12975138</v>
       </c>
       <c r="F7" s="1">
         <v>8081.3221654099998</v>
       </c>
       <c r="G7" s="1">
         <v>8319.0862603799997</v>
       </c>
       <c r="H7" s="1">
         <v>8262.3981266200008</v>
       </c>
       <c r="I7" s="1">
@@ -5604,50 +5639,56 @@
         <v>25455.5</v>
       </c>
       <c r="GR7" s="1">
         <v>26739.7</v>
       </c>
       <c r="GS7" s="1">
         <v>26020.799999999999</v>
       </c>
       <c r="GT7" s="1">
         <v>25945.9</v>
       </c>
       <c r="GU7" s="1">
         <v>27242.1</v>
       </c>
       <c r="GV7" s="1">
         <v>28344.9</v>
       </c>
       <c r="GW7" s="1">
         <v>30786.9</v>
       </c>
       <c r="GX7" s="1">
         <v>29669.1</v>
       </c>
       <c r="GY7" s="1">
         <v>29513.1</v>
+      </c>
+      <c r="GZ7" s="1">
+        <v>27198.6</v>
+      </c>
+      <c r="HA7" s="1">
+        <v>28832.6</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:A3" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <phoneticPr fontId="34" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>