--- v2 (2026-06-05)
+++ v3 (2026-08-25)
@@ -1,92 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="K:\40_OVU REPORTING\80_SDDS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A29C65B5-3786-49A2-B1F2-CB6738EC384F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C39C31AD-43FE-4ED3-8241-F43BAC8DC976}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30" yWindow="30" windowWidth="28770" windowHeight="17250" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CBS" sheetId="10" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">CBS!$A$2:$A$3</definedName>
     <definedName name="A_E_F">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_financial">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Accounting_entries_nonfinancial">IF(NOT(ISERROR(FIND("credit",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("debit",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="AEF">IF(NOT(ISERROR(FIND("asset",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("liabil",LOWER(#REF!)))),#REF!,#REF!))</definedName>
     <definedName name="Functional_category">#VALUE!</definedName>
     <definedName name="International_account_item">#REF!</definedName>
     <definedName name="Range_DSTNotes">#REF!</definedName>
     <definedName name="Reporting_sector_financial">#VALUE!</definedName>
     <definedName name="Reporting_sector_nonfinancial">IF(NOT(ISERROR(FIND("general govern",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("between households",LOWER(#REF!)))),#REF!,IF(NOT(ISERROR(FIND("financial corporations",LOWER(#REF!)))),#REF!,#REF!)))</definedName>
     <definedName name="Test">#REF!</definedName>
     <definedName name="Test1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="214" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="217">
   <si>
     <t>2009-01</t>
   </si>
   <si>
     <t>2009-02</t>
   </si>
   <si>
     <t>2009-03</t>
   </si>
   <si>
     <t>2009-04</t>
   </si>
   <si>
     <t>2009-05</t>
   </si>
   <si>
     <t>2009-06</t>
   </si>
   <si>
     <t>2009-07</t>
   </si>
   <si>
     <t>2009-08</t>
   </si>
   <si>
@@ -684,50 +684,59 @@
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
@@ -1853,71 +1862,71 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:HA7"/>
+  <dimension ref="A1:HD7"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="GJ1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="HA8" sqref="HA8"/>
+      <selection activeCell="HC12" sqref="HC12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="112" width="8.85546875" style="1" customWidth="1"/>
     <col min="113" max="113" width="7.85546875" style="1" customWidth="1"/>
     <col min="114" max="117" width="8.85546875" style="1" customWidth="1"/>
     <col min="118" max="195" width="8.85546875" style="1"/>
     <col min="196" max="196" width="8.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="197" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:209" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="1:209" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:212" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:212" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>5</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>6</v>
       </c>
       <c r="I2" s="3" t="s">
@@ -2501,52 +2510,61 @@
       </c>
       <c r="GT2" s="3" t="s">
         <v>206</v>
       </c>
       <c r="GU2" s="3" t="s">
         <v>207</v>
       </c>
       <c r="GV2" s="3" t="s">
         <v>208</v>
       </c>
       <c r="GW2" s="3" t="s">
         <v>209</v>
       </c>
       <c r="GX2" s="3" t="s">
         <v>210</v>
       </c>
       <c r="GY2" s="3" t="s">
         <v>211</v>
       </c>
       <c r="GZ2" s="3" t="s">
         <v>212</v>
       </c>
       <c r="HA2" s="3" t="s">
         <v>213</v>
       </c>
+      <c r="HB2" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="HC2" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="HD2" s="3" t="s">
+        <v>216</v>
+      </c>
     </row>
-    <row r="3" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>130</v>
       </c>
       <c r="B3" s="1">
         <v>1675.7216914400001</v>
       </c>
       <c r="C3" s="1">
         <v>1774.8324048899999</v>
       </c>
       <c r="D3" s="1">
         <v>2031.3808040899999</v>
       </c>
       <c r="E3" s="1">
         <v>2182.3549861299998</v>
       </c>
       <c r="F3" s="1">
         <v>2458.60060398</v>
       </c>
       <c r="G3" s="1">
         <v>2719.5257239900002</v>
       </c>
       <c r="H3" s="1">
         <v>3149.6565589299998</v>
       </c>
       <c r="I3" s="1">
@@ -3130,52 +3148,61 @@
       </c>
       <c r="GT3" s="1">
         <v>15761.3</v>
       </c>
       <c r="GU3" s="1">
         <v>15744.6</v>
       </c>
       <c r="GV3" s="1">
         <v>16238.3</v>
       </c>
       <c r="GW3" s="1">
         <v>15976.5</v>
       </c>
       <c r="GX3" s="1">
         <v>15954.7</v>
       </c>
       <c r="GY3" s="1">
         <v>16164.6</v>
       </c>
       <c r="GZ3" s="1">
         <v>15469.2</v>
       </c>
       <c r="HA3" s="1">
         <v>15267.7</v>
       </c>
+      <c r="HB3" s="1">
+        <v>15192</v>
+      </c>
+      <c r="HC3" s="1">
+        <v>14768.1</v>
+      </c>
+      <c r="HD3" s="1">
+        <v>16172.1</v>
+      </c>
     </row>
-    <row r="4" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>133</v>
       </c>
       <c r="B4" s="1">
         <v>319.31260463000001</v>
       </c>
       <c r="C4" s="1">
         <v>323.50191803999996</v>
       </c>
       <c r="D4" s="1">
         <v>315.05208880999999</v>
       </c>
       <c r="E4" s="1">
         <v>309.03127799999999</v>
       </c>
       <c r="F4" s="1">
         <v>312.04435202000002</v>
       </c>
       <c r="G4" s="1">
         <v>385.60881553000002</v>
       </c>
       <c r="H4" s="1">
         <v>375.43468308999996</v>
       </c>
       <c r="I4" s="1">
@@ -3759,52 +3786,61 @@
       </c>
       <c r="GT4" s="1">
         <v>2768.6</v>
       </c>
       <c r="GU4" s="1">
         <v>3684.2</v>
       </c>
       <c r="GV4" s="1">
         <v>2924.1</v>
       </c>
       <c r="GW4" s="1">
         <v>2994.9</v>
       </c>
       <c r="GX4" s="1">
         <v>2183.4</v>
       </c>
       <c r="GY4" s="1">
         <v>2273.4</v>
       </c>
       <c r="GZ4" s="1">
         <v>2504.6999999999998</v>
       </c>
       <c r="HA4" s="1">
         <v>2301.4</v>
       </c>
+      <c r="HB4" s="1">
+        <v>2135.3000000000002</v>
+      </c>
+      <c r="HC4" s="1">
+        <v>2170.8000000000002</v>
+      </c>
+      <c r="HD4" s="1">
+        <v>2133.6</v>
+      </c>
     </row>
-    <row r="5" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>129</v>
       </c>
       <c r="B5" s="1">
         <v>0</v>
       </c>
       <c r="C5" s="1">
         <v>0</v>
       </c>
       <c r="D5" s="1">
         <v>0</v>
       </c>
       <c r="E5" s="1">
         <v>0</v>
       </c>
       <c r="F5" s="1">
         <v>0</v>
       </c>
       <c r="G5" s="1">
         <v>0</v>
       </c>
       <c r="H5" s="1">
         <v>0</v>
       </c>
       <c r="I5" s="1">
@@ -4388,52 +4424,61 @@
       </c>
       <c r="GT5" s="1">
         <v>0</v>
       </c>
       <c r="GU5" s="1">
         <v>0</v>
       </c>
       <c r="GV5" s="1">
         <v>0</v>
       </c>
       <c r="GW5" s="1">
         <v>0</v>
       </c>
       <c r="GX5" s="1">
         <v>0</v>
       </c>
       <c r="GY5" s="1">
         <v>0</v>
       </c>
       <c r="GZ5" s="1">
         <v>0</v>
       </c>
       <c r="HA5" s="1">
         <v>0</v>
       </c>
+      <c r="HB5" s="1">
+        <v>0</v>
+      </c>
+      <c r="HC5" s="1">
+        <v>0</v>
+      </c>
+      <c r="HD5" s="1">
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>132</v>
       </c>
       <c r="B6" s="2">
         <v>70.099999999999994</v>
       </c>
       <c r="C6" s="2">
         <v>296.89999999999998</v>
       </c>
       <c r="D6" s="2">
         <v>462.5</v>
       </c>
       <c r="E6" s="2">
         <v>481.6</v>
       </c>
       <c r="F6" s="2">
         <v>718.4</v>
       </c>
       <c r="G6" s="2">
         <v>841.4</v>
       </c>
       <c r="H6" s="2">
         <v>1046.5</v>
       </c>
       <c r="I6" s="2">
@@ -5017,52 +5062,61 @@
       </c>
       <c r="GT6" s="1">
         <v>5625.6</v>
       </c>
       <c r="GU6" s="1">
         <v>5522.2</v>
       </c>
       <c r="GV6" s="1">
         <v>5521.6</v>
       </c>
       <c r="GW6" s="1">
         <v>5560.9</v>
       </c>
       <c r="GX6" s="1">
         <v>5582.6</v>
       </c>
       <c r="GY6" s="1">
         <v>5603.8</v>
       </c>
       <c r="GZ6" s="1">
         <v>5514.7</v>
       </c>
       <c r="HA6" s="1">
         <v>5284.1</v>
       </c>
+      <c r="HB6" s="1">
+        <v>5299.8</v>
+      </c>
+      <c r="HC6" s="1">
+        <v>5298.4</v>
+      </c>
+      <c r="HD6" s="1">
+        <v>5283.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:209" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:212" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>131</v>
       </c>
       <c r="B7" s="1">
         <v>10289.251918580001</v>
       </c>
       <c r="C7" s="1">
         <v>7985.8598778400001</v>
       </c>
       <c r="D7" s="1">
         <v>7924.4938236299995</v>
       </c>
       <c r="E7" s="1">
         <v>7896.12975138</v>
       </c>
       <c r="F7" s="1">
         <v>8081.3221654099998</v>
       </c>
       <c r="G7" s="1">
         <v>8319.0862603799997</v>
       </c>
       <c r="H7" s="1">
         <v>8262.3981266200008</v>
       </c>
       <c r="I7" s="1">
@@ -5645,50 +5699,59 @@
         <v>26020.799999999999</v>
       </c>
       <c r="GT7" s="1">
         <v>25945.9</v>
       </c>
       <c r="GU7" s="1">
         <v>27242.1</v>
       </c>
       <c r="GV7" s="1">
         <v>28344.9</v>
       </c>
       <c r="GW7" s="1">
         <v>30786.9</v>
       </c>
       <c r="GX7" s="1">
         <v>29669.1</v>
       </c>
       <c r="GY7" s="1">
         <v>29513.1</v>
       </c>
       <c r="GZ7" s="1">
         <v>27198.6</v>
       </c>
       <c r="HA7" s="1">
         <v>28832.6</v>
+      </c>
+      <c r="HB7" s="1">
+        <v>30390.3</v>
+      </c>
+      <c r="HC7" s="1">
+        <v>25775.8</v>
+      </c>
+      <c r="HD7" s="1">
+        <v>26638.799999999999</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:A3" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <phoneticPr fontId="34" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>