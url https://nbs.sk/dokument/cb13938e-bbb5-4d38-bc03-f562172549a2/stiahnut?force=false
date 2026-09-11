--- v2 (2026-05-25)
+++ v3 (2026-09-11)
@@ -8,93 +8,94 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\SK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q2\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF30E5A5-015C-40AB-8949-3BFF96170528}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF16BD96-B9BE-4171-858E-BA14A57BCD78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="15" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Údaje" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B36" i="1" l="1"/>
+  <c r="B37" i="1" l="1"/>
+  <c r="B36" i="1"/>
   <c r="B35" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>Národná Banka Slovenska</t>
   </si>
   <si>
     <t>Odbor štatistiky</t>
   </si>
   <si>
     <t xml:space="preserve">Obdobie </t>
   </si>
   <si>
     <t>III-2019</t>
   </si>
   <si>
     <t>VI-2019</t>
   </si>
   <si>
     <t>IX-2019</t>
   </si>
   <si>
     <t>XII-2019</t>
   </si>
   <si>
     <t>III-2020</t>
   </si>
   <si>
@@ -161,50 +162,53 @@
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
+  </si>
+  <si>
+    <t>VI-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
@@ -774,53 +778,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Údaje!$B$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Počet klientov v bankovom sektore</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Údaje!$A$8:$A$36</c:f>
+              <c:f>Údaje!$A$8:$A$37</c:f>
               <c:strCache>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -863,60 +867,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Údaje!$B$8:$B$36</c:f>
+              <c:f>Údaje!$B$8:$B$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>7469893</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7468280</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7482307</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7513487</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7484505</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7418824</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7415213</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7387461</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -955,54 +962,57 @@
                 <c:pt idx="19">
                   <c:v>7526484</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>7540065</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>7759646</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>7777320</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>7883291</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>8132191</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>8180562</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>8239147</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>8278177</c:v>
+                  <c:v>8270572</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>8293690</c:v>
+                  <c:v>8285687</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>8300225</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-ACA7-4400-A477-673AEBAB0B26}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="295370576"/>
         <c:axId val="293912608"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="295370576"/>
@@ -1258,53 +1268,53 @@
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Údaje!$C$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Údaje!$A$8:$A$36</c:f>
+              <c:f>Údaje!$A$8:$A$37</c:f>
               <c:strCache>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1347,60 +1357,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Údaje!$C$8:$C$36</c:f>
+              <c:f>Údaje!$C$8:$C$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>6510281</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6503083</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6516788</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6538871</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6510483</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6443793</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6437662</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6422104</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1439,54 +1452,57 @@
                 <c:pt idx="19">
                   <c:v>6574370</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>6585105</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>6830959</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>6841648</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>6941483</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>7158622</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>7195048</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>7244281</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>7276164</c:v>
+                  <c:v>7268255</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>7296046</c:v>
+                  <c:v>7288043</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>7303853</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-830A-4295-B455-6557252CCDB3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="55489296"/>
         <c:axId val="63855152"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="55489296"/>
@@ -1749,53 +1765,53 @@
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Údaje!$D$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Údaje!$A$8:$A$36</c:f>
+              <c:f>Údaje!$A$8:$A$37</c:f>
               <c:strCache>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1838,60 +1854,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Údaje!$D$8:$D$36</c:f>
+              <c:f>Údaje!$D$8:$D$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>959612</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>965197</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>965519</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>974616</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>974022</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>975031</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>977551</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>965357</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1930,54 +1949,57 @@
                 <c:pt idx="19">
                   <c:v>952114</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>954960</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>928687</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>935672</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>941808</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>973569</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>985514</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>994866</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1002013</c:v>
+                  <c:v>1002317</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>997644</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>996372</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-D96C-4F6C-9D8B-436ED3431CCB}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="296178896"/>
         <c:axId val="1948087600"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="296178896"/>
@@ -3868,52 +3890,52 @@
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Graf 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C93B2F88-6DD5-B33C-601C-825E894C0158}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>609599</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>2380</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>480060</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="4" name="Graf 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A8C24EB-190A-83E2-E62A-653C930BDB09}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
@@ -4172,54 +4194,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A6" workbookViewId="0">
-      <selection activeCell="Q20" sqref="Q20"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q17" sqref="Q17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="4" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
       <c r="A1" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="15.75">
       <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
@@ -4614,78 +4636,93 @@
       </c>
       <c r="B33" s="20">
         <v>8180562</v>
       </c>
       <c r="C33" s="21">
         <v>7195048</v>
       </c>
       <c r="D33" s="22">
         <v>985514</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="2">
         <v>8239147</v>
       </c>
       <c r="C34" s="5">
         <v>7244281</v>
       </c>
       <c r="D34" s="6">
         <v>994866</v>
       </c>
     </row>
-    <row r="35" spans="1:4">
-      <c r="A35" s="19" t="s">
+    <row r="35" spans="1:4" ht="15.75" thickBot="1">
+      <c r="A35" s="15" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="20">
+      <c r="B35" s="16">
         <f>C35+D35</f>
-        <v>8278177</v>
-[...5 lines deleted...]
-        <v>1002013</v>
+        <v>8270572</v>
+      </c>
+      <c r="C35" s="17">
+        <v>7268255</v>
+      </c>
+      <c r="D35" s="18">
+        <v>1002317</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="20">
         <f>C36+D36</f>
-        <v>8293690</v>
+        <v>8285687</v>
       </c>
       <c r="C36" s="21">
-        <v>7296046</v>
+        <v>7288043</v>
       </c>
       <c r="D36" s="22">
         <v>997644</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B37" s="20">
+        <f>C37+D37</f>
+        <v>8300225</v>
+      </c>
+      <c r="C37" s="21">
+        <v>7303853</v>
+      </c>
+      <c r="D37" s="22">
+        <v>996372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>