--- v3 (2026-09-11)
+++ v4 (2026-11-07)
@@ -8,94 +8,95 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q2\SK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q3\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF16BD96-B9BE-4171-858E-BA14A57BCD78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BE259469-3278-468E-AF47-6FEDE5B2B413}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="15" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Údaje" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B37" i="1" l="1"/>
+  <c r="B38" i="1" l="1"/>
+  <c r="B37" i="1"/>
   <c r="B36" i="1"/>
   <c r="B35" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>Národná Banka Slovenska</t>
   </si>
   <si>
     <t>Odbor štatistiky</t>
   </si>
   <si>
     <t xml:space="preserve">Obdobie </t>
   </si>
   <si>
     <t>III-2019</t>
   </si>
   <si>
     <t>VI-2019</t>
   </si>
   <si>
     <t>IX-2019</t>
   </si>
   <si>
     <t>XII-2019</t>
   </si>
   <si>
     <t>III-2020</t>
   </si>
   <si>
@@ -165,50 +166,53 @@
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
   </si>
   <si>
     <t>VI-2026</t>
+  </si>
+  <si>
+    <t>IX-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
@@ -778,53 +782,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Údaje!$B$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Počet klientov v bankovom sektore</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Údaje!$A$8:$A$37</c:f>
+              <c:f>Údaje!$A$8:$A$38</c:f>
               <c:strCache>
-                <c:ptCount val="30"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -870,60 +874,63 @@
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>VI-2026</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>IX-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Údaje!$B$8:$B$37</c:f>
+              <c:f>Údaje!$B$8:$B$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="30"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
                   <c:v>7469893</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7468280</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7482307</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7513487</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7484505</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7418824</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7415213</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7387461</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -965,54 +972,57 @@
                 <c:pt idx="20">
                   <c:v>7540065</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>7759646</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>7777320</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>7883291</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>8132191</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>8180562</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>8239147</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>8270572</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>8285687</c:v>
+                  <c:v>8295276</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>8300225</c:v>
+                  <c:v>8319211</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>8226179</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-ACA7-4400-A477-673AEBAB0B26}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="295370576"/>
         <c:axId val="293912608"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="295370576"/>
@@ -1268,53 +1278,53 @@
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Údaje!$C$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Údaje!$A$8:$A$37</c:f>
+              <c:f>Údaje!$A$8:$A$38</c:f>
               <c:strCache>
-                <c:ptCount val="30"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1360,60 +1370,63 @@
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>VI-2026</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>IX-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Údaje!$C$8:$C$37</c:f>
+              <c:f>Údaje!$C$8:$C$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="30"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
                   <c:v>6510281</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6503083</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6516788</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6538871</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6510483</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6443793</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6437662</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6422104</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1459,50 +1472,53 @@
                   <c:v>6830959</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>6841648</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>6941483</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>7158622</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>7195048</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>7244281</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>7268255</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>7288043</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>7303853</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>7202346</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-830A-4295-B455-6557252CCDB3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="55489296"/>
         <c:axId val="63855152"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="55489296"/>
@@ -1765,53 +1781,53 @@
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Údaje!$D$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Údaje!$A$8:$A$37</c:f>
+              <c:f>Údaje!$A$8:$A$38</c:f>
               <c:strCache>
-                <c:ptCount val="30"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1857,60 +1873,63 @@
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
                 </c:pt>
                 <c:pt idx="29">
                   <c:v>VI-2026</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>IX-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Údaje!$D$8:$D$37</c:f>
+              <c:f>Údaje!$D$8:$D$38</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="30"/>
+                <c:ptCount val="31"/>
                 <c:pt idx="0">
                   <c:v>959612</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>965197</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>965519</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>974616</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>974022</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>975031</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>977551</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>965357</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1952,54 +1971,57 @@
                 <c:pt idx="20">
                   <c:v>954960</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>928687</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>935672</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>941808</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>973569</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>985514</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>994866</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>1002317</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>997644</c:v>
+                  <c:v>1007233</c:v>
                 </c:pt>
                 <c:pt idx="29">
-                  <c:v>996372</c:v>
+                  <c:v>1015358</c:v>
+                </c:pt>
+                <c:pt idx="30">
+                  <c:v>1023833</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-D96C-4F6C-9D8B-436ED3431CCB}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="296178896"/>
         <c:axId val="1948087600"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="296178896"/>
@@ -4194,54 +4216,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D37"/>
+  <dimension ref="A1:D38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q17" sqref="Q17"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="P34" sqref="P34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="4" width="18.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="15.75">
       <c r="A1" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="15.75">
       <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
@@ -4657,72 +4679,87 @@
       <c r="D34" s="6">
         <v>994866</v>
       </c>
     </row>
     <row r="35" spans="1:4" ht="15.75" thickBot="1">
       <c r="A35" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B35" s="16">
         <f>C35+D35</f>
         <v>8270572</v>
       </c>
       <c r="C35" s="17">
         <v>7268255</v>
       </c>
       <c r="D35" s="18">
         <v>1002317</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="19" t="s">
         <v>36</v>
       </c>
       <c r="B36" s="20">
         <f>C36+D36</f>
-        <v>8285687</v>
+        <v>8295276</v>
       </c>
       <c r="C36" s="21">
         <v>7288043</v>
       </c>
       <c r="D36" s="22">
-        <v>997644</v>
+        <v>1007233</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="20">
         <f>C37+D37</f>
-        <v>8300225</v>
+        <v>8319211</v>
       </c>
       <c r="C37" s="21">
         <v>7303853</v>
       </c>
       <c r="D37" s="22">
-        <v>996372</v>
+        <v>1015358</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4">
+      <c r="A38" s="14" t="s">
+        <v>38</v>
+      </c>
+      <c r="B38" s="20">
+        <f>C38+D38</f>
+        <v>8226179</v>
+      </c>
+      <c r="C38" s="21">
+        <v>7202346</v>
+      </c>
+      <c r="D38" s="22">
+        <v>1023833</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>