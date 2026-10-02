--- v4 (2026-08-02)
+++ v5 (2026-10-02)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{977BA1B0-FAD2-449E-922F-2CE00D254767}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A0A7F31B-FEAE-4815-AD35-6816CAF8791C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C2F5A296-0334-4D7F-960F-EDB274FA603B}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{06F2F6D5-79F3-4150-9A68-7E380241C4C6}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_assets_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_liabilities_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_liabilites (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_assets (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_assets_09!$A$1:$Q$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_liabilities_09!$A$1:$K$76</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_assets_09!$A:$A,NBS_assets_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_liabilites (06_08)'!$A:$A,'NBS_liabilites (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_liabilities_09!$A:$A,NBS_liabilities_09!$4:$5</definedName>
   </definedNames>
   <calcPr calcId="145621" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1421,54 +1421,54 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{8B960A87-2892-4153-B4ED-54473A4E58DB}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{CE0FA518-C634-4CEA-9BF6-A1E420C92EC4}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{AA575980-751D-4079-A61B-0A84931BD365}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{2A45831D-16C0-4529-BC80-281021CF3FBD}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="3" xr:uid="{52336F21-08C4-49F8-9EAB-2D511314D849}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{08FCEC9E-6D88-4AED-B3DB-C18A76D2AFAA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1745,74 +1745,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B03C9918-1E36-4F82-B191-048E82BB6F9D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{466EDD49-1385-498F-8B81-8687454F39CA}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:IV215"/>
+  <dimension ref="A1:IV217"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B196" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B207" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
+      <selection pane="bottomRight" activeCell="A217" sqref="A217"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
-[...3 lines deleted...]
-    <col min="11" max="13" width="12.140625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="5"/>
+    <col min="2" max="5" width="12.109375" style="5" customWidth="1"/>
+    <col min="6" max="9" width="12.44140625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="14.33203125" style="5" customWidth="1"/>
+    <col min="11" max="13" width="12.109375" style="5" customWidth="1"/>
     <col min="14" max="17" width="13" style="5" customWidth="1"/>
-    <col min="18" max="18" width="9.140625" style="4"/>
-    <col min="19" max="16384" width="9.140625" style="5"/>
+    <col min="18" max="18" width="9.109375" style="4"/>
+    <col min="19" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
@@ -14563,165 +14563,271 @@
       <c r="J215" s="26">
         <v>0</v>
       </c>
       <c r="K215" s="23">
         <v>152.37</v>
       </c>
       <c r="L215" s="24">
         <v>146.91</v>
       </c>
       <c r="M215" s="25">
         <v>5.45</v>
       </c>
       <c r="N215" s="26">
         <v>34103.51</v>
       </c>
       <c r="O215" s="27">
         <v>108.81</v>
       </c>
       <c r="P215" s="26">
         <v>1013.52</v>
       </c>
       <c r="Q215" s="26">
         <v>54828.4</v>
       </c>
     </row>
+    <row r="216" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A216" s="83">
+        <v>46204</v>
+      </c>
+      <c r="B216" s="23">
+        <v>686.67</v>
+      </c>
+      <c r="C216" s="24">
+        <v>668.38</v>
+      </c>
+      <c r="D216" s="24">
+        <v>0</v>
+      </c>
+      <c r="E216" s="25">
+        <v>18.28</v>
+      </c>
+      <c r="F216" s="23">
+        <v>18430.03</v>
+      </c>
+      <c r="G216" s="24">
+        <v>2650.45</v>
+      </c>
+      <c r="H216" s="24">
+        <v>15397.65</v>
+      </c>
+      <c r="I216" s="25">
+        <v>381.92</v>
+      </c>
+      <c r="J216" s="26">
+        <v>0</v>
+      </c>
+      <c r="K216" s="23">
+        <v>152.4</v>
+      </c>
+      <c r="L216" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M216" s="25">
+        <v>5.49</v>
+      </c>
+      <c r="N216" s="26">
+        <v>34723.83</v>
+      </c>
+      <c r="O216" s="27">
+        <v>109.68</v>
+      </c>
+      <c r="P216" s="26">
+        <v>1155.46</v>
+      </c>
+      <c r="Q216" s="26">
+        <v>55258.07</v>
+      </c>
+    </row>
+    <row r="217" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A217" s="83">
+        <v>46235</v>
+      </c>
+      <c r="B217" s="23">
+        <v>762.47</v>
+      </c>
+      <c r="C217" s="24">
+        <v>744.3</v>
+      </c>
+      <c r="D217" s="24">
+        <v>0</v>
+      </c>
+      <c r="E217" s="25">
+        <v>18.170000000000002</v>
+      </c>
+      <c r="F217" s="23">
+        <v>18413.47</v>
+      </c>
+      <c r="G217" s="24">
+        <v>2627.48</v>
+      </c>
+      <c r="H217" s="24">
+        <v>15404.9</v>
+      </c>
+      <c r="I217" s="25">
+        <v>381.08</v>
+      </c>
+      <c r="J217" s="26">
+        <v>0</v>
+      </c>
+      <c r="K217" s="23">
+        <v>152.53</v>
+      </c>
+      <c r="L217" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M217" s="25">
+        <v>5.62</v>
+      </c>
+      <c r="N217" s="26">
+        <v>35559.129999999997</v>
+      </c>
+      <c r="O217" s="27">
+        <v>109.18</v>
+      </c>
+      <c r="P217" s="26">
+        <v>1183.77</v>
+      </c>
+      <c r="Q217" s="26">
+        <v>56180.54</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D70FB447-2FDE-45BB-8152-D0D5EA70483E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFD7461D-4C15-43A8-9FD0-B9D1EC350510}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:P218"/>
+  <dimension ref="A1:P220"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B206" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B212" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
+      <selection pane="bottomRight" activeCell="A217" sqref="A217:IV217"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
-    <col min="12" max="16384" width="9.140625" style="5"/>
+    <col min="12" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="30"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="97" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="96" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="95"/>
       <c r="E4" s="95"/>
       <c r="F4" s="86"/>
       <c r="G4" s="88" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="88" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="88" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="88" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="99" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="31"/>
       <c r="M4" s="31"/>
       <c r="N4" s="31"/>
       <c r="O4" s="31"/>
       <c r="P4" s="31"/>
     </row>
-    <row r="5" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="33"/>
       <c r="B5" s="101"/>
       <c r="C5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="101"/>
       <c r="H5" s="101"/>
       <c r="I5" s="101"/>
       <c r="J5" s="101"/>
       <c r="K5" s="100"/>
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="31"/>
       <c r="P5" s="31"/>
     </row>
@@ -22208,91 +22314,164 @@
         <v>20786.169999999998</v>
       </c>
       <c r="E215" s="46">
         <v>426.59</v>
       </c>
       <c r="F215" s="85">
         <v>359.31</v>
       </c>
       <c r="G215" s="44">
         <v>0</v>
       </c>
       <c r="H215" s="44">
         <v>25.86</v>
       </c>
       <c r="I215" s="44">
         <v>2174.17</v>
       </c>
       <c r="J215" s="44">
         <v>13725.22</v>
       </c>
       <c r="K215" s="48">
         <v>54828.4</v>
       </c>
     </row>
     <row r="216" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B216" s="84"/>
+      <c r="A216" s="16">
+        <v>46204</v>
+      </c>
+      <c r="B216" s="44">
+        <v>17415.8</v>
+      </c>
+      <c r="C216" s="45">
+        <v>22110.32</v>
+      </c>
+      <c r="D216" s="46">
+        <v>21351.48</v>
+      </c>
+      <c r="E216" s="46">
+        <v>418.2</v>
+      </c>
+      <c r="F216" s="85">
+        <v>340.65</v>
+      </c>
+      <c r="G216" s="44">
+        <v>0</v>
+      </c>
+      <c r="H216" s="44">
+        <v>-86.58</v>
+      </c>
+      <c r="I216" s="44">
+        <v>2136.98</v>
+      </c>
+      <c r="J216" s="44">
+        <v>13681.54</v>
+      </c>
+      <c r="K216" s="48">
+        <v>55258.07</v>
+      </c>
+    </row>
+    <row r="217" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A217" s="16">
+        <v>46235</v>
+      </c>
+      <c r="B217" s="44">
+        <v>17383.64</v>
+      </c>
+      <c r="C217" s="45">
+        <v>22665.75</v>
+      </c>
+      <c r="D217" s="46">
+        <v>21824.13</v>
+      </c>
+      <c r="E217" s="46">
+        <v>421.46</v>
+      </c>
+      <c r="F217" s="85">
+        <v>420.16</v>
+      </c>
+      <c r="G217" s="44">
+        <v>0</v>
+      </c>
+      <c r="H217" s="44">
+        <v>286.02</v>
+      </c>
+      <c r="I217" s="44">
+        <v>2117.8000000000002</v>
+      </c>
+      <c r="J217" s="44">
+        <v>13727.34</v>
+      </c>
+      <c r="K217" s="48">
+        <v>56180.54</v>
+      </c>
     </row>
     <row r="218" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B218" s="84" t="s">
+      <c r="B218" s="84"/>
+    </row>
+    <row r="219" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B219" s="84"/>
+    </row>
+    <row r="220" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B220" s="5" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3ECC95D9-211E-4F11-8508-DBDAABFC58BB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{848C834F-7C9A-4F6C-8D47-2995C29806C7}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA691"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView topLeftCell="H1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9.109375" style="5"/>
+    <col min="2" max="17" width="14.33203125" style="5" customWidth="1"/>
+    <col min="18" max="18" width="9.109375" style="4"/>
+    <col min="19" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:27" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
@@ -22311,51 +22490,51 @@
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
-    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="106"/>
       <c r="B5" s="108" t="s">
         <v>3</v>
       </c>
@@ -24615,51 +24794,51 @@
         <v>4</v>
       </c>
       <c r="N41" s="59">
         <v>4991</v>
       </c>
       <c r="O41" s="60">
         <v>180</v>
       </c>
       <c r="P41" s="59">
         <v>267</v>
       </c>
       <c r="Q41" s="61">
         <v>14089</v>
       </c>
       <c r="R41" s="8"/>
       <c r="S41" s="22"/>
       <c r="T41" s="9"/>
       <c r="U41" s="9"/>
       <c r="V41" s="9"/>
       <c r="W41" s="9"/>
       <c r="X41" s="9"/>
       <c r="Y41" s="9"/>
       <c r="Z41" s="9"/>
       <c r="AA41" s="9"/>
     </row>
-    <row r="42" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="63">
         <v>39783</v>
       </c>
       <c r="B42" s="64">
         <v>178</v>
       </c>
       <c r="C42" s="65">
         <v>168</v>
       </c>
       <c r="D42" s="65">
         <v>0</v>
       </c>
       <c r="E42" s="66">
         <v>10</v>
       </c>
       <c r="F42" s="64">
         <v>11077</v>
       </c>
       <c r="G42" s="65">
         <v>5014</v>
       </c>
       <c r="H42" s="65">
         <v>6031</v>
       </c>
       <c r="I42" s="66">
@@ -26318,158 +26497,158 @@
     <row r="686" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="687" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0383ED67-93BD-4C61-B2C4-DD165D831A5A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D436B69A-A664-4709-B539-D2FF14B3C5AC}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
-    <col min="12" max="16384" width="9.140625" style="5"/>
+    <col min="12" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="73"/>
       <c r="C2" s="30"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
-    <row r="4" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
-    <row r="5" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="74"/>
       <c r="B5" s="111" t="s">
         <v>25</v>
       </c>
       <c r="C5" s="110" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="109"/>
       <c r="E5" s="109"/>
       <c r="F5" s="102"/>
       <c r="G5" s="103" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="103" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="103" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="103" t="s">
         <v>20</v>
       </c>
       <c r="K5" s="113" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="75"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="31"/>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="76"/>
       <c r="B6" s="101"/>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="36" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="101"/>
       <c r="H6" s="101"/>
       <c r="I6" s="101"/>
       <c r="J6" s="101"/>
       <c r="K6" s="114"/>
       <c r="L6" s="75"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
     </row>
@@ -27711,51 +27890,51 @@
         <v>12555</v>
       </c>
       <c r="E41" s="57">
         <v>2</v>
       </c>
       <c r="F41" s="78">
         <v>38</v>
       </c>
       <c r="G41" s="59">
         <v>1517</v>
       </c>
       <c r="H41" s="59">
         <v>-4581</v>
       </c>
       <c r="I41" s="59">
         <v>132</v>
       </c>
       <c r="J41" s="59">
         <v>196</v>
       </c>
       <c r="K41" s="79">
         <v>14089</v>
       </c>
       <c r="M41" s="43"/>
     </row>
-    <row r="42" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="63">
         <v>39783</v>
       </c>
       <c r="B42" s="67">
         <v>2556</v>
       </c>
       <c r="C42" s="80">
         <v>14858</v>
       </c>
       <c r="D42" s="65">
         <v>14818</v>
       </c>
       <c r="E42" s="65">
         <v>0</v>
       </c>
       <c r="F42" s="81">
         <v>40</v>
       </c>
       <c r="G42" s="67">
         <v>1002</v>
       </c>
       <c r="H42" s="67">
         <v>-4729</v>
       </c>
       <c r="I42" s="67">