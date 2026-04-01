--- v1 (2026-01-29)
+++ v2 (2026-04-01)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E66495FA-BA11-4862-9710-E4A9D3812A7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{564DC918-3D08-49C1-BD86-614EAE99FF65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{21BD2D50-6E69-4BC7-957A-072E3A7812E1}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{7F289BDE-068B-40F2-93AF-D0290BBA3BB4}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_assets_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_liabilities_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_liabilites (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_assets (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_assets_09!$A$1:$Q$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_liabilities_09!$A$1:$K$76</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_assets_09!$A:$A,NBS_assets_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_liabilites (06_08)'!$A:$A,'NBS_liabilites (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_liabilities_09!$A:$A,NBS_liabilities_09!$4:$5</definedName>
   </definedNames>
   <calcPr calcId="145621" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -127,51 +127,51 @@
     <t xml:space="preserve">MFIs </t>
   </si>
   <si>
     <t>Central government</t>
   </si>
   <si>
     <t>Other general government/ other residents</t>
   </si>
   <si>
     <t>Data are recalculated by methodology of the ECB. Slovakia is considered as imaginary participant of euro area for period 2006 - 2008.</t>
   </si>
   <si>
     <t>Currency in circulation</t>
   </si>
   <si>
     <t>* From January 2009 it comprises the National bank of Slovakia share of euro banknotes issued in the Eurosystem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -197,50 +197,56 @@
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -1160,51 +1166,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1339,50 +1345,51 @@
     <xf numFmtId="0" fontId="9" fillId="3" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="39" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="54" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="44" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="46" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="55" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="56" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="3" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1421,54 +1428,54 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{1FDD55C9-6D86-4804-9216-B7BB9C506FE2}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{8BF597AE-BAC0-4626-9306-04C74B4CA45F}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{199CA7F2-F110-4A09-9418-DDE1D2A24CD2}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{A3F6AEDB-5EA8-4731-A7CA-18C2E954D2DF}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="3" xr:uid="{817389A2-3BFD-48EA-8EC7-6DFCC54F8EF8}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{6A68DCF5-757C-4446-967A-96F3EFC1D66A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1745,74 +1752,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6084A4D-9A44-45CF-8DAA-5E332B1D07B1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E8DA6D7-8FD7-413F-9A73-81F26E42E0C2}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:IV208"/>
+  <dimension ref="A1:IV211"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B194" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B193" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="C215" sqref="C215"/>
+      <selection pane="bottomRight" activeCell="A211" sqref="A211"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
-[...3 lines deleted...]
-    <col min="11" max="13" width="12.140625" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.109375" style="5"/>
+    <col min="2" max="5" width="12.109375" style="5" customWidth="1"/>
+    <col min="6" max="9" width="12.44140625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="14.33203125" style="5" customWidth="1"/>
+    <col min="11" max="13" width="12.109375" style="5" customWidth="1"/>
     <col min="14" max="17" width="13" style="5" customWidth="1"/>
-    <col min="18" max="18" width="9.140625" style="4"/>
-    <col min="19" max="16384" width="9.140625" style="5"/>
+    <col min="18" max="18" width="9.109375" style="4"/>
+    <col min="19" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
@@ -1832,125 +1839,125 @@
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="1:19" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="92"/>
-      <c r="B4" s="94" t="s">
+      <c r="A4" s="93"/>
+      <c r="B4" s="95" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="95"/>
-[...2 lines deleted...]
-      <c r="F4" s="96" t="s">
+      <c r="C4" s="96"/>
+      <c r="D4" s="96"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="97" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="95"/>
-[...2 lines deleted...]
-      <c r="J4" s="97" t="s">
+      <c r="G4" s="96"/>
+      <c r="H4" s="96"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="98" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="98" t="s">
+      <c r="K4" s="99" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="95"/>
-[...1 lines deleted...]
-      <c r="N4" s="88" t="s">
+      <c r="L4" s="96"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="86" t="s">
+      <c r="O4" s="87" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="88" t="s">
+      <c r="P4" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="90" t="s">
+      <c r="Q4" s="91" t="s">
         <v>10</v>
       </c>
       <c r="R4" s="8"/>
     </row>
     <row r="5" spans="1:19" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="93"/>
+      <c r="A5" s="94"/>
       <c r="B5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="89"/>
+      <c r="J5" s="90"/>
       <c r="K5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="89"/>
-[...2 lines deleted...]
-      <c r="Q5" s="91"/>
+      <c r="N5" s="90"/>
+      <c r="O5" s="88"/>
+      <c r="P5" s="90"/>
+      <c r="Q5" s="92"/>
       <c r="R5" s="8"/>
     </row>
     <row r="6" spans="1:19" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16">
         <v>39814</v>
       </c>
       <c r="B6" s="17">
         <v>873</v>
       </c>
       <c r="C6" s="18">
         <v>863</v>
       </c>
       <c r="D6" s="18">
         <v>0</v>
       </c>
       <c r="E6" s="19">
         <v>10</v>
       </c>
       <c r="F6" s="17">
         <v>8378</v>
       </c>
       <c r="G6" s="18">
         <v>5312</v>
       </c>
       <c r="H6" s="18">
@@ -14192,184 +14199,343 @@
       <c r="J208" s="26">
         <v>0</v>
       </c>
       <c r="K208" s="23">
         <v>147.09</v>
       </c>
       <c r="L208" s="24">
         <v>146.91</v>
       </c>
       <c r="M208" s="25">
         <v>0.18</v>
       </c>
       <c r="N208" s="26">
         <v>36177.120000000003</v>
       </c>
       <c r="O208" s="27">
         <v>104.89</v>
       </c>
       <c r="P208" s="26">
         <v>1008.27</v>
       </c>
       <c r="Q208" s="26">
         <v>57857.93</v>
       </c>
     </row>
+    <row r="209" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A209" s="83">
+        <v>45992</v>
+      </c>
+      <c r="B209" s="23">
+        <v>702.61</v>
+      </c>
+      <c r="C209" s="24">
+        <v>676.81</v>
+      </c>
+      <c r="D209" s="24">
+        <v>0</v>
+      </c>
+      <c r="E209" s="25">
+        <v>25.8</v>
+      </c>
+      <c r="F209" s="23">
+        <v>19673.23</v>
+      </c>
+      <c r="G209" s="24">
+        <v>3064.1</v>
+      </c>
+      <c r="H209" s="24">
+        <v>16326.52</v>
+      </c>
+      <c r="I209" s="25">
+        <v>282.61</v>
+      </c>
+      <c r="J209" s="26">
+        <v>0</v>
+      </c>
+      <c r="K209" s="23">
+        <v>152.19</v>
+      </c>
+      <c r="L209" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M209" s="25">
+        <v>5.28</v>
+      </c>
+      <c r="N209" s="26">
+        <v>35898.18</v>
+      </c>
+      <c r="O209" s="27">
+        <v>111.09</v>
+      </c>
+      <c r="P209" s="26">
+        <v>1167.97</v>
+      </c>
+      <c r="Q209" s="26">
+        <v>57705.27</v>
+      </c>
+    </row>
+    <row r="210" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A210" s="83">
+        <v>46023</v>
+      </c>
+      <c r="B210" s="23">
+        <v>636.95000000000005</v>
+      </c>
+      <c r="C210" s="24">
+        <v>616.35</v>
+      </c>
+      <c r="D210" s="24">
+        <v>0</v>
+      </c>
+      <c r="E210" s="25">
+        <v>20.6</v>
+      </c>
+      <c r="F210" s="23">
+        <v>20042.16</v>
+      </c>
+      <c r="G210" s="24">
+        <v>3323.04</v>
+      </c>
+      <c r="H210" s="24">
+        <v>16410.68</v>
+      </c>
+      <c r="I210" s="25">
+        <v>308.44</v>
+      </c>
+      <c r="J210" s="26">
+        <v>0</v>
+      </c>
+      <c r="K210" s="23">
+        <v>152.30000000000001</v>
+      </c>
+      <c r="L210" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M210" s="25">
+        <v>5.39</v>
+      </c>
+      <c r="N210" s="26">
+        <v>35894.29</v>
+      </c>
+      <c r="O210" s="27">
+        <v>110.23</v>
+      </c>
+      <c r="P210" s="26">
+        <v>1092</v>
+      </c>
+      <c r="Q210" s="26">
+        <v>57927.93</v>
+      </c>
+    </row>
+    <row r="211" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A211" s="83">
+        <v>46054</v>
+      </c>
+      <c r="B211" s="23">
+        <v>656.07</v>
+      </c>
+      <c r="C211" s="24">
+        <v>633.05999999999995</v>
+      </c>
+      <c r="D211" s="24">
+        <v>0</v>
+      </c>
+      <c r="E211" s="25">
+        <v>23.01</v>
+      </c>
+      <c r="F211" s="23">
+        <v>19986.32</v>
+      </c>
+      <c r="G211" s="24">
+        <v>3435.21</v>
+      </c>
+      <c r="H211" s="24">
+        <v>16218.85</v>
+      </c>
+      <c r="I211" s="25">
+        <v>332.26</v>
+      </c>
+      <c r="J211" s="26">
+        <v>0</v>
+      </c>
+      <c r="K211" s="23">
+        <v>152.35</v>
+      </c>
+      <c r="L211" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M211" s="25">
+        <v>5.44</v>
+      </c>
+      <c r="N211" s="26">
+        <v>36165.39</v>
+      </c>
+      <c r="O211" s="27">
+        <v>109.31</v>
+      </c>
+      <c r="P211" s="26">
+        <v>962.72</v>
+      </c>
+      <c r="Q211" s="26">
+        <v>58032.160000000003</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{35AF8F0E-8D28-4244-B7A6-D2ADFD41918E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDF554F5-F88B-4630-9C0F-B333B1738716}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:P212"/>
+  <dimension ref="A1:P215"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B193" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B205" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="B215" sqref="B215"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
-    <col min="12" max="16384" width="9.140625" style="5"/>
+    <col min="12" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="30"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="98" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="96" t="s">
+      <c r="C4" s="97" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="95"/>
-[...2 lines deleted...]
-      <c r="G4" s="88" t="s">
+      <c r="D4" s="96"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="89" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="88" t="s">
+      <c r="H4" s="89" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="88" t="s">
+      <c r="I4" s="89" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="88" t="s">
+      <c r="J4" s="89" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="99" t="s">
+      <c r="K4" s="100" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="31"/>
       <c r="M4" s="31"/>
       <c r="N4" s="31"/>
       <c r="O4" s="31"/>
       <c r="P4" s="31"/>
     </row>
-    <row r="5" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="33"/>
-      <c r="B5" s="101"/>
+      <c r="B5" s="102"/>
       <c r="C5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="101"/>
-[...3 lines deleted...]
-      <c r="K5" s="100"/>
+      <c r="G5" s="102"/>
+      <c r="H5" s="102"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="102"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="31"/>
       <c r="P5" s="31"/>
     </row>
     <row r="6" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="37">
         <v>39814</v>
       </c>
       <c r="B6" s="38">
         <v>7397</v>
       </c>
       <c r="C6" s="39">
         <v>3187</v>
       </c>
       <c r="D6" s="40">
         <v>3132</v>
       </c>
       <c r="E6" s="40">
         <v>15</v>
       </c>
       <c r="F6" s="41">
         <v>40</v>
       </c>
@@ -21591,95 +21757,200 @@
       <c r="D208" s="46">
         <v>24510.54</v>
       </c>
       <c r="E208" s="46">
         <v>433.02</v>
       </c>
       <c r="F208" s="85">
         <v>475.59</v>
       </c>
       <c r="G208" s="44">
         <v>0</v>
       </c>
       <c r="H208" s="44">
         <v>-120.92</v>
       </c>
       <c r="I208" s="44">
         <v>2963.01</v>
       </c>
       <c r="J208" s="44">
         <v>12430.81</v>
       </c>
       <c r="K208" s="48">
         <v>57857.93</v>
       </c>
     </row>
-    <row r="209" spans="2:2" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="B212" s="84" t="s">
+    <row r="209" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A209" s="16">
+        <v>45992</v>
+      </c>
+      <c r="B209" s="44">
+        <v>17425.79</v>
+      </c>
+      <c r="C209" s="45">
+        <v>24368.01</v>
+      </c>
+      <c r="D209" s="46">
+        <v>23254.45</v>
+      </c>
+      <c r="E209" s="46">
+        <v>634.63</v>
+      </c>
+      <c r="F209" s="85">
+        <v>478.93</v>
+      </c>
+      <c r="G209" s="44">
+        <v>0</v>
+      </c>
+      <c r="H209" s="44">
+        <v>-144.13999999999999</v>
+      </c>
+      <c r="I209" s="44">
+        <v>3080.21</v>
+      </c>
+      <c r="J209" s="44">
+        <v>12975.39</v>
+      </c>
+      <c r="K209" s="48">
+        <v>57705.27</v>
+      </c>
+    </row>
+    <row r="210" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A210" s="16">
+        <v>46023</v>
+      </c>
+      <c r="B210" s="44">
+        <v>17073.689999999999</v>
+      </c>
+      <c r="C210" s="45">
+        <v>24782.33</v>
+      </c>
+      <c r="D210" s="46">
+        <v>23871.49</v>
+      </c>
+      <c r="E210" s="46">
+        <v>399.18</v>
+      </c>
+      <c r="F210" s="85">
+        <v>511.66</v>
+      </c>
+      <c r="G210" s="44">
+        <v>0</v>
+      </c>
+      <c r="H210" s="44">
+        <v>520.98</v>
+      </c>
+      <c r="I210" s="44">
+        <v>2243.61</v>
+      </c>
+      <c r="J210" s="44">
+        <v>13307.32</v>
+      </c>
+      <c r="K210" s="48">
+        <v>57927.93</v>
+      </c>
+    </row>
+    <row r="211" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A211" s="16">
+        <v>46054</v>
+      </c>
+      <c r="B211" s="44">
+        <v>17064.5</v>
+      </c>
+      <c r="C211" s="45">
+        <v>24571.599999999999</v>
+      </c>
+      <c r="D211" s="46">
+        <v>23693.24</v>
+      </c>
+      <c r="E211" s="46">
+        <v>400.93</v>
+      </c>
+      <c r="F211" s="85">
+        <v>477.44</v>
+      </c>
+      <c r="G211" s="44">
+        <v>0</v>
+      </c>
+      <c r="H211" s="44">
+        <v>786.34</v>
+      </c>
+      <c r="I211" s="44">
+        <v>2307.77</v>
+      </c>
+      <c r="J211" s="44">
+        <v>13301.96</v>
+      </c>
+      <c r="K211" s="48">
+        <v>58032.160000000003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B212" s="84"/>
+    </row>
+    <row r="213" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B213" s="84"/>
+    </row>
+    <row r="215" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B215" s="86" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0977B31B-95C9-44EB-9853-BC76D6C0DBD2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1E8EF61-2857-4595-852D-A4EAEDB4EBF9}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA691"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="5"/>
+    <col min="1" max="1" width="9.109375" style="5"/>
+    <col min="2" max="17" width="14.33203125" style="5" customWidth="1"/>
+    <col min="18" max="18" width="9.109375" style="4"/>
+    <col min="19" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:27" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
@@ -21698,147 +21969,147 @@
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
-    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="106"/>
-      <c r="B5" s="108" t="s">
+      <c r="A5" s="107"/>
+      <c r="B5" s="109" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="109"/>
-[...2 lines deleted...]
-      <c r="F5" s="110" t="s">
+      <c r="C5" s="110"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="103"/>
+      <c r="F5" s="111" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="109"/>
-[...2 lines deleted...]
-      <c r="J5" s="111" t="s">
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
+      <c r="I5" s="103"/>
+      <c r="J5" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="112" t="s">
+      <c r="K5" s="113" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="109"/>
-[...1 lines deleted...]
-      <c r="N5" s="103" t="s">
+      <c r="L5" s="110"/>
+      <c r="M5" s="103"/>
+      <c r="N5" s="104" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="102" t="s">
+      <c r="O5" s="103" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="103" t="s">
+      <c r="P5" s="104" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="104" t="s">
+      <c r="Q5" s="105" t="s">
         <v>10</v>
       </c>
       <c r="R5" s="8"/>
     </row>
     <row r="6" spans="1:27" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="107"/>
+      <c r="A6" s="108"/>
       <c r="B6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="89"/>
+      <c r="J6" s="90"/>
       <c r="K6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="N6" s="89"/>
-[...2 lines deleted...]
-      <c r="Q6" s="105"/>
+      <c r="N6" s="90"/>
+      <c r="O6" s="88"/>
+      <c r="P6" s="90"/>
+      <c r="Q6" s="106"/>
       <c r="R6" s="8"/>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A7" s="55">
         <v>38718</v>
       </c>
       <c r="B7" s="56">
         <v>1146</v>
       </c>
       <c r="C7" s="57">
         <v>1139</v>
       </c>
       <c r="D7" s="57">
         <v>0</v>
       </c>
       <c r="E7" s="58">
         <v>7</v>
       </c>
       <c r="F7" s="56">
         <v>11346</v>
       </c>
       <c r="G7" s="57">
         <v>4673</v>
       </c>
       <c r="H7" s="57">
@@ -24002,51 +24273,51 @@
         <v>4</v>
       </c>
       <c r="N41" s="59">
         <v>4991</v>
       </c>
       <c r="O41" s="60">
         <v>180</v>
       </c>
       <c r="P41" s="59">
         <v>267</v>
       </c>
       <c r="Q41" s="61">
         <v>14089</v>
       </c>
       <c r="R41" s="8"/>
       <c r="S41" s="22"/>
       <c r="T41" s="9"/>
       <c r="U41" s="9"/>
       <c r="V41" s="9"/>
       <c r="W41" s="9"/>
       <c r="X41" s="9"/>
       <c r="Y41" s="9"/>
       <c r="Z41" s="9"/>
       <c r="AA41" s="9"/>
     </row>
-    <row r="42" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="63">
         <v>39783</v>
       </c>
       <c r="B42" s="64">
         <v>178</v>
       </c>
       <c r="C42" s="65">
         <v>168</v>
       </c>
       <c r="D42" s="65">
         <v>0</v>
       </c>
       <c r="E42" s="66">
         <v>10</v>
       </c>
       <c r="F42" s="64">
         <v>11077</v>
       </c>
       <c r="G42" s="65">
         <v>5014</v>
       </c>
       <c r="H42" s="65">
         <v>6031</v>
       </c>
       <c r="I42" s="66">
@@ -25705,177 +25976,177 @@
     <row r="686" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="687" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B17CA64-BCDC-4F5F-B707-F775A26D18C1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01C181FF-23A5-4D8A-AB9B-A5C6FC9B84BB}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:P42"/>
   <sheetViews>
-    <sheetView topLeftCell="I1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.88671875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
-    <col min="12" max="16384" width="9.140625" style="5"/>
+    <col min="12" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="73"/>
       <c r="C2" s="30"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
-    <row r="4" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
-    <row r="5" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="74"/>
-      <c r="B5" s="111" t="s">
+      <c r="B5" s="112" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="110" t="s">
+      <c r="C5" s="111" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="109"/>
-[...2 lines deleted...]
-      <c r="G5" s="103" t="s">
+      <c r="D5" s="110"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="103"/>
+      <c r="G5" s="104" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="103" t="s">
+      <c r="H5" s="104" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="103" t="s">
+      <c r="I5" s="104" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="103" t="s">
+      <c r="J5" s="104" t="s">
         <v>20</v>
       </c>
-      <c r="K5" s="113" t="s">
+      <c r="K5" s="114" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="75"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="31"/>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="76"/>
-      <c r="B6" s="101"/>
+      <c r="B6" s="102"/>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="101"/>
-[...3 lines deleted...]
-      <c r="K6" s="114"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="115"/>
       <c r="L6" s="75"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="55">
         <v>38718</v>
       </c>
       <c r="B7" s="59">
         <v>4287</v>
       </c>
       <c r="C7" s="77">
         <v>14269</v>
       </c>
       <c r="D7" s="57">
         <v>14196</v>
       </c>
       <c r="E7" s="57">
         <v>47</v>
       </c>
       <c r="F7" s="78">
         <v>26</v>
       </c>
@@ -27098,51 +27369,51 @@
         <v>12555</v>
       </c>
       <c r="E41" s="57">
         <v>2</v>
       </c>
       <c r="F41" s="78">
         <v>38</v>
       </c>
       <c r="G41" s="59">
         <v>1517</v>
       </c>
       <c r="H41" s="59">
         <v>-4581</v>
       </c>
       <c r="I41" s="59">
         <v>132</v>
       </c>
       <c r="J41" s="59">
         <v>196</v>
       </c>
       <c r="K41" s="79">
         <v>14089</v>
       </c>
       <c r="M41" s="43"/>
     </row>
-    <row r="42" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="63">
         <v>39783</v>
       </c>
       <c r="B42" s="67">
         <v>2556</v>
       </c>
       <c r="C42" s="80">
         <v>14858</v>
       </c>
       <c r="D42" s="65">
         <v>14818</v>
       </c>
       <c r="E42" s="65">
         <v>0</v>
       </c>
       <c r="F42" s="81">
         <v>40</v>
       </c>
       <c r="G42" s="67">
         <v>1002</v>
       </c>
       <c r="H42" s="67">
         <v>-4729</v>
       </c>
       <c r="I42" s="67">