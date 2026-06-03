--- v2 (2026-04-01)
+++ v3 (2026-06-03)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{564DC918-3D08-49C1-BD86-614EAE99FF65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A9F89A6D-8F44-4E3C-9169-81D46B07C6D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{7F289BDE-068B-40F2-93AF-D0290BBA3BB4}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C9264C3-DC92-4400-AE9B-238E47193F4A}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_assets_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_liabilities_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_liabilites (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_assets (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_assets_09!$A$1:$Q$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_liabilities_09!$A$1:$K$76</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_assets_09!$A:$A,NBS_assets_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_liabilites (06_08)'!$A:$A,'NBS_liabilites (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_liabilities_09!$A:$A,NBS_liabilities_09!$4:$5</definedName>
   </definedNames>
   <calcPr calcId="145621" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -127,51 +127,51 @@
     <t xml:space="preserve">MFIs </t>
   </si>
   <si>
     <t>Central government</t>
   </si>
   <si>
     <t>Other general government/ other residents</t>
   </si>
   <si>
     <t>Data are recalculated by methodology of the ECB. Slovakia is considered as imaginary participant of euro area for period 2006 - 2008.</t>
   </si>
   <si>
     <t>Currency in circulation</t>
   </si>
   <si>
     <t>* From January 2009 it comprises the National bank of Slovakia share of euro banknotes issued in the Eurosystem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="166" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -197,56 +197,50 @@
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -1166,51 +1160,51 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="116">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1345,51 +1339,50 @@
     <xf numFmtId="0" fontId="9" fillId="3" borderId="37" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="39" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="54" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="44" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="46" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="55" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="56" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="1" fontId="9" fillId="3" borderId="29" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="57" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="58" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="59" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="59" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1428,54 +1421,54 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{199CA7F2-F110-4A09-9418-DDE1D2A24CD2}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{6A68DCF5-757C-4446-967A-96F3EFC1D66A}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{E86487F4-18DF-4024-B24C-FC679B7B0E67}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{4A0A2DC4-FE80-4D0E-A451-4265AF1E68D6}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="3" xr:uid="{F3806740-6EC4-4E5E-B42E-12550C760866}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{BC0A6CD1-0017-4967-9D07-BA66B102924E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1752,74 +1745,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E8DA6D7-8FD7-413F-9A73-81F26E42E0C2}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76799D40-D912-41F5-942E-57522B70A5B9}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:IV211"/>
+  <dimension ref="A1:IV213"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B193" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B194" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="A211" sqref="A211"/>
+      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="5"/>
-[...3 lines deleted...]
-    <col min="11" max="13" width="12.109375" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="5" width="12.140625" style="5" customWidth="1"/>
+    <col min="6" max="9" width="12.42578125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" style="5" customWidth="1"/>
+    <col min="11" max="13" width="12.140625" style="5" customWidth="1"/>
     <col min="14" max="17" width="13" style="5" customWidth="1"/>
-    <col min="18" max="18" width="9.109375" style="4"/>
-    <col min="19" max="16384" width="9.109375" style="5"/>
+    <col min="18" max="18" width="9.140625" style="4"/>
+    <col min="19" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
     </row>
     <row r="2" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
@@ -1839,125 +1832,125 @@
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
     </row>
     <row r="3" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="1:19" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="93"/>
-      <c r="B4" s="95" t="s">
+      <c r="A4" s="92"/>
+      <c r="B4" s="94" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="96"/>
-[...2 lines deleted...]
-      <c r="F4" s="97" t="s">
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="96" t="s">
         <v>4</v>
       </c>
-      <c r="G4" s="96"/>
-[...2 lines deleted...]
-      <c r="J4" s="98" t="s">
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="97" t="s">
         <v>5</v>
       </c>
-      <c r="K4" s="99" t="s">
+      <c r="K4" s="98" t="s">
         <v>6</v>
       </c>
-      <c r="L4" s="96"/>
-[...1 lines deleted...]
-      <c r="N4" s="89" t="s">
+      <c r="L4" s="95"/>
+      <c r="M4" s="86"/>
+      <c r="N4" s="88" t="s">
         <v>7</v>
       </c>
-      <c r="O4" s="87" t="s">
+      <c r="O4" s="86" t="s">
         <v>8</v>
       </c>
-      <c r="P4" s="89" t="s">
+      <c r="P4" s="88" t="s">
         <v>9</v>
       </c>
-      <c r="Q4" s="91" t="s">
+      <c r="Q4" s="90" t="s">
         <v>10</v>
       </c>
       <c r="R4" s="8"/>
     </row>
     <row r="5" spans="1:19" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="94"/>
+      <c r="A5" s="93"/>
       <c r="B5" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="90"/>
+      <c r="J5" s="89"/>
       <c r="K5" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="15" t="s">
         <v>11</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="N5" s="90"/>
-[...2 lines deleted...]
-      <c r="Q5" s="92"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="89"/>
+      <c r="Q5" s="91"/>
       <c r="R5" s="8"/>
     </row>
     <row r="6" spans="1:19" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16">
         <v>39814</v>
       </c>
       <c r="B6" s="17">
         <v>873</v>
       </c>
       <c r="C6" s="18">
         <v>863</v>
       </c>
       <c r="D6" s="18">
         <v>0</v>
       </c>
       <c r="E6" s="19">
         <v>10</v>
       </c>
       <c r="F6" s="17">
         <v>8378</v>
       </c>
       <c r="G6" s="18">
         <v>5312</v>
       </c>
       <c r="H6" s="18">
@@ -14246,54 +14239,54 @@
       <c r="H209" s="24">
         <v>16326.52</v>
       </c>
       <c r="I209" s="25">
         <v>282.61</v>
       </c>
       <c r="J209" s="26">
         <v>0</v>
       </c>
       <c r="K209" s="23">
         <v>152.19</v>
       </c>
       <c r="L209" s="24">
         <v>146.91</v>
       </c>
       <c r="M209" s="25">
         <v>5.28</v>
       </c>
       <c r="N209" s="26">
         <v>35898.18</v>
       </c>
       <c r="O209" s="27">
         <v>111.09</v>
       </c>
       <c r="P209" s="26">
-        <v>1167.97</v>
+        <v>1376.39</v>
       </c>
       <c r="Q209" s="26">
-        <v>57705.27</v>
+        <v>57913.69</v>
       </c>
     </row>
     <row r="210" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A210" s="83">
         <v>46023</v>
       </c>
       <c r="B210" s="23">
         <v>636.95000000000005</v>
       </c>
       <c r="C210" s="24">
         <v>616.35</v>
       </c>
       <c r="D210" s="24">
         <v>0</v>
       </c>
       <c r="E210" s="25">
         <v>20.6</v>
       </c>
       <c r="F210" s="23">
         <v>20042.16</v>
       </c>
       <c r="G210" s="24">
         <v>3323.04</v>
       </c>
       <c r="H210" s="24">
@@ -14356,186 +14349,292 @@
         <v>332.26</v>
       </c>
       <c r="J211" s="26">
         <v>0</v>
       </c>
       <c r="K211" s="23">
         <v>152.35</v>
       </c>
       <c r="L211" s="24">
         <v>146.91</v>
       </c>
       <c r="M211" s="25">
         <v>5.44</v>
       </c>
       <c r="N211" s="26">
         <v>36165.39</v>
       </c>
       <c r="O211" s="27">
         <v>109.31</v>
       </c>
       <c r="P211" s="26">
         <v>962.72</v>
       </c>
       <c r="Q211" s="26">
         <v>58032.160000000003</v>
+      </c>
+    </row>
+    <row r="212" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A212" s="83">
+        <v>46082</v>
+      </c>
+      <c r="B212" s="23">
+        <v>679.02</v>
+      </c>
+      <c r="C212" s="24">
+        <v>659.44</v>
+      </c>
+      <c r="D212" s="24">
+        <v>0</v>
+      </c>
+      <c r="E212" s="25">
+        <v>19.579999999999998</v>
+      </c>
+      <c r="F212" s="23">
+        <v>19444.07</v>
+      </c>
+      <c r="G212" s="24">
+        <v>2924.3</v>
+      </c>
+      <c r="H212" s="24">
+        <v>16160.65</v>
+      </c>
+      <c r="I212" s="25">
+        <v>359.12</v>
+      </c>
+      <c r="J212" s="26">
+        <v>0</v>
+      </c>
+      <c r="K212" s="23">
+        <v>151.78</v>
+      </c>
+      <c r="L212" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M212" s="25">
+        <v>4.87</v>
+      </c>
+      <c r="N212" s="26">
+        <v>34734.589999999997</v>
+      </c>
+      <c r="O212" s="27">
+        <v>108.99</v>
+      </c>
+      <c r="P212" s="26">
+        <v>1078.45</v>
+      </c>
+      <c r="Q212" s="26">
+        <v>56196.9</v>
+      </c>
+    </row>
+    <row r="213" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A213" s="83">
+        <v>46113</v>
+      </c>
+      <c r="B213" s="23">
+        <v>675.79</v>
+      </c>
+      <c r="C213" s="24">
+        <v>657.18</v>
+      </c>
+      <c r="D213" s="24">
+        <v>0</v>
+      </c>
+      <c r="E213" s="25">
+        <v>18.61</v>
+      </c>
+      <c r="F213" s="23">
+        <v>19682.96</v>
+      </c>
+      <c r="G213" s="24">
+        <v>3120.61</v>
+      </c>
+      <c r="H213" s="24">
+        <v>16201.48</v>
+      </c>
+      <c r="I213" s="25">
+        <v>360.88</v>
+      </c>
+      <c r="J213" s="26">
+        <v>0</v>
+      </c>
+      <c r="K213" s="23">
+        <v>152.16</v>
+      </c>
+      <c r="L213" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M213" s="25">
+        <v>5.25</v>
+      </c>
+      <c r="N213" s="26">
+        <v>34474.04</v>
+      </c>
+      <c r="O213" s="27">
+        <v>108.81</v>
+      </c>
+      <c r="P213" s="26">
+        <v>1013.24</v>
+      </c>
+      <c r="Q213" s="26">
+        <v>56107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDF554F5-F88B-4630-9C0F-B333B1738716}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D58962D0-18DB-46A8-AA53-A8E08ECCDF08}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:P215"/>
+  <dimension ref="A1:P216"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B205" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B196" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="B215" sqref="B215"/>
+      <selection pane="bottomRight" activeCell="B216" sqref="B216"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.88671875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
-    <col min="12" max="16384" width="9.109375" style="5"/>
+    <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="3"/>
       <c r="C2" s="30"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
-    <row r="4" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
-      <c r="B4" s="98" t="s">
+      <c r="B4" s="97" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="97" t="s">
+      <c r="C4" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="96"/>
-[...2 lines deleted...]
-      <c r="G4" s="89" t="s">
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="86"/>
+      <c r="G4" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="H4" s="89" t="s">
+      <c r="H4" s="88" t="s">
         <v>18</v>
       </c>
-      <c r="I4" s="89" t="s">
+      <c r="I4" s="88" t="s">
         <v>19</v>
       </c>
-      <c r="J4" s="89" t="s">
+      <c r="J4" s="88" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="100" t="s">
+      <c r="K4" s="99" t="s">
         <v>10</v>
       </c>
       <c r="L4" s="31"/>
       <c r="M4" s="31"/>
       <c r="N4" s="31"/>
       <c r="O4" s="31"/>
       <c r="P4" s="31"/>
     </row>
-    <row r="5" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="33"/>
-      <c r="B5" s="102"/>
+      <c r="B5" s="101"/>
       <c r="C5" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="102"/>
-[...3 lines deleted...]
-      <c r="K5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="100"/>
       <c r="L5" s="31"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="31"/>
       <c r="P5" s="31"/>
     </row>
     <row r="6" spans="1:16" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="37">
         <v>39814</v>
       </c>
       <c r="B6" s="38">
         <v>7397</v>
       </c>
       <c r="C6" s="39">
         <v>3187</v>
       </c>
       <c r="D6" s="40">
         <v>3132</v>
       </c>
       <c r="E6" s="40">
         <v>15</v>
       </c>
       <c r="F6" s="41">
         <v>40</v>
       </c>
@@ -21780,60 +21879,60 @@
       </c>
     </row>
     <row r="209" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A209" s="16">
         <v>45992</v>
       </c>
       <c r="B209" s="44">
         <v>17425.79</v>
       </c>
       <c r="C209" s="45">
         <v>24368.01</v>
       </c>
       <c r="D209" s="46">
         <v>23254.45</v>
       </c>
       <c r="E209" s="46">
         <v>634.63</v>
       </c>
       <c r="F209" s="85">
         <v>478.93</v>
       </c>
       <c r="G209" s="44">
         <v>0</v>
       </c>
       <c r="H209" s="44">
-        <v>-144.13999999999999</v>
+        <v>-75.72</v>
       </c>
       <c r="I209" s="44">
         <v>3080.21</v>
       </c>
       <c r="J209" s="44">
-        <v>12975.39</v>
+        <v>13115.39</v>
       </c>
       <c r="K209" s="48">
-        <v>57705.27</v>
+        <v>57913.69</v>
       </c>
     </row>
     <row r="210" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A210" s="16">
         <v>46023</v>
       </c>
       <c r="B210" s="44">
         <v>17073.689999999999</v>
       </c>
       <c r="C210" s="45">
         <v>24782.33</v>
       </c>
       <c r="D210" s="46">
         <v>23871.49</v>
       </c>
       <c r="E210" s="46">
         <v>399.18</v>
       </c>
       <c r="F210" s="85">
         <v>511.66</v>
       </c>
       <c r="G210" s="44">
         <v>0</v>
       </c>
       <c r="H210" s="44">
@@ -21863,94 +21962,161 @@
         <v>23693.24</v>
       </c>
       <c r="E211" s="46">
         <v>400.93</v>
       </c>
       <c r="F211" s="85">
         <v>477.44</v>
       </c>
       <c r="G211" s="44">
         <v>0</v>
       </c>
       <c r="H211" s="44">
         <v>786.34</v>
       </c>
       <c r="I211" s="44">
         <v>2307.77</v>
       </c>
       <c r="J211" s="44">
         <v>13301.96</v>
       </c>
       <c r="K211" s="48">
         <v>58032.160000000003</v>
       </c>
     </row>
     <row r="212" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B212" s="84"/>
+      <c r="A212" s="16">
+        <v>46082</v>
+      </c>
+      <c r="B212" s="44">
+        <v>17161.900000000001</v>
+      </c>
+      <c r="C212" s="45">
+        <v>23004.82</v>
+      </c>
+      <c r="D212" s="46">
+        <v>22161.53</v>
+      </c>
+      <c r="E212" s="46">
+        <v>414.35</v>
+      </c>
+      <c r="F212" s="85">
+        <v>428.93</v>
+      </c>
+      <c r="G212" s="44">
+        <v>0</v>
+      </c>
+      <c r="H212" s="44">
+        <v>37.72</v>
+      </c>
+      <c r="I212" s="44">
+        <v>2508.86</v>
+      </c>
+      <c r="J212" s="44">
+        <v>13483.61</v>
+      </c>
+      <c r="K212" s="48">
+        <v>56196.9</v>
+      </c>
     </row>
     <row r="213" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B213" s="84"/>
+      <c r="A213" s="16">
+        <v>46113</v>
+      </c>
+      <c r="B213" s="44">
+        <v>17223.2</v>
+      </c>
+      <c r="C213" s="45">
+        <v>22835.26</v>
+      </c>
+      <c r="D213" s="46">
+        <v>21987.22</v>
+      </c>
+      <c r="E213" s="46">
+        <v>410.47</v>
+      </c>
+      <c r="F213" s="85">
+        <v>437.57</v>
+      </c>
+      <c r="G213" s="44">
+        <v>0</v>
+      </c>
+      <c r="H213" s="44">
+        <v>245.49</v>
+      </c>
+      <c r="I213" s="44">
+        <v>2305.0700000000002</v>
+      </c>
+      <c r="J213" s="44">
+        <v>13497.98</v>
+      </c>
+      <c r="K213" s="48">
+        <v>56107</v>
+      </c>
     </row>
     <row r="215" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B215" s="86" t="s">
+      <c r="B215" s="84"/>
+    </row>
+    <row r="216" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B216" s="84" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1E8EF61-2857-4595-852D-A4EAEDB4EBF9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB013235-0182-4B3E-BE76-399D77EFF0E1}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA691"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.109375" style="5"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="17" width="14.28515625" style="5" customWidth="1"/>
+    <col min="18" max="18" width="9.140625" style="4"/>
+    <col min="19" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:27" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
     </row>
     <row r="2" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="3"/>
@@ -21969,147 +22135,147 @@
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
     </row>
     <row r="3" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
-    <row r="4" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="1:27" s="9" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="107"/>
-      <c r="B5" s="109" t="s">
+      <c r="A5" s="106"/>
+      <c r="B5" s="108" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="110"/>
-[...2 lines deleted...]
-      <c r="F5" s="111" t="s">
+      <c r="C5" s="109"/>
+      <c r="D5" s="109"/>
+      <c r="E5" s="102"/>
+      <c r="F5" s="110" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="110"/>
-[...2 lines deleted...]
-      <c r="J5" s="112" t="s">
+      <c r="G5" s="109"/>
+      <c r="H5" s="109"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="111" t="s">
         <v>5</v>
       </c>
-      <c r="K5" s="113" t="s">
+      <c r="K5" s="112" t="s">
         <v>6</v>
       </c>
-      <c r="L5" s="110"/>
-[...1 lines deleted...]
-      <c r="N5" s="104" t="s">
+      <c r="L5" s="109"/>
+      <c r="M5" s="102"/>
+      <c r="N5" s="103" t="s">
         <v>7</v>
       </c>
-      <c r="O5" s="103" t="s">
+      <c r="O5" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="P5" s="104" t="s">
+      <c r="P5" s="103" t="s">
         <v>9</v>
       </c>
-      <c r="Q5" s="105" t="s">
+      <c r="Q5" s="104" t="s">
         <v>10</v>
       </c>
       <c r="R5" s="8"/>
     </row>
     <row r="6" spans="1:27" s="9" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="108"/>
+      <c r="A6" s="107"/>
       <c r="B6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="13" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>11</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="J6" s="90"/>
+      <c r="J6" s="89"/>
       <c r="K6" s="14" t="s">
         <v>10</v>
       </c>
       <c r="L6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="M6" s="13" t="s">
         <v>13</v>
       </c>
-      <c r="N6" s="90"/>
-[...2 lines deleted...]
-      <c r="Q6" s="106"/>
+      <c r="N6" s="89"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="89"/>
+      <c r="Q6" s="105"/>
       <c r="R6" s="8"/>
     </row>
     <row r="7" spans="1:27" x14ac:dyDescent="0.25">
       <c r="A7" s="55">
         <v>38718</v>
       </c>
       <c r="B7" s="56">
         <v>1146</v>
       </c>
       <c r="C7" s="57">
         <v>1139</v>
       </c>
       <c r="D7" s="57">
         <v>0</v>
       </c>
       <c r="E7" s="58">
         <v>7</v>
       </c>
       <c r="F7" s="56">
         <v>11346</v>
       </c>
       <c r="G7" s="57">
         <v>4673</v>
       </c>
       <c r="H7" s="57">
@@ -24273,51 +24439,51 @@
         <v>4</v>
       </c>
       <c r="N41" s="59">
         <v>4991</v>
       </c>
       <c r="O41" s="60">
         <v>180</v>
       </c>
       <c r="P41" s="59">
         <v>267</v>
       </c>
       <c r="Q41" s="61">
         <v>14089</v>
       </c>
       <c r="R41" s="8"/>
       <c r="S41" s="22"/>
       <c r="T41" s="9"/>
       <c r="U41" s="9"/>
       <c r="V41" s="9"/>
       <c r="W41" s="9"/>
       <c r="X41" s="9"/>
       <c r="Y41" s="9"/>
       <c r="Z41" s="9"/>
       <c r="AA41" s="9"/>
     </row>
-    <row r="42" spans="1:27" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:27" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="63">
         <v>39783</v>
       </c>
       <c r="B42" s="64">
         <v>178</v>
       </c>
       <c r="C42" s="65">
         <v>168</v>
       </c>
       <c r="D42" s="65">
         <v>0</v>
       </c>
       <c r="E42" s="66">
         <v>10</v>
       </c>
       <c r="F42" s="64">
         <v>11077</v>
       </c>
       <c r="G42" s="65">
         <v>5014</v>
       </c>
       <c r="H42" s="65">
         <v>6031</v>
       </c>
       <c r="I42" s="66">
@@ -25976,177 +26142,177 @@
     <row r="686" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="687" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01C181FF-23A5-4D8A-AB9B-A5C6FC9B84BB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A61E1A28-975D-4B5A-9CD7-7274B6FE2522}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.88671875" style="5" customWidth="1"/>
+    <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
-    <col min="12" max="16384" width="9.109375" style="5"/>
+    <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
-    <row r="2" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B2" s="73"/>
       <c r="C2" s="30"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
     </row>
-    <row r="3" spans="1:16" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="30"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
     </row>
-    <row r="4" spans="1:16" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="54" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
-    <row r="5" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:16" s="32" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="74"/>
-      <c r="B5" s="112" t="s">
+      <c r="B5" s="111" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="111" t="s">
+      <c r="C5" s="110" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="110"/>
-[...2 lines deleted...]
-      <c r="G5" s="104" t="s">
+      <c r="D5" s="109"/>
+      <c r="E5" s="109"/>
+      <c r="F5" s="102"/>
+      <c r="G5" s="103" t="s">
         <v>17</v>
       </c>
-      <c r="H5" s="104" t="s">
+      <c r="H5" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="I5" s="104" t="s">
+      <c r="I5" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="J5" s="104" t="s">
+      <c r="J5" s="103" t="s">
         <v>20</v>
       </c>
-      <c r="K5" s="114" t="s">
+      <c r="K5" s="113" t="s">
         <v>10</v>
       </c>
       <c r="L5" s="75"/>
       <c r="M5" s="31"/>
       <c r="N5" s="31"/>
       <c r="O5" s="31"/>
       <c r="P5" s="31"/>
     </row>
-    <row r="6" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:16" s="32" customFormat="1" ht="42" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="76"/>
-      <c r="B6" s="102"/>
+      <c r="B6" s="101"/>
       <c r="C6" s="34" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="35" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="35" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="36" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="102"/>
-[...3 lines deleted...]
-      <c r="K6" s="115"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+      <c r="K6" s="114"/>
       <c r="L6" s="75"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="31"/>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" s="55">
         <v>38718</v>
       </c>
       <c r="B7" s="59">
         <v>4287</v>
       </c>
       <c r="C7" s="77">
         <v>14269</v>
       </c>
       <c r="D7" s="57">
         <v>14196</v>
       </c>
       <c r="E7" s="57">
         <v>47</v>
       </c>
       <c r="F7" s="78">
         <v>26</v>
       </c>
@@ -27369,51 +27535,51 @@
         <v>12555</v>
       </c>
       <c r="E41" s="57">
         <v>2</v>
       </c>
       <c r="F41" s="78">
         <v>38</v>
       </c>
       <c r="G41" s="59">
         <v>1517</v>
       </c>
       <c r="H41" s="59">
         <v>-4581</v>
       </c>
       <c r="I41" s="59">
         <v>132</v>
       </c>
       <c r="J41" s="59">
         <v>196</v>
       </c>
       <c r="K41" s="79">
         <v>14089</v>
       </c>
       <c r="M41" s="43"/>
     </row>
-    <row r="42" spans="1:13" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="63">
         <v>39783</v>
       </c>
       <c r="B42" s="67">
         <v>2556</v>
       </c>
       <c r="C42" s="80">
         <v>14858</v>
       </c>
       <c r="D42" s="65">
         <v>14818</v>
       </c>
       <c r="E42" s="65">
         <v>0</v>
       </c>
       <c r="F42" s="81">
         <v>40</v>
       </c>
       <c r="G42" s="67">
         <v>1002</v>
       </c>
       <c r="H42" s="67">
         <v>-4729</v>
       </c>
       <c r="I42" s="67">