--- v3 (2026-06-03)
+++ v4 (2026-08-02)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A9F89A6D-8F44-4E3C-9169-81D46B07C6D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{977BA1B0-FAD2-449E-922F-2CE00D254767}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{2C9264C3-DC92-4400-AE9B-238E47193F4A}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{C2F5A296-0334-4D7F-960F-EDB274FA603B}"/>
   </bookViews>
   <sheets>
     <sheet name="NBS_assets_09" sheetId="1" r:id="rId1"/>
     <sheet name="NBS_liabilities_09" sheetId="2" r:id="rId2"/>
     <sheet name="NBS_assets (06_08)" sheetId="3" r:id="rId3"/>
     <sheet name="NBS_liabilites (06_08)" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'NBS_assets (06_08)'!$A$1:$Q$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">NBS_assets_09!$A$1:$Q$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">NBS_liabilities_09!$A$1:$K$76</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">NBS_assets_09!$A:$A,NBS_assets_09!$4:$5</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'NBS_liabilites (06_08)'!$A:$A,'NBS_liabilites (06_08)'!$1:$6</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">NBS_liabilities_09!$A:$A,NBS_liabilities_09!$4:$5</definedName>
   </definedNames>
   <calcPr calcId="145621" fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
@@ -1421,54 +1421,54 @@
     <xf numFmtId="2" fontId="6" fillId="0" borderId="67" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="68" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="63" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="69" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="70" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{E86487F4-18DF-4024-B24C-FC679B7B0E67}"/>
-[...2 lines deleted...]
-    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{BC0A6CD1-0017-4967-9D07-BA66B102924E}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{8B960A87-2892-4153-B4ED-54473A4E58DB}"/>
+    <cellStyle name="Normal_kody_AM1-12PFI_CR09" xfId="2" xr:uid="{987EE991-C349-49A8-8059-F41B7F6ECF57}"/>
+    <cellStyle name="Normal_kody_M1-12NBS_CR09" xfId="3" xr:uid="{A03142AB-F9CF-4A60-AA3E-2149698CF2B3}"/>
+    <cellStyle name="Normal_kody_pre_PB_CR09" xfId="4" xr:uid="{CE0FA518-C634-4CEA-9BF6-A1E420C92EC4}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1745,56 +1745,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76799D40-D912-41F5-942E-57522B70A5B9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B03C9918-1E36-4F82-B191-048E82BB6F9D}">
   <sheetPr codeName="Sheet6"/>
-  <dimension ref="A1:IV213"/>
+  <dimension ref="A1:IV215"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B194" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B196" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
       <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="5" width="12.140625" style="5" customWidth="1"/>
     <col min="6" max="9" width="12.42578125" style="5" customWidth="1"/>
     <col min="10" max="10" width="14.28515625" style="5" customWidth="1"/>
     <col min="11" max="13" width="12.140625" style="5" customWidth="1"/>
     <col min="14" max="17" width="13" style="5" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="4"/>
     <col min="19" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -14457,78 +14457,184 @@
       <c r="J213" s="26">
         <v>0</v>
       </c>
       <c r="K213" s="23">
         <v>152.16</v>
       </c>
       <c r="L213" s="24">
         <v>146.91</v>
       </c>
       <c r="M213" s="25">
         <v>5.25</v>
       </c>
       <c r="N213" s="26">
         <v>34474.04</v>
       </c>
       <c r="O213" s="27">
         <v>108.81</v>
       </c>
       <c r="P213" s="26">
         <v>1013.24</v>
       </c>
       <c r="Q213" s="26">
         <v>56107</v>
       </c>
     </row>
+    <row r="214" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A214" s="83">
+        <v>46143</v>
+      </c>
+      <c r="B214" s="23">
+        <v>615.95000000000005</v>
+      </c>
+      <c r="C214" s="24">
+        <v>598.22</v>
+      </c>
+      <c r="D214" s="24">
+        <v>0</v>
+      </c>
+      <c r="E214" s="25">
+        <v>17.73</v>
+      </c>
+      <c r="F214" s="23">
+        <v>19075.05</v>
+      </c>
+      <c r="G214" s="24">
+        <v>3150.12</v>
+      </c>
+      <c r="H214" s="24">
+        <v>15528.53</v>
+      </c>
+      <c r="I214" s="25">
+        <v>396.4</v>
+      </c>
+      <c r="J214" s="26">
+        <v>0</v>
+      </c>
+      <c r="K214" s="23">
+        <v>152.62</v>
+      </c>
+      <c r="L214" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M214" s="25">
+        <v>5.7</v>
+      </c>
+      <c r="N214" s="26">
+        <v>34538.5</v>
+      </c>
+      <c r="O214" s="27">
+        <v>108.57</v>
+      </c>
+      <c r="P214" s="26">
+        <v>1018.12</v>
+      </c>
+      <c r="Q214" s="26">
+        <v>55508.800000000003</v>
+      </c>
+    </row>
+    <row r="215" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A215" s="83">
+        <v>46174</v>
+      </c>
+      <c r="B215" s="23">
+        <v>776.14</v>
+      </c>
+      <c r="C215" s="24">
+        <v>758.72</v>
+      </c>
+      <c r="D215" s="24">
+        <v>0</v>
+      </c>
+      <c r="E215" s="25">
+        <v>17.420000000000002</v>
+      </c>
+      <c r="F215" s="23">
+        <v>18674.05</v>
+      </c>
+      <c r="G215" s="24">
+        <v>2789.4</v>
+      </c>
+      <c r="H215" s="24">
+        <v>15488.06</v>
+      </c>
+      <c r="I215" s="25">
+        <v>396.58</v>
+      </c>
+      <c r="J215" s="26">
+        <v>0</v>
+      </c>
+      <c r="K215" s="23">
+        <v>152.37</v>
+      </c>
+      <c r="L215" s="24">
+        <v>146.91</v>
+      </c>
+      <c r="M215" s="25">
+        <v>5.45</v>
+      </c>
+      <c r="N215" s="26">
+        <v>34103.51</v>
+      </c>
+      <c r="O215" s="27">
+        <v>108.81</v>
+      </c>
+      <c r="P215" s="26">
+        <v>1013.52</v>
+      </c>
+      <c r="Q215" s="26">
+        <v>54828.4</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O4:O5"/>
     <mergeCell ref="P4:P5"/>
     <mergeCell ref="Q4:Q5"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:M4"/>
     <mergeCell ref="N4:N5"/>
   </mergeCells>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D58962D0-18DB-46A8-AA53-A8E08ECCDF08}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D70FB447-2FDE-45BB-8152-D0D5EA70483E}">
   <sheetPr codeName="Sheet7"/>
-  <dimension ref="A1:P216"/>
+  <dimension ref="A1:P218"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B196" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B206" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="B216" sqref="B216"/>
+      <selection pane="bottomRight" activeCell="A215" sqref="A215"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
@@ -22031,76 +22137,146 @@
       <c r="D213" s="46">
         <v>21987.22</v>
       </c>
       <c r="E213" s="46">
         <v>410.47</v>
       </c>
       <c r="F213" s="85">
         <v>437.57</v>
       </c>
       <c r="G213" s="44">
         <v>0</v>
       </c>
       <c r="H213" s="44">
         <v>245.49</v>
       </c>
       <c r="I213" s="44">
         <v>2305.0700000000002</v>
       </c>
       <c r="J213" s="44">
         <v>13497.98</v>
       </c>
       <c r="K213" s="48">
         <v>56107</v>
       </c>
     </row>
+    <row r="214" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A214" s="16">
+        <v>46143</v>
+      </c>
+      <c r="B214" s="44">
+        <v>17274.21</v>
+      </c>
+      <c r="C214" s="45">
+        <v>22111.759999999998</v>
+      </c>
+      <c r="D214" s="46">
+        <v>21307.05</v>
+      </c>
+      <c r="E214" s="46">
+        <v>421.37</v>
+      </c>
+      <c r="F214" s="85">
+        <v>383.33</v>
+      </c>
+      <c r="G214" s="44">
+        <v>0</v>
+      </c>
+      <c r="H214" s="44">
+        <v>382.92</v>
+      </c>
+      <c r="I214" s="44">
+        <v>2138.98</v>
+      </c>
+      <c r="J214" s="44">
+        <v>13600.93</v>
+      </c>
+      <c r="K214" s="48">
+        <v>55508.800000000003</v>
+      </c>
+    </row>
     <row r="215" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B215" s="84"/>
+      <c r="A215" s="16">
+        <v>46174</v>
+      </c>
+      <c r="B215" s="44">
+        <v>17331.080000000002</v>
+      </c>
+      <c r="C215" s="45">
+        <v>21572.07</v>
+      </c>
+      <c r="D215" s="46">
+        <v>20786.169999999998</v>
+      </c>
+      <c r="E215" s="46">
+        <v>426.59</v>
+      </c>
+      <c r="F215" s="85">
+        <v>359.31</v>
+      </c>
+      <c r="G215" s="44">
+        <v>0</v>
+      </c>
+      <c r="H215" s="44">
+        <v>25.86</v>
+      </c>
+      <c r="I215" s="44">
+        <v>2174.17</v>
+      </c>
+      <c r="J215" s="44">
+        <v>13725.22</v>
+      </c>
+      <c r="K215" s="48">
+        <v>54828.4</v>
+      </c>
     </row>
     <row r="216" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="B216" s="84" t="s">
+      <c r="B216" s="84"/>
+    </row>
+    <row r="218" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="B218" s="84" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:G5"/>
     <mergeCell ref="H4:H5"/>
     <mergeCell ref="I4:I5"/>
     <mergeCell ref="J4:J5"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="60" pageOrder="overThenDown" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB013235-0182-4B3E-BE76-399D77EFF0E1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3ECC95D9-211E-4F11-8508-DBDAABFC58BB}">
   <sheetPr codeName="Sheet8"/>
   <dimension ref="A1:AA691"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="5"/>
     <col min="2" max="17" width="14.28515625" style="5" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="4"/>
     <col min="19" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
@@ -26142,51 +26318,51 @@
     <row r="686" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="687" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="688" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="689" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="690" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
     <row r="691" s="4" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="O5:O6"/>
     <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="F5:I5"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:M5"/>
     <mergeCell ref="N5:N6"/>
   </mergeCells>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="61" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A61E1A28-975D-4B5A-9CD7-7274B6FE2522}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0383ED67-93BD-4C61-B2C4-DD165D831A5A}">
   <sheetPr codeName="Sheet9"/>
   <dimension ref="A1:P42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="Q7" sqref="Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.85546875" style="5" customWidth="1"/>
     <col min="2" max="11" width="14" style="5" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="73"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>