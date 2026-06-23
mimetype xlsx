--- v0 (2026-02-19)
+++ v1 (2026-06-23)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B3BB673-241B-43E9-9D4B-85EBFE1E26D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5BE65CF-F766-432E-9360-323B11B171EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="S11" sheetId="114" r:id="rId1"/>
     <sheet name="S14+S15" sheetId="115" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">#REF!</definedName>
     <definedName name="DatumOdeslani2" hidden="1">#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">#REF!</definedName>
     <definedName name="DatumVytVystup2" hidden="1">#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">#REF!</definedName>
     <definedName name="ObdobiKumulativu2" hidden="1">#REF!</definedName>
     <definedName name="REFBAN1" hidden="1">#REF!</definedName>
     <definedName name="REFBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFNAZBAN1" hidden="1">#REF!</definedName>
     <definedName name="REFNAZBAN2" hidden="1">#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">#REF!</definedName>
     <definedName name="REFOBD2" hidden="1">#REF!</definedName>
   </definedNames>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="29">
@@ -1032,112 +1032,109 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="114">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="5" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="49" fontId="17" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1218,51 +1215,51 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="13" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="3" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="4" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="4" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="4" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="4" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="4" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="3" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="17" fillId="4" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="4" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1719,1495 +1716,1300 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q84"/>
+  <dimension ref="A1:G59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="A17" sqref="A17:G17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.09765625" defaultRowHeight="10" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="53.140625" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="7.42578125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="53.09765625" style="3" customWidth="1"/>
+    <col min="2" max="3" width="13.59765625" style="3" customWidth="1"/>
+    <col min="4" max="7" width="13.59765625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="8.8984375" style="2" customWidth="1"/>
+    <col min="9" max="9" width="7.3984375" style="2" customWidth="1"/>
+    <col min="10" max="10" width="8.296875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="7.3984375" style="2" customWidth="1"/>
     <col min="12" max="12" width="8" style="2" customWidth="1"/>
-    <col min="13" max="13" width="7.42578125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="6.42578125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="7.3984375" style="2" customWidth="1"/>
+    <col min="14" max="14" width="8.09765625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="6.3984375" style="2" customWidth="1"/>
     <col min="16" max="16" width="8" style="2" customWidth="1"/>
-    <col min="17" max="17" width="6.42578125" style="2" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="2"/>
+    <col min="17" max="17" width="6.3984375" style="2" customWidth="1"/>
+    <col min="18" max="16384" width="9.09765625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
     </row>
-    <row r="2" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="97" t="s">
+    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="94" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="97"/>
-[...16 lines deleted...]
-      <c r="A4" s="33" t="s">
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+    </row>
+    <row r="3" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="94"/>
+      <c r="B3" s="94"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+    </row>
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="30" t="s">
         <v>4</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
-    <row r="5" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="34" t="s">
+    <row r="5" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5" s="44"/>
-[...12 lines deleted...]
-      <c r="A6" s="35" t="s">
+      <c r="G5" s="41"/>
+    </row>
+    <row r="6" spans="1:7" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="35"/>
-[...1 lines deleted...]
-      <c r="D6" s="35" t="s">
+      <c r="B6" s="32"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="E6" s="107" t="s">
+      <c r="E6" s="104" t="s">
         <v>5</v>
       </c>
-      <c r="F6" s="107"/>
-[...13 lines deleted...]
-      <c r="A7" s="36" t="s">
+      <c r="F6" s="104"/>
+      <c r="G6" s="104"/>
+    </row>
+    <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="98" t="s">
+      <c r="B7" s="95" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="99"/>
-      <c r="D7" s="104" t="s">
+      <c r="C7" s="96"/>
+      <c r="D7" s="101" t="s">
         <v>12</v>
       </c>
-      <c r="E7" s="104"/>
-      <c r="F7" s="98" t="s">
+      <c r="E7" s="101"/>
+      <c r="F7" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="G7" s="99"/>
-[...2 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="G7" s="96"/>
+    </row>
+    <row r="8" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="100"/>
-[...7 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="B8" s="97"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="97"/>
+      <c r="G8" s="98"/>
+    </row>
+    <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="37" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="100"/>
-[...7 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B9" s="97"/>
+      <c r="C9" s="98"/>
+      <c r="D9" s="102"/>
+      <c r="E9" s="102"/>
+      <c r="F9" s="97"/>
+      <c r="G9" s="98"/>
+    </row>
+    <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="102"/>
-[...7 lines deleted...]
-      <c r="A11" s="38" t="s">
+      <c r="B10" s="99"/>
+      <c r="C10" s="100"/>
+      <c r="D10" s="103"/>
+      <c r="E10" s="103"/>
+      <c r="F10" s="99"/>
+      <c r="G10" s="100"/>
+    </row>
+    <row r="11" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
         <v>3</v>
       </c>
-      <c r="B11" s="88" t="s">
+      <c r="B11" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="85" t="s">
+      <c r="C11" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="91" t="s">
+      <c r="D11" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="E11" s="94" t="s">
+      <c r="E11" s="91" t="s">
         <v>9</v>
       </c>
-      <c r="F11" s="88" t="s">
+      <c r="F11" s="85" t="s">
         <v>10</v>
       </c>
-      <c r="G11" s="85" t="s">
+      <c r="G11" s="82" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="39" t="s">
+    <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="36" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="89"/>
-[...7 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="B12" s="86"/>
+      <c r="C12" s="83"/>
+      <c r="D12" s="89"/>
+      <c r="E12" s="92"/>
+      <c r="F12" s="86"/>
+      <c r="G12" s="83"/>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="34" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="90"/>
-[...7 lines deleted...]
-      <c r="A14" s="54" t="s">
+      <c r="B13" s="87"/>
+      <c r="C13" s="84"/>
+      <c r="D13" s="90"/>
+      <c r="E13" s="93"/>
+      <c r="F13" s="87"/>
+      <c r="G13" s="84"/>
+    </row>
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="51" t="s">
         <v>26</v>
       </c>
-      <c r="B14" s="68">
+      <c r="B14" s="65">
         <v>184261</v>
       </c>
-      <c r="C14" s="55">
+      <c r="C14" s="52">
         <v>4.742</v>
       </c>
-      <c r="D14" s="70">
-[...13 lines deleted...]
-      <c r="A15" s="57" t="s">
+      <c r="D14" s="67">
+        <v>7459</v>
+      </c>
+      <c r="E14" s="53">
+        <v>5.3673999999999999</v>
+      </c>
+      <c r="F14" s="70">
+        <v>191721</v>
+      </c>
+      <c r="G14" s="52">
+        <v>4.7663000000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="54" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="65">
+      <c r="B15" s="62">
         <v>112489</v>
       </c>
-      <c r="C15" s="58">
+      <c r="C15" s="55">
         <v>3.9196</v>
       </c>
-      <c r="D15" s="71">
+      <c r="D15" s="68">
         <v>19172</v>
       </c>
-      <c r="E15" s="59">
+      <c r="E15" s="56">
         <v>4.6039000000000003</v>
       </c>
-      <c r="F15" s="74">
+      <c r="F15" s="71">
         <v>131660</v>
       </c>
-      <c r="G15" s="58">
+      <c r="G15" s="55">
         <v>4.0193000000000003</v>
       </c>
     </row>
-    <row r="16" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="57" t="s">
+    <row r="16" spans="1:7" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="54" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="69">
-[...5 lines deleted...]
-      <c r="D16" s="72">
+      <c r="B16" s="66">
+        <v>762789</v>
+      </c>
+      <c r="C16" s="57">
+        <v>4.0834000000000001</v>
+      </c>
+      <c r="D16" s="69">
         <v>716264</v>
       </c>
-      <c r="E16" s="61">
+      <c r="E16" s="58">
         <v>4.1208999999999998</v>
       </c>
-      <c r="F16" s="74">
-[...7 lines deleted...]
-      <c r="A17" s="75" t="s">
+      <c r="F16" s="71">
+        <v>1479053</v>
+      </c>
+      <c r="G16" s="57">
+        <v>4.1016000000000004</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="B17" s="76">
-[...18 lines deleted...]
-    <row r="18" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="B17" s="73">
+        <v>1059539</v>
+      </c>
+      <c r="C17" s="74">
+        <v>4.1805000000000003</v>
+      </c>
+      <c r="D17" s="75">
+        <v>742895</v>
+      </c>
+      <c r="E17" s="76">
+        <v>4.1459000000000001</v>
+      </c>
+      <c r="F17" s="77">
+        <v>1802434</v>
+      </c>
+      <c r="G17" s="74">
+        <v>4.1662999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
       <c r="A18" s="1"/>
-      <c r="B18" s="11"/>
-[...464 lines deleted...]
-      <c r="E84" s="7"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+    </row>
+    <row r="19" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="11"/>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="9"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="12"/>
+    </row>
+    <row r="21" spans="1:7" ht="10.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="9"/>
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+    </row>
+    <row r="22" spans="1:7" ht="10.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="9"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" ht="10.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="9"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" ht="10.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="9"/>
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="9"/>
+      <c r="B25" s="9"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+    </row>
+    <row r="26" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="14"/>
+    </row>
+    <row r="27" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="7"/>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="15"/>
+      <c r="E27" s="6"/>
+    </row>
+    <row r="28" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="7"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="16"/>
+      <c r="E28" s="17"/>
+    </row>
+    <row r="29" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="18"/>
+      <c r="B29" s="18"/>
+      <c r="C29" s="18"/>
+      <c r="D29" s="19"/>
+      <c r="E29" s="20"/>
+    </row>
+    <row r="30" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="18"/>
+      <c r="B30" s="18"/>
+      <c r="C30" s="18"/>
+      <c r="D30" s="19"/>
+      <c r="E30" s="20"/>
+    </row>
+    <row r="31" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="7"/>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="21"/>
+    </row>
+    <row r="32" spans="1:7" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4"/>
+      <c r="C32" s="4"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="5"/>
+    </row>
+    <row r="33" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4"/>
+      <c r="C33" s="4"/>
+      <c r="D33" s="22"/>
+      <c r="E33" s="5"/>
+    </row>
+    <row r="34" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4"/>
+      <c r="C34" s="4"/>
+      <c r="D34" s="22"/>
+      <c r="E34" s="5"/>
+    </row>
+    <row r="35" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="22"/>
+      <c r="E35" s="5"/>
+    </row>
+    <row r="36" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="7"/>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="6"/>
+    </row>
+    <row r="37" spans="1:5" ht="10.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="23"/>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="25"/>
+    </row>
+    <row r="38" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="26"/>
+      <c r="B38" s="26"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="6"/>
+    </row>
+    <row r="39" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="5"/>
+    </row>
+    <row r="40" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="22"/>
+      <c r="E40" s="5"/>
+    </row>
+    <row r="41" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="8"/>
+      <c r="B41" s="8"/>
+      <c r="C41" s="8"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="14"/>
+    </row>
+    <row r="42" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="7"/>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="16"/>
+      <c r="E42" s="21"/>
+    </row>
+    <row r="43" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="7"/>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="16"/>
+      <c r="E43" s="21"/>
+    </row>
+    <row r="44" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A44" s="7"/>
+      <c r="B44" s="7"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="21"/>
+    </row>
+    <row r="45" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="7"/>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="16"/>
+      <c r="E45" s="17"/>
+    </row>
+    <row r="46" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="18"/>
+      <c r="B46" s="18"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="19"/>
+      <c r="E46" s="20"/>
+    </row>
+    <row r="47" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="18"/>
+      <c r="B47" s="18"/>
+      <c r="C47" s="18"/>
+      <c r="D47" s="19"/>
+      <c r="E47" s="20"/>
+    </row>
+    <row r="48" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="7"/>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="16"/>
+      <c r="E48" s="21"/>
+    </row>
+    <row r="49" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="D49" s="19"/>
+      <c r="E49" s="27"/>
+    </row>
+    <row r="50" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="D50" s="19"/>
+      <c r="E50" s="27"/>
+    </row>
+    <row r="51" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="D51" s="19"/>
+      <c r="E51" s="27"/>
+    </row>
+    <row r="52" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="D52" s="19"/>
+      <c r="E52" s="27"/>
+    </row>
+    <row r="53" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="7"/>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="16"/>
+      <c r="E53" s="21"/>
+    </row>
+    <row r="54" spans="1:5" ht="10.5" x14ac:dyDescent="0.2">
+      <c r="A54" s="23"/>
+      <c r="B54" s="23"/>
+      <c r="C54" s="23"/>
+      <c r="D54" s="28"/>
+      <c r="E54" s="29"/>
+    </row>
+    <row r="55" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="26"/>
+      <c r="B55" s="26"/>
+      <c r="C55" s="26"/>
+      <c r="D55" s="16"/>
+      <c r="E55" s="21"/>
+    </row>
+    <row r="56" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="26"/>
+      <c r="B56" s="26"/>
+      <c r="C56" s="26"/>
+      <c r="D56" s="16"/>
+      <c r="E56" s="21"/>
+    </row>
+    <row r="57" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="26"/>
+      <c r="B57" s="26"/>
+      <c r="C57" s="26"/>
+      <c r="D57" s="16"/>
+      <c r="E57" s="21"/>
+    </row>
+    <row r="58" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4"/>
+      <c r="C58" s="4"/>
+      <c r="D58" s="19"/>
+      <c r="E58" s="27"/>
+    </row>
+    <row r="59" spans="1:5" ht="10.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4"/>
+      <c r="C59" s="4"/>
+      <c r="D59" s="19"/>
+      <c r="E59" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A2:G3"/>
     <mergeCell ref="B7:C10"/>
     <mergeCell ref="D7:E10"/>
     <mergeCell ref="F7:G10"/>
     <mergeCell ref="E6:G6"/>
     <mergeCell ref="G11:G13"/>
     <mergeCell ref="B11:B13"/>
     <mergeCell ref="C11:C13"/>
     <mergeCell ref="D11:D13"/>
     <mergeCell ref="E11:E13"/>
     <mergeCell ref="F11:F13"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="C14:C17 E14:E17 G14:G17">
     <cfRule type="expression" dxfId="1" priority="1">
       <formula>AND(B14=0,C14=0)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="6" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="F36" sqref="F36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.09765625" defaultRowHeight="10" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="4"/>
+    <col min="1" max="1" width="49.59765625" style="2" customWidth="1"/>
+    <col min="2" max="7" width="13.59765625" style="2" customWidth="1"/>
+    <col min="8" max="16384" width="9.09765625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
     </row>
-    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
     </row>
-    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="33" t="s">
+    <row r="3" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
-    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="34" t="s">
+    <row r="4" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="41"/>
-[...1 lines deleted...]
-      <c r="D4" s="41" t="s">
+      <c r="B4" s="38"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="E4" s="41" t="s">
+      <c r="E4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F4" s="41" t="s">
+      <c r="F4" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="43"/>
-[...2 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="G4" s="40"/>
+    </row>
+    <row r="5" spans="1:7" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="35"/>
-[...1 lines deleted...]
-      <c r="D5" s="35" t="s">
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="E5" s="108" t="s">
+      <c r="E5" s="105" t="s">
         <v>5</v>
       </c>
-      <c r="F5" s="108"/>
-      <c r="G5" s="108"/>
+      <c r="F5" s="105"/>
+      <c r="G5" s="105"/>
     </row>
     <row r="6" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="109" t="s">
+      <c r="B6" s="106" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="110"/>
-      <c r="D6" s="109" t="s">
+      <c r="C6" s="107"/>
+      <c r="D6" s="106" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="110"/>
-      <c r="F6" s="109" t="s">
+      <c r="E6" s="107"/>
+      <c r="F6" s="106" t="s">
         <v>13</v>
       </c>
-      <c r="G6" s="110"/>
+      <c r="G6" s="107"/>
     </row>
     <row r="7" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="46" t="s">
+      <c r="A7" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="111"/>
-[...4 lines deleted...]
-      <c r="G7" s="112"/>
+      <c r="B7" s="108"/>
+      <c r="C7" s="109"/>
+      <c r="D7" s="108"/>
+      <c r="E7" s="109"/>
+      <c r="F7" s="108"/>
+      <c r="G7" s="109"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="47" t="s">
+      <c r="A8" s="44" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="111"/>
-[...4 lines deleted...]
-      <c r="G8" s="112"/>
+      <c r="B8" s="108"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="108"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="108"/>
+      <c r="G8" s="109"/>
     </row>
     <row r="9" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="46" t="s">
+      <c r="A9" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="113"/>
-[...4 lines deleted...]
-      <c r="G9" s="114"/>
+      <c r="B9" s="110"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="111"/>
+      <c r="F9" s="110"/>
+      <c r="G9" s="111"/>
     </row>
     <row r="10" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="48" t="s">
+      <c r="A10" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="B10" s="88" t="s">
+      <c r="B10" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="85" t="s">
+      <c r="C10" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="D10" s="88" t="s">
+      <c r="D10" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="E10" s="85" t="s">
+      <c r="E10" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="F10" s="88" t="s">
+      <c r="F10" s="85" t="s">
         <v>8</v>
       </c>
-      <c r="G10" s="85" t="s">
+      <c r="G10" s="82" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="46" t="s">
+      <c r="A11" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="89"/>
-[...4 lines deleted...]
-      <c r="G11" s="86"/>
+      <c r="B11" s="86"/>
+      <c r="C11" s="83"/>
+      <c r="D11" s="86"/>
+      <c r="E11" s="83"/>
+      <c r="F11" s="86"/>
+      <c r="G11" s="83"/>
     </row>
     <row r="12" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="46" t="s">
+      <c r="A12" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B12" s="115"/>
-[...7 lines deleted...]
-      <c r="A13" s="49" t="s">
+      <c r="B12" s="112"/>
+      <c r="C12" s="113"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="113"/>
+      <c r="F12" s="112"/>
+      <c r="G12" s="113"/>
+    </row>
+    <row r="13" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="64">
+      <c r="B13" s="61">
         <v>9804</v>
       </c>
-      <c r="C13" s="42">
+      <c r="C13" s="39">
         <v>10.733499999999999</v>
       </c>
-      <c r="D13" s="64">
+      <c r="D13" s="61">
         <v>28489</v>
       </c>
-      <c r="E13" s="42">
+      <c r="E13" s="39">
         <v>4.0225999999999997</v>
       </c>
-      <c r="F13" s="64">
+      <c r="F13" s="61">
         <v>38293</v>
       </c>
-      <c r="G13" s="42">
+      <c r="G13" s="39">
         <v>5.7408000000000001</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="51" t="s">
+    <row r="14" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="65">
+      <c r="B14" s="62">
         <v>1992</v>
       </c>
-      <c r="C14" s="58">
+      <c r="C14" s="55">
         <v>31.518999999999998</v>
       </c>
-      <c r="D14" s="65">
+      <c r="D14" s="62">
         <v>187</v>
       </c>
-      <c r="E14" s="58">
+      <c r="E14" s="55">
         <v>9.6834000000000007</v>
       </c>
-      <c r="F14" s="65">
+      <c r="F14" s="62">
         <v>2179</v>
       </c>
-      <c r="G14" s="58">
+      <c r="G14" s="55">
         <v>29.647300000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="52" t="s">
+    <row r="15" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="65">
+      <c r="B15" s="62">
         <v>1293</v>
       </c>
-      <c r="C15" s="58">
+      <c r="C15" s="55">
         <v>3.6324999999999998</v>
       </c>
-      <c r="D15" s="65">
+      <c r="D15" s="62">
         <v>22684</v>
       </c>
-      <c r="E15" s="58">
+      <c r="E15" s="55">
         <v>3.9</v>
       </c>
-      <c r="F15" s="65">
+      <c r="F15" s="62">
         <v>23977</v>
       </c>
-      <c r="G15" s="58">
+      <c r="G15" s="55">
         <v>3.8856000000000002</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="52" t="s">
+    <row r="16" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B16" s="65">
+      <c r="B16" s="62">
         <v>6519</v>
       </c>
-      <c r="C16" s="58">
+      <c r="C16" s="55">
         <v>5.7892000000000001</v>
       </c>
-      <c r="D16" s="65">
+      <c r="D16" s="62">
         <v>5618</v>
       </c>
-      <c r="E16" s="58">
+      <c r="E16" s="55">
         <v>4.3291000000000004</v>
       </c>
-      <c r="F16" s="65">
+      <c r="F16" s="62">
         <v>12137</v>
       </c>
-      <c r="G16" s="58">
+      <c r="G16" s="55">
         <v>5.1132999999999997</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="50" t="s">
+    <row r="17" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="64">
+      <c r="B17" s="61">
         <v>761487</v>
       </c>
-      <c r="C17" s="42">
+      <c r="C17" s="39">
         <v>3.7557999999999998</v>
       </c>
-      <c r="D17" s="64">
+      <c r="D17" s="61">
         <v>1660215</v>
       </c>
-      <c r="E17" s="42">
+      <c r="E17" s="39">
         <v>3.4340000000000002</v>
       </c>
-      <c r="F17" s="64">
+      <c r="F17" s="61">
         <v>2421702</v>
       </c>
-      <c r="G17" s="42">
+      <c r="G17" s="39">
         <v>3.5352000000000001</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="51" t="s">
+    <row r="18" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="66">
+      <c r="B18" s="63">
         <v>29504</v>
       </c>
-      <c r="C18" s="62">
+      <c r="C18" s="59">
         <v>9.8968000000000007</v>
       </c>
-      <c r="D18" s="66">
+      <c r="D18" s="63">
         <v>12710</v>
       </c>
-      <c r="E18" s="62">
+      <c r="E18" s="59">
         <v>8.8926999999999996</v>
       </c>
-      <c r="F18" s="66">
+      <c r="F18" s="63">
         <v>42214</v>
       </c>
-      <c r="G18" s="62">
+      <c r="G18" s="59">
         <v>9.5945</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="52" t="s">
+    <row r="19" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="65">
+      <c r="B19" s="62">
         <v>600688</v>
       </c>
-      <c r="C19" s="58">
+      <c r="C19" s="55">
         <v>3.4544999999999999</v>
       </c>
-      <c r="D19" s="65">
+      <c r="D19" s="62">
         <v>1429232</v>
       </c>
-      <c r="E19" s="58">
+      <c r="E19" s="55">
         <v>3.3702000000000001</v>
       </c>
-      <c r="F19" s="65">
+      <c r="F19" s="62">
         <v>2029920</v>
       </c>
-      <c r="G19" s="58">
+      <c r="G19" s="55">
         <v>3.3952</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="52" t="s">
+    <row r="20" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B20" s="65">
+      <c r="B20" s="62">
         <v>131295</v>
       </c>
-      <c r="C20" s="58">
+      <c r="C20" s="55">
         <v>3.754</v>
       </c>
-      <c r="D20" s="65">
+      <c r="D20" s="62">
         <v>218273</v>
       </c>
-      <c r="E20" s="58">
+      <c r="E20" s="55">
         <v>3.5337000000000001</v>
       </c>
-      <c r="F20" s="65">
+      <c r="F20" s="62">
         <v>349568</v>
       </c>
-      <c r="G20" s="58">
+      <c r="G20" s="55">
         <v>3.6164999999999998</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="50" t="s">
+    <row r="21" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="64">
+      <c r="B21" s="61">
         <v>151305</v>
       </c>
-      <c r="C21" s="42">
+      <c r="C21" s="39">
         <v>8.4821000000000009</v>
       </c>
-      <c r="D21" s="64">
+      <c r="D21" s="61">
         <v>126420</v>
       </c>
-      <c r="E21" s="42">
+      <c r="E21" s="39">
         <v>8.0084999999999997</v>
       </c>
-      <c r="F21" s="64">
+      <c r="F21" s="61">
         <v>277725</v>
       </c>
-      <c r="G21" s="42">
+      <c r="G21" s="39">
         <v>8.2665000000000006</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="51" t="s">
+    <row r="22" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B22" s="66">
+      <c r="B22" s="63">
         <v>142084</v>
       </c>
-      <c r="C22" s="62">
+      <c r="C22" s="59">
         <v>8.5512999999999995</v>
       </c>
-      <c r="D22" s="66">
+      <c r="D22" s="63">
         <v>108186</v>
       </c>
-      <c r="E22" s="62">
+      <c r="E22" s="59">
         <v>8.9144000000000005</v>
       </c>
-      <c r="F22" s="66">
+      <c r="F22" s="63">
         <v>250271</v>
       </c>
-      <c r="G22" s="62">
+      <c r="G22" s="59">
         <v>8.7081999999999997</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="52" t="s">
+    <row r="23" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B23" s="65">
+      <c r="B23" s="62">
         <v>2540</v>
       </c>
-      <c r="C23" s="58">
+      <c r="C23" s="55">
         <v>3.9054000000000002</v>
       </c>
-      <c r="D23" s="65">
+      <c r="D23" s="62">
         <v>15597</v>
       </c>
-      <c r="E23" s="58">
+      <c r="E23" s="55">
         <v>2.5710000000000002</v>
       </c>
-      <c r="F23" s="65">
+      <c r="F23" s="62">
         <v>18137</v>
       </c>
-      <c r="G23" s="58">
+      <c r="G23" s="55">
         <v>2.7578999999999998</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="52" t="s">
+    <row r="24" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="65">
+      <c r="B24" s="62">
         <v>6681</v>
       </c>
-      <c r="C24" s="58">
+      <c r="C24" s="55">
         <v>8.7505000000000006</v>
       </c>
-      <c r="D24" s="65">
+      <c r="D24" s="62">
         <v>2637</v>
       </c>
-      <c r="E24" s="58">
+      <c r="E24" s="55">
         <v>3.0030999999999999</v>
       </c>
-      <c r="F24" s="65">
+      <c r="F24" s="62">
         <v>9317</v>
       </c>
-      <c r="G24" s="58">
+      <c r="G24" s="55">
         <v>7.1242000000000001</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="50" t="s">
+    <row r="25" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="64">
+      <c r="B25" s="61">
         <v>6175</v>
       </c>
-      <c r="C25" s="42">
+      <c r="C25" s="39">
         <v>6.0602999999999998</v>
       </c>
-      <c r="D25" s="64">
+      <c r="D25" s="61">
         <v>197</v>
       </c>
-      <c r="E25" s="42">
+      <c r="E25" s="39">
         <v>3.0173000000000001</v>
       </c>
-      <c r="F25" s="64">
+      <c r="F25" s="61">
         <v>6371</v>
       </c>
-      <c r="G25" s="42">
+      <c r="G25" s="39">
         <v>5.9664999999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="51" t="s">
+    <row r="26" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B26" s="66">
+      <c r="B26" s="63">
         <v>0</v>
       </c>
-      <c r="C26" s="62">
+      <c r="C26" s="59">
         <v>0</v>
       </c>
-      <c r="D26" s="66">
+      <c r="D26" s="63">
         <v>0</v>
       </c>
-      <c r="E26" s="62">
+      <c r="E26" s="59">
         <v>0</v>
       </c>
-      <c r="F26" s="66">
+      <c r="F26" s="63">
         <v>0</v>
       </c>
-      <c r="G26" s="62">
+      <c r="G26" s="59">
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="52" t="s">
+    <row r="27" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B27" s="65">
+      <c r="B27" s="62">
         <v>3799</v>
       </c>
-      <c r="C27" s="58">
+      <c r="C27" s="55">
         <v>6.2981999999999996</v>
       </c>
-      <c r="D27" s="65">
+      <c r="D27" s="62">
         <v>146</v>
       </c>
-      <c r="E27" s="58">
+      <c r="E27" s="55">
         <v>2.3645</v>
       </c>
-      <c r="F27" s="65">
+      <c r="F27" s="62">
         <v>3945</v>
       </c>
-      <c r="G27" s="58">
+      <c r="G27" s="55">
         <v>6.1528</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="52" t="s">
+    <row r="28" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B28" s="65">
+      <c r="B28" s="62">
         <v>2376</v>
       </c>
-      <c r="C28" s="58">
+      <c r="C28" s="55">
         <v>5.6798999999999999</v>
       </c>
-      <c r="D28" s="65">
+      <c r="D28" s="62">
         <v>51</v>
       </c>
-      <c r="E28" s="58">
+      <c r="E28" s="55">
         <v>4.8966000000000003</v>
       </c>
-      <c r="F28" s="65">
+      <c r="F28" s="62">
         <v>2426</v>
       </c>
-      <c r="G28" s="58">
+      <c r="G28" s="55">
         <v>5.6635</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="81" t="s">
+    <row r="29" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="78" t="s">
         <v>22</v>
       </c>
-      <c r="B29" s="82">
+      <c r="B29" s="79">
         <v>928771</v>
       </c>
-      <c r="C29" s="83">
+      <c r="C29" s="80">
         <v>4.6147</v>
       </c>
-      <c r="D29" s="82">
+      <c r="D29" s="79">
         <v>1815321</v>
       </c>
-      <c r="E29" s="84">
+      <c r="E29" s="81">
         <v>3.7618</v>
       </c>
-      <c r="F29" s="82">
+      <c r="F29" s="79">
         <v>2744092</v>
       </c>
-      <c r="G29" s="84">
+      <c r="G29" s="81">
         <v>4.0505000000000004</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="51" t="s">
+    <row r="30" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="48" t="s">
         <v>17</v>
       </c>
-      <c r="B30" s="65">
+      <c r="B30" s="62">
         <v>173581</v>
       </c>
-      <c r="C30" s="58">
+      <c r="C30" s="55">
         <v>9.0435999999999996</v>
       </c>
-      <c r="D30" s="65">
+      <c r="D30" s="62">
         <v>121084</v>
       </c>
-      <c r="E30" s="58">
+      <c r="E30" s="55">
         <v>8.9132999999999996</v>
       </c>
-      <c r="F30" s="65">
+      <c r="F30" s="62">
         <v>294664</v>
       </c>
-      <c r="G30" s="58">
+      <c r="G30" s="55">
         <v>8.99</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="52" t="s">
+    <row r="31" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="49" t="s">
         <v>18</v>
       </c>
-      <c r="B31" s="65">
+      <c r="B31" s="62">
         <v>608321</v>
       </c>
-      <c r="C31" s="58">
+      <c r="C31" s="55">
         <v>3.4746000000000001</v>
       </c>
-      <c r="D31" s="65">
+      <c r="D31" s="62">
         <v>1467659</v>
       </c>
-      <c r="E31" s="58">
+      <c r="E31" s="55">
         <v>3.3698000000000001</v>
       </c>
-      <c r="F31" s="65">
+      <c r="F31" s="62">
         <v>2075980</v>
       </c>
-      <c r="G31" s="58">
+      <c r="G31" s="55">
         <v>3.4005000000000001</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="53" t="s">
+    <row r="32" spans="1:7" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="B32" s="67">
+      <c r="B32" s="64">
         <v>146870</v>
       </c>
-      <c r="C32" s="63">
+      <c r="C32" s="60">
         <v>4.1028000000000002</v>
       </c>
-      <c r="D32" s="67">
+      <c r="D32" s="64">
         <v>226578</v>
       </c>
-      <c r="E32" s="63">
+      <c r="E32" s="60">
         <v>3.5476000000000001</v>
       </c>
-      <c r="F32" s="67">
+      <c r="F32" s="64">
         <v>373448</v>
       </c>
-      <c r="G32" s="63">
+      <c r="G32" s="60">
         <v>3.7658999999999998</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B33" s="41"/>
-[...1 lines deleted...]
-      <c r="D33" s="41" t="s">
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="E33" s="41" t="s">
+      <c r="E33" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="F33" s="41" t="s">
+      <c r="F33" s="38" t="s">
         <v>0</v>
       </c>
-      <c r="G33" s="41" t="s">
+      <c r="G33" s="38" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1"/>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="E5:G5"/>
     <mergeCell ref="B6:C9"/>
     <mergeCell ref="B10:B12"/>
     <mergeCell ref="C10:C12"/>
     <mergeCell ref="D6:E9"/>
     <mergeCell ref="F6:G9"/>
     <mergeCell ref="D10:D12"/>
     <mergeCell ref="E10:E12"/>
     <mergeCell ref="F10:F12"/>
     <mergeCell ref="G10:G12"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="C13:C32 E13:E32 G13:G32">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>AND(B13=0,C13=0)</formula>