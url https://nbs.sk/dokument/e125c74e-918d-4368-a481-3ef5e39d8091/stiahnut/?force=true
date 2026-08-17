--- v0 (2026-06-30)
+++ v1 (2026-08-17)
@@ -5,51 +5,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\SharedOPB\0_DATA DO ECB\WEB\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B10D6191-859B-4BCD-9BC7-E2E3E2737036}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFCC25CF-A6AB-4C95-91A4-DBA60B24FB32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IIP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="157">
@@ -12631,51 +12631,51 @@
       <c r="CF49" s="8">
         <v>185372.76744781088</v>
       </c>
       <c r="CG49" s="8">
         <v>186316.98382876965</v>
       </c>
       <c r="CH49" s="8">
         <v>191374.35592561623</v>
       </c>
       <c r="CI49" s="8">
         <v>193460.91503293929</v>
       </c>
       <c r="CJ49" s="8">
         <v>201430.70291884459</v>
       </c>
       <c r="CK49" s="8">
         <v>204573.18810951716</v>
       </c>
       <c r="CL49" s="8">
         <v>203919.4194273657</v>
       </c>
       <c r="CM49" s="8">
         <v>201908.85789227148</v>
       </c>
       <c r="CN49" s="8">
-        <v>203892.95067213866</v>
+        <v>205172.95067213866</v>
       </c>
     </row>
     <row r="50" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A50" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C50" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D50" s="8">
         <v>19871.825001659698</v>
       </c>
       <c r="E50" s="8">
         <v>20857.571200955983</v>
       </c>
       <c r="F50" s="8">
         <v>21444.857930027218</v>
       </c>
       <c r="G50" s="8">
         <v>22881.809732457012</v>
       </c>
       <c r="H50" s="8">
@@ -12909,51 +12909,51 @@
       <c r="CF50" s="8">
         <v>75225.459789741901</v>
       </c>
       <c r="CG50" s="8">
         <v>76394.002637601894</v>
       </c>
       <c r="CH50" s="8">
         <v>77593.883640901913</v>
       </c>
       <c r="CI50" s="8">
         <v>78263.324781661911</v>
       </c>
       <c r="CJ50" s="8">
         <v>79000.410605841913</v>
       </c>
       <c r="CK50" s="8">
         <v>79630.867575401906</v>
       </c>
       <c r="CL50" s="8">
         <v>79947.765865971902</v>
       </c>
       <c r="CM50" s="8">
         <v>80028.501834591909</v>
       </c>
       <c r="CN50" s="8">
-        <v>79184.872720751897</v>
+        <v>80464.872720751897</v>
       </c>
     </row>
     <row r="51" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A51" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D51" s="8">
         <v>16448.914558852819</v>
       </c>
       <c r="E51" s="8">
         <v>17120.79267078271</v>
       </c>
       <c r="F51" s="8">
         <v>17667.629290314013</v>
       </c>
       <c r="G51" s="8">
         <v>18951.108676890392</v>
       </c>
       <c r="H51" s="8">
@@ -14449,51 +14449,51 @@
       <c r="CF56" s="8">
         <v>18676.29050245</v>
       </c>
       <c r="CG56" s="8">
         <v>19057.906204059997</v>
       </c>
       <c r="CH56" s="8">
         <v>19179.718874909999</v>
       </c>
       <c r="CI56" s="8">
         <v>18946.663964419997</v>
       </c>
       <c r="CJ56" s="8">
         <v>18126.844884599999</v>
       </c>
       <c r="CK56" s="8">
         <v>18540.345914159996</v>
       </c>
       <c r="CL56" s="8">
         <v>18378.438135829998</v>
       </c>
       <c r="CM56" s="8">
         <v>17934.44971845</v>
       </c>
       <c r="CN56" s="8">
-        <v>16863.025843609998</v>
+        <v>18143.025843609998</v>
       </c>
     </row>
     <row r="57" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A57" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
       <c r="L57" s="9"/>
       <c r="M57" s="9"/>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
       <c r="P57" s="9"/>
@@ -15433,51 +15433,51 @@
       <c r="CF60" s="8">
         <v>18676.29050245</v>
       </c>
       <c r="CG60" s="8">
         <v>19057.906204059997</v>
       </c>
       <c r="CH60" s="8">
         <v>19179.718874909999</v>
       </c>
       <c r="CI60" s="8">
         <v>18946.663964419997</v>
       </c>
       <c r="CJ60" s="8">
         <v>18126.844884599999</v>
       </c>
       <c r="CK60" s="8">
         <v>18540.345914159996</v>
       </c>
       <c r="CL60" s="8">
         <v>18378.438135829998</v>
       </c>
       <c r="CM60" s="8">
         <v>17934.44971845</v>
       </c>
       <c r="CN60" s="8">
-        <v>16863.025843609998</v>
+        <v>18143.025843609998</v>
       </c>
     </row>
     <row r="61" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A61" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="8">
         <v>4848.1776538538143</v>
       </c>
       <c r="E61" s="8">
         <v>6100.1493726349327</v>
       </c>
       <c r="F61" s="8">
         <v>6198.9975436500035</v>
       </c>
       <c r="G61" s="8">
         <v>6377.2488880037172</v>
       </c>
       <c r="H61" s="8">
@@ -23547,51 +23547,51 @@
       <c r="CF95" s="8">
         <v>-70058.59117771186</v>
       </c>
       <c r="CG95" s="8">
         <v>-69060.205935325153</v>
       </c>
       <c r="CH95" s="8">
         <v>-70894.839202582196</v>
       </c>
       <c r="CI95" s="8">
         <v>-71566.505765063179</v>
       </c>
       <c r="CJ95" s="8">
         <v>-73288.084003367519</v>
       </c>
       <c r="CK95" s="8">
         <v>-73485.801195272128</v>
       </c>
       <c r="CL95" s="8">
         <v>-72234.431321835233</v>
       </c>
       <c r="CM95" s="8">
         <v>-71678.297732876221</v>
       </c>
       <c r="CN95" s="8">
-        <v>-70680.917903499649</v>
+        <v>-71960.917903499649</v>
       </c>
     </row>
     <row r="96" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A96" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C96" s="4" t="s">
         <v>52</v>
       </c>
       <c r="D96" s="8">
         <v>-16888.402044745402</v>
       </c>
       <c r="E96" s="8">
         <v>-17870.942043417643</v>
       </c>
       <c r="F96" s="8">
         <v>-18353.847175197501</v>
       </c>
       <c r="G96" s="8">
         <v>-19896.471486423685</v>
       </c>
       <c r="H96" s="8">
@@ -23825,51 +23825,51 @@
       <c r="CF96" s="8">
         <v>-55500.842172691904</v>
       </c>
       <c r="CG96" s="8">
         <v>-56308.138077951895</v>
       </c>
       <c r="CH96" s="8">
         <v>-57524.533348311918</v>
       </c>
       <c r="CI96" s="8">
         <v>-57899.058704081908</v>
       </c>
       <c r="CJ96" s="8">
         <v>-56427.57062016191</v>
       </c>
       <c r="CK96" s="8">
         <v>-57064.859625411904</v>
       </c>
       <c r="CL96" s="8">
         <v>-57362.189520491898</v>
       </c>
       <c r="CM96" s="8">
         <v>-57864.152144201915</v>
       </c>
       <c r="CN96" s="8">
-        <v>-56087.390435481895</v>
+        <v>-57367.390435481895</v>
       </c>
     </row>
     <row r="97" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A97" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>54</v>
       </c>
       <c r="D97" s="8">
         <v>-15681.537542322247</v>
       </c>
       <c r="E97" s="8">
         <v>-16317.367058354906</v>
       </c>
       <c r="F97" s="8">
         <v>-16783.841200292103</v>
       </c>
       <c r="G97" s="8">
         <v>-18022.990108212172</v>
       </c>
       <c r="H97" s="8">
@@ -25365,51 +25365,51 @@
       <c r="CF102" s="8">
         <v>-2970.9085353999999</v>
       </c>
       <c r="CG102" s="8">
         <v>-2968.9585744099968</v>
       </c>
       <c r="CH102" s="8">
         <v>-3281.4628223199998</v>
       </c>
       <c r="CI102" s="8">
         <v>-2961.8776868399982</v>
       </c>
       <c r="CJ102" s="8">
         <v>-116.89723891999529</v>
       </c>
       <c r="CK102" s="8">
         <v>-564.63576416999422</v>
       </c>
       <c r="CL102" s="8">
         <v>-428.29859034999754</v>
       </c>
       <c r="CM102" s="8">
         <v>-418.12743806000071</v>
       </c>
       <c r="CN102" s="8">
-        <v>1527.3529616600026</v>
+        <v>247.35296166000262</v>
       </c>
     </row>
     <row r="103" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A103" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D103" s="9"/>
       <c r="E103" s="9"/>
       <c r="F103" s="9"/>
       <c r="G103" s="9"/>
       <c r="H103" s="9"/>
       <c r="I103" s="9"/>
       <c r="J103" s="9"/>
       <c r="K103" s="9"/>
       <c r="L103" s="9"/>
       <c r="M103" s="9"/>
       <c r="N103" s="9"/>
       <c r="O103" s="9"/>
       <c r="P103" s="9"/>
@@ -26349,51 +26349,51 @@
       <c r="CF106" s="8">
         <v>-2971.0125353999993</v>
       </c>
       <c r="CG106" s="8">
         <v>-2969.0625744099962</v>
       </c>
       <c r="CH106" s="8">
         <v>-3281.5668223199991</v>
       </c>
       <c r="CI106" s="8">
         <v>-2961.9816868399976</v>
       </c>
       <c r="CJ106" s="8">
         <v>-117.00123891999465</v>
       </c>
       <c r="CK106" s="8">
         <v>-564.73976416999358</v>
       </c>
       <c r="CL106" s="8">
         <v>-428.4025903499969</v>
       </c>
       <c r="CM106" s="8">
         <v>-418.23143806000007</v>
       </c>
       <c r="CN106" s="8">
-        <v>1527.2489616600033</v>
+        <v>247.24896166000326</v>
       </c>
     </row>
     <row r="107" spans="1:92" x14ac:dyDescent="0.3">
       <c r="A107" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D107" s="8">
         <v>3588.7608710084314</v>
       </c>
       <c r="E107" s="8">
         <v>2807.103000730267</v>
       </c>
       <c r="F107" s="8">
         <v>4016.5136427006573</v>
       </c>
       <c r="G107" s="8">
         <v>3861.2872601739373</v>
       </c>
       <c r="H107" s="8">