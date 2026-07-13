--- v0 (2026-05-13)
+++ v1 (2026-07-13)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{20CE0224-0D7F-4B9F-8495-BA2E0EAA6624}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5770578A-84DE-42E0-993F-3FF321C2F0BE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="balance" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">balance!$A$1:$H$241</definedName>
   </definedNames>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="201">
   <si>
     <t>Euro</t>
   </si>
   <si>
     <t>Total credit institutions</t>
   </si>
   <si>
     <t>(in EUR thousands)</t>
   </si>
   <si>
     <t>Page: 1/4</t>
   </si>
@@ -1999,5780 +1999,5780 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="A1:H242"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" tabSelected="1" topLeftCell="A159" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
       <selection activeCell="K178" sqref="K178"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="79.140625" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="13.5703125" customWidth="1"/>
+    <col min="1" max="1" width="79.1796875" customWidth="1"/>
+    <col min="2" max="2" width="5.7265625" customWidth="1"/>
+    <col min="3" max="3" width="11.81640625" customWidth="1"/>
+    <col min="4" max="4" width="12.453125" customWidth="1"/>
+    <col min="5" max="5" width="13.54296875" customWidth="1"/>
+    <col min="6" max="6" width="12.7265625" customWidth="1"/>
+    <col min="7" max="7" width="13.54296875" customWidth="1"/>
     <col min="8" max="8" width="14" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="2"/>
       <c r="H1" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" ht="18" x14ac:dyDescent="0.4">
       <c r="A2" s="145" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="145"/>
       <c r="C2" s="146"/>
       <c r="D2" s="146"/>
       <c r="E2" s="146"/>
       <c r="F2" s="146"/>
       <c r="G2" s="146"/>
       <c r="H2" s="146"/>
     </row>
-    <row r="3" spans="1:8" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:8" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="C3" s="10"/>
       <c r="D3" s="10"/>
       <c r="E3" s="10"/>
       <c r="F3" s="10"/>
       <c r="G3" s="10"/>
       <c r="H3" s="10"/>
     </row>
-    <row r="4" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="H4" s="7"/>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A5" s="9" t="s">
         <v>200</v>
       </c>
       <c r="B5" s="9"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
     </row>
-    <row r="6" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="147" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="14"/>
       <c r="C7" s="152" t="s">
         <v>8</v>
       </c>
       <c r="D7" s="158" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="159"/>
       <c r="F7" s="158" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="159"/>
       <c r="H7" s="155" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="148"/>
       <c r="B8" s="15"/>
       <c r="C8" s="153"/>
       <c r="D8" s="160"/>
       <c r="E8" s="161"/>
       <c r="F8" s="160"/>
       <c r="G8" s="161"/>
       <c r="H8" s="156"/>
     </row>
-    <row r="9" spans="1:8" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:8" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="149"/>
       <c r="B9" s="16"/>
       <c r="C9" s="154"/>
       <c r="D9" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="18" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="157"/>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="20">
         <v>1</v>
       </c>
       <c r="C10" s="21">
         <v>0</v>
       </c>
       <c r="D10" s="21">
         <v>1197722</v>
       </c>
       <c r="E10" s="21">
         <v>0</v>
       </c>
       <c r="F10" s="21">
         <v>42588</v>
       </c>
       <c r="G10" s="21">
         <v>52582</v>
       </c>
       <c r="H10" s="22">
         <v>1292892</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="24">
         <v>2</v>
       </c>
       <c r="C11" s="25">
         <v>0</v>
       </c>
       <c r="D11" s="25">
         <v>956924</v>
       </c>
       <c r="E11" s="26">
         <v>0</v>
       </c>
       <c r="F11" s="26">
         <v>42588</v>
       </c>
       <c r="G11" s="25">
         <v>33849</v>
       </c>
       <c r="H11" s="27">
         <v>1033361</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="24">
         <v>3</v>
       </c>
       <c r="C12" s="25">
         <v>0</v>
       </c>
       <c r="D12" s="25">
         <v>0</v>
       </c>
       <c r="E12" s="26">
         <v>0</v>
       </c>
       <c r="F12" s="26">
         <v>0</v>
       </c>
       <c r="G12" s="25">
         <v>0</v>
       </c>
       <c r="H12" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>188</v>
       </c>
       <c r="B13" s="24">
         <v>4</v>
       </c>
       <c r="C13" s="25">
         <v>0</v>
       </c>
       <c r="D13" s="25">
         <v>240798</v>
       </c>
       <c r="E13" s="26">
         <v>0</v>
       </c>
       <c r="F13" s="26">
         <v>0</v>
       </c>
       <c r="G13" s="25">
         <v>18733</v>
       </c>
       <c r="H13" s="27">
         <v>259531</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="20">
         <v>5</v>
       </c>
       <c r="C14" s="29">
         <v>1594476</v>
       </c>
       <c r="D14" s="29">
         <v>113340896</v>
       </c>
       <c r="E14" s="21">
         <v>10672828</v>
       </c>
       <c r="F14" s="21">
         <v>57571</v>
       </c>
       <c r="G14" s="29">
         <v>2854140</v>
       </c>
       <c r="H14" s="22">
         <v>125330959</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="28" t="s">
         <v>177</v>
       </c>
       <c r="B15" s="20">
         <v>6</v>
       </c>
       <c r="C15" s="29">
         <v>1151</v>
       </c>
       <c r="D15" s="29">
         <v>13653966</v>
       </c>
       <c r="E15" s="21">
         <v>0</v>
       </c>
       <c r="F15" s="21">
         <v>0</v>
       </c>
       <c r="G15" s="29">
         <v>0</v>
       </c>
       <c r="H15" s="22">
         <v>13652815</v>
       </c>
     </row>
-    <row r="16" spans="1:8" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B16" s="24">
         <v>7</v>
       </c>
       <c r="C16" s="30">
         <v>1151</v>
       </c>
       <c r="D16" s="30">
         <v>13653966</v>
       </c>
       <c r="E16" s="31">
         <v>0</v>
       </c>
       <c r="F16" s="31">
         <v>0</v>
       </c>
       <c r="G16" s="30">
         <v>0</v>
       </c>
       <c r="H16" s="32">
         <v>13652815</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B17" s="24">
         <v>8</v>
       </c>
       <c r="C17" s="25">
         <v>0</v>
       </c>
       <c r="D17" s="25">
         <v>0</v>
       </c>
       <c r="E17" s="26">
         <v>0</v>
       </c>
       <c r="F17" s="26">
         <v>0</v>
       </c>
       <c r="G17" s="25">
         <v>0</v>
       </c>
       <c r="H17" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B18" s="24">
         <v>9</v>
       </c>
       <c r="C18" s="25">
         <v>0</v>
       </c>
       <c r="D18" s="25">
         <v>0</v>
       </c>
       <c r="E18" s="26">
         <v>0</v>
       </c>
       <c r="F18" s="26">
         <v>0</v>
       </c>
       <c r="G18" s="25">
         <v>0</v>
       </c>
       <c r="H18" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B19" s="24">
         <v>10</v>
       </c>
       <c r="C19" s="25">
         <v>0</v>
       </c>
       <c r="D19" s="25">
         <v>0</v>
       </c>
       <c r="E19" s="26">
         <v>0</v>
       </c>
       <c r="F19" s="26">
         <v>0</v>
       </c>
       <c r="G19" s="25">
         <v>0</v>
       </c>
       <c r="H19" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B20" s="24">
         <v>11</v>
       </c>
       <c r="C20" s="25">
         <v>0</v>
       </c>
       <c r="D20" s="25">
         <v>0</v>
       </c>
       <c r="E20" s="26">
         <v>0</v>
       </c>
       <c r="F20" s="26">
         <v>0</v>
       </c>
       <c r="G20" s="25">
         <v>0</v>
       </c>
       <c r="H20" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="23" t="s">
         <v>118</v>
       </c>
       <c r="B21" s="24">
         <v>12</v>
       </c>
       <c r="C21" s="25">
         <v>0</v>
       </c>
       <c r="D21" s="25">
         <v>208144</v>
       </c>
       <c r="E21" s="26">
         <v>0</v>
       </c>
       <c r="F21" s="26">
         <v>0</v>
       </c>
       <c r="G21" s="25">
         <v>0</v>
       </c>
       <c r="H21" s="27">
         <v>208144</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B22" s="24">
         <v>13</v>
       </c>
       <c r="C22" s="25">
         <v>1114</v>
       </c>
       <c r="D22" s="25">
         <v>11857253</v>
       </c>
       <c r="E22" s="26">
         <v>0</v>
       </c>
       <c r="F22" s="26">
         <v>0</v>
       </c>
       <c r="G22" s="25">
         <v>0</v>
       </c>
       <c r="H22" s="27">
         <v>11856139</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B23" s="24">
         <v>14</v>
       </c>
       <c r="C23" s="25">
         <v>0</v>
       </c>
       <c r="D23" s="25">
         <v>86</v>
       </c>
       <c r="E23" s="26">
         <v>0</v>
       </c>
       <c r="F23" s="26">
         <v>0</v>
       </c>
       <c r="G23" s="25">
         <v>0</v>
       </c>
       <c r="H23" s="27">
         <v>86</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B24" s="24">
         <v>15</v>
       </c>
       <c r="C24" s="25">
         <v>37</v>
       </c>
       <c r="D24" s="25">
         <v>1588483</v>
       </c>
       <c r="E24" s="26">
         <v>0</v>
       </c>
       <c r="F24" s="26">
         <v>0</v>
       </c>
       <c r="G24" s="25">
         <v>0</v>
       </c>
       <c r="H24" s="27">
         <v>1588446</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>120</v>
       </c>
       <c r="B25" s="24">
         <v>16</v>
       </c>
       <c r="C25" s="25">
         <v>0</v>
       </c>
       <c r="D25" s="25">
         <v>0</v>
       </c>
       <c r="E25" s="26">
         <v>0</v>
       </c>
       <c r="F25" s="26">
         <v>0</v>
       </c>
       <c r="G25" s="25">
         <v>0</v>
       </c>
       <c r="H25" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="28" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="20">
         <v>17</v>
       </c>
       <c r="C26" s="29">
         <v>6820</v>
       </c>
       <c r="D26" s="29">
         <v>94237</v>
       </c>
       <c r="E26" s="21">
         <v>3795092</v>
       </c>
       <c r="F26" s="21">
         <v>18654</v>
       </c>
       <c r="G26" s="29">
         <v>1530173</v>
       </c>
       <c r="H26" s="22">
         <v>5431336</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B27" s="24">
         <v>18</v>
       </c>
       <c r="C27" s="25">
         <v>109</v>
       </c>
       <c r="D27" s="25">
         <v>94237</v>
       </c>
       <c r="E27" s="26">
         <v>3757957</v>
       </c>
       <c r="F27" s="26">
         <v>18654</v>
       </c>
       <c r="G27" s="25">
         <v>1530173</v>
       </c>
       <c r="H27" s="27">
         <v>5400912</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="33" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="24">
         <v>19</v>
       </c>
       <c r="C28" s="25">
         <v>0</v>
       </c>
       <c r="D28" s="25">
         <v>0</v>
       </c>
       <c r="E28" s="26">
         <v>24</v>
       </c>
       <c r="F28" s="26">
         <v>0</v>
       </c>
       <c r="G28" s="25">
         <v>0</v>
       </c>
       <c r="H28" s="27">
         <v>24</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="23" t="s">
         <v>164</v>
       </c>
       <c r="B29" s="24">
         <v>20</v>
       </c>
       <c r="C29" s="25">
         <v>6711</v>
       </c>
       <c r="D29" s="25">
         <v>0</v>
       </c>
       <c r="E29" s="26">
         <v>37111</v>
       </c>
       <c r="F29" s="26">
         <v>0</v>
       </c>
       <c r="G29" s="25">
         <v>0</v>
       </c>
       <c r="H29" s="27">
         <v>30400</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B30" s="24">
         <v>21</v>
       </c>
       <c r="C30" s="25">
         <v>6711</v>
       </c>
       <c r="D30" s="25">
         <v>0</v>
       </c>
       <c r="E30" s="26">
         <v>37111</v>
       </c>
       <c r="F30" s="26">
         <v>0</v>
       </c>
       <c r="G30" s="25">
         <v>0</v>
       </c>
       <c r="H30" s="27">
         <v>30400</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B31" s="24">
         <v>22</v>
       </c>
       <c r="C31" s="25">
         <v>6711</v>
       </c>
       <c r="D31" s="25">
         <v>0</v>
       </c>
       <c r="E31" s="26">
         <v>37111</v>
       </c>
       <c r="F31" s="26">
         <v>0</v>
       </c>
       <c r="G31" s="25">
         <v>0</v>
       </c>
       <c r="H31" s="27">
         <v>30400</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B32" s="24">
         <v>23</v>
       </c>
       <c r="C32" s="25">
         <v>22</v>
       </c>
       <c r="D32" s="25">
         <v>0</v>
       </c>
       <c r="E32" s="26">
         <v>3151077</v>
       </c>
       <c r="F32" s="26">
         <v>0</v>
       </c>
       <c r="G32" s="25">
         <v>1446385</v>
       </c>
       <c r="H32" s="27">
         <v>4597440</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B33" s="24">
         <v>24</v>
       </c>
       <c r="C33" s="25">
         <v>59</v>
       </c>
       <c r="D33" s="25">
         <v>4127</v>
       </c>
       <c r="E33" s="26">
         <v>399556</v>
       </c>
       <c r="F33" s="26">
         <v>653</v>
       </c>
       <c r="G33" s="25">
         <v>108788</v>
       </c>
       <c r="H33" s="27">
         <v>513065</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B34" s="24">
         <v>25</v>
       </c>
       <c r="C34" s="25">
         <v>0</v>
       </c>
       <c r="D34" s="25">
         <v>0</v>
       </c>
       <c r="E34" s="26">
         <v>135418</v>
       </c>
       <c r="F34" s="26">
         <v>0</v>
       </c>
       <c r="G34" s="25">
         <v>91632</v>
       </c>
       <c r="H34" s="27">
         <v>227050</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B35" s="24">
         <v>26</v>
       </c>
       <c r="C35" s="25">
         <v>49</v>
       </c>
       <c r="D35" s="25">
         <v>90027</v>
       </c>
       <c r="E35" s="26">
         <v>2460895</v>
       </c>
       <c r="F35" s="26">
         <v>18001</v>
       </c>
       <c r="G35" s="25">
         <v>1206709</v>
       </c>
       <c r="H35" s="27">
         <v>3775583</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B36" s="24">
         <v>27</v>
       </c>
       <c r="C36" s="25">
         <v>6712</v>
       </c>
       <c r="D36" s="25">
         <v>3</v>
       </c>
       <c r="E36" s="26">
         <v>150105</v>
       </c>
       <c r="F36" s="26">
         <v>0</v>
       </c>
       <c r="G36" s="25">
         <v>105220</v>
       </c>
       <c r="H36" s="27">
         <v>248616</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B37" s="24">
         <v>28</v>
       </c>
       <c r="C37" s="25">
         <v>0</v>
       </c>
       <c r="D37" s="25">
         <v>80</v>
       </c>
       <c r="E37" s="26">
         <v>649118</v>
       </c>
       <c r="F37" s="26">
         <v>0</v>
       </c>
       <c r="G37" s="25">
         <v>17824</v>
       </c>
       <c r="H37" s="27">
         <v>667022</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
         <v>76</v>
       </c>
       <c r="B38" s="20">
         <v>29</v>
       </c>
       <c r="C38" s="29">
         <v>1576810</v>
       </c>
       <c r="D38" s="29">
         <v>84668859</v>
       </c>
       <c r="E38" s="21">
         <v>3566830</v>
       </c>
       <c r="F38" s="21">
         <v>38754</v>
       </c>
       <c r="G38" s="29">
         <v>441553</v>
       </c>
       <c r="H38" s="22">
         <v>87139186</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B39" s="24">
         <v>30</v>
       </c>
       <c r="C39" s="25">
         <v>217682</v>
       </c>
       <c r="D39" s="25">
         <v>76900348</v>
       </c>
       <c r="E39" s="26">
         <v>3240327</v>
       </c>
       <c r="F39" s="26">
         <v>32634</v>
       </c>
       <c r="G39" s="25">
         <v>438279</v>
       </c>
       <c r="H39" s="27">
         <v>80393906</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B40" s="24">
         <v>31</v>
       </c>
       <c r="C40" s="25">
         <v>353132</v>
       </c>
       <c r="D40" s="25">
         <v>6008964</v>
       </c>
       <c r="E40" s="26">
         <v>288521</v>
       </c>
       <c r="F40" s="26">
         <v>428</v>
       </c>
       <c r="G40" s="25">
         <v>1070</v>
       </c>
       <c r="H40" s="27">
         <v>5945851</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B41" s="24">
         <v>32</v>
       </c>
       <c r="C41" s="25">
         <v>1005996</v>
       </c>
       <c r="D41" s="25">
         <v>1759547</v>
       </c>
       <c r="E41" s="26">
         <v>37982</v>
       </c>
       <c r="F41" s="26">
         <v>5692</v>
       </c>
       <c r="G41" s="25">
         <v>2204</v>
       </c>
       <c r="H41" s="27">
         <v>799429</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B42" s="24">
         <v>33</v>
       </c>
       <c r="C42" s="25">
         <v>1006006</v>
       </c>
       <c r="D42" s="25">
         <v>1765496</v>
       </c>
       <c r="E42" s="26">
         <v>38402</v>
       </c>
       <c r="F42" s="26">
         <v>5693</v>
       </c>
       <c r="G42" s="25">
         <v>2204</v>
       </c>
       <c r="H42" s="27">
         <v>805789</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B43" s="24">
         <v>34</v>
       </c>
       <c r="C43" s="25">
         <v>1023941</v>
       </c>
       <c r="D43" s="25">
         <v>1796154</v>
       </c>
       <c r="E43" s="26">
         <v>37984</v>
       </c>
       <c r="F43" s="26">
         <v>5692</v>
       </c>
       <c r="G43" s="25">
         <v>2204</v>
       </c>
       <c r="H43" s="27">
         <v>818093</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="28" t="s">
         <v>194</v>
       </c>
       <c r="B44" s="20">
         <v>35</v>
       </c>
       <c r="C44" s="29">
         <v>5056</v>
       </c>
       <c r="D44" s="29">
         <v>1901349</v>
       </c>
       <c r="E44" s="21">
         <v>4131</v>
       </c>
       <c r="F44" s="21">
         <v>163</v>
       </c>
       <c r="G44" s="29">
         <v>0</v>
       </c>
       <c r="H44" s="22">
         <v>1900587</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B45" s="24">
         <v>36</v>
       </c>
       <c r="C45" s="25">
         <v>2111</v>
       </c>
       <c r="D45" s="25">
         <v>1760976</v>
       </c>
       <c r="E45" s="26">
         <v>4131</v>
       </c>
       <c r="F45" s="26">
         <v>163</v>
       </c>
       <c r="G45" s="25">
         <v>0</v>
       </c>
       <c r="H45" s="27">
         <v>1763159</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B46" s="24">
         <v>37</v>
       </c>
       <c r="C46" s="25">
         <v>2250</v>
       </c>
       <c r="D46" s="25">
         <v>139526</v>
       </c>
       <c r="E46" s="26">
         <v>0</v>
       </c>
       <c r="F46" s="26">
         <v>0</v>
       </c>
       <c r="G46" s="25">
         <v>0</v>
       </c>
       <c r="H46" s="27">
         <v>137276</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B47" s="24">
         <v>38</v>
       </c>
       <c r="C47" s="25">
         <v>695</v>
       </c>
       <c r="D47" s="25">
         <v>847</v>
       </c>
       <c r="E47" s="26">
         <v>0</v>
       </c>
       <c r="F47" s="26">
         <v>0</v>
       </c>
       <c r="G47" s="25">
         <v>0</v>
       </c>
       <c r="H47" s="27">
         <v>152</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B48" s="24">
         <v>39</v>
       </c>
       <c r="C48" s="25">
         <v>695</v>
       </c>
       <c r="D48" s="25">
         <v>847</v>
       </c>
       <c r="E48" s="26">
         <v>0</v>
       </c>
       <c r="F48" s="26">
         <v>0</v>
       </c>
       <c r="G48" s="25">
         <v>0</v>
       </c>
       <c r="H48" s="27">
         <v>152</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B49" s="24">
         <v>40</v>
       </c>
       <c r="C49" s="25">
         <v>1555</v>
       </c>
       <c r="D49" s="25">
         <v>5393</v>
       </c>
       <c r="E49" s="26">
         <v>0</v>
       </c>
       <c r="F49" s="26">
         <v>0</v>
       </c>
       <c r="G49" s="25">
         <v>0</v>
       </c>
       <c r="H49" s="27">
         <v>3838</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="28" t="s">
         <v>123</v>
       </c>
       <c r="B50" s="20">
         <v>41</v>
       </c>
       <c r="C50" s="29">
         <v>4639</v>
       </c>
       <c r="D50" s="29">
         <v>13022485</v>
       </c>
       <c r="E50" s="21">
         <v>3306775</v>
       </c>
       <c r="F50" s="21">
         <v>0</v>
       </c>
       <c r="G50" s="29">
         <v>882414</v>
       </c>
       <c r="H50" s="22">
         <v>17207035</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="23" t="s">
         <v>121</v>
       </c>
       <c r="B51" s="24">
         <v>42</v>
       </c>
       <c r="C51" s="25">
         <v>3880</v>
       </c>
       <c r="D51" s="25">
         <v>12997762</v>
       </c>
       <c r="E51" s="26">
         <v>3306775</v>
       </c>
       <c r="F51" s="26">
         <v>0</v>
       </c>
       <c r="G51" s="25">
         <v>882414</v>
       </c>
       <c r="H51" s="27">
         <v>17183071</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B52" s="24">
         <v>43</v>
       </c>
       <c r="C52" s="25">
         <v>759</v>
       </c>
       <c r="D52" s="25">
         <v>24723</v>
       </c>
       <c r="E52" s="26">
         <v>0</v>
       </c>
       <c r="F52" s="26">
         <v>0</v>
       </c>
       <c r="G52" s="25">
         <v>0</v>
       </c>
       <c r="H52" s="27">
         <v>23964</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B53" s="24">
         <v>44</v>
       </c>
       <c r="C53" s="25">
         <v>0</v>
       </c>
       <c r="D53" s="25">
         <v>0</v>
       </c>
       <c r="E53" s="26">
         <v>0</v>
       </c>
       <c r="F53" s="26">
         <v>0</v>
       </c>
       <c r="G53" s="25">
         <v>0</v>
       </c>
       <c r="H53" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>117</v>
       </c>
       <c r="B54" s="24">
         <v>45</v>
       </c>
       <c r="C54" s="25">
         <v>0</v>
       </c>
       <c r="D54" s="25">
         <v>0</v>
       </c>
       <c r="E54" s="26">
         <v>0</v>
       </c>
       <c r="F54" s="26">
         <v>0</v>
       </c>
       <c r="G54" s="25">
         <v>0</v>
       </c>
       <c r="H54" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B55" s="24">
         <v>46</v>
       </c>
       <c r="C55" s="25">
         <v>0</v>
       </c>
       <c r="D55" s="25">
         <v>0</v>
       </c>
       <c r="E55" s="26">
         <v>0</v>
       </c>
       <c r="F55" s="26">
         <v>0</v>
       </c>
       <c r="G55" s="25">
         <v>0</v>
       </c>
       <c r="H55" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A56" s="28" t="s">
         <v>65</v>
       </c>
       <c r="B56" s="20">
         <v>47</v>
       </c>
       <c r="C56" s="29">
         <v>0</v>
       </c>
       <c r="D56" s="29">
         <v>46538</v>
       </c>
       <c r="E56" s="21">
         <v>19105</v>
       </c>
       <c r="F56" s="21">
         <v>0</v>
       </c>
       <c r="G56" s="29">
         <v>11173</v>
       </c>
       <c r="H56" s="22">
         <v>76816</v>
       </c>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B57" s="24">
         <v>48</v>
       </c>
       <c r="C57" s="25">
         <v>0</v>
       </c>
       <c r="D57" s="25">
         <v>0</v>
       </c>
       <c r="E57" s="26">
         <v>2335</v>
       </c>
       <c r="F57" s="26">
         <v>0</v>
       </c>
       <c r="G57" s="25">
         <v>0</v>
       </c>
       <c r="H57" s="27">
         <v>2335</v>
       </c>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B58" s="24">
         <v>49</v>
       </c>
       <c r="C58" s="25">
         <v>0</v>
       </c>
       <c r="D58" s="25">
         <v>5412</v>
       </c>
       <c r="E58" s="26">
         <v>16143</v>
       </c>
       <c r="F58" s="26">
         <v>0</v>
       </c>
       <c r="G58" s="25">
         <v>2414</v>
       </c>
       <c r="H58" s="27">
         <v>23969</v>
       </c>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A59" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B59" s="24">
         <v>50</v>
       </c>
       <c r="C59" s="25">
         <v>0</v>
       </c>
       <c r="D59" s="25">
         <v>41126</v>
       </c>
       <c r="E59" s="26">
         <v>627</v>
       </c>
       <c r="F59" s="26">
         <v>0</v>
       </c>
       <c r="G59" s="25">
         <v>8759</v>
       </c>
       <c r="H59" s="27">
         <v>50512</v>
       </c>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A60" s="28" t="s">
         <v>63</v>
       </c>
       <c r="B60" s="20">
         <v>51</v>
       </c>
       <c r="C60" s="29">
         <v>0</v>
       </c>
       <c r="D60" s="29">
         <v>43653</v>
       </c>
       <c r="E60" s="21">
         <v>121255</v>
       </c>
       <c r="F60" s="21">
         <v>3</v>
       </c>
       <c r="G60" s="29">
         <v>75779</v>
       </c>
       <c r="H60" s="22">
         <v>240690</v>
       </c>
     </row>
-    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B61" s="24">
         <v>52</v>
       </c>
       <c r="C61" s="25">
         <v>0</v>
       </c>
       <c r="D61" s="25">
         <v>0</v>
       </c>
       <c r="E61" s="26">
         <v>0</v>
       </c>
       <c r="F61" s="26">
         <v>0</v>
       </c>
       <c r="G61" s="25">
         <v>0</v>
       </c>
       <c r="H61" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B62" s="24">
         <v>53</v>
       </c>
       <c r="C62" s="25">
         <v>0</v>
       </c>
       <c r="D62" s="25">
         <v>20238</v>
       </c>
       <c r="E62" s="26">
         <v>25345</v>
       </c>
       <c r="F62" s="26">
         <v>0</v>
       </c>
       <c r="G62" s="25">
         <v>75779</v>
       </c>
       <c r="H62" s="27">
         <v>121362</v>
       </c>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B63" s="24">
         <v>54</v>
       </c>
       <c r="C63" s="25">
         <v>0</v>
       </c>
       <c r="D63" s="25">
         <v>0</v>
       </c>
       <c r="E63" s="26">
         <v>0</v>
       </c>
       <c r="F63" s="26">
         <v>0</v>
       </c>
       <c r="G63" s="25">
         <v>0</v>
       </c>
       <c r="H63" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B64" s="24">
         <v>55</v>
       </c>
       <c r="C64" s="25">
         <v>0</v>
       </c>
       <c r="D64" s="25">
         <v>23415</v>
       </c>
       <c r="E64" s="26">
         <v>95910</v>
       </c>
       <c r="F64" s="26">
         <v>3</v>
       </c>
       <c r="G64" s="25">
         <v>0</v>
       </c>
       <c r="H64" s="27">
         <v>119328</v>
       </c>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A65" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B65" s="20">
         <v>56</v>
       </c>
       <c r="C65" s="29">
         <v>0</v>
       </c>
       <c r="D65" s="29">
         <v>0</v>
       </c>
       <c r="E65" s="21">
         <v>307919</v>
       </c>
       <c r="F65" s="21">
         <v>0</v>
       </c>
       <c r="G65" s="29">
         <v>14328</v>
       </c>
       <c r="H65" s="22">
         <v>322247</v>
       </c>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A66" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B66" s="20">
         <v>57</v>
       </c>
       <c r="C66" s="29">
         <v>0</v>
       </c>
       <c r="D66" s="29">
         <v>0</v>
       </c>
       <c r="E66" s="21">
         <v>0</v>
       </c>
       <c r="F66" s="21">
         <v>0</v>
       </c>
       <c r="G66" s="29">
         <v>0</v>
       </c>
       <c r="H66" s="22">
         <v>0</v>
       </c>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A67" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B67" s="24">
         <v>58</v>
       </c>
       <c r="C67" s="25">
         <v>0</v>
       </c>
       <c r="D67" s="25">
         <v>0</v>
       </c>
       <c r="E67" s="26">
         <v>0</v>
       </c>
       <c r="F67" s="26">
         <v>0</v>
       </c>
       <c r="G67" s="25">
         <v>0</v>
       </c>
       <c r="H67" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A68" s="28" t="s">
         <v>60</v>
       </c>
       <c r="B68" s="20">
         <v>59</v>
       </c>
       <c r="C68" s="29">
         <v>0</v>
       </c>
       <c r="D68" s="29">
         <v>0</v>
       </c>
       <c r="E68" s="29">
         <v>307919</v>
       </c>
       <c r="F68" s="29">
         <v>0</v>
       </c>
       <c r="G68" s="29">
         <v>14328</v>
       </c>
       <c r="H68" s="22">
         <v>322247</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A69" s="34" t="s">
         <v>190</v>
       </c>
       <c r="B69" s="35">
         <v>60</v>
       </c>
       <c r="C69" s="36">
         <v>0</v>
       </c>
       <c r="D69" s="36">
         <v>0</v>
       </c>
       <c r="E69" s="36">
         <v>0</v>
       </c>
       <c r="F69" s="36">
         <v>0</v>
       </c>
       <c r="G69" s="36">
         <v>0</v>
       </c>
       <c r="H69" s="37">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A70" s="38"/>
       <c r="B70" s="39"/>
       <c r="C70" s="40"/>
       <c r="D70" s="40"/>
       <c r="E70" s="40"/>
       <c r="F70" s="40"/>
       <c r="G70" s="40"/>
       <c r="H70" s="41" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="71" spans="1:8" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" s="12" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B71" s="43">
         <v>61</v>
       </c>
       <c r="C71" s="44">
         <v>504</v>
       </c>
       <c r="D71" s="44">
         <v>1564432</v>
       </c>
       <c r="E71" s="44">
         <v>650184</v>
       </c>
       <c r="F71" s="44">
         <v>0</v>
       </c>
       <c r="G71" s="44">
         <v>562223</v>
       </c>
       <c r="H71" s="45">
         <v>2776335</v>
       </c>
     </row>
-    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A72" s="28" t="s">
         <v>78</v>
       </c>
       <c r="B72" s="20">
         <v>62</v>
       </c>
       <c r="C72" s="46">
         <v>0</v>
       </c>
       <c r="D72" s="46">
         <v>0</v>
       </c>
       <c r="E72" s="46">
         <v>0</v>
       </c>
       <c r="F72" s="46">
         <v>0</v>
       </c>
       <c r="G72" s="46">
         <v>0</v>
       </c>
       <c r="H72" s="47">
         <v>0</v>
       </c>
     </row>
-    <row r="73" spans="1:8" s="13" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" s="13" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A73" s="48" t="s">
         <v>165</v>
       </c>
       <c r="B73" s="49">
         <v>63</v>
       </c>
       <c r="C73" s="50">
         <v>0</v>
       </c>
       <c r="D73" s="50">
         <v>0</v>
       </c>
       <c r="E73" s="50">
         <v>0</v>
       </c>
       <c r="F73" s="50">
         <v>0</v>
       </c>
       <c r="G73" s="50">
         <v>0</v>
       </c>
       <c r="H73" s="51">
         <v>0</v>
       </c>
     </row>
-    <row r="74" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B74" s="24">
         <v>64</v>
       </c>
       <c r="C74" s="52">
         <v>0</v>
       </c>
       <c r="D74" s="52">
         <v>0</v>
       </c>
       <c r="E74" s="52">
         <v>0</v>
       </c>
       <c r="F74" s="52">
         <v>0</v>
       </c>
       <c r="G74" s="52">
         <v>0</v>
       </c>
       <c r="H74" s="53">
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A75" s="48" t="s">
         <v>167</v>
       </c>
       <c r="B75" s="49">
         <v>65</v>
       </c>
       <c r="C75" s="52">
         <v>0</v>
       </c>
       <c r="D75" s="52">
         <v>0</v>
       </c>
       <c r="E75" s="52">
         <v>0</v>
       </c>
       <c r="F75" s="52">
         <v>0</v>
       </c>
       <c r="G75" s="52">
         <v>0</v>
       </c>
       <c r="H75" s="53">
         <v>0</v>
       </c>
     </row>
-    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A76" s="48" t="s">
         <v>73</v>
       </c>
       <c r="B76" s="24">
         <v>66</v>
       </c>
       <c r="C76" s="52">
         <v>0</v>
       </c>
       <c r="D76" s="52">
         <v>0</v>
       </c>
       <c r="E76" s="52">
         <v>0</v>
       </c>
       <c r="F76" s="52">
         <v>0</v>
       </c>
       <c r="G76" s="52">
         <v>0</v>
       </c>
       <c r="H76" s="53">
         <v>0</v>
       </c>
     </row>
-    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>189</v>
       </c>
       <c r="B77" s="49">
         <v>67</v>
       </c>
       <c r="C77" s="54">
         <v>0</v>
       </c>
       <c r="D77" s="54">
         <v>0</v>
       </c>
       <c r="E77" s="54">
         <v>0</v>
       </c>
       <c r="F77" s="54">
         <v>0</v>
       </c>
       <c r="G77" s="54">
         <v>0</v>
       </c>
       <c r="H77" s="53">
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A78" s="28" t="s">
         <v>67</v>
       </c>
       <c r="B78" s="20">
         <v>68</v>
       </c>
       <c r="C78" s="46">
         <v>492</v>
       </c>
       <c r="D78" s="46">
         <v>1562253</v>
       </c>
       <c r="E78" s="46">
         <v>647417</v>
       </c>
       <c r="F78" s="46">
         <v>0</v>
       </c>
       <c r="G78" s="46">
         <v>542626</v>
       </c>
       <c r="H78" s="47">
         <v>2751804</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B79" s="49">
         <v>69</v>
       </c>
       <c r="C79" s="52">
         <v>413</v>
       </c>
       <c r="D79" s="52">
         <v>1553228</v>
       </c>
       <c r="E79" s="52">
         <v>616051</v>
       </c>
       <c r="F79" s="52">
         <v>0</v>
       </c>
       <c r="G79" s="52">
         <v>542626</v>
       </c>
       <c r="H79" s="53">
         <v>2711492</v>
       </c>
     </row>
-    <row r="80" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B80" s="24">
         <v>70</v>
       </c>
       <c r="C80" s="52">
         <v>79</v>
       </c>
       <c r="D80" s="52">
         <v>9025</v>
       </c>
       <c r="E80" s="52">
         <v>31366</v>
       </c>
       <c r="F80" s="52">
         <v>0</v>
       </c>
       <c r="G80" s="52">
         <v>0</v>
       </c>
       <c r="H80" s="53">
         <v>40312</v>
       </c>
     </row>
-    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B81" s="49">
         <v>71</v>
       </c>
       <c r="C81" s="52">
         <v>0</v>
       </c>
       <c r="D81" s="52">
         <v>0</v>
       </c>
       <c r="E81" s="52">
         <v>0</v>
       </c>
       <c r="F81" s="52">
         <v>0</v>
       </c>
       <c r="G81" s="52">
         <v>0</v>
       </c>
       <c r="H81" s="53">
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B82" s="24">
         <v>72</v>
       </c>
       <c r="C82" s="52">
         <v>0</v>
       </c>
       <c r="D82" s="52">
         <v>0</v>
       </c>
       <c r="E82" s="52">
         <v>0</v>
       </c>
       <c r="F82" s="52">
         <v>0</v>
       </c>
       <c r="G82" s="52">
         <v>0</v>
       </c>
       <c r="H82" s="53">
         <v>0</v>
       </c>
     </row>
-    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>189</v>
       </c>
       <c r="B83" s="49">
         <v>73</v>
       </c>
       <c r="C83" s="55">
         <v>0</v>
       </c>
       <c r="D83" s="55">
         <v>0</v>
       </c>
       <c r="E83" s="55">
         <v>0</v>
       </c>
       <c r="F83" s="55">
         <v>0</v>
       </c>
       <c r="G83" s="55">
         <v>0</v>
       </c>
       <c r="H83" s="56">
         <v>0</v>
       </c>
     </row>
-    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A84" s="28" t="s">
         <v>163</v>
       </c>
       <c r="B84" s="20">
         <v>74</v>
       </c>
       <c r="C84" s="57">
         <v>12</v>
       </c>
       <c r="D84" s="57">
         <v>2179</v>
       </c>
       <c r="E84" s="57">
         <v>2767</v>
       </c>
       <c r="F84" s="57">
         <v>0</v>
       </c>
       <c r="G84" s="57">
         <v>19597</v>
       </c>
       <c r="H84" s="47">
         <v>24531</v>
       </c>
     </row>
-    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A85" s="28" t="s">
         <v>52</v>
       </c>
       <c r="B85" s="20">
         <v>75</v>
       </c>
       <c r="C85" s="46">
         <v>0</v>
       </c>
       <c r="D85" s="46">
         <v>4</v>
       </c>
       <c r="E85" s="46">
         <v>389822</v>
       </c>
       <c r="F85" s="46">
         <v>0</v>
       </c>
       <c r="G85" s="46">
         <v>0</v>
       </c>
       <c r="H85" s="47">
         <v>389826</v>
       </c>
     </row>
-    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A86" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B86" s="20">
         <v>76</v>
       </c>
       <c r="C86" s="57">
         <v>0</v>
       </c>
       <c r="D86" s="57">
         <v>-23347</v>
       </c>
       <c r="E86" s="57">
         <v>1980</v>
       </c>
       <c r="F86" s="57">
         <v>0</v>
       </c>
       <c r="G86" s="57">
         <v>0</v>
       </c>
       <c r="H86" s="47">
         <v>-21367</v>
       </c>
     </row>
-    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A87" s="28" t="s">
         <v>53</v>
       </c>
       <c r="B87" s="20">
         <v>77</v>
       </c>
       <c r="C87" s="46">
         <v>12420</v>
       </c>
       <c r="D87" s="46">
         <v>268314</v>
       </c>
       <c r="E87" s="46">
         <v>0</v>
       </c>
       <c r="F87" s="46">
         <v>0</v>
       </c>
       <c r="G87" s="46">
         <v>7049</v>
       </c>
       <c r="H87" s="47">
         <v>262943</v>
       </c>
     </row>
-    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A88" s="28" t="s">
         <v>54</v>
       </c>
       <c r="B88" s="20">
         <v>78</v>
       </c>
       <c r="C88" s="46">
         <v>0</v>
       </c>
       <c r="D88" s="46">
         <v>0</v>
       </c>
       <c r="E88" s="46">
         <v>0</v>
       </c>
       <c r="F88" s="46">
         <v>0</v>
       </c>
       <c r="G88" s="46">
         <v>439320</v>
       </c>
       <c r="H88" s="47">
         <v>439320</v>
       </c>
     </row>
-    <row r="89" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" s="28" t="s">
         <v>55</v>
       </c>
       <c r="B89" s="20">
         <v>79</v>
       </c>
       <c r="C89" s="46">
         <v>757322</v>
       </c>
       <c r="D89" s="46">
         <v>1278134</v>
       </c>
       <c r="E89" s="46">
         <v>0</v>
       </c>
       <c r="F89" s="46">
         <v>0</v>
       </c>
       <c r="G89" s="46">
         <v>0</v>
       </c>
       <c r="H89" s="47">
         <v>520812</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" s="48" t="s">
         <v>126</v>
       </c>
       <c r="B90" s="24">
         <v>80</v>
       </c>
       <c r="C90" s="54">
         <v>750637</v>
       </c>
       <c r="D90" s="54">
         <v>1269517</v>
       </c>
       <c r="E90" s="54">
         <v>0</v>
       </c>
       <c r="F90" s="54">
         <v>0</v>
       </c>
       <c r="G90" s="54">
         <v>0</v>
       </c>
       <c r="H90" s="53">
         <v>518880</v>
       </c>
     </row>
-    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="48" t="s">
         <v>69</v>
       </c>
       <c r="B91" s="49">
         <v>81</v>
       </c>
       <c r="C91" s="54">
         <v>5548</v>
       </c>
       <c r="D91" s="54">
         <v>6665</v>
       </c>
       <c r="E91" s="54">
         <v>0</v>
       </c>
       <c r="F91" s="54">
         <v>0</v>
       </c>
       <c r="G91" s="54">
         <v>0</v>
       </c>
       <c r="H91" s="53">
         <v>1117</v>
       </c>
     </row>
-    <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B92" s="20">
         <v>82</v>
       </c>
       <c r="C92" s="46">
         <v>846301</v>
       </c>
       <c r="D92" s="46">
         <v>1342260</v>
       </c>
       <c r="E92" s="46">
         <v>0</v>
       </c>
       <c r="F92" s="46">
         <v>0</v>
       </c>
       <c r="G92" s="46">
         <v>0</v>
       </c>
       <c r="H92" s="47">
         <v>495959</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" s="48" t="s">
         <v>124</v>
       </c>
       <c r="B93" s="49">
         <v>83</v>
       </c>
       <c r="C93" s="58">
         <v>0</v>
       </c>
       <c r="D93" s="58">
         <v>29305</v>
       </c>
       <c r="E93" s="58">
         <v>0</v>
       </c>
       <c r="F93" s="58">
         <v>0</v>
       </c>
       <c r="G93" s="58">
         <v>0</v>
       </c>
       <c r="H93" s="51">
         <v>29305</v>
       </c>
     </row>
-    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B94" s="24">
         <v>84</v>
       </c>
       <c r="C94" s="58">
         <v>810816</v>
       </c>
       <c r="D94" s="58">
         <v>1239366</v>
       </c>
       <c r="E94" s="58">
         <v>0</v>
       </c>
       <c r="F94" s="58">
         <v>0</v>
       </c>
       <c r="G94" s="58">
         <v>0</v>
       </c>
       <c r="H94" s="51">
         <v>428550</v>
       </c>
     </row>
-    <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" s="28" t="s">
         <v>57</v>
       </c>
       <c r="B95" s="20">
         <v>85</v>
       </c>
       <c r="C95" s="57">
         <v>5956</v>
       </c>
       <c r="D95" s="57">
-        <v>243027</v>
+        <v>243031</v>
       </c>
       <c r="E95" s="57">
         <v>34299</v>
       </c>
       <c r="F95" s="57">
         <v>1208</v>
       </c>
       <c r="G95" s="57">
         <v>1508</v>
       </c>
       <c r="H95" s="47">
-        <v>274086</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>274090</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B96" s="24">
         <v>86</v>
       </c>
       <c r="C96" s="58">
         <v>5908</v>
       </c>
       <c r="D96" s="58">
-        <v>83705</v>
+        <v>83709</v>
       </c>
       <c r="E96" s="58">
         <v>23118</v>
       </c>
       <c r="F96" s="58">
         <v>378</v>
       </c>
       <c r="G96" s="58">
         <v>200</v>
       </c>
       <c r="H96" s="51">
-        <v>101493</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>101497</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="48" t="s">
         <v>162</v>
       </c>
       <c r="B97" s="49">
         <v>87</v>
       </c>
       <c r="C97" s="50">
         <v>0</v>
       </c>
       <c r="D97" s="50">
         <v>0</v>
       </c>
       <c r="E97" s="50">
         <v>0</v>
       </c>
       <c r="F97" s="50">
         <v>0</v>
       </c>
       <c r="G97" s="50">
         <v>0</v>
       </c>
       <c r="H97" s="51">
         <v>0</v>
       </c>
     </row>
-    <row r="98" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B98" s="20">
         <v>88</v>
       </c>
       <c r="C98" s="57">
         <v>0</v>
       </c>
       <c r="D98" s="57">
         <v>431060</v>
       </c>
       <c r="E98" s="57">
         <v>0</v>
       </c>
       <c r="F98" s="57">
         <v>0</v>
       </c>
       <c r="G98" s="57">
         <v>0</v>
       </c>
       <c r="H98" s="47">
         <v>431060</v>
       </c>
     </row>
-    <row r="99" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="48" t="s">
         <v>127</v>
       </c>
       <c r="B99" s="49">
         <v>89</v>
       </c>
       <c r="C99" s="52">
         <v>0</v>
       </c>
       <c r="D99" s="52">
         <v>72219</v>
       </c>
       <c r="E99" s="52">
         <v>0</v>
       </c>
       <c r="F99" s="52">
         <v>0</v>
       </c>
       <c r="G99" s="52">
         <v>0</v>
       </c>
       <c r="H99" s="53">
         <v>72219</v>
       </c>
     </row>
-    <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="48" t="s">
         <v>128</v>
       </c>
       <c r="B100" s="24">
         <v>90</v>
       </c>
       <c r="C100" s="52">
         <v>0</v>
       </c>
       <c r="D100" s="52">
         <v>358841</v>
       </c>
       <c r="E100" s="52">
         <v>0</v>
       </c>
       <c r="F100" s="52">
         <v>0</v>
       </c>
       <c r="G100" s="52">
         <v>0</v>
       </c>
       <c r="H100" s="53">
         <v>358841</v>
       </c>
     </row>
-    <row r="101" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A101" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B101" s="20">
         <v>91</v>
       </c>
       <c r="C101" s="46">
         <v>11152</v>
       </c>
       <c r="D101" s="46">
         <v>14904</v>
       </c>
       <c r="E101" s="46">
         <v>0</v>
       </c>
       <c r="F101" s="46">
         <v>0</v>
       </c>
       <c r="G101" s="46">
         <v>0</v>
       </c>
       <c r="H101" s="47">
         <v>3752</v>
       </c>
     </row>
-    <row r="102" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A102" s="136" t="s">
         <v>19</v>
       </c>
       <c r="B102" s="137">
         <v>92</v>
       </c>
       <c r="C102" s="138">
         <v>3228131</v>
       </c>
       <c r="D102" s="139">
-        <v>119747597</v>
+        <v>119747601</v>
       </c>
       <c r="E102" s="139">
         <v>12197392</v>
       </c>
       <c r="F102" s="139">
         <v>101370</v>
       </c>
       <c r="G102" s="139">
         <v>4018102</v>
       </c>
       <c r="H102" s="140">
-        <v>132836330</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+        <v>132836334</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A103" s="59" t="s">
         <v>171</v>
       </c>
       <c r="B103" s="24">
         <v>93</v>
       </c>
       <c r="C103" s="60">
         <v>1602641</v>
       </c>
       <c r="D103" s="61"/>
       <c r="E103" s="61"/>
       <c r="F103" s="61"/>
       <c r="G103" s="61"/>
       <c r="H103" s="62"/>
     </row>
-    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A104" s="63" t="s">
         <v>172</v>
       </c>
       <c r="B104" s="49">
         <v>94</v>
       </c>
       <c r="C104" s="64">
         <v>0</v>
       </c>
       <c r="D104" s="64">
         <v>198559</v>
       </c>
       <c r="E104" s="64">
         <v>49</v>
       </c>
       <c r="F104" s="64">
         <v>3</v>
       </c>
       <c r="G104" s="64">
         <v>17237</v>
       </c>
       <c r="H104" s="65">
         <v>215848</v>
       </c>
     </row>
-    <row r="105" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="66" t="s">
         <v>179</v>
       </c>
       <c r="B105" s="35">
         <v>95</v>
       </c>
       <c r="C105" s="67">
         <v>0</v>
       </c>
       <c r="D105" s="68">
         <v>31250</v>
       </c>
       <c r="E105" s="68">
         <v>49</v>
       </c>
       <c r="F105" s="68">
         <v>3</v>
       </c>
       <c r="G105" s="68">
         <v>16</v>
       </c>
       <c r="H105" s="69">
         <v>31318</v>
       </c>
     </row>
-    <row r="106" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A106" s="70"/>
       <c r="B106" s="71"/>
       <c r="C106" s="72"/>
       <c r="D106" s="73"/>
       <c r="E106" s="73"/>
       <c r="F106" s="73"/>
       <c r="G106" s="73"/>
       <c r="H106" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="107" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A107" s="147" t="s">
         <v>20</v>
       </c>
       <c r="B107" s="14"/>
       <c r="C107" s="152" t="s">
         <v>8</v>
       </c>
       <c r="D107" s="158" t="s">
         <v>0</v>
       </c>
       <c r="E107" s="159"/>
       <c r="F107" s="158" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="159"/>
       <c r="H107" s="155" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="108" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:8" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A108" s="150"/>
       <c r="B108" s="74"/>
       <c r="C108" s="153"/>
       <c r="D108" s="160"/>
       <c r="E108" s="161"/>
       <c r="F108" s="160"/>
       <c r="G108" s="161"/>
       <c r="H108" s="156"/>
     </row>
-    <row r="109" spans="1:8" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:8" ht="58" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A109" s="151"/>
       <c r="B109" s="75"/>
       <c r="C109" s="154"/>
       <c r="D109" s="17" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="18" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G109" s="18" t="s">
         <v>10</v>
       </c>
       <c r="H109" s="157"/>
     </row>
-    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A110" s="76" t="s">
         <v>21</v>
       </c>
       <c r="B110" s="77">
         <v>96</v>
       </c>
       <c r="C110" s="78"/>
       <c r="D110" s="78">
-        <v>88278478</v>
+        <v>88278582</v>
       </c>
       <c r="E110" s="78">
-        <v>26142687</v>
+        <v>26142356</v>
       </c>
       <c r="F110" s="78">
         <v>2003205</v>
       </c>
       <c r="G110" s="78">
-        <v>2383817</v>
+        <v>2383836</v>
       </c>
       <c r="H110" s="79">
-        <v>118808187</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+        <v>118807979</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A111" s="80" t="s">
         <v>174</v>
       </c>
       <c r="B111" s="81">
         <v>97</v>
       </c>
       <c r="C111" s="78"/>
       <c r="D111" s="78">
         <v>87093539</v>
       </c>
       <c r="E111" s="78">
         <v>25567691</v>
       </c>
       <c r="F111" s="78">
         <v>1921536</v>
       </c>
       <c r="G111" s="78">
         <v>2381049</v>
       </c>
       <c r="H111" s="79">
         <v>116963815</v>
       </c>
     </row>
-    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A112" s="80" t="s">
         <v>180</v>
       </c>
       <c r="B112" s="81">
         <v>98</v>
       </c>
       <c r="C112" s="78"/>
       <c r="D112" s="78">
         <v>53594</v>
       </c>
       <c r="E112" s="78">
         <v>0</v>
       </c>
       <c r="F112" s="78">
         <v>55</v>
       </c>
       <c r="G112" s="78">
         <v>0</v>
       </c>
       <c r="H112" s="79">
         <v>53649</v>
       </c>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A113" s="82" t="s">
         <v>146</v>
       </c>
       <c r="B113" s="83">
         <v>99</v>
       </c>
       <c r="C113" s="84"/>
       <c r="D113" s="84">
         <v>757</v>
       </c>
       <c r="E113" s="84">
         <v>0</v>
       </c>
       <c r="F113" s="84">
         <v>55</v>
       </c>
       <c r="G113" s="84">
         <v>0</v>
       </c>
       <c r="H113" s="85">
         <v>812</v>
       </c>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A114" s="82" t="s">
         <v>139</v>
       </c>
       <c r="B114" s="83">
         <v>100</v>
       </c>
       <c r="C114" s="84"/>
       <c r="D114" s="84">
         <v>50027</v>
       </c>
       <c r="E114" s="84">
         <v>0</v>
       </c>
       <c r="F114" s="84">
         <v>0</v>
       </c>
       <c r="G114" s="84">
         <v>0</v>
       </c>
       <c r="H114" s="85">
         <v>50027</v>
       </c>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A115" s="82" t="s">
         <v>181</v>
       </c>
       <c r="B115" s="83">
         <v>101</v>
       </c>
       <c r="C115" s="84"/>
       <c r="D115" s="84">
         <v>2810</v>
       </c>
       <c r="E115" s="84">
         <v>0</v>
       </c>
       <c r="F115" s="84">
         <v>0</v>
       </c>
       <c r="G115" s="84">
         <v>0</v>
       </c>
       <c r="H115" s="85">
         <v>2810</v>
       </c>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A116" s="82" t="s">
         <v>137</v>
       </c>
       <c r="B116" s="83">
         <v>102</v>
       </c>
       <c r="C116" s="84"/>
       <c r="D116" s="84">
         <v>0</v>
       </c>
       <c r="E116" s="84">
         <v>0</v>
       </c>
       <c r="F116" s="84">
         <v>0</v>
       </c>
       <c r="G116" s="84">
         <v>0</v>
       </c>
       <c r="H116" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A117" s="82" t="s">
         <v>138</v>
       </c>
       <c r="B117" s="83">
         <v>103</v>
       </c>
       <c r="C117" s="84"/>
       <c r="D117" s="84">
         <v>0</v>
       </c>
       <c r="E117" s="84">
         <v>0</v>
       </c>
       <c r="F117" s="84">
         <v>0</v>
       </c>
       <c r="G117" s="84">
         <v>0</v>
       </c>
       <c r="H117" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A118" s="80" t="s">
         <v>22</v>
       </c>
       <c r="B118" s="81">
         <v>104</v>
       </c>
       <c r="C118" s="78"/>
       <c r="D118" s="78">
         <v>177010</v>
       </c>
       <c r="E118" s="78">
         <v>12953652</v>
       </c>
       <c r="F118" s="78">
         <v>18654</v>
       </c>
       <c r="G118" s="78">
         <v>1229993</v>
       </c>
       <c r="H118" s="79">
         <v>14379309</v>
       </c>
     </row>
-    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A119" s="82" t="s">
         <v>182</v>
       </c>
       <c r="B119" s="83">
         <v>105</v>
       </c>
       <c r="C119" s="84"/>
       <c r="D119" s="84">
         <v>478</v>
       </c>
       <c r="E119" s="84">
         <v>12704033</v>
       </c>
       <c r="F119" s="84">
         <v>0</v>
       </c>
       <c r="G119" s="84">
         <v>1229974</v>
       </c>
       <c r="H119" s="85">
         <v>13934485</v>
       </c>
     </row>
-    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A120" s="82" t="s">
         <v>147</v>
       </c>
       <c r="B120" s="83">
         <v>106</v>
       </c>
       <c r="C120" s="84"/>
       <c r="D120" s="84">
         <v>0</v>
       </c>
       <c r="E120" s="84">
         <v>5919</v>
       </c>
       <c r="F120" s="84">
         <v>0</v>
       </c>
       <c r="G120" s="84">
         <v>876670</v>
       </c>
       <c r="H120" s="85">
         <v>882589</v>
       </c>
     </row>
-    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A121" s="82" t="s">
         <v>145</v>
       </c>
       <c r="B121" s="83">
         <v>107</v>
       </c>
       <c r="C121" s="84"/>
       <c r="D121" s="84">
         <v>4748</v>
       </c>
       <c r="E121" s="84">
         <v>192199</v>
       </c>
       <c r="F121" s="84">
         <v>653</v>
       </c>
       <c r="G121" s="84">
         <v>1644</v>
       </c>
       <c r="H121" s="85">
         <v>199244</v>
       </c>
     </row>
-    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A122" s="82" t="s">
         <v>139</v>
       </c>
       <c r="B122" s="83">
         <v>108</v>
       </c>
       <c r="C122" s="84"/>
       <c r="D122" s="84">
         <v>90026</v>
       </c>
       <c r="E122" s="84">
         <v>5551051</v>
       </c>
       <c r="F122" s="84">
         <v>18001</v>
       </c>
       <c r="G122" s="84">
         <v>129975</v>
       </c>
       <c r="H122" s="85">
         <v>5789053</v>
       </c>
     </row>
-    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A123" s="82" t="s">
         <v>184</v>
       </c>
       <c r="B123" s="83">
         <v>109</v>
       </c>
       <c r="C123" s="84"/>
       <c r="D123" s="84">
         <v>0</v>
       </c>
       <c r="E123" s="84">
         <v>342662</v>
       </c>
       <c r="F123" s="84">
         <v>0</v>
       </c>
       <c r="G123" s="84">
         <v>0</v>
       </c>
       <c r="H123" s="85">
         <v>342662</v>
       </c>
     </row>
-    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A124" s="82" t="s">
         <v>181</v>
       </c>
       <c r="B124" s="83">
         <v>110</v>
       </c>
       <c r="C124" s="84"/>
       <c r="D124" s="84">
         <v>1</v>
       </c>
       <c r="E124" s="84">
         <v>2854725</v>
       </c>
       <c r="F124" s="84">
         <v>0</v>
       </c>
       <c r="G124" s="84">
         <v>221690</v>
       </c>
       <c r="H124" s="85">
         <v>3076416</v>
       </c>
     </row>
-    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A125" s="82" t="s">
         <v>138</v>
       </c>
       <c r="B125" s="83">
         <v>111</v>
       </c>
       <c r="C125" s="84"/>
       <c r="D125" s="84">
         <v>82235</v>
       </c>
       <c r="E125" s="84">
         <v>4007096</v>
       </c>
       <c r="F125" s="84">
         <v>0</v>
       </c>
       <c r="G125" s="84">
         <v>14</v>
       </c>
       <c r="H125" s="85">
         <v>4089345</v>
       </c>
     </row>
-    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A126" s="80" t="s">
         <v>23</v>
       </c>
       <c r="B126" s="81">
         <v>112</v>
       </c>
       <c r="C126" s="78"/>
       <c r="D126" s="78">
         <v>75837907</v>
       </c>
       <c r="E126" s="78">
         <v>4649689</v>
       </c>
       <c r="F126" s="78">
         <v>1823232</v>
       </c>
       <c r="G126" s="78">
         <v>1133241</v>
       </c>
       <c r="H126" s="79">
         <v>83444069</v>
       </c>
     </row>
-    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A127" s="82" t="s">
         <v>185</v>
       </c>
       <c r="B127" s="83">
         <v>113</v>
       </c>
       <c r="C127" s="84"/>
       <c r="D127" s="84">
         <v>54899258</v>
       </c>
       <c r="E127" s="84">
         <v>1443935</v>
       </c>
       <c r="F127" s="84">
         <v>843519</v>
       </c>
       <c r="G127" s="84">
         <v>146488</v>
       </c>
       <c r="H127" s="85">
         <v>57333200</v>
       </c>
     </row>
-    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A128" s="82" t="s">
         <v>140</v>
       </c>
       <c r="B128" s="83">
         <v>114</v>
       </c>
       <c r="C128" s="84"/>
       <c r="D128" s="84">
         <v>19577959</v>
       </c>
       <c r="E128" s="84">
         <v>2539671</v>
       </c>
       <c r="F128" s="84">
         <v>947155</v>
       </c>
       <c r="G128" s="84">
         <v>986143</v>
       </c>
       <c r="H128" s="85">
         <v>24050928</v>
       </c>
     </row>
-    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A129" s="82" t="s">
         <v>141</v>
       </c>
       <c r="B129" s="83">
         <v>115</v>
       </c>
       <c r="C129" s="84"/>
       <c r="D129" s="84">
         <v>708885</v>
       </c>
       <c r="E129" s="84">
         <v>13023</v>
       </c>
       <c r="F129" s="84">
         <v>13438</v>
       </c>
       <c r="G129" s="84">
         <v>483</v>
       </c>
       <c r="H129" s="85">
         <v>735829</v>
       </c>
     </row>
-    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A130" s="82" t="s">
         <v>142</v>
       </c>
       <c r="B130" s="83">
         <v>116</v>
       </c>
       <c r="C130" s="84"/>
       <c r="D130" s="84">
         <v>0</v>
       </c>
       <c r="E130" s="84">
         <v>0</v>
       </c>
       <c r="F130" s="84">
         <v>0</v>
       </c>
       <c r="G130" s="84">
         <v>0</v>
       </c>
       <c r="H130" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A131" s="82" t="s">
         <v>196</v>
       </c>
       <c r="B131" s="83">
         <v>117</v>
       </c>
       <c r="C131" s="84"/>
       <c r="D131" s="84">
         <v>548</v>
       </c>
       <c r="E131" s="84">
         <v>447457</v>
       </c>
       <c r="F131" s="84">
         <v>0</v>
       </c>
       <c r="G131" s="84">
         <v>0</v>
       </c>
       <c r="H131" s="85">
         <v>448005</v>
       </c>
     </row>
-    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A132" s="82" t="s">
         <v>143</v>
       </c>
       <c r="B132" s="83">
         <v>118</v>
       </c>
       <c r="C132" s="84"/>
       <c r="D132" s="84">
         <v>0</v>
       </c>
       <c r="E132" s="84">
         <v>200296</v>
       </c>
       <c r="F132" s="84">
         <v>0</v>
       </c>
       <c r="G132" s="84">
         <v>0</v>
       </c>
       <c r="H132" s="85">
         <v>200296</v>
       </c>
     </row>
-    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A133" s="82" t="s">
         <v>144</v>
       </c>
       <c r="B133" s="83">
         <v>119</v>
       </c>
       <c r="C133" s="84"/>
       <c r="D133" s="84">
         <v>651257</v>
       </c>
       <c r="E133" s="84">
         <v>5307</v>
       </c>
       <c r="F133" s="84">
         <v>19120</v>
       </c>
       <c r="G133" s="84">
         <v>127</v>
       </c>
       <c r="H133" s="85">
         <v>675811</v>
       </c>
     </row>
-    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A134" s="80" t="s">
         <v>195</v>
       </c>
       <c r="B134" s="81">
         <v>120</v>
       </c>
       <c r="C134" s="78"/>
       <c r="D134" s="78">
         <v>4056232</v>
       </c>
       <c r="E134" s="78">
         <v>6514</v>
       </c>
       <c r="F134" s="78">
         <v>3440</v>
       </c>
       <c r="G134" s="78">
         <v>313</v>
       </c>
       <c r="H134" s="79">
         <v>4066499</v>
       </c>
     </row>
-    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A135" s="82" t="s">
         <v>148</v>
       </c>
       <c r="B135" s="83">
         <v>121</v>
       </c>
       <c r="C135" s="84"/>
       <c r="D135" s="84">
         <v>0</v>
       </c>
       <c r="E135" s="84">
         <v>0</v>
       </c>
       <c r="F135" s="84">
         <v>0</v>
       </c>
       <c r="G135" s="84">
         <v>0</v>
       </c>
       <c r="H135" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A136" s="80" t="s">
         <v>24</v>
       </c>
       <c r="B136" s="81">
         <v>122</v>
       </c>
       <c r="C136" s="78"/>
       <c r="D136" s="78">
         <v>6968796</v>
       </c>
       <c r="E136" s="78">
         <v>7957836</v>
       </c>
       <c r="F136" s="78">
         <v>76155</v>
       </c>
       <c r="G136" s="78">
         <v>17502</v>
       </c>
       <c r="H136" s="79">
         <v>15020289</v>
       </c>
     </row>
-    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A137" s="82" t="s">
         <v>136</v>
       </c>
       <c r="B137" s="83">
         <v>123</v>
       </c>
       <c r="C137" s="84"/>
       <c r="D137" s="84">
         <v>0</v>
       </c>
       <c r="E137" s="84">
         <v>0</v>
       </c>
       <c r="F137" s="84">
         <v>0</v>
       </c>
       <c r="G137" s="84">
         <v>0</v>
       </c>
       <c r="H137" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A138" s="82" t="s">
         <v>153</v>
       </c>
       <c r="B138" s="83">
         <v>124</v>
       </c>
       <c r="C138" s="84"/>
       <c r="D138" s="84">
         <v>6724663</v>
       </c>
       <c r="E138" s="84">
         <v>7289898</v>
       </c>
       <c r="F138" s="84">
         <v>76155</v>
       </c>
       <c r="G138" s="84">
         <v>0</v>
       </c>
       <c r="H138" s="85">
         <v>14090716</v>
       </c>
     </row>
-    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A139" s="82" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="83">
         <v>125</v>
       </c>
       <c r="C139" s="84"/>
       <c r="D139" s="84">
         <v>234582</v>
       </c>
       <c r="E139" s="84">
         <v>343593</v>
       </c>
       <c r="F139" s="84">
         <v>0</v>
       </c>
       <c r="G139" s="84">
         <v>0</v>
       </c>
       <c r="H139" s="85">
         <v>578175</v>
       </c>
     </row>
-    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A140" s="82" t="s">
         <v>150</v>
       </c>
       <c r="B140" s="83">
         <v>126</v>
       </c>
       <c r="C140" s="84"/>
       <c r="D140" s="84">
         <v>4599382</v>
       </c>
       <c r="E140" s="84">
         <v>6946195</v>
       </c>
       <c r="F140" s="84">
         <v>0</v>
       </c>
       <c r="G140" s="84">
         <v>0</v>
       </c>
       <c r="H140" s="85">
         <v>11545577</v>
       </c>
     </row>
-    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A141" s="82" t="s">
         <v>151</v>
       </c>
       <c r="B141" s="83">
         <v>127</v>
       </c>
       <c r="C141" s="84"/>
       <c r="D141" s="84">
         <v>386411</v>
       </c>
       <c r="E141" s="84">
         <v>110</v>
       </c>
       <c r="F141" s="84">
         <v>26860</v>
       </c>
       <c r="G141" s="84">
         <v>0</v>
       </c>
       <c r="H141" s="85">
         <v>413381</v>
       </c>
     </row>
-    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A142" s="82" t="s">
         <v>152</v>
       </c>
       <c r="B142" s="83">
         <v>128</v>
       </c>
       <c r="C142" s="84"/>
       <c r="D142" s="84">
         <v>0</v>
       </c>
       <c r="E142" s="84">
         <v>0</v>
       </c>
       <c r="F142" s="84">
         <v>0</v>
       </c>
       <c r="G142" s="84">
         <v>0</v>
       </c>
       <c r="H142" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A143" s="82" t="s">
         <v>192</v>
       </c>
       <c r="B143" s="83">
         <v>129</v>
       </c>
       <c r="C143" s="84"/>
       <c r="D143" s="84">
         <v>0</v>
       </c>
       <c r="E143" s="84">
         <v>0</v>
       </c>
       <c r="F143" s="84">
         <v>0</v>
       </c>
       <c r="G143" s="84">
         <v>0</v>
       </c>
       <c r="H143" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A144" s="82" t="s">
         <v>193</v>
       </c>
       <c r="B144" s="83">
         <v>130</v>
       </c>
       <c r="C144" s="84"/>
       <c r="D144" s="84">
         <v>0</v>
       </c>
       <c r="E144" s="84">
         <v>0</v>
       </c>
       <c r="F144" s="84">
         <v>0</v>
       </c>
       <c r="G144" s="84">
         <v>0</v>
       </c>
       <c r="H144" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A145" s="82" t="s">
         <v>154</v>
       </c>
       <c r="B145" s="83">
         <v>131</v>
       </c>
       <c r="C145" s="84"/>
       <c r="D145" s="84">
         <v>244133</v>
       </c>
       <c r="E145" s="84">
         <v>667938</v>
       </c>
       <c r="F145" s="84">
         <v>0</v>
       </c>
       <c r="G145" s="84">
         <v>17502</v>
       </c>
       <c r="H145" s="85">
         <v>929573</v>
       </c>
     </row>
-    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A146" s="80" t="s">
         <v>79</v>
       </c>
       <c r="B146" s="81">
         <v>132</v>
       </c>
       <c r="C146" s="78"/>
       <c r="D146" s="78">
         <v>20724</v>
       </c>
       <c r="E146" s="78">
         <v>87067</v>
       </c>
       <c r="F146" s="78">
         <v>0</v>
       </c>
       <c r="G146" s="78">
         <v>5</v>
       </c>
       <c r="H146" s="79">
         <v>107796</v>
       </c>
     </row>
-    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A147" s="86" t="s">
         <v>84</v>
       </c>
       <c r="B147" s="87">
         <v>133</v>
       </c>
       <c r="C147" s="84"/>
       <c r="D147" s="84">
         <v>0</v>
       </c>
       <c r="E147" s="84">
         <v>0</v>
       </c>
       <c r="F147" s="84">
         <v>0</v>
       </c>
       <c r="G147" s="84">
         <v>0</v>
       </c>
       <c r="H147" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A148" s="86" t="s">
         <v>85</v>
       </c>
       <c r="B148" s="87">
         <v>134</v>
       </c>
       <c r="C148" s="84"/>
       <c r="D148" s="84">
         <v>0</v>
       </c>
       <c r="E148" s="84">
         <v>0</v>
       </c>
       <c r="F148" s="84">
         <v>0</v>
       </c>
       <c r="G148" s="84">
         <v>0</v>
       </c>
       <c r="H148" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A149" s="86" t="s">
         <v>86</v>
       </c>
       <c r="B149" s="87">
         <v>135</v>
       </c>
       <c r="C149" s="84"/>
       <c r="D149" s="88">
         <v>0</v>
       </c>
       <c r="E149" s="88">
         <v>0</v>
       </c>
       <c r="F149" s="88">
         <v>0</v>
       </c>
       <c r="G149" s="88">
         <v>0</v>
       </c>
       <c r="H149" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A150" s="86" t="s">
         <v>87</v>
       </c>
       <c r="B150" s="87">
         <v>136</v>
       </c>
       <c r="C150" s="84"/>
       <c r="D150" s="88">
         <v>20724</v>
       </c>
       <c r="E150" s="88">
         <v>87067</v>
       </c>
       <c r="F150" s="88">
         <v>0</v>
       </c>
       <c r="G150" s="88">
         <v>5</v>
       </c>
       <c r="H150" s="85">
         <v>107796</v>
       </c>
     </row>
-    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A151" s="86" t="s">
         <v>88</v>
       </c>
       <c r="B151" s="87">
         <v>137</v>
       </c>
       <c r="C151" s="84"/>
       <c r="D151" s="88">
         <v>0</v>
       </c>
       <c r="E151" s="88">
         <v>0</v>
       </c>
       <c r="F151" s="88">
         <v>0</v>
       </c>
       <c r="G151" s="88">
         <v>0</v>
       </c>
       <c r="H151" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A152" s="80" t="s">
         <v>80</v>
       </c>
       <c r="B152" s="81">
         <v>138</v>
       </c>
       <c r="C152" s="78"/>
       <c r="D152" s="89">
         <v>322012</v>
       </c>
       <c r="E152" s="89">
         <v>2741</v>
       </c>
       <c r="F152" s="89">
         <v>22951</v>
       </c>
       <c r="G152" s="89">
         <v>0</v>
       </c>
       <c r="H152" s="79">
         <v>347704</v>
       </c>
     </row>
-    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A153" s="86" t="s">
         <v>81</v>
       </c>
       <c r="B153" s="87">
         <v>139</v>
       </c>
       <c r="C153" s="84"/>
       <c r="D153" s="84">
         <v>8849</v>
       </c>
       <c r="E153" s="84">
         <v>2741</v>
       </c>
       <c r="F153" s="84">
         <v>8623</v>
       </c>
       <c r="G153" s="84">
         <v>0</v>
       </c>
       <c r="H153" s="85">
         <v>20213</v>
       </c>
     </row>
-    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A154" s="86" t="s">
         <v>82</v>
       </c>
       <c r="B154" s="87">
         <v>140</v>
       </c>
       <c r="C154" s="84"/>
       <c r="D154" s="84">
         <v>313163</v>
       </c>
       <c r="E154" s="84">
         <v>0</v>
       </c>
       <c r="F154" s="84">
         <v>14328</v>
       </c>
       <c r="G154" s="84">
         <v>0</v>
       </c>
       <c r="H154" s="85">
         <v>327491</v>
       </c>
     </row>
-    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A155" s="82" t="s">
         <v>83</v>
       </c>
       <c r="B155" s="83">
         <v>141</v>
       </c>
       <c r="C155" s="84"/>
       <c r="D155" s="88">
         <v>0</v>
       </c>
       <c r="E155" s="88">
         <v>0</v>
       </c>
       <c r="F155" s="88">
         <v>0</v>
       </c>
       <c r="G155" s="88">
         <v>0</v>
       </c>
       <c r="H155" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A156" s="86" t="s">
         <v>161</v>
       </c>
       <c r="B156" s="83">
         <v>142</v>
       </c>
       <c r="C156" s="84"/>
       <c r="D156" s="88">
         <v>0</v>
       </c>
       <c r="E156" s="88">
         <v>0</v>
       </c>
       <c r="F156" s="88">
         <v>0</v>
       </c>
       <c r="G156" s="88">
         <v>0</v>
       </c>
       <c r="H156" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A157" s="80" t="s">
         <v>25</v>
       </c>
       <c r="B157" s="81">
         <v>143</v>
       </c>
       <c r="C157" s="78"/>
       <c r="D157" s="89">
         <v>194</v>
       </c>
       <c r="E157" s="89">
         <v>448400</v>
       </c>
       <c r="F157" s="89">
         <v>0</v>
       </c>
       <c r="G157" s="89">
         <v>742</v>
       </c>
       <c r="H157" s="79">
         <v>449336</v>
       </c>
     </row>
-    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A158" s="80" t="s">
         <v>26</v>
       </c>
       <c r="B158" s="81">
         <v>144</v>
       </c>
       <c r="C158" s="78"/>
       <c r="D158" s="89">
         <v>-54306</v>
       </c>
       <c r="E158" s="89">
         <v>-5770</v>
       </c>
       <c r="F158" s="89">
         <v>0</v>
       </c>
       <c r="G158" s="89">
         <v>0</v>
       </c>
       <c r="H158" s="79">
         <v>-60076</v>
       </c>
     </row>
-    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A159" s="80" t="s">
         <v>27</v>
       </c>
       <c r="B159" s="81">
         <v>145</v>
       </c>
       <c r="C159" s="78"/>
       <c r="D159" s="89">
         <v>197702</v>
       </c>
       <c r="E159" s="89">
         <v>618</v>
       </c>
       <c r="F159" s="89">
         <v>162</v>
       </c>
       <c r="G159" s="89">
         <v>94</v>
       </c>
       <c r="H159" s="79">
         <v>198576</v>
       </c>
     </row>
-    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A160" s="86" t="s">
         <v>197</v>
       </c>
       <c r="B160" s="83">
         <v>146</v>
       </c>
       <c r="C160" s="84"/>
       <c r="D160" s="88">
         <v>60364</v>
       </c>
       <c r="E160" s="88">
         <v>618</v>
       </c>
       <c r="F160" s="88">
         <v>123</v>
       </c>
       <c r="G160" s="88">
         <v>94</v>
       </c>
       <c r="H160" s="85">
         <v>61199</v>
       </c>
     </row>
-    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A161" s="86" t="s">
         <v>160</v>
       </c>
       <c r="B161" s="83">
         <v>147</v>
       </c>
       <c r="C161" s="84"/>
       <c r="D161" s="88">
         <v>137338</v>
       </c>
       <c r="E161" s="88">
         <v>0</v>
       </c>
       <c r="F161" s="88">
         <v>39</v>
       </c>
       <c r="G161" s="88">
         <v>0</v>
       </c>
       <c r="H161" s="85">
         <v>137377</v>
       </c>
     </row>
-    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A162" s="82" t="s">
         <v>198</v>
       </c>
       <c r="B162" s="83">
         <v>148</v>
       </c>
       <c r="C162" s="84"/>
       <c r="D162" s="84">
         <v>0</v>
       </c>
       <c r="E162" s="84">
         <v>0</v>
       </c>
       <c r="F162" s="84">
         <v>0</v>
       </c>
       <c r="G162" s="84">
         <v>0</v>
       </c>
       <c r="H162" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A163" s="80" t="s">
         <v>28</v>
       </c>
       <c r="B163" s="81">
         <v>149</v>
       </c>
       <c r="C163" s="78"/>
       <c r="D163" s="89">
-        <v>650391</v>
+        <v>650692</v>
       </c>
       <c r="E163" s="89">
-        <v>41940</v>
+        <v>41609</v>
       </c>
       <c r="F163" s="89">
         <v>58574</v>
       </c>
       <c r="G163" s="89">
-        <v>1927</v>
+        <v>1946</v>
       </c>
       <c r="H163" s="79">
-        <v>752832</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+        <v>752821</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A164" s="86" t="s">
         <v>33</v>
       </c>
       <c r="B164" s="83">
         <v>150</v>
       </c>
       <c r="C164" s="84"/>
       <c r="D164" s="88">
-        <v>179383</v>
+        <v>179684</v>
       </c>
       <c r="E164" s="88">
-        <v>22961</v>
+        <v>22630</v>
       </c>
       <c r="F164" s="88">
         <v>317</v>
       </c>
       <c r="G164" s="88">
-        <v>1652</v>
+        <v>1671</v>
       </c>
       <c r="H164" s="85">
-        <v>204313</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+        <v>204302</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A165" s="80" t="s">
         <v>29</v>
       </c>
       <c r="B165" s="81">
         <v>151</v>
       </c>
       <c r="C165" s="78"/>
       <c r="D165" s="89">
-        <v>48222</v>
+        <v>48025</v>
       </c>
       <c r="E165" s="89">
         <v>0</v>
       </c>
       <c r="F165" s="89">
         <v>-18</v>
       </c>
       <c r="G165" s="89">
         <v>0</v>
       </c>
       <c r="H165" s="79">
-        <v>48204</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+        <v>48007</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A166" s="86" t="s">
         <v>129</v>
       </c>
       <c r="B166" s="83">
         <v>152</v>
       </c>
       <c r="C166" s="84"/>
       <c r="D166" s="88">
-        <v>48222</v>
+        <v>48025</v>
       </c>
       <c r="E166" s="88">
         <v>0</v>
       </c>
       <c r="F166" s="88">
         <v>-18</v>
       </c>
       <c r="G166" s="88">
         <v>0</v>
       </c>
       <c r="H166" s="85">
-        <v>48204</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+        <v>48007</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A167" s="82" t="s">
         <v>34</v>
       </c>
       <c r="B167" s="83">
         <v>153</v>
       </c>
       <c r="C167" s="84"/>
       <c r="D167" s="88">
         <v>0</v>
       </c>
       <c r="E167" s="88">
         <v>0</v>
       </c>
       <c r="F167" s="88">
         <v>0</v>
       </c>
       <c r="G167" s="88">
         <v>0</v>
       </c>
       <c r="H167" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A168" s="80" t="s">
         <v>30</v>
       </c>
       <c r="B168" s="81">
         <v>154</v>
       </c>
       <c r="C168" s="78"/>
       <c r="D168" s="89">
         <v>0</v>
       </c>
       <c r="E168" s="89">
         <v>0</v>
       </c>
       <c r="F168" s="89">
         <v>0</v>
       </c>
       <c r="G168" s="89">
         <v>0</v>
       </c>
       <c r="H168" s="79">
         <v>0</v>
       </c>
     </row>
-    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A169" s="80" t="s">
         <v>31</v>
       </c>
       <c r="B169" s="81">
         <v>155</v>
       </c>
       <c r="C169" s="78"/>
       <c r="D169" s="89">
         <v>0</v>
       </c>
       <c r="E169" s="89">
         <v>0</v>
       </c>
       <c r="F169" s="89">
         <v>0</v>
       </c>
       <c r="G169" s="89">
         <v>0</v>
       </c>
       <c r="H169" s="79">
         <v>0</v>
       </c>
     </row>
-    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A170" s="80" t="s">
         <v>32</v>
       </c>
       <c r="B170" s="81">
         <v>156</v>
       </c>
       <c r="C170" s="78"/>
       <c r="D170" s="78">
-        <v>7410486</v>
+        <v>7410698</v>
       </c>
       <c r="E170" s="78">
         <v>6551630</v>
       </c>
       <c r="F170" s="78">
         <v>-4701</v>
       </c>
       <c r="G170" s="78">
         <v>70728</v>
       </c>
       <c r="H170" s="79">
-        <v>14028143</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+        <v>14028355</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A171" s="80" t="s">
         <v>89</v>
       </c>
       <c r="B171" s="81">
         <v>157</v>
       </c>
       <c r="C171" s="78"/>
       <c r="D171" s="78">
         <v>432368</v>
       </c>
       <c r="E171" s="78">
         <v>1901039</v>
       </c>
       <c r="F171" s="78">
         <v>0</v>
       </c>
       <c r="G171" s="78">
         <v>0</v>
       </c>
       <c r="H171" s="79">
         <v>2333407</v>
       </c>
     </row>
-    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A172" s="86" t="s">
         <v>130</v>
       </c>
       <c r="B172" s="83">
         <v>158</v>
       </c>
       <c r="C172" s="84"/>
       <c r="D172" s="88">
         <v>6046</v>
       </c>
       <c r="E172" s="88">
         <v>50827</v>
       </c>
       <c r="F172" s="88">
         <v>0</v>
       </c>
       <c r="G172" s="88">
         <v>0</v>
       </c>
       <c r="H172" s="85">
         <v>56873</v>
       </c>
     </row>
-    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A173" s="86" t="s">
         <v>131</v>
       </c>
       <c r="B173" s="83">
         <v>159</v>
       </c>
       <c r="C173" s="84"/>
       <c r="D173" s="88">
         <v>432464</v>
       </c>
       <c r="E173" s="88">
         <v>1901039</v>
       </c>
       <c r="F173" s="88">
         <v>0</v>
       </c>
       <c r="G173" s="88">
         <v>0</v>
       </c>
       <c r="H173" s="85">
         <v>2333503</v>
       </c>
     </row>
-    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A174" s="86" t="s">
         <v>155</v>
       </c>
       <c r="B174" s="83">
         <v>160</v>
       </c>
       <c r="C174" s="84"/>
       <c r="D174" s="84">
         <v>0</v>
       </c>
       <c r="E174" s="84">
         <v>0</v>
       </c>
       <c r="F174" s="84">
         <v>0</v>
       </c>
       <c r="G174" s="84">
         <v>0</v>
       </c>
       <c r="H174" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A175" s="86" t="s">
         <v>156</v>
       </c>
       <c r="B175" s="83">
         <v>161</v>
       </c>
       <c r="C175" s="84"/>
       <c r="D175" s="84">
         <v>-96</v>
       </c>
       <c r="E175" s="84">
         <v>0</v>
       </c>
       <c r="F175" s="84">
         <v>0</v>
       </c>
       <c r="G175" s="84">
         <v>0</v>
       </c>
       <c r="H175" s="85">
         <v>-96</v>
       </c>
     </row>
-    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A176" s="80" t="s">
         <v>90</v>
       </c>
       <c r="B176" s="81">
         <v>162</v>
       </c>
       <c r="C176" s="78"/>
       <c r="D176" s="78">
         <v>330000</v>
       </c>
       <c r="E176" s="78">
         <v>100000</v>
       </c>
       <c r="F176" s="78">
         <v>0</v>
       </c>
       <c r="G176" s="78">
         <v>0</v>
       </c>
       <c r="H176" s="79">
         <v>430000</v>
       </c>
     </row>
-    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A177" s="82" t="s">
         <v>132</v>
       </c>
       <c r="B177" s="83">
         <v>163</v>
       </c>
       <c r="C177" s="84"/>
       <c r="D177" s="88">
         <v>0</v>
       </c>
       <c r="E177" s="88">
         <v>0</v>
       </c>
       <c r="F177" s="88">
         <v>0</v>
       </c>
       <c r="G177" s="88">
         <v>0</v>
       </c>
       <c r="H177" s="85">
         <v>0</v>
       </c>
     </row>
-    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A178" s="82" t="s">
         <v>157</v>
       </c>
       <c r="B178" s="83">
         <v>164</v>
       </c>
       <c r="C178" s="84"/>
       <c r="D178" s="88">
         <v>330000</v>
       </c>
       <c r="E178" s="88">
         <v>100000</v>
       </c>
       <c r="F178" s="88">
         <v>0</v>
       </c>
       <c r="G178" s="88">
         <v>0</v>
       </c>
       <c r="H178" s="85">
         <v>430000</v>
       </c>
     </row>
-    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A179" s="80" t="s">
         <v>91</v>
       </c>
       <c r="B179" s="81">
         <v>165</v>
       </c>
       <c r="C179" s="78"/>
       <c r="D179" s="89">
         <v>0</v>
       </c>
       <c r="E179" s="89">
         <v>4067525</v>
       </c>
       <c r="F179" s="89">
         <v>0</v>
       </c>
       <c r="G179" s="89">
         <v>48922</v>
       </c>
       <c r="H179" s="79">
         <v>4116447</v>
       </c>
     </row>
-    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A180" s="80" t="s">
         <v>92</v>
       </c>
       <c r="B180" s="81">
         <v>166</v>
       </c>
       <c r="C180" s="78"/>
       <c r="D180" s="89">
         <v>382285</v>
       </c>
       <c r="E180" s="89">
         <v>485091</v>
       </c>
       <c r="F180" s="89">
         <v>0</v>
       </c>
       <c r="G180" s="89">
         <v>0</v>
       </c>
       <c r="H180" s="79">
         <v>867376</v>
       </c>
     </row>
-    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A181" s="80" t="s">
         <v>93</v>
       </c>
       <c r="B181" s="81">
         <v>167</v>
       </c>
       <c r="C181" s="78"/>
       <c r="D181" s="89">
         <v>611272</v>
       </c>
       <c r="E181" s="89">
         <v>3966</v>
       </c>
       <c r="F181" s="89">
         <v>0</v>
       </c>
       <c r="G181" s="89">
         <v>0</v>
       </c>
       <c r="H181" s="79">
         <v>615238</v>
       </c>
     </row>
-    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A182" s="82" t="s">
         <v>133</v>
       </c>
       <c r="B182" s="83">
         <v>168</v>
       </c>
       <c r="C182" s="84"/>
       <c r="D182" s="88">
         <v>403307</v>
       </c>
       <c r="E182" s="88">
         <v>3966</v>
       </c>
       <c r="F182" s="88">
         <v>0</v>
       </c>
       <c r="G182" s="88">
         <v>0</v>
       </c>
       <c r="H182" s="85">
         <v>407273</v>
       </c>
     </row>
-    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A183" s="86" t="s">
         <v>158</v>
       </c>
       <c r="B183" s="83">
         <v>169</v>
       </c>
       <c r="C183" s="84"/>
       <c r="D183" s="88">
         <v>207965</v>
       </c>
       <c r="E183" s="88">
         <v>0</v>
       </c>
       <c r="F183" s="88">
         <v>0</v>
       </c>
       <c r="G183" s="88">
         <v>0</v>
       </c>
       <c r="H183" s="85">
         <v>207965</v>
       </c>
     </row>
-    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A184" s="80" t="s">
         <v>94</v>
       </c>
       <c r="B184" s="81">
         <v>170</v>
       </c>
       <c r="C184" s="78"/>
       <c r="D184" s="89">
         <v>-207409</v>
       </c>
       <c r="E184" s="89">
         <v>44899</v>
       </c>
       <c r="F184" s="89">
         <v>0</v>
       </c>
       <c r="G184" s="89">
         <v>0</v>
       </c>
       <c r="H184" s="79">
         <v>-162510</v>
       </c>
     </row>
-    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A185" s="80" t="s">
         <v>95</v>
       </c>
       <c r="B185" s="81">
         <v>171</v>
       </c>
       <c r="C185" s="78"/>
       <c r="D185" s="89">
         <v>40090</v>
       </c>
       <c r="E185" s="89">
         <v>-53797</v>
       </c>
       <c r="F185" s="89">
         <v>-4701</v>
       </c>
       <c r="G185" s="89">
         <v>14543</v>
       </c>
       <c r="H185" s="79">
         <v>-3865</v>
       </c>
     </row>
-    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A186" s="82" t="s">
         <v>134</v>
       </c>
       <c r="B186" s="83">
         <v>172</v>
       </c>
       <c r="C186" s="84"/>
       <c r="D186" s="88">
         <v>17202</v>
       </c>
       <c r="E186" s="88">
         <v>272</v>
       </c>
       <c r="F186" s="88">
         <v>0</v>
       </c>
       <c r="G186" s="88">
         <v>14209</v>
       </c>
       <c r="H186" s="85">
         <v>31683</v>
       </c>
     </row>
-    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A187" s="82" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="83">
         <v>173</v>
       </c>
       <c r="C187" s="84"/>
       <c r="D187" s="84">
         <v>22888</v>
       </c>
       <c r="E187" s="84">
         <v>-54069</v>
       </c>
       <c r="F187" s="84">
         <v>-4701</v>
       </c>
       <c r="G187" s="84">
         <v>334</v>
       </c>
       <c r="H187" s="85">
         <v>-35548</v>
       </c>
     </row>
-    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A188" s="82" t="s">
         <v>36</v>
       </c>
       <c r="B188" s="83">
         <v>174</v>
       </c>
       <c r="C188" s="84"/>
       <c r="D188" s="88">
         <v>24448</v>
       </c>
       <c r="E188" s="88">
         <v>-57275</v>
       </c>
       <c r="F188" s="88">
         <v>0</v>
       </c>
       <c r="G188" s="88">
         <v>0</v>
       </c>
       <c r="H188" s="85">
         <v>-32827</v>
       </c>
     </row>
-    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A189" s="80" t="s">
         <v>96</v>
       </c>
       <c r="B189" s="81">
         <v>175</v>
       </c>
       <c r="C189" s="78"/>
       <c r="D189" s="89">
         <v>4769739</v>
       </c>
       <c r="E189" s="89">
         <v>2907</v>
       </c>
       <c r="F189" s="89">
         <v>0</v>
       </c>
       <c r="G189" s="89">
         <v>7263</v>
       </c>
       <c r="H189" s="79">
         <v>4779909</v>
       </c>
     </row>
-    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A190" s="86" t="s">
         <v>135</v>
       </c>
       <c r="B190" s="83">
         <v>176</v>
       </c>
       <c r="C190" s="84"/>
       <c r="D190" s="88">
         <v>4889982</v>
       </c>
       <c r="E190" s="88">
         <v>2907</v>
       </c>
       <c r="F190" s="88">
         <v>0</v>
       </c>
       <c r="G190" s="88">
         <v>7263</v>
       </c>
       <c r="H190" s="85">
         <v>4900152</v>
       </c>
     </row>
-    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A191" s="86" t="s">
         <v>186</v>
       </c>
       <c r="B191" s="83">
         <v>177</v>
       </c>
       <c r="C191" s="90"/>
       <c r="D191" s="90">
         <v>-120243</v>
       </c>
       <c r="E191" s="90">
         <v>0</v>
       </c>
       <c r="F191" s="90">
         <v>0</v>
       </c>
       <c r="G191" s="90">
         <v>0</v>
       </c>
       <c r="H191" s="65">
         <v>-120243</v>
       </c>
     </row>
-    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A192" s="80" t="s">
         <v>97</v>
       </c>
       <c r="B192" s="81">
         <v>178</v>
       </c>
       <c r="C192" s="78"/>
       <c r="D192" s="78">
         <v>0</v>
       </c>
       <c r="E192" s="78">
         <v>0</v>
       </c>
       <c r="F192" s="78">
         <v>0</v>
       </c>
       <c r="G192" s="78">
         <v>0</v>
       </c>
       <c r="H192" s="79">
         <v>0</v>
       </c>
     </row>
-    <row r="193" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A193" s="91" t="s">
         <v>98</v>
       </c>
       <c r="B193" s="92">
         <v>179</v>
       </c>
       <c r="C193" s="67"/>
       <c r="D193" s="67">
-        <v>1052141</v>
+        <v>1052353</v>
       </c>
       <c r="E193" s="67">
         <v>0</v>
       </c>
       <c r="F193" s="67">
         <v>0</v>
       </c>
       <c r="G193" s="67">
         <v>0</v>
       </c>
       <c r="H193" s="93">
-        <v>1052141</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>1052353</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A194" s="94"/>
       <c r="B194" s="95"/>
       <c r="C194" s="96"/>
       <c r="D194" s="96"/>
       <c r="E194" s="96"/>
       <c r="F194" s="96"/>
       <c r="G194" s="96"/>
       <c r="H194" s="41" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="195" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A195" s="141" t="s">
         <v>35</v>
       </c>
       <c r="B195" s="142">
         <v>180</v>
       </c>
       <c r="C195" s="143"/>
       <c r="D195" s="143">
-        <v>95688964</v>
+        <v>95689280</v>
       </c>
       <c r="E195" s="143">
-        <v>32694317</v>
+        <v>32693986</v>
       </c>
       <c r="F195" s="143">
         <v>1998504</v>
       </c>
       <c r="G195" s="143">
-        <v>2454545</v>
+        <v>2454564</v>
       </c>
       <c r="H195" s="144">
-        <v>132836330</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+        <v>132836334</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="39" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A196" s="82" t="s">
         <v>199</v>
       </c>
       <c r="B196" s="83">
         <v>181</v>
       </c>
       <c r="C196" s="90"/>
       <c r="D196" s="64">
         <v>70241818</v>
       </c>
       <c r="E196" s="64">
         <v>3562520</v>
       </c>
       <c r="F196" s="64">
         <v>1448494</v>
       </c>
       <c r="G196" s="64">
         <v>1068278</v>
       </c>
       <c r="H196" s="65">
         <v>76321110</v>
       </c>
     </row>
-    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A197" s="82" t="s">
         <v>99</v>
       </c>
       <c r="B197" s="83">
         <v>182</v>
       </c>
       <c r="C197" s="90"/>
       <c r="D197" s="64"/>
       <c r="E197" s="64"/>
       <c r="F197" s="64"/>
       <c r="G197" s="64"/>
       <c r="H197" s="65">
         <v>51190880</v>
       </c>
     </row>
-    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A198" s="97" t="s">
         <v>173</v>
       </c>
       <c r="B198" s="98">
         <v>183</v>
       </c>
       <c r="C198" s="90"/>
       <c r="D198" s="64">
         <v>171760</v>
       </c>
       <c r="E198" s="64">
         <v>0</v>
       </c>
       <c r="F198" s="64">
         <v>435</v>
       </c>
       <c r="G198" s="64">
         <v>3</v>
       </c>
       <c r="H198" s="65">
         <v>172198</v>
       </c>
     </row>
-    <row r="199" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A199" s="99" t="s">
         <v>187</v>
       </c>
       <c r="B199" s="100">
         <v>184</v>
       </c>
       <c r="C199" s="101"/>
       <c r="D199" s="102">
         <v>8427</v>
       </c>
       <c r="E199" s="102">
         <v>0</v>
       </c>
       <c r="F199" s="102">
         <v>199</v>
       </c>
       <c r="G199" s="102">
         <v>0</v>
       </c>
       <c r="H199" s="103">
         <v>8626</v>
       </c>
     </row>
-    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A200" s="104"/>
       <c r="B200" s="105"/>
       <c r="C200" s="106"/>
       <c r="D200" s="107"/>
       <c r="E200" s="107"/>
       <c r="F200" s="107"/>
       <c r="G200" s="107"/>
       <c r="H200" s="106"/>
     </row>
-    <row r="201" spans="1:8" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:8" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A201" s="108"/>
       <c r="B201" s="109"/>
       <c r="C201" s="1"/>
       <c r="D201" s="1"/>
       <c r="E201" s="1"/>
       <c r="F201" s="1"/>
       <c r="G201" s="1"/>
       <c r="H201" s="3"/>
     </row>
-    <row r="202" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A202" s="110" t="s">
         <v>14</v>
       </c>
       <c r="B202" s="111"/>
       <c r="C202" s="112"/>
       <c r="D202" s="112"/>
       <c r="E202" s="112"/>
       <c r="F202" s="112"/>
       <c r="G202" s="112"/>
       <c r="H202" s="112"/>
     </row>
-    <row r="203" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A203" s="113" t="s">
         <v>37</v>
       </c>
       <c r="B203" s="114">
         <v>185</v>
       </c>
       <c r="C203" s="115"/>
       <c r="D203" s="29">
         <v>16163577</v>
       </c>
       <c r="E203" s="29">
         <v>1153436</v>
       </c>
       <c r="F203" s="29">
         <v>285478</v>
       </c>
       <c r="G203" s="29">
         <v>310841</v>
       </c>
       <c r="H203" s="22">
         <v>17913332</v>
       </c>
     </row>
-    <row r="204" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A204" s="116" t="s">
         <v>100</v>
       </c>
       <c r="B204" s="117">
         <v>186</v>
       </c>
       <c r="C204" s="118"/>
       <c r="D204" s="25">
         <v>2903681</v>
       </c>
       <c r="E204" s="25">
         <v>17580</v>
       </c>
       <c r="F204" s="25">
         <v>21076</v>
       </c>
       <c r="G204" s="25">
         <v>662</v>
       </c>
       <c r="H204" s="27">
         <v>2942999</v>
       </c>
     </row>
-    <row r="205" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A205" s="116" t="s">
         <v>101</v>
       </c>
       <c r="B205" s="117">
         <v>187</v>
       </c>
       <c r="C205" s="118"/>
       <c r="D205" s="25">
         <v>11546583</v>
       </c>
       <c r="E205" s="25">
         <v>764914</v>
       </c>
       <c r="F205" s="25">
         <v>136580</v>
       </c>
       <c r="G205" s="25">
         <v>274413</v>
       </c>
       <c r="H205" s="27">
         <v>12722490</v>
       </c>
     </row>
-    <row r="206" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A206" s="113" t="s">
         <v>38</v>
       </c>
       <c r="B206" s="119">
         <v>188</v>
       </c>
       <c r="C206" s="115"/>
       <c r="D206" s="29">
         <v>2972547</v>
       </c>
       <c r="E206" s="29">
         <v>464147</v>
       </c>
       <c r="F206" s="29">
         <v>98224</v>
       </c>
       <c r="G206" s="29">
         <v>77613</v>
       </c>
       <c r="H206" s="22">
         <v>3612531</v>
       </c>
     </row>
-    <row r="207" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A207" s="116" t="s">
         <v>50</v>
       </c>
       <c r="B207" s="117">
         <v>189</v>
       </c>
       <c r="C207" s="118"/>
       <c r="D207" s="25">
         <v>6699</v>
       </c>
       <c r="E207" s="25">
         <v>27</v>
       </c>
       <c r="F207" s="25">
         <v>21</v>
       </c>
       <c r="G207" s="25">
         <v>0</v>
       </c>
       <c r="H207" s="27">
         <v>6747</v>
       </c>
     </row>
-    <row r="208" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A208" s="116" t="s">
         <v>101</v>
       </c>
       <c r="B208" s="117">
         <v>190</v>
       </c>
       <c r="C208" s="118"/>
       <c r="D208" s="25">
         <v>2844790</v>
       </c>
       <c r="E208" s="25">
         <v>132861</v>
       </c>
       <c r="F208" s="25">
         <v>95925</v>
       </c>
       <c r="G208" s="25">
         <v>56921</v>
       </c>
       <c r="H208" s="27">
         <v>3130497</v>
       </c>
     </row>
-    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A209" s="113" t="s">
         <v>39</v>
       </c>
       <c r="B209" s="119">
         <v>191</v>
       </c>
       <c r="C209" s="115"/>
       <c r="D209" s="29">
         <v>122274</v>
       </c>
       <c r="E209" s="29">
         <v>4093</v>
       </c>
       <c r="F209" s="29">
         <v>8052</v>
       </c>
       <c r="G209" s="29">
         <v>0</v>
       </c>
       <c r="H209" s="22">
         <v>134419</v>
       </c>
     </row>
-    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A210" s="113" t="s">
         <v>40</v>
       </c>
       <c r="B210" s="119">
         <v>192</v>
       </c>
       <c r="C210" s="115"/>
       <c r="D210" s="29">
         <v>17600</v>
       </c>
       <c r="E210" s="29">
         <v>28162</v>
       </c>
       <c r="F210" s="29">
         <v>916</v>
       </c>
       <c r="G210" s="29">
         <v>31451</v>
       </c>
       <c r="H210" s="22">
         <v>78129</v>
       </c>
     </row>
-    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A211" s="116" t="s">
         <v>102</v>
       </c>
       <c r="B211" s="117">
         <v>193</v>
       </c>
       <c r="C211" s="118"/>
       <c r="D211" s="25">
         <v>14270</v>
       </c>
       <c r="E211" s="25">
         <v>0</v>
       </c>
       <c r="F211" s="25">
         <v>0</v>
       </c>
       <c r="G211" s="25">
         <v>0</v>
       </c>
       <c r="H211" s="27">
         <v>14270</v>
       </c>
     </row>
-    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A212" s="116" t="s">
         <v>103</v>
       </c>
       <c r="B212" s="117">
         <v>194</v>
       </c>
       <c r="C212" s="118"/>
       <c r="D212" s="25">
         <v>3330</v>
       </c>
       <c r="E212" s="25">
         <v>28162</v>
       </c>
       <c r="F212" s="25">
         <v>916</v>
       </c>
       <c r="G212" s="25">
         <v>31451</v>
       </c>
       <c r="H212" s="27">
         <v>63859</v>
       </c>
     </row>
-    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A213" s="116" t="s">
         <v>104</v>
       </c>
       <c r="B213" s="117">
         <v>195</v>
       </c>
       <c r="C213" s="118"/>
       <c r="D213" s="25">
         <v>0</v>
       </c>
       <c r="E213" s="25">
         <v>0</v>
       </c>
       <c r="F213" s="25">
         <v>0</v>
       </c>
       <c r="G213" s="25">
         <v>0</v>
       </c>
       <c r="H213" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A214" s="116" t="s">
         <v>105</v>
       </c>
       <c r="B214" s="117">
         <v>196</v>
       </c>
       <c r="C214" s="118"/>
       <c r="D214" s="25">
         <v>0</v>
       </c>
       <c r="E214" s="25">
         <v>0</v>
       </c>
       <c r="F214" s="25">
         <v>0</v>
       </c>
       <c r="G214" s="25">
         <v>0</v>
       </c>
       <c r="H214" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A215" s="116" t="s">
         <v>106</v>
       </c>
       <c r="B215" s="117">
         <v>197</v>
       </c>
       <c r="C215" s="118"/>
       <c r="D215" s="25">
         <v>0</v>
       </c>
       <c r="E215" s="25">
         <v>0</v>
       </c>
       <c r="F215" s="25">
         <v>0</v>
       </c>
       <c r="G215" s="25">
         <v>0</v>
       </c>
       <c r="H215" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A216" s="113" t="s">
         <v>41</v>
       </c>
       <c r="B216" s="119">
         <v>198</v>
       </c>
       <c r="C216" s="115"/>
       <c r="D216" s="29">
         <v>12446719</v>
       </c>
       <c r="E216" s="29">
         <v>332011</v>
       </c>
       <c r="F216" s="29">
         <v>0</v>
       </c>
       <c r="G216" s="29">
         <v>303</v>
       </c>
       <c r="H216" s="22">
         <v>12779033</v>
       </c>
     </row>
-    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A217" s="116" t="s">
         <v>107</v>
       </c>
       <c r="B217" s="117">
         <v>199</v>
       </c>
       <c r="C217" s="120"/>
       <c r="D217" s="25">
         <v>0</v>
       </c>
       <c r="E217" s="25">
         <v>0</v>
       </c>
       <c r="F217" s="25">
         <v>0</v>
       </c>
       <c r="G217" s="25">
         <v>0</v>
       </c>
       <c r="H217" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A218" s="116" t="s">
         <v>108</v>
       </c>
       <c r="B218" s="117">
         <v>200</v>
       </c>
       <c r="C218" s="120"/>
       <c r="D218" s="25">
         <v>7248180</v>
       </c>
       <c r="E218" s="25">
         <v>238810</v>
       </c>
       <c r="F218" s="25">
         <v>0</v>
       </c>
       <c r="G218" s="25">
         <v>0</v>
       </c>
       <c r="H218" s="27">
         <v>7486990</v>
       </c>
     </row>
-    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A219" s="116" t="s">
         <v>109</v>
       </c>
       <c r="B219" s="117">
         <v>201</v>
       </c>
       <c r="C219" s="120"/>
       <c r="D219" s="26">
         <v>4953885</v>
       </c>
       <c r="E219" s="26">
         <v>93201</v>
       </c>
       <c r="F219" s="26">
         <v>0</v>
       </c>
       <c r="G219" s="26">
         <v>303</v>
       </c>
       <c r="H219" s="27">
         <v>5047389</v>
       </c>
     </row>
-    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A220" s="121" t="s">
         <v>110</v>
       </c>
       <c r="B220" s="117">
         <v>202</v>
       </c>
       <c r="C220" s="120"/>
       <c r="D220" s="26">
         <v>244654</v>
       </c>
       <c r="E220" s="26">
         <v>0</v>
       </c>
       <c r="F220" s="26">
         <v>0</v>
       </c>
       <c r="G220" s="26">
         <v>0</v>
       </c>
       <c r="H220" s="27">
         <v>244654</v>
       </c>
     </row>
-    <row r="221" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A221" s="122" t="s">
         <v>42</v>
       </c>
       <c r="B221" s="123">
         <v>203</v>
       </c>
       <c r="C221" s="124"/>
       <c r="D221" s="125">
         <v>35971092</v>
       </c>
       <c r="E221" s="125">
         <v>31133016</v>
       </c>
       <c r="F221" s="125">
         <v>5865744</v>
       </c>
       <c r="G221" s="125">
         <v>661090</v>
       </c>
       <c r="H221" s="126">
         <v>73630942</v>
       </c>
     </row>
-    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A222" s="127"/>
       <c r="B222" s="128"/>
       <c r="C222" s="129"/>
       <c r="D222" s="130"/>
       <c r="E222" s="130"/>
       <c r="F222" s="130"/>
       <c r="G222" s="130"/>
       <c r="H222" s="131"/>
     </row>
-    <row r="223" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A223" s="132"/>
       <c r="B223" s="133"/>
       <c r="C223" s="2"/>
       <c r="D223" s="2"/>
       <c r="E223" s="2"/>
       <c r="F223" s="2"/>
       <c r="G223" s="2"/>
       <c r="H223" s="2"/>
     </row>
-    <row r="224" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A224" s="110" t="s">
         <v>15</v>
       </c>
       <c r="B224" s="111"/>
       <c r="C224" s="112"/>
       <c r="D224" s="112"/>
       <c r="E224" s="112"/>
       <c r="F224" s="112"/>
       <c r="G224" s="112"/>
       <c r="H224" s="112"/>
     </row>
-    <row r="225" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A225" s="113" t="s">
         <v>43</v>
       </c>
       <c r="B225" s="114">
         <v>204</v>
       </c>
       <c r="C225" s="134"/>
       <c r="D225" s="29">
         <v>0</v>
       </c>
       <c r="E225" s="29">
         <v>396631</v>
       </c>
       <c r="F225" s="29">
         <v>0</v>
       </c>
       <c r="G225" s="29">
         <v>0</v>
       </c>
       <c r="H225" s="22">
         <v>396631</v>
       </c>
     </row>
-    <row r="226" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A226" s="113" t="s">
         <v>44</v>
       </c>
       <c r="B226" s="119">
         <v>205</v>
       </c>
       <c r="C226" s="134"/>
       <c r="D226" s="29">
-        <v>1447631</v>
+        <v>1449116</v>
       </c>
       <c r="E226" s="29">
         <v>781958</v>
       </c>
       <c r="F226" s="29">
         <v>8750</v>
       </c>
       <c r="G226" s="29">
         <v>4614</v>
       </c>
       <c r="H226" s="22">
-        <v>2242953</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:8" x14ac:dyDescent="0.25">
+        <v>2244438</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A227" s="113" t="s">
         <v>45</v>
       </c>
       <c r="B227" s="119">
         <v>206</v>
       </c>
       <c r="C227" s="134"/>
       <c r="D227" s="29">
         <v>0</v>
       </c>
       <c r="E227" s="29">
         <v>0</v>
       </c>
       <c r="F227" s="29">
         <v>1926</v>
       </c>
       <c r="G227" s="29">
         <v>0</v>
       </c>
       <c r="H227" s="22">
         <v>1926</v>
       </c>
     </row>
-    <row r="228" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A228" s="113" t="s">
         <v>46</v>
       </c>
       <c r="B228" s="119">
         <v>207</v>
       </c>
       <c r="C228" s="134"/>
       <c r="D228" s="29">
         <v>10271</v>
       </c>
       <c r="E228" s="29">
         <v>27949</v>
       </c>
       <c r="F228" s="29">
         <v>2695</v>
       </c>
       <c r="G228" s="29">
         <v>32263</v>
       </c>
       <c r="H228" s="22">
         <v>73178</v>
       </c>
     </row>
-    <row r="229" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A229" s="116" t="s">
         <v>111</v>
       </c>
       <c r="B229" s="117">
         <v>208</v>
       </c>
       <c r="C229" s="120"/>
       <c r="D229" s="25">
         <v>9174</v>
       </c>
       <c r="E229" s="25">
         <v>0</v>
       </c>
       <c r="F229" s="25">
         <v>0</v>
       </c>
       <c r="G229" s="25">
         <v>0</v>
       </c>
       <c r="H229" s="27">
         <v>9174</v>
       </c>
     </row>
-    <row r="230" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A230" s="116" t="s">
         <v>112</v>
       </c>
       <c r="B230" s="117">
         <v>209</v>
       </c>
       <c r="C230" s="120"/>
       <c r="D230" s="25">
         <v>1097</v>
       </c>
       <c r="E230" s="25">
         <v>27949</v>
       </c>
       <c r="F230" s="25">
         <v>2695</v>
       </c>
       <c r="G230" s="25">
         <v>32263</v>
       </c>
       <c r="H230" s="27">
         <v>64004</v>
       </c>
     </row>
-    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A231" s="116" t="s">
         <v>113</v>
       </c>
       <c r="B231" s="117">
         <v>210</v>
       </c>
       <c r="C231" s="120"/>
       <c r="D231" s="25">
         <v>0</v>
       </c>
       <c r="E231" s="25">
         <v>0</v>
       </c>
       <c r="F231" s="25">
         <v>0</v>
       </c>
       <c r="G231" s="25">
         <v>0</v>
       </c>
       <c r="H231" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A232" s="116" t="s">
         <v>175</v>
       </c>
       <c r="B232" s="117">
         <v>211</v>
       </c>
       <c r="C232" s="120"/>
       <c r="D232" s="25">
         <v>0</v>
       </c>
       <c r="E232" s="25">
         <v>0</v>
       </c>
       <c r="F232" s="25">
         <v>0</v>
       </c>
       <c r="G232" s="25">
         <v>0</v>
       </c>
       <c r="H232" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A233" s="116" t="s">
         <v>176</v>
       </c>
       <c r="B233" s="117">
         <v>212</v>
       </c>
       <c r="C233" s="120"/>
       <c r="D233" s="25">
         <v>0</v>
       </c>
       <c r="E233" s="25">
         <v>0</v>
       </c>
       <c r="F233" s="25">
         <v>0</v>
       </c>
       <c r="G233" s="25">
         <v>0</v>
       </c>
       <c r="H233" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A234" s="113" t="s">
         <v>47</v>
       </c>
       <c r="B234" s="119">
         <v>213</v>
       </c>
       <c r="C234" s="134"/>
       <c r="D234" s="29">
-        <v>87327956</v>
+        <v>87326471</v>
       </c>
       <c r="E234" s="29">
         <v>671014</v>
       </c>
       <c r="F234" s="29">
         <v>13871</v>
       </c>
       <c r="G234" s="29">
         <v>151544</v>
       </c>
       <c r="H234" s="22">
-        <v>88164385</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
+        <v>88162900</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A235" s="116" t="s">
         <v>107</v>
       </c>
       <c r="B235" s="117">
         <v>214</v>
       </c>
       <c r="C235" s="120"/>
       <c r="D235" s="25">
         <v>81506917</v>
       </c>
       <c r="E235" s="25">
         <v>408956</v>
       </c>
       <c r="F235" s="25">
         <v>2208</v>
       </c>
       <c r="G235" s="25">
         <v>2191</v>
       </c>
       <c r="H235" s="27">
         <v>81920272</v>
       </c>
     </row>
-    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A236" s="116" t="s">
         <v>108</v>
       </c>
       <c r="B236" s="117">
         <v>215</v>
       </c>
       <c r="C236" s="120"/>
       <c r="D236" s="25">
-        <v>260652</v>
+        <v>259167</v>
       </c>
       <c r="E236" s="25">
         <v>94500</v>
       </c>
       <c r="F236" s="25">
         <v>2923</v>
       </c>
       <c r="G236" s="25">
         <v>64117</v>
       </c>
       <c r="H236" s="27">
-        <v>422192</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+        <v>420707</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A237" s="116" t="s">
         <v>115</v>
       </c>
       <c r="B237" s="117">
         <v>216</v>
       </c>
       <c r="C237" s="120"/>
       <c r="D237" s="25">
         <v>852084</v>
       </c>
       <c r="E237" s="25">
         <v>2647</v>
       </c>
       <c r="F237" s="25">
         <v>6914</v>
       </c>
       <c r="G237" s="25">
         <v>132</v>
       </c>
       <c r="H237" s="27">
         <v>861777</v>
       </c>
     </row>
-    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A238" s="116" t="s">
         <v>116</v>
       </c>
       <c r="B238" s="117">
         <v>217</v>
       </c>
       <c r="C238" s="120"/>
       <c r="D238" s="26">
         <v>4706427</v>
       </c>
       <c r="E238" s="26">
         <v>76842</v>
       </c>
       <c r="F238" s="26">
         <v>1826</v>
       </c>
       <c r="G238" s="26">
         <v>0</v>
       </c>
       <c r="H238" s="27">
         <v>4785095</v>
       </c>
     </row>
-    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A239" s="121" t="s">
         <v>114</v>
       </c>
       <c r="B239" s="117">
         <v>218</v>
       </c>
       <c r="C239" s="120"/>
       <c r="D239" s="26">
         <v>1876</v>
       </c>
       <c r="E239" s="26">
         <v>88069</v>
       </c>
       <c r="F239" s="26">
         <v>0</v>
       </c>
       <c r="G239" s="26">
         <v>85104</v>
       </c>
       <c r="H239" s="27">
         <v>175049</v>
       </c>
     </row>
-    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A240" s="113" t="s">
         <v>48</v>
       </c>
       <c r="B240" s="119">
         <v>219</v>
       </c>
       <c r="C240" s="134"/>
       <c r="D240" s="29">
         <v>11378</v>
       </c>
       <c r="E240" s="29">
         <v>1965</v>
       </c>
       <c r="F240" s="29">
         <v>15713</v>
       </c>
       <c r="G240" s="29">
         <v>965</v>
       </c>
       <c r="H240" s="22">
         <v>30021</v>
       </c>
     </row>
-    <row r="241" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:8" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A241" s="135" t="s">
         <v>49</v>
       </c>
       <c r="B241" s="123">
         <v>220</v>
       </c>
       <c r="C241" s="124"/>
       <c r="D241" s="125">
         <v>422936</v>
       </c>
       <c r="E241" s="125">
         <v>579</v>
       </c>
       <c r="F241" s="125">
         <v>20124</v>
       </c>
       <c r="G241" s="125">
         <v>39</v>
       </c>
       <c r="H241" s="126">
         <v>443678</v>
       </c>
     </row>
-    <row r="242" spans="1:8" ht="12.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="242" spans="1:8" ht="12.65" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="A107:A109"/>
     <mergeCell ref="C7:C9"/>
     <mergeCell ref="H7:H9"/>
     <mergeCell ref="C107:C109"/>
     <mergeCell ref="H107:H109"/>
     <mergeCell ref="D107:E108"/>
     <mergeCell ref="F107:G108"/>
     <mergeCell ref="D7:E8"/>
     <mergeCell ref="F7:G8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <conditionalFormatting sqref="C10:H69 C71:H101 C103:H105 C110:H193 C196:H199 C203:H221 C225:H241">
     <cfRule type="cellIs" dxfId="2" priority="2" operator="equal">
       <formula>0</formula>
     </cfRule>
     <cfRule type="containsBlanks" dxfId="1" priority="3">
       <formula>LEN(TRIM(C10))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C102:H102 C195:H195">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">