--- v0 (2025-12-13)
+++ v1 (2026-04-01)
@@ -13,95 +13,97 @@
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B9CC851-CE8F-4D30-B097-29638E8B9153}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2815544A-3D0F-4A07-89BC-D9E8731D0A85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="6" r:id="rId1"/>
     <sheet name="Poznámky" sheetId="7" r:id="rId2"/>
     <sheet name="Graf" sheetId="8" r:id="rId3"/>
     <sheet name="1993-2008" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C6" i="8" l="1"/>
-  <c r="B18" i="8"/>
+  <c r="B18" i="8" l="1"/>
+  <c r="C6" i="8" s="1"/>
+  <c r="D77" i="6"/>
+  <c r="B77" i="6" s="1"/>
   <c r="D76" i="6"/>
   <c r="B76" i="6" s="1"/>
   <c r="D75" i="6"/>
   <c r="B75" i="6" s="1"/>
-  <c r="C5" i="8"/>
   <c r="D74" i="6"/>
   <c r="B74" i="6" s="1"/>
   <c r="D73" i="6"/>
   <c r="B73" i="6" s="1"/>
   <c r="D72" i="6"/>
-  <c r="B72" i="6" l="1"/>
+  <c r="C5" i="8" l="1"/>
+  <c r="B72" i="6"/>
   <c r="D71" i="6"/>
   <c r="B71" i="6" s="1"/>
   <c r="D70" i="6"/>
   <c r="B70" i="6" s="1"/>
   <c r="D52" i="6"/>
   <c r="B52" i="6" s="1"/>
   <c r="D53" i="6"/>
   <c r="B53" i="6" s="1"/>
   <c r="D54" i="6"/>
   <c r="B54" i="6" s="1"/>
   <c r="D55" i="6"/>
   <c r="B55" i="6" s="1"/>
   <c r="D56" i="6"/>
   <c r="B56" i="6" s="1"/>
   <c r="D57" i="6"/>
   <c r="B57" i="6" s="1"/>
   <c r="D58" i="6"/>
   <c r="B58" i="6" s="1"/>
   <c r="D59" i="6"/>
   <c r="B59" i="6" s="1"/>
   <c r="D60" i="6"/>
   <c r="B60" i="6" s="1"/>
   <c r="D61" i="6"/>
   <c r="B61" i="6" s="1"/>
   <c r="D62" i="6"/>
@@ -138,51 +140,51 @@
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{38BCC985-8673-4AF1-A95E-1546E46602E7}" keepAlive="1" name="Query - Page001" description="Connection to the 'Page001' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Page001;Extended Properties=&quot;&quot;" command="SELECT * FROM [Page001]"/>
   </connection>
   <connection id="2" xr16:uid="{8F70164E-7854-4B5F-AB7A-B8952013150F}" keepAlive="1" name="Query - Table001 (Page 1)" description="Connection to the 'Table001 (Page 1)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1)]"/>
   </connection>
   <connection id="3" xr16:uid="{D5D41C24-78EC-4BEC-84D9-C421BDD6D314}" keepAlive="1" name="Query - Table001 (Page 1) (2)" description="Connection to the 'Table001 (Page 1) (2)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (2)]"/>
   </connection>
   <connection id="4" xr16:uid="{BE628895-85A1-485B-9D7E-B296AF790F02}" keepAlive="1" name="Query - Table001 (Page 1) (3)" description="Connection to the 'Table001 (Page 1) (3)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (3)]"/>
   </connection>
   <connection id="5" xr16:uid="{A5F9426D-C9F9-4426-A3C9-FD4E9A289083}" keepAlive="1" name="Query - Table001 (Page 1) (4)" description="Connection to the 'Table001 (Page 1) (4)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (4)]"/>
   </connection>
   <connection id="6" xr16:uid="{EF21244F-3EC5-401E-AB14-E38BCCB0FDE9}" keepAlive="1" name="Query - Table001 (Page 1) (5)" description="Connection to the 'Table001 (Page 1) (5)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (5)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (5)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="127">
   <si>
     <t>Upísané základné imanie v mil. Sk</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>Krajina</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>30.6.</t>
   </si>
   <si>
     <t>30.9.</t>
   </si>
   <si>
@@ -516,50 +518,53 @@
     <t>Podiel zahraničného kapitálu na upísanom základnom imaní bánk v SR (v mil. Sk)</t>
   </si>
   <si>
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>Švédsko</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
+  </si>
+  <si>
+    <t>XII-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -1431,197 +1436,197 @@
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="41" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="37" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="40" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="6">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{20DD078F-9DA9-46A5-83FE-9829E4AD0AF6}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{545EF01E-608F-4E76-9775-37F79E079EC1}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{438BB2AE-BA81-4FE3-B064-CE6EA850B165}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{BE0ABFEC-EDCB-414B-9DDF-66C90F3A9677}"/>
     <cellStyle name="Normal_ZI99" xfId="4" xr:uid="{B89FEC4D-B9D9-4C1A-BDAE-3C373BEB08B0}"/>
+    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="sk-SK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="sk-SK"/>
-              <a:t>Štruktúra zahraničného základného imania bánk a pobočiek zahraničných bánk v SR k 30.9.2025
+              <a:t>Štruktúra zahraničného základného imania bánk a pobočiek zahraničných bánk v SR k 31.12.2025
 </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.2744392896239729"/>
           <c:y val="0.20047627182696834"/>
           <c:w val="0.5390208820615624"/>
           <c:h val="0.69677192228104601"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
@@ -1703,50 +1708,92 @@
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000008-D482-4CB4-AF47-203080DF747E}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="9"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000009-D482-4CB4-AF47-203080DF747E}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dPt>
             <c:idx val="10"/>
             <c:bubble3D val="0"/>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{0000000A-D482-4CB4-AF47-203080DF747E}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
+            <c:dLbl>
+              <c:idx val="11"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="-8.2765864858863614E-2"/>
+                  <c:y val="-4.6470257815067603E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000C-B12C-4FE8-AAD9-2E126A5AB645}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
+            <c:dLbl>
+              <c:idx val="12"/>
+              <c:layout>
+                <c:manualLayout>
+                  <c:x val="7.9586553155112816E-2"/>
+                  <c:y val="9.8055120841424471E-3"/>
+                </c:manualLayout>
+              </c:layout>
+              <c:showLegendKey val="0"/>
+              <c:showVal val="0"/>
+              <c:showCatName val="1"/>
+              <c:showSerName val="0"/>
+              <c:showPercent val="1"/>
+              <c:showBubbleSize val="0"/>
+              <c:extLst>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
+                <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                  <c16:uniqueId val="{0000000B-B12C-4FE8-AAD9-2E126A5AB645}"/>
+                </c:ext>
+              </c:extLst>
+            </c:dLbl>
             <c:numFmt formatCode="0.00%" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln w="25400">
                 <a:noFill/>
               </a:ln>
             </c:spPr>
             <c:txPr>
               <a:bodyPr wrap="square" lIns="38100" tIns="19050" rIns="38100" bIns="19050" anchor="ctr">
                 <a:spAutoFit/>
               </a:bodyPr>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="1000" b="0" i="0" u="none" strike="noStrike" baseline="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="Calibri"/>
                     <a:ea typeface="Calibri"/>
                     <a:cs typeface="Calibri"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="sk-SK"/>
               </a:p>
@@ -1797,87 +1844,87 @@
                 <c:pt idx="9">
                   <c:v>Rakúsko</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Luxembursko</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Kanada</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>USA</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Švédsko</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Graf!$C$4:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
-                  <c:v>0.10780304582482876</c:v>
+                  <c:v>0.10714724366280365</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4.0666326051605778E-2</c:v>
+                  <c:v>4.0418742747850345E-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.68453577365869855</c:v>
+                  <c:v>0.68725956560698964</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1.4843014495159202E-2</c:v>
+                  <c:v>1.3947973333189827E-2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3.1621440075523177E-3</c:v>
+                  <c:v>3.1429057324154448E-3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.5035155105205967E-3</c:v>
+                  <c:v>3.4822164645786687E-3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.6209473075416844E-3</c:v>
+                  <c:v>1.6110855712607366E-3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>6.1058491559403183E-2</c:v>
+                  <c:v>6.0687209062746481E-2</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>8.2801878742767329E-2</c:v>
+                  <c:v>8.2298224561451375E-2</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3.2418946150833687E-6</c:v>
+                  <c:v>3.2221711425214728E-6</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1.6209473075416843E-6</c:v>
+                  <c:v>1.6110855712607364E-6</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-D482-4CB4-AF47-203080DF747E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
@@ -2226,56 +2273,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01A3F71F-4D15-432A-9451-5E154C2A547D}">
   <dimension ref="A1:AH77"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...4 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="20.33203125" style="1" customWidth="1"/>
     <col min="2" max="3" width="16.33203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="20.6640625" style="1" customWidth="1"/>
     <col min="5" max="22" width="13.109375" style="1" customWidth="1"/>
     <col min="23" max="34" width="10.33203125" style="1" customWidth="1"/>
     <col min="35" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
         <v>108</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
     </row>
     <row r="2" spans="1:34" x14ac:dyDescent="0.3">
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
@@ -2379,96 +2421,96 @@
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
     </row>
     <row r="8" spans="1:34" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="105" t="s">
+      <c r="A8" s="106" t="s">
         <v>104</v>
       </c>
-      <c r="B8" s="107" t="s">
+      <c r="B8" s="108" t="s">
         <v>103</v>
       </c>
-      <c r="C8" s="109" t="s">
+      <c r="C8" s="110" t="s">
         <v>102</v>
       </c>
-      <c r="D8" s="111" t="s">
+      <c r="D8" s="112" t="s">
         <v>101</v>
       </c>
-      <c r="E8" s="112"/>
-[...16 lines deleted...]
-      <c r="V8" s="112"/>
+      <c r="E8" s="113"/>
+      <c r="F8" s="113"/>
+      <c r="G8" s="113"/>
+      <c r="H8" s="113"/>
+      <c r="I8" s="113"/>
+      <c r="J8" s="113"/>
+      <c r="K8" s="113"/>
+      <c r="L8" s="113"/>
+      <c r="M8" s="113"/>
+      <c r="N8" s="113"/>
+      <c r="O8" s="113"/>
+      <c r="P8" s="113"/>
+      <c r="Q8" s="113"/>
+      <c r="R8" s="113"/>
+      <c r="S8" s="113"/>
+      <c r="T8" s="113"/>
+      <c r="U8" s="113"/>
+      <c r="V8" s="113"/>
       <c r="W8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="10"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="10"/>
       <c r="AE8" s="10"/>
       <c r="AF8" s="10"/>
       <c r="AG8" s="10"/>
       <c r="AH8" s="10"/>
     </row>
     <row r="9" spans="1:34" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="106"/>
-[...1 lines deleted...]
-      <c r="C9" s="110"/>
+      <c r="A9" s="107"/>
+      <c r="B9" s="109"/>
+      <c r="C9" s="111"/>
       <c r="D9" s="19"/>
       <c r="E9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="18" t="s">
         <v>100</v>
       </c>
       <c r="H9" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="18" t="s">
         <v>99</v>
       </c>
       <c r="K9" s="18" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="18" t="s">
         <v>19</v>
       </c>
@@ -6781,51 +6823,120 @@
       <c r="O76" s="97">
         <v>510.82400000000001</v>
       </c>
       <c r="P76" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q76" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R76" s="99">
         <v>1E-3</v>
       </c>
       <c r="S76" s="101">
         <v>0.02</v>
       </c>
       <c r="T76" s="101">
         <v>0.01</v>
       </c>
       <c r="U76" s="101">
         <v>0</v>
       </c>
       <c r="V76" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="77" spans="1:22" s="134" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="77" spans="1:22" s="105" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="93" t="s">
+        <v>126</v>
+      </c>
+      <c r="B77" s="94">
+        <f t="shared" ref="B77" si="6">SUM(C77:D77)</f>
+        <v>6450.801547</v>
+      </c>
+      <c r="C77" s="95">
+        <v>243.81</v>
+      </c>
+      <c r="D77" s="96">
+        <f t="shared" ref="D77" si="7">SUM(E77:V77)</f>
+        <v>6206.9915469999996</v>
+      </c>
+      <c r="E77" s="97">
+        <v>665.06240000000003</v>
+      </c>
+      <c r="F77" s="97">
+        <v>250.87893199999999</v>
+      </c>
+      <c r="G77" s="97">
+        <v>4265.8166510000001</v>
+      </c>
+      <c r="H77" s="97">
+        <v>86.575000000000003</v>
+      </c>
+      <c r="I77" s="97">
+        <v>19.507999999999999</v>
+      </c>
+      <c r="J77" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="K77" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="L77" s="97">
+        <v>21.614100000000001</v>
+      </c>
+      <c r="M77" s="97">
+        <v>10</v>
+      </c>
+      <c r="N77" s="97">
+        <v>376.68520000000001</v>
+      </c>
+      <c r="O77" s="97">
+        <v>510.82466399999998</v>
+      </c>
+      <c r="P77" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q77" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="R77" s="99">
+        <v>1E-3</v>
+      </c>
+      <c r="S77" s="101">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="T77" s="101">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="U77" s="101">
+        <v>0</v>
+      </c>
+      <c r="V77" s="98" t="s">
+        <v>37</v>
+      </c>
+    </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:V8"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FA75B76-95CE-4C56-9C59-478001BA02E5}">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
@@ -6846,466 +6957,466 @@
     <row r="3" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A3" s="25" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="25" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A5" s="25" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8FE0576-0C45-4A6D-9430-71B79295556D}">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="T27" sqref="T27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="14.109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.44140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.88671875" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" s="20" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="37">
-        <v>45930</v>
+        <v>46022</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>115</v>
       </c>
       <c r="C3" s="34" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="97">
-        <v>665.06200000000001</v>
+        <v>665.06240000000003</v>
       </c>
       <c r="C4" s="32">
         <f t="shared" ref="C4:C17" si="0">$B4/$B$18</f>
-        <v>0.10780304582482876</v>
+        <v>0.10714724366280365</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="97">
-        <v>250.88</v>
+        <v>250.87893199999999</v>
       </c>
       <c r="C5" s="32">
         <f>$B5/$B$18</f>
-        <v>4.0666326051605778E-2</v>
+        <v>4.0418742747850345E-2</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6" s="33" t="s">
         <v>100</v>
       </c>
       <c r="B6" s="97">
-        <v>4223.0600000000004</v>
+        <v>4265.8166510000001</v>
       </c>
       <c r="C6" s="32">
         <f>$B6/$B$18</f>
-        <v>0.68453577365869855</v>
+        <v>0.68725956560698964</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="97">
-        <v>91.57</v>
+        <v>86.575000000000003</v>
       </c>
       <c r="C7" s="32">
         <f t="shared" si="0"/>
-        <v>1.4843014495159202E-2</v>
+        <v>1.3947973333189827E-2</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="C8" s="32">
         <f t="shared" si="0"/>
-        <v>3.1621440075523177E-3</v>
+        <v>3.1429057324154448E-3</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A9" s="33" t="s">
         <v>99</v>
       </c>
       <c r="B9" s="97">
         <v>0</v>
       </c>
       <c r="C9" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="97">
         <v>0</v>
       </c>
       <c r="C10" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="97">
-        <v>21.614000000000001</v>
+        <v>21.614100000000001</v>
       </c>
       <c r="C11" s="32">
         <f t="shared" si="0"/>
-        <v>3.5035155105205967E-3</v>
+        <v>3.4822164645786687E-3</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="97">
         <v>10</v>
       </c>
       <c r="C12" s="32">
         <f t="shared" si="0"/>
-        <v>1.6209473075416844E-3</v>
+        <v>1.6110855712607366E-3</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="97">
-        <v>376.68400000000003</v>
+        <v>376.68520000000001</v>
       </c>
       <c r="C13" s="32">
         <f t="shared" si="0"/>
-        <v>6.1058491559403183E-2</v>
+        <v>6.0687209062746481E-2</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="97">
-        <v>510.82400000000001</v>
+        <v>510.82466399999998</v>
       </c>
       <c r="C14" s="32">
         <f t="shared" si="0"/>
-        <v>8.2801878742767329E-2</v>
-[...3 lines deleted...]
-      <c r="A15" s="18" t="s">
+        <v>8.2298224561451375E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A15" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="100">
         <v>0.02</v>
       </c>
       <c r="C15" s="102">
         <f t="shared" si="0"/>
-        <v>3.2418946150833687E-6</v>
-[...3 lines deleted...]
-      <c r="A16" s="18" t="s">
+        <v>3.2221711425214728E-6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A16" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="100">
         <v>0.01</v>
       </c>
       <c r="C16" s="102">
         <f t="shared" si="0"/>
-        <v>1.6209473075416843E-6</v>
-[...3 lines deleted...]
-      <c r="A17" s="18" t="s">
+        <v>1.6110855712607364E-6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A17" s="33" t="s">
         <v>121</v>
       </c>
       <c r="B17" s="100">
         <v>0</v>
       </c>
       <c r="C17" s="102">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B18" s="30">
         <f>SUM(B4:B17)</f>
-        <v>6169.232</v>
+        <v>6206.9949470000001</v>
       </c>
       <c r="C18" s="29">
         <f>SUM(C4:C17)</f>
         <v>1.0000000000000002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAAD72E6-FC5B-4BC2-BFA7-FD4AC73C00C9}">
   <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.5546875" style="38" customWidth="1"/>
     <col min="2" max="16384" width="9.109375" style="38"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:66" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:66" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="3" spans="1:66" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="116"/>
-[...66 lines deleted...]
-      <c r="BN3" s="133"/>
+      <c r="A3" s="123"/>
+      <c r="B3" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="118"/>
+      <c r="D3" s="118"/>
+      <c r="E3" s="118"/>
+      <c r="F3" s="118"/>
+      <c r="G3" s="118"/>
+      <c r="H3" s="118"/>
+      <c r="I3" s="118"/>
+      <c r="J3" s="118"/>
+      <c r="K3" s="118"/>
+      <c r="L3" s="118"/>
+      <c r="M3" s="118"/>
+      <c r="N3" s="118"/>
+      <c r="O3" s="118"/>
+      <c r="P3" s="118"/>
+      <c r="Q3" s="118"/>
+      <c r="R3" s="118"/>
+      <c r="S3" s="118"/>
+      <c r="T3" s="118"/>
+      <c r="U3" s="118"/>
+      <c r="V3" s="118"/>
+      <c r="W3" s="118"/>
+      <c r="X3" s="118"/>
+      <c r="Y3" s="118"/>
+      <c r="Z3" s="118"/>
+      <c r="AA3" s="118"/>
+      <c r="AB3" s="118"/>
+      <c r="AC3" s="118"/>
+      <c r="AD3" s="118"/>
+      <c r="AE3" s="118"/>
+      <c r="AF3" s="118"/>
+      <c r="AG3" s="118"/>
+      <c r="AH3" s="118"/>
+      <c r="AI3" s="118"/>
+      <c r="AJ3" s="118"/>
+      <c r="AK3" s="118"/>
+      <c r="AL3" s="118"/>
+      <c r="AM3" s="118"/>
+      <c r="AN3" s="118"/>
+      <c r="AO3" s="118"/>
+      <c r="AP3" s="118"/>
+      <c r="AQ3" s="118"/>
+      <c r="AR3" s="118"/>
+      <c r="AS3" s="118"/>
+      <c r="AT3" s="118"/>
+      <c r="AU3" s="118"/>
+      <c r="AV3" s="118"/>
+      <c r="AW3" s="118"/>
+      <c r="AX3" s="118"/>
+      <c r="AY3" s="118"/>
+      <c r="AZ3" s="118"/>
+      <c r="BA3" s="118"/>
+      <c r="BB3" s="118"/>
+      <c r="BC3" s="118"/>
+      <c r="BD3" s="118"/>
+      <c r="BE3" s="118"/>
+      <c r="BF3" s="118"/>
+      <c r="BG3" s="118"/>
+      <c r="BH3" s="118"/>
+      <c r="BI3" s="118"/>
+      <c r="BJ3" s="118"/>
+      <c r="BK3" s="118"/>
+      <c r="BL3" s="118"/>
+      <c r="BM3" s="118"/>
+      <c r="BN3" s="119"/>
     </row>
     <row r="4" spans="1:66" x14ac:dyDescent="0.3">
-      <c r="A4" s="117"/>
-      <c r="B4" s="119" t="s">
+      <c r="A4" s="124"/>
+      <c r="B4" s="126" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="120"/>
-[...2 lines deleted...]
-      <c r="F4" s="120" t="s">
+      <c r="C4" s="127"/>
+      <c r="D4" s="127"/>
+      <c r="E4" s="127"/>
+      <c r="F4" s="127" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="119">
+      <c r="G4" s="126">
         <v>1994</v>
       </c>
-      <c r="H4" s="120"/>
-[...1 lines deleted...]
-      <c r="J4" s="121" t="s">
+      <c r="H4" s="127"/>
+      <c r="I4" s="127"/>
+      <c r="J4" s="128" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="122">
+      <c r="K4" s="129">
         <v>1995</v>
       </c>
-      <c r="L4" s="123"/>
-[...2 lines deleted...]
-      <c r="O4" s="128">
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+      <c r="N4" s="131"/>
+      <c r="O4" s="114">
         <v>1996</v>
       </c>
-      <c r="P4" s="129"/>
-[...2 lines deleted...]
-      <c r="S4" s="129">
+      <c r="P4" s="115"/>
+      <c r="Q4" s="115"/>
+      <c r="R4" s="116"/>
+      <c r="S4" s="115">
         <v>1997</v>
       </c>
-      <c r="T4" s="129"/>
-[...2 lines deleted...]
-      <c r="W4" s="128">
+      <c r="T4" s="115"/>
+      <c r="U4" s="115"/>
+      <c r="V4" s="115"/>
+      <c r="W4" s="114">
         <v>1998</v>
       </c>
-      <c r="X4" s="129"/>
-[...2 lines deleted...]
-      <c r="AA4" s="128">
+      <c r="X4" s="115"/>
+      <c r="Y4" s="115"/>
+      <c r="Z4" s="116"/>
+      <c r="AA4" s="114">
         <v>1999</v>
       </c>
-      <c r="AB4" s="129"/>
-[...2 lines deleted...]
-      <c r="AE4" s="129">
+      <c r="AB4" s="115"/>
+      <c r="AC4" s="115"/>
+      <c r="AD4" s="116"/>
+      <c r="AE4" s="115">
         <v>2000</v>
       </c>
-      <c r="AF4" s="129"/>
-[...2 lines deleted...]
-      <c r="AI4" s="128">
+      <c r="AF4" s="115"/>
+      <c r="AG4" s="115"/>
+      <c r="AH4" s="115"/>
+      <c r="AI4" s="114">
         <v>2001</v>
       </c>
-      <c r="AJ4" s="129"/>
-[...2 lines deleted...]
-      <c r="AM4" s="128">
+      <c r="AJ4" s="115"/>
+      <c r="AK4" s="115"/>
+      <c r="AL4" s="116"/>
+      <c r="AM4" s="114">
         <v>2002</v>
       </c>
-      <c r="AN4" s="129"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="129">
+      <c r="AN4" s="115"/>
+      <c r="AO4" s="115"/>
+      <c r="AP4" s="116"/>
+      <c r="AQ4" s="115">
         <v>2003</v>
       </c>
-      <c r="AR4" s="129"/>
-[...2 lines deleted...]
-      <c r="AU4" s="128">
+      <c r="AR4" s="115"/>
+      <c r="AS4" s="115"/>
+      <c r="AT4" s="115"/>
+      <c r="AU4" s="114">
         <v>2004</v>
       </c>
-      <c r="AV4" s="129"/>
-[...2 lines deleted...]
-      <c r="AY4" s="128">
+      <c r="AV4" s="115"/>
+      <c r="AW4" s="115"/>
+      <c r="AX4" s="116"/>
+      <c r="AY4" s="114">
         <v>2005</v>
       </c>
-      <c r="AZ4" s="129"/>
-[...2 lines deleted...]
-      <c r="BC4" s="128">
+      <c r="AZ4" s="115"/>
+      <c r="BA4" s="115"/>
+      <c r="BB4" s="116"/>
+      <c r="BC4" s="114">
         <v>2006</v>
       </c>
-      <c r="BD4" s="129"/>
-[...2 lines deleted...]
-      <c r="BG4" s="128">
+      <c r="BD4" s="115"/>
+      <c r="BE4" s="115"/>
+      <c r="BF4" s="116"/>
+      <c r="BG4" s="114">
         <v>2007</v>
       </c>
-      <c r="BH4" s="129"/>
-[...2 lines deleted...]
-      <c r="BK4" s="128">
+      <c r="BH4" s="115"/>
+      <c r="BI4" s="115"/>
+      <c r="BJ4" s="116"/>
+      <c r="BK4" s="114">
         <v>2008</v>
       </c>
-      <c r="BL4" s="129"/>
-[...1 lines deleted...]
-      <c r="BN4" s="130"/>
+      <c r="BL4" s="115"/>
+      <c r="BM4" s="115"/>
+      <c r="BN4" s="116"/>
     </row>
     <row r="5" spans="1:66" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="118" t="s">
+      <c r="A5" s="125" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="92" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="91" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="91" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="91" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="91" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="92" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="91" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="91" t="s">
         <v>7</v>
@@ -7664,63 +7775,63 @@
         <v>47198</v>
       </c>
       <c r="BI6" s="73">
         <v>47199.3</v>
       </c>
       <c r="BJ6" s="72">
         <v>48708.6</v>
       </c>
       <c r="BK6" s="74">
         <v>51450.2</v>
       </c>
       <c r="BL6" s="73">
         <v>57673.8</v>
       </c>
       <c r="BM6" s="73">
         <v>57582.6</v>
       </c>
       <c r="BN6" s="72">
         <v>69839.600000000006</v>
       </c>
     </row>
     <row r="7" spans="1:66" x14ac:dyDescent="0.3">
       <c r="A7" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="125"/>
-[...11 lines deleted...]
-      <c r="N7" s="127"/>
+      <c r="B7" s="132"/>
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133"/>
+      <c r="F7" s="134"/>
+      <c r="G7" s="132"/>
+      <c r="H7" s="133"/>
+      <c r="I7" s="133"/>
+      <c r="J7" s="134"/>
+      <c r="K7" s="132"/>
+      <c r="L7" s="133"/>
+      <c r="M7" s="133"/>
+      <c r="N7" s="134"/>
       <c r="O7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="P7" s="47"/>
       <c r="Q7" s="47"/>
       <c r="R7" s="46"/>
       <c r="S7" s="47" t="s">
         <v>9</v>
       </c>
       <c r="T7" s="47"/>
       <c r="U7" s="47"/>
       <c r="V7" s="47"/>
       <c r="W7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="X7" s="47"/>
       <c r="Y7" s="47"/>
       <c r="Z7" s="46"/>
       <c r="AA7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="AB7" s="47"/>
       <c r="AC7" s="47"/>
       <c r="AD7" s="46"/>
       <c r="AE7" s="47" t="s">
@@ -8152,55 +8263,55 @@
         <v>43324.1</v>
       </c>
       <c r="BI9" s="64">
         <v>43490.6</v>
       </c>
       <c r="BJ9" s="63">
         <v>44735.5</v>
       </c>
       <c r="BK9" s="65">
         <v>46807.1</v>
       </c>
       <c r="BL9" s="64">
         <v>53033.3</v>
       </c>
       <c r="BM9" s="64">
         <v>52941.5</v>
       </c>
       <c r="BN9" s="63">
         <v>65167.9</v>
       </c>
     </row>
     <row r="10" spans="1:66" x14ac:dyDescent="0.3">
       <c r="A10" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="113"/>
-[...3 lines deleted...]
-      <c r="F10" s="115"/>
+      <c r="B10" s="120"/>
+      <c r="C10" s="121"/>
+      <c r="D10" s="121"/>
+      <c r="E10" s="121"/>
+      <c r="F10" s="122"/>
       <c r="G10" s="61"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="59"/>
       <c r="K10" s="61"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
       <c r="N10" s="59"/>
       <c r="O10" s="57"/>
       <c r="P10" s="57"/>
       <c r="Q10" s="57"/>
       <c r="R10" s="57"/>
       <c r="S10" s="58"/>
       <c r="T10" s="57"/>
       <c r="U10" s="57"/>
       <c r="V10" s="56"/>
       <c r="W10" s="57"/>
       <c r="X10" s="57"/>
       <c r="Y10" s="57"/>
       <c r="Z10" s="57"/>
       <c r="AA10" s="58"/>
       <c r="AB10" s="57"/>
       <c r="AC10" s="57"/>
       <c r="AD10" s="56"/>
       <c r="AE10" s="57"/>
@@ -11257,104 +11368,104 @@
         <v>1651.3</v>
       </c>
       <c r="BJ30" s="39">
         <v>1651</v>
       </c>
       <c r="BK30" s="40">
         <v>1651</v>
       </c>
       <c r="BL30" s="40">
         <v>1651</v>
       </c>
       <c r="BM30" s="40">
         <v>1651</v>
       </c>
       <c r="BN30" s="39">
         <v>1651.1</v>
       </c>
     </row>
     <row r="32" spans="1:66" x14ac:dyDescent="0.3">
       <c r="A32" s="38" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="G7:J7"/>
+    <mergeCell ref="K7:N7"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="BC4:BF4"/>
     <mergeCell ref="BG4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="B3:BN3"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="O4:R4"/>
-    <mergeCell ref="B10:F10"/>
-[...6 lines deleted...]
-    <mergeCell ref="K7:N7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="B4" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A I o E A A B Q S w M E F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C L n F r y C m v c / 2 B 8 J 6 a P z Q G 2 k w 3 h X A 5 g j s / U E + A F B L A w Q U A A I A C A B O Z D p Y D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O 2 W X Y u C Q B S G 7 w X / w z D d K J g 0 f l T u 4 p W x 0 F 1 Q e 5 U R U 0 4 l q 4 4 4 t l / R f 1 8 n K 9 q l g b Y Q l k 0 v j v C e w 5 n z 6 s N R R u Z 5 S B M w L O / o U Z Z k i a 1 w R g L Q g C M 8 i 0 i r h Y A y w E s C k A q B C y K S y x I o r i F d Z 3 N S K I N g o e 9 K m f I U R k T 3 a J K T J G c K 9 B 7 8 Z 0 Y y 5 p P 3 v D n L w i b N I v r q 9 + h b E l E c M D / 9 f J k i x z F 5 s P U 0 W E B V A + N + n E Y k L l p g P p Q L k W 7 C i a q V x x 6 H c v c T b M b 9 w D 3 O C i f b c Q / n e L I v b 0 B v h Z N l 4 W f 0 k R J u Y F e p j z K c s A X N Y o 9 G 6 z j h S a Y c m m i b D S x 1 B D W Q F z m Q F x a 2 G j j o h k A 3 B b o l 0 G 2 B 3 h b o H Y H e F e i O Q E c t U U L k G I k s o + + e t 6 o s h c n Z h 3 9 K F y e q f I t V A N X m o X s Z U H y S n z T t p 7 s J p l 3 f m q T r S T p J W N c g d m a B A c W o b I n 9 h r l 6 i f 1 t 9 G 4 h z K y M M G d q F E f V h N 0 7 Y V Y 1 h B V w G T x Y N W H 3 T p h d G W E 2 D / V X 8 l 8 Q J v x B O 0 m I X C O R b d S 5 m O I v U E s B A i 0 A F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E 5 k O l g P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A s g M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + T 1 4 A A A A A A A A t X g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M T k 6 M D M u M D I w N j U x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j A 6 M j E u N z Q 0 M T Q x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v U G F n Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j E 6 M D U u M z U 3 N T g 1 O V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 U Y W J s Z T A w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E x O j I z O j I 4 L j M 1 N z U 0 N T N a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w y M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 w M S 0 y N l Q x M T o y N D o y M C 4 z M T Q w N T g z W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E z J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j U 6 M D I u N z A 5 M D M y M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T c m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 3 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N S k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A C N W M L B k x M F B v 1 d n k d C t 9 X Y A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U G Z 6 3 U L 6 7 W w 3 F P + x + A + o N A A A A A A E g A A A o A A A A B A A A A B 3 y 9 M b R 2 I V l u R Y d A W C O A 1 V U A A A A I U U X B y e 4 r Z s a K J W 3 6 5 p b 6 N 0 U l K W H k J H C V + b w I E / k / z h w A U m 6 N T x W S h d E i m N j H 5 X A E O g + + k 2 r h s W 2 O V 7 9 / 8 F V u Z j J c z T P i x F Q Q G y R 3 h R v u + F F A A A A O l d L z B M S j o y i C l 7 g 6 m 2 D k O n V x E + < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E08167AE-7641-4EC7-99A4-00593BC59AB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Časový rad od 2009</vt:lpstr>
       <vt:lpstr>Poznámky</vt:lpstr>
       <vt:lpstr>Graf</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>