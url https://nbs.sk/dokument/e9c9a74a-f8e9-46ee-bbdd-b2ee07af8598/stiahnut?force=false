--- v1 (2026-04-01)
+++ v2 (2026-05-25)
@@ -6,185 +6,187 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\SK\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\SK\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2815544A-3D0F-4A07-89BC-D9E8731D0A85}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09F60D89-62E7-4267-8CCE-2F347DBCF1F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Časový rad od 2009" sheetId="6" r:id="rId1"/>
     <sheet name="Poznámky" sheetId="7" r:id="rId2"/>
     <sheet name="Graf" sheetId="8" r:id="rId3"/>
     <sheet name="1993-2008" sheetId="9" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B18" i="8" l="1"/>
+  <c r="D78" i="6" l="1"/>
+  <c r="B78" i="6" s="1"/>
+  <c r="B18" i="8"/>
   <c r="C6" i="8" s="1"/>
   <c r="D77" i="6"/>
   <c r="B77" i="6" s="1"/>
   <c r="D76" i="6"/>
   <c r="B76" i="6" s="1"/>
   <c r="D75" i="6"/>
   <c r="B75" i="6" s="1"/>
   <c r="D74" i="6"/>
   <c r="B74" i="6" s="1"/>
   <c r="D73" i="6"/>
   <c r="B73" i="6" s="1"/>
   <c r="D72" i="6"/>
-  <c r="C5" i="8" l="1"/>
+  <c r="C11" i="8" l="1"/>
+  <c r="C4" i="8"/>
+  <c r="C5" i="8"/>
   <c r="B72" i="6"/>
   <c r="D71" i="6"/>
   <c r="B71" i="6" s="1"/>
   <c r="D70" i="6"/>
   <c r="B70" i="6" s="1"/>
   <c r="D52" i="6"/>
   <c r="B52" i="6" s="1"/>
   <c r="D53" i="6"/>
   <c r="B53" i="6" s="1"/>
   <c r="D54" i="6"/>
   <c r="B54" i="6" s="1"/>
   <c r="D55" i="6"/>
   <c r="B55" i="6" s="1"/>
   <c r="D56" i="6"/>
   <c r="B56" i="6" s="1"/>
   <c r="D57" i="6"/>
   <c r="B57" i="6" s="1"/>
   <c r="D58" i="6"/>
   <c r="B58" i="6" s="1"/>
   <c r="D59" i="6"/>
   <c r="B59" i="6" s="1"/>
   <c r="D60" i="6"/>
   <c r="B60" i="6" s="1"/>
   <c r="D61" i="6"/>
   <c r="B61" i="6" s="1"/>
   <c r="D62" i="6"/>
   <c r="B62" i="6" s="1"/>
   <c r="D63" i="6"/>
   <c r="B63" i="6" s="1"/>
   <c r="D64" i="6"/>
   <c r="B64" i="6" s="1"/>
   <c r="D65" i="6"/>
   <c r="B65" i="6" s="1"/>
   <c r="D66" i="6"/>
   <c r="B66" i="6" s="1"/>
   <c r="D67" i="6"/>
   <c r="B67" i="6" s="1"/>
   <c r="D68" i="6"/>
   <c r="B68" i="6" s="1"/>
   <c r="D69" i="6"/>
   <c r="B69" i="6" s="1"/>
   <c r="C16" i="8" l="1"/>
   <c r="C17" i="8"/>
-  <c r="C4" i="8"/>
   <c r="C15" i="8"/>
   <c r="C12" i="8"/>
-  <c r="C11" i="8"/>
   <c r="C10" i="8"/>
   <c r="C8" i="8"/>
   <c r="C7" i="8"/>
   <c r="C13" i="8"/>
   <c r="C9" i="8"/>
   <c r="C14" i="8"/>
   <c r="C18" i="8" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{38BCC985-8673-4AF1-A95E-1546E46602E7}" keepAlive="1" name="Query - Page001" description="Connection to the 'Page001' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=Page001;Extended Properties=&quot;&quot;" command="SELECT * FROM [Page001]"/>
   </connection>
   <connection id="2" xr16:uid="{8F70164E-7854-4B5F-AB7A-B8952013150F}" keepAlive="1" name="Query - Table001 (Page 1)" description="Connection to the 'Table001 (Page 1)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1)]"/>
   </connection>
   <connection id="3" xr16:uid="{D5D41C24-78EC-4BEC-84D9-C421BDD6D314}" keepAlive="1" name="Query - Table001 (Page 1) (2)" description="Connection to the 'Table001 (Page 1) (2)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (2)]"/>
   </connection>
   <connection id="4" xr16:uid="{BE628895-85A1-485B-9D7E-B296AF790F02}" keepAlive="1" name="Query - Table001 (Page 1) (3)" description="Connection to the 'Table001 (Page 1) (3)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (3)]"/>
   </connection>
   <connection id="5" xr16:uid="{A5F9426D-C9F9-4426-A3C9-FD4E9A289083}" keepAlive="1" name="Query - Table001 (Page 1) (4)" description="Connection to the 'Table001 (Page 1) (4)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (4)]"/>
   </connection>
   <connection id="6" xr16:uid="{EF21244F-3EC5-401E-AB14-E38BCCB0FDE9}" keepAlive="1" name="Query - Table001 (Page 1) (5)" description="Connection to the 'Table001 (Page 1) (5)' query in the workbook." type="5" refreshedVersion="0" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;Table001 (Page 1) (5)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [Table001 (Page 1) (5)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="423" uniqueCount="127">
   <si>
     <t>Upísané základné imanie v mil. Sk</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>Krajina</t>
   </si>
   <si>
     <t>31.3.</t>
   </si>
   <si>
     <t>30.6.</t>
   </si>
   <si>
     <t>30.9.</t>
   </si>
   <si>
@@ -256,53 +258,50 @@
   <si>
     <t>Rusko</t>
   </si>
   <si>
     <t>Japonsko</t>
   </si>
   <si>
     <t>Lichtenštajsko</t>
   </si>
   <si>
     <t>Banky a pobočky zahr. bánk - spolu *</t>
   </si>
   <si>
     <t>* Pri pobočkách zahraničných bánk ide o trvale poskytnuté finančné prostriedky zahraničnou bankou</t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>30.3.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>0,0</t>
-[...1 lines deleted...]
-  <si>
     <t>XII-2023</t>
   </si>
   <si>
     <t>IX-2023</t>
   </si>
   <si>
     <t>VI-2023</t>
   </si>
   <si>
     <t>III-2023</t>
   </si>
   <si>
     <t>XII-2022</t>
   </si>
   <si>
     <t>IX-2022</t>
   </si>
   <si>
     <t>VI-2022</t>
   </si>
   <si>
     <t>III-2022</t>
   </si>
   <si>
     <t>XII-2021</t>
@@ -521,62 +520,65 @@
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>Švédsko</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
+  </si>
+  <si>
+    <t>III-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0_)"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1236,51 +1238,51 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="26" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="27" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="29" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="31" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1432,201 +1434,202 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="5" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="7" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="3" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="5" fillId="0" borderId="23" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="41" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="37" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="40" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="19" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="21" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="13" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="15" xfId="5" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{20DD078F-9DA9-46A5-83FE-9829E4AD0AF6}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{545EF01E-608F-4E76-9775-37F79E079EC1}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{438BB2AE-BA81-4FE3-B064-CE6EA850B165}"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="3" xr:uid="{BE0ABFEC-EDCB-414B-9DDF-66C90F3A9677}"/>
     <cellStyle name="Normal_ZI99" xfId="4" xr:uid="{B89FEC4D-B9D9-4C1A-BDAE-3C373BEB08B0}"/>
-    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="sk-SK"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1800" b="1" i="0" u="none" strike="noStrike" baseline="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
               <a:rPr lang="sk-SK"/>
-              <a:t>Štruktúra zahraničného základného imania bánk a pobočiek zahraničných bánk v SR k 31.12.2025
+              <a:t>Štruktúra zahraničného základného imania bánk a pobočiek zahraničných bánk v SR k 31.03.2026
 </a:t>
             </a:r>
           </a:p>
         </c:rich>
       </c:tx>
       <c:overlay val="0"/>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.2744392896239729"/>
           <c:y val="0.20047627182696834"/>
           <c:w val="0.5390208820615624"/>
           <c:h val="0.69677192228104601"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
@@ -1844,87 +1847,87 @@
                 <c:pt idx="9">
                   <c:v>Rakúsko</c:v>
                 </c:pt>
                 <c:pt idx="10">
                   <c:v>Luxembursko</c:v>
                 </c:pt>
                 <c:pt idx="11">
                   <c:v>Kanada</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>USA</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>Švédsko</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Graf!$C$4:$C$17</c:f>
               <c:numCache>
                 <c:formatCode>0.00%</c:formatCode>
                 <c:ptCount val="14"/>
                 <c:pt idx="0">
-                  <c:v>0.10714724366280365</c:v>
+                  <c:v>0.15712258261899745</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>4.0418742747850345E-2</c:v>
+                  <c:v>3.8454534912521009E-2</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.68725956560698964</c:v>
+                  <c:v>0.64890521282993519</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>1.3947973333189827E-2</c:v>
+                  <c:v>1.1724643748592327E-2</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>3.1429057324154448E-3</c:v>
+                  <c:v>2.9883763653027139E-3</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>3.4822164645786687E-3</c:v>
+                  <c:v>3.3110039777162906E-3</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>1.6110855712607366E-3</c:v>
+                  <c:v>1.5318722397491872E-3</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>6.0687209062746481E-2</c:v>
+                  <c:v>5.7705365474386101E-2</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>8.2298224561451375E-2</c:v>
+                  <c:v>7.8251812216080588E-2</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>3.2221711425214728E-6</c:v>
+                  <c:v>3.0637444794983744E-6</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>1.6110855712607364E-6</c:v>
+                  <c:v>1.5318722397491872E-6</c:v>
                 </c:pt>
                 <c:pt idx="13">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000B-D482-4CB4-AF47-203080DF747E}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="0"/>
       </c:pieChart>
       <c:spPr>
@@ -2271,316 +2274,318 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01A3F71F-4D15-432A-9451-5E154C2A547D}">
-  <dimension ref="A1:AH77"/>
+  <dimension ref="A1:AH78"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView topLeftCell="A25" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D78" sqref="D78"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="20.33203125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="35" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="20.36328125" style="1" customWidth="1"/>
+    <col min="2" max="3" width="16.36328125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="20.6328125" style="1" customWidth="1"/>
+    <col min="5" max="22" width="13.08984375" style="1" customWidth="1"/>
+    <col min="23" max="34" width="10.36328125" style="1" customWidth="1"/>
+    <col min="35" max="16384" width="9.08984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:34" ht="15.5">
       <c r="A1" s="24" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
     </row>
-    <row r="2" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:34">
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
     </row>
-    <row r="3" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:34">
       <c r="A3" s="22" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:34" x14ac:dyDescent="0.3">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" s="21" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:34" x14ac:dyDescent="0.3">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" s="20"/>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
       <c r="M5" s="10"/>
       <c r="N5" s="10"/>
       <c r="O5" s="10"/>
       <c r="P5" s="10"/>
       <c r="Q5" s="10"/>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
       <c r="W5" s="10"/>
       <c r="X5" s="10"/>
       <c r="Y5" s="10"/>
       <c r="Z5" s="10"/>
       <c r="AA5" s="10"/>
       <c r="AB5" s="10"/>
       <c r="AC5" s="10"/>
       <c r="AD5" s="10"/>
       <c r="AE5" s="10"/>
       <c r="AF5" s="10"/>
       <c r="AG5" s="10"/>
       <c r="AH5" s="10"/>
     </row>
-    <row r="6" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:34">
       <c r="A6" s="20"/>
       <c r="B6" s="10"/>
       <c r="C6" s="10"/>
       <c r="D6" s="10"/>
       <c r="E6" s="10"/>
       <c r="F6" s="10"/>
       <c r="G6" s="10"/>
       <c r="H6" s="10"/>
       <c r="I6" s="10"/>
       <c r="J6" s="10"/>
       <c r="K6" s="10"/>
       <c r="L6" s="10"/>
       <c r="M6" s="10"/>
       <c r="N6" s="10"/>
       <c r="O6" s="10"/>
       <c r="P6" s="10"/>
       <c r="Q6" s="10"/>
       <c r="R6" s="10"/>
-      <c r="S6" s="103"/>
-[...1 lines deleted...]
-      <c r="U6" s="103"/>
+      <c r="S6" s="10"/>
+      <c r="T6" s="10"/>
+      <c r="U6" s="10"/>
       <c r="V6" s="10"/>
       <c r="W6" s="10"/>
       <c r="X6" s="10"/>
       <c r="Y6" s="10"/>
       <c r="Z6" s="10"/>
       <c r="AA6" s="10"/>
       <c r="AB6" s="10"/>
       <c r="AC6" s="10"/>
       <c r="AD6" s="10"/>
       <c r="AE6" s="10"/>
       <c r="AF6" s="10"/>
       <c r="AG6" s="10"/>
       <c r="AH6" s="10"/>
     </row>
-    <row r="7" spans="1:34" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:34" ht="13.5" customHeight="1" thickBot="1">
       <c r="A7" s="20" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B7" s="20"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="10"/>
       <c r="I7" s="10"/>
       <c r="J7" s="10"/>
       <c r="K7" s="10"/>
       <c r="L7" s="10"/>
       <c r="M7" s="10"/>
       <c r="N7" s="10"/>
       <c r="O7" s="10"/>
       <c r="P7" s="10"/>
       <c r="Q7" s="10"/>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
       <c r="W7" s="10"/>
       <c r="X7" s="10"/>
       <c r="Y7" s="10"/>
       <c r="Z7" s="10"/>
       <c r="AA7" s="10"/>
       <c r="AB7" s="10"/>
       <c r="AC7" s="10"/>
       <c r="AD7" s="10"/>
       <c r="AE7" s="10"/>
       <c r="AF7" s="10"/>
       <c r="AG7" s="10"/>
       <c r="AH7" s="10"/>
     </row>
-    <row r="8" spans="1:34" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B8" s="108" t="s">
+    <row r="8" spans="1:34" ht="31.5" customHeight="1">
+      <c r="A8" s="105" t="s">
         <v>103</v>
       </c>
-      <c r="C8" s="110" t="s">
+      <c r="B8" s="107" t="s">
         <v>102</v>
       </c>
-      <c r="D8" s="112" t="s">
+      <c r="C8" s="109" t="s">
         <v>101</v>
       </c>
-      <c r="E8" s="113"/>
-[...16 lines deleted...]
-      <c r="V8" s="113"/>
+      <c r="D8" s="111" t="s">
+        <v>100</v>
+      </c>
+      <c r="E8" s="112"/>
+      <c r="F8" s="112"/>
+      <c r="G8" s="112"/>
+      <c r="H8" s="112"/>
+      <c r="I8" s="112"/>
+      <c r="J8" s="112"/>
+      <c r="K8" s="112"/>
+      <c r="L8" s="112"/>
+      <c r="M8" s="112"/>
+      <c r="N8" s="112"/>
+      <c r="O8" s="112"/>
+      <c r="P8" s="112"/>
+      <c r="Q8" s="112"/>
+      <c r="R8" s="112"/>
+      <c r="S8" s="112"/>
+      <c r="T8" s="112"/>
+      <c r="U8" s="112"/>
+      <c r="V8" s="112"/>
       <c r="W8" s="10"/>
       <c r="Y8" s="10"/>
       <c r="Z8" s="10"/>
       <c r="AA8" s="10"/>
       <c r="AB8" s="10"/>
       <c r="AC8" s="10"/>
       <c r="AD8" s="10"/>
       <c r="AE8" s="10"/>
       <c r="AF8" s="10"/>
       <c r="AG8" s="10"/>
       <c r="AH8" s="10"/>
     </row>
-    <row r="9" spans="1:34" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      <c r="C9" s="111"/>
+    <row r="9" spans="1:34" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A9" s="106"/>
+      <c r="B9" s="108"/>
+      <c r="C9" s="110"/>
       <c r="D9" s="19"/>
       <c r="E9" s="18" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="18" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="18" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="H9" s="18" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="18" t="s">
         <v>17</v>
       </c>
       <c r="J9" s="18" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="K9" s="18" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="18" t="s">
         <v>19</v>
       </c>
       <c r="M9" s="18" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="O9" s="18" t="s">
         <v>25</v>
       </c>
       <c r="P9" s="18" t="s">
         <v>22</v>
       </c>
       <c r="Q9" s="18" t="s">
         <v>23</v>
       </c>
       <c r="R9" s="18" t="s">
         <v>21</v>
       </c>
       <c r="S9" s="18" t="s">
         <v>14</v>
       </c>
       <c r="T9" s="18" t="s">
         <v>24</v>
       </c>
       <c r="U9" s="18" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="V9" s="18" t="s">
         <v>29</v>
       </c>
       <c r="W9" s="10"/>
       <c r="Y9" s="10"/>
       <c r="Z9" s="10"/>
       <c r="AA9" s="10"/>
       <c r="AB9" s="10"/>
       <c r="AC9" s="10"/>
       <c r="AD9" s="10"/>
       <c r="AE9" s="10"/>
       <c r="AF9" s="10"/>
       <c r="AG9" s="10"/>
       <c r="AH9" s="10"/>
     </row>
-    <row r="10" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:34">
       <c r="A10" s="17" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B10" s="16">
         <v>2243.9</v>
       </c>
       <c r="C10" s="15">
         <v>187.5</v>
       </c>
       <c r="D10" s="14">
         <v>2056.5</v>
       </c>
       <c r="E10" s="13">
         <v>138.30000000000001</v>
       </c>
       <c r="F10" s="12">
         <v>102.7</v>
       </c>
       <c r="G10" s="12">
         <v>595.6</v>
       </c>
       <c r="H10" s="12">
         <v>9.3000000000000007</v>
       </c>
       <c r="I10" s="12">
         <v>20.3</v>
       </c>
@@ -2607,53 +2612,53 @@
       </c>
       <c r="Q10" s="12">
         <v>1.1000000000000001</v>
       </c>
       <c r="R10" s="12">
         <v>0.3</v>
       </c>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
       <c r="U10" s="12"/>
       <c r="V10" s="12">
         <v>2</v>
       </c>
       <c r="W10" s="11"/>
       <c r="Y10" s="10"/>
       <c r="Z10" s="10"/>
       <c r="AA10" s="10"/>
       <c r="AB10" s="10"/>
       <c r="AC10" s="10"/>
       <c r="AD10" s="10"/>
       <c r="AE10" s="10"/>
       <c r="AF10" s="10"/>
       <c r="AG10" s="10"/>
       <c r="AH10" s="10"/>
     </row>
-    <row r="11" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:34">
       <c r="A11" s="8" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B11" s="7">
         <v>2256.8000000000002</v>
       </c>
       <c r="C11" s="6">
         <v>189.4</v>
       </c>
       <c r="D11" s="5">
         <v>2067.5</v>
       </c>
       <c r="E11" s="4">
         <v>138.30000000000001</v>
       </c>
       <c r="F11" s="3">
         <v>102.7</v>
       </c>
       <c r="G11" s="3">
         <v>599.6</v>
       </c>
       <c r="H11" s="3">
         <v>9.3000000000000007</v>
       </c>
       <c r="I11" s="3">
         <v>19.7</v>
       </c>
@@ -2680,53 +2685,53 @@
       </c>
       <c r="Q11" s="3">
         <v>2.1</v>
       </c>
       <c r="R11" s="3">
         <v>0.3</v>
       </c>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3">
         <v>2</v>
       </c>
       <c r="W11" s="10"/>
       <c r="Y11" s="10"/>
       <c r="Z11" s="10"/>
       <c r="AA11" s="10"/>
       <c r="AB11" s="10"/>
       <c r="AC11" s="10"/>
       <c r="AD11" s="10"/>
       <c r="AE11" s="10"/>
       <c r="AF11" s="10"/>
       <c r="AG11" s="10"/>
       <c r="AH11" s="10"/>
     </row>
-    <row r="12" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:34">
       <c r="A12" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B12" s="7">
         <v>2195</v>
       </c>
       <c r="C12" s="6">
         <v>189.8</v>
       </c>
       <c r="D12" s="5">
         <v>2005.2</v>
       </c>
       <c r="E12" s="4">
         <v>83.7</v>
       </c>
       <c r="F12" s="3">
         <v>102.7</v>
       </c>
       <c r="G12" s="3">
         <v>578.79999999999995</v>
       </c>
       <c r="H12" s="3">
         <v>9.3000000000000007</v>
       </c>
       <c r="I12" s="3">
         <v>19.7</v>
       </c>
@@ -2753,53 +2758,53 @@
       </c>
       <c r="Q12" s="3">
         <v>2.1</v>
       </c>
       <c r="R12" s="3">
         <v>0.3</v>
       </c>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
       <c r="U12" s="3"/>
       <c r="V12" s="3">
         <v>2</v>
       </c>
       <c r="W12" s="10"/>
       <c r="Y12" s="10"/>
       <c r="Z12" s="10"/>
       <c r="AA12" s="10"/>
       <c r="AB12" s="10"/>
       <c r="AC12" s="10"/>
       <c r="AD12" s="10"/>
       <c r="AE12" s="10"/>
       <c r="AF12" s="10"/>
       <c r="AG12" s="10"/>
       <c r="AH12" s="10"/>
     </row>
-    <row r="13" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:34">
       <c r="A13" s="8" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B13" s="7">
         <v>2074.3000000000002</v>
       </c>
       <c r="C13" s="6">
         <v>189.7</v>
       </c>
       <c r="D13" s="5">
         <v>1884.6</v>
       </c>
       <c r="E13" s="4">
         <v>166</v>
       </c>
       <c r="F13" s="3">
         <v>102.7</v>
       </c>
       <c r="G13" s="3">
         <v>378.1</v>
       </c>
       <c r="H13" s="3">
         <v>3.3</v>
       </c>
       <c r="I13" s="3">
         <v>19.7</v>
       </c>
@@ -2826,53 +2831,53 @@
       </c>
       <c r="Q13" s="3">
         <v>2.1</v>
       </c>
       <c r="R13" s="3">
         <v>0.3</v>
       </c>
       <c r="S13" s="3"/>
       <c r="T13" s="3"/>
       <c r="U13" s="3"/>
       <c r="V13" s="3">
         <v>2</v>
       </c>
       <c r="W13" s="10"/>
       <c r="Y13" s="10"/>
       <c r="Z13" s="10"/>
       <c r="AA13" s="10"/>
       <c r="AB13" s="10"/>
       <c r="AC13" s="10"/>
       <c r="AD13" s="10"/>
       <c r="AE13" s="10"/>
       <c r="AF13" s="10"/>
       <c r="AG13" s="10"/>
       <c r="AH13" s="10"/>
     </row>
-    <row r="14" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:34">
       <c r="A14" s="8" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B14" s="7">
         <v>2013.7</v>
       </c>
       <c r="C14" s="6">
         <v>189.7</v>
       </c>
       <c r="D14" s="5">
         <v>1824</v>
       </c>
       <c r="E14" s="4">
         <v>166</v>
       </c>
       <c r="F14" s="3">
         <v>102.7</v>
       </c>
       <c r="G14" s="3">
         <v>302.8</v>
       </c>
       <c r="H14" s="3">
         <v>3.3</v>
       </c>
       <c r="I14" s="3">
         <v>19.7</v>
       </c>
@@ -2899,53 +2904,53 @@
       </c>
       <c r="Q14" s="3">
         <v>2.1</v>
       </c>
       <c r="R14" s="3">
         <v>0.3</v>
       </c>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
       <c r="U14" s="3"/>
       <c r="V14" s="3">
         <v>2</v>
       </c>
       <c r="W14" s="10"/>
       <c r="Y14" s="10"/>
       <c r="Z14" s="10"/>
       <c r="AA14" s="10"/>
       <c r="AB14" s="10"/>
       <c r="AC14" s="10"/>
       <c r="AD14" s="10"/>
       <c r="AE14" s="10"/>
       <c r="AF14" s="10"/>
       <c r="AG14" s="10"/>
       <c r="AH14" s="10"/>
     </row>
-    <row r="15" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:34">
       <c r="A15" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B15" s="7">
         <v>1997.2</v>
       </c>
       <c r="C15" s="6">
         <v>188.5</v>
       </c>
       <c r="D15" s="5">
         <v>1808.6</v>
       </c>
       <c r="E15" s="4">
         <v>166</v>
       </c>
       <c r="F15" s="3">
         <v>103.6</v>
       </c>
       <c r="G15" s="3">
         <v>283.5</v>
       </c>
       <c r="H15" s="3">
         <v>3.8</v>
       </c>
       <c r="I15" s="3">
         <v>19.7</v>
       </c>
@@ -2961,53 +2966,53 @@
       <c r="M15" s="3">
         <v>31.2</v>
       </c>
       <c r="N15" s="3">
         <v>626</v>
       </c>
       <c r="O15" s="3">
         <v>417.1</v>
       </c>
       <c r="P15" s="3">
         <v>1.9</v>
       </c>
       <c r="Q15" s="3">
         <v>2.4</v>
       </c>
       <c r="R15" s="3">
         <v>0.3</v>
       </c>
       <c r="S15" s="3"/>
       <c r="T15" s="3"/>
       <c r="U15" s="3"/>
       <c r="V15" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="16" spans="1:34" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:34">
       <c r="A16" s="8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B16" s="7">
         <v>1998.9</v>
       </c>
       <c r="C16" s="6">
         <v>188.6</v>
       </c>
       <c r="D16" s="5">
         <v>1810.2</v>
       </c>
       <c r="E16" s="4">
         <v>166</v>
       </c>
       <c r="F16" s="3">
         <v>103.6</v>
       </c>
       <c r="G16" s="3">
         <v>279</v>
       </c>
       <c r="H16" s="3">
         <v>3.8</v>
       </c>
       <c r="I16" s="3">
         <v>19.7</v>
       </c>
@@ -3023,53 +3028,53 @@
       <c r="M16" s="3">
         <v>33.4</v>
       </c>
       <c r="N16" s="3">
         <v>629.9</v>
       </c>
       <c r="O16" s="3">
         <v>417.1</v>
       </c>
       <c r="P16" s="3">
         <v>1.9</v>
       </c>
       <c r="Q16" s="3">
         <v>2.4</v>
       </c>
       <c r="R16" s="3">
         <v>0.3</v>
       </c>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
       <c r="U16" s="3"/>
       <c r="V16" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:22">
       <c r="A17" s="8" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B17" s="7">
         <v>2024.5</v>
       </c>
       <c r="C17" s="6">
         <v>189.4</v>
       </c>
       <c r="D17" s="5">
         <v>1835.1</v>
       </c>
       <c r="E17" s="4">
         <v>173.1</v>
       </c>
       <c r="F17" s="3">
         <v>103.6</v>
       </c>
       <c r="G17" s="3">
         <v>290.39999999999998</v>
       </c>
       <c r="H17" s="3">
         <v>1.4</v>
       </c>
       <c r="I17" s="3">
         <v>19.7</v>
       </c>
@@ -3085,53 +3090,53 @@
       <c r="M17" s="3">
         <v>34.9</v>
       </c>
       <c r="N17" s="3">
         <v>637.29999999999995</v>
       </c>
       <c r="O17" s="3">
         <v>416.9</v>
       </c>
       <c r="P17" s="3">
         <v>1.9</v>
       </c>
       <c r="Q17" s="3">
         <v>2.5</v>
       </c>
       <c r="R17" s="3">
         <v>0.4</v>
       </c>
       <c r="S17" s="3"/>
       <c r="T17" s="3"/>
       <c r="U17" s="3"/>
       <c r="V17" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:22">
       <c r="A18" s="8" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B18" s="7">
         <v>1995.5</v>
       </c>
       <c r="C18" s="6">
         <v>189.4</v>
       </c>
       <c r="D18" s="5">
         <v>1806.1</v>
       </c>
       <c r="E18" s="4">
         <v>172.9</v>
       </c>
       <c r="F18" s="3">
         <v>161.1</v>
       </c>
       <c r="G18" s="3">
         <v>255.5</v>
       </c>
       <c r="H18" s="3">
         <v>1.4</v>
       </c>
       <c r="I18" s="3">
         <v>19.7</v>
       </c>
@@ -3147,53 +3152,53 @@
       <c r="M18" s="3">
         <v>36.4</v>
       </c>
       <c r="N18" s="3">
         <v>584.29999999999995</v>
       </c>
       <c r="O18" s="3">
         <v>416.9</v>
       </c>
       <c r="P18" s="3">
         <v>1.9</v>
       </c>
       <c r="Q18" s="3">
         <v>2.5</v>
       </c>
       <c r="R18" s="3">
         <v>0.4</v>
       </c>
       <c r="S18" s="3"/>
       <c r="T18" s="3"/>
       <c r="U18" s="3"/>
       <c r="V18" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:22">
       <c r="A19" s="8" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B19" s="7">
         <v>2174.6</v>
       </c>
       <c r="C19" s="6">
         <v>186.8</v>
       </c>
       <c r="D19" s="5">
         <v>1987.8</v>
       </c>
       <c r="E19" s="4">
         <v>171.4</v>
       </c>
       <c r="F19" s="3">
         <v>164.5</v>
       </c>
       <c r="G19" s="3">
         <v>428.7</v>
       </c>
       <c r="H19" s="3">
         <v>1.4</v>
       </c>
       <c r="I19" s="3">
         <v>19.7</v>
       </c>
@@ -3209,53 +3214,53 @@
       <c r="M19" s="3">
         <v>36.4</v>
       </c>
       <c r="N19" s="3">
         <v>591.1</v>
       </c>
       <c r="O19" s="3">
         <v>416.9</v>
       </c>
       <c r="P19" s="3">
         <v>1.9</v>
       </c>
       <c r="Q19" s="3">
         <v>2.5</v>
       </c>
       <c r="R19" s="3">
         <v>0.4</v>
       </c>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
       <c r="U19" s="3"/>
       <c r="V19" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:22">
       <c r="A20" s="8" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B20" s="7">
         <v>2274.9</v>
       </c>
       <c r="C20" s="6">
         <v>187.1</v>
       </c>
       <c r="D20" s="5">
         <v>2087.8000000000002</v>
       </c>
       <c r="E20" s="4">
         <v>254.4</v>
       </c>
       <c r="F20" s="3">
         <v>164.5</v>
       </c>
       <c r="G20" s="3">
         <v>432.9</v>
       </c>
       <c r="H20" s="3">
         <v>1.4</v>
       </c>
       <c r="I20" s="3">
         <v>19.7</v>
       </c>
@@ -3271,53 +3276,53 @@
       <c r="M20" s="3">
         <v>36.4</v>
       </c>
       <c r="N20" s="3">
         <v>603.79999999999995</v>
       </c>
       <c r="O20" s="3">
         <v>416.9</v>
       </c>
       <c r="P20" s="3">
         <v>1.9</v>
       </c>
       <c r="Q20" s="3">
         <v>2.5</v>
       </c>
       <c r="R20" s="3">
         <v>0.4</v>
       </c>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
       <c r="U20" s="3"/>
       <c r="V20" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="21" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:22">
       <c r="A21" s="8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B21" s="7">
         <v>2477</v>
       </c>
       <c r="C21" s="6">
         <v>187.6</v>
       </c>
       <c r="D21" s="5">
         <v>2289.4</v>
       </c>
       <c r="E21" s="4">
         <v>255.7</v>
       </c>
       <c r="F21" s="3">
         <v>306.5</v>
       </c>
       <c r="G21" s="3">
         <v>474.5</v>
       </c>
       <c r="H21" s="3">
         <v>1.4</v>
       </c>
       <c r="I21" s="3">
         <v>19.7</v>
       </c>
@@ -3333,53 +3338,53 @@
       <c r="M21" s="3">
         <v>36.4</v>
       </c>
       <c r="N21" s="3">
         <v>610.5</v>
       </c>
       <c r="O21" s="3">
         <v>416.9</v>
       </c>
       <c r="P21" s="3">
         <v>1.9</v>
       </c>
       <c r="Q21" s="3">
         <v>2.5</v>
       </c>
       <c r="R21" s="3">
         <v>0.4</v>
       </c>
       <c r="S21" s="3"/>
       <c r="T21" s="3"/>
       <c r="U21" s="3"/>
       <c r="V21" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:22">
       <c r="A22" s="8" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B22" s="7">
         <v>2529.6</v>
       </c>
       <c r="C22" s="6">
         <v>187.5</v>
       </c>
       <c r="D22" s="5">
         <v>2342.1999999999998</v>
       </c>
       <c r="E22" s="4">
         <v>256.7</v>
       </c>
       <c r="F22" s="3">
         <v>301.60000000000002</v>
       </c>
       <c r="G22" s="3">
         <v>518.70000000000005</v>
       </c>
       <c r="H22" s="3">
         <v>2.4</v>
       </c>
       <c r="I22" s="3">
         <v>19.7</v>
       </c>
@@ -3395,53 +3400,53 @@
       <c r="M22" s="3">
         <v>37.9</v>
       </c>
       <c r="N22" s="3">
         <v>622.4</v>
       </c>
       <c r="O22" s="3">
         <v>416.9</v>
       </c>
       <c r="P22" s="3">
         <v>0</v>
       </c>
       <c r="Q22" s="3">
         <v>2.5</v>
       </c>
       <c r="R22" s="3">
         <v>0.4</v>
       </c>
       <c r="S22" s="3"/>
       <c r="T22" s="3"/>
       <c r="U22" s="3"/>
       <c r="V22" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:22">
       <c r="A23" s="8" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B23" s="7">
         <v>2627.3</v>
       </c>
       <c r="C23" s="6">
         <v>187.4</v>
       </c>
       <c r="D23" s="5">
         <v>2439.9</v>
       </c>
       <c r="E23" s="4">
         <v>258.2</v>
       </c>
       <c r="F23" s="3">
         <v>301.60000000000002</v>
       </c>
       <c r="G23" s="3">
         <v>616.9</v>
       </c>
       <c r="H23" s="3">
         <v>2.4</v>
       </c>
       <c r="I23" s="3">
         <v>19.7</v>
       </c>
@@ -3457,53 +3462,53 @@
       <c r="M23" s="3">
         <v>37.9</v>
       </c>
       <c r="N23" s="3">
         <v>622.5</v>
       </c>
       <c r="O23" s="3">
         <v>416.9</v>
       </c>
       <c r="P23" s="3">
         <v>0</v>
       </c>
       <c r="Q23" s="3">
         <v>0.4</v>
       </c>
       <c r="R23" s="3">
         <v>0.4</v>
       </c>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
       <c r="U23" s="3"/>
       <c r="V23" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:22">
       <c r="A24" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B24" s="7">
         <v>2599.5</v>
       </c>
       <c r="C24" s="6">
         <v>197.2</v>
       </c>
       <c r="D24" s="5">
         <v>2402.3000000000002</v>
       </c>
       <c r="E24" s="4">
         <v>259.39999999999998</v>
       </c>
       <c r="F24" s="3">
         <v>301.8</v>
       </c>
       <c r="G24" s="3">
         <v>560.5</v>
       </c>
       <c r="H24" s="3">
         <v>0</v>
       </c>
       <c r="I24" s="3">
         <v>19.7</v>
       </c>
@@ -3519,53 +3524,53 @@
       <c r="M24" s="3">
         <v>37.9</v>
       </c>
       <c r="N24" s="3">
         <v>642.70000000000005</v>
       </c>
       <c r="O24" s="3">
         <v>416.9</v>
       </c>
       <c r="P24" s="3">
         <v>0</v>
       </c>
       <c r="Q24" s="3">
         <v>0</v>
       </c>
       <c r="R24" s="3">
         <v>0.4</v>
       </c>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
       <c r="U24" s="3"/>
       <c r="V24" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:22">
       <c r="A25" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B25" s="7">
         <v>2749.7</v>
       </c>
       <c r="C25" s="6">
         <v>196.5</v>
       </c>
       <c r="D25" s="5">
         <v>2553.1999999999998</v>
       </c>
       <c r="E25" s="4">
         <v>256.39999999999998</v>
       </c>
       <c r="F25" s="3">
         <v>301.8</v>
       </c>
       <c r="G25" s="3">
         <v>664.7</v>
       </c>
       <c r="H25" s="3">
         <v>0</v>
       </c>
       <c r="I25" s="3">
         <v>19.7</v>
       </c>
@@ -3581,53 +3586,53 @@
       <c r="M25" s="3">
         <v>37.9</v>
       </c>
       <c r="N25" s="3">
         <v>641.6</v>
       </c>
       <c r="O25" s="3">
         <v>417.2</v>
       </c>
       <c r="P25" s="3">
         <v>0</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
       <c r="R25" s="3">
         <v>0.4</v>
       </c>
       <c r="S25" s="3"/>
       <c r="T25" s="3"/>
       <c r="U25" s="3"/>
       <c r="V25" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="26" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:22">
       <c r="A26" s="8" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B26" s="7">
         <v>2762.8</v>
       </c>
       <c r="C26" s="6">
         <v>194.8</v>
       </c>
       <c r="D26" s="5">
         <v>2568.1</v>
       </c>
       <c r="E26" s="4">
         <v>260.8</v>
       </c>
       <c r="F26" s="3">
         <v>301.8</v>
       </c>
       <c r="G26" s="3">
         <v>721.9</v>
       </c>
       <c r="H26" s="3">
         <v>1.7263996942139999E-4</v>
       </c>
       <c r="I26" s="3">
         <v>19.7</v>
       </c>
@@ -3643,53 +3648,53 @@
       <c r="M26" s="3">
         <v>39.4</v>
       </c>
       <c r="N26" s="3">
         <v>641.5</v>
       </c>
       <c r="O26" s="3">
         <v>417.2</v>
       </c>
       <c r="P26" s="3">
         <v>0</v>
       </c>
       <c r="Q26" s="3">
         <v>0</v>
       </c>
       <c r="R26" s="3">
         <v>0.4</v>
       </c>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:22">
       <c r="A27" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B27" s="7">
         <v>2777.3</v>
       </c>
       <c r="C27" s="6">
         <v>194.8</v>
       </c>
       <c r="D27" s="5">
         <v>2582.5</v>
       </c>
       <c r="E27" s="4">
         <v>260.10000000000002</v>
       </c>
       <c r="F27" s="3">
         <v>301.8</v>
       </c>
       <c r="G27" s="3">
         <v>726.5</v>
       </c>
       <c r="H27" s="3">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I27" s="3">
         <v>19.7</v>
       </c>
@@ -3705,53 +3710,53 @@
       <c r="M27" s="3">
         <v>40</v>
       </c>
       <c r="N27" s="3">
         <v>651.6</v>
       </c>
       <c r="O27" s="3">
         <v>417.2</v>
       </c>
       <c r="P27" s="3">
         <v>0</v>
       </c>
       <c r="Q27" s="3">
         <v>0</v>
       </c>
       <c r="R27" s="3">
         <v>0.4</v>
       </c>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
       <c r="U27" s="3"/>
       <c r="V27" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="28" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:22">
       <c r="A28" s="8" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B28" s="7">
         <v>2777</v>
       </c>
       <c r="C28" s="6">
         <v>194.8</v>
       </c>
       <c r="D28" s="5">
         <v>2582.1999999999998</v>
       </c>
       <c r="E28" s="4">
         <v>248</v>
       </c>
       <c r="F28" s="3">
         <v>110</v>
       </c>
       <c r="G28" s="3">
         <v>928.6</v>
       </c>
       <c r="H28" s="3">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I28" s="3">
         <v>19.7</v>
       </c>
@@ -3767,53 +3772,53 @@
       <c r="M28" s="3">
         <v>40.799999999999997</v>
       </c>
       <c r="N28" s="3">
         <v>651.79999999999995</v>
       </c>
       <c r="O28" s="3">
         <v>417.2</v>
       </c>
       <c r="P28" s="3">
         <v>0</v>
       </c>
       <c r="Q28" s="3">
         <v>0</v>
       </c>
       <c r="R28" s="3">
         <v>0.4</v>
       </c>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
       <c r="U28" s="3"/>
       <c r="V28" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:22">
       <c r="A29" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B29" s="7">
         <v>3301.6</v>
       </c>
       <c r="C29" s="6">
         <v>193.4</v>
       </c>
       <c r="D29" s="5">
         <v>3108.3</v>
       </c>
       <c r="E29" s="4">
         <v>248</v>
       </c>
       <c r="F29" s="3">
         <v>141.4</v>
       </c>
       <c r="G29" s="3">
         <v>1662</v>
       </c>
       <c r="H29" s="3">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I29" s="3">
         <v>19.5</v>
       </c>
@@ -3829,53 +3834,53 @@
       <c r="M29" s="3">
         <v>43.4</v>
       </c>
       <c r="N29" s="3">
         <v>410</v>
       </c>
       <c r="O29" s="3">
         <v>417.8</v>
       </c>
       <c r="P29" s="3">
         <v>0</v>
       </c>
       <c r="Q29" s="3">
         <v>0</v>
       </c>
       <c r="R29" s="3">
         <v>0.4</v>
       </c>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
       <c r="U29" s="3"/>
       <c r="V29" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="30" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:22">
       <c r="A30" s="8" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B30" s="7">
         <v>3288.9</v>
       </c>
       <c r="C30" s="6">
         <v>193.4</v>
       </c>
       <c r="D30" s="5">
         <v>3095.5</v>
       </c>
       <c r="E30" s="4">
         <v>248</v>
       </c>
       <c r="F30" s="3">
         <v>141.4</v>
       </c>
       <c r="G30" s="3">
         <v>1613.2</v>
       </c>
       <c r="H30" s="3">
         <v>2.6559995295600002E-4</v>
       </c>
       <c r="I30" s="3">
         <v>19.5</v>
       </c>
@@ -3891,53 +3896,53 @@
       <c r="M30" s="3">
         <v>43.4</v>
       </c>
       <c r="N30" s="3">
         <v>419.9</v>
       </c>
       <c r="O30" s="3">
         <v>417.8</v>
       </c>
       <c r="P30" s="3">
         <v>0</v>
       </c>
       <c r="Q30" s="3">
         <v>0</v>
       </c>
       <c r="R30" s="3">
         <v>0.4</v>
       </c>
       <c r="S30" s="3"/>
       <c r="T30" s="3"/>
       <c r="U30" s="3"/>
       <c r="V30" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:22">
       <c r="A31" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B31" s="7">
         <v>3297.8</v>
       </c>
       <c r="C31" s="6">
         <v>193.4</v>
       </c>
       <c r="D31" s="5">
         <v>3104.4</v>
       </c>
       <c r="E31" s="4">
         <v>248</v>
       </c>
       <c r="F31" s="3">
         <v>141.4</v>
       </c>
       <c r="G31" s="3">
         <v>1617.6</v>
       </c>
       <c r="H31" s="3">
         <v>0</v>
       </c>
       <c r="I31" s="3">
         <v>19.5</v>
       </c>
@@ -3953,53 +3958,53 @@
       <c r="M31" s="3">
         <v>47.8</v>
       </c>
       <c r="N31" s="3">
         <v>419.9</v>
       </c>
       <c r="O31" s="3">
         <v>417.8</v>
       </c>
       <c r="P31" s="3">
         <v>0</v>
       </c>
       <c r="Q31" s="3">
         <v>0</v>
       </c>
       <c r="R31" s="3">
         <v>0.4</v>
       </c>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
       <c r="U31" s="3"/>
       <c r="V31" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="32" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:22">
       <c r="A32" s="8" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B32" s="7">
         <v>3394</v>
       </c>
       <c r="C32" s="6">
         <v>193.5</v>
       </c>
       <c r="D32" s="5">
         <v>3200.5</v>
       </c>
       <c r="E32" s="4">
         <v>248</v>
       </c>
       <c r="F32" s="3">
         <v>163.69999999999999</v>
       </c>
       <c r="G32" s="3">
         <v>1681.4</v>
       </c>
       <c r="H32" s="3">
         <v>2.6560000000000022E-4</v>
       </c>
       <c r="I32" s="3">
         <v>19.5</v>
       </c>
@@ -4015,53 +4020,53 @@
       <c r="M32" s="3">
         <v>47.8</v>
       </c>
       <c r="N32" s="3">
         <v>419.8</v>
       </c>
       <c r="O32" s="3">
         <v>417.8</v>
       </c>
       <c r="P32" s="3">
         <v>0</v>
       </c>
       <c r="Q32" s="3">
         <v>0</v>
       </c>
       <c r="R32" s="3">
         <v>0.4</v>
       </c>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
       <c r="U32" s="3"/>
       <c r="V32" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:22">
       <c r="A33" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B33" s="7">
         <v>3445.4</v>
       </c>
       <c r="C33" s="6">
         <v>193.4</v>
       </c>
       <c r="D33" s="5">
         <v>3252.1</v>
       </c>
       <c r="E33" s="4">
         <v>248</v>
       </c>
       <c r="F33" s="3">
         <v>163.69999999999999</v>
       </c>
       <c r="G33" s="3">
         <v>1707.1</v>
       </c>
       <c r="H33" s="3">
         <v>0</v>
       </c>
       <c r="I33" s="3">
         <v>19.5</v>
       </c>
@@ -4077,53 +4082,53 @@
       <c r="M33" s="3">
         <v>49.4</v>
       </c>
       <c r="N33" s="3">
         <v>424.5</v>
       </c>
       <c r="O33" s="3">
         <v>418</v>
       </c>
       <c r="P33" s="3">
         <v>0</v>
       </c>
       <c r="Q33" s="3">
         <v>0</v>
       </c>
       <c r="R33" s="3">
         <v>0.4</v>
       </c>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
       <c r="U33" s="3"/>
       <c r="V33" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="34" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:22">
       <c r="A34" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B34" s="7">
         <v>3428.4</v>
       </c>
       <c r="C34" s="6">
         <v>193.4</v>
       </c>
       <c r="D34" s="5">
         <v>3234.9</v>
       </c>
       <c r="E34" s="4">
         <v>248</v>
       </c>
       <c r="F34" s="3">
         <v>163.69999999999999</v>
       </c>
       <c r="G34" s="3">
         <v>1687.9</v>
       </c>
       <c r="H34" s="3">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I34" s="3">
         <v>19.5</v>
       </c>
@@ -4139,53 +4144,53 @@
       <c r="M34" s="3">
         <v>51.4</v>
       </c>
       <c r="N34" s="3">
         <v>424.6</v>
       </c>
       <c r="O34" s="3">
         <v>418</v>
       </c>
       <c r="P34" s="3">
         <v>0</v>
       </c>
       <c r="Q34" s="3">
         <v>0</v>
       </c>
       <c r="R34" s="3">
         <v>0</v>
       </c>
       <c r="S34" s="3"/>
       <c r="T34" s="3"/>
       <c r="U34" s="3"/>
       <c r="V34" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:22">
       <c r="A35" s="8" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B35" s="7">
         <v>3426.4</v>
       </c>
       <c r="C35" s="6">
         <v>193.4</v>
       </c>
       <c r="D35" s="5">
         <v>3233</v>
       </c>
       <c r="E35" s="4">
         <v>248</v>
       </c>
       <c r="F35" s="3">
         <v>163.69999999999999</v>
       </c>
       <c r="G35" s="3">
         <v>1687.9</v>
       </c>
       <c r="H35" s="3">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I35" s="3">
         <v>19.5</v>
       </c>
@@ -4201,53 +4206,53 @@
       <c r="M35" s="3">
         <v>51.4</v>
       </c>
       <c r="N35" s="3">
         <v>424.6</v>
       </c>
       <c r="O35" s="3">
         <v>418</v>
       </c>
       <c r="P35" s="3">
         <v>0</v>
       </c>
       <c r="Q35" s="3">
         <v>0</v>
       </c>
       <c r="R35" s="3">
         <v>0</v>
       </c>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
       <c r="U35" s="3"/>
       <c r="V35" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="36" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:22">
       <c r="A36" s="8" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B36" s="7">
         <v>3422.6</v>
       </c>
       <c r="C36" s="6">
         <v>193.2</v>
       </c>
       <c r="D36" s="5">
         <v>3229.4</v>
       </c>
       <c r="E36" s="4">
         <v>248</v>
       </c>
       <c r="F36" s="3">
         <v>163.9</v>
       </c>
       <c r="G36" s="3">
         <v>1689.2</v>
       </c>
       <c r="H36" s="3">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I36" s="3">
         <v>19.5</v>
       </c>
@@ -4263,53 +4268,53 @@
       <c r="M36" s="3">
         <v>51.4</v>
       </c>
       <c r="N36" s="3">
         <v>432.6</v>
       </c>
       <c r="O36" s="3">
         <v>418</v>
       </c>
       <c r="P36" s="3">
         <v>0</v>
       </c>
       <c r="Q36" s="3">
         <v>0</v>
       </c>
       <c r="R36" s="3">
         <v>0</v>
       </c>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
       <c r="U36" s="3"/>
       <c r="V36" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="37" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:22">
       <c r="A37" s="8" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B37" s="7">
         <v>3232.7</v>
       </c>
       <c r="C37" s="6">
         <v>191.5</v>
       </c>
       <c r="D37" s="5">
         <v>3041.1</v>
       </c>
       <c r="E37" s="4">
         <v>248</v>
       </c>
       <c r="F37" s="3">
         <v>135</v>
       </c>
       <c r="G37" s="3">
         <v>1529.2</v>
       </c>
       <c r="H37" s="3">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I37" s="3">
         <v>19.5</v>
       </c>
@@ -4325,53 +4330,53 @@
       <c r="M37" s="3">
         <v>51.4</v>
       </c>
       <c r="N37" s="3">
         <v>434</v>
       </c>
       <c r="O37" s="3">
         <v>418</v>
       </c>
       <c r="P37" s="3">
         <v>0</v>
       </c>
       <c r="Q37" s="3">
         <v>0</v>
       </c>
       <c r="R37" s="3">
         <v>0</v>
       </c>
       <c r="S37" s="3"/>
       <c r="T37" s="3"/>
       <c r="U37" s="3"/>
       <c r="V37" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="38" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:22">
       <c r="A38" s="8" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B38" s="7">
         <v>3208.2</v>
       </c>
       <c r="C38" s="6">
         <v>191.2</v>
       </c>
       <c r="D38" s="5">
         <v>3017.1</v>
       </c>
       <c r="E38" s="4">
         <v>248</v>
       </c>
       <c r="F38" s="3">
         <v>134.9</v>
       </c>
       <c r="G38" s="3">
         <v>1500</v>
       </c>
       <c r="H38" s="3">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I38" s="3">
         <v>19.5</v>
       </c>
@@ -4387,53 +4392,53 @@
       <c r="M38" s="3">
         <v>51.4</v>
       </c>
       <c r="N38" s="3">
         <v>439</v>
       </c>
       <c r="O38" s="3">
         <v>418</v>
       </c>
       <c r="P38" s="3">
         <v>0</v>
       </c>
       <c r="Q38" s="3">
         <v>0</v>
       </c>
       <c r="R38" s="3">
         <v>0</v>
       </c>
       <c r="S38" s="3"/>
       <c r="T38" s="3"/>
       <c r="U38" s="3"/>
       <c r="V38" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="39" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:22">
       <c r="A39" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B39" s="7">
         <v>3199.1</v>
       </c>
       <c r="C39" s="6">
         <v>191.1</v>
       </c>
       <c r="D39" s="5">
         <v>3007.9</v>
       </c>
       <c r="E39" s="4">
         <v>248</v>
       </c>
       <c r="F39" s="3">
         <v>134.9</v>
       </c>
       <c r="G39" s="3">
         <v>1502.7</v>
       </c>
       <c r="H39" s="3">
         <v>2.671078195622E-4</v>
       </c>
       <c r="I39" s="3">
         <v>19.5</v>
       </c>
@@ -4449,53 +4454,53 @@
       <c r="M39" s="3">
         <v>51.4</v>
       </c>
       <c r="N39" s="3">
         <v>444.1</v>
       </c>
       <c r="O39" s="3">
         <v>418</v>
       </c>
       <c r="P39" s="3">
         <v>0</v>
       </c>
       <c r="Q39" s="3">
         <v>0</v>
       </c>
       <c r="R39" s="3">
         <v>0</v>
       </c>
       <c r="S39" s="3"/>
       <c r="T39" s="3"/>
       <c r="U39" s="3"/>
       <c r="V39" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="40" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:22">
       <c r="A40" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B40" s="7">
         <v>3298.6</v>
       </c>
       <c r="C40" s="6">
         <v>196.1</v>
       </c>
       <c r="D40" s="5">
         <v>3102.5</v>
       </c>
       <c r="E40" s="4">
         <v>248</v>
       </c>
       <c r="F40" s="3">
         <v>195.3</v>
       </c>
       <c r="G40" s="3">
         <v>1603.8</v>
       </c>
       <c r="H40" s="3">
         <v>8.1</v>
       </c>
       <c r="I40" s="3">
         <v>19.5</v>
       </c>
@@ -4511,53 +4516,53 @@
       <c r="M40" s="3">
         <v>51.4</v>
       </c>
       <c r="N40" s="3">
         <v>378.7</v>
       </c>
       <c r="O40" s="3">
         <v>418</v>
       </c>
       <c r="P40" s="3">
         <v>0</v>
       </c>
       <c r="Q40" s="3">
         <v>0</v>
       </c>
       <c r="R40" s="3">
         <v>0</v>
       </c>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
       <c r="U40" s="3"/>
       <c r="V40" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="41" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:22">
       <c r="A41" s="8" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B41" s="7">
         <v>3439.1</v>
       </c>
       <c r="C41" s="6">
         <v>196</v>
       </c>
       <c r="D41" s="5">
         <v>3243.1</v>
       </c>
       <c r="E41" s="4">
         <v>248</v>
       </c>
       <c r="F41" s="3">
         <v>195.5</v>
       </c>
       <c r="G41" s="3">
         <v>1734</v>
       </c>
       <c r="H41" s="3">
         <v>8.1</v>
       </c>
       <c r="I41" s="3">
         <v>19.5</v>
       </c>
@@ -4573,53 +4578,53 @@
       <c r="M41" s="3">
         <v>51.4</v>
       </c>
       <c r="N41" s="3">
         <v>379</v>
       </c>
       <c r="O41" s="3">
         <v>418</v>
       </c>
       <c r="P41" s="3">
         <v>0</v>
       </c>
       <c r="Q41" s="3">
         <v>0</v>
       </c>
       <c r="R41" s="3">
         <v>0</v>
       </c>
       <c r="S41" s="3"/>
       <c r="T41" s="3"/>
       <c r="U41" s="3"/>
       <c r="V41" s="3">
         <v>2</v>
       </c>
     </row>
-    <row r="42" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:22">
       <c r="A42" s="8" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B42" s="7">
         <v>3455.3</v>
       </c>
       <c r="C42" s="6">
         <v>195.6</v>
       </c>
       <c r="D42" s="5">
         <v>3259.8</v>
       </c>
       <c r="E42" s="4">
         <v>248</v>
       </c>
       <c r="F42" s="3">
         <v>195.5</v>
       </c>
       <c r="G42" s="3">
         <v>1745.2</v>
       </c>
       <c r="H42" s="3">
         <v>10.1</v>
       </c>
       <c r="I42" s="3">
         <v>19.5</v>
       </c>
@@ -4635,53 +4640,53 @@
       <c r="M42" s="3">
         <v>51.4</v>
       </c>
       <c r="N42" s="3">
         <v>384</v>
       </c>
       <c r="O42" s="3">
         <v>418</v>
       </c>
       <c r="P42" s="3">
         <v>0</v>
       </c>
       <c r="Q42" s="3">
         <v>0</v>
       </c>
       <c r="R42" s="3">
         <v>0</v>
       </c>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
       <c r="U42" s="3"/>
       <c r="V42" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="43" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:22">
       <c r="A43" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B43" s="7">
         <v>3488.5020732099997</v>
       </c>
       <c r="C43" s="6">
         <v>195.71635732912856</v>
       </c>
       <c r="D43" s="5">
         <v>3292.7857158808711</v>
       </c>
       <c r="E43" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F43" s="3">
         <v>195.50607041810218</v>
       </c>
       <c r="G43" s="3">
         <v>1730.7091198826054</v>
       </c>
       <c r="H43" s="3">
         <v>10.057</v>
       </c>
       <c r="I43" s="3">
         <v>19.508445999999999</v>
       </c>
@@ -4697,53 +4702,53 @@
       <c r="M43" s="3">
         <v>51.448407836769348</v>
       </c>
       <c r="N43" s="3">
         <v>384.6509364099872</v>
       </c>
       <c r="O43" s="3">
         <v>418.03437752226046</v>
       </c>
       <c r="P43" s="3">
         <v>0</v>
       </c>
       <c r="Q43" s="3">
         <v>0</v>
       </c>
       <c r="R43" s="3">
         <v>0</v>
       </c>
       <c r="S43" s="3"/>
       <c r="T43" s="3"/>
       <c r="U43" s="3"/>
       <c r="V43" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="44" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:22">
       <c r="A44" s="8" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B44" s="7">
         <v>3532.6748151377342</v>
       </c>
       <c r="C44" s="6">
         <v>190.90720765159119</v>
       </c>
       <c r="D44" s="5">
         <v>3341.7676074861429</v>
       </c>
       <c r="E44" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F44" s="3">
         <v>250.22584206838465</v>
       </c>
       <c r="G44" s="3">
         <v>1761.8981739829467</v>
       </c>
       <c r="H44" s="3">
         <v>10.057</v>
       </c>
       <c r="I44" s="3">
         <v>19.508445999999999</v>
       </c>
@@ -4759,53 +4764,53 @@
       <c r="M44" s="3">
         <v>51.448407836769348</v>
       </c>
       <c r="N44" s="3">
         <v>347.74779240998726</v>
       </c>
       <c r="O44" s="3">
         <v>418.03437752226046</v>
       </c>
       <c r="P44" s="3">
         <v>0</v>
       </c>
       <c r="Q44" s="3">
         <v>0</v>
       </c>
       <c r="R44" s="3">
         <v>0</v>
       </c>
       <c r="S44" s="3"/>
       <c r="T44" s="3"/>
       <c r="U44" s="3"/>
       <c r="V44" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="45" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:22">
       <c r="A45" s="8" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B45" s="7">
         <v>3632.6893945314882</v>
       </c>
       <c r="C45" s="6">
         <v>190.83993185422011</v>
       </c>
       <c r="D45" s="5">
         <v>3441.8494626772681</v>
       </c>
       <c r="E45" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F45" s="3">
         <v>250.32729706838458</v>
       </c>
       <c r="G45" s="3">
         <v>1828.8734921488017</v>
       </c>
       <c r="H45" s="3">
         <v>10.057</v>
       </c>
       <c r="I45" s="3">
         <v>19.508445999999999</v>
       </c>
@@ -4821,53 +4826,53 @@
       <c r="M45" s="3">
         <v>51.448407836769348</v>
       </c>
       <c r="N45" s="3">
         <v>347.7566831284571</v>
       </c>
       <c r="O45" s="3">
         <v>418.03437752226046</v>
       </c>
       <c r="P45" s="3">
         <v>0</v>
       </c>
       <c r="Q45" s="3">
         <v>0</v>
       </c>
       <c r="R45" s="3">
         <v>0</v>
       </c>
       <c r="S45" s="3"/>
       <c r="T45" s="3"/>
       <c r="U45" s="3"/>
       <c r="V45" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="46" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:22">
       <c r="A46" s="8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B46" s="7">
         <v>3626.4436174341204</v>
       </c>
       <c r="C46" s="6">
         <v>191.09505958761738</v>
       </c>
       <c r="D46" s="5">
         <v>3435.3485578465029</v>
       </c>
       <c r="E46" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F46" s="3">
         <v>250.32729706838469</v>
       </c>
       <c r="G46" s="3">
         <v>1816.7576185831117</v>
       </c>
       <c r="H46" s="3">
         <v>14.918233000000001</v>
       </c>
       <c r="I46" s="3">
         <v>19.508445999999999</v>
       </c>
@@ -4883,53 +4888,53 @@
       <c r="M46" s="3">
         <v>51.448407836769348</v>
       </c>
       <c r="N46" s="3">
         <v>347.75655550998721</v>
       </c>
       <c r="O46" s="3">
         <v>418.03437752226046</v>
       </c>
       <c r="P46" s="3">
         <v>0</v>
       </c>
       <c r="Q46" s="3">
         <v>0</v>
       </c>
       <c r="R46" s="3">
         <v>0</v>
       </c>
       <c r="S46" s="3"/>
       <c r="T46" s="3"/>
       <c r="U46" s="3"/>
       <c r="V46" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="47" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:22">
       <c r="A47" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B47" s="7">
         <v>3617.5043107066354</v>
       </c>
       <c r="C47" s="6">
         <v>190.84455923743997</v>
       </c>
       <c r="D47" s="5">
         <v>3426.6597514691953</v>
       </c>
       <c r="E47" s="4">
         <v>295.01533355390978</v>
       </c>
       <c r="F47" s="3">
         <v>250.33930306838468</v>
       </c>
       <c r="G47" s="3">
         <v>1813.8371100626907</v>
       </c>
       <c r="H47" s="3">
         <v>14.918500107819563</v>
       </c>
       <c r="I47" s="3">
         <v>19.508445999999999</v>
       </c>
@@ -4945,53 +4950,53 @@
       <c r="M47" s="3">
         <v>51.448209659999996</v>
       </c>
       <c r="N47" s="3">
         <v>347.64772630627812</v>
       </c>
       <c r="O47" s="3">
         <v>418.03437752226046</v>
       </c>
       <c r="P47" s="3">
         <v>0</v>
       </c>
       <c r="Q47" s="3">
         <v>0.35174557029881548</v>
       </c>
       <c r="R47" s="3">
         <v>0</v>
       </c>
       <c r="S47" s="3"/>
       <c r="T47" s="3"/>
       <c r="U47" s="3"/>
       <c r="V47" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="48" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:22">
       <c r="A48" s="8" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B48" s="7">
         <v>3640.6221310536985</v>
       </c>
       <c r="C48" s="6">
         <v>190.82445852402142</v>
       </c>
       <c r="D48" s="5">
         <v>3449.7976725296771</v>
       </c>
       <c r="E48" s="4">
         <v>295.01533355390978</v>
       </c>
       <c r="F48" s="3">
         <v>250.33930306838468</v>
       </c>
       <c r="G48" s="3">
         <v>1836.9489204680026</v>
       </c>
       <c r="H48" s="3">
         <v>14.918500107819563</v>
       </c>
       <c r="I48" s="3">
         <v>19.508445999999999</v>
       </c>
@@ -5007,53 +5012,53 @@
       <c r="M48" s="3">
         <v>51.448209659999996</v>
       </c>
       <c r="N48" s="3">
         <v>347.64783335466279</v>
       </c>
       <c r="O48" s="3">
         <v>418.0343775222604</v>
       </c>
       <c r="P48" s="3">
         <v>0</v>
       </c>
       <c r="Q48" s="3">
         <v>0.35174557029881542</v>
       </c>
       <c r="R48" s="3">
         <v>0</v>
       </c>
       <c r="S48" s="3"/>
       <c r="T48" s="3"/>
       <c r="U48" s="3"/>
       <c r="V48" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="49" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:22">
       <c r="A49" s="8" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B49" s="7">
         <v>3733.6343599441198</v>
       </c>
       <c r="C49" s="6">
         <v>190.86092425415131</v>
       </c>
       <c r="D49" s="5">
         <v>3542.7734356899687</v>
       </c>
       <c r="E49" s="4">
         <v>295.01533355390978</v>
       </c>
       <c r="F49" s="3">
         <v>250.33930306838468</v>
       </c>
       <c r="G49" s="3">
         <v>1909.9234765501665</v>
       </c>
       <c r="H49" s="3">
         <v>14.918500107819563</v>
       </c>
       <c r="I49" s="3">
         <v>19.508445999999999</v>
       </c>
@@ -5069,53 +5074,53 @@
       <c r="M49" s="3">
         <v>51.448209659999996</v>
       </c>
       <c r="N49" s="3">
         <v>352.64783335466279</v>
       </c>
       <c r="O49" s="3">
         <v>418.03437752226046</v>
       </c>
       <c r="P49" s="3">
         <v>0</v>
       </c>
       <c r="Q49" s="3">
         <v>0.35174557029881548</v>
       </c>
       <c r="R49" s="3">
         <v>0</v>
       </c>
       <c r="S49" s="3"/>
       <c r="T49" s="3"/>
       <c r="U49" s="3"/>
       <c r="V49" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="50" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:22">
       <c r="A50" s="8" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B50" s="7">
         <v>3783.1762710000003</v>
       </c>
       <c r="C50" s="6">
         <v>190.90065407160003</v>
       </c>
       <c r="D50" s="5">
         <v>3592.2756169284003</v>
       </c>
       <c r="E50" s="4">
         <v>295.01499999999999</v>
       </c>
       <c r="F50" s="3">
         <v>250.32891430000001</v>
       </c>
       <c r="G50" s="3">
         <v>1959.7824342636002</v>
       </c>
       <c r="H50" s="3">
         <v>14.918233000000001</v>
       </c>
       <c r="I50" s="3">
         <v>19.507999999999999</v>
       </c>
@@ -5131,53 +5136,53 @@
       <c r="M50" s="3">
         <v>51.448</v>
       </c>
       <c r="N50" s="3">
         <v>352.66282420000005</v>
       </c>
       <c r="O50" s="3">
         <v>420.99638934080002</v>
       </c>
       <c r="P50" s="3">
         <v>0</v>
       </c>
       <c r="Q50" s="3">
         <v>0</v>
       </c>
       <c r="R50" s="3">
         <v>0</v>
       </c>
       <c r="S50" s="3"/>
       <c r="T50" s="3"/>
       <c r="U50" s="3"/>
       <c r="V50" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="51" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:22">
       <c r="A51" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B51" s="7">
         <v>3783.470609</v>
       </c>
       <c r="C51" s="6">
         <v>191.20222741639998</v>
       </c>
       <c r="D51" s="5">
         <v>3592.2683815835999</v>
       </c>
       <c r="E51" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F51" s="3">
         <v>250.32891430000001</v>
       </c>
       <c r="G51" s="3">
         <v>1960.0766832636002</v>
       </c>
       <c r="H51" s="3">
         <v>14.918233000000001</v>
       </c>
       <c r="I51" s="3">
         <v>19.507999999999999</v>
       </c>
@@ -5193,53 +5198,53 @@
       <c r="M51" s="3">
         <v>51.448</v>
       </c>
       <c r="N51" s="3">
         <v>352.66282419999993</v>
       </c>
       <c r="O51" s="3">
         <v>420.69481599600005</v>
       </c>
       <c r="P51" s="3">
         <v>0</v>
       </c>
       <c r="Q51" s="3">
         <v>0</v>
       </c>
       <c r="R51" s="3">
         <v>0</v>
       </c>
       <c r="S51" s="3"/>
       <c r="T51" s="3"/>
       <c r="U51" s="3"/>
       <c r="V51" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="52" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:22">
       <c r="A52" s="8" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B52" s="7">
         <f t="shared" ref="B52:B69" si="0">SUM(C52:D52)</f>
         <v>3780.8831627727996</v>
       </c>
       <c r="C52" s="6">
         <v>191.2</v>
       </c>
       <c r="D52" s="5">
         <f t="shared" ref="D52:D69" si="1">SUM(E52:V52)</f>
         <v>3589.6831627727997</v>
       </c>
       <c r="E52" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F52" s="3">
         <v>250.32891430000001</v>
       </c>
       <c r="G52" s="3">
         <v>1957.5128712639998</v>
       </c>
       <c r="H52" s="3">
         <v>14.918233000000001</v>
       </c>
       <c r="I52" s="3">
@@ -5257,53 +5262,53 @@
       <c r="M52" s="3">
         <v>51.448</v>
       </c>
       <c r="N52" s="3">
         <v>352.66282419999993</v>
       </c>
       <c r="O52" s="3">
         <v>420.69481599600005</v>
       </c>
       <c r="P52" s="3">
         <v>0</v>
       </c>
       <c r="Q52" s="3">
         <v>0</v>
       </c>
       <c r="R52" s="3">
         <v>0</v>
       </c>
       <c r="S52" s="3"/>
       <c r="T52" s="3"/>
       <c r="U52" s="3"/>
       <c r="V52" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="53" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:22">
       <c r="A53" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B53" s="7">
         <f t="shared" si="0"/>
         <v>3819.4196072</v>
       </c>
       <c r="C53" s="6">
         <v>190.79403602719998</v>
       </c>
       <c r="D53" s="5">
         <f t="shared" si="1"/>
         <v>3628.6255711727999</v>
       </c>
       <c r="E53" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F53" s="4">
         <v>250.7371057</v>
       </c>
       <c r="G53" s="4">
         <v>1991.044088264</v>
       </c>
       <c r="H53" s="4">
         <v>14.918233000000001</v>
       </c>
       <c r="I53" s="4">
@@ -5321,53 +5326,53 @@
       <c r="M53" s="4">
         <v>51.448</v>
       </c>
       <c r="N53" s="4">
         <v>357.66282419999993</v>
       </c>
       <c r="O53" s="4">
         <v>420.69481599600005</v>
       </c>
       <c r="P53" s="3">
         <v>0</v>
       </c>
       <c r="Q53" s="3">
         <v>0</v>
       </c>
       <c r="R53" s="3">
         <v>0</v>
       </c>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="3"/>
       <c r="V53" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="54" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:22">
       <c r="A54" s="8" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B54" s="7">
         <f t="shared" si="0"/>
         <v>3815.7836551999999</v>
       </c>
       <c r="C54" s="6">
         <v>190.84355053359999</v>
       </c>
       <c r="D54" s="5">
         <f t="shared" si="1"/>
         <v>3624.9401046663997</v>
       </c>
       <c r="E54" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F54" s="4">
         <v>250.759783</v>
       </c>
       <c r="G54" s="4">
         <v>1987.4157036639999</v>
       </c>
       <c r="H54" s="4">
         <v>14.918233000000001</v>
       </c>
       <c r="I54" s="4">
@@ -5385,53 +5390,53 @@
       <c r="M54" s="4">
         <v>51.448</v>
       </c>
       <c r="N54" s="4">
         <v>357.64014689999999</v>
       </c>
       <c r="O54" s="4">
         <v>420.65173408959998</v>
       </c>
       <c r="P54" s="3">
         <v>0</v>
       </c>
       <c r="Q54" s="3">
         <v>0</v>
       </c>
       <c r="R54" s="3">
         <v>0</v>
       </c>
       <c r="S54" s="3"/>
       <c r="T54" s="3"/>
       <c r="U54" s="3"/>
       <c r="V54" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="55" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:22">
       <c r="A55" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B55" s="7">
         <f t="shared" si="0"/>
         <v>3817.4721151999993</v>
       </c>
       <c r="C55" s="6">
         <v>190.75738672079999</v>
       </c>
       <c r="D55" s="5">
         <f t="shared" si="1"/>
         <v>3626.7147284791995</v>
       </c>
       <c r="E55" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F55" s="4">
         <v>250.7371057</v>
       </c>
       <c r="G55" s="4">
         <v>1989.0530817575998</v>
       </c>
       <c r="H55" s="4">
         <v>14.918233000000001</v>
       </c>
       <c r="I55" s="4">
@@ -5449,53 +5454,53 @@
       <c r="M55" s="4">
         <v>51.448</v>
       </c>
       <c r="N55" s="4">
         <v>357.7920699192</v>
       </c>
       <c r="O55" s="4">
         <v>420.65173408959998</v>
       </c>
       <c r="P55" s="3">
         <v>0</v>
       </c>
       <c r="Q55" s="3">
         <v>0</v>
       </c>
       <c r="R55" s="3">
         <v>0</v>
       </c>
       <c r="S55" s="3"/>
       <c r="T55" s="3"/>
       <c r="U55" s="3"/>
       <c r="V55" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="56" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:22">
       <c r="A56" s="8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B56" s="7">
         <f t="shared" si="0"/>
         <v>3874.2293101999994</v>
       </c>
       <c r="C56" s="6">
         <v>240.62132292080003</v>
       </c>
       <c r="D56" s="5">
         <f t="shared" si="1"/>
         <v>3633.6079872791993</v>
       </c>
       <c r="E56" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F56" s="4">
         <v>250.87316950000002</v>
       </c>
       <c r="G56" s="4">
         <v>1995.8152767576</v>
       </c>
       <c r="H56" s="4">
         <v>14.918233000000001</v>
       </c>
       <c r="I56" s="4">
@@ -5513,53 +5518,53 @@
       <c r="M56" s="4">
         <v>51.448</v>
       </c>
       <c r="N56" s="4">
         <v>357.7920699192</v>
       </c>
       <c r="O56" s="4">
         <v>420.65173408959998</v>
       </c>
       <c r="P56" s="3">
         <v>0</v>
       </c>
       <c r="Q56" s="3">
         <v>0</v>
       </c>
       <c r="R56" s="3">
         <v>0</v>
       </c>
       <c r="S56" s="3"/>
       <c r="T56" s="3"/>
       <c r="U56" s="3"/>
       <c r="V56" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="57" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:22">
       <c r="A57" s="8" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B57" s="7">
         <f t="shared" si="0"/>
         <v>3929.1507185360001</v>
       </c>
       <c r="C57" s="6">
         <v>240.70748673360001</v>
       </c>
       <c r="D57" s="5">
         <f t="shared" si="1"/>
         <v>3688.4432318024001</v>
       </c>
       <c r="E57" s="4">
         <v>420.89700401280004</v>
       </c>
       <c r="F57" s="4">
         <v>250.87316950000002</v>
       </c>
       <c r="G57" s="4">
         <v>2007.8</v>
       </c>
       <c r="H57" s="4">
         <v>61.9</v>
       </c>
       <c r="I57" s="4">
@@ -5577,53 +5582,53 @@
       <c r="M57" s="4">
         <v>51.448</v>
       </c>
       <c r="N57" s="4">
         <v>367.66282419999993</v>
       </c>
       <c r="O57" s="4">
         <v>420.65173408959998</v>
       </c>
       <c r="P57" s="3">
         <v>0</v>
       </c>
       <c r="Q57" s="3">
         <v>0</v>
       </c>
       <c r="R57" s="3">
         <v>0</v>
       </c>
       <c r="S57" s="3"/>
       <c r="T57" s="3"/>
       <c r="U57" s="3"/>
       <c r="V57" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="58" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:22">
       <c r="A58" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B58" s="7">
         <f t="shared" si="0"/>
         <v>3932.3733261999996</v>
       </c>
       <c r="C58" s="6">
         <v>239.54448058239998</v>
       </c>
       <c r="D58" s="5">
         <f t="shared" si="1"/>
         <v>3692.8288456175997</v>
       </c>
       <c r="E58" s="4">
         <v>421.12486729440002</v>
       </c>
       <c r="F58" s="4">
         <v>250.87316950000002</v>
       </c>
       <c r="G58" s="4">
         <v>2005.8625867208</v>
       </c>
       <c r="H58" s="4">
         <v>62.921999999999997</v>
       </c>
       <c r="I58" s="4">
@@ -5641,53 +5646,53 @@
       <c r="M58" s="4">
         <v>56.448</v>
       </c>
       <c r="N58" s="4">
         <v>368.00747945119997</v>
       </c>
       <c r="O58" s="4">
         <v>420.39324265120007</v>
       </c>
       <c r="P58" s="3">
         <v>0</v>
       </c>
       <c r="Q58" s="3">
         <v>0</v>
       </c>
       <c r="R58" s="3">
         <v>0</v>
       </c>
       <c r="S58" s="3"/>
       <c r="T58" s="3"/>
       <c r="U58" s="3"/>
       <c r="V58" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="59" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:22">
       <c r="A59" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B59" s="7">
         <f t="shared" si="0"/>
         <v>3938.5100000000007</v>
       </c>
       <c r="C59" s="6">
         <v>230.67</v>
       </c>
       <c r="D59" s="5">
         <f t="shared" si="1"/>
         <v>3707.8400000000006</v>
       </c>
       <c r="E59" s="4">
         <v>421.61</v>
       </c>
       <c r="F59" s="4">
         <v>250.87</v>
       </c>
       <c r="G59" s="4">
         <v>2004.91</v>
       </c>
       <c r="H59" s="4">
         <v>68.83</v>
       </c>
       <c r="I59" s="4">
@@ -5705,53 +5710,53 @@
       <c r="M59" s="4">
         <v>56.45</v>
       </c>
       <c r="N59" s="4">
         <v>367.64</v>
       </c>
       <c r="O59" s="4">
         <v>430.82</v>
       </c>
       <c r="P59" s="3">
         <v>0</v>
       </c>
       <c r="Q59" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R59" s="2" t="s">
         <v>37</v>
       </c>
       <c r="S59" s="2"/>
       <c r="T59" s="2"/>
       <c r="U59" s="2"/>
       <c r="V59" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="60" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:22">
       <c r="A60" s="8" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B60" s="7">
         <f t="shared" si="0"/>
         <v>3734.4413262000003</v>
       </c>
       <c r="C60" s="6">
         <v>230.67512320000003</v>
       </c>
       <c r="D60" s="5">
         <f t="shared" si="1"/>
         <v>3503.7662030000001</v>
       </c>
       <c r="E60" s="4">
         <v>421.60591200000005</v>
       </c>
       <c r="F60" s="4">
         <v>250.87316950000002</v>
       </c>
       <c r="G60" s="4">
         <v>1796.8337332999997</v>
       </c>
       <c r="H60" s="4">
         <v>72.826999999999998</v>
       </c>
       <c r="I60" s="4">
@@ -5769,53 +5774,53 @@
       <c r="M60" s="4">
         <v>56.448</v>
       </c>
       <c r="N60" s="4">
         <v>367.66282419999993</v>
       </c>
       <c r="O60" s="4">
         <v>430.81906400000003</v>
       </c>
       <c r="P60" s="3">
         <v>0</v>
       </c>
       <c r="Q60" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R60" s="2" t="s">
         <v>37</v>
       </c>
       <c r="S60" s="2"/>
       <c r="T60" s="2"/>
       <c r="U60" s="2"/>
       <c r="V60" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="61" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:22">
       <c r="A61" s="8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B61" s="7">
         <f t="shared" si="0"/>
         <v>3912.7389999999996</v>
       </c>
       <c r="C61" s="6">
         <v>230.67500000000001</v>
       </c>
       <c r="D61" s="5">
         <f t="shared" si="1"/>
         <v>3682.0639999999994</v>
       </c>
       <c r="E61" s="4">
         <v>295.01499999999999</v>
       </c>
       <c r="F61" s="4">
         <v>250.87299999999999</v>
       </c>
       <c r="G61" s="4">
         <v>2060.83</v>
       </c>
       <c r="H61" s="4">
         <v>107.803</v>
       </c>
       <c r="I61" s="4">
@@ -5833,53 +5838,53 @@
       <c r="M61" s="4">
         <v>56.448</v>
       </c>
       <c r="N61" s="4">
         <v>365.66300000000001</v>
       </c>
       <c r="O61" s="4">
         <v>430.81900000000002</v>
       </c>
       <c r="P61" s="3">
         <v>0</v>
       </c>
       <c r="Q61" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R61" s="2" t="s">
         <v>37</v>
       </c>
       <c r="S61" s="2"/>
       <c r="T61" s="2"/>
       <c r="U61" s="2"/>
       <c r="V61" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="62" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:22">
       <c r="A62" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B62" s="7">
         <f t="shared" si="0"/>
         <v>3940.4099120000001</v>
       </c>
       <c r="C62" s="6">
         <v>230.66669999999999</v>
       </c>
       <c r="D62" s="5">
         <f t="shared" si="1"/>
         <v>3709.7432119999999</v>
       </c>
       <c r="E62" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F62" s="4">
         <v>250.87464800000001</v>
       </c>
       <c r="G62" s="4">
         <v>2061.5230000000001</v>
       </c>
       <c r="H62" s="4">
         <v>134.803</v>
       </c>
       <c r="I62" s="4">
@@ -5897,53 +5902,53 @@
       <c r="M62" s="4">
         <v>56.448</v>
       </c>
       <c r="N62" s="4">
         <v>365.63580000000002</v>
       </c>
       <c r="O62" s="4">
         <v>430.81906400000003</v>
       </c>
       <c r="P62" s="3">
         <v>2E-3</v>
       </c>
       <c r="Q62" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R62" s="2" t="s">
         <v>37</v>
       </c>
       <c r="S62" s="2"/>
       <c r="T62" s="2"/>
       <c r="U62" s="2"/>
       <c r="V62" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="63" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:22">
       <c r="A63" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B63" s="7">
         <f t="shared" si="0"/>
         <v>4012.654912</v>
       </c>
       <c r="C63" s="6">
         <v>230.66569999999999</v>
       </c>
       <c r="D63" s="5">
         <f t="shared" si="1"/>
         <v>3781.989212</v>
       </c>
       <c r="E63" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F63" s="4">
         <v>250.87464800000001</v>
       </c>
       <c r="G63" s="4">
         <v>2134.2660000000001</v>
       </c>
       <c r="H63" s="4">
         <v>135.006</v>
       </c>
       <c r="I63" s="4">
@@ -5961,53 +5966,53 @@
       <c r="M63" s="4">
         <v>56.448</v>
       </c>
       <c r="N63" s="4">
         <v>365.63580000000002</v>
       </c>
       <c r="O63" s="4">
         <v>430.81906400000003</v>
       </c>
       <c r="P63" s="3">
         <v>2E-3</v>
       </c>
       <c r="Q63" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R63" s="2" t="s">
         <v>37</v>
       </c>
       <c r="S63" s="2"/>
       <c r="T63" s="2"/>
       <c r="U63" s="2"/>
       <c r="V63" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="64" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:22">
       <c r="A64" s="8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B64" s="7">
         <f t="shared" si="0"/>
         <v>4066.440912</v>
       </c>
       <c r="C64" s="6">
         <v>230.61670000000001</v>
       </c>
       <c r="D64" s="5">
         <f t="shared" si="1"/>
         <v>3835.824212</v>
       </c>
       <c r="E64" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F64" s="4">
         <v>250.87564800000001</v>
       </c>
       <c r="G64" s="4">
         <v>2179.9789999999998</v>
       </c>
       <c r="H64" s="4">
         <v>143.07400000000001</v>
       </c>
       <c r="I64" s="4">
@@ -6025,53 +6030,53 @@
       <c r="M64" s="4">
         <v>56.448</v>
       </c>
       <c r="N64" s="4">
         <v>365.68779999999998</v>
       </c>
       <c r="O64" s="4">
         <v>430.81906400000003</v>
       </c>
       <c r="P64" s="3">
         <v>2E-3</v>
       </c>
       <c r="Q64" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R64" s="3">
         <v>1E-3</v>
       </c>
       <c r="S64" s="3"/>
       <c r="T64" s="3"/>
       <c r="U64" s="3"/>
       <c r="V64" s="9" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="65" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:22">
       <c r="A65" s="8" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B65" s="7">
         <f t="shared" si="0"/>
         <v>4025.7389119999998</v>
       </c>
       <c r="C65" s="6">
         <v>230.54669999999999</v>
       </c>
       <c r="D65" s="5">
         <f t="shared" si="1"/>
         <v>3795.1922119999999</v>
       </c>
       <c r="E65" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F65" s="4">
         <v>250.93664799999999</v>
       </c>
       <c r="G65" s="4">
         <v>2190.7719999999999</v>
       </c>
       <c r="H65" s="4">
         <v>137.18600000000001</v>
       </c>
       <c r="I65" s="4">
@@ -6089,53 +6094,53 @@
       <c r="M65" s="4">
         <v>56.448</v>
       </c>
       <c r="N65" s="4">
         <v>375.68779999999998</v>
       </c>
       <c r="O65" s="4">
         <v>430.825064</v>
       </c>
       <c r="P65" s="2" t="s">
         <v>37</v>
       </c>
       <c r="Q65" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R65" s="3">
         <v>1E-3</v>
       </c>
       <c r="S65" s="12"/>
       <c r="T65" s="12"/>
       <c r="U65" s="12"/>
       <c r="V65" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="66" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:22">
       <c r="A66" s="8" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B66" s="7">
         <f t="shared" si="0"/>
         <v>4073.145912</v>
       </c>
       <c r="C66" s="6">
         <v>230.54669999999999</v>
       </c>
       <c r="D66" s="5">
         <f t="shared" si="1"/>
         <v>3842.5992120000001</v>
       </c>
       <c r="E66" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F66" s="4">
         <v>250.93664799999999</v>
       </c>
       <c r="G66" s="4">
         <v>2147.143</v>
       </c>
       <c r="H66" s="4">
         <v>157.32300000000001</v>
       </c>
       <c r="I66" s="4">
@@ -6153,53 +6158,53 @@
       <c r="M66" s="4">
         <v>56.448</v>
       </c>
       <c r="N66" s="4">
         <v>375.68779999999998</v>
       </c>
       <c r="O66" s="4">
         <v>510.825064</v>
       </c>
       <c r="P66" s="2" t="s">
         <v>37</v>
       </c>
       <c r="Q66" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R66" s="3">
         <v>1E-3</v>
       </c>
       <c r="S66" s="12"/>
       <c r="T66" s="12"/>
       <c r="U66" s="12"/>
       <c r="V66" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="67" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:22">
       <c r="A67" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B67" s="7">
         <f t="shared" si="0"/>
         <v>4045.7353840000005</v>
       </c>
       <c r="C67" s="6">
         <v>230.49270000000001</v>
       </c>
       <c r="D67" s="5">
         <f t="shared" si="1"/>
         <v>3815.2426840000007</v>
       </c>
       <c r="E67" s="4">
         <v>295.01519999999999</v>
       </c>
       <c r="F67" s="4">
         <v>250.99064799999999</v>
       </c>
       <c r="G67" s="4">
         <v>2164.4894720000002</v>
       </c>
       <c r="H67" s="4">
         <v>164.07199999999997</v>
       </c>
       <c r="I67" s="4">
@@ -6217,53 +6222,53 @@
       <c r="M67" s="4">
         <v>5</v>
       </c>
       <c r="N67" s="4">
         <v>375.68779999999998</v>
       </c>
       <c r="O67" s="4">
         <v>510.825064</v>
       </c>
       <c r="P67" s="2" t="s">
         <v>37</v>
       </c>
       <c r="Q67" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R67" s="3">
         <v>1E-3</v>
       </c>
       <c r="S67" s="12"/>
       <c r="T67" s="12"/>
       <c r="U67" s="12"/>
       <c r="V67" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="68" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:22">
       <c r="A68" s="8" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B68" s="7">
         <f t="shared" si="0"/>
         <v>3962.780397</v>
       </c>
       <c r="C68" s="6">
         <v>230.46332799999999</v>
       </c>
       <c r="D68" s="5">
         <f t="shared" si="1"/>
         <v>3732.3170690000002</v>
       </c>
       <c r="E68" s="4">
         <v>355.04079999999999</v>
       </c>
       <c r="F68" s="4">
         <v>251.00764799999999</v>
       </c>
       <c r="G68" s="4">
         <v>2021.3936570000001</v>
       </c>
       <c r="H68" s="4">
         <v>164.13499999999999</v>
       </c>
       <c r="I68" s="4">
@@ -6281,117 +6286,117 @@
       <c r="M68" s="4">
         <v>5</v>
       </c>
       <c r="N68" s="4">
         <v>375.68759999999997</v>
       </c>
       <c r="O68" s="4">
         <v>510.82466400000004</v>
       </c>
       <c r="P68" s="2" t="s">
         <v>37</v>
       </c>
       <c r="Q68" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R68" s="3">
         <v>8.0000000000000004E-4</v>
       </c>
       <c r="S68" s="12"/>
       <c r="T68" s="12"/>
       <c r="U68" s="12"/>
       <c r="V68" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="69" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:22">
       <c r="A69" s="8" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B69" s="7">
         <f t="shared" si="0"/>
         <v>4033.1100000000006</v>
       </c>
       <c r="C69" s="6">
         <v>206.56</v>
       </c>
       <c r="D69" s="5">
         <f t="shared" si="1"/>
         <v>3826.5500000000006</v>
       </c>
       <c r="E69" s="4">
         <v>355.04</v>
       </c>
       <c r="F69" s="4">
         <v>251.01</v>
       </c>
       <c r="G69" s="4">
         <v>2119.38</v>
       </c>
       <c r="H69" s="4">
         <v>164.16</v>
       </c>
       <c r="I69" s="4">
         <v>19.510000000000002</v>
       </c>
-      <c r="J69" s="2" t="s">
-        <v>38</v>
+      <c r="J69" s="104">
+        <v>0</v>
       </c>
       <c r="K69" s="4">
         <v>0.33</v>
       </c>
       <c r="L69" s="4">
         <v>21.61</v>
       </c>
       <c r="M69" s="4">
         <v>5</v>
       </c>
       <c r="N69" s="4">
         <v>379.69</v>
       </c>
       <c r="O69" s="4">
         <v>510.82</v>
       </c>
       <c r="P69" s="2" t="s">
         <v>37</v>
       </c>
       <c r="Q69" s="2" t="s">
         <v>37</v>
       </c>
       <c r="R69" s="3">
         <v>0</v>
       </c>
       <c r="S69" s="12"/>
       <c r="T69" s="12"/>
       <c r="U69" s="12"/>
       <c r="V69" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="70" spans="1:22" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:22" customFormat="1">
       <c r="A70" s="93" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B70" s="94">
         <f t="shared" ref="B70:B75" si="2">SUM(C70:D70)</f>
         <v>4044.0400000000004</v>
       </c>
       <c r="C70" s="95">
         <v>206.56</v>
       </c>
       <c r="D70" s="96">
         <f t="shared" ref="D70:D75" si="3">SUM(E70:V70)</f>
         <v>3837.4800000000005</v>
       </c>
       <c r="E70" s="97">
         <v>355.04</v>
       </c>
       <c r="F70" s="97">
         <v>251.01</v>
       </c>
       <c r="G70" s="97">
         <v>2140.3200000000002</v>
       </c>
       <c r="H70" s="97">
         <v>152.15</v>
       </c>
       <c r="I70" s="97">
@@ -6409,467 +6414,467 @@
       <c r="M70" s="97">
         <v>5</v>
       </c>
       <c r="N70" s="97">
         <v>379.69</v>
       </c>
       <c r="O70" s="97">
         <v>510.82</v>
       </c>
       <c r="P70" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q70" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R70" s="99">
         <v>0</v>
       </c>
       <c r="S70" s="101"/>
       <c r="T70" s="101"/>
       <c r="U70" s="101"/>
       <c r="V70" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="71" spans="1:22" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:22" customFormat="1">
       <c r="A71" s="93" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B71" s="94">
         <f t="shared" si="2"/>
         <v>4746.3710000000001</v>
       </c>
       <c r="C71" s="95">
         <v>242.822</v>
       </c>
       <c r="D71" s="96">
         <f t="shared" si="3"/>
         <v>4503.549</v>
       </c>
       <c r="E71" s="97">
         <v>665.06200000000001</v>
       </c>
       <c r="F71" s="97">
         <v>251.00899999999999</v>
       </c>
       <c r="G71" s="97">
         <v>2468.2040000000002</v>
       </c>
       <c r="H71" s="97">
         <v>182.637</v>
       </c>
       <c r="I71" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="J71" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="K71" s="104" t="s">
+      <c r="K71" s="103" t="s">
         <v>37</v>
       </c>
       <c r="L71" s="97">
         <v>21.614999999999998</v>
       </c>
       <c r="M71" s="97">
         <v>5</v>
       </c>
       <c r="N71" s="97">
         <v>379.68799999999999</v>
       </c>
       <c r="O71" s="97">
         <v>510.82499999999999</v>
       </c>
       <c r="P71" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q71" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R71" s="99">
         <v>1E-3</v>
       </c>
       <c r="S71" s="101"/>
       <c r="T71" s="101"/>
       <c r="U71" s="101"/>
       <c r="V71" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="72" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:22">
       <c r="A72" s="93" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="B72" s="94">
         <f t="shared" si="2"/>
         <v>4909.0470000000005</v>
       </c>
       <c r="C72" s="95">
         <v>242.822</v>
       </c>
       <c r="D72" s="96">
         <f t="shared" si="3"/>
         <v>4666.2250000000004</v>
       </c>
       <c r="E72" s="97">
         <v>665.06200000000001</v>
       </c>
       <c r="F72" s="97">
         <v>251.00899999999999</v>
       </c>
       <c r="G72" s="97">
         <v>2630.85</v>
       </c>
       <c r="H72" s="97">
         <v>182.637</v>
       </c>
       <c r="I72" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="J72" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="K72" s="104" t="s">
+      <c r="K72" s="103" t="s">
         <v>37</v>
       </c>
       <c r="L72" s="97">
         <v>21.614999999999998</v>
       </c>
       <c r="M72" s="97">
         <v>5</v>
       </c>
       <c r="N72" s="97">
         <v>379.68799999999999</v>
       </c>
       <c r="O72" s="97">
         <v>510.82499999999999</v>
       </c>
       <c r="P72" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q72" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R72" s="99">
         <v>1E-3</v>
       </c>
       <c r="S72" s="101">
         <v>0.02</v>
       </c>
       <c r="T72" s="101">
         <v>0.01</v>
       </c>
       <c r="U72" s="101">
         <v>0</v>
       </c>
       <c r="V72" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="73" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:22">
       <c r="A73" s="93" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B73" s="94">
         <f t="shared" si="2"/>
         <v>5209.4139999999998</v>
       </c>
       <c r="C73" s="95">
         <v>242.82</v>
       </c>
       <c r="D73" s="96">
         <f t="shared" si="3"/>
         <v>4966.5940000000001</v>
       </c>
       <c r="E73" s="97">
         <v>665.06200000000001</v>
       </c>
       <c r="F73" s="97">
         <v>251.00899999999999</v>
       </c>
       <c r="G73" s="97">
         <v>2976.08</v>
       </c>
       <c r="H73" s="97">
         <v>140.79</v>
       </c>
       <c r="I73" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="J73" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="K73" s="104" t="s">
+      <c r="K73" s="103" t="s">
         <v>37</v>
       </c>
       <c r="L73" s="97">
         <v>21.61</v>
       </c>
       <c r="M73" s="97">
         <v>5</v>
       </c>
       <c r="N73" s="97">
         <v>376.68</v>
       </c>
       <c r="O73" s="97">
         <v>510.82400000000001</v>
       </c>
       <c r="P73" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q73" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R73" s="99">
         <v>1E-3</v>
       </c>
       <c r="S73" s="101">
         <v>0.02</v>
       </c>
       <c r="T73" s="101">
         <v>0.01</v>
       </c>
       <c r="U73" s="101">
         <v>0</v>
       </c>
       <c r="V73" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="74" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:22">
       <c r="A74" s="93" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B74" s="94">
         <f t="shared" si="2"/>
         <v>6388.7039999999997</v>
       </c>
       <c r="C74" s="95">
         <v>242.83</v>
       </c>
       <c r="D74" s="96">
         <f t="shared" si="3"/>
         <v>6145.8739999999998</v>
       </c>
       <c r="E74" s="97">
         <v>665.06200000000001</v>
       </c>
       <c r="F74" s="97">
         <v>251.00899999999999</v>
       </c>
       <c r="G74" s="97">
         <v>4188.53</v>
       </c>
       <c r="H74" s="97">
         <v>102.62</v>
       </c>
       <c r="I74" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="J74" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="K74" s="104" t="s">
+      <c r="K74" s="103" t="s">
         <v>37</v>
       </c>
       <c r="L74" s="97">
         <v>21.61</v>
       </c>
       <c r="M74" s="97">
         <v>10</v>
       </c>
       <c r="N74" s="97">
         <v>376.68</v>
       </c>
       <c r="O74" s="97">
         <v>510.82400000000001</v>
       </c>
       <c r="P74" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q74" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R74" s="99">
         <v>1E-3</v>
       </c>
       <c r="S74" s="101">
         <v>0.02</v>
       </c>
       <c r="T74" s="101">
         <v>0.01</v>
       </c>
       <c r="U74" s="101">
         <v>0</v>
       </c>
       <c r="V74" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="75" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:22">
       <c r="A75" s="93" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B75" s="94">
         <f t="shared" si="2"/>
         <v>6398.5640000000003</v>
       </c>
       <c r="C75" s="95">
         <v>242.83</v>
       </c>
       <c r="D75" s="96">
         <f t="shared" si="3"/>
         <v>6155.7340000000004</v>
       </c>
       <c r="E75" s="97">
         <v>665.06200000000001</v>
       </c>
       <c r="F75" s="97">
         <v>251.00899999999999</v>
       </c>
       <c r="G75" s="97">
         <v>4204.43</v>
       </c>
       <c r="H75" s="97">
         <v>96.58</v>
       </c>
       <c r="I75" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="J75" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="K75" s="104" t="s">
+      <c r="K75" s="103" t="s">
         <v>37</v>
       </c>
       <c r="L75" s="97">
         <v>21.61</v>
       </c>
       <c r="M75" s="97">
         <v>10</v>
       </c>
       <c r="N75" s="97">
         <v>376.68</v>
       </c>
       <c r="O75" s="97">
         <v>510.82400000000001</v>
       </c>
       <c r="P75" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q75" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R75" s="99">
         <v>1E-3</v>
       </c>
       <c r="S75" s="101">
         <v>0.02</v>
       </c>
       <c r="T75" s="101">
         <v>0.01</v>
       </c>
       <c r="U75" s="101">
         <v>0</v>
       </c>
       <c r="V75" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="76" spans="1:22" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:22">
       <c r="A76" s="93" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B76" s="94">
         <f t="shared" ref="B76" si="4">SUM(C76:D76)</f>
         <v>6412.0350000000008</v>
       </c>
       <c r="C76" s="95">
         <v>242.81</v>
       </c>
       <c r="D76" s="96">
         <f t="shared" ref="D76" si="5">SUM(E76:V76)</f>
         <v>6169.2250000000004</v>
       </c>
       <c r="E76" s="97">
         <v>665.06200000000001</v>
       </c>
       <c r="F76" s="97">
         <v>250.88</v>
       </c>
       <c r="G76" s="97">
         <v>4223.0600000000004</v>
       </c>
       <c r="H76" s="97">
         <v>91.57</v>
       </c>
       <c r="I76" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="J76" s="98" t="s">
         <v>37</v>
       </c>
-      <c r="K76" s="104" t="s">
+      <c r="K76" s="103" t="s">
         <v>37</v>
       </c>
       <c r="L76" s="97">
         <v>21.61</v>
       </c>
       <c r="M76" s="97">
         <v>10</v>
       </c>
       <c r="N76" s="97">
         <v>376.68</v>
       </c>
       <c r="O76" s="97">
         <v>510.82400000000001</v>
       </c>
       <c r="P76" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q76" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R76" s="99">
         <v>1E-3</v>
       </c>
       <c r="S76" s="101">
         <v>0.02</v>
       </c>
       <c r="T76" s="101">
         <v>0.01</v>
       </c>
       <c r="U76" s="101">
         <v>0</v>
       </c>
       <c r="V76" s="98" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="77" spans="1:22" s="105" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:22" ht="15" customHeight="1">
       <c r="A77" s="93" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B77" s="94">
         <f t="shared" ref="B77" si="6">SUM(C77:D77)</f>
         <v>6450.801547</v>
       </c>
       <c r="C77" s="95">
         <v>243.81</v>
       </c>
       <c r="D77" s="96">
         <f t="shared" ref="D77" si="7">SUM(E77:V77)</f>
         <v>6206.9915469999996</v>
       </c>
       <c r="E77" s="97">
         <v>665.06240000000003</v>
       </c>
       <c r="F77" s="97">
         <v>250.87893199999999</v>
       </c>
       <c r="G77" s="97">
         <v>4265.8166510000001</v>
       </c>
       <c r="H77" s="97">
         <v>86.575000000000003</v>
       </c>
       <c r="I77" s="97">
@@ -6890,533 +6895,603 @@
       <c r="N77" s="97">
         <v>376.68520000000001</v>
       </c>
       <c r="O77" s="97">
         <v>510.82466399999998</v>
       </c>
       <c r="P77" s="98" t="s">
         <v>37</v>
       </c>
       <c r="Q77" s="98" t="s">
         <v>37</v>
       </c>
       <c r="R77" s="99">
         <v>1E-3</v>
       </c>
       <c r="S77" s="101">
         <v>1.6799999999999999E-2</v>
       </c>
       <c r="T77" s="101">
         <v>8.8000000000000005E-3</v>
       </c>
       <c r="U77" s="101">
         <v>0</v>
       </c>
       <c r="V77" s="98" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="78" spans="1:22" ht="15" customHeight="1">
+      <c r="A78" s="93" t="s">
+        <v>126</v>
+      </c>
+      <c r="B78" s="94">
+        <f t="shared" ref="B78" si="8">SUM(C78:D78)</f>
+        <v>6734.5143049999988</v>
+      </c>
+      <c r="C78" s="95">
+        <v>206.558166</v>
+      </c>
+      <c r="D78" s="96">
+        <f t="shared" ref="D78" si="9">SUM(E78:V78)</f>
+        <v>6527.956138999999</v>
+      </c>
+      <c r="E78" s="97">
+        <v>1025.6898619999999</v>
+      </c>
+      <c r="F78" s="97">
+        <v>251.02964800000001</v>
+      </c>
+      <c r="G78" s="97">
+        <v>4236.0269740000003</v>
+      </c>
+      <c r="H78" s="97">
+        <v>76.537999999999997</v>
+      </c>
+      <c r="I78" s="97">
+        <v>19.507999999999999</v>
+      </c>
+      <c r="J78" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="K78" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="L78" s="97">
+        <v>21.614100000000001</v>
+      </c>
+      <c r="M78" s="97">
+        <v>10</v>
+      </c>
+      <c r="N78" s="97">
+        <v>376.69829099999998</v>
+      </c>
+      <c r="O78" s="97">
+        <v>510.82466399999998</v>
+      </c>
+      <c r="P78" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q78" s="98" t="s">
+        <v>37</v>
+      </c>
+      <c r="R78" s="99">
+        <v>1E-3</v>
+      </c>
+      <c r="S78" s="101">
+        <v>1.6799999999999999E-2</v>
+      </c>
+      <c r="T78" s="101">
+        <v>8.8000000000000005E-3</v>
+      </c>
+      <c r="U78" s="101">
+        <v>0</v>
+      </c>
+      <c r="V78" s="98" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A8:A9"/>
     <mergeCell ref="B8:B9"/>
     <mergeCell ref="C8:C9"/>
     <mergeCell ref="D8:V8"/>
   </mergeCells>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FA75B76-95CE-4C56-9C59-478001BA02E5}">
   <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="16384" width="9.08984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" ht="15.5">
       <c r="A1" s="24" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="27"/>
       <c r="E1" s="26"/>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5">
       <c r="B2" s="28"/>
       <c r="C2" s="28"/>
       <c r="D2" s="27"/>
       <c r="E2" s="26"/>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:5">
       <c r="A3" s="25" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" s="25" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" s="25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8FE0576-0C45-4A6D-9430-71B79295556D}">
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="T27" sqref="T27"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
+      <selection activeCell="T13" sqref="T12:T13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="14.109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="14.08984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.08984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3">
       <c r="A1" s="20" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
       <c r="A2" s="37">
-        <v>46022</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:3" x14ac:dyDescent="0.3">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
       <c r="A3" s="36" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="35" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C3" s="34" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.3">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
       <c r="A4" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B4" s="97">
-        <v>665.06240000000003</v>
+        <v>1025.6898619999999</v>
       </c>
       <c r="C4" s="32">
         <f t="shared" ref="C4:C17" si="0">$B4/$B$18</f>
-        <v>0.10714724366280365</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" x14ac:dyDescent="0.3">
+        <v>0.15712258261899745</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
       <c r="A5" s="33" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="97">
-        <v>250.87893199999999</v>
+        <v>251.02964800000001</v>
       </c>
       <c r="C5" s="32">
         <f>$B5/$B$18</f>
-        <v>4.0418742747850345E-2</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+        <v>3.8454534912521009E-2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
       <c r="A6" s="33" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B6" s="97">
-        <v>4265.8166510000001</v>
+        <v>4236.0269740000003</v>
       </c>
       <c r="C6" s="32">
         <f>$B6/$B$18</f>
-        <v>0.68725956560698964</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" x14ac:dyDescent="0.3">
+        <v>0.64890521282993519</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
       <c r="A7" s="33" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="97">
-        <v>86.575000000000003</v>
+        <v>76.537999999999997</v>
       </c>
       <c r="C7" s="32">
         <f t="shared" si="0"/>
-        <v>1.3947973333189827E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" x14ac:dyDescent="0.3">
+        <v>1.1724643748592327E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
       <c r="A8" s="33" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="97">
         <v>19.507999999999999</v>
       </c>
       <c r="C8" s="32">
         <f t="shared" si="0"/>
-        <v>3.1429057324154448E-3</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.3">
+        <v>2.9883763653027139E-3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" s="33" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B9" s="97">
         <v>0</v>
       </c>
       <c r="C9" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:3">
       <c r="A10" s="33" t="s">
         <v>18</v>
       </c>
       <c r="B10" s="97">
         <v>0</v>
       </c>
       <c r="C10" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:3">
       <c r="A11" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B11" s="97">
         <v>21.614100000000001</v>
       </c>
       <c r="C11" s="32">
         <f t="shared" si="0"/>
-        <v>3.4822164645786687E-3</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.3">
+        <v>3.3110039777162906E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
       <c r="A12" s="33" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="97">
         <v>10</v>
       </c>
       <c r="C12" s="32">
         <f t="shared" si="0"/>
-        <v>1.6110855712607366E-3</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.3">
+        <v>1.5318722397491872E-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
       <c r="A13" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="97">
-        <v>376.68520000000001</v>
+        <v>376.69829099999998</v>
       </c>
       <c r="C13" s="32">
         <f t="shared" si="0"/>
-        <v>6.0687209062746481E-2</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.3">
+        <v>5.7705365474386101E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
       <c r="A14" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="97">
         <v>510.82466399999998</v>
       </c>
       <c r="C14" s="32">
         <f t="shared" si="0"/>
-        <v>8.2298224561451375E-2</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.3">
+        <v>7.8251812216080588E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="100">
         <v>0.02</v>
       </c>
       <c r="C15" s="102">
         <f t="shared" si="0"/>
-        <v>3.2221711425214728E-6</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.3">
+        <v>3.0637444794983744E-6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
       <c r="A16" s="33" t="s">
         <v>24</v>
       </c>
       <c r="B16" s="100">
         <v>0.01</v>
       </c>
       <c r="C16" s="102">
         <f t="shared" si="0"/>
-        <v>1.6110855712607364E-6</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" x14ac:dyDescent="0.3">
+        <v>1.5318722397491872E-6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
       <c r="A17" s="33" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B17" s="100">
         <v>0</v>
       </c>
       <c r="C17" s="102">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:3">
       <c r="A18" s="31" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B18" s="30">
         <f>SUM(B4:B17)</f>
-        <v>6206.9949470000001</v>
+        <v>6527.9595389999995</v>
       </c>
       <c r="C18" s="29">
         <f>SUM(C4:C17)</f>
-        <v>1.0000000000000002</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAAD72E6-FC5B-4BC2-BFA7-FD4AC73C00C9}">
   <dimension ref="A1:BN32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="14.5"/>
   <cols>
-    <col min="1" max="1" width="37.5546875" style="38" customWidth="1"/>
-    <col min="2" max="16384" width="9.109375" style="38"/>
+    <col min="1" max="1" width="37.54296875" style="38" customWidth="1"/>
+    <col min="2" max="16384" width="9.08984375" style="38"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:66" ht="15.5">
       <c r="A1" s="24" t="s">
-        <v>117</v>
-[...75 lines deleted...]
-      <c r="B4" s="126" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66" ht="15" thickBot="1"/>
+    <row r="3" spans="1:66" ht="15.75" customHeight="1" thickBot="1">
+      <c r="A3" s="116"/>
+      <c r="B3" s="131" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="132"/>
+      <c r="D3" s="132"/>
+      <c r="E3" s="132"/>
+      <c r="F3" s="132"/>
+      <c r="G3" s="132"/>
+      <c r="H3" s="132"/>
+      <c r="I3" s="132"/>
+      <c r="J3" s="132"/>
+      <c r="K3" s="132"/>
+      <c r="L3" s="132"/>
+      <c r="M3" s="132"/>
+      <c r="N3" s="132"/>
+      <c r="O3" s="132"/>
+      <c r="P3" s="132"/>
+      <c r="Q3" s="132"/>
+      <c r="R3" s="132"/>
+      <c r="S3" s="132"/>
+      <c r="T3" s="132"/>
+      <c r="U3" s="132"/>
+      <c r="V3" s="132"/>
+      <c r="W3" s="132"/>
+      <c r="X3" s="132"/>
+      <c r="Y3" s="132"/>
+      <c r="Z3" s="132"/>
+      <c r="AA3" s="132"/>
+      <c r="AB3" s="132"/>
+      <c r="AC3" s="132"/>
+      <c r="AD3" s="132"/>
+      <c r="AE3" s="132"/>
+      <c r="AF3" s="132"/>
+      <c r="AG3" s="132"/>
+      <c r="AH3" s="132"/>
+      <c r="AI3" s="132"/>
+      <c r="AJ3" s="132"/>
+      <c r="AK3" s="132"/>
+      <c r="AL3" s="132"/>
+      <c r="AM3" s="132"/>
+      <c r="AN3" s="132"/>
+      <c r="AO3" s="132"/>
+      <c r="AP3" s="132"/>
+      <c r="AQ3" s="132"/>
+      <c r="AR3" s="132"/>
+      <c r="AS3" s="132"/>
+      <c r="AT3" s="132"/>
+      <c r="AU3" s="132"/>
+      <c r="AV3" s="132"/>
+      <c r="AW3" s="132"/>
+      <c r="AX3" s="132"/>
+      <c r="AY3" s="132"/>
+      <c r="AZ3" s="132"/>
+      <c r="BA3" s="132"/>
+      <c r="BB3" s="132"/>
+      <c r="BC3" s="132"/>
+      <c r="BD3" s="132"/>
+      <c r="BE3" s="132"/>
+      <c r="BF3" s="132"/>
+      <c r="BG3" s="132"/>
+      <c r="BH3" s="132"/>
+      <c r="BI3" s="132"/>
+      <c r="BJ3" s="132"/>
+      <c r="BK3" s="132"/>
+      <c r="BL3" s="132"/>
+      <c r="BM3" s="132"/>
+      <c r="BN3" s="133"/>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" s="117"/>
+      <c r="B4" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="127"/>
-[...2 lines deleted...]
-      <c r="F4" s="127" t="s">
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120" t="s">
         <v>2</v>
       </c>
-      <c r="G4" s="126">
+      <c r="G4" s="119">
         <v>1994</v>
       </c>
-      <c r="H4" s="127"/>
-[...1 lines deleted...]
-      <c r="J4" s="128" t="s">
+      <c r="H4" s="120"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="121" t="s">
         <v>3</v>
       </c>
-      <c r="K4" s="129">
+      <c r="K4" s="122">
         <v>1995</v>
       </c>
-      <c r="L4" s="130"/>
-[...2 lines deleted...]
-      <c r="O4" s="114">
+      <c r="L4" s="123"/>
+      <c r="M4" s="123"/>
+      <c r="N4" s="124"/>
+      <c r="O4" s="128">
         <v>1996</v>
       </c>
-      <c r="P4" s="115"/>
-[...2 lines deleted...]
-      <c r="S4" s="115">
+      <c r="P4" s="129"/>
+      <c r="Q4" s="129"/>
+      <c r="R4" s="130"/>
+      <c r="S4" s="129">
         <v>1997</v>
       </c>
-      <c r="T4" s="115"/>
-[...2 lines deleted...]
-      <c r="W4" s="114">
+      <c r="T4" s="129"/>
+      <c r="U4" s="129"/>
+      <c r="V4" s="129"/>
+      <c r="W4" s="128">
         <v>1998</v>
       </c>
-      <c r="X4" s="115"/>
-[...2 lines deleted...]
-      <c r="AA4" s="114">
+      <c r="X4" s="129"/>
+      <c r="Y4" s="129"/>
+      <c r="Z4" s="130"/>
+      <c r="AA4" s="128">
         <v>1999</v>
       </c>
-      <c r="AB4" s="115"/>
-[...2 lines deleted...]
-      <c r="AE4" s="115">
+      <c r="AB4" s="129"/>
+      <c r="AC4" s="129"/>
+      <c r="AD4" s="130"/>
+      <c r="AE4" s="129">
         <v>2000</v>
       </c>
-      <c r="AF4" s="115"/>
-[...2 lines deleted...]
-      <c r="AI4" s="114">
+      <c r="AF4" s="129"/>
+      <c r="AG4" s="129"/>
+      <c r="AH4" s="129"/>
+      <c r="AI4" s="128">
         <v>2001</v>
       </c>
-      <c r="AJ4" s="115"/>
-[...2 lines deleted...]
-      <c r="AM4" s="114">
+      <c r="AJ4" s="129"/>
+      <c r="AK4" s="129"/>
+      <c r="AL4" s="130"/>
+      <c r="AM4" s="128">
         <v>2002</v>
       </c>
-      <c r="AN4" s="115"/>
-[...2 lines deleted...]
-      <c r="AQ4" s="115">
+      <c r="AN4" s="129"/>
+      <c r="AO4" s="129"/>
+      <c r="AP4" s="130"/>
+      <c r="AQ4" s="129">
         <v>2003</v>
       </c>
-      <c r="AR4" s="115"/>
-[...2 lines deleted...]
-      <c r="AU4" s="114">
+      <c r="AR4" s="129"/>
+      <c r="AS4" s="129"/>
+      <c r="AT4" s="129"/>
+      <c r="AU4" s="128">
         <v>2004</v>
       </c>
-      <c r="AV4" s="115"/>
-[...2 lines deleted...]
-      <c r="AY4" s="114">
+      <c r="AV4" s="129"/>
+      <c r="AW4" s="129"/>
+      <c r="AX4" s="130"/>
+      <c r="AY4" s="128">
         <v>2005</v>
       </c>
-      <c r="AZ4" s="115"/>
-[...2 lines deleted...]
-      <c r="BC4" s="114">
+      <c r="AZ4" s="129"/>
+      <c r="BA4" s="129"/>
+      <c r="BB4" s="130"/>
+      <c r="BC4" s="128">
         <v>2006</v>
       </c>
-      <c r="BD4" s="115"/>
-[...2 lines deleted...]
-      <c r="BG4" s="114">
+      <c r="BD4" s="129"/>
+      <c r="BE4" s="129"/>
+      <c r="BF4" s="130"/>
+      <c r="BG4" s="128">
         <v>2007</v>
       </c>
-      <c r="BH4" s="115"/>
-[...2 lines deleted...]
-      <c r="BK4" s="114">
+      <c r="BH4" s="129"/>
+      <c r="BI4" s="129"/>
+      <c r="BJ4" s="130"/>
+      <c r="BK4" s="128">
         <v>2008</v>
       </c>
-      <c r="BL4" s="115"/>
-[...4 lines deleted...]
-      <c r="A5" s="125" t="s">
+      <c r="BL4" s="129"/>
+      <c r="BM4" s="129"/>
+      <c r="BN4" s="130"/>
+    </row>
+    <row r="5" spans="1:66" ht="15" thickBot="1">
+      <c r="A5" s="118" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="92" t="s">
         <v>35</v>
       </c>
       <c r="C5" s="91" t="s">
         <v>36</v>
       </c>
       <c r="D5" s="91" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="91" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="91" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="92" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="91" t="s">
         <v>6</v>
       </c>
       <c r="I5" s="91" t="s">
         <v>7</v>
@@ -7571,51 +7646,51 @@
       <c r="BG5" s="84" t="s">
         <v>5</v>
       </c>
       <c r="BH5" s="83" t="s">
         <v>6</v>
       </c>
       <c r="BI5" s="83" t="s">
         <v>7</v>
       </c>
       <c r="BJ5" s="82" t="s">
         <v>8</v>
       </c>
       <c r="BK5" s="84" t="s">
         <v>5</v>
       </c>
       <c r="BL5" s="83" t="s">
         <v>6</v>
       </c>
       <c r="BM5" s="83" t="s">
         <v>7</v>
       </c>
       <c r="BN5" s="82" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="6" spans="1:66" s="71" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:66" s="71" customFormat="1">
       <c r="A6" s="81" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="79">
         <v>8794.5</v>
       </c>
       <c r="C6" s="79">
         <v>9386.4</v>
       </c>
       <c r="D6" s="79">
         <v>11929.7</v>
       </c>
       <c r="E6" s="79">
         <v>11653.2</v>
       </c>
       <c r="F6" s="79">
         <v>13820.9</v>
       </c>
       <c r="G6" s="80">
         <v>14704.7</v>
       </c>
       <c r="H6" s="79">
         <v>14949.4</v>
       </c>
       <c r="I6" s="79">
@@ -7771,67 +7846,67 @@
       <c r="BG6" s="74">
         <v>45055.3</v>
       </c>
       <c r="BH6" s="73">
         <v>47198</v>
       </c>
       <c r="BI6" s="73">
         <v>47199.3</v>
       </c>
       <c r="BJ6" s="72">
         <v>48708.6</v>
       </c>
       <c r="BK6" s="74">
         <v>51450.2</v>
       </c>
       <c r="BL6" s="73">
         <v>57673.8</v>
       </c>
       <c r="BM6" s="73">
         <v>57582.6</v>
       </c>
       <c r="BN6" s="72">
         <v>69839.600000000006</v>
       </c>
     </row>
-    <row r="7" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:66">
       <c r="A7" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="B7" s="132"/>
-[...11 lines deleted...]
-      <c r="N7" s="134"/>
+      <c r="B7" s="125"/>
+      <c r="C7" s="126"/>
+      <c r="D7" s="126"/>
+      <c r="E7" s="126"/>
+      <c r="F7" s="127"/>
+      <c r="G7" s="125"/>
+      <c r="H7" s="126"/>
+      <c r="I7" s="126"/>
+      <c r="J7" s="127"/>
+      <c r="K7" s="125"/>
+      <c r="L7" s="126"/>
+      <c r="M7" s="126"/>
+      <c r="N7" s="127"/>
       <c r="O7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="P7" s="47"/>
       <c r="Q7" s="47"/>
       <c r="R7" s="46"/>
       <c r="S7" s="47" t="s">
         <v>9</v>
       </c>
       <c r="T7" s="47"/>
       <c r="U7" s="47"/>
       <c r="V7" s="47"/>
       <c r="W7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="X7" s="47"/>
       <c r="Y7" s="47"/>
       <c r="Z7" s="46"/>
       <c r="AA7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="AB7" s="47"/>
       <c r="AC7" s="47"/>
       <c r="AD7" s="46"/>
       <c r="AE7" s="47" t="s">
@@ -7859,51 +7934,51 @@
       <c r="AU7" s="48"/>
       <c r="AV7" s="47"/>
       <c r="AW7" s="47"/>
       <c r="AX7" s="46"/>
       <c r="AY7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="AZ7" s="47"/>
       <c r="BA7" s="47"/>
       <c r="BB7" s="46"/>
       <c r="BC7" s="48"/>
       <c r="BD7" s="47"/>
       <c r="BE7" s="47"/>
       <c r="BF7" s="46"/>
       <c r="BG7" s="48"/>
       <c r="BH7" s="47"/>
       <c r="BI7" s="47"/>
       <c r="BJ7" s="46"/>
       <c r="BK7" s="48" t="s">
         <v>9</v>
       </c>
       <c r="BL7" s="47"/>
       <c r="BM7" s="47"/>
       <c r="BN7" s="46"/>
     </row>
-    <row r="8" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:66">
       <c r="A8" s="69" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="67">
         <v>8123.5</v>
       </c>
       <c r="C8" s="67">
         <v>8413.7999999999993</v>
       </c>
       <c r="D8" s="67">
         <v>10114.6</v>
       </c>
       <c r="E8" s="67">
         <v>10009.299999999999</v>
       </c>
       <c r="F8" s="67">
         <v>11823.8</v>
       </c>
       <c r="G8" s="68">
         <v>12438.8</v>
       </c>
       <c r="H8" s="67">
         <v>12381.4</v>
       </c>
       <c r="I8" s="67">
@@ -8059,51 +8134,51 @@
       <c r="BG8" s="65">
         <v>5233.3999999999996</v>
       </c>
       <c r="BH8" s="64">
         <v>3873.9</v>
       </c>
       <c r="BI8" s="64">
         <v>3708.7</v>
       </c>
       <c r="BJ8" s="63">
         <v>3973.1</v>
       </c>
       <c r="BK8" s="65">
         <v>4643.1000000000004</v>
       </c>
       <c r="BL8" s="64">
         <v>4640.5</v>
       </c>
       <c r="BM8" s="64">
         <v>4641.1000000000004</v>
       </c>
       <c r="BN8" s="63">
         <v>4671.7</v>
       </c>
     </row>
-    <row r="9" spans="1:66" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:66" ht="15" thickBot="1">
       <c r="A9" s="69" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="67">
         <v>671</v>
       </c>
       <c r="C9" s="67">
         <v>972.6</v>
       </c>
       <c r="D9" s="67">
         <v>1815.1</v>
       </c>
       <c r="E9" s="67">
         <v>1643.9</v>
       </c>
       <c r="F9" s="67">
         <v>1997.1</v>
       </c>
       <c r="G9" s="68">
         <v>2265.9</v>
       </c>
       <c r="H9" s="67">
         <v>2568</v>
       </c>
       <c r="I9" s="67">
@@ -8259,59 +8334,59 @@
       <c r="BG9" s="65">
         <v>39821.9</v>
       </c>
       <c r="BH9" s="64">
         <v>43324.1</v>
       </c>
       <c r="BI9" s="64">
         <v>43490.6</v>
       </c>
       <c r="BJ9" s="63">
         <v>44735.5</v>
       </c>
       <c r="BK9" s="65">
         <v>46807.1</v>
       </c>
       <c r="BL9" s="64">
         <v>53033.3</v>
       </c>
       <c r="BM9" s="64">
         <v>52941.5</v>
       </c>
       <c r="BN9" s="63">
         <v>65167.9</v>
       </c>
     </row>
-    <row r="10" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:66">
       <c r="A10" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="120"/>
-[...3 lines deleted...]
-      <c r="F10" s="122"/>
+      <c r="B10" s="113"/>
+      <c r="C10" s="114"/>
+      <c r="D10" s="114"/>
+      <c r="E10" s="114"/>
+      <c r="F10" s="115"/>
       <c r="G10" s="61"/>
       <c r="H10" s="60"/>
       <c r="I10" s="60"/>
       <c r="J10" s="59"/>
       <c r="K10" s="61"/>
       <c r="L10" s="60"/>
       <c r="M10" s="60"/>
       <c r="N10" s="59"/>
       <c r="O10" s="57"/>
       <c r="P10" s="57"/>
       <c r="Q10" s="57"/>
       <c r="R10" s="57"/>
       <c r="S10" s="58"/>
       <c r="T10" s="57"/>
       <c r="U10" s="57"/>
       <c r="V10" s="56"/>
       <c r="W10" s="57"/>
       <c r="X10" s="57"/>
       <c r="Y10" s="57"/>
       <c r="Z10" s="57"/>
       <c r="AA10" s="58"/>
       <c r="AB10" s="57"/>
       <c r="AC10" s="57"/>
       <c r="AD10" s="56"/>
       <c r="AE10" s="57"/>
@@ -8329,51 +8404,51 @@
       <c r="AQ10" s="58"/>
       <c r="AR10" s="57"/>
       <c r="AS10" s="57"/>
       <c r="AT10" s="56"/>
       <c r="AU10" s="57"/>
       <c r="AV10" s="57"/>
       <c r="AW10" s="57"/>
       <c r="AX10" s="57"/>
       <c r="AY10" s="58"/>
       <c r="AZ10" s="57"/>
       <c r="BA10" s="57"/>
       <c r="BB10" s="56"/>
       <c r="BC10" s="57"/>
       <c r="BD10" s="57"/>
       <c r="BE10" s="57"/>
       <c r="BF10" s="57"/>
       <c r="BG10" s="58"/>
       <c r="BH10" s="57"/>
       <c r="BI10" s="57"/>
       <c r="BJ10" s="56"/>
       <c r="BK10" s="57"/>
       <c r="BL10" s="57"/>
       <c r="BM10" s="57"/>
       <c r="BN10" s="56"/>
     </row>
-    <row r="11" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:66">
       <c r="A11" s="52" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="51"/>
       <c r="C11" s="50"/>
       <c r="D11" s="50"/>
       <c r="E11" s="50"/>
       <c r="F11" s="49"/>
       <c r="G11" s="50"/>
       <c r="H11" s="50"/>
       <c r="I11" s="50"/>
       <c r="J11" s="50"/>
       <c r="K11" s="51"/>
       <c r="L11" s="50"/>
       <c r="M11" s="50"/>
       <c r="N11" s="53"/>
       <c r="O11" s="47" t="s">
         <v>9</v>
       </c>
       <c r="P11" s="47" t="s">
         <v>9</v>
       </c>
       <c r="Q11" s="47">
         <v>1.1000000000000001</v>
       </c>
@@ -8469,51 +8544,51 @@
       <c r="BG11" s="48" t="s">
         <v>9</v>
       </c>
       <c r="BH11" s="47" t="s">
         <v>9</v>
       </c>
       <c r="BI11" s="47" t="s">
         <v>9</v>
       </c>
       <c r="BJ11" s="46" t="s">
         <v>9</v>
       </c>
       <c r="BK11" s="47">
         <v>1990</v>
       </c>
       <c r="BL11" s="47">
         <v>1990</v>
       </c>
       <c r="BM11" s="47">
         <v>4165</v>
       </c>
       <c r="BN11" s="46">
         <v>4165</v>
       </c>
     </row>
-    <row r="12" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:66">
       <c r="A12" s="52" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="54"/>
       <c r="F12" s="53"/>
       <c r="K12" s="54"/>
       <c r="N12" s="53"/>
       <c r="O12" s="47" t="s">
         <v>9</v>
       </c>
       <c r="P12" s="47" t="s">
         <v>9</v>
       </c>
       <c r="Q12" s="47" t="s">
         <v>9</v>
       </c>
       <c r="R12" s="47">
         <v>20.5</v>
       </c>
       <c r="S12" s="48">
         <v>20.5</v>
       </c>
       <c r="T12" s="47">
         <v>23.2</v>
       </c>
@@ -8634,51 +8709,51 @@
       <c r="BG12" s="48" t="s">
         <v>9</v>
       </c>
       <c r="BH12" s="47">
         <v>1358.5</v>
       </c>
       <c r="BI12" s="47">
         <v>2063.1</v>
       </c>
       <c r="BJ12" s="46">
         <v>3040.2</v>
       </c>
       <c r="BK12" s="47">
         <v>3092.4</v>
       </c>
       <c r="BL12" s="47">
         <v>3093</v>
       </c>
       <c r="BM12" s="47">
         <v>3093.4</v>
       </c>
       <c r="BN12" s="46">
         <v>3093.4</v>
       </c>
     </row>
-    <row r="13" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:66">
       <c r="A13" s="52" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="54"/>
       <c r="F13" s="53"/>
       <c r="K13" s="54"/>
       <c r="N13" s="53"/>
       <c r="O13" s="47"/>
       <c r="P13" s="47"/>
       <c r="Q13" s="47"/>
       <c r="R13" s="47"/>
       <c r="S13" s="48"/>
       <c r="T13" s="47"/>
       <c r="U13" s="47"/>
       <c r="V13" s="46"/>
       <c r="W13" s="47"/>
       <c r="X13" s="47"/>
       <c r="Y13" s="47"/>
       <c r="Z13" s="47"/>
       <c r="AA13" s="48"/>
       <c r="AB13" s="47"/>
       <c r="AC13" s="47"/>
       <c r="AD13" s="46"/>
       <c r="AE13" s="47"/>
       <c r="AF13" s="47"/>
@@ -8735,51 +8810,51 @@
       <c r="BG13" s="48">
         <v>0.2</v>
       </c>
       <c r="BH13" s="47">
         <v>0.2</v>
       </c>
       <c r="BI13" s="47">
         <v>0.2</v>
       </c>
       <c r="BJ13" s="46">
         <v>0.2</v>
       </c>
       <c r="BK13" s="47">
         <v>0.2</v>
       </c>
       <c r="BL13" s="47">
         <v>0.2</v>
       </c>
       <c r="BM13" s="47">
         <v>0.2</v>
       </c>
       <c r="BN13" s="46">
         <v>0.2</v>
       </c>
     </row>
-    <row r="14" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:66">
       <c r="A14" s="52" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="51"/>
       <c r="C14" s="50"/>
       <c r="D14" s="50">
         <v>392.5</v>
       </c>
       <c r="E14" s="50">
         <v>411.5</v>
       </c>
       <c r="F14" s="49">
         <v>300.8</v>
       </c>
       <c r="G14" s="50">
         <v>469.6</v>
       </c>
       <c r="H14" s="50">
         <v>471.7</v>
       </c>
       <c r="I14" s="50">
         <v>471.5</v>
       </c>
       <c r="J14" s="50">
         <v>2180.4</v>
@@ -8931,51 +9006,51 @@
       <c r="BG14" s="48">
         <v>3486.2</v>
       </c>
       <c r="BH14" s="47">
         <v>3486.7</v>
       </c>
       <c r="BI14" s="47">
         <v>3487.7</v>
       </c>
       <c r="BJ14" s="46">
         <v>3487.7</v>
       </c>
       <c r="BK14" s="47">
         <v>3521.3</v>
       </c>
       <c r="BL14" s="47">
         <v>9360.5</v>
       </c>
       <c r="BM14" s="47">
         <v>9269.2999999999993</v>
       </c>
       <c r="BN14" s="46">
         <v>21279.599999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:66">
       <c r="A15" s="52" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="51"/>
       <c r="C15" s="50">
         <v>270</v>
       </c>
       <c r="D15" s="50">
         <v>270</v>
       </c>
       <c r="E15" s="50">
         <v>270</v>
       </c>
       <c r="F15" s="49">
         <v>270</v>
       </c>
       <c r="G15" s="50">
         <v>270</v>
       </c>
       <c r="H15" s="50">
         <v>270</v>
       </c>
       <c r="I15" s="50">
         <v>270</v>
       </c>
@@ -9129,51 +9204,51 @@
       <c r="BG15" s="48">
         <v>280</v>
       </c>
       <c r="BH15" s="47">
         <v>280</v>
       </c>
       <c r="BI15" s="47">
         <v>280</v>
       </c>
       <c r="BJ15" s="46">
         <v>280</v>
       </c>
       <c r="BK15" s="47">
         <v>280</v>
       </c>
       <c r="BL15" s="47">
         <v>280</v>
       </c>
       <c r="BM15" s="47">
         <v>280</v>
       </c>
       <c r="BN15" s="46">
         <v>280</v>
       </c>
     </row>
-    <row r="16" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:66">
       <c r="A16" s="52" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="51"/>
       <c r="C16" s="50"/>
       <c r="D16" s="50"/>
       <c r="E16" s="50"/>
       <c r="F16" s="49">
         <v>303.89999999999998</v>
       </c>
       <c r="G16" s="50">
         <v>303.89999999999998</v>
       </c>
       <c r="H16" s="50">
         <v>303.89999999999998</v>
       </c>
       <c r="I16" s="50">
         <v>229.7</v>
       </c>
       <c r="J16" s="50">
         <v>305.8</v>
       </c>
       <c r="K16" s="51">
         <v>305.8</v>
       </c>
@@ -9321,51 +9396,51 @@
       <c r="BG16" s="48">
         <v>611.9</v>
       </c>
       <c r="BH16" s="47">
         <v>611.9</v>
       </c>
       <c r="BI16" s="47">
         <v>611.9</v>
       </c>
       <c r="BJ16" s="46">
         <v>610.9</v>
       </c>
       <c r="BK16" s="47">
         <v>610.9</v>
       </c>
       <c r="BL16" s="47">
         <v>612.5</v>
       </c>
       <c r="BM16" s="47">
         <v>612.5</v>
       </c>
       <c r="BN16" s="46">
         <v>612.5</v>
       </c>
     </row>
-    <row r="17" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:66">
       <c r="A17" s="52" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="51"/>
       <c r="C17" s="50"/>
       <c r="D17" s="50"/>
       <c r="E17" s="50"/>
       <c r="F17" s="49"/>
       <c r="G17" s="50"/>
       <c r="H17" s="50"/>
       <c r="I17" s="50"/>
       <c r="J17" s="50"/>
       <c r="K17" s="51"/>
       <c r="L17" s="50"/>
       <c r="M17" s="50"/>
       <c r="N17" s="49"/>
       <c r="O17" s="47"/>
       <c r="P17" s="47"/>
       <c r="Q17" s="47"/>
       <c r="R17" s="47"/>
       <c r="S17" s="48"/>
       <c r="T17" s="47"/>
       <c r="U17" s="47"/>
       <c r="V17" s="46"/>
       <c r="W17" s="47"/>
@@ -9423,51 +9498,51 @@
       <c r="BG17" s="48">
         <v>6.4</v>
       </c>
       <c r="BH17" s="47">
         <v>6.4</v>
       </c>
       <c r="BI17" s="47">
         <v>6.4</v>
       </c>
       <c r="BJ17" s="46">
         <v>6.4</v>
       </c>
       <c r="BK17" s="47">
         <v>1.3</v>
       </c>
       <c r="BL17" s="47">
         <v>1.3</v>
       </c>
       <c r="BM17" s="47">
         <v>1.3</v>
       </c>
       <c r="BN17" s="46">
         <v>1.3</v>
       </c>
     </row>
-    <row r="18" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:66">
       <c r="A18" s="55" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="54"/>
       <c r="F18" s="53"/>
       <c r="K18" s="54"/>
       <c r="N18" s="53"/>
       <c r="O18" s="47" t="s">
         <v>9</v>
       </c>
       <c r="P18" s="47" t="s">
         <v>9</v>
       </c>
       <c r="Q18" s="47" t="s">
         <v>9</v>
       </c>
       <c r="R18" s="47" t="s">
         <v>9</v>
       </c>
       <c r="S18" s="48" t="s">
         <v>9</v>
       </c>
       <c r="T18" s="47" t="s">
         <v>9</v>
       </c>
@@ -9511,51 +9586,51 @@
         <v>97.3</v>
       </c>
       <c r="AH18" s="47">
         <v>97.3</v>
       </c>
       <c r="AI18" s="48">
         <v>97.3</v>
       </c>
       <c r="AJ18" s="47">
         <v>97.3</v>
       </c>
       <c r="AK18" s="47">
         <v>97.3</v>
       </c>
       <c r="AL18" s="46" t="s">
         <v>9</v>
       </c>
       <c r="AQ18" s="54"/>
       <c r="AT18" s="53"/>
       <c r="AY18" s="54"/>
       <c r="BB18" s="53"/>
       <c r="BG18" s="54"/>
       <c r="BJ18" s="53"/>
       <c r="BN18" s="53"/>
     </row>
-    <row r="19" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:66">
       <c r="A19" s="55" t="s">
         <v>32</v>
       </c>
       <c r="B19" s="54"/>
       <c r="F19" s="53"/>
       <c r="K19" s="54"/>
       <c r="N19" s="53"/>
       <c r="O19" s="47" t="s">
         <v>9</v>
       </c>
       <c r="P19" s="47" t="s">
         <v>9</v>
       </c>
       <c r="Q19" s="47" t="s">
         <v>9</v>
       </c>
       <c r="R19" s="47" t="s">
         <v>9</v>
       </c>
       <c r="S19" s="48" t="s">
         <v>9</v>
       </c>
       <c r="T19" s="47" t="s">
         <v>9</v>
       </c>
@@ -9631,51 +9706,51 @@
       <c r="AR19" s="47">
         <v>4.8</v>
       </c>
       <c r="AS19" s="47">
         <v>0.8</v>
       </c>
       <c r="AT19" s="46">
         <v>0.6</v>
       </c>
       <c r="AU19" s="47">
         <v>0.4</v>
       </c>
       <c r="AV19" s="47">
         <v>0.4</v>
       </c>
       <c r="AW19" s="47">
         <v>0.4</v>
       </c>
       <c r="AX19" s="47"/>
       <c r="AY19" s="54"/>
       <c r="BB19" s="53"/>
       <c r="BG19" s="54"/>
       <c r="BJ19" s="53"/>
       <c r="BN19" s="53"/>
     </row>
-    <row r="20" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:66">
       <c r="A20" s="55" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="54"/>
       <c r="F20" s="53"/>
       <c r="K20" s="54"/>
       <c r="N20" s="53"/>
       <c r="O20" s="47">
         <v>2.4</v>
       </c>
       <c r="P20" s="47" t="s">
         <v>9</v>
       </c>
       <c r="Q20" s="47" t="s">
         <v>9</v>
       </c>
       <c r="R20" s="47" t="s">
         <v>9</v>
       </c>
       <c r="S20" s="48" t="s">
         <v>9</v>
       </c>
       <c r="T20" s="47">
         <v>0.3</v>
       </c>
@@ -9796,51 +9871,51 @@
       <c r="BG20" s="48">
         <v>12527.9</v>
       </c>
       <c r="BH20" s="47">
         <v>12528.5</v>
       </c>
       <c r="BI20" s="47">
         <v>12528.7</v>
       </c>
       <c r="BJ20" s="46">
         <v>12528.4</v>
       </c>
       <c r="BK20" s="47">
         <v>12529.2</v>
       </c>
       <c r="BL20" s="47">
         <v>12529.3</v>
       </c>
       <c r="BM20" s="47">
         <v>12530.2</v>
       </c>
       <c r="BN20" s="46">
         <v>12531</v>
       </c>
     </row>
-    <row r="21" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:66">
       <c r="A21" s="55" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="54"/>
       <c r="F21" s="53"/>
       <c r="K21" s="54"/>
       <c r="N21" s="53"/>
       <c r="O21" s="47"/>
       <c r="P21" s="47"/>
       <c r="Q21" s="47"/>
       <c r="R21" s="47"/>
       <c r="S21" s="48"/>
       <c r="T21" s="47"/>
       <c r="U21" s="47"/>
       <c r="V21" s="46"/>
       <c r="W21" s="47"/>
       <c r="X21" s="47"/>
       <c r="Y21" s="47"/>
       <c r="Z21" s="47"/>
       <c r="AA21" s="48" t="s">
         <v>9</v>
       </c>
       <c r="AB21" s="47" t="s">
         <v>9</v>
       </c>
@@ -9937,51 +10012,51 @@
       <c r="BG21" s="48">
         <v>2007.2</v>
       </c>
       <c r="BH21" s="47">
         <v>2007.2</v>
       </c>
       <c r="BI21" s="47">
         <v>2007.2</v>
       </c>
       <c r="BJ21" s="46">
         <v>2007.2</v>
       </c>
       <c r="BK21" s="47">
         <v>2007.2</v>
       </c>
       <c r="BL21" s="47">
         <v>2007.2</v>
       </c>
       <c r="BM21" s="47">
         <v>2007.2</v>
       </c>
       <c r="BN21" s="46">
         <v>2007.2</v>
       </c>
     </row>
-    <row r="22" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:66">
       <c r="A22" s="52" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="51">
         <v>97.5</v>
       </c>
       <c r="C22" s="50">
         <v>97.5</v>
       </c>
       <c r="D22" s="50">
         <v>157.5</v>
       </c>
       <c r="E22" s="50">
         <v>157.5</v>
       </c>
       <c r="F22" s="49">
         <v>157.5</v>
       </c>
       <c r="G22" s="50">
         <v>157.5</v>
       </c>
       <c r="H22" s="50">
         <v>157.5</v>
       </c>
       <c r="I22" s="50">
@@ -10137,51 +10212,51 @@
       <c r="BG22" s="48">
         <v>860.6</v>
       </c>
       <c r="BH22" s="47">
         <v>860.6</v>
       </c>
       <c r="BI22" s="47">
         <v>860.4</v>
       </c>
       <c r="BJ22" s="46">
         <v>860.5</v>
       </c>
       <c r="BK22" s="47">
         <v>860.5</v>
       </c>
       <c r="BL22" s="47">
         <v>860.5</v>
       </c>
       <c r="BM22" s="47">
         <v>860.5</v>
       </c>
       <c r="BN22" s="46">
         <v>860.5</v>
       </c>
     </row>
-    <row r="23" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:66">
       <c r="A23" s="52" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="51"/>
       <c r="C23" s="50"/>
       <c r="D23" s="50"/>
       <c r="E23" s="50"/>
       <c r="F23" s="49"/>
       <c r="G23" s="50"/>
       <c r="H23" s="50"/>
       <c r="I23" s="50"/>
       <c r="J23" s="50"/>
       <c r="K23" s="51"/>
       <c r="L23" s="50"/>
       <c r="M23" s="50"/>
       <c r="N23" s="49"/>
       <c r="O23" s="47"/>
       <c r="P23" s="47"/>
       <c r="Q23" s="47"/>
       <c r="R23" s="47"/>
       <c r="S23" s="48"/>
       <c r="T23" s="47"/>
       <c r="U23" s="47"/>
       <c r="V23" s="46"/>
       <c r="W23" s="47"/>
@@ -10217,51 +10292,51 @@
       <c r="BA23" s="47"/>
       <c r="BB23" s="46"/>
       <c r="BC23" s="47"/>
       <c r="BD23" s="47"/>
       <c r="BE23" s="47"/>
       <c r="BF23" s="47"/>
       <c r="BG23" s="48"/>
       <c r="BH23" s="47"/>
       <c r="BI23" s="47"/>
       <c r="BJ23" s="46">
         <v>9.3000000000000007</v>
       </c>
       <c r="BK23" s="47">
         <v>9.3000000000000007</v>
       </c>
       <c r="BL23" s="47">
         <v>398.2</v>
       </c>
       <c r="BM23" s="47">
         <v>398.2</v>
       </c>
       <c r="BN23" s="46">
         <v>618.20000000000005</v>
       </c>
     </row>
-    <row r="24" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:66">
       <c r="A24" s="52" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="51"/>
       <c r="C24" s="50"/>
       <c r="D24" s="50"/>
       <c r="E24" s="50"/>
       <c r="F24" s="49"/>
       <c r="G24" s="50"/>
       <c r="H24" s="50"/>
       <c r="I24" s="50"/>
       <c r="J24" s="50"/>
       <c r="K24" s="51"/>
       <c r="L24" s="50"/>
       <c r="M24" s="50"/>
       <c r="N24" s="49"/>
       <c r="O24" s="47"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="47"/>
       <c r="R24" s="47"/>
       <c r="S24" s="48"/>
       <c r="T24" s="47"/>
       <c r="U24" s="47"/>
       <c r="V24" s="46"/>
       <c r="W24" s="47"/>
@@ -10319,51 +10394,51 @@
       <c r="BG24" s="48">
         <v>33.4</v>
       </c>
       <c r="BH24" s="47">
         <v>33.799999999999997</v>
       </c>
       <c r="BI24" s="47">
         <v>33.9</v>
       </c>
       <c r="BJ24" s="46">
         <v>67.2</v>
       </c>
       <c r="BK24" s="47">
         <v>65.2</v>
       </c>
       <c r="BL24" s="47">
         <v>60.6</v>
       </c>
       <c r="BM24" s="47">
         <v>60.6</v>
       </c>
       <c r="BN24" s="46">
         <v>60.3</v>
       </c>
     </row>
-    <row r="25" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:66">
       <c r="A25" s="52" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="51">
         <v>573.5</v>
       </c>
       <c r="C25" s="50">
         <v>605.1</v>
       </c>
       <c r="D25" s="50">
         <v>695.1</v>
       </c>
       <c r="E25" s="50">
         <v>695.1</v>
       </c>
       <c r="F25" s="49">
         <v>695.1</v>
       </c>
       <c r="G25" s="50">
         <v>795.1</v>
       </c>
       <c r="H25" s="50">
         <v>1095.0999999999999</v>
       </c>
       <c r="I25" s="50">
@@ -10519,51 +10594,51 @@
       <c r="BG25" s="48">
         <v>18259.099999999999</v>
       </c>
       <c r="BH25" s="47">
         <v>20401.599999999999</v>
       </c>
       <c r="BI25" s="47">
         <v>19862.599999999999</v>
       </c>
       <c r="BJ25" s="46">
         <v>20089.3</v>
       </c>
       <c r="BK25" s="47">
         <v>20091.5</v>
       </c>
       <c r="BL25" s="47">
         <v>20091.900000000001</v>
       </c>
       <c r="BM25" s="47">
         <v>17915.099999999999</v>
       </c>
       <c r="BN25" s="46">
         <v>17910.5</v>
       </c>
     </row>
-    <row r="26" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:66">
       <c r="A26" s="52" t="s">
         <v>30</v>
       </c>
       <c r="B26" s="51"/>
       <c r="C26" s="50"/>
       <c r="D26" s="50">
         <v>300</v>
       </c>
       <c r="E26" s="50">
         <v>109.8</v>
       </c>
       <c r="F26" s="49">
         <v>109.8</v>
       </c>
       <c r="G26" s="50">
         <v>109.8</v>
       </c>
       <c r="H26" s="50">
         <v>109.8</v>
       </c>
       <c r="I26" s="50">
         <v>109.8</v>
       </c>
       <c r="J26" s="50">
         <v>236.8</v>
@@ -10648,51 +10723,51 @@
       </c>
       <c r="AK26" s="47">
         <v>126</v>
       </c>
       <c r="AL26" s="46" t="s">
         <v>9</v>
       </c>
       <c r="AM26" s="47"/>
       <c r="AN26" s="47"/>
       <c r="AO26" s="47"/>
       <c r="AP26" s="47"/>
       <c r="AQ26" s="48"/>
       <c r="AR26" s="47"/>
       <c r="AS26" s="47"/>
       <c r="AT26" s="46"/>
       <c r="AU26" s="47"/>
       <c r="AV26" s="47"/>
       <c r="AW26" s="47"/>
       <c r="AX26" s="47"/>
       <c r="AY26" s="54"/>
       <c r="BB26" s="53"/>
       <c r="BG26" s="54"/>
       <c r="BJ26" s="53"/>
       <c r="BN26" s="53"/>
     </row>
-    <row r="27" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:66">
       <c r="A27" s="55" t="s">
         <v>21</v>
       </c>
       <c r="B27" s="54"/>
       <c r="F27" s="53"/>
       <c r="K27" s="54"/>
       <c r="N27" s="53"/>
       <c r="O27" s="47" t="s">
         <v>9</v>
       </c>
       <c r="P27" s="47">
         <v>4</v>
       </c>
       <c r="Q27" s="47">
         <v>8.1</v>
       </c>
       <c r="R27" s="47">
         <v>9.8000000000000007</v>
       </c>
       <c r="S27" s="48">
         <v>9.8000000000000007</v>
       </c>
       <c r="T27" s="47">
         <v>9.1999999999999993</v>
       </c>
@@ -10813,51 +10888,51 @@
       <c r="BG27" s="48">
         <v>8.1999999999999993</v>
       </c>
       <c r="BH27" s="47">
         <v>8.3000000000000007</v>
       </c>
       <c r="BI27" s="47">
         <v>8.4</v>
       </c>
       <c r="BJ27" s="46">
         <v>8.4</v>
       </c>
       <c r="BK27" s="47">
         <v>8.4</v>
       </c>
       <c r="BL27" s="47">
         <v>8.4</v>
       </c>
       <c r="BM27" s="47">
         <v>8.4</v>
       </c>
       <c r="BN27" s="46">
         <v>8.4</v>
       </c>
     </row>
-    <row r="28" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:66">
       <c r="A28" s="52" t="s">
         <v>22</v>
       </c>
       <c r="B28" s="51"/>
       <c r="C28" s="50"/>
       <c r="D28" s="50"/>
       <c r="E28" s="50"/>
       <c r="F28" s="49"/>
       <c r="G28" s="50"/>
       <c r="H28" s="50"/>
       <c r="I28" s="50"/>
       <c r="J28" s="50"/>
       <c r="K28" s="51"/>
       <c r="L28" s="50"/>
       <c r="M28" s="50">
         <v>113.8</v>
       </c>
       <c r="N28" s="49">
         <v>113.8</v>
       </c>
       <c r="O28" s="47">
         <v>113.8</v>
       </c>
       <c r="P28" s="47">
         <v>113.8</v>
@@ -10991,51 +11066,51 @@
       <c r="BG28" s="48">
         <v>56.8</v>
       </c>
       <c r="BH28" s="47">
         <v>56.8</v>
       </c>
       <c r="BI28" s="47">
         <v>56.5</v>
       </c>
       <c r="BJ28" s="46">
         <v>56.5</v>
       </c>
       <c r="BK28" s="47">
         <v>56.5</v>
       </c>
       <c r="BL28" s="47">
         <v>56.5</v>
       </c>
       <c r="BM28" s="47">
         <v>56.5</v>
       </c>
       <c r="BN28" s="46">
         <v>56.5</v>
       </c>
     </row>
-    <row r="29" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:66">
       <c r="A29" s="52" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="51"/>
       <c r="C29" s="50"/>
       <c r="D29" s="50"/>
       <c r="E29" s="50"/>
       <c r="F29" s="49">
         <v>160</v>
       </c>
       <c r="G29" s="50">
         <v>160</v>
       </c>
       <c r="H29" s="50">
         <v>160</v>
       </c>
       <c r="I29" s="50">
         <v>160</v>
       </c>
       <c r="J29" s="50">
         <v>160</v>
       </c>
       <c r="K29" s="51">
         <v>160</v>
       </c>
@@ -11183,51 +11258,51 @@
       <c r="BG29" s="48">
         <v>32.1</v>
       </c>
       <c r="BH29" s="47">
         <v>32.1</v>
       </c>
       <c r="BI29" s="47">
         <v>32.1</v>
       </c>
       <c r="BJ29" s="46">
         <v>32.1</v>
       </c>
       <c r="BK29" s="47">
         <v>32.1</v>
       </c>
       <c r="BL29" s="47">
         <v>32.1</v>
       </c>
       <c r="BM29" s="47">
         <v>32.1</v>
       </c>
       <c r="BN29" s="46">
         <v>32.299999999999997</v>
       </c>
     </row>
-    <row r="30" spans="1:66" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:66" ht="15" thickBot="1">
       <c r="A30" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="43"/>
       <c r="D30" s="43"/>
       <c r="E30" s="43"/>
       <c r="F30" s="42"/>
       <c r="G30" s="43"/>
       <c r="H30" s="43"/>
       <c r="I30" s="43"/>
       <c r="J30" s="43"/>
       <c r="K30" s="44"/>
       <c r="L30" s="43"/>
       <c r="M30" s="43">
         <v>500</v>
       </c>
       <c r="N30" s="42">
         <v>500</v>
       </c>
       <c r="O30" s="40">
         <v>500</v>
       </c>
       <c r="P30" s="40">
         <v>500</v>
@@ -11361,111 +11436,111 @@
       <c r="BG30" s="41">
         <v>1651.8</v>
       </c>
       <c r="BH30" s="40">
         <v>1651.4</v>
       </c>
       <c r="BI30" s="40">
         <v>1651.3</v>
       </c>
       <c r="BJ30" s="39">
         <v>1651</v>
       </c>
       <c r="BK30" s="40">
         <v>1651</v>
       </c>
       <c r="BL30" s="40">
         <v>1651</v>
       </c>
       <c r="BM30" s="40">
         <v>1651</v>
       </c>
       <c r="BN30" s="39">
         <v>1651.1</v>
       </c>
     </row>
-    <row r="32" spans="1:66" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:66">
       <c r="A32" s="38" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="B10:F10"/>
-[...6 lines deleted...]
-    <mergeCell ref="K7:N7"/>
     <mergeCell ref="AY4:BB4"/>
     <mergeCell ref="BC4:BF4"/>
     <mergeCell ref="BG4:BJ4"/>
     <mergeCell ref="BK4:BN4"/>
     <mergeCell ref="B3:BN3"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="AE4:AH4"/>
     <mergeCell ref="AI4:AL4"/>
     <mergeCell ref="AM4:AP4"/>
     <mergeCell ref="AQ4:AT4"/>
     <mergeCell ref="S4:V4"/>
     <mergeCell ref="W4:Z4"/>
     <mergeCell ref="AU4:AX4"/>
     <mergeCell ref="O4:R4"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="A3:A5"/>
+    <mergeCell ref="B4:F4"/>
+    <mergeCell ref="G4:J4"/>
+    <mergeCell ref="K4:N4"/>
+    <mergeCell ref="B7:F7"/>
+    <mergeCell ref="G7:J7"/>
+    <mergeCell ref="K7:N7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="B4" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A I o E A A B Q S w M E F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w F E V / h X S n L X U x 5 F E H V 0 l M i M a 1 K R U a 4 W F o s f y b g 5 / k L 4 h R 1 M 3 x n n u G e + / X G 6 z G t o k u p n e 2 w 4 w k l J P I o O 5 K i 1 V G B n + M l 2 Q l Y a v 0 S V U m m m R 0 6 e j K j N T e n 1 P G Q g g 0 L G j X V 0 x w n r B D v i l 0 b V p F P r L 9 L 8 c W n V e o D Z G w f 4 2 R g i a C U y E E 5 c B m C L n F r y C m v c / 2 B 8 J 6 a P z Q G 2 k w 3 h X A 5 g j s / U E + A F B L A w Q U A A I A C A B O Z D p Y D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A O 2 W X Y u C Q B S G 7 w X / w z D d K J g 0 f l T u 4 p W x 0 F 1 Q e 5 U R U 0 4 l q 4 4 4 t l / R f 1 8 n K 9 q l g b Y Q l k 0 v j v C e w 5 n z 6 s N R R u Z 5 S B M w L O / o U Z Z k i a 1 w R g L Q g C M 8 i 0 i r h Y A y w E s C k A q B C y K S y x I o r i F d Z 3 N S K I N g o e 9 K m f I U R k T 3 a J K T J G c K 9 B 7 8 Z 0 Y y 5 p P 3 v D n L w i b N I v r q 9 + h b E l E c M D / 9 f J k i x z F 5 s P U 0 W E B V A + N + n E Y k L l p g P p Q L k W 7 C i a q V x x 6 H c v c T b M b 9 w D 3 O C i f b c Q / n e L I v b 0 B v h Z N l 4 W f 0 k R J u Y F e p j z K c s A X N Y o 9 G 6 z j h S a Y c m m i b D S x 1 B D W Q F z m Q F x a 2 G j j o h k A 3 B b o l 0 G 2 B 3 h b o H Y H e F e i O Q E c t U U L k G I k s o + + e t 6 o s h c n Z h 3 9 K F y e q f I t V A N X m o X s Z U H y S n z T t p 7 s J p l 3 f m q T r S T p J W N c g d m a B A c W o b I n 9 h r l 6 i f 1 t 9 G 4 h z K y M M G d q F E f V h N 0 7 Y V Y 1 h B V w G T x Y N W H 3 T p h d G W E 2 D / V X 8 l 8 Q J v x B O 0 m I X C O R b d S 5 m O I v U E s B A i 0 A F A A C A A g A T m Q 6 W J 2 I Z o + j A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E 5 k O l g P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A T m Q 6 W M H r r 9 6 F A Q A A v g 4 A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A s g M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + T 1 4 A A A A A A A A t X g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M T c i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M T k 6 M D M u M D I w N j U x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j A 6 M j E u N z Q 0 M T Q x M 1 o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x N C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 0 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U G F n Z T A w M S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 B h Z 2 U w M D E v U G F n Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y W d l M D A x L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j E 6 M D U u M z U 3 N T g 1 O V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E z L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 U Y W J s Z T A w M T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g y K S 9 D a G F u Z 2 V k J T I w V H l w Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 0 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T A x L T I 2 V D E x O j I z O j I 4 L j M 1 N z U 0 N T N a I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n P T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M y w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D M p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o M y k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g z K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M y w x M n 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x J T I w K F B h Z 2 U l M j A x K S U y M C g z K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v V G F i b G U w M D E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o M y k v Q 2 h h b m d l Z C U y M F R 5 c G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w y M i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 w M S 0 y N l Q x M T o y N D o y M C 4 z M T Q w N T g z W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U d C Z z 0 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 N v b H V t b j E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j c m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j E z J n F 1 b 3 Q 7 X S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T M s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 0 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D Q p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N C k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N C k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D Q p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M D E t M j Z U M T E 6 M j U 6 M D I u N z A 5 M D M y M F o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H Q m d Z R 0 J n W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Q m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T c m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N y w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T M s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 1 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Y s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N y w x N n 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 3 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 z L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 0 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 1 L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 2 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 3 L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 4 L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 5 L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T E s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M i w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E z L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R h Y m x l M D A x I C h Q Y W d l I D E p I C g 1 K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x N S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G F i b G U w M D E g K F B h Z 2 U g M S k g K D U p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E 2 L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S A o U G F n Z S A x K S A o N S k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T c s M T Z 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Y W J s Z T A w M S U y M C h Q Y W d l J T I w M S k l M j A o N S k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 1 R h Y m x l M D A x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G F i b G U w M D E l M j A o U G F n Z S U y M D E p J T I w K D U p L 0 N o Y W 5 n Z W Q l M j B U e X B l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A C N W M L B k x M F B v 1 d n k d C t 9 X Y A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U G Z 6 3 U L 6 7 W w 3 F P + x + A + o N A A A A A A E g A A A o A A A A B A A A A B 3 y 9 M b R 2 I V l u R Y d A W C O A 1 V U A A A A I U U X B y e 4 r Z s a K J W 3 6 5 p b 6 N 0 U l K W H k J H C V + b w I E / k / z h w A U m 6 N T x W S h d E i m N j H 5 X A E O g + + k 2 r h s W 2 O V 7 9 / 8 F V u Z j J c z T P i x F Q Q G y R 3 h R v u + F F A A A A O l d L z B M S j o y i C l 7 g 6 m 2 D k O n V x E + < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E08167AE-7641-4EC7-99A4-00593BC59AB3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hárky</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Časový rad od 2009</vt:lpstr>
       <vt:lpstr>Poznámky</vt:lpstr>
       <vt:lpstr>Graf</vt:lpstr>
       <vt:lpstr>1993-2008</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Orlov Denys</dc:creator>