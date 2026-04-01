--- v0 (2025-12-07)
+++ v1 (2026-04-01)
@@ -1,82 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{726CD481-5DD4-443D-8720-43F153991B25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D3F465D-C9A9-4B09-B637-6277A6F9AF34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-57720" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="B35" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>III-2019</t>
   </si>
   <si>
     <t>VI-2019</t>
   </si>
   <si>
     <t>IX-2019</t>
   </si>
   <si>
     <t>XII-2019</t>
   </si>
   <si>
     <t>III-2020</t>
   </si>
   <si>
     <t>VI-2020</t>
   </si>
   <si>
     <t>IX-2020</t>
   </si>
   <si>
     <t>XII-2020</t>
   </si>
   <si>
@@ -143,50 +161,53 @@
     <t>XII-2023</t>
   </si>
   <si>
     <t>Development of clients of the Slovak banking sector</t>
   </si>
   <si>
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
+  </si>
+  <si>
+    <t>XII-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
@@ -608,87 +629,87 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="2" xr:uid="{19379FA0-6B05-485C-9148-B3128359B869}"/>
     <cellStyle name="Normal_ZI99" xfId="1" xr:uid="{1A88E0D5-5FF0-41AB-B428-0A510BC2DC7A}"/>
+    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="sk-SK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -745,53 +766,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>TOTAL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$34</c:f>
+              <c:f>Data!$A$8:$A$35</c:f>
               <c:strCache>
-                <c:ptCount val="27"/>
+                <c:ptCount val="28"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -828,60 +849,63 @@
                   <c:v>IX-2023</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>XII-2023</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>XII-2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$B$8:$B$34</c:f>
+              <c:f>Data!$B$8:$B$35</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="27"/>
+                <c:ptCount val="28"/>
                 <c:pt idx="0">
                   <c:v>7469893</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7468280</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7482307</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7513487</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7484505</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7418824</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7415213</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7387461</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -918,50 +942,53 @@
                   <c:v>7516456</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>7526484</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>7540065</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>7759646</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>7777320</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>7883291</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>8132191</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>8180562</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>8239147</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>8278177</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3C4A-4950-B479-C472015114B6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="295370576"/>
         <c:axId val="293912608"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="295370576"/>
@@ -1108,51 +1135,51 @@
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sk-SK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="sk-SK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -1209,53 +1236,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$C$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Banks</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$34</c:f>
+              <c:f>Data!$A$8:$A$35</c:f>
               <c:strCache>
-                <c:ptCount val="27"/>
+                <c:ptCount val="28"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1292,60 +1319,63 @@
                   <c:v>IX-2023</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>XII-2023</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>XII-2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$C$8:$C$34</c:f>
+              <c:f>Data!$C$8:$C$35</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="27"/>
+                <c:ptCount val="28"/>
                 <c:pt idx="0">
                   <c:v>6510281</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6503083</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6516788</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6538871</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6510483</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6443793</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6437662</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6422104</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1382,50 +1412,53 @@
                   <c:v>6543313</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>6574370</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>6585105</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>6830959</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>6841648</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>6941483</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>7158622</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>7195048</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>7244281</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>7276164</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0CF7-4152-95D7-F8F09C939C5C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="55489296"/>
         <c:axId val="63855152"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="55489296"/>
@@ -1571,51 +1604,51 @@
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sk-SK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="sk-SK"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -1680,53 +1713,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$D$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Branch offices of foreign banks</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$34</c:f>
+              <c:f>Data!$A$8:$A$35</c:f>
               <c:strCache>
-                <c:ptCount val="27"/>
+                <c:ptCount val="28"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1763,60 +1796,63 @@
                   <c:v>IX-2023</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>XII-2023</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>XII-2025</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$D$8:$D$34</c:f>
+              <c:f>Data!$D$8:$D$35</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="27"/>
+                <c:ptCount val="28"/>
                 <c:pt idx="0">
                   <c:v>959612</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>965197</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>965519</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>974616</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>974022</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>975031</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>977551</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>965357</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1853,50 +1889,53 @@
                   <c:v>973143</c:v>
                 </c:pt>
                 <c:pt idx="19">
                   <c:v>952114</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>954960</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>928687</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>935672</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>941808</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>973569</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>985514</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>994866</c:v>
+                </c:pt>
+                <c:pt idx="27">
+                  <c:v>1002013</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0F00-41C1-948D-3774FD3F4D96}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="296178896"/>
         <c:axId val="1948087600"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="296178896"/>
@@ -4097,54 +4136,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D34"/>
+  <dimension ref="A1:D35"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="A35" sqref="A35"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection sqref="A1:D1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9.5546875" customWidth="1"/>
     <col min="2" max="4" width="18.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="30" t="s">
         <v>19</v>
       </c>
@@ -4541,75 +4580,90 @@
       <c r="A33" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="20">
         <v>8180562</v>
       </c>
       <c r="C33" s="21">
         <v>7195048</v>
       </c>
       <c r="D33" s="22">
         <v>985514</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A34" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="5">
         <v>8239147</v>
       </c>
       <c r="C34" s="8">
         <v>7244281</v>
       </c>
       <c r="D34" s="9">
         <v>994866</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+      <c r="A35" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="20">
+        <f>C35+D35</f>
+        <v>8278177</v>
+      </c>
+      <c r="C35" s="21">
+        <v>7276164</v>
+      </c>
+      <c r="D35" s="22">
+        <v>1002013</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thomková Nikola</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>