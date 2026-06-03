--- v1 (2026-04-01)
+++ v2 (2026-06-03)
@@ -9,92 +9,93 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2024\EN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5D3F465D-C9A9-4B09-B637-6277A6F9AF34}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BAE88C5-A96C-4E50-BFEB-00137C521BD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-57720" yWindow="-1785" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B35" i="1" l="1"/>
+  <c r="B36" i="1" l="1"/>
+  <c r="B35" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <si>
     <t>III-2019</t>
   </si>
   <si>
     <t>VI-2019</t>
   </si>
   <si>
     <t>IX-2019</t>
   </si>
   <si>
     <t>XII-2019</t>
   </si>
   <si>
     <t>III-2020</t>
   </si>
   <si>
     <t>VI-2020</t>
   </si>
   <si>
     <t>IX-2020</t>
   </si>
   <si>
     <t>XII-2020</t>
   </si>
   <si>
@@ -165,56 +166,59 @@
   </si>
   <si>
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
+  <si>
+    <t>III-2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
       <charset val="238"/>
@@ -240,50 +244,56 @@
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
@@ -629,87 +639,87 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_Bankový_Dohľad" xfId="2" xr:uid="{19379FA0-6B05-485C-9148-B3128359B869}"/>
     <cellStyle name="Normal_ZI99" xfId="1" xr:uid="{1A88E0D5-5FF0-41AB-B428-0A510BC2DC7A}"/>
-    <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors2.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style2.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors3.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style3.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="sk-SK"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -766,53 +776,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>TOTAL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$35</c:f>
+              <c:f>Data!$A$8:$A$36</c:f>
               <c:strCache>
-                <c:ptCount val="28"/>
+                <c:ptCount val="29"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -852,60 +862,63 @@
                   <c:v>XII-2023</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>III-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$B$8:$B$35</c:f>
+              <c:f>Data!$B$8:$B$36</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="28"/>
+                <c:ptCount val="29"/>
                 <c:pt idx="0">
                   <c:v>7469893</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7468280</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7482307</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7513487</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7484505</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7418824</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7415213</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7387461</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -945,50 +958,53 @@
                   <c:v>7526484</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>7540065</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>7759646</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>7777320</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>7883291</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>8132191</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>8180562</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>8239147</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>8278177</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>8293690</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3C4A-4950-B479-C472015114B6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="295370576"/>
         <c:axId val="293912608"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="295370576"/>
@@ -1090,96 +1106,96 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="sk-SK"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="295370576"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:dispUnits>
           <c:builtInUnit val="thousands"/>
         </c:dispUnits>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent4">
         <a:lumMod val="40000"/>
         <a:lumOff val="60000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1"/>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sk-SK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="sk-SK"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -1236,53 +1252,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$C$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Banks</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$35</c:f>
+              <c:f>Data!$A$8:$A$36</c:f>
               <c:strCache>
-                <c:ptCount val="28"/>
+                <c:ptCount val="29"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1322,60 +1338,63 @@
                   <c:v>XII-2023</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>III-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$C$8:$C$35</c:f>
+              <c:f>Data!$C$8:$C$36</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="28"/>
+                <c:ptCount val="29"/>
                 <c:pt idx="0">
                   <c:v>6510281</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6503083</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6516788</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6538871</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6510483</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6443793</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6437662</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6422104</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1415,50 +1434,53 @@
                   <c:v>6574370</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>6585105</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>6830959</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>6841648</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>6941483</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>7158622</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>7195048</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>7244281</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>7276164</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>7296046</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0CF7-4152-95D7-F8F09C939C5C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="55489296"/>
         <c:axId val="63855152"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="55489296"/>
@@ -1559,96 +1581,96 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="sk-SK"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="55489296"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:dispUnits>
           <c:builtInUnit val="thousands"/>
         </c:dispUnits>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent4">
         <a:lumMod val="20000"/>
         <a:lumOff val="80000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1"/>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sk-SK"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup/>
   </c:printSettings>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart3.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="sk-SK"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
@@ -1713,53 +1735,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$D$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Branch offices of foreign banks</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$35</c:f>
+              <c:f>Data!$A$8:$A$36</c:f>
               <c:strCache>
-                <c:ptCount val="28"/>
+                <c:ptCount val="29"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1799,60 +1821,63 @@
                   <c:v>XII-2023</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>III-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$D$8:$D$35</c:f>
+              <c:f>Data!$D$8:$D$36</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="28"/>
+                <c:ptCount val="29"/>
                 <c:pt idx="0">
                   <c:v>959612</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>965197</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>965519</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>974616</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>974022</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>975031</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>977551</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>965357</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1892,50 +1917,53 @@
                   <c:v>952114</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>954960</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>928687</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>935672</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>941808</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>973569</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>985514</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>994866</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>1002013</c:v>
+                </c:pt>
+                <c:pt idx="28">
+                  <c:v>997644</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0F00-41C1-948D-3774FD3F4D96}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="296178896"/>
         <c:axId val="1948087600"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="296178896"/>
@@ -2036,58 +2064,58 @@
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="sk-SK"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="296178896"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
         <c:dispUnits>
           <c:builtInUnit val="thousands"/>
         </c:dispUnits>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="accent4">
         <a:lumMod val="20000"/>
         <a:lumOff val="80000"/>
       </a:schemeClr>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1"/>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="sk-SK"/>
     </a:p>
@@ -4136,534 +4164,550 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D35"/>
+  <dimension ref="A1:D36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection sqref="A1:D1"/>
+    <sheetView tabSelected="1" topLeftCell="A14" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C41" sqref="C41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.5546875" customWidth="1"/>
-    <col min="2" max="4" width="18.33203125" customWidth="1"/>
+    <col min="1" max="1" width="9.5703125" customWidth="1"/>
+    <col min="2" max="4" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:4" ht="16.5" thickBot="1">
       <c r="A1" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="29"/>
     </row>
-    <row r="2" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" ht="15.75">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
-    <row r="3" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" ht="15.75">
       <c r="A3" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="30"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
     </row>
-    <row r="4" spans="1:4" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:4" ht="15.75">
       <c r="A4" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="31"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
     </row>
-    <row r="5" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
-    <row r="6" spans="1:4" ht="28.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:4" ht="15.75" thickBot="1"/>
+    <row r="6" spans="1:4" ht="28.35" customHeight="1" thickBot="1">
       <c r="A6" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="35" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="36" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="28.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:4" ht="28.35" customHeight="1" thickBot="1">
       <c r="A7" s="33"/>
       <c r="B7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:4">
       <c r="A8" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="11">
         <v>7469893</v>
       </c>
       <c r="C8" s="12">
         <v>6510281</v>
       </c>
       <c r="D8" s="13">
         <v>959612</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:4">
       <c r="A9" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="5">
         <v>7468280</v>
       </c>
       <c r="C9" s="6">
         <v>6503083</v>
       </c>
       <c r="D9" s="7">
         <v>965197</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:4">
       <c r="A10" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="5">
         <v>7482307</v>
       </c>
       <c r="C10" s="6">
         <v>6516788</v>
       </c>
       <c r="D10" s="7">
         <v>965519</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:4" ht="15.75" thickBot="1">
       <c r="A11" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B11" s="16">
         <v>7513487</v>
       </c>
       <c r="C11" s="23">
         <v>6538871</v>
       </c>
       <c r="D11" s="24">
         <v>974616</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:4">
       <c r="A12" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="11">
         <v>7484505</v>
       </c>
       <c r="C12" s="25">
         <v>6510483</v>
       </c>
       <c r="D12" s="26">
         <v>974022</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:4">
       <c r="A13" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="5">
         <v>7418824</v>
       </c>
       <c r="C13" s="8">
         <v>6443793</v>
       </c>
       <c r="D13" s="9">
         <v>975031</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:4">
       <c r="A14" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="5">
         <v>7415213</v>
       </c>
       <c r="C14" s="8">
         <v>6437662</v>
       </c>
       <c r="D14" s="9">
         <v>977551</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:4" ht="15.75" thickBot="1">
       <c r="A15" s="15" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="16">
         <v>7387461</v>
       </c>
       <c r="C15" s="17">
         <v>6422104</v>
       </c>
       <c r="D15" s="18">
         <v>965357</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:4">
       <c r="A16" s="10" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="11">
         <v>7378192</v>
       </c>
       <c r="C16" s="25">
         <v>6409348</v>
       </c>
       <c r="D16" s="26">
         <v>968844</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:4">
       <c r="A17" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="5">
         <v>7329175</v>
       </c>
       <c r="C17" s="8">
         <v>6353099</v>
       </c>
       <c r="D17" s="9">
         <v>976076</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:4">
       <c r="A18" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="5">
         <v>7285043</v>
       </c>
       <c r="C18" s="8">
         <v>6318740</v>
       </c>
       <c r="D18" s="9">
         <v>966303</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:4" ht="15.75" thickBot="1">
       <c r="A19" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="16">
         <v>7453469</v>
       </c>
       <c r="C19" s="17">
         <v>6486316</v>
       </c>
       <c r="D19" s="18">
         <v>967153</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:4">
       <c r="A20" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="11">
         <v>7403647</v>
       </c>
       <c r="C20" s="25">
         <v>6439906</v>
       </c>
       <c r="D20" s="26">
         <v>963741</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:4">
       <c r="A21" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="5">
         <v>7369693</v>
       </c>
       <c r="C21" s="8">
         <v>6397084</v>
       </c>
       <c r="D21" s="9">
         <v>972609</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:4">
       <c r="A22" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="5">
         <v>7334618</v>
       </c>
       <c r="C22" s="8">
         <v>6357525</v>
       </c>
       <c r="D22" s="9">
         <v>977093</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:4" ht="15.75" thickBot="1">
       <c r="A23" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="16">
         <v>7487196</v>
       </c>
       <c r="C23" s="17">
         <v>6504628</v>
       </c>
       <c r="D23" s="18">
         <v>982568</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:4">
       <c r="A24" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="20">
         <v>7414597</v>
       </c>
       <c r="C24" s="21">
         <v>6427266</v>
       </c>
       <c r="D24" s="22">
         <v>987331</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:4">
       <c r="A25" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="5">
         <v>7473708</v>
       </c>
       <c r="C25" s="8">
         <v>6490653</v>
       </c>
       <c r="D25" s="9">
         <v>983055</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:4">
       <c r="A26" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="5">
         <v>7516456</v>
       </c>
       <c r="C26" s="8">
         <v>6543313</v>
       </c>
       <c r="D26" s="9">
         <v>973143</v>
       </c>
     </row>
-    <row r="27" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:4" ht="15.75" thickBot="1">
       <c r="A27" s="15" t="s">
         <v>28</v>
       </c>
       <c r="B27" s="16">
         <v>7526484</v>
       </c>
       <c r="C27" s="17">
         <v>6574370</v>
       </c>
       <c r="D27" s="18">
         <v>952114</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:4">
       <c r="A28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="20">
         <v>7540065</v>
       </c>
       <c r="C28" s="21">
         <v>6585105</v>
       </c>
       <c r="D28" s="22">
         <v>954960</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:4">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="5">
         <v>7759646</v>
       </c>
       <c r="C29" s="8">
         <v>6830959</v>
       </c>
       <c r="D29" s="9">
         <v>928687</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:4">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="5">
         <v>7777320</v>
       </c>
       <c r="C30" s="8">
         <v>6841648</v>
       </c>
       <c r="D30" s="9">
         <v>935672</v>
       </c>
     </row>
-    <row r="31" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:4" ht="15.75" thickBot="1">
       <c r="A31" s="15" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="16">
         <v>7883291</v>
       </c>
       <c r="C31" s="17">
         <v>6941483</v>
       </c>
       <c r="D31" s="18">
         <v>941808</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:4">
       <c r="A32" s="19" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="20">
         <v>8132191</v>
       </c>
       <c r="C32" s="21">
         <v>7158622</v>
       </c>
       <c r="D32" s="22">
         <v>973569</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:4">
       <c r="A33" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="20">
         <v>8180562</v>
       </c>
       <c r="C33" s="21">
         <v>7195048</v>
       </c>
       <c r="D33" s="22">
         <v>985514</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:4">
       <c r="A34" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="5">
         <v>8239147</v>
       </c>
       <c r="C34" s="8">
         <v>7244281</v>
       </c>
       <c r="D34" s="9">
         <v>994866</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:4">
       <c r="A35" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="20">
         <f>C35+D35</f>
         <v>8278177</v>
       </c>
       <c r="C35" s="21">
         <v>7276164</v>
       </c>
       <c r="D35" s="22">
         <v>1002013</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4">
+      <c r="A36" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="B36" s="20">
+        <f>C36+D36</f>
+        <v>8293690</v>
+      </c>
+      <c r="C36" s="21">
+        <v>7296046</v>
+      </c>
+      <c r="D36" s="22">
+        <v>997644</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
+  <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hárky</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thomková Nikola</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>