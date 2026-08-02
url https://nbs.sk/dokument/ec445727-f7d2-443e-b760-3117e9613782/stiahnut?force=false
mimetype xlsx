--- v2 (2026-06-03)
+++ v3 (2026-08-02)
@@ -9,93 +9,94 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\EP\2026\Q1\EN\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\fspublic\public\Ost\OSMI1\EP\2026\Q2\EN\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9BAE88C5-A96C-4E50-BFEB-00137C521BD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{70A76E7E-B5AF-4017-BF98-D2C6A51A965E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B36" i="1" l="1"/>
+  <c r="B37" i="1" l="1"/>
+  <c r="B36" i="1"/>
   <c r="B35" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <si>
     <t>III-2019</t>
   </si>
   <si>
     <t>VI-2019</t>
   </si>
   <si>
     <t>IX-2019</t>
   </si>
   <si>
     <t>XII-2019</t>
   </si>
   <si>
     <t>III-2020</t>
   </si>
   <si>
     <t>VI-2020</t>
   </si>
   <si>
     <t>IX-2020</t>
   </si>
   <si>
     <t>XII-2020</t>
   </si>
   <si>
@@ -168,50 +169,53 @@
     <t>III-2024</t>
   </si>
   <si>
     <t>VI-2024</t>
   </si>
   <si>
     <t>IX-2024</t>
   </si>
   <si>
     <t>XII-2024</t>
   </si>
   <si>
     <t>III-2025</t>
   </si>
   <si>
     <t>VI-2025</t>
   </si>
   <si>
     <t>IX-2025</t>
   </si>
   <si>
     <t>XII-2025</t>
   </si>
   <si>
     <t>III-2026</t>
+  </si>
+  <si>
+    <t>VI-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <family val="1"/>
@@ -776,53 +780,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$B$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>TOTAL</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$36</c:f>
+              <c:f>Data!$A$8:$A$37</c:f>
               <c:strCache>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -865,60 +869,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$B$8:$B$36</c:f>
+              <c:f>Data!$B$8:$B$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>7469893</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>7468280</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>7482307</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>7513487</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>7484505</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>7418824</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>7415213</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>7387461</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -957,54 +964,57 @@
                 <c:pt idx="19">
                   <c:v>7526484</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>7540065</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>7759646</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>7777320</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>7883291</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>8132191</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>8180562</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>8239147</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>8278177</c:v>
+                  <c:v>8270572</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>8293690</c:v>
+                  <c:v>8285687</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>8300225</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3C4A-4950-B479-C472015114B6}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="295370576"/>
         <c:axId val="293912608"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="295370576"/>
@@ -1252,53 +1262,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$C$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Banks</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$36</c:f>
+              <c:f>Data!$A$8:$A$37</c:f>
               <c:strCache>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1341,60 +1351,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$C$8:$C$36</c:f>
+              <c:f>Data!$C$8:$C$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>6510281</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>6503083</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>6516788</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>6538871</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>6510483</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>6443793</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>6437662</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>6422104</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1433,54 +1446,57 @@
                 <c:pt idx="19">
                   <c:v>6574370</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>6585105</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>6830959</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>6841648</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>6941483</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>7158622</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>7195048</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>7244281</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>7276164</c:v>
+                  <c:v>7268255</c:v>
                 </c:pt>
                 <c:pt idx="28">
-                  <c:v>7296046</c:v>
+                  <c:v>7288043</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>7303853</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0CF7-4152-95D7-F8F09C939C5C}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="55489296"/>
         <c:axId val="63855152"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="55489296"/>
@@ -1735,53 +1751,53 @@
           <c:tx>
             <c:strRef>
               <c:f>Data!$D$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Branch offices of foreign banks</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>Data!$A$8:$A$36</c:f>
+              <c:f>Data!$A$8:$A$37</c:f>
               <c:strCache>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>III-2019</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>VI-2019</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>IX-2019</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>XII-2019</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>III-2020</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>VI-2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>IX-2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>XII-2020</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1824,60 +1840,63 @@
                   <c:v>III-2024</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>VI-2024</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>IX-2024</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>XII-2024</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>III-2025</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>VI-2025</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>IX-2025</c:v>
                 </c:pt>
                 <c:pt idx="27">
                   <c:v>XII-2025</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>III-2026</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>VI-2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Data!$D$8:$D$36</c:f>
+              <c:f>Data!$D$8:$D$37</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
-                <c:ptCount val="29"/>
+                <c:ptCount val="30"/>
                 <c:pt idx="0">
                   <c:v>959612</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>965197</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>965519</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>974616</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>974022</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>975031</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>977551</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>965357</c:v>
                 </c:pt>
                 <c:pt idx="8">
@@ -1916,54 +1935,57 @@
                 <c:pt idx="19">
                   <c:v>952114</c:v>
                 </c:pt>
                 <c:pt idx="20">
                   <c:v>954960</c:v>
                 </c:pt>
                 <c:pt idx="21">
                   <c:v>928687</c:v>
                 </c:pt>
                 <c:pt idx="22">
                   <c:v>935672</c:v>
                 </c:pt>
                 <c:pt idx="23">
                   <c:v>941808</c:v>
                 </c:pt>
                 <c:pt idx="24">
                   <c:v>973569</c:v>
                 </c:pt>
                 <c:pt idx="25">
                   <c:v>985514</c:v>
                 </c:pt>
                 <c:pt idx="26">
                   <c:v>994866</c:v>
                 </c:pt>
                 <c:pt idx="27">
-                  <c:v>1002013</c:v>
+                  <c:v>1002317</c:v>
                 </c:pt>
                 <c:pt idx="28">
                   <c:v>997644</c:v>
+                </c:pt>
+                <c:pt idx="29">
+                  <c:v>996372</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-0F00-41C1-948D-3774FD3F4D96}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="296178896"/>
         <c:axId val="1948087600"/>
       </c:lineChart>
       <c:catAx>
         <c:axId val="296178896"/>
@@ -4164,54 +4186,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D36"/>
+  <dimension ref="A1:D37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C41" sqref="C41"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R34" sqref="R34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="4" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="16.5" thickBot="1">
       <c r="A1" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" ht="15.75">
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
     </row>
     <row r="3" spans="1:4" ht="15.75">
       <c r="A3" s="30" t="s">
         <v>19</v>
       </c>
@@ -4616,72 +4638,87 @@
       </c>
       <c r="D33" s="22">
         <v>985514</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="5">
         <v>8239147</v>
       </c>
       <c r="C34" s="8">
         <v>7244281</v>
       </c>
       <c r="D34" s="9">
         <v>994866</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35" s="19" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="20">
         <f>C35+D35</f>
-        <v>8278177</v>
+        <v>8270572</v>
       </c>
       <c r="C35" s="21">
-        <v>7276164</v>
+        <v>7268255</v>
       </c>
       <c r="D35" s="22">
-        <v>1002013</v>
+        <v>1002317</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="20">
         <f>C36+D36</f>
-        <v>8293690</v>
+        <v>8285687</v>
       </c>
       <c r="C36" s="21">
-        <v>7296046</v>
+        <v>7288043</v>
       </c>
       <c r="D36" s="22">
         <v>997644</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4">
+      <c r="A37" s="14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B37" s="20">
+        <f>C37+D37</f>
+        <v>8300225</v>
+      </c>
+      <c r="C37" s="21">
+        <v>7303853</v>
+      </c>
+      <c r="D37" s="22">
+        <v>996372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:D6"/>
   </mergeCells>
   <phoneticPr fontId="11" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967294" verticalDpi="4294967294" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>