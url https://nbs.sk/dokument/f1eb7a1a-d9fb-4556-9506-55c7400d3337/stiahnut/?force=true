--- v0 (2026-08-02)
+++ v1 (2026-09-20)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{553FF697-A991-49B3-9E31-BF898FE520F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5CDD2B67-B925-4EA7-9E10-C18E5CC6A8B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="loans" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">loans!$A$1:$O$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -695,51 +695,53 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:Q33"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3" customWidth="1"/>
     <col min="2" max="2" width="52.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="8" customWidth="1"/>
     <col min="4" max="14" width="11.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" s="16">
         <v>46053</v>
       </c>
       <c r="D2" s="16">
         <v>46081</v>
       </c>
       <c r="E2" s="16">
         <v>46112</v>
       </c>
       <c r="F2" s="16">
         <v>46142</v>
       </c>
@@ -760,91 +762,95 @@
       </c>
       <c r="L2" s="16">
         <v>46326</v>
       </c>
       <c r="M2" s="16">
         <v>46356</v>
       </c>
       <c r="N2" s="16">
         <v>46387</v>
       </c>
     </row>
     <row r="3" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="9">
         <v>48760974.807089999</v>
       </c>
       <c r="D3" s="9">
         <v>49015256.943120003</v>
       </c>
       <c r="E3" s="9">
         <v>49404133.574419998</v>
       </c>
       <c r="F3" s="9">
-        <v>49806544.623269901</v>
+        <v>49806544.623269998</v>
       </c>
       <c r="G3" s="9">
         <v>50179055.797870003</v>
       </c>
       <c r="H3" s="9">
         <v>50586709.397469997</v>
       </c>
-      <c r="I3" s="9"/>
+      <c r="I3" s="9">
+        <v>51026393.542819999</v>
+      </c>
       <c r="J3" s="9"/>
       <c r="K3" s="9"/>
       <c r="L3" s="9"/>
       <c r="M3" s="9"/>
       <c r="N3" s="9"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="9">
         <v>2182930.9051299999</v>
       </c>
       <c r="D4" s="9">
         <v>2166285.8419899899</v>
       </c>
       <c r="E4" s="9">
         <v>2143589.06489</v>
       </c>
       <c r="F4" s="9">
-        <v>2124779.9677699902</v>
+        <v>2124779.96777</v>
       </c>
       <c r="G4" s="9">
         <v>2101296.39251999</v>
       </c>
       <c r="H4" s="9">
         <v>2080915.70594</v>
       </c>
-      <c r="I4" s="9"/>
+      <c r="I4" s="9">
+        <v>2068514.9225999999</v>
+      </c>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
       <c r="L4" s="9"/>
       <c r="M4" s="9"/>
       <c r="N4" s="9"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B5" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="24"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="24"/>
       <c r="G5" s="24"/>
       <c r="H5" s="24"/>
       <c r="I5" s="24"/>
       <c r="J5" s="24"/>
       <c r="K5" s="24"/>
       <c r="L5" s="24"/>
       <c r="M5" s="24"/>
       <c r="N5" s="24"/>
@@ -958,416 +964,442 @@
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
     </row>
     <row r="12" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B12" s="13" t="s">
         <v>14</v>
       </c>
       <c r="C12" s="19">
         <v>4.129E-2</v>
       </c>
       <c r="D12" s="19">
         <v>4.1660000000000003E-2</v>
       </c>
       <c r="E12" s="19">
         <v>4.1770000000000002E-2</v>
       </c>
       <c r="F12" s="19">
         <v>4.1919999999999999E-2</v>
       </c>
       <c r="G12" s="19">
         <v>4.2009999999999999E-2</v>
       </c>
       <c r="H12" s="19">
         <v>4.2410000000000003E-2</v>
       </c>
-      <c r="I12" s="10"/>
+      <c r="I12" s="10">
+        <v>4.265E-2</v>
+      </c>
       <c r="J12" s="10"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
     </row>
     <row r="13" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B13" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="19">
         <v>0.14545</v>
       </c>
       <c r="D13" s="19">
         <v>0.14529</v>
       </c>
       <c r="E13" s="19">
         <v>0.14566000000000001</v>
       </c>
       <c r="F13" s="19">
         <v>0.14577999999999999</v>
       </c>
       <c r="G13" s="19">
         <v>0.14598</v>
       </c>
       <c r="H13" s="19">
         <v>0.14582000000000001</v>
       </c>
-      <c r="I13" s="10"/>
+      <c r="I13" s="10">
+        <v>0.14579</v>
+      </c>
       <c r="J13" s="10"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
     </row>
     <row r="14" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B14" s="13" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19">
         <v>0.10639</v>
       </c>
       <c r="D14" s="19">
         <v>0.10713</v>
       </c>
       <c r="E14" s="19">
         <v>0.10743</v>
       </c>
       <c r="F14" s="19">
         <v>0.10836999999999999</v>
       </c>
       <c r="G14" s="19">
         <v>0.10940999999999999</v>
       </c>
       <c r="H14" s="19">
         <v>0.10982</v>
       </c>
-      <c r="I14" s="10"/>
+      <c r="I14" s="10">
+        <v>0.10987</v>
+      </c>
       <c r="J14" s="10"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
     </row>
     <row r="15" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B15" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="19">
         <v>4.2200000000000001E-2</v>
       </c>
       <c r="D15" s="19">
         <v>4.1660000000000003E-2</v>
       </c>
       <c r="E15" s="19">
         <v>4.0899999999999999E-2</v>
       </c>
       <c r="F15" s="19">
         <v>4.0219999999999999E-2</v>
       </c>
       <c r="G15" s="19">
         <v>3.9489999999999997E-2</v>
       </c>
       <c r="H15" s="19">
         <v>3.882E-2</v>
       </c>
-      <c r="I15" s="10"/>
+      <c r="I15" s="10">
+        <v>3.832E-2</v>
+      </c>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
     </row>
     <row r="16" spans="2:17" x14ac:dyDescent="0.25">
       <c r="B16" s="13" t="s">
         <v>0</v>
       </c>
       <c r="C16" s="19">
         <v>0.24642</v>
       </c>
       <c r="D16" s="19">
         <v>0.24573999999999999</v>
       </c>
       <c r="E16" s="19">
         <v>0.24499000000000001</v>
       </c>
       <c r="F16" s="19">
         <v>0.24415000000000001</v>
       </c>
       <c r="G16" s="19">
         <v>0.24207999999999999</v>
       </c>
       <c r="H16" s="19">
         <v>0.24046999999999999</v>
       </c>
-      <c r="I16" s="10"/>
+      <c r="I16" s="10">
+        <v>0.23904</v>
+      </c>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
     </row>
     <row r="17" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B17" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="19">
         <v>0.15529999999999999</v>
       </c>
       <c r="D17" s="19">
         <v>0.15554000000000001</v>
       </c>
       <c r="E17" s="19">
         <v>0.15615999999999999</v>
       </c>
       <c r="F17" s="19">
         <v>0.15637999999999999</v>
       </c>
       <c r="G17" s="19">
         <v>0.15679999999999999</v>
       </c>
       <c r="H17" s="19">
         <v>0.15742</v>
       </c>
-      <c r="I17" s="10"/>
+      <c r="I17" s="10">
+        <v>0.15804000000000001</v>
+      </c>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
     </row>
     <row r="18" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B18" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C18" s="19">
         <v>0.18773000000000001</v>
       </c>
       <c r="D18" s="19">
         <v>0.18817</v>
       </c>
       <c r="E18" s="19">
         <v>0.18856999999999999</v>
       </c>
       <c r="F18" s="19">
         <v>0.18906000000000001</v>
       </c>
       <c r="G18" s="19">
         <v>0.19023000000000001</v>
       </c>
       <c r="H18" s="19">
         <v>0.19111</v>
       </c>
-      <c r="I18" s="10"/>
+      <c r="I18" s="10">
+        <v>0.192</v>
+      </c>
       <c r="J18" s="10"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
     </row>
     <row r="19" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B19" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="19">
         <v>2.8500000000000001E-3</v>
       </c>
       <c r="D19" s="19">
         <v>2.82E-3</v>
       </c>
       <c r="E19" s="19">
         <v>2.7499999999999998E-3</v>
       </c>
       <c r="F19" s="19">
         <v>2.7100000000000002E-3</v>
       </c>
       <c r="G19" s="19">
         <v>2.66E-3</v>
       </c>
       <c r="H19" s="19">
         <v>2.6099999999999999E-3</v>
       </c>
-      <c r="I19" s="10"/>
+      <c r="I19" s="10">
+        <v>2.5699999999999998E-3</v>
+      </c>
       <c r="J19" s="10"/>
       <c r="K19" s="10"/>
       <c r="L19" s="10"/>
       <c r="M19" s="10"/>
       <c r="N19" s="10"/>
     </row>
     <row r="20" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B20" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="20"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="11"/>
       <c r="M20" s="11"/>
       <c r="N20" s="11"/>
     </row>
     <row r="21" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B21" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="19">
         <v>1.7600000000000001E-3</v>
       </c>
       <c r="D21" s="19">
         <v>1.7799999999999999E-3</v>
       </c>
       <c r="E21" s="19">
         <v>1.82E-3</v>
       </c>
       <c r="F21" s="19">
         <v>1.81E-3</v>
       </c>
       <c r="G21" s="19">
         <v>1.8400000000000001E-3</v>
       </c>
       <c r="H21" s="19">
         <v>1.8E-3</v>
       </c>
-      <c r="I21" s="10"/>
+      <c r="I21" s="10">
+        <v>1.7799999999999999E-3</v>
+      </c>
       <c r="J21" s="10"/>
       <c r="K21" s="10"/>
       <c r="L21" s="10"/>
       <c r="M21" s="10"/>
       <c r="N21" s="10"/>
     </row>
     <row r="22" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B22" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C22" s="19">
         <v>4.7200000000000002E-3</v>
       </c>
       <c r="D22" s="19">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="E22" s="19">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="F22" s="19">
         <v>4.7499999999999999E-3</v>
       </c>
       <c r="G22" s="19">
         <v>4.7800000000000004E-3</v>
       </c>
       <c r="H22" s="19">
         <v>4.8199999999999996E-3</v>
       </c>
-      <c r="I22" s="10"/>
+      <c r="I22" s="10">
+        <v>4.8199999999999996E-3</v>
+      </c>
       <c r="J22" s="10"/>
       <c r="K22" s="10"/>
       <c r="L22" s="10"/>
       <c r="M22" s="10"/>
       <c r="N22" s="10"/>
     </row>
     <row r="23" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C23" s="19">
         <v>8.77E-3</v>
       </c>
       <c r="D23" s="19">
         <v>8.6999999999999994E-3</v>
       </c>
       <c r="E23" s="19">
         <v>8.7100000000000007E-3</v>
       </c>
       <c r="F23" s="19">
         <v>8.6999999999999994E-3</v>
       </c>
       <c r="G23" s="19">
         <v>8.8500000000000002E-3</v>
       </c>
       <c r="H23" s="19">
         <v>9.1400000000000006E-3</v>
       </c>
-      <c r="I23" s="10"/>
+      <c r="I23" s="10">
+        <v>9.4500000000000001E-3</v>
+      </c>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="10"/>
     </row>
     <row r="24" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="13" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="19">
         <v>1.0300000000000001E-3</v>
       </c>
       <c r="D24" s="19">
         <v>1.01E-3</v>
       </c>
       <c r="E24" s="19">
         <v>9.8999999999999999E-4</v>
       </c>
       <c r="F24" s="19">
         <v>9.6000000000000002E-4</v>
       </c>
       <c r="G24" s="19">
         <v>9.3999999999999997E-4</v>
       </c>
       <c r="H24" s="19">
         <v>9.3000000000000005E-4</v>
       </c>
-      <c r="I24" s="10"/>
+      <c r="I24" s="10">
+        <v>9.1E-4</v>
+      </c>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="10"/>
     </row>
     <row r="25" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="19">
         <v>5.6079999999999998E-2</v>
       </c>
       <c r="D25" s="19">
         <v>5.5739999999999998E-2</v>
       </c>
       <c r="E25" s="19">
         <v>5.5480000000000002E-2</v>
       </c>
       <c r="F25" s="19">
         <v>5.5169999999999997E-2</v>
       </c>
       <c r="G25" s="19">
         <v>5.4919999999999997E-2</v>
       </c>
       <c r="H25" s="19">
         <v>5.4829999999999997E-2</v>
       </c>
-      <c r="I25" s="10"/>
+      <c r="I25" s="10">
+        <v>5.4780000000000002E-2</v>
+      </c>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
     </row>
     <row r="26" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="5" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="21"/>
       <c r="D26" s="21"/>
       <c r="E26" s="21"/>
       <c r="F26" s="21"/>
       <c r="G26" s="21"/>
       <c r="H26" s="21"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
       <c r="N26" s="6"/>
     </row>
     <row r="27" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="14" t="s">
@@ -1386,80 +1418,84 @@
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
     </row>
     <row r="28" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="19">
         <v>0.93520000000000003</v>
       </c>
       <c r="D28" s="19">
         <v>0.93510000000000004</v>
       </c>
       <c r="E28" s="19">
         <v>0.93540000000000001</v>
       </c>
       <c r="F28" s="19">
         <v>0.93530000000000002</v>
       </c>
       <c r="G28" s="19">
         <v>0.9355</v>
       </c>
       <c r="H28" s="19">
         <v>0.9355</v>
       </c>
-      <c r="I28" s="10"/>
+      <c r="I28" s="10">
+        <v>0.93559999999999999</v>
+      </c>
       <c r="J28" s="10"/>
       <c r="K28" s="10"/>
       <c r="L28" s="10"/>
       <c r="M28" s="10"/>
       <c r="N28" s="10"/>
     </row>
     <row r="29" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="13" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="19">
         <v>6.4799999999999996E-2</v>
       </c>
       <c r="D29" s="19">
         <v>6.4899999999999999E-2</v>
       </c>
       <c r="E29" s="19">
         <v>6.4600000000000005E-2</v>
       </c>
       <c r="F29" s="19">
         <v>6.4699999999999994E-2</v>
       </c>
       <c r="G29" s="19">
         <v>6.4500000000000002E-2</v>
       </c>
       <c r="H29" s="19">
         <v>6.4500000000000002E-2</v>
       </c>
-      <c r="I29" s="10"/>
+      <c r="I29" s="10">
+        <v>6.4399999999999999E-2</v>
+      </c>
       <c r="J29" s="10"/>
       <c r="K29" s="10"/>
       <c r="L29" s="10"/>
       <c r="M29" s="10"/>
       <c r="N29" s="10"/>
     </row>
     <row r="30" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B30" s="24" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
     </row>
     <row r="31" spans="2:14" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="25" t="s">