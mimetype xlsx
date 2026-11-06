--- v3 (2026-07-24)
+++ v4 (2026-11-06)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02913E1E-F130-48CF-8079-6A05773BE571}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F3D682A4-CAAA-494E-886D-F50B8FDDD8C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="127" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="94">
   <si>
     <t xml:space="preserve">Hrubý zahraničný dlh SR v mil. EUR </t>
   </si>
   <si>
     <t>1Q08</t>
   </si>
   <si>
     <t>2Q08</t>
   </si>
   <si>
     <t>3Q08</t>
   </si>
   <si>
     <t>4Q08</t>
   </si>
   <si>
     <t>I. Vláda:</t>
   </si>
   <si>
     <t xml:space="preserve">  Krátkodobý dlh</t>
   </si>
   <si>
     <t xml:space="preserve">     Nástroje peňažného trhu</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>1Q24</t>
   </si>
   <si>
     <t>2Q24</t>
   </si>
   <si>
     <t>3Q24</t>
   </si>
   <si>
     <t>4Q24</t>
   </si>
   <si>
     <t>1Q25</t>
   </si>
   <si>
     <t>2Q25</t>
   </si>
   <si>
     <t>3Q25</t>
   </si>
   <si>
     <t>4Q25</t>
   </si>
   <si>
     <t>1Q26</t>
+  </si>
+  <si>
+    <t>2Q26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -582,60 +585,60 @@
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="17" fontId="8" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="17" fontId="8" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -942,74 +945,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B5:BW176"/>
+  <dimension ref="B5:BX176"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="BG7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="BK7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="BX1" sqref="BX1:BZ1048576"/>
+      <selection pane="bottomRight" activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="42.7109375" customWidth="1"/>
-    <col min="3" max="75" width="10.28515625" customWidth="1"/>
+    <col min="2" max="2" width="42.7265625" customWidth="1"/>
+    <col min="3" max="76" width="10.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:76" x14ac:dyDescent="0.35">
       <c r="BJ5" s="16"/>
       <c r="BK5" s="16"/>
       <c r="BL5" s="16"/>
       <c r="BM5" s="16"/>
       <c r="BN5" s="16"/>
       <c r="BO5" s="16"/>
     </row>
-    <row r="6" spans="2:75" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:76" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>25</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="2" t="s">
@@ -1188,52 +1191,55 @@
       </c>
       <c r="BP6" s="2" t="s">
         <v>85</v>
       </c>
       <c r="BQ6" s="2" t="s">
         <v>86</v>
       </c>
       <c r="BR6" s="2" t="s">
         <v>87</v>
       </c>
       <c r="BS6" s="2" t="s">
         <v>88</v>
       </c>
       <c r="BT6" s="2" t="s">
         <v>89</v>
       </c>
       <c r="BU6" s="2" t="s">
         <v>90</v>
       </c>
       <c r="BV6" s="2" t="s">
         <v>91</v>
       </c>
       <c r="BW6" s="2" t="s">
         <v>92</v>
       </c>
+      <c r="BX6" s="2" t="s">
+        <v>93</v>
+      </c>
     </row>
-    <row r="7" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="4" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="17">
         <v>7175.6841000000004</v>
       </c>
       <c r="D7" s="17">
         <v>7420.0282000000007</v>
       </c>
       <c r="E7" s="17">
         <v>7497.0565999999999</v>
       </c>
       <c r="F7" s="17">
         <v>7305.2934999999998</v>
       </c>
       <c r="G7" s="17">
         <v>5712.5379999999996</v>
       </c>
       <c r="H7" s="17">
         <v>7694.7089999999998</v>
       </c>
       <c r="I7" s="17">
         <v>8019.585</v>
       </c>
       <c r="J7" s="17">
@@ -1386,78 +1392,81 @@
       <c r="BG7" s="17">
         <v>30815.405494433151</v>
       </c>
       <c r="BH7" s="17">
         <v>28608.891860360236</v>
       </c>
       <c r="BI7" s="17">
         <v>27733.14495578795</v>
       </c>
       <c r="BJ7" s="17">
         <v>27612.905521205797</v>
       </c>
       <c r="BK7" s="17">
         <v>29989.857534297062</v>
       </c>
       <c r="BL7" s="17">
         <v>32705.350407525217</v>
       </c>
       <c r="BM7" s="17">
         <v>32137.892467390426</v>
       </c>
       <c r="BN7" s="17">
         <v>33702.547761935573</v>
       </c>
       <c r="BO7" s="17">
-        <v>38709.892281499779</v>
+        <v>38573.671254089284</v>
       </c>
       <c r="BP7" s="17">
-        <v>40168.017842020701</v>
+        <v>40027.649071976033</v>
       </c>
       <c r="BQ7" s="17">
-        <v>41456.643561211822</v>
+        <v>41311.978856380927</v>
       </c>
       <c r="BR7" s="17">
-        <v>42695.478044130912</v>
+        <v>42546.41584318821</v>
       </c>
       <c r="BS7" s="17">
         <v>45520.132394770008</v>
       </c>
       <c r="BT7" s="17">
-        <v>45748.626178900005</v>
+        <v>45749.893633621643</v>
       </c>
       <c r="BU7" s="17">
         <v>46370.310301160003</v>
       </c>
       <c r="BV7" s="17">
-        <v>47777.952722600006</v>
+        <v>47292.252722600009</v>
       </c>
       <c r="BW7" s="17">
-        <v>49167.800225656756</v>
+        <v>48683.228705656758</v>
+      </c>
+      <c r="BX7" s="17">
+        <v>50477.74559457467</v>
       </c>
     </row>
-    <row r="8" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="18">
         <v>11.13</v>
       </c>
       <c r="D8" s="18">
         <v>0.91</v>
       </c>
       <c r="E8" s="18">
         <v>15.349</v>
       </c>
       <c r="F8" s="18">
         <v>65.741</v>
       </c>
       <c r="G8" s="18">
         <v>40.866999999999997</v>
       </c>
       <c r="H8" s="18">
         <v>40.637999999999998</v>
       </c>
       <c r="I8" s="18">
         <v>63.514000000000003</v>
       </c>
       <c r="J8" s="18">
@@ -1634,54 +1643,57 @@
       <c r="BO8" s="18">
         <v>105.85635021000007</v>
       </c>
       <c r="BP8" s="18">
         <v>144.34865640000004</v>
       </c>
       <c r="BQ8" s="18">
         <v>166.51483634000004</v>
       </c>
       <c r="BR8" s="18">
         <v>213.59190229000006</v>
       </c>
       <c r="BS8" s="18">
         <v>61.80739477000008</v>
       </c>
       <c r="BT8" s="18">
         <v>433.53817890000005</v>
       </c>
       <c r="BU8" s="18">
         <v>185.32530116000009</v>
       </c>
       <c r="BV8" s="18">
         <v>199.95372260000008</v>
       </c>
       <c r="BW8" s="18">
-        <v>89.299060230000094</v>
+        <v>90.427540230000091</v>
+      </c>
+      <c r="BX8" s="18">
+        <v>107.43238077000009</v>
       </c>
     </row>
-    <row r="9" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="19">
         <v>0</v>
       </c>
       <c r="D9" s="19">
         <v>0</v>
       </c>
       <c r="E9" s="19">
         <v>0</v>
       </c>
       <c r="F9" s="19">
         <v>0</v>
       </c>
       <c r="G9" s="19">
         <v>0</v>
       </c>
       <c r="H9" s="19">
         <v>0</v>
       </c>
       <c r="I9" s="19">
         <v>0</v>
       </c>
       <c r="J9" s="19">
@@ -1860,52 +1872,55 @@
       </c>
       <c r="BP9" s="19">
         <v>0</v>
       </c>
       <c r="BQ9" s="19">
         <v>0</v>
       </c>
       <c r="BR9" s="19">
         <v>0</v>
       </c>
       <c r="BS9" s="19">
         <v>0</v>
       </c>
       <c r="BT9" s="19">
         <v>0</v>
       </c>
       <c r="BU9" s="19">
         <v>0</v>
       </c>
       <c r="BV9" s="19">
         <v>0</v>
       </c>
       <c r="BW9" s="19">
         <v>0</v>
       </c>
+      <c r="BX9" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="10" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="19">
         <v>0</v>
       </c>
       <c r="D10" s="19">
         <v>0</v>
       </c>
       <c r="E10" s="19">
         <v>0</v>
       </c>
       <c r="F10" s="19">
         <v>0</v>
       </c>
       <c r="G10" s="19">
         <v>0</v>
       </c>
       <c r="H10" s="19">
         <v>0</v>
       </c>
       <c r="I10" s="19">
         <v>0</v>
       </c>
       <c r="J10" s="19">
@@ -2084,52 +2099,55 @@
       </c>
       <c r="BP10" s="19">
         <v>1.9450000000000001</v>
       </c>
       <c r="BQ10" s="19">
         <v>1.3080000000000001</v>
       </c>
       <c r="BR10" s="19">
         <v>3.42</v>
       </c>
       <c r="BS10" s="19">
         <v>3.5649999999999999</v>
       </c>
       <c r="BT10" s="19">
         <v>2.34</v>
       </c>
       <c r="BU10" s="19">
         <v>1.444</v>
       </c>
       <c r="BV10" s="19">
         <v>3.9980000000000002</v>
       </c>
       <c r="BW10" s="19">
         <v>3.827</v>
       </c>
+      <c r="BX10" s="19">
+        <v>2.448</v>
+      </c>
     </row>
-    <row r="11" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="19">
         <v>11.13</v>
       </c>
       <c r="D11" s="19">
         <v>0.91</v>
       </c>
       <c r="E11" s="19">
         <v>15.349</v>
       </c>
       <c r="F11" s="19">
         <v>65.741</v>
       </c>
       <c r="G11" s="19">
         <v>40.866999999999997</v>
       </c>
       <c r="H11" s="19">
         <v>40.637999999999998</v>
       </c>
       <c r="I11" s="19">
         <v>63.514000000000003</v>
       </c>
       <c r="J11" s="19">
@@ -2306,54 +2324,57 @@
       <c r="BO11" s="19">
         <v>81.181350210000062</v>
       </c>
       <c r="BP11" s="19">
         <v>122.41565640000006</v>
       </c>
       <c r="BQ11" s="19">
         <v>145.72483634000005</v>
       </c>
       <c r="BR11" s="19">
         <v>204.19590229000008</v>
       </c>
       <c r="BS11" s="19">
         <v>47.699394770000083</v>
       </c>
       <c r="BT11" s="19">
         <v>420.59517890000006</v>
       </c>
       <c r="BU11" s="19">
         <v>175.32430116000012</v>
       </c>
       <c r="BV11" s="19">
         <v>187.46872260000009</v>
       </c>
       <c r="BW11" s="19">
-        <v>57.798060230000097</v>
+        <v>58.926540230000093</v>
+      </c>
+      <c r="BX11" s="19">
+        <v>94.505380770000102</v>
       </c>
     </row>
-    <row r="12" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="20">
         <v>0</v>
       </c>
       <c r="D12" s="20">
         <v>0</v>
       </c>
       <c r="E12" s="20">
         <v>0</v>
       </c>
       <c r="F12" s="20">
         <v>0</v>
       </c>
       <c r="G12" s="20">
         <v>0</v>
       </c>
       <c r="H12" s="20">
         <v>0</v>
       </c>
       <c r="I12" s="20">
         <v>0</v>
       </c>
       <c r="J12" s="20">
@@ -2532,52 +2553,55 @@
       </c>
       <c r="BP12" s="19">
         <v>19.988</v>
       </c>
       <c r="BQ12" s="19">
         <v>19.481999999999999</v>
       </c>
       <c r="BR12" s="19">
         <v>5.976</v>
       </c>
       <c r="BS12" s="19">
         <v>10.543000000000001</v>
       </c>
       <c r="BT12" s="19">
         <v>10.603000000000002</v>
       </c>
       <c r="BU12" s="19">
         <v>8.5570000000000004</v>
       </c>
       <c r="BV12" s="19">
         <v>8.4870000000000001</v>
       </c>
       <c r="BW12" s="19">
         <v>27.673999999999999</v>
       </c>
+      <c r="BX12" s="19">
+        <v>10.478999999999999</v>
+      </c>
     </row>
-    <row r="13" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="18">
         <v>7164.5541000000003</v>
       </c>
       <c r="D13" s="18">
         <v>7419.1182000000008</v>
       </c>
       <c r="E13" s="18">
         <v>7481.7075999999997</v>
       </c>
       <c r="F13" s="18">
         <v>7239.5524999999998</v>
       </c>
       <c r="G13" s="18">
         <v>5671.6709999999994</v>
       </c>
       <c r="H13" s="18">
         <v>7654.0709999999999</v>
       </c>
       <c r="I13" s="18">
         <v>7956.0709999999999</v>
       </c>
       <c r="J13" s="18">
@@ -2730,78 +2754,81 @@
       <c r="BG13" s="18">
         <v>30604.85155914315</v>
       </c>
       <c r="BH13" s="18">
         <v>28281.379396080236</v>
       </c>
       <c r="BI13" s="18">
         <v>27316.524681107949</v>
       </c>
       <c r="BJ13" s="18">
         <v>27356.270168545798</v>
       </c>
       <c r="BK13" s="18">
         <v>29809.043697817062</v>
       </c>
       <c r="BL13" s="18">
         <v>32579.582092555218</v>
       </c>
       <c r="BM13" s="18">
         <v>31852.852056630425</v>
       </c>
       <c r="BN13" s="18">
         <v>33573.649431355574</v>
       </c>
       <c r="BO13" s="18">
-        <v>38604.035931289778</v>
+        <v>38467.814903879284</v>
       </c>
       <c r="BP13" s="18">
-        <v>40023.669185620704</v>
+        <v>39883.300415576035</v>
       </c>
       <c r="BQ13" s="18">
-        <v>41290.128724871822</v>
+        <v>41145.464020040927</v>
       </c>
       <c r="BR13" s="18">
-        <v>42481.886141840914</v>
+        <v>42332.823940898212</v>
       </c>
       <c r="BS13" s="18">
         <v>45458.325000000004</v>
       </c>
       <c r="BT13" s="18">
-        <v>45315.088000000003</v>
+        <v>45316.355454721641</v>
       </c>
       <c r="BU13" s="18">
         <v>46184.985000000001</v>
       </c>
       <c r="BV13" s="18">
-        <v>47577.999000000003</v>
+        <v>47092.299000000006</v>
       </c>
       <c r="BW13" s="18">
-        <v>49078.501165426758</v>
+        <v>48592.801165426761</v>
+      </c>
+      <c r="BX13" s="18">
+        <v>50370.313213804671</v>
       </c>
     </row>
-    <row r="14" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="19">
         <v>6065.8841000000002</v>
       </c>
       <c r="D14" s="19">
         <v>6377.6742000000004</v>
       </c>
       <c r="E14" s="19">
         <v>6439.4906000000001</v>
       </c>
       <c r="F14" s="19">
         <v>6201.5514999999996</v>
       </c>
       <c r="G14" s="19">
         <v>4668.8999999999996</v>
       </c>
       <c r="H14" s="19">
         <v>6666.6</v>
       </c>
       <c r="I14" s="19">
         <v>6999</v>
       </c>
       <c r="J14" s="19">
@@ -2975,57 +3002,60 @@
       <c r="BN14" s="19">
         <v>27484.300000000003</v>
       </c>
       <c r="BO14" s="19">
         <v>32459.8</v>
       </c>
       <c r="BP14" s="19">
         <v>33874.199999999997</v>
       </c>
       <c r="BQ14" s="19">
         <v>35139.1</v>
       </c>
       <c r="BR14" s="19">
         <v>36328.600000000006</v>
       </c>
       <c r="BS14" s="19">
         <v>39668.9</v>
       </c>
       <c r="BT14" s="19">
         <v>39880.700000000004</v>
       </c>
       <c r="BU14" s="19">
         <v>40514.1</v>
       </c>
       <c r="BV14" s="19">
-        <v>41925.9</v>
+        <v>41440.200000000004</v>
       </c>
       <c r="BW14" s="19">
-        <v>43433.1</v>
+        <v>42947.4</v>
+      </c>
+      <c r="BX14" s="19">
+        <v>45058.1</v>
       </c>
     </row>
-    <row r="15" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="19">
         <v>1098.67</v>
       </c>
       <c r="D15" s="19">
         <v>1041.444</v>
       </c>
       <c r="E15" s="19">
         <v>1042.2170000000001</v>
       </c>
       <c r="F15" s="19">
         <v>1038.001</v>
       </c>
       <c r="G15" s="19">
         <v>1002.771</v>
       </c>
       <c r="H15" s="19">
         <v>987.471</v>
       </c>
       <c r="I15" s="19">
         <v>957.07100000000003</v>
       </c>
       <c r="J15" s="19">
@@ -3178,78 +3208,81 @@
       <c r="BG15" s="19">
         <v>6069.5925591431524</v>
       </c>
       <c r="BH15" s="19">
         <v>6089.781396080235</v>
       </c>
       <c r="BI15" s="19">
         <v>6084.5246811079487</v>
       </c>
       <c r="BJ15" s="19">
         <v>6084.2701685457969</v>
       </c>
       <c r="BK15" s="19">
         <v>6063.1436978170659</v>
       </c>
       <c r="BL15" s="19">
         <v>6086.3820925552154</v>
       </c>
       <c r="BM15" s="19">
         <v>6104.852056630426</v>
       </c>
       <c r="BN15" s="19">
         <v>6089.3494313555675</v>
       </c>
       <c r="BO15" s="19">
-        <v>6144.2359312897825</v>
+        <v>6008.0149038792824</v>
       </c>
       <c r="BP15" s="19">
-        <v>6149.4691856207064</v>
+        <v>6009.1004155760384</v>
       </c>
       <c r="BQ15" s="19">
-        <v>6151.0287248718214</v>
+        <v>6006.3640200409282</v>
       </c>
       <c r="BR15" s="19">
-        <v>6153.2861418409057</v>
+        <v>6004.2239408982077</v>
       </c>
       <c r="BS15" s="19">
         <v>5789.4250000000002</v>
       </c>
       <c r="BT15" s="19">
-        <v>5434.3879999999999</v>
+        <v>5435.6554547216374</v>
       </c>
       <c r="BU15" s="19">
         <v>5670.8850000000002</v>
       </c>
       <c r="BV15" s="19">
         <v>5652.0990000000002</v>
       </c>
       <c r="BW15" s="19">
         <v>5645.4011654267561</v>
       </c>
+      <c r="BX15" s="19">
+        <v>5312.2132138046727</v>
+      </c>
     </row>
-    <row r="16" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="19">
         <v>0</v>
       </c>
       <c r="D16" s="19">
         <v>0</v>
       </c>
       <c r="E16" s="19">
         <v>0</v>
       </c>
       <c r="F16" s="19">
         <v>0</v>
       </c>
       <c r="G16" s="19">
         <v>0</v>
       </c>
       <c r="H16" s="19">
         <v>0</v>
       </c>
       <c r="I16" s="19">
         <v>0</v>
       </c>
       <c r="J16" s="19">
@@ -3428,52 +3461,55 @@
       </c>
       <c r="BP16" s="19">
         <v>0</v>
       </c>
       <c r="BQ16" s="19">
         <v>0</v>
       </c>
       <c r="BR16" s="19">
         <v>0</v>
       </c>
       <c r="BS16" s="19">
         <v>0</v>
       </c>
       <c r="BT16" s="19">
         <v>0</v>
       </c>
       <c r="BU16" s="19">
         <v>0</v>
       </c>
       <c r="BV16" s="19">
         <v>0</v>
       </c>
       <c r="BW16" s="19">
         <v>0</v>
       </c>
+      <c r="BX16" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="17" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="20">
         <v>0</v>
       </c>
       <c r="D17" s="20">
         <v>0</v>
       </c>
       <c r="E17" s="20">
         <v>0</v>
       </c>
       <c r="F17" s="20">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="20">
         <v>0</v>
       </c>
       <c r="I17" s="20">
         <v>0</v>
       </c>
       <c r="J17" s="20">
@@ -3652,52 +3688,55 @@
       </c>
       <c r="BP17" s="20">
         <v>0</v>
       </c>
       <c r="BQ17" s="20">
         <v>0</v>
       </c>
       <c r="BR17" s="20">
         <v>0</v>
       </c>
       <c r="BS17" s="20">
         <v>0</v>
       </c>
       <c r="BT17" s="20">
         <v>0</v>
       </c>
       <c r="BU17" s="20">
         <v>0</v>
       </c>
       <c r="BV17" s="20">
         <v>0</v>
       </c>
       <c r="BW17" s="20">
         <v>0</v>
       </c>
+      <c r="BX17" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="18" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B18" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="18">
         <v>163.1</v>
       </c>
       <c r="D18" s="18">
         <v>178.1</v>
       </c>
       <c r="E18" s="18">
         <v>163.4</v>
       </c>
       <c r="F18" s="18">
         <v>166.2</v>
       </c>
       <c r="G18" s="18">
         <v>17125.599999999999</v>
       </c>
       <c r="H18" s="18">
         <v>19004.2</v>
       </c>
       <c r="I18" s="18">
         <v>19709.2</v>
       </c>
       <c r="J18" s="18">
@@ -3876,52 +3915,55 @@
       </c>
       <c r="BP18" s="17">
         <v>32114.599999999995</v>
       </c>
       <c r="BQ18" s="17">
         <v>34062.700000000004</v>
       </c>
       <c r="BR18" s="17">
         <v>32271.599999999999</v>
       </c>
       <c r="BS18" s="17">
         <v>35038.023000000001</v>
       </c>
       <c r="BT18" s="17">
         <v>36689.299999999996</v>
       </c>
       <c r="BU18" s="17">
         <v>34376</v>
       </c>
       <c r="BV18" s="17">
         <v>27865</v>
       </c>
       <c r="BW18" s="17">
         <v>29555.500000000004</v>
       </c>
+      <c r="BX18" s="17">
+        <v>29599.4</v>
+      </c>
     </row>
-    <row r="19" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="18">
         <v>163.1</v>
       </c>
       <c r="D19" s="18">
         <v>178.1</v>
       </c>
       <c r="E19" s="18">
         <v>163.4</v>
       </c>
       <c r="F19" s="18">
         <v>166.2</v>
       </c>
       <c r="G19" s="18">
         <v>17125.599999999999</v>
       </c>
       <c r="H19" s="18">
         <v>19004.2</v>
       </c>
       <c r="I19" s="18">
         <v>19341</v>
       </c>
       <c r="J19" s="18">
@@ -4100,52 +4142,55 @@
       </c>
       <c r="BP19" s="18">
         <v>30517.799999999996</v>
       </c>
       <c r="BQ19" s="18">
         <v>32487.9</v>
       </c>
       <c r="BR19" s="18">
         <v>30641</v>
       </c>
       <c r="BS19" s="18">
         <v>33445</v>
       </c>
       <c r="BT19" s="18">
         <v>35165.699999999997</v>
       </c>
       <c r="BU19" s="18">
         <v>32837.599999999999</v>
       </c>
       <c r="BV19" s="18">
         <v>26349.9</v>
       </c>
       <c r="BW19" s="18">
         <v>28019.500000000004</v>
       </c>
+      <c r="BX19" s="18">
+        <v>28052.300000000003</v>
+      </c>
     </row>
-    <row r="20" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B20" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="19">
         <v>0</v>
       </c>
       <c r="D20" s="19">
         <v>0</v>
       </c>
       <c r="E20" s="19">
         <v>0</v>
       </c>
       <c r="F20" s="19">
         <v>0</v>
       </c>
       <c r="G20" s="19">
         <v>0</v>
       </c>
       <c r="H20" s="19">
         <v>0</v>
       </c>
       <c r="I20" s="19">
         <v>0</v>
       </c>
       <c r="J20" s="19">
@@ -4324,52 +4369,55 @@
       </c>
       <c r="BP20" s="19">
         <v>0</v>
       </c>
       <c r="BQ20" s="19">
         <v>0</v>
       </c>
       <c r="BR20" s="19">
         <v>0</v>
       </c>
       <c r="BS20" s="19">
         <v>0</v>
       </c>
       <c r="BT20" s="19">
         <v>0</v>
       </c>
       <c r="BU20" s="19">
         <v>0</v>
       </c>
       <c r="BV20" s="19">
         <v>0</v>
       </c>
       <c r="BW20" s="19">
         <v>0</v>
       </c>
+      <c r="BX20" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="21" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B21" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="19">
         <v>0</v>
       </c>
       <c r="D21" s="19">
         <v>0</v>
       </c>
       <c r="E21" s="19">
         <v>0</v>
       </c>
       <c r="F21" s="19">
         <v>0</v>
       </c>
       <c r="G21" s="19">
         <v>375.6</v>
       </c>
       <c r="H21" s="19">
         <v>449.9</v>
       </c>
       <c r="I21" s="19">
         <v>447.6</v>
       </c>
       <c r="J21" s="19">
@@ -4548,52 +4596,55 @@
       </c>
       <c r="BP21" s="19">
         <v>10939.1</v>
       </c>
       <c r="BQ21" s="19">
         <v>11378.7</v>
       </c>
       <c r="BR21" s="19">
         <v>13839.6</v>
       </c>
       <c r="BS21" s="19">
         <v>11693.800000000001</v>
       </c>
       <c r="BT21" s="19">
         <v>10527.5</v>
       </c>
       <c r="BU21" s="19">
         <v>9587.9</v>
       </c>
       <c r="BV21" s="19">
         <v>8697.9</v>
       </c>
       <c r="BW21" s="19">
         <v>7517.3</v>
       </c>
+      <c r="BX21" s="19">
+        <v>6226.9000000000005</v>
+      </c>
     </row>
-    <row r="22" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B22" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="19">
         <v>163.1</v>
       </c>
       <c r="D22" s="19">
         <v>178.1</v>
       </c>
       <c r="E22" s="19">
         <v>163.4</v>
       </c>
       <c r="F22" s="19">
         <v>166.2</v>
       </c>
       <c r="G22" s="19">
         <v>16750</v>
       </c>
       <c r="H22" s="19">
         <v>18554.3</v>
       </c>
       <c r="I22" s="19">
         <v>18893.400000000001</v>
       </c>
       <c r="J22" s="19">
@@ -4772,52 +4823,55 @@
       </c>
       <c r="BP22" s="19">
         <v>19578.699999999997</v>
       </c>
       <c r="BQ22" s="19">
         <v>21109.200000000001</v>
       </c>
       <c r="BR22" s="19">
         <v>16801.400000000001</v>
       </c>
       <c r="BS22" s="19">
         <v>21751.200000000001</v>
       </c>
       <c r="BT22" s="19">
         <v>24638.199999999997</v>
       </c>
       <c r="BU22" s="19">
         <v>23249.699999999997</v>
       </c>
       <c r="BV22" s="19">
         <v>17652</v>
       </c>
       <c r="BW22" s="19">
         <v>20502.200000000004</v>
       </c>
+      <c r="BX22" s="19">
+        <v>21825.4</v>
+      </c>
     </row>
-    <row r="23" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B23" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="20">
         <v>0</v>
       </c>
       <c r="D23" s="20">
         <v>0</v>
       </c>
       <c r="E23" s="20">
         <v>0</v>
       </c>
       <c r="F23" s="20">
         <v>0</v>
       </c>
       <c r="G23" s="20">
         <v>0</v>
       </c>
       <c r="H23" s="20">
         <v>0</v>
       </c>
       <c r="I23" s="20">
         <v>0</v>
       </c>
       <c r="J23" s="20">
@@ -4996,52 +5050,55 @@
       </c>
       <c r="BP23" s="20">
         <v>0</v>
       </c>
       <c r="BQ23" s="20">
         <v>0</v>
       </c>
       <c r="BR23" s="20">
         <v>0</v>
       </c>
       <c r="BS23" s="20">
         <v>0</v>
       </c>
       <c r="BT23" s="20">
         <v>0</v>
       </c>
       <c r="BU23" s="20">
         <v>0</v>
       </c>
       <c r="BV23" s="20">
         <v>0</v>
       </c>
       <c r="BW23" s="20">
         <v>0</v>
       </c>
+      <c r="BX23" s="20">
+        <v>0</v>
+      </c>
     </row>
-    <row r="24" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B24" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="18">
         <v>0</v>
       </c>
       <c r="D24" s="18">
         <v>0</v>
       </c>
       <c r="E24" s="18">
         <v>0</v>
       </c>
       <c r="F24" s="18">
         <v>0</v>
       </c>
       <c r="G24" s="18">
         <v>0</v>
       </c>
       <c r="H24" s="18">
         <v>0</v>
       </c>
       <c r="I24" s="18">
         <v>368.2</v>
       </c>
       <c r="J24" s="18">
@@ -5220,52 +5277,55 @@
       </c>
       <c r="BP24" s="18">
         <v>1596.8</v>
       </c>
       <c r="BQ24" s="18">
         <v>1574.8</v>
       </c>
       <c r="BR24" s="18">
         <v>1630.6</v>
       </c>
       <c r="BS24" s="18">
         <v>1593.0229999999999</v>
       </c>
       <c r="BT24" s="18">
         <v>1523.6</v>
       </c>
       <c r="BU24" s="18">
         <v>1538.4</v>
       </c>
       <c r="BV24" s="18">
         <v>1515.1</v>
       </c>
       <c r="BW24" s="18">
         <v>1536</v>
       </c>
+      <c r="BX24" s="18">
+        <v>1547.1</v>
+      </c>
     </row>
-    <row r="25" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="19">
         <v>0</v>
       </c>
       <c r="D25" s="19">
         <v>0</v>
       </c>
       <c r="E25" s="19">
         <v>0</v>
       </c>
       <c r="F25" s="19">
         <v>0</v>
       </c>
       <c r="G25" s="19">
         <v>0</v>
       </c>
       <c r="H25" s="19">
         <v>0</v>
       </c>
       <c r="I25" s="19">
         <v>0</v>
       </c>
       <c r="J25" s="19">
@@ -5444,52 +5504,55 @@
       </c>
       <c r="BP25" s="19">
         <v>0</v>
       </c>
       <c r="BQ25" s="19">
         <v>0</v>
       </c>
       <c r="BR25" s="19">
         <v>0</v>
       </c>
       <c r="BS25" s="19">
         <v>0</v>
       </c>
       <c r="BT25" s="19">
         <v>0</v>
       </c>
       <c r="BU25" s="19">
         <v>0</v>
       </c>
       <c r="BV25" s="19">
         <v>0</v>
       </c>
       <c r="BW25" s="19">
         <v>0</v>
       </c>
+      <c r="BX25" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="26" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B26" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C26" s="19">
         <v>0</v>
       </c>
       <c r="D26" s="19">
         <v>0</v>
       </c>
       <c r="E26" s="19">
         <v>0</v>
       </c>
       <c r="F26" s="19">
         <v>0</v>
       </c>
       <c r="G26" s="19">
         <v>0</v>
       </c>
       <c r="H26" s="19">
         <v>0</v>
       </c>
       <c r="I26" s="19">
         <v>0</v>
       </c>
       <c r="J26" s="19">
@@ -5668,52 +5731,55 @@
       </c>
       <c r="BP26" s="19">
         <v>0</v>
       </c>
       <c r="BQ26" s="19">
         <v>0</v>
       </c>
       <c r="BR26" s="19">
         <v>0</v>
       </c>
       <c r="BS26" s="19">
         <v>0</v>
       </c>
       <c r="BT26" s="19">
         <v>0</v>
       </c>
       <c r="BU26" s="19">
         <v>0</v>
       </c>
       <c r="BV26" s="19">
         <v>0</v>
       </c>
       <c r="BW26" s="19">
         <v>0</v>
       </c>
+      <c r="BX26" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="27" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="27" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B27" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="19">
         <v>0</v>
       </c>
       <c r="D27" s="19">
         <v>0</v>
       </c>
       <c r="E27" s="19">
         <v>0</v>
       </c>
       <c r="F27" s="19">
         <v>0</v>
       </c>
       <c r="G27" s="19">
         <v>0</v>
       </c>
       <c r="H27" s="19">
         <v>0</v>
       </c>
       <c r="I27" s="19">
         <v>0</v>
       </c>
       <c r="J27" s="19">
@@ -5892,52 +5958,55 @@
       </c>
       <c r="BP27" s="19">
         <v>0</v>
       </c>
       <c r="BQ27" s="19">
         <v>0</v>
       </c>
       <c r="BR27" s="19">
         <v>0</v>
       </c>
       <c r="BS27" s="19">
         <v>0</v>
       </c>
       <c r="BT27" s="19">
         <v>0</v>
       </c>
       <c r="BU27" s="19">
         <v>0</v>
       </c>
       <c r="BV27" s="19">
         <v>0</v>
       </c>
       <c r="BW27" s="19">
         <v>0</v>
       </c>
+      <c r="BX27" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="28" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B28" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="19">
         <v>0</v>
       </c>
       <c r="D28" s="19">
         <v>0</v>
       </c>
       <c r="E28" s="19">
         <v>0</v>
       </c>
       <c r="F28" s="19">
         <v>0</v>
       </c>
       <c r="G28" s="19">
         <v>0</v>
       </c>
       <c r="H28" s="19">
         <v>0</v>
       </c>
       <c r="I28" s="19">
         <v>0</v>
       </c>
       <c r="J28" s="19">
@@ -6116,52 +6185,55 @@
       </c>
       <c r="BP28" s="19">
         <v>0</v>
       </c>
       <c r="BQ28" s="19">
         <v>0</v>
       </c>
       <c r="BR28" s="19">
         <v>0</v>
       </c>
       <c r="BS28" s="19">
         <v>0</v>
       </c>
       <c r="BT28" s="19">
         <v>0</v>
       </c>
       <c r="BU28" s="19">
         <v>0</v>
       </c>
       <c r="BV28" s="19">
         <v>0</v>
       </c>
       <c r="BW28" s="19">
         <v>0</v>
       </c>
+      <c r="BX28" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="29" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B29" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C29" s="19">
         <v>0</v>
       </c>
       <c r="D29" s="19">
         <v>0</v>
       </c>
       <c r="E29" s="19">
         <v>0</v>
       </c>
       <c r="F29" s="19">
         <v>0</v>
       </c>
       <c r="G29" s="19">
         <v>0</v>
       </c>
       <c r="H29" s="19">
         <v>0</v>
       </c>
       <c r="I29" s="19">
         <v>368.2</v>
       </c>
       <c r="J29" s="19">
@@ -6340,52 +6412,55 @@
       </c>
       <c r="BP29" s="19">
         <v>1596.8</v>
       </c>
       <c r="BQ29" s="19">
         <v>1574.8</v>
       </c>
       <c r="BR29" s="19">
         <v>1630.6</v>
       </c>
       <c r="BS29" s="19">
         <v>1593.0229999999999</v>
       </c>
       <c r="BT29" s="19">
         <v>1523.6</v>
       </c>
       <c r="BU29" s="19">
         <v>1538.4</v>
       </c>
       <c r="BV29" s="19">
         <v>1515.1</v>
       </c>
       <c r="BW29" s="19">
         <v>1536</v>
       </c>
+      <c r="BX29" s="19">
+        <v>1547.1</v>
+      </c>
     </row>
-    <row r="30" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B30" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="21">
         <v>10646.31287</v>
       </c>
       <c r="D30" s="21">
         <v>12247.211000000001</v>
       </c>
       <c r="E30" s="21">
         <v>12652.727800000001</v>
       </c>
       <c r="F30" s="21">
         <v>13599.1823</v>
       </c>
       <c r="G30" s="21">
         <v>5091.5401863540728</v>
       </c>
       <c r="H30" s="21">
         <v>4960.6971982453661</v>
       </c>
       <c r="I30" s="21">
         <v>5578.851355596531</v>
       </c>
       <c r="J30" s="21">
@@ -6559,57 +6634,60 @@
       <c r="BN30" s="17">
         <v>24093.4</v>
       </c>
       <c r="BO30" s="17">
         <v>24249.399999999998</v>
       </c>
       <c r="BP30" s="17">
         <v>23553.800000000003</v>
       </c>
       <c r="BQ30" s="17">
         <v>24691.599999999999</v>
       </c>
       <c r="BR30" s="17">
         <v>26805.200000000001</v>
       </c>
       <c r="BS30" s="17">
         <v>26053</v>
       </c>
       <c r="BT30" s="17">
         <v>26829.999999999996</v>
       </c>
       <c r="BU30" s="17">
         <v>28342.9</v>
       </c>
       <c r="BV30" s="17">
-        <v>31951.1</v>
+        <v>31939</v>
       </c>
       <c r="BW30" s="17">
-        <v>30916.3</v>
+        <v>30904.2</v>
+      </c>
+      <c r="BX30" s="17">
+        <v>31134.299999999996</v>
       </c>
     </row>
-    <row r="31" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="31" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B31" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="18">
         <v>8747.3809999999994</v>
       </c>
       <c r="D31" s="18">
         <v>10221.038</v>
       </c>
       <c r="E31" s="18">
         <v>10083.561</v>
       </c>
       <c r="F31" s="18">
         <v>10867.174999999999</v>
       </c>
       <c r="G31" s="18">
         <v>2326.6199879771566</v>
       </c>
       <c r="H31" s="18">
         <v>2037.7839677373706</v>
       </c>
       <c r="I31" s="18">
         <v>2502.7306084818683</v>
       </c>
       <c r="J31" s="18">
@@ -6788,52 +6866,55 @@
       </c>
       <c r="BP31" s="18">
         <v>9535.5000000000018</v>
       </c>
       <c r="BQ31" s="18">
         <v>9479.2999999999993</v>
       </c>
       <c r="BR31" s="18">
         <v>11144</v>
       </c>
       <c r="BS31" s="18">
         <v>9904</v>
       </c>
       <c r="BT31" s="18">
         <v>8811.2999999999993</v>
       </c>
       <c r="BU31" s="18">
         <v>9103.4</v>
       </c>
       <c r="BV31" s="18">
         <v>13025.3</v>
       </c>
       <c r="BW31" s="18">
         <v>11454.7</v>
       </c>
+      <c r="BX31" s="18">
+        <v>10687.299999999997</v>
+      </c>
     </row>
-    <row r="32" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B32" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="22">
         <v>353.38099999999997</v>
       </c>
       <c r="D32" s="22">
         <v>472.83800000000002</v>
       </c>
       <c r="E32" s="22">
         <v>218.96100000000001</v>
       </c>
       <c r="F32" s="22">
         <v>0.375</v>
       </c>
       <c r="G32" s="22">
         <v>0.4</v>
       </c>
       <c r="H32" s="22">
         <v>0.4</v>
       </c>
       <c r="I32" s="22">
         <v>0.4</v>
       </c>
       <c r="J32" s="22">
@@ -7012,52 +7093,55 @@
       </c>
       <c r="BP32" s="19">
         <v>0</v>
       </c>
       <c r="BQ32" s="19">
         <v>0</v>
       </c>
       <c r="BR32" s="19">
         <v>0</v>
       </c>
       <c r="BS32" s="19">
         <v>0</v>
       </c>
       <c r="BT32" s="19">
         <v>0</v>
       </c>
       <c r="BU32" s="19">
         <v>0</v>
       </c>
       <c r="BV32" s="19">
         <v>0</v>
       </c>
       <c r="BW32" s="19">
         <v>0</v>
       </c>
+      <c r="BX32" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="33" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B33" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="19">
         <v>240.2</v>
       </c>
       <c r="D33" s="19">
         <v>608</v>
       </c>
       <c r="E33" s="19">
         <v>919.2</v>
       </c>
       <c r="F33" s="19">
         <v>1532.5</v>
       </c>
       <c r="G33" s="19">
         <v>129.62128043282237</v>
       </c>
       <c r="H33" s="19">
         <v>64.666761001839546</v>
       </c>
       <c r="I33" s="19">
         <v>62.89694734685515</v>
       </c>
       <c r="J33" s="19">
@@ -7236,52 +7320,55 @@
       </c>
       <c r="BP33" s="19">
         <v>1266</v>
       </c>
       <c r="BQ33" s="19">
         <v>1261.5999999999999</v>
       </c>
       <c r="BR33" s="19">
         <v>982.1</v>
       </c>
       <c r="BS33" s="19">
         <v>1116.9000000000001</v>
       </c>
       <c r="BT33" s="19">
         <v>1059.3</v>
       </c>
       <c r="BU33" s="19">
         <v>1224.5</v>
       </c>
       <c r="BV33" s="19">
         <v>1269.8</v>
       </c>
       <c r="BW33" s="19">
         <v>1173.5999999999999</v>
       </c>
+      <c r="BX33" s="19">
+        <v>1059.3</v>
+      </c>
     </row>
-    <row r="34" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B34" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="19">
         <v>8029.5</v>
       </c>
       <c r="D34" s="19">
         <v>9029</v>
       </c>
       <c r="E34" s="19">
         <v>8655.5</v>
       </c>
       <c r="F34" s="19">
         <v>9282.5</v>
       </c>
       <c r="G34" s="19">
         <v>2130.8987075443342</v>
       </c>
       <c r="H34" s="19">
         <v>1895.2172067355311</v>
       </c>
       <c r="I34" s="19">
         <v>2299.7336611350133</v>
       </c>
       <c r="J34" s="19">
@@ -7460,52 +7547,55 @@
       </c>
       <c r="BP34" s="19">
         <v>5870.4000000000015</v>
       </c>
       <c r="BQ34" s="19">
         <v>5548.4</v>
       </c>
       <c r="BR34" s="19">
         <v>6527.4000000000005</v>
       </c>
       <c r="BS34" s="19">
         <v>6797</v>
       </c>
       <c r="BT34" s="19">
         <v>6176.5</v>
       </c>
       <c r="BU34" s="19">
         <v>6577.2999999999993</v>
       </c>
       <c r="BV34" s="19">
         <v>7730.7000000000007</v>
       </c>
       <c r="BW34" s="19">
         <v>8241.5</v>
       </c>
+      <c r="BX34" s="19">
+        <v>9075.6999999999989</v>
+      </c>
     </row>
-    <row r="35" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B35" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="19">
         <v>124.3</v>
       </c>
       <c r="D35" s="19">
         <v>111.2</v>
       </c>
       <c r="E35" s="19">
         <v>289.89999999999998</v>
       </c>
       <c r="F35" s="19">
         <v>51.8</v>
       </c>
       <c r="G35" s="19">
         <v>65.7</v>
       </c>
       <c r="H35" s="19">
         <v>77.5</v>
       </c>
       <c r="I35" s="19">
         <v>139.69999999999999</v>
       </c>
       <c r="J35" s="19">
@@ -7684,52 +7774,55 @@
       </c>
       <c r="BP35" s="20">
         <v>2399.1</v>
       </c>
       <c r="BQ35" s="20">
         <v>2669.3</v>
       </c>
       <c r="BR35" s="20">
         <v>3634.5</v>
       </c>
       <c r="BS35" s="20">
         <v>1990.1</v>
       </c>
       <c r="BT35" s="20">
         <v>1575.5</v>
       </c>
       <c r="BU35" s="20">
         <v>1301.6000000000001</v>
       </c>
       <c r="BV35" s="20">
         <v>4024.8</v>
       </c>
       <c r="BW35" s="20">
         <v>2039.6</v>
       </c>
+      <c r="BX35" s="20">
+        <v>552.29999999999995</v>
+      </c>
     </row>
-    <row r="36" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B36" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="23">
         <v>1898.9318699999999</v>
       </c>
       <c r="D36" s="23">
         <v>2026.173</v>
       </c>
       <c r="E36" s="23">
         <v>2569.1668</v>
       </c>
       <c r="F36" s="23">
         <v>2732.0073000000002</v>
       </c>
       <c r="G36" s="23">
         <v>2764.9201983769162</v>
       </c>
       <c r="H36" s="23">
         <v>2922.9132305079952</v>
       </c>
       <c r="I36" s="23">
         <v>3076.1207471146622</v>
       </c>
       <c r="J36" s="23">
@@ -7903,57 +7996,60 @@
       <c r="BN36" s="18">
         <v>13685.6</v>
       </c>
       <c r="BO36" s="18">
         <v>13364.999999999998</v>
       </c>
       <c r="BP36" s="18">
         <v>14018.3</v>
       </c>
       <c r="BQ36" s="18">
         <v>15212.3</v>
       </c>
       <c r="BR36" s="18">
         <v>15661.2</v>
       </c>
       <c r="BS36" s="18">
         <v>16148.999999999998</v>
       </c>
       <c r="BT36" s="18">
         <v>18018.699999999997</v>
       </c>
       <c r="BU36" s="18">
         <v>19239.5</v>
       </c>
       <c r="BV36" s="18">
-        <v>18925.8</v>
+        <v>18913.7</v>
       </c>
       <c r="BW36" s="18">
-        <v>19461.599999999999</v>
+        <v>19449.5</v>
+      </c>
+      <c r="BX36" s="18">
+        <v>20447</v>
       </c>
     </row>
-    <row r="37" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="22">
         <v>678.03187000000003</v>
       </c>
       <c r="D37" s="22">
         <v>866.77300000000002</v>
       </c>
       <c r="E37" s="22">
         <v>1302.8668</v>
       </c>
       <c r="F37" s="22">
         <v>1449.4073000000001</v>
       </c>
       <c r="G37" s="22">
         <v>1438.5</v>
       </c>
       <c r="H37" s="22">
         <v>1603.4</v>
       </c>
       <c r="I37" s="22">
         <v>1702.7</v>
       </c>
       <c r="J37" s="22">
@@ -8127,57 +8223,60 @@
       <c r="BN37" s="22">
         <v>8348.4</v>
       </c>
       <c r="BO37" s="22">
         <v>8332.6999999999989</v>
       </c>
       <c r="BP37" s="22">
         <v>9059.5999999999985</v>
       </c>
       <c r="BQ37" s="22">
         <v>9881.9</v>
       </c>
       <c r="BR37" s="22">
         <v>10060.299999999999</v>
       </c>
       <c r="BS37" s="22">
         <v>10189.4</v>
       </c>
       <c r="BT37" s="22">
         <v>10864.4</v>
       </c>
       <c r="BU37" s="22">
         <v>11871</v>
       </c>
       <c r="BV37" s="22">
-        <v>11961.3</v>
+        <v>11949.2</v>
       </c>
       <c r="BW37" s="22">
-        <v>12093.9</v>
+        <v>12081.8</v>
+      </c>
+      <c r="BX37" s="22">
+        <v>13227.5</v>
       </c>
     </row>
-    <row r="38" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B38" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C38" s="19">
         <v>558.5</v>
       </c>
       <c r="D38" s="19">
         <v>557.9</v>
       </c>
       <c r="E38" s="19">
         <v>648.29999999999995</v>
       </c>
       <c r="F38" s="19">
         <v>712.8</v>
       </c>
       <c r="G38" s="19">
         <v>952.20919747520293</v>
       </c>
       <c r="H38" s="19">
         <v>939.08306211971126</v>
       </c>
       <c r="I38" s="19">
         <v>983.81479205080927</v>
       </c>
       <c r="J38" s="19">
@@ -8356,52 +8455,55 @@
       </c>
       <c r="BP38" s="22">
         <v>2034.9</v>
       </c>
       <c r="BQ38" s="22">
         <v>2152.7999999999997</v>
       </c>
       <c r="BR38" s="22">
         <v>2387.1999999999998</v>
       </c>
       <c r="BS38" s="22">
         <v>2658.7</v>
       </c>
       <c r="BT38" s="22">
         <v>3404.1</v>
       </c>
       <c r="BU38" s="22">
         <v>3535.6</v>
       </c>
       <c r="BV38" s="22">
         <v>3657.4</v>
       </c>
       <c r="BW38" s="22">
         <v>3810.7</v>
       </c>
+      <c r="BX38" s="22">
+        <v>3596.7999999999997</v>
+      </c>
     </row>
-    <row r="39" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B39" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="19">
         <v>662.4</v>
       </c>
       <c r="D39" s="19">
         <v>601.5</v>
       </c>
       <c r="E39" s="19">
         <v>618</v>
       </c>
       <c r="F39" s="19">
         <v>569.79999999999995</v>
       </c>
       <c r="G39" s="19">
         <v>374.21100090171325</v>
       </c>
       <c r="H39" s="19">
         <v>380.43016838828362</v>
       </c>
       <c r="I39" s="19">
         <v>389.60595506385306</v>
       </c>
       <c r="J39" s="19">
@@ -8580,52 +8682,55 @@
       </c>
       <c r="BP39" s="22">
         <v>2922.8</v>
       </c>
       <c r="BQ39" s="22">
         <v>3171.7000000000003</v>
       </c>
       <c r="BR39" s="22">
         <v>3207.6000000000004</v>
       </c>
       <c r="BS39" s="22">
         <v>3295.3</v>
       </c>
       <c r="BT39" s="22">
         <v>3750.1</v>
       </c>
       <c r="BU39" s="22">
         <v>3832.7</v>
       </c>
       <c r="BV39" s="22">
         <v>3306.6</v>
       </c>
       <c r="BW39" s="22">
         <v>3552.5</v>
       </c>
+      <c r="BX39" s="22">
+        <v>3617.7</v>
+      </c>
     </row>
-    <row r="40" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B40" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C40" s="19">
         <v>0</v>
       </c>
       <c r="D40" s="19">
         <v>0</v>
       </c>
       <c r="E40" s="19">
         <v>0</v>
       </c>
       <c r="F40" s="19">
         <v>0</v>
       </c>
       <c r="G40" s="19">
         <v>0</v>
       </c>
       <c r="H40" s="19">
         <v>0</v>
       </c>
       <c r="I40" s="19">
         <v>0</v>
       </c>
       <c r="J40" s="19">
@@ -8804,52 +8909,55 @@
       </c>
       <c r="BP40" s="24">
         <v>1</v>
       </c>
       <c r="BQ40" s="24">
         <v>5.9</v>
       </c>
       <c r="BR40" s="24">
         <v>6.1</v>
       </c>
       <c r="BS40" s="24">
         <v>5.6</v>
       </c>
       <c r="BT40" s="24">
         <v>0.1</v>
       </c>
       <c r="BU40" s="24">
         <v>0.2</v>
       </c>
       <c r="BV40" s="24">
         <v>0.5</v>
       </c>
       <c r="BW40" s="24">
         <v>4.5</v>
       </c>
+      <c r="BX40" s="24">
+        <v>5</v>
+      </c>
     </row>
-    <row r="41" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B41" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="21">
         <v>8153.602789999999</v>
       </c>
       <c r="D41" s="21">
         <v>8154.37986</v>
       </c>
       <c r="E41" s="21">
         <v>7882.0431200000003</v>
       </c>
       <c r="F41" s="21">
         <v>7150.2162600000001</v>
       </c>
       <c r="G41" s="21">
         <v>7048.0190000000002</v>
       </c>
       <c r="H41" s="21">
         <v>7148.6149999999998</v>
       </c>
       <c r="I41" s="21">
         <v>7311.2999999999993</v>
       </c>
       <c r="J41" s="21">
@@ -9002,78 +9110,81 @@
       <c r="BG41" s="17">
         <v>15582.331999999999</v>
       </c>
       <c r="BH41" s="17">
         <v>14836.796</v>
       </c>
       <c r="BI41" s="17">
         <v>15343.723</v>
       </c>
       <c r="BJ41" s="17">
         <v>15145.298999999999</v>
       </c>
       <c r="BK41" s="17">
         <v>14687.911602690001</v>
       </c>
       <c r="BL41" s="17">
         <v>13776.666838720001</v>
       </c>
       <c r="BM41" s="17">
         <v>13577.249532600001</v>
       </c>
       <c r="BN41" s="17">
         <v>13140.360907669001</v>
       </c>
       <c r="BO41" s="17">
-        <v>12204.983329860002</v>
+        <v>12244.899390869999</v>
       </c>
       <c r="BP41" s="17">
-        <v>12127.649739029999</v>
+        <v>12065.243812029999</v>
       </c>
       <c r="BQ41" s="17">
-        <v>11533.463032470001</v>
+        <v>11304.282135469999</v>
       </c>
       <c r="BR41" s="17">
-        <v>11346.081415659999</v>
+        <v>11931.49976266</v>
       </c>
       <c r="BS41" s="17">
         <v>13588.472281750001</v>
       </c>
       <c r="BT41" s="17">
         <v>13254.18726069</v>
       </c>
       <c r="BU41" s="17">
         <v>12290.218396890001</v>
       </c>
       <c r="BV41" s="17">
         <v>12358.75695277</v>
       </c>
       <c r="BW41" s="17">
         <v>13134.41351133</v>
       </c>
+      <c r="BX41" s="17">
+        <v>13151.523276119999</v>
+      </c>
     </row>
-    <row r="42" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B42" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="18">
         <v>4034.404</v>
       </c>
       <c r="D42" s="18">
         <v>3998.5993600000002</v>
       </c>
       <c r="E42" s="18">
         <v>4064.7801199999999</v>
       </c>
       <c r="F42" s="18">
         <v>3234.6464599999999</v>
       </c>
       <c r="G42" s="18">
         <v>3212.3519999999999</v>
       </c>
       <c r="H42" s="18">
         <v>3422.21</v>
       </c>
       <c r="I42" s="18">
         <v>3482.9369999999999</v>
       </c>
       <c r="J42" s="18">
@@ -9226,78 +9337,81 @@
       <c r="BG42" s="18">
         <v>7757.7360000000008</v>
       </c>
       <c r="BH42" s="18">
         <v>7173.192</v>
       </c>
       <c r="BI42" s="18">
         <v>7711.9189999999999</v>
       </c>
       <c r="BJ42" s="18">
         <v>7535.2760000000007</v>
       </c>
       <c r="BK42" s="18">
         <v>7130.4169303100016</v>
       </c>
       <c r="BL42" s="18">
         <v>6650.7268315099991</v>
       </c>
       <c r="BM42" s="18">
         <v>6403.52585413</v>
       </c>
       <c r="BN42" s="18">
         <v>5959.5040172389999</v>
       </c>
       <c r="BO42" s="18">
-        <v>5434.1767619500006</v>
+        <v>5248.8756959500006</v>
       </c>
       <c r="BP42" s="18">
-        <v>5531.3940471400001</v>
+        <v>5359.2420471400001</v>
       </c>
       <c r="BQ42" s="18">
-        <v>5278.1512293300011</v>
+        <v>4944.8442293300004</v>
       </c>
       <c r="BR42" s="18">
-        <v>5432.3907738199987</v>
+        <v>5620.2527738199997</v>
       </c>
       <c r="BS42" s="18">
         <v>5555.8165014800006</v>
       </c>
       <c r="BT42" s="18">
         <v>5504.0806807600002</v>
       </c>
       <c r="BU42" s="18">
         <v>4584.4212586700005</v>
       </c>
       <c r="BV42" s="18">
         <v>4329.8795104700002</v>
       </c>
       <c r="BW42" s="18">
         <v>5337.7613803499999</v>
       </c>
+      <c r="BX42" s="18">
+        <v>5288.2464442400005</v>
+      </c>
     </row>
-    <row r="43" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B43" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="22">
         <v>1.1619999999999999</v>
       </c>
       <c r="D43" s="22">
         <v>1.4603600000000001</v>
       </c>
       <c r="E43" s="22">
         <v>1.5931200000000001</v>
       </c>
       <c r="F43" s="22">
         <v>1.12846</v>
       </c>
       <c r="G43" s="22">
         <v>3.4</v>
       </c>
       <c r="H43" s="22">
         <v>13.6</v>
       </c>
       <c r="I43" s="22">
         <v>15.5</v>
       </c>
       <c r="J43" s="22">
@@ -9476,52 +9590,55 @@
       </c>
       <c r="BP43" s="22">
         <v>12</v>
       </c>
       <c r="BQ43" s="22">
         <v>8.1</v>
       </c>
       <c r="BR43" s="22">
         <v>8.7000000000000011</v>
       </c>
       <c r="BS43" s="22">
         <v>7.5</v>
       </c>
       <c r="BT43" s="22">
         <v>9.3000000000000007</v>
       </c>
       <c r="BU43" s="22">
         <v>9.5</v>
       </c>
       <c r="BV43" s="22">
         <v>16.899999999999999</v>
       </c>
       <c r="BW43" s="22">
         <v>21.6</v>
       </c>
+      <c r="BX43" s="22">
+        <v>22.9</v>
+      </c>
     </row>
-    <row r="44" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B44" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C44" s="19">
         <v>463.8</v>
       </c>
       <c r="D44" s="19">
         <v>563.9</v>
       </c>
       <c r="E44" s="19">
         <v>634.5</v>
       </c>
       <c r="F44" s="19">
         <v>507.8</v>
       </c>
       <c r="G44" s="19">
         <v>579.58500000000004</v>
       </c>
       <c r="H44" s="19">
         <v>564.41700000000003</v>
       </c>
       <c r="I44" s="19">
         <v>641.53700000000003</v>
       </c>
       <c r="J44" s="19">
@@ -9674,78 +9791,81 @@
       <c r="BG44" s="22">
         <v>1075.432</v>
       </c>
       <c r="BH44" s="22">
         <v>922.02600000000007</v>
       </c>
       <c r="BI44" s="22">
         <v>909.12100000000009</v>
       </c>
       <c r="BJ44" s="22">
         <v>673.37300000000005</v>
       </c>
       <c r="BK44" s="22">
         <v>604.55799999999999</v>
       </c>
       <c r="BL44" s="22">
         <v>587.23199999999997</v>
       </c>
       <c r="BM44" s="22">
         <v>636.7940000000001</v>
       </c>
       <c r="BN44" s="22">
         <v>472.173</v>
       </c>
       <c r="BO44" s="22">
-        <v>338.10400000000004</v>
+        <v>408.21600000000001</v>
       </c>
       <c r="BP44" s="22">
-        <v>311.858</v>
+        <v>362.94000000000005</v>
       </c>
       <c r="BQ44" s="22">
-        <v>367.24799999999999</v>
+        <v>409.40699999999998</v>
       </c>
       <c r="BR44" s="22">
-        <v>478.64600000000002</v>
+        <v>564.38</v>
       </c>
       <c r="BS44" s="22">
         <v>455.81</v>
       </c>
       <c r="BT44" s="22">
         <v>501.56600000000003</v>
       </c>
       <c r="BU44" s="22">
         <v>479.15800000000002</v>
       </c>
       <c r="BV44" s="22">
         <v>606.928</v>
       </c>
       <c r="BW44" s="22">
         <v>853.91399999999999</v>
       </c>
+      <c r="BX44" s="22">
+        <v>547.58199999999999</v>
+      </c>
     </row>
-    <row r="45" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B45" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C45" s="19">
         <v>0</v>
       </c>
       <c r="D45" s="19">
         <v>0</v>
       </c>
       <c r="E45" s="19">
         <v>0</v>
       </c>
       <c r="F45" s="19">
         <v>0</v>
       </c>
       <c r="G45" s="19">
         <v>0</v>
       </c>
       <c r="H45" s="19">
         <v>0</v>
       </c>
       <c r="I45" s="19">
         <v>0</v>
       </c>
       <c r="J45" s="19">
@@ -9924,52 +10044,55 @@
       </c>
       <c r="BP45" s="22">
         <v>0</v>
       </c>
       <c r="BQ45" s="22">
         <v>0</v>
       </c>
       <c r="BR45" s="22">
         <v>0</v>
       </c>
       <c r="BS45" s="22">
         <v>0</v>
       </c>
       <c r="BT45" s="22">
         <v>0</v>
       </c>
       <c r="BU45" s="22">
         <v>0</v>
       </c>
       <c r="BV45" s="22">
         <v>0</v>
       </c>
       <c r="BW45" s="22">
         <v>0</v>
       </c>
+      <c r="BX45" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="46" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B46" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C46" s="19">
         <v>3569.442</v>
       </c>
       <c r="D46" s="19">
         <v>3433.239</v>
       </c>
       <c r="E46" s="19">
         <v>3428.6869999999999</v>
       </c>
       <c r="F46" s="19">
         <v>2725.7179999999998</v>
       </c>
       <c r="G46" s="19">
         <v>2629.3669999999997</v>
       </c>
       <c r="H46" s="19">
         <v>2844.1930000000002</v>
       </c>
       <c r="I46" s="19">
         <v>2825.9</v>
       </c>
       <c r="J46" s="19">
@@ -10122,78 +10245,81 @@
       <c r="BG46" s="22">
         <v>6630.451</v>
       </c>
       <c r="BH46" s="22">
         <v>6231.7919999999995</v>
       </c>
       <c r="BI46" s="22">
         <v>6776.66</v>
       </c>
       <c r="BJ46" s="22">
         <v>6841.9380000000001</v>
       </c>
       <c r="BK46" s="22">
         <v>6336.8106273500016</v>
       </c>
       <c r="BL46" s="22">
         <v>5999.3589860699994</v>
       </c>
       <c r="BM46" s="22">
         <v>5748.1925366899995</v>
       </c>
       <c r="BN46" s="22">
         <v>5457.8804959890003</v>
       </c>
       <c r="BO46" s="22">
-        <v>4993.2343681500006</v>
+        <v>4737.7303681499998</v>
       </c>
       <c r="BP46" s="22">
-        <v>5082.4758822200001</v>
+        <v>4859.2418822199998</v>
       </c>
       <c r="BQ46" s="22">
-        <v>4836.413773100001</v>
+        <v>4460.9477731000006</v>
       </c>
       <c r="BR46" s="22">
-        <v>4941.8213147099996</v>
+        <v>5043.9493147100002</v>
       </c>
       <c r="BS46" s="22">
         <v>5026.9697062499999</v>
       </c>
       <c r="BT46" s="22">
         <v>4927.65966596</v>
       </c>
       <c r="BU46" s="22">
         <v>4048.9404090099997</v>
       </c>
       <c r="BV46" s="22">
         <v>3681.5595049100002</v>
       </c>
       <c r="BW46" s="22">
         <v>4415.7199116599995</v>
       </c>
+      <c r="BX46" s="22">
+        <v>4690.1212919700001</v>
+      </c>
     </row>
-    <row r="47" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B47" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="19">
         <v>0</v>
       </c>
       <c r="D47" s="19">
         <v>0</v>
       </c>
       <c r="E47" s="19">
         <v>0</v>
       </c>
       <c r="F47" s="19">
         <v>0</v>
       </c>
       <c r="G47" s="19">
         <v>0</v>
       </c>
       <c r="H47" s="19">
         <v>0</v>
       </c>
       <c r="I47" s="19">
         <v>0</v>
       </c>
       <c r="J47" s="19">
@@ -10346,78 +10472,81 @@
       <c r="BG47" s="24">
         <v>39.652999999999999</v>
       </c>
       <c r="BH47" s="24">
         <v>7.9740000000000002</v>
       </c>
       <c r="BI47" s="24">
         <v>20.038</v>
       </c>
       <c r="BJ47" s="24">
         <v>6.7650000000000006</v>
       </c>
       <c r="BK47" s="24">
         <v>186.74830296000002</v>
       </c>
       <c r="BL47" s="24">
         <v>55.135845439999997</v>
       </c>
       <c r="BM47" s="24">
         <v>7.139317440000001</v>
       </c>
       <c r="BN47" s="24">
         <v>15.95052125</v>
       </c>
       <c r="BO47" s="24">
-        <v>87.838393800000006</v>
+        <v>87.92932780000001</v>
       </c>
       <c r="BP47" s="24">
         <v>125.06016491999998</v>
       </c>
       <c r="BQ47" s="24">
         <v>66.389456230000008</v>
       </c>
       <c r="BR47" s="24">
-        <v>3.2234591100000003</v>
+        <v>3.2234591100000012</v>
       </c>
       <c r="BS47" s="24">
         <v>65.53679523000001</v>
       </c>
       <c r="BT47" s="24">
         <v>65.555014800000009</v>
       </c>
       <c r="BU47" s="24">
         <v>46.822849660000003</v>
       </c>
       <c r="BV47" s="24">
         <v>24.492005559999999</v>
       </c>
       <c r="BW47" s="24">
         <v>46.527468690000006</v>
       </c>
+      <c r="BX47" s="24">
+        <v>27.643152270000002</v>
+      </c>
     </row>
-    <row r="48" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B48" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="23">
         <v>4119.1987899999995</v>
       </c>
       <c r="D48" s="23">
         <v>4155.7804999999998</v>
       </c>
       <c r="E48" s="23">
         <v>3817.2629999999999</v>
       </c>
       <c r="F48" s="23">
         <v>3915.5698000000002</v>
       </c>
       <c r="G48" s="23">
         <v>3835.6669999999999</v>
       </c>
       <c r="H48" s="23">
         <v>3726.4050000000002</v>
       </c>
       <c r="I48" s="23">
         <v>3828.3629999999994</v>
       </c>
       <c r="J48" s="23">
@@ -10570,78 +10699,81 @@
       <c r="BG48" s="18">
         <v>7824.5959999999986</v>
       </c>
       <c r="BH48" s="18">
         <v>7663.6040000000003</v>
       </c>
       <c r="BI48" s="18">
         <v>7631.8040000000001</v>
       </c>
       <c r="BJ48" s="18">
         <v>7610.0229999999992</v>
       </c>
       <c r="BK48" s="18">
         <v>7557.4946723799994</v>
       </c>
       <c r="BL48" s="18">
         <v>7125.9400072100016</v>
       </c>
       <c r="BM48" s="18">
         <v>7173.7236784700008</v>
       </c>
       <c r="BN48" s="18">
         <v>7180.85689043</v>
       </c>
       <c r="BO48" s="18">
-        <v>6770.8065679100009</v>
+        <v>6996.0236949199998</v>
       </c>
       <c r="BP48" s="18">
-        <v>6596.25569189</v>
+        <v>6706.0017648899984</v>
       </c>
       <c r="BQ48" s="18">
-        <v>6255.311803139999</v>
+        <v>6359.4379061399995</v>
       </c>
       <c r="BR48" s="18">
-        <v>5913.6906418400004</v>
+        <v>6311.2469888400001</v>
       </c>
       <c r="BS48" s="18">
         <v>8032.6557802699999</v>
       </c>
       <c r="BT48" s="18">
         <v>7750.1065799300004</v>
       </c>
       <c r="BU48" s="18">
         <v>7705.7971382200003</v>
       </c>
       <c r="BV48" s="18">
         <v>8028.8774423000004</v>
       </c>
       <c r="BW48" s="18">
         <v>7796.65213098</v>
       </c>
+      <c r="BX48" s="18">
+        <v>7863.276831879999</v>
+      </c>
     </row>
-    <row r="49" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="22">
         <v>348.54478999999998</v>
       </c>
       <c r="D49" s="22">
         <v>646.77350000000001</v>
       </c>
       <c r="E49" s="22">
         <v>212.91399999999999</v>
       </c>
       <c r="F49" s="22">
         <v>203.12280000000001</v>
       </c>
       <c r="G49" s="22">
         <v>200.6</v>
       </c>
       <c r="H49" s="22">
         <v>207</v>
       </c>
       <c r="I49" s="22">
         <v>189.5</v>
       </c>
       <c r="J49" s="22">
@@ -10820,52 +10952,55 @@
       </c>
       <c r="BP49" s="22">
         <v>2237.6999999999998</v>
       </c>
       <c r="BQ49" s="22">
         <v>2299.3999999999996</v>
       </c>
       <c r="BR49" s="22">
         <v>2291.1</v>
       </c>
       <c r="BS49" s="22">
         <v>2351</v>
       </c>
       <c r="BT49" s="22">
         <v>2299.1</v>
       </c>
       <c r="BU49" s="22">
         <v>2397.6</v>
       </c>
       <c r="BV49" s="22">
         <v>3092.5</v>
       </c>
       <c r="BW49" s="22">
         <v>2992.58</v>
       </c>
+      <c r="BX49" s="22">
+        <v>3108.6</v>
+      </c>
     </row>
-    <row r="50" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B50" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C50" s="19">
         <v>3735.3689999999997</v>
       </c>
       <c r="D50" s="19">
         <v>3475.3069999999998</v>
       </c>
       <c r="E50" s="19">
         <v>3577.3490000000002</v>
       </c>
       <c r="F50" s="19">
         <v>3680.6469999999999</v>
       </c>
       <c r="G50" s="19">
         <v>3611.1149999999998</v>
       </c>
       <c r="H50" s="19">
         <v>3493.8830000000003</v>
       </c>
       <c r="I50" s="19">
         <v>3598.8629999999994</v>
       </c>
       <c r="J50" s="19">
@@ -11018,78 +11153,81 @@
       <c r="BG50" s="22">
         <v>4972.5669999999991</v>
       </c>
       <c r="BH50" s="22">
         <v>5090.2930000000006</v>
       </c>
       <c r="BI50" s="22">
         <v>5199.7810000000009</v>
       </c>
       <c r="BJ50" s="22">
         <v>5169.1040000000003</v>
       </c>
       <c r="BK50" s="22">
         <v>5239.4547918499993</v>
       </c>
       <c r="BL50" s="22">
         <v>5094.3189706000012</v>
       </c>
       <c r="BM50" s="22">
         <v>5100.4726156200004</v>
       </c>
       <c r="BN50" s="22">
         <v>4906.6990551500003</v>
       </c>
       <c r="BO50" s="22">
-        <v>4517.7283268200008</v>
+        <v>4722.48745383</v>
       </c>
       <c r="BP50" s="22">
-        <v>4330.6911105899999</v>
+        <v>4421.2791835899989</v>
       </c>
       <c r="BQ50" s="22">
-        <v>3910.7062567899998</v>
+        <v>4014.8323597899998</v>
       </c>
       <c r="BR50" s="22">
-        <v>3577.1472637799998</v>
+        <v>3971.4686107800003</v>
       </c>
       <c r="BS50" s="22">
         <v>5636.2083322400003</v>
       </c>
       <c r="BT50" s="22">
         <v>5406.0990075099999</v>
       </c>
       <c r="BU50" s="22">
         <v>5269.4586420700007</v>
       </c>
       <c r="BV50" s="22">
         <v>4916.6576792400001</v>
       </c>
       <c r="BW50" s="22">
         <v>4800.0150895300003</v>
       </c>
+      <c r="BX50" s="22">
+        <v>4731.1153759199997</v>
+      </c>
     </row>
-    <row r="51" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B51" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="19">
         <v>0</v>
       </c>
       <c r="D51" s="19">
         <v>0</v>
       </c>
       <c r="E51" s="19">
         <v>0</v>
       </c>
       <c r="F51" s="19">
         <v>0</v>
       </c>
       <c r="G51" s="19">
         <v>0</v>
       </c>
       <c r="H51" s="19">
         <v>0</v>
       </c>
       <c r="I51" s="19">
         <v>0</v>
       </c>
       <c r="J51" s="19">
@@ -11268,52 +11406,55 @@
       </c>
       <c r="BP51" s="22">
         <v>0</v>
       </c>
       <c r="BQ51" s="22">
         <v>0</v>
       </c>
       <c r="BR51" s="22">
         <v>0</v>
       </c>
       <c r="BS51" s="22">
         <v>0</v>
       </c>
       <c r="BT51" s="22">
         <v>0</v>
       </c>
       <c r="BU51" s="22">
         <v>0</v>
       </c>
       <c r="BV51" s="22">
         <v>0</v>
       </c>
       <c r="BW51" s="22">
         <v>0</v>
       </c>
+      <c r="BX51" s="22">
+        <v>0</v>
+      </c>
     </row>
-    <row r="52" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B52" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="19">
         <v>35.284999999999997</v>
       </c>
       <c r="D52" s="19">
         <v>33.700000000000003</v>
       </c>
       <c r="E52" s="19">
         <v>27</v>
       </c>
       <c r="F52" s="19">
         <v>31.8</v>
       </c>
       <c r="G52" s="19">
         <v>23.952000000000002</v>
       </c>
       <c r="H52" s="19">
         <v>25.521999999999998</v>
       </c>
       <c r="I52" s="19">
         <v>40</v>
       </c>
       <c r="J52" s="19">
@@ -11466,78 +11607,81 @@
       <c r="BG52" s="22">
         <v>51.296999999999997</v>
       </c>
       <c r="BH52" s="22">
         <v>51.673999999999999</v>
       </c>
       <c r="BI52" s="22">
         <v>51.882999999999996</v>
       </c>
       <c r="BJ52" s="22">
         <v>66.343000000000004</v>
       </c>
       <c r="BK52" s="22">
         <v>51.739880530000008</v>
       </c>
       <c r="BL52" s="22">
         <v>51.021036609999996</v>
       </c>
       <c r="BM52" s="22">
         <v>50.751062849999997</v>
       </c>
       <c r="BN52" s="22">
         <v>49.457835279999998</v>
       </c>
       <c r="BO52" s="22">
-        <v>28.578241090000002</v>
+        <v>49.036241090000004</v>
       </c>
       <c r="BP52" s="22">
-        <v>27.864581300000001</v>
+        <v>47.022581299999999</v>
       </c>
       <c r="BQ52" s="22">
         <v>45.205546350000006</v>
       </c>
       <c r="BR52" s="22">
-        <v>45.443378060000001</v>
+        <v>48.67837806</v>
       </c>
       <c r="BS52" s="22">
         <v>45.447448030000004</v>
       </c>
       <c r="BT52" s="22">
         <v>44.907572420000001</v>
       </c>
       <c r="BU52" s="22">
         <v>38.738496150000003</v>
       </c>
       <c r="BV52" s="22">
         <v>19.719763059999998</v>
       </c>
       <c r="BW52" s="22">
         <v>4.0570414499999998</v>
       </c>
+      <c r="BX52" s="22">
+        <v>23.56145596</v>
+      </c>
     </row>
-    <row r="53" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B53" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C53" s="19">
         <v>0</v>
       </c>
       <c r="D53" s="19">
         <v>0</v>
       </c>
       <c r="E53" s="19">
         <v>0</v>
       </c>
       <c r="F53" s="19">
         <v>0</v>
       </c>
       <c r="G53" s="19">
         <v>0</v>
       </c>
       <c r="H53" s="19">
         <v>0</v>
       </c>
       <c r="I53" s="19">
         <v>0</v>
       </c>
       <c r="J53" s="19">
@@ -11716,52 +11860,55 @@
       </c>
       <c r="BP53" s="19">
         <v>0</v>
       </c>
       <c r="BQ53" s="19">
         <v>0</v>
       </c>
       <c r="BR53" s="19">
         <v>0</v>
       </c>
       <c r="BS53" s="19">
         <v>0</v>
       </c>
       <c r="BT53" s="19">
         <v>0</v>
       </c>
       <c r="BU53" s="19">
         <v>0</v>
       </c>
       <c r="BV53" s="19">
         <v>0</v>
       </c>
       <c r="BW53" s="19">
         <v>0</v>
       </c>
+      <c r="BX53" s="19">
+        <v>0</v>
+      </c>
     </row>
-    <row r="54" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B54" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="17">
         <v>9486.889000000001</v>
       </c>
       <c r="D54" s="17">
         <v>9668.2589999999982</v>
       </c>
       <c r="E54" s="17">
         <v>10234.083999999999</v>
       </c>
       <c r="F54" s="17">
         <v>10382.473</v>
       </c>
       <c r="G54" s="17">
         <v>11626.019999999999</v>
       </c>
       <c r="H54" s="17">
         <v>11657.916999999999</v>
       </c>
       <c r="I54" s="17">
         <v>11359.39</v>
       </c>
       <c r="J54" s="17">
@@ -11914,78 +12061,81 @@
       <c r="BG54" s="17">
         <v>17082.953000000001</v>
       </c>
       <c r="BH54" s="17">
         <v>17385.600000000002</v>
       </c>
       <c r="BI54" s="17">
         <v>18518.644</v>
       </c>
       <c r="BJ54" s="17">
         <v>19414.295999999998</v>
       </c>
       <c r="BK54" s="17">
         <v>18739.103353959999</v>
       </c>
       <c r="BL54" s="17">
         <v>19053.357985310002</v>
       </c>
       <c r="BM54" s="17">
         <v>18986.514752229999</v>
       </c>
       <c r="BN54" s="17">
         <v>19051.569051049999</v>
       </c>
       <c r="BO54" s="17">
-        <v>18676.290502450003</v>
+        <v>19209.946502449999</v>
       </c>
       <c r="BP54" s="17">
-        <v>19057.90620406</v>
+        <v>19691.982204060001</v>
       </c>
       <c r="BQ54" s="17">
-        <v>19179.718874909999</v>
+        <v>19966.212874909997</v>
       </c>
       <c r="BR54" s="17">
-        <v>18946.66396442</v>
+        <v>21188.382964420001</v>
       </c>
       <c r="BS54" s="17">
         <v>18126.844884600003</v>
       </c>
       <c r="BT54" s="17">
         <v>18540.345914160003</v>
       </c>
       <c r="BU54" s="17">
         <v>18378.438135829998</v>
       </c>
       <c r="BV54" s="17">
         <v>17934.44971845</v>
       </c>
       <c r="BW54" s="17">
         <v>18143.025843609998</v>
       </c>
+      <c r="BX54" s="17">
+        <v>18913.974443089999</v>
+      </c>
     </row>
-    <row r="55" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B55" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="25">
         <v>5146.8169999999991</v>
       </c>
       <c r="D55" s="25">
         <v>5025.326</v>
       </c>
       <c r="E55" s="25">
         <v>5196.4089999999997</v>
       </c>
       <c r="F55" s="25">
         <v>5273.4</v>
       </c>
       <c r="G55" s="25">
         <v>5918.9699999999993</v>
       </c>
       <c r="H55" s="25">
         <v>5802.6440000000002</v>
       </c>
       <c r="I55" s="25">
         <v>5610.2129999999997</v>
       </c>
       <c r="J55" s="25">
@@ -12138,78 +12288,81 @@
       <c r="BG55" s="25">
         <v>8727.0130000000008</v>
       </c>
       <c r="BH55" s="25">
         <v>8820.2479999999996</v>
       </c>
       <c r="BI55" s="25">
         <v>9308.4629999999997</v>
       </c>
       <c r="BJ55" s="25">
         <v>9487.598</v>
       </c>
       <c r="BK55" s="25">
         <v>9109.0214750199993</v>
       </c>
       <c r="BL55" s="25">
         <v>8593.565553819999</v>
       </c>
       <c r="BM55" s="25">
         <v>8402.408538220001</v>
       </c>
       <c r="BN55" s="25">
         <v>8552.4066524499976</v>
       </c>
       <c r="BO55" s="25">
-        <v>8337.6430792300016</v>
+        <v>8678.8930792299998</v>
       </c>
       <c r="BP55" s="25">
-        <v>8590.3866471399997</v>
+        <v>8984.45964714</v>
       </c>
       <c r="BQ55" s="25">
-        <v>8756.2244908299981</v>
+        <v>9238.5084908299996</v>
       </c>
       <c r="BR55" s="25">
-        <v>8945.9629706700016</v>
+        <v>10246.51697067</v>
       </c>
       <c r="BS55" s="25">
         <v>9290.2284652900053</v>
       </c>
       <c r="BT55" s="25">
         <v>9711.0947212099982</v>
       </c>
       <c r="BU55" s="25">
         <v>9505.3930426299958</v>
       </c>
       <c r="BV55" s="25">
         <v>8898.5011281000025</v>
       </c>
       <c r="BW55" s="25">
         <v>8906.8756356300055</v>
       </c>
+      <c r="BX55" s="25">
+        <v>9773.7977208400098</v>
+      </c>
     </row>
-    <row r="56" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B56" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="26">
         <v>4340.0720000000001</v>
       </c>
       <c r="D56" s="26">
         <v>4642.933</v>
       </c>
       <c r="E56" s="26">
         <v>5037.6750000000002</v>
       </c>
       <c r="F56" s="26">
         <v>5109.1000000000004</v>
       </c>
       <c r="G56" s="26">
         <v>5707.0499999999993</v>
       </c>
       <c r="H56" s="26">
         <v>5855.2729999999992</v>
       </c>
       <c r="I56" s="26">
         <v>5749.1769999999997</v>
       </c>
       <c r="J56" s="26">
@@ -12362,78 +12515,81 @@
       <c r="BG56" s="26">
         <v>8355.94</v>
       </c>
       <c r="BH56" s="26">
         <v>8565.3520000000008</v>
       </c>
       <c r="BI56" s="26">
         <v>9210.1810000000005</v>
       </c>
       <c r="BJ56" s="26">
         <v>9926.6980000000003</v>
       </c>
       <c r="BK56" s="26">
         <v>9630.0818789400018</v>
       </c>
       <c r="BL56" s="26">
         <v>10459.792431490001</v>
       </c>
       <c r="BM56" s="26">
         <v>10584.10621401</v>
       </c>
       <c r="BN56" s="26">
         <v>10499.162398600001</v>
       </c>
       <c r="BO56" s="26">
-        <v>10338.64742322</v>
+        <v>10531.053423220001</v>
       </c>
       <c r="BP56" s="26">
-        <v>10467.51955692</v>
+        <v>10707.522556919999</v>
       </c>
       <c r="BQ56" s="26">
-        <v>10423.494384080001</v>
+        <v>10727.70438408</v>
       </c>
       <c r="BR56" s="26">
-        <v>10000.700993750001</v>
+        <v>10941.86599375</v>
       </c>
       <c r="BS56" s="26">
         <v>8836.6164193099994</v>
       </c>
       <c r="BT56" s="26">
         <v>8829.2511929499997</v>
       </c>
       <c r="BU56" s="26">
         <v>8873.0450932000003</v>
       </c>
       <c r="BV56" s="26">
         <v>9035.9485903500008</v>
       </c>
       <c r="BW56" s="26">
         <v>9236.1502079799993</v>
       </c>
+      <c r="BX56" s="26">
+        <v>9140.1767222500002</v>
+      </c>
     </row>
-    <row r="57" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B57" s="10" t="s">
         <v>21</v>
       </c>
       <c r="C57" s="26">
         <v>258.87900000000002</v>
       </c>
       <c r="D57" s="26">
         <v>229.303</v>
       </c>
       <c r="E57" s="26">
         <v>267.64200000000005</v>
       </c>
       <c r="F57" s="26">
         <v>236.57300000000001</v>
       </c>
       <c r="G57" s="26">
         <v>234.786</v>
       </c>
       <c r="H57" s="26">
         <v>611.37199999999996</v>
       </c>
       <c r="I57" s="26">
         <v>595.0859999999999</v>
       </c>
       <c r="J57" s="26">
@@ -12586,78 +12742,81 @@
       <c r="BG57" s="26">
         <v>220.197</v>
       </c>
       <c r="BH57" s="26">
         <v>220.304</v>
       </c>
       <c r="BI57" s="26">
         <v>224.87299999999999</v>
       </c>
       <c r="BJ57" s="26">
         <v>176.14999999999998</v>
       </c>
       <c r="BK57" s="26">
         <v>158.18960554</v>
       </c>
       <c r="BL57" s="26">
         <v>207.63371899999999</v>
       </c>
       <c r="BM57" s="26">
         <v>212.15824662999998</v>
       </c>
       <c r="BN57" s="26">
         <v>224.80228783000001</v>
       </c>
       <c r="BO57" s="26">
-        <v>248.78913198999999</v>
+        <v>248.55113198999999</v>
       </c>
       <c r="BP57" s="26">
-        <v>244.61807706000002</v>
+        <v>243.36907706000002</v>
       </c>
       <c r="BQ57" s="26">
         <v>254.05662384999999</v>
       </c>
       <c r="BR57" s="26">
-        <v>210.63291172999999</v>
+        <v>256.68291173</v>
       </c>
       <c r="BS57" s="26">
         <v>328.40827868999997</v>
       </c>
       <c r="BT57" s="26">
         <v>295.82181968999998</v>
       </c>
       <c r="BU57" s="26">
         <v>281.35492562000002</v>
       </c>
       <c r="BV57" s="26">
         <v>226.13272055000002</v>
       </c>
       <c r="BW57" s="26">
         <v>288.34172759</v>
       </c>
+      <c r="BX57" s="26">
+        <v>307.12896291999999</v>
+      </c>
     </row>
-    <row r="58" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B58" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C58" s="27">
         <v>9228.01</v>
       </c>
       <c r="D58" s="27">
         <v>9438.9559999999983</v>
       </c>
       <c r="E58" s="27">
         <v>9966.4419999999991</v>
       </c>
       <c r="F58" s="27">
         <v>10145.9</v>
       </c>
       <c r="G58" s="27">
         <v>11391.233999999999</v>
       </c>
       <c r="H58" s="27">
         <v>11046.545</v>
       </c>
       <c r="I58" s="27">
         <v>10764.304</v>
       </c>
       <c r="J58" s="27">
@@ -12810,78 +12969,81 @@
       <c r="BG58" s="27">
         <v>16862.756000000001</v>
       </c>
       <c r="BH58" s="27">
         <v>17165.296000000002</v>
       </c>
       <c r="BI58" s="27">
         <v>18293.771000000001</v>
       </c>
       <c r="BJ58" s="27">
         <v>19238.145999999997</v>
       </c>
       <c r="BK58" s="27">
         <v>18580.91374842</v>
       </c>
       <c r="BL58" s="27">
         <v>18845.724266310001</v>
       </c>
       <c r="BM58" s="27">
         <v>18774.356505600001</v>
       </c>
       <c r="BN58" s="27">
         <v>18826.766763219999</v>
       </c>
       <c r="BO58" s="27">
-        <v>18427.501370460002</v>
+        <v>18961.395370459999</v>
       </c>
       <c r="BP58" s="27">
-        <v>18813.288127</v>
+        <v>19448.613127000001</v>
       </c>
       <c r="BQ58" s="27">
-        <v>18925.662251059999</v>
+        <v>19712.156251059998</v>
       </c>
       <c r="BR58" s="27">
-        <v>18736.031052689999</v>
+        <v>20931.700052690001</v>
       </c>
       <c r="BS58" s="27">
         <v>17798.436605910003</v>
       </c>
       <c r="BT58" s="27">
         <v>18244.524094470002</v>
       </c>
       <c r="BU58" s="27">
         <v>18097.083210209999</v>
       </c>
       <c r="BV58" s="27">
         <v>17708.316997900001</v>
       </c>
       <c r="BW58" s="27">
         <v>17854.684116019998</v>
       </c>
+      <c r="BX58" s="27">
+        <v>18606.845480169999</v>
+      </c>
     </row>
-    <row r="59" spans="2:75" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:76" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B59" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C59" s="17">
         <v>35625.588759999999</v>
       </c>
       <c r="D59" s="17">
         <v>37667.978060000001</v>
       </c>
       <c r="E59" s="17">
         <v>38429.311520000003</v>
       </c>
       <c r="F59" s="17">
         <v>38603.365060000004</v>
       </c>
       <c r="G59" s="17">
         <v>46603.717186354064</v>
       </c>
       <c r="H59" s="17">
         <v>50466.138198245368</v>
       </c>
       <c r="I59" s="17">
         <v>51978.326355596524</v>
       </c>
       <c r="J59" s="17">
@@ -13034,78 +13196,81 @@
       <c r="BG59" s="17">
         <v>142906.29049443317</v>
       </c>
       <c r="BH59" s="17">
         <v>134404.28786036023</v>
       </c>
       <c r="BI59" s="17">
         <v>118817.81195578795</v>
       </c>
       <c r="BJ59" s="17">
         <v>116067.30052120579</v>
       </c>
       <c r="BK59" s="17">
         <v>117228.27249094707</v>
       </c>
       <c r="BL59" s="17">
         <v>118354.07523155521</v>
       </c>
       <c r="BM59" s="17">
         <v>121030.55675222044</v>
       </c>
       <c r="BN59" s="17">
         <v>121229.77772065459</v>
       </c>
       <c r="BO59" s="17">
-        <v>126559.36611380978</v>
+        <v>126996.71714740926</v>
       </c>
       <c r="BP59" s="17">
-        <v>127021.97378511071</v>
+        <v>127453.27508806602</v>
       </c>
       <c r="BQ59" s="17">
-        <v>130924.12546859184</v>
+        <v>131336.77386676092</v>
       </c>
       <c r="BR59" s="17">
-        <v>132065.0234242109</v>
+        <v>134743.09857026819</v>
       </c>
       <c r="BS59" s="17">
         <v>138326.47256112</v>
       </c>
       <c r="BT59" s="17">
-        <v>141062.45935374999</v>
+        <v>141063.72680847166</v>
       </c>
       <c r="BU59" s="17">
         <v>139757.86683387999</v>
       </c>
       <c r="BV59" s="17">
-        <v>137887.25939381999</v>
+        <v>137389.45939382</v>
       </c>
       <c r="BW59" s="17">
-        <v>140917.03958059676</v>
+        <v>140420.36806059675</v>
+      </c>
+      <c r="BX59" s="17">
+        <v>143276.94331378466</v>
       </c>
     </row>
-    <row r="60" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B60" s="12"/>
       <c r="C60" s="13"/>
       <c r="D60" s="13"/>
       <c r="E60" s="13"/>
       <c r="F60" s="13"/>
       <c r="G60" s="14"/>
       <c r="H60" s="14"/>
       <c r="I60" s="14"/>
       <c r="J60" s="14"/>
       <c r="K60" s="14"/>
       <c r="L60" s="14"/>
       <c r="M60" s="14"/>
       <c r="N60" s="14"/>
       <c r="O60" s="14"/>
       <c r="P60" s="14"/>
       <c r="Q60" s="14"/>
       <c r="R60" s="14"/>
       <c r="S60" s="14"/>
       <c r="T60" s="14"/>
       <c r="U60" s="14"/>
       <c r="V60" s="14"/>
       <c r="W60" s="15"/>
       <c r="X60" s="15"/>
       <c r="Y60" s="15"/>
       <c r="Z60" s="15"/>
@@ -13113,51 +13278,51 @@
       <c r="AB60" s="15"/>
       <c r="AC60" s="15"/>
       <c r="AD60" s="15"/>
       <c r="AE60" s="13"/>
       <c r="AF60" s="13"/>
       <c r="AG60" s="13"/>
       <c r="AH60" s="13"/>
       <c r="AI60" s="13"/>
       <c r="AJ60" s="13"/>
       <c r="AK60" s="13"/>
       <c r="AL60" s="13"/>
       <c r="AM60" s="13"/>
       <c r="AN60" s="13"/>
       <c r="AO60" s="13"/>
       <c r="AP60" s="13"/>
       <c r="AQ60" s="13"/>
       <c r="AR60" s="13"/>
       <c r="AS60" s="13"/>
       <c r="AT60" s="13"/>
       <c r="AU60" s="13"/>
       <c r="AV60" s="13"/>
       <c r="AW60" s="13"/>
       <c r="AX60" s="13"/>
       <c r="AY60" s="13"/>
     </row>
-    <row r="61" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="61" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B61" s="12"/>
       <c r="C61" s="13"/>
       <c r="D61" s="13"/>
       <c r="E61" s="13"/>
       <c r="F61" s="13"/>
       <c r="G61" s="14"/>
       <c r="H61" s="14"/>
       <c r="I61" s="14"/>
       <c r="J61" s="14"/>
       <c r="K61" s="14"/>
       <c r="L61" s="14"/>
       <c r="M61" s="14"/>
       <c r="N61" s="14"/>
       <c r="O61" s="14"/>
       <c r="P61" s="14"/>
       <c r="Q61" s="14"/>
       <c r="R61" s="14"/>
       <c r="S61" s="14"/>
       <c r="T61" s="14"/>
       <c r="U61" s="14"/>
       <c r="V61" s="14"/>
       <c r="W61" s="15"/>
       <c r="X61" s="15"/>
       <c r="Y61" s="15"/>
       <c r="Z61" s="15"/>
@@ -13165,51 +13330,51 @@
       <c r="AB61" s="15"/>
       <c r="AC61" s="15"/>
       <c r="AD61" s="15"/>
       <c r="AE61" s="13"/>
       <c r="AF61" s="13"/>
       <c r="AG61" s="13"/>
       <c r="AH61" s="13"/>
       <c r="AI61" s="13"/>
       <c r="AJ61" s="13"/>
       <c r="AK61" s="13"/>
       <c r="AL61" s="13"/>
       <c r="AM61" s="13"/>
       <c r="AN61" s="13"/>
       <c r="AO61" s="13"/>
       <c r="AP61" s="13"/>
       <c r="AQ61" s="13"/>
       <c r="AR61" s="13"/>
       <c r="AS61" s="13"/>
       <c r="AT61" s="13"/>
       <c r="AU61" s="13"/>
       <c r="AV61" s="13"/>
       <c r="AW61" s="13"/>
       <c r="AX61" s="13"/>
       <c r="AY61" s="13"/>
     </row>
-    <row r="62" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B62" s="12"/>
       <c r="C62" s="13"/>
       <c r="D62" s="13"/>
       <c r="E62" s="13"/>
       <c r="F62" s="13"/>
       <c r="G62" s="14"/>
       <c r="H62" s="14"/>
       <c r="I62" s="14"/>
       <c r="J62" s="14"/>
       <c r="K62" s="14"/>
       <c r="L62" s="14"/>
       <c r="M62" s="14"/>
       <c r="N62" s="14"/>
       <c r="O62" s="14"/>
       <c r="P62" s="14"/>
       <c r="Q62" s="14"/>
       <c r="R62" s="14"/>
       <c r="S62" s="14"/>
       <c r="T62" s="14"/>
       <c r="U62" s="14"/>
       <c r="V62" s="14"/>
       <c r="W62" s="15"/>
       <c r="X62" s="15"/>
       <c r="Y62" s="15"/>
       <c r="Z62" s="15"/>
@@ -13217,51 +13382,51 @@
       <c r="AB62" s="15"/>
       <c r="AC62" s="15"/>
       <c r="AD62" s="15"/>
       <c r="AE62" s="13"/>
       <c r="AF62" s="13"/>
       <c r="AG62" s="13"/>
       <c r="AH62" s="13"/>
       <c r="AI62" s="13"/>
       <c r="AJ62" s="13"/>
       <c r="AK62" s="13"/>
       <c r="AL62" s="13"/>
       <c r="AM62" s="13"/>
       <c r="AN62" s="13"/>
       <c r="AO62" s="13"/>
       <c r="AP62" s="13"/>
       <c r="AQ62" s="13"/>
       <c r="AR62" s="13"/>
       <c r="AS62" s="13"/>
       <c r="AT62" s="13"/>
       <c r="AU62" s="13"/>
       <c r="AV62" s="13"/>
       <c r="AW62" s="13"/>
       <c r="AX62" s="13"/>
       <c r="AY62" s="13"/>
     </row>
-    <row r="63" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B63" s="12"/>
       <c r="C63" s="13"/>
       <c r="D63" s="13"/>
       <c r="E63" s="13"/>
       <c r="F63" s="13"/>
       <c r="G63" s="14"/>
       <c r="H63" s="14"/>
       <c r="I63" s="14"/>
       <c r="J63" s="14"/>
       <c r="K63" s="14"/>
       <c r="L63" s="14"/>
       <c r="M63" s="14"/>
       <c r="N63" s="14"/>
       <c r="O63" s="14"/>
       <c r="P63" s="14"/>
       <c r="Q63" s="14"/>
       <c r="R63" s="14"/>
       <c r="S63" s="14"/>
       <c r="T63" s="14"/>
       <c r="U63" s="14"/>
       <c r="V63" s="14"/>
       <c r="W63" s="15"/>
       <c r="X63" s="15"/>
       <c r="Y63" s="15"/>
       <c r="Z63" s="15"/>
@@ -13269,51 +13434,51 @@
       <c r="AB63" s="15"/>
       <c r="AC63" s="15"/>
       <c r="AD63" s="15"/>
       <c r="AE63" s="13"/>
       <c r="AF63" s="13"/>
       <c r="AG63" s="13"/>
       <c r="AH63" s="13"/>
       <c r="AI63" s="13"/>
       <c r="AJ63" s="13"/>
       <c r="AK63" s="13"/>
       <c r="AL63" s="13"/>
       <c r="AM63" s="13"/>
       <c r="AN63" s="13"/>
       <c r="AO63" s="13"/>
       <c r="AP63" s="13"/>
       <c r="AQ63" s="13"/>
       <c r="AR63" s="13"/>
       <c r="AS63" s="13"/>
       <c r="AT63" s="13"/>
       <c r="AU63" s="13"/>
       <c r="AV63" s="13"/>
       <c r="AW63" s="13"/>
       <c r="AX63" s="13"/>
       <c r="AY63" s="13"/>
     </row>
-    <row r="64" spans="2:75" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:76" x14ac:dyDescent="0.35">
       <c r="B64" s="12"/>
       <c r="C64" s="13"/>
       <c r="D64" s="13"/>
       <c r="E64" s="13"/>
       <c r="F64" s="13"/>
       <c r="G64" s="14"/>
       <c r="H64" s="14"/>
       <c r="I64" s="14"/>
       <c r="J64" s="14"/>
       <c r="K64" s="14"/>
       <c r="L64" s="14"/>
       <c r="M64" s="14"/>
       <c r="N64" s="14"/>
       <c r="O64" s="14"/>
       <c r="P64" s="14"/>
       <c r="Q64" s="14"/>
       <c r="R64" s="14"/>
       <c r="S64" s="14"/>
       <c r="T64" s="14"/>
       <c r="U64" s="14"/>
       <c r="V64" s="14"/>
       <c r="W64" s="15"/>
       <c r="X64" s="15"/>
       <c r="Y64" s="15"/>
       <c r="Z64" s="15"/>
@@ -13321,51 +13486,51 @@
       <c r="AB64" s="15"/>
       <c r="AC64" s="15"/>
       <c r="AD64" s="15"/>
       <c r="AE64" s="13"/>
       <c r="AF64" s="13"/>
       <c r="AG64" s="13"/>
       <c r="AH64" s="13"/>
       <c r="AI64" s="13"/>
       <c r="AJ64" s="13"/>
       <c r="AK64" s="13"/>
       <c r="AL64" s="13"/>
       <c r="AM64" s="13"/>
       <c r="AN64" s="13"/>
       <c r="AO64" s="13"/>
       <c r="AP64" s="13"/>
       <c r="AQ64" s="13"/>
       <c r="AR64" s="13"/>
       <c r="AS64" s="13"/>
       <c r="AT64" s="13"/>
       <c r="AU64" s="13"/>
       <c r="AV64" s="13"/>
       <c r="AW64" s="13"/>
       <c r="AX64" s="13"/>
       <c r="AY64" s="13"/>
     </row>
-    <row r="65" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="65" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B65" s="12"/>
       <c r="C65" s="13"/>
       <c r="D65" s="13"/>
       <c r="E65" s="13"/>
       <c r="F65" s="13"/>
       <c r="G65" s="14"/>
       <c r="H65" s="14"/>
       <c r="I65" s="14"/>
       <c r="J65" s="14"/>
       <c r="K65" s="14"/>
       <c r="L65" s="14"/>
       <c r="M65" s="14"/>
       <c r="N65" s="14"/>
       <c r="O65" s="14"/>
       <c r="P65" s="14"/>
       <c r="Q65" s="14"/>
       <c r="R65" s="14"/>
       <c r="S65" s="14"/>
       <c r="T65" s="14"/>
       <c r="U65" s="14"/>
       <c r="V65" s="14"/>
       <c r="W65" s="15"/>
       <c r="X65" s="15"/>
       <c r="Y65" s="15"/>
       <c r="Z65" s="15"/>
@@ -13373,51 +13538,51 @@
       <c r="AB65" s="15"/>
       <c r="AC65" s="15"/>
       <c r="AD65" s="15"/>
       <c r="AE65" s="13"/>
       <c r="AF65" s="13"/>
       <c r="AG65" s="13"/>
       <c r="AH65" s="13"/>
       <c r="AI65" s="13"/>
       <c r="AJ65" s="13"/>
       <c r="AK65" s="13"/>
       <c r="AL65" s="13"/>
       <c r="AM65" s="13"/>
       <c r="AN65" s="13"/>
       <c r="AO65" s="13"/>
       <c r="AP65" s="13"/>
       <c r="AQ65" s="13"/>
       <c r="AR65" s="13"/>
       <c r="AS65" s="13"/>
       <c r="AT65" s="13"/>
       <c r="AU65" s="13"/>
       <c r="AV65" s="13"/>
       <c r="AW65" s="13"/>
       <c r="AX65" s="13"/>
       <c r="AY65" s="13"/>
     </row>
-    <row r="66" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="66" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B66" s="12"/>
       <c r="C66" s="13"/>
       <c r="D66" s="13"/>
       <c r="E66" s="13"/>
       <c r="F66" s="13"/>
       <c r="G66" s="14"/>
       <c r="H66" s="14"/>
       <c r="I66" s="14"/>
       <c r="J66" s="14"/>
       <c r="K66" s="14"/>
       <c r="L66" s="14"/>
       <c r="M66" s="14"/>
       <c r="N66" s="14"/>
       <c r="O66" s="14"/>
       <c r="P66" s="14"/>
       <c r="Q66" s="14"/>
       <c r="R66" s="14"/>
       <c r="S66" s="14"/>
       <c r="T66" s="14"/>
       <c r="U66" s="14"/>
       <c r="V66" s="14"/>
       <c r="W66" s="15"/>
       <c r="X66" s="15"/>
       <c r="Y66" s="15"/>
       <c r="Z66" s="15"/>
@@ -13425,51 +13590,51 @@
       <c r="AB66" s="15"/>
       <c r="AC66" s="15"/>
       <c r="AD66" s="15"/>
       <c r="AE66" s="13"/>
       <c r="AF66" s="13"/>
       <c r="AG66" s="13"/>
       <c r="AH66" s="13"/>
       <c r="AI66" s="13"/>
       <c r="AJ66" s="13"/>
       <c r="AK66" s="13"/>
       <c r="AL66" s="13"/>
       <c r="AM66" s="13"/>
       <c r="AN66" s="13"/>
       <c r="AO66" s="13"/>
       <c r="AP66" s="13"/>
       <c r="AQ66" s="13"/>
       <c r="AR66" s="13"/>
       <c r="AS66" s="13"/>
       <c r="AT66" s="13"/>
       <c r="AU66" s="13"/>
       <c r="AV66" s="13"/>
       <c r="AW66" s="13"/>
       <c r="AX66" s="13"/>
       <c r="AY66" s="13"/>
     </row>
-    <row r="67" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="67" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B67" s="12"/>
       <c r="C67" s="13"/>
       <c r="D67" s="13"/>
       <c r="E67" s="13"/>
       <c r="F67" s="13"/>
       <c r="G67" s="14"/>
       <c r="H67" s="14"/>
       <c r="I67" s="14"/>
       <c r="J67" s="14"/>
       <c r="K67" s="14"/>
       <c r="L67" s="14"/>
       <c r="M67" s="14"/>
       <c r="N67" s="14"/>
       <c r="O67" s="14"/>
       <c r="P67" s="14"/>
       <c r="Q67" s="14"/>
       <c r="R67" s="14"/>
       <c r="S67" s="14"/>
       <c r="T67" s="14"/>
       <c r="U67" s="14"/>
       <c r="V67" s="14"/>
       <c r="W67" s="15"/>
       <c r="X67" s="15"/>
       <c r="Y67" s="15"/>
       <c r="Z67" s="15"/>
@@ -13477,51 +13642,51 @@
       <c r="AB67" s="15"/>
       <c r="AC67" s="15"/>
       <c r="AD67" s="15"/>
       <c r="AE67" s="13"/>
       <c r="AF67" s="13"/>
       <c r="AG67" s="13"/>
       <c r="AH67" s="13"/>
       <c r="AI67" s="13"/>
       <c r="AJ67" s="13"/>
       <c r="AK67" s="13"/>
       <c r="AL67" s="13"/>
       <c r="AM67" s="13"/>
       <c r="AN67" s="13"/>
       <c r="AO67" s="13"/>
       <c r="AP67" s="13"/>
       <c r="AQ67" s="13"/>
       <c r="AR67" s="13"/>
       <c r="AS67" s="13"/>
       <c r="AT67" s="13"/>
       <c r="AU67" s="13"/>
       <c r="AV67" s="13"/>
       <c r="AW67" s="13"/>
       <c r="AX67" s="13"/>
       <c r="AY67" s="13"/>
     </row>
-    <row r="68" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="68" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B68" s="12"/>
       <c r="C68" s="13"/>
       <c r="D68" s="13"/>
       <c r="E68" s="13"/>
       <c r="F68" s="13"/>
       <c r="G68" s="14"/>
       <c r="H68" s="14"/>
       <c r="I68" s="14"/>
       <c r="J68" s="14"/>
       <c r="K68" s="14"/>
       <c r="L68" s="14"/>
       <c r="M68" s="14"/>
       <c r="N68" s="14"/>
       <c r="O68" s="14"/>
       <c r="P68" s="14"/>
       <c r="Q68" s="14"/>
       <c r="R68" s="14"/>
       <c r="S68" s="14"/>
       <c r="T68" s="14"/>
       <c r="U68" s="14"/>
       <c r="V68" s="14"/>
       <c r="W68" s="15"/>
       <c r="X68" s="15"/>
       <c r="Y68" s="15"/>
       <c r="Z68" s="15"/>
@@ -13529,51 +13694,51 @@
       <c r="AB68" s="15"/>
       <c r="AC68" s="15"/>
       <c r="AD68" s="15"/>
       <c r="AE68" s="13"/>
       <c r="AF68" s="13"/>
       <c r="AG68" s="13"/>
       <c r="AH68" s="13"/>
       <c r="AI68" s="13"/>
       <c r="AJ68" s="13"/>
       <c r="AK68" s="13"/>
       <c r="AL68" s="13"/>
       <c r="AM68" s="13"/>
       <c r="AN68" s="13"/>
       <c r="AO68" s="13"/>
       <c r="AP68" s="13"/>
       <c r="AQ68" s="13"/>
       <c r="AR68" s="13"/>
       <c r="AS68" s="13"/>
       <c r="AT68" s="13"/>
       <c r="AU68" s="13"/>
       <c r="AV68" s="13"/>
       <c r="AW68" s="13"/>
       <c r="AX68" s="13"/>
       <c r="AY68" s="13"/>
     </row>
-    <row r="69" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="69" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B69" s="12"/>
       <c r="C69" s="13"/>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
       <c r="G69" s="14"/>
       <c r="H69" s="14"/>
       <c r="I69" s="14"/>
       <c r="J69" s="14"/>
       <c r="K69" s="14"/>
       <c r="L69" s="14"/>
       <c r="M69" s="14"/>
       <c r="N69" s="14"/>
       <c r="O69" s="14"/>
       <c r="P69" s="14"/>
       <c r="Q69" s="14"/>
       <c r="R69" s="14"/>
       <c r="S69" s="14"/>
       <c r="T69" s="14"/>
       <c r="U69" s="14"/>
       <c r="V69" s="14"/>
       <c r="W69" s="15"/>
       <c r="X69" s="15"/>
       <c r="Y69" s="15"/>
       <c r="Z69" s="15"/>
@@ -13581,51 +13746,51 @@
       <c r="AB69" s="15"/>
       <c r="AC69" s="15"/>
       <c r="AD69" s="15"/>
       <c r="AE69" s="13"/>
       <c r="AF69" s="13"/>
       <c r="AG69" s="13"/>
       <c r="AH69" s="13"/>
       <c r="AI69" s="13"/>
       <c r="AJ69" s="13"/>
       <c r="AK69" s="13"/>
       <c r="AL69" s="13"/>
       <c r="AM69" s="13"/>
       <c r="AN69" s="13"/>
       <c r="AO69" s="13"/>
       <c r="AP69" s="13"/>
       <c r="AQ69" s="13"/>
       <c r="AR69" s="13"/>
       <c r="AS69" s="13"/>
       <c r="AT69" s="13"/>
       <c r="AU69" s="13"/>
       <c r="AV69" s="13"/>
       <c r="AW69" s="13"/>
       <c r="AX69" s="13"/>
       <c r="AY69" s="13"/>
     </row>
-    <row r="70" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="70" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B70" s="12"/>
       <c r="C70" s="13"/>
       <c r="D70" s="13"/>
       <c r="E70" s="13"/>
       <c r="F70" s="13"/>
       <c r="G70" s="14"/>
       <c r="H70" s="14"/>
       <c r="I70" s="14"/>
       <c r="J70" s="14"/>
       <c r="K70" s="14"/>
       <c r="L70" s="14"/>
       <c r="M70" s="14"/>
       <c r="N70" s="14"/>
       <c r="O70" s="14"/>
       <c r="P70" s="14"/>
       <c r="Q70" s="14"/>
       <c r="R70" s="14"/>
       <c r="S70" s="14"/>
       <c r="T70" s="14"/>
       <c r="U70" s="14"/>
       <c r="V70" s="14"/>
       <c r="W70" s="15"/>
       <c r="X70" s="15"/>
       <c r="Y70" s="15"/>
       <c r="Z70" s="15"/>
@@ -13633,51 +13798,51 @@
       <c r="AB70" s="15"/>
       <c r="AC70" s="15"/>
       <c r="AD70" s="15"/>
       <c r="AE70" s="13"/>
       <c r="AF70" s="13"/>
       <c r="AG70" s="13"/>
       <c r="AH70" s="13"/>
       <c r="AI70" s="13"/>
       <c r="AJ70" s="13"/>
       <c r="AK70" s="13"/>
       <c r="AL70" s="13"/>
       <c r="AM70" s="13"/>
       <c r="AN70" s="13"/>
       <c r="AO70" s="13"/>
       <c r="AP70" s="13"/>
       <c r="AQ70" s="13"/>
       <c r="AR70" s="13"/>
       <c r="AS70" s="13"/>
       <c r="AT70" s="13"/>
       <c r="AU70" s="13"/>
       <c r="AV70" s="13"/>
       <c r="AW70" s="13"/>
       <c r="AX70" s="13"/>
       <c r="AY70" s="13"/>
     </row>
-    <row r="71" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="71" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B71" s="12"/>
       <c r="C71" s="13"/>
       <c r="D71" s="13"/>
       <c r="E71" s="13"/>
       <c r="F71" s="13"/>
       <c r="G71" s="14"/>
       <c r="H71" s="14"/>
       <c r="I71" s="14"/>
       <c r="J71" s="14"/>
       <c r="K71" s="14"/>
       <c r="L71" s="14"/>
       <c r="M71" s="14"/>
       <c r="N71" s="14"/>
       <c r="O71" s="14"/>
       <c r="P71" s="14"/>
       <c r="Q71" s="14"/>
       <c r="R71" s="14"/>
       <c r="S71" s="14"/>
       <c r="T71" s="14"/>
       <c r="U71" s="14"/>
       <c r="V71" s="14"/>
       <c r="W71" s="15"/>
       <c r="X71" s="15"/>
       <c r="Y71" s="15"/>
       <c r="Z71" s="15"/>
@@ -13685,51 +13850,51 @@
       <c r="AB71" s="15"/>
       <c r="AC71" s="15"/>
       <c r="AD71" s="15"/>
       <c r="AE71" s="13"/>
       <c r="AF71" s="13"/>
       <c r="AG71" s="13"/>
       <c r="AH71" s="13"/>
       <c r="AI71" s="13"/>
       <c r="AJ71" s="13"/>
       <c r="AK71" s="13"/>
       <c r="AL71" s="13"/>
       <c r="AM71" s="13"/>
       <c r="AN71" s="13"/>
       <c r="AO71" s="13"/>
       <c r="AP71" s="13"/>
       <c r="AQ71" s="13"/>
       <c r="AR71" s="13"/>
       <c r="AS71" s="13"/>
       <c r="AT71" s="13"/>
       <c r="AU71" s="13"/>
       <c r="AV71" s="13"/>
       <c r="AW71" s="13"/>
       <c r="AX71" s="13"/>
       <c r="AY71" s="13"/>
     </row>
-    <row r="72" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="72" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B72" s="12"/>
       <c r="C72" s="13"/>
       <c r="D72" s="13"/>
       <c r="E72" s="13"/>
       <c r="F72" s="13"/>
       <c r="G72" s="14"/>
       <c r="H72" s="14"/>
       <c r="I72" s="14"/>
       <c r="J72" s="14"/>
       <c r="K72" s="14"/>
       <c r="L72" s="14"/>
       <c r="M72" s="14"/>
       <c r="N72" s="14"/>
       <c r="O72" s="14"/>
       <c r="P72" s="14"/>
       <c r="Q72" s="14"/>
       <c r="R72" s="14"/>
       <c r="S72" s="14"/>
       <c r="T72" s="14"/>
       <c r="U72" s="14"/>
       <c r="V72" s="14"/>
       <c r="W72" s="15"/>
       <c r="X72" s="15"/>
       <c r="Y72" s="15"/>
       <c r="Z72" s="15"/>
@@ -13737,51 +13902,51 @@
       <c r="AB72" s="15"/>
       <c r="AC72" s="15"/>
       <c r="AD72" s="15"/>
       <c r="AE72" s="13"/>
       <c r="AF72" s="13"/>
       <c r="AG72" s="13"/>
       <c r="AH72" s="13"/>
       <c r="AI72" s="13"/>
       <c r="AJ72" s="13"/>
       <c r="AK72" s="13"/>
       <c r="AL72" s="13"/>
       <c r="AM72" s="13"/>
       <c r="AN72" s="13"/>
       <c r="AO72" s="13"/>
       <c r="AP72" s="13"/>
       <c r="AQ72" s="13"/>
       <c r="AR72" s="13"/>
       <c r="AS72" s="13"/>
       <c r="AT72" s="13"/>
       <c r="AU72" s="13"/>
       <c r="AV72" s="13"/>
       <c r="AW72" s="13"/>
       <c r="AX72" s="13"/>
       <c r="AY72" s="13"/>
     </row>
-    <row r="73" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="73" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B73" s="12"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="14"/>
       <c r="H73" s="14"/>
       <c r="I73" s="14"/>
       <c r="J73" s="14"/>
       <c r="K73" s="14"/>
       <c r="L73" s="14"/>
       <c r="M73" s="14"/>
       <c r="N73" s="14"/>
       <c r="O73" s="14"/>
       <c r="P73" s="14"/>
       <c r="Q73" s="14"/>
       <c r="R73" s="14"/>
       <c r="S73" s="14"/>
       <c r="T73" s="14"/>
       <c r="U73" s="14"/>
       <c r="V73" s="14"/>
       <c r="W73" s="15"/>
       <c r="X73" s="15"/>
       <c r="Y73" s="15"/>
       <c r="Z73" s="15"/>
@@ -13789,51 +13954,51 @@
       <c r="AB73" s="15"/>
       <c r="AC73" s="15"/>
       <c r="AD73" s="15"/>
       <c r="AE73" s="13"/>
       <c r="AF73" s="13"/>
       <c r="AG73" s="13"/>
       <c r="AH73" s="13"/>
       <c r="AI73" s="13"/>
       <c r="AJ73" s="13"/>
       <c r="AK73" s="13"/>
       <c r="AL73" s="13"/>
       <c r="AM73" s="13"/>
       <c r="AN73" s="13"/>
       <c r="AO73" s="13"/>
       <c r="AP73" s="13"/>
       <c r="AQ73" s="13"/>
       <c r="AR73" s="13"/>
       <c r="AS73" s="13"/>
       <c r="AT73" s="13"/>
       <c r="AU73" s="13"/>
       <c r="AV73" s="13"/>
       <c r="AW73" s="13"/>
       <c r="AX73" s="13"/>
       <c r="AY73" s="13"/>
     </row>
-    <row r="74" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="74" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B74" s="12"/>
       <c r="C74" s="13"/>
       <c r="D74" s="13"/>
       <c r="E74" s="13"/>
       <c r="F74" s="13"/>
       <c r="G74" s="14"/>
       <c r="H74" s="14"/>
       <c r="I74" s="14"/>
       <c r="J74" s="14"/>
       <c r="K74" s="14"/>
       <c r="L74" s="14"/>
       <c r="M74" s="14"/>
       <c r="N74" s="14"/>
       <c r="O74" s="14"/>
       <c r="P74" s="14"/>
       <c r="Q74" s="14"/>
       <c r="R74" s="14"/>
       <c r="S74" s="14"/>
       <c r="T74" s="14"/>
       <c r="U74" s="14"/>
       <c r="V74" s="14"/>
       <c r="W74" s="15"/>
       <c r="X74" s="15"/>
       <c r="Y74" s="15"/>
       <c r="Z74" s="15"/>
@@ -13841,51 +14006,51 @@
       <c r="AB74" s="15"/>
       <c r="AC74" s="15"/>
       <c r="AD74" s="15"/>
       <c r="AE74" s="13"/>
       <c r="AF74" s="13"/>
       <c r="AG74" s="13"/>
       <c r="AH74" s="13"/>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="13"/>
       <c r="AK74" s="13"/>
       <c r="AL74" s="13"/>
       <c r="AM74" s="13"/>
       <c r="AN74" s="13"/>
       <c r="AO74" s="13"/>
       <c r="AP74" s="13"/>
       <c r="AQ74" s="13"/>
       <c r="AR74" s="13"/>
       <c r="AS74" s="13"/>
       <c r="AT74" s="13"/>
       <c r="AU74" s="13"/>
       <c r="AV74" s="13"/>
       <c r="AW74" s="13"/>
       <c r="AX74" s="13"/>
       <c r="AY74" s="13"/>
     </row>
-    <row r="75" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="75" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B75" s="12"/>
       <c r="C75" s="13"/>
       <c r="D75" s="13"/>
       <c r="E75" s="13"/>
       <c r="F75" s="13"/>
       <c r="G75" s="14"/>
       <c r="H75" s="14"/>
       <c r="I75" s="14"/>
       <c r="J75" s="14"/>
       <c r="K75" s="14"/>
       <c r="L75" s="14"/>
       <c r="M75" s="14"/>
       <c r="N75" s="14"/>
       <c r="O75" s="14"/>
       <c r="P75" s="14"/>
       <c r="Q75" s="14"/>
       <c r="R75" s="14"/>
       <c r="S75" s="14"/>
       <c r="T75" s="14"/>
       <c r="U75" s="14"/>
       <c r="V75" s="14"/>
       <c r="W75" s="15"/>
       <c r="X75" s="15"/>
       <c r="Y75" s="15"/>
       <c r="Z75" s="15"/>
@@ -13893,51 +14058,51 @@
       <c r="AB75" s="15"/>
       <c r="AC75" s="15"/>
       <c r="AD75" s="15"/>
       <c r="AE75" s="13"/>
       <c r="AF75" s="13"/>
       <c r="AG75" s="13"/>
       <c r="AH75" s="13"/>
       <c r="AI75" s="13"/>
       <c r="AJ75" s="13"/>
       <c r="AK75" s="13"/>
       <c r="AL75" s="13"/>
       <c r="AM75" s="13"/>
       <c r="AN75" s="13"/>
       <c r="AO75" s="13"/>
       <c r="AP75" s="13"/>
       <c r="AQ75" s="13"/>
       <c r="AR75" s="13"/>
       <c r="AS75" s="13"/>
       <c r="AT75" s="13"/>
       <c r="AU75" s="13"/>
       <c r="AV75" s="13"/>
       <c r="AW75" s="13"/>
       <c r="AX75" s="13"/>
       <c r="AY75" s="13"/>
     </row>
-    <row r="76" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="76" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B76" s="12"/>
       <c r="C76" s="13"/>
       <c r="D76" s="13"/>
       <c r="E76" s="13"/>
       <c r="F76" s="13"/>
       <c r="G76" s="14"/>
       <c r="H76" s="14"/>
       <c r="I76" s="14"/>
       <c r="J76" s="14"/>
       <c r="K76" s="14"/>
       <c r="L76" s="14"/>
       <c r="M76" s="14"/>
       <c r="N76" s="14"/>
       <c r="O76" s="14"/>
       <c r="P76" s="14"/>
       <c r="Q76" s="14"/>
       <c r="R76" s="14"/>
       <c r="S76" s="14"/>
       <c r="T76" s="14"/>
       <c r="U76" s="14"/>
       <c r="V76" s="14"/>
       <c r="W76" s="15"/>
       <c r="X76" s="15"/>
       <c r="Y76" s="15"/>
       <c r="Z76" s="15"/>
@@ -13945,51 +14110,51 @@
       <c r="AB76" s="15"/>
       <c r="AC76" s="15"/>
       <c r="AD76" s="15"/>
       <c r="AE76" s="13"/>
       <c r="AF76" s="13"/>
       <c r="AG76" s="13"/>
       <c r="AH76" s="13"/>
       <c r="AI76" s="13"/>
       <c r="AJ76" s="13"/>
       <c r="AK76" s="13"/>
       <c r="AL76" s="13"/>
       <c r="AM76" s="13"/>
       <c r="AN76" s="13"/>
       <c r="AO76" s="13"/>
       <c r="AP76" s="13"/>
       <c r="AQ76" s="13"/>
       <c r="AR76" s="13"/>
       <c r="AS76" s="13"/>
       <c r="AT76" s="13"/>
       <c r="AU76" s="13"/>
       <c r="AV76" s="13"/>
       <c r="AW76" s="13"/>
       <c r="AX76" s="13"/>
       <c r="AY76" s="13"/>
     </row>
-    <row r="77" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="77" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B77" s="12"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
       <c r="G77" s="14"/>
       <c r="H77" s="14"/>
       <c r="I77" s="14"/>
       <c r="J77" s="14"/>
       <c r="K77" s="14"/>
       <c r="L77" s="14"/>
       <c r="M77" s="14"/>
       <c r="N77" s="14"/>
       <c r="O77" s="14"/>
       <c r="P77" s="14"/>
       <c r="Q77" s="14"/>
       <c r="R77" s="14"/>
       <c r="S77" s="14"/>
       <c r="T77" s="14"/>
       <c r="U77" s="14"/>
       <c r="V77" s="14"/>
       <c r="W77" s="15"/>
       <c r="X77" s="15"/>
       <c r="Y77" s="15"/>
       <c r="Z77" s="15"/>
@@ -13997,51 +14162,51 @@
       <c r="AB77" s="15"/>
       <c r="AC77" s="15"/>
       <c r="AD77" s="15"/>
       <c r="AE77" s="13"/>
       <c r="AF77" s="13"/>
       <c r="AG77" s="13"/>
       <c r="AH77" s="13"/>
       <c r="AI77" s="13"/>
       <c r="AJ77" s="13"/>
       <c r="AK77" s="13"/>
       <c r="AL77" s="13"/>
       <c r="AM77" s="13"/>
       <c r="AN77" s="13"/>
       <c r="AO77" s="13"/>
       <c r="AP77" s="13"/>
       <c r="AQ77" s="13"/>
       <c r="AR77" s="13"/>
       <c r="AS77" s="13"/>
       <c r="AT77" s="13"/>
       <c r="AU77" s="13"/>
       <c r="AV77" s="13"/>
       <c r="AW77" s="13"/>
       <c r="AX77" s="13"/>
       <c r="AY77" s="13"/>
     </row>
-    <row r="78" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="78" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B78" s="12"/>
       <c r="C78" s="13"/>
       <c r="D78" s="13"/>
       <c r="E78" s="13"/>
       <c r="F78" s="13"/>
       <c r="G78" s="14"/>
       <c r="H78" s="14"/>
       <c r="I78" s="14"/>
       <c r="J78" s="14"/>
       <c r="K78" s="14"/>
       <c r="L78" s="14"/>
       <c r="M78" s="14"/>
       <c r="N78" s="14"/>
       <c r="O78" s="14"/>
       <c r="P78" s="14"/>
       <c r="Q78" s="14"/>
       <c r="R78" s="14"/>
       <c r="S78" s="14"/>
       <c r="T78" s="14"/>
       <c r="U78" s="14"/>
       <c r="V78" s="14"/>
       <c r="W78" s="15"/>
       <c r="X78" s="15"/>
       <c r="Y78" s="15"/>
       <c r="Z78" s="15"/>
@@ -14049,51 +14214,51 @@
       <c r="AB78" s="15"/>
       <c r="AC78" s="15"/>
       <c r="AD78" s="15"/>
       <c r="AE78" s="13"/>
       <c r="AF78" s="13"/>
       <c r="AG78" s="13"/>
       <c r="AH78" s="13"/>
       <c r="AI78" s="13"/>
       <c r="AJ78" s="13"/>
       <c r="AK78" s="13"/>
       <c r="AL78" s="13"/>
       <c r="AM78" s="13"/>
       <c r="AN78" s="13"/>
       <c r="AO78" s="13"/>
       <c r="AP78" s="13"/>
       <c r="AQ78" s="13"/>
       <c r="AR78" s="13"/>
       <c r="AS78" s="13"/>
       <c r="AT78" s="13"/>
       <c r="AU78" s="13"/>
       <c r="AV78" s="13"/>
       <c r="AW78" s="13"/>
       <c r="AX78" s="13"/>
       <c r="AY78" s="13"/>
     </row>
-    <row r="79" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="79" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B79" s="12"/>
       <c r="C79" s="13"/>
       <c r="D79" s="13"/>
       <c r="E79" s="13"/>
       <c r="F79" s="13"/>
       <c r="G79" s="14"/>
       <c r="H79" s="14"/>
       <c r="I79" s="14"/>
       <c r="J79" s="14"/>
       <c r="K79" s="14"/>
       <c r="L79" s="14"/>
       <c r="M79" s="14"/>
       <c r="N79" s="14"/>
       <c r="O79" s="14"/>
       <c r="P79" s="14"/>
       <c r="Q79" s="14"/>
       <c r="R79" s="14"/>
       <c r="S79" s="14"/>
       <c r="T79" s="14"/>
       <c r="U79" s="14"/>
       <c r="V79" s="14"/>
       <c r="W79" s="15"/>
       <c r="X79" s="15"/>
       <c r="Y79" s="15"/>
       <c r="Z79" s="15"/>
@@ -14101,51 +14266,51 @@
       <c r="AB79" s="15"/>
       <c r="AC79" s="15"/>
       <c r="AD79" s="15"/>
       <c r="AE79" s="13"/>
       <c r="AF79" s="13"/>
       <c r="AG79" s="13"/>
       <c r="AH79" s="13"/>
       <c r="AI79" s="13"/>
       <c r="AJ79" s="13"/>
       <c r="AK79" s="13"/>
       <c r="AL79" s="13"/>
       <c r="AM79" s="13"/>
       <c r="AN79" s="13"/>
       <c r="AO79" s="13"/>
       <c r="AP79" s="13"/>
       <c r="AQ79" s="13"/>
       <c r="AR79" s="13"/>
       <c r="AS79" s="13"/>
       <c r="AT79" s="13"/>
       <c r="AU79" s="13"/>
       <c r="AV79" s="13"/>
       <c r="AW79" s="13"/>
       <c r="AX79" s="13"/>
       <c r="AY79" s="13"/>
     </row>
-    <row r="80" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="80" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B80" s="12"/>
       <c r="C80" s="13"/>
       <c r="D80" s="13"/>
       <c r="E80" s="13"/>
       <c r="F80" s="13"/>
       <c r="G80" s="14"/>
       <c r="H80" s="14"/>
       <c r="I80" s="14"/>
       <c r="J80" s="14"/>
       <c r="K80" s="14"/>
       <c r="L80" s="14"/>
       <c r="M80" s="14"/>
       <c r="N80" s="14"/>
       <c r="O80" s="14"/>
       <c r="P80" s="14"/>
       <c r="Q80" s="14"/>
       <c r="R80" s="14"/>
       <c r="S80" s="14"/>
       <c r="T80" s="14"/>
       <c r="U80" s="14"/>
       <c r="V80" s="14"/>
       <c r="W80" s="15"/>
       <c r="X80" s="15"/>
       <c r="Y80" s="15"/>
       <c r="Z80" s="15"/>
@@ -14153,51 +14318,51 @@
       <c r="AB80" s="15"/>
       <c r="AC80" s="15"/>
       <c r="AD80" s="15"/>
       <c r="AE80" s="13"/>
       <c r="AF80" s="13"/>
       <c r="AG80" s="13"/>
       <c r="AH80" s="13"/>
       <c r="AI80" s="13"/>
       <c r="AJ80" s="13"/>
       <c r="AK80" s="13"/>
       <c r="AL80" s="13"/>
       <c r="AM80" s="13"/>
       <c r="AN80" s="13"/>
       <c r="AO80" s="13"/>
       <c r="AP80" s="13"/>
       <c r="AQ80" s="13"/>
       <c r="AR80" s="13"/>
       <c r="AS80" s="13"/>
       <c r="AT80" s="13"/>
       <c r="AU80" s="13"/>
       <c r="AV80" s="13"/>
       <c r="AW80" s="13"/>
       <c r="AX80" s="13"/>
       <c r="AY80" s="13"/>
     </row>
-    <row r="81" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="81" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B81" s="12"/>
       <c r="C81" s="13"/>
       <c r="D81" s="13"/>
       <c r="E81" s="13"/>
       <c r="F81" s="13"/>
       <c r="G81" s="14"/>
       <c r="H81" s="14"/>
       <c r="I81" s="14"/>
       <c r="J81" s="14"/>
       <c r="K81" s="14"/>
       <c r="L81" s="14"/>
       <c r="M81" s="14"/>
       <c r="N81" s="14"/>
       <c r="O81" s="14"/>
       <c r="P81" s="14"/>
       <c r="Q81" s="14"/>
       <c r="R81" s="14"/>
       <c r="S81" s="14"/>
       <c r="T81" s="14"/>
       <c r="U81" s="14"/>
       <c r="V81" s="14"/>
       <c r="W81" s="15"/>
       <c r="X81" s="15"/>
       <c r="Y81" s="15"/>
       <c r="Z81" s="15"/>
@@ -14205,51 +14370,51 @@
       <c r="AB81" s="15"/>
       <c r="AC81" s="15"/>
       <c r="AD81" s="15"/>
       <c r="AE81" s="13"/>
       <c r="AF81" s="13"/>
       <c r="AG81" s="13"/>
       <c r="AH81" s="13"/>
       <c r="AI81" s="13"/>
       <c r="AJ81" s="13"/>
       <c r="AK81" s="13"/>
       <c r="AL81" s="13"/>
       <c r="AM81" s="13"/>
       <c r="AN81" s="13"/>
       <c r="AO81" s="13"/>
       <c r="AP81" s="13"/>
       <c r="AQ81" s="13"/>
       <c r="AR81" s="13"/>
       <c r="AS81" s="13"/>
       <c r="AT81" s="13"/>
       <c r="AU81" s="13"/>
       <c r="AV81" s="13"/>
       <c r="AW81" s="13"/>
       <c r="AX81" s="13"/>
       <c r="AY81" s="13"/>
     </row>
-    <row r="82" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="82" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B82" s="12"/>
       <c r="C82" s="13"/>
       <c r="D82" s="13"/>
       <c r="E82" s="13"/>
       <c r="F82" s="13"/>
       <c r="G82" s="14"/>
       <c r="H82" s="14"/>
       <c r="I82" s="14"/>
       <c r="J82" s="14"/>
       <c r="K82" s="14"/>
       <c r="L82" s="14"/>
       <c r="M82" s="14"/>
       <c r="N82" s="14"/>
       <c r="O82" s="14"/>
       <c r="P82" s="14"/>
       <c r="Q82" s="14"/>
       <c r="R82" s="14"/>
       <c r="S82" s="14"/>
       <c r="T82" s="14"/>
       <c r="U82" s="14"/>
       <c r="V82" s="14"/>
       <c r="W82" s="15"/>
       <c r="X82" s="15"/>
       <c r="Y82" s="15"/>
       <c r="Z82" s="15"/>
@@ -14257,51 +14422,51 @@
       <c r="AB82" s="15"/>
       <c r="AC82" s="15"/>
       <c r="AD82" s="15"/>
       <c r="AE82" s="13"/>
       <c r="AF82" s="13"/>
       <c r="AG82" s="13"/>
       <c r="AH82" s="13"/>
       <c r="AI82" s="13"/>
       <c r="AJ82" s="13"/>
       <c r="AK82" s="13"/>
       <c r="AL82" s="13"/>
       <c r="AM82" s="13"/>
       <c r="AN82" s="13"/>
       <c r="AO82" s="13"/>
       <c r="AP82" s="13"/>
       <c r="AQ82" s="13"/>
       <c r="AR82" s="13"/>
       <c r="AS82" s="13"/>
       <c r="AT82" s="13"/>
       <c r="AU82" s="13"/>
       <c r="AV82" s="13"/>
       <c r="AW82" s="13"/>
       <c r="AX82" s="13"/>
       <c r="AY82" s="13"/>
     </row>
-    <row r="83" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="83" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B83" s="12"/>
       <c r="C83" s="13"/>
       <c r="D83" s="13"/>
       <c r="E83" s="13"/>
       <c r="F83" s="13"/>
       <c r="G83" s="14"/>
       <c r="H83" s="14"/>
       <c r="I83" s="14"/>
       <c r="J83" s="14"/>
       <c r="K83" s="14"/>
       <c r="L83" s="14"/>
       <c r="M83" s="14"/>
       <c r="N83" s="14"/>
       <c r="O83" s="14"/>
       <c r="P83" s="14"/>
       <c r="Q83" s="14"/>
       <c r="R83" s="14"/>
       <c r="S83" s="14"/>
       <c r="T83" s="14"/>
       <c r="U83" s="14"/>
       <c r="V83" s="14"/>
       <c r="W83" s="15"/>
       <c r="X83" s="15"/>
       <c r="Y83" s="15"/>
       <c r="Z83" s="15"/>
@@ -14309,51 +14474,51 @@
       <c r="AB83" s="15"/>
       <c r="AC83" s="15"/>
       <c r="AD83" s="15"/>
       <c r="AE83" s="13"/>
       <c r="AF83" s="13"/>
       <c r="AG83" s="13"/>
       <c r="AH83" s="13"/>
       <c r="AI83" s="13"/>
       <c r="AJ83" s="13"/>
       <c r="AK83" s="13"/>
       <c r="AL83" s="13"/>
       <c r="AM83" s="13"/>
       <c r="AN83" s="13"/>
       <c r="AO83" s="13"/>
       <c r="AP83" s="13"/>
       <c r="AQ83" s="13"/>
       <c r="AR83" s="13"/>
       <c r="AS83" s="13"/>
       <c r="AT83" s="13"/>
       <c r="AU83" s="13"/>
       <c r="AV83" s="13"/>
       <c r="AW83" s="13"/>
       <c r="AX83" s="13"/>
       <c r="AY83" s="13"/>
     </row>
-    <row r="84" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="84" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B84" s="12"/>
       <c r="C84" s="13"/>
       <c r="D84" s="13"/>
       <c r="E84" s="13"/>
       <c r="F84" s="13"/>
       <c r="G84" s="14"/>
       <c r="H84" s="14"/>
       <c r="I84" s="14"/>
       <c r="J84" s="14"/>
       <c r="K84" s="14"/>
       <c r="L84" s="14"/>
       <c r="M84" s="14"/>
       <c r="N84" s="14"/>
       <c r="O84" s="14"/>
       <c r="P84" s="14"/>
       <c r="Q84" s="14"/>
       <c r="R84" s="14"/>
       <c r="S84" s="14"/>
       <c r="T84" s="14"/>
       <c r="U84" s="14"/>
       <c r="V84" s="14"/>
       <c r="W84" s="15"/>
       <c r="X84" s="15"/>
       <c r="Y84" s="15"/>
       <c r="Z84" s="15"/>
@@ -14361,51 +14526,51 @@
       <c r="AB84" s="15"/>
       <c r="AC84" s="15"/>
       <c r="AD84" s="15"/>
       <c r="AE84" s="13"/>
       <c r="AF84" s="13"/>
       <c r="AG84" s="13"/>
       <c r="AH84" s="13"/>
       <c r="AI84" s="13"/>
       <c r="AJ84" s="13"/>
       <c r="AK84" s="13"/>
       <c r="AL84" s="13"/>
       <c r="AM84" s="13"/>
       <c r="AN84" s="13"/>
       <c r="AO84" s="13"/>
       <c r="AP84" s="13"/>
       <c r="AQ84" s="13"/>
       <c r="AR84" s="13"/>
       <c r="AS84" s="13"/>
       <c r="AT84" s="13"/>
       <c r="AU84" s="13"/>
       <c r="AV84" s="13"/>
       <c r="AW84" s="13"/>
       <c r="AX84" s="13"/>
       <c r="AY84" s="13"/>
     </row>
-    <row r="85" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="85" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B85" s="12"/>
       <c r="C85" s="13"/>
       <c r="D85" s="13"/>
       <c r="E85" s="13"/>
       <c r="F85" s="13"/>
       <c r="G85" s="14"/>
       <c r="H85" s="14"/>
       <c r="I85" s="14"/>
       <c r="J85" s="14"/>
       <c r="K85" s="14"/>
       <c r="L85" s="14"/>
       <c r="M85" s="14"/>
       <c r="N85" s="14"/>
       <c r="O85" s="14"/>
       <c r="P85" s="14"/>
       <c r="Q85" s="14"/>
       <c r="R85" s="14"/>
       <c r="S85" s="14"/>
       <c r="T85" s="14"/>
       <c r="U85" s="14"/>
       <c r="V85" s="14"/>
       <c r="W85" s="15"/>
       <c r="X85" s="15"/>
       <c r="Y85" s="15"/>
       <c r="Z85" s="15"/>
@@ -14413,51 +14578,51 @@
       <c r="AB85" s="15"/>
       <c r="AC85" s="15"/>
       <c r="AD85" s="15"/>
       <c r="AE85" s="13"/>
       <c r="AF85" s="13"/>
       <c r="AG85" s="13"/>
       <c r="AH85" s="13"/>
       <c r="AI85" s="13"/>
       <c r="AJ85" s="13"/>
       <c r="AK85" s="13"/>
       <c r="AL85" s="13"/>
       <c r="AM85" s="13"/>
       <c r="AN85" s="13"/>
       <c r="AO85" s="13"/>
       <c r="AP85" s="13"/>
       <c r="AQ85" s="13"/>
       <c r="AR85" s="13"/>
       <c r="AS85" s="13"/>
       <c r="AT85" s="13"/>
       <c r="AU85" s="13"/>
       <c r="AV85" s="13"/>
       <c r="AW85" s="13"/>
       <c r="AX85" s="13"/>
       <c r="AY85" s="13"/>
     </row>
-    <row r="86" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B86" s="12"/>
       <c r="C86" s="13"/>
       <c r="D86" s="13"/>
       <c r="E86" s="13"/>
       <c r="F86" s="13"/>
       <c r="G86" s="14"/>
       <c r="H86" s="14"/>
       <c r="I86" s="14"/>
       <c r="J86" s="14"/>
       <c r="K86" s="14"/>
       <c r="L86" s="14"/>
       <c r="M86" s="14"/>
       <c r="N86" s="14"/>
       <c r="O86" s="14"/>
       <c r="P86" s="14"/>
       <c r="Q86" s="14"/>
       <c r="R86" s="14"/>
       <c r="S86" s="14"/>
       <c r="T86" s="14"/>
       <c r="U86" s="14"/>
       <c r="V86" s="14"/>
       <c r="W86" s="15"/>
       <c r="X86" s="15"/>
       <c r="Y86" s="15"/>
       <c r="Z86" s="15"/>
@@ -14465,51 +14630,51 @@
       <c r="AB86" s="15"/>
       <c r="AC86" s="15"/>
       <c r="AD86" s="15"/>
       <c r="AE86" s="13"/>
       <c r="AF86" s="13"/>
       <c r="AG86" s="13"/>
       <c r="AH86" s="13"/>
       <c r="AI86" s="13"/>
       <c r="AJ86" s="13"/>
       <c r="AK86" s="13"/>
       <c r="AL86" s="13"/>
       <c r="AM86" s="13"/>
       <c r="AN86" s="13"/>
       <c r="AO86" s="13"/>
       <c r="AP86" s="13"/>
       <c r="AQ86" s="13"/>
       <c r="AR86" s="13"/>
       <c r="AS86" s="13"/>
       <c r="AT86" s="13"/>
       <c r="AU86" s="13"/>
       <c r="AV86" s="13"/>
       <c r="AW86" s="13"/>
       <c r="AX86" s="13"/>
       <c r="AY86" s="13"/>
     </row>
-    <row r="87" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B87" s="12"/>
       <c r="C87" s="13"/>
       <c r="D87" s="13"/>
       <c r="E87" s="13"/>
       <c r="F87" s="13"/>
       <c r="G87" s="14"/>
       <c r="H87" s="14"/>
       <c r="I87" s="14"/>
       <c r="J87" s="14"/>
       <c r="K87" s="14"/>
       <c r="L87" s="14"/>
       <c r="M87" s="14"/>
       <c r="N87" s="14"/>
       <c r="O87" s="14"/>
       <c r="P87" s="14"/>
       <c r="Q87" s="14"/>
       <c r="R87" s="14"/>
       <c r="S87" s="14"/>
       <c r="T87" s="14"/>
       <c r="U87" s="14"/>
       <c r="V87" s="14"/>
       <c r="W87" s="15"/>
       <c r="X87" s="15"/>
       <c r="Y87" s="15"/>
       <c r="Z87" s="15"/>
@@ -14517,51 +14682,51 @@
       <c r="AB87" s="15"/>
       <c r="AC87" s="15"/>
       <c r="AD87" s="15"/>
       <c r="AE87" s="13"/>
       <c r="AF87" s="13"/>
       <c r="AG87" s="13"/>
       <c r="AH87" s="13"/>
       <c r="AI87" s="13"/>
       <c r="AJ87" s="13"/>
       <c r="AK87" s="13"/>
       <c r="AL87" s="13"/>
       <c r="AM87" s="13"/>
       <c r="AN87" s="13"/>
       <c r="AO87" s="13"/>
       <c r="AP87" s="13"/>
       <c r="AQ87" s="13"/>
       <c r="AR87" s="13"/>
       <c r="AS87" s="13"/>
       <c r="AT87" s="13"/>
       <c r="AU87" s="13"/>
       <c r="AV87" s="13"/>
       <c r="AW87" s="13"/>
       <c r="AX87" s="13"/>
       <c r="AY87" s="13"/>
     </row>
-    <row r="88" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B88" s="12"/>
       <c r="C88" s="13"/>
       <c r="D88" s="13"/>
       <c r="E88" s="13"/>
       <c r="F88" s="13"/>
       <c r="G88" s="14"/>
       <c r="H88" s="14"/>
       <c r="I88" s="14"/>
       <c r="J88" s="14"/>
       <c r="K88" s="14"/>
       <c r="L88" s="14"/>
       <c r="M88" s="14"/>
       <c r="N88" s="14"/>
       <c r="O88" s="14"/>
       <c r="P88" s="14"/>
       <c r="Q88" s="14"/>
       <c r="R88" s="14"/>
       <c r="S88" s="14"/>
       <c r="T88" s="14"/>
       <c r="U88" s="14"/>
       <c r="V88" s="14"/>
       <c r="W88" s="15"/>
       <c r="X88" s="15"/>
       <c r="Y88" s="15"/>
       <c r="Z88" s="15"/>
@@ -14569,51 +14734,51 @@
       <c r="AB88" s="15"/>
       <c r="AC88" s="15"/>
       <c r="AD88" s="15"/>
       <c r="AE88" s="13"/>
       <c r="AF88" s="13"/>
       <c r="AG88" s="13"/>
       <c r="AH88" s="13"/>
       <c r="AI88" s="13"/>
       <c r="AJ88" s="13"/>
       <c r="AK88" s="13"/>
       <c r="AL88" s="13"/>
       <c r="AM88" s="13"/>
       <c r="AN88" s="13"/>
       <c r="AO88" s="13"/>
       <c r="AP88" s="13"/>
       <c r="AQ88" s="13"/>
       <c r="AR88" s="13"/>
       <c r="AS88" s="13"/>
       <c r="AT88" s="13"/>
       <c r="AU88" s="13"/>
       <c r="AV88" s="13"/>
       <c r="AW88" s="13"/>
       <c r="AX88" s="13"/>
       <c r="AY88" s="13"/>
     </row>
-    <row r="89" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="89" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B89" s="12"/>
       <c r="C89" s="13"/>
       <c r="D89" s="13"/>
       <c r="E89" s="13"/>
       <c r="F89" s="13"/>
       <c r="G89" s="14"/>
       <c r="H89" s="14"/>
       <c r="I89" s="14"/>
       <c r="J89" s="14"/>
       <c r="K89" s="14"/>
       <c r="L89" s="14"/>
       <c r="M89" s="14"/>
       <c r="N89" s="14"/>
       <c r="O89" s="14"/>
       <c r="P89" s="14"/>
       <c r="Q89" s="14"/>
       <c r="R89" s="14"/>
       <c r="S89" s="14"/>
       <c r="T89" s="14"/>
       <c r="U89" s="14"/>
       <c r="V89" s="14"/>
       <c r="W89" s="15"/>
       <c r="X89" s="15"/>
       <c r="Y89" s="15"/>
       <c r="Z89" s="15"/>
@@ -14621,51 +14786,51 @@
       <c r="AB89" s="15"/>
       <c r="AC89" s="15"/>
       <c r="AD89" s="15"/>
       <c r="AE89" s="13"/>
       <c r="AF89" s="13"/>
       <c r="AG89" s="13"/>
       <c r="AH89" s="13"/>
       <c r="AI89" s="13"/>
       <c r="AJ89" s="13"/>
       <c r="AK89" s="13"/>
       <c r="AL89" s="13"/>
       <c r="AM89" s="13"/>
       <c r="AN89" s="13"/>
       <c r="AO89" s="13"/>
       <c r="AP89" s="13"/>
       <c r="AQ89" s="13"/>
       <c r="AR89" s="13"/>
       <c r="AS89" s="13"/>
       <c r="AT89" s="13"/>
       <c r="AU89" s="13"/>
       <c r="AV89" s="13"/>
       <c r="AW89" s="13"/>
       <c r="AX89" s="13"/>
       <c r="AY89" s="13"/>
     </row>
-    <row r="90" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="90" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B90" s="12"/>
       <c r="C90" s="13"/>
       <c r="D90" s="13"/>
       <c r="E90" s="13"/>
       <c r="F90" s="13"/>
       <c r="G90" s="14"/>
       <c r="H90" s="14"/>
       <c r="I90" s="14"/>
       <c r="J90" s="14"/>
       <c r="K90" s="14"/>
       <c r="L90" s="14"/>
       <c r="M90" s="14"/>
       <c r="N90" s="14"/>
       <c r="O90" s="14"/>
       <c r="P90" s="14"/>
       <c r="Q90" s="14"/>
       <c r="R90" s="14"/>
       <c r="S90" s="14"/>
       <c r="T90" s="14"/>
       <c r="U90" s="14"/>
       <c r="V90" s="14"/>
       <c r="W90" s="15"/>
       <c r="X90" s="15"/>
       <c r="Y90" s="15"/>
       <c r="Z90" s="15"/>
@@ -14673,51 +14838,51 @@
       <c r="AB90" s="15"/>
       <c r="AC90" s="15"/>
       <c r="AD90" s="15"/>
       <c r="AE90" s="13"/>
       <c r="AF90" s="13"/>
       <c r="AG90" s="13"/>
       <c r="AH90" s="13"/>
       <c r="AI90" s="13"/>
       <c r="AJ90" s="13"/>
       <c r="AK90" s="13"/>
       <c r="AL90" s="13"/>
       <c r="AM90" s="13"/>
       <c r="AN90" s="13"/>
       <c r="AO90" s="13"/>
       <c r="AP90" s="13"/>
       <c r="AQ90" s="13"/>
       <c r="AR90" s="13"/>
       <c r="AS90" s="13"/>
       <c r="AT90" s="13"/>
       <c r="AU90" s="13"/>
       <c r="AV90" s="13"/>
       <c r="AW90" s="13"/>
       <c r="AX90" s="13"/>
       <c r="AY90" s="13"/>
     </row>
-    <row r="91" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="91" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B91" s="12"/>
       <c r="C91" s="13"/>
       <c r="D91" s="13"/>
       <c r="E91" s="13"/>
       <c r="F91" s="13"/>
       <c r="G91" s="14"/>
       <c r="H91" s="14"/>
       <c r="I91" s="14"/>
       <c r="J91" s="14"/>
       <c r="K91" s="14"/>
       <c r="L91" s="14"/>
       <c r="M91" s="14"/>
       <c r="N91" s="14"/>
       <c r="O91" s="14"/>
       <c r="P91" s="14"/>
       <c r="Q91" s="14"/>
       <c r="R91" s="14"/>
       <c r="S91" s="14"/>
       <c r="T91" s="14"/>
       <c r="U91" s="14"/>
       <c r="V91" s="14"/>
       <c r="W91" s="15"/>
       <c r="X91" s="15"/>
       <c r="Y91" s="15"/>
       <c r="Z91" s="15"/>
@@ -14725,51 +14890,51 @@
       <c r="AB91" s="15"/>
       <c r="AC91" s="15"/>
       <c r="AD91" s="15"/>
       <c r="AE91" s="13"/>
       <c r="AF91" s="13"/>
       <c r="AG91" s="13"/>
       <c r="AH91" s="13"/>
       <c r="AI91" s="13"/>
       <c r="AJ91" s="13"/>
       <c r="AK91" s="13"/>
       <c r="AL91" s="13"/>
       <c r="AM91" s="13"/>
       <c r="AN91" s="13"/>
       <c r="AO91" s="13"/>
       <c r="AP91" s="13"/>
       <c r="AQ91" s="13"/>
       <c r="AR91" s="13"/>
       <c r="AS91" s="13"/>
       <c r="AT91" s="13"/>
       <c r="AU91" s="13"/>
       <c r="AV91" s="13"/>
       <c r="AW91" s="13"/>
       <c r="AX91" s="13"/>
       <c r="AY91" s="13"/>
     </row>
-    <row r="92" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="92" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B92" s="12"/>
       <c r="C92" s="13"/>
       <c r="D92" s="13"/>
       <c r="E92" s="13"/>
       <c r="F92" s="13"/>
       <c r="G92" s="14"/>
       <c r="H92" s="14"/>
       <c r="I92" s="14"/>
       <c r="J92" s="14"/>
       <c r="K92" s="14"/>
       <c r="L92" s="14"/>
       <c r="M92" s="14"/>
       <c r="N92" s="14"/>
       <c r="O92" s="14"/>
       <c r="P92" s="14"/>
       <c r="Q92" s="14"/>
       <c r="R92" s="14"/>
       <c r="S92" s="14"/>
       <c r="T92" s="14"/>
       <c r="U92" s="14"/>
       <c r="V92" s="14"/>
       <c r="W92" s="15"/>
       <c r="X92" s="15"/>
       <c r="Y92" s="15"/>
       <c r="Z92" s="15"/>
@@ -14777,51 +14942,51 @@
       <c r="AB92" s="15"/>
       <c r="AC92" s="15"/>
       <c r="AD92" s="15"/>
       <c r="AE92" s="13"/>
       <c r="AF92" s="13"/>
       <c r="AG92" s="13"/>
       <c r="AH92" s="13"/>
       <c r="AI92" s="13"/>
       <c r="AJ92" s="13"/>
       <c r="AK92" s="13"/>
       <c r="AL92" s="13"/>
       <c r="AM92" s="13"/>
       <c r="AN92" s="13"/>
       <c r="AO92" s="13"/>
       <c r="AP92" s="13"/>
       <c r="AQ92" s="13"/>
       <c r="AR92" s="13"/>
       <c r="AS92" s="13"/>
       <c r="AT92" s="13"/>
       <c r="AU92" s="13"/>
       <c r="AV92" s="13"/>
       <c r="AW92" s="13"/>
       <c r="AX92" s="13"/>
       <c r="AY92" s="13"/>
     </row>
-    <row r="93" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B93" s="12"/>
       <c r="C93" s="13"/>
       <c r="D93" s="13"/>
       <c r="E93" s="13"/>
       <c r="F93" s="13"/>
       <c r="G93" s="14"/>
       <c r="H93" s="14"/>
       <c r="I93" s="14"/>
       <c r="J93" s="14"/>
       <c r="K93" s="14"/>
       <c r="L93" s="14"/>
       <c r="M93" s="14"/>
       <c r="N93" s="14"/>
       <c r="O93" s="14"/>
       <c r="P93" s="14"/>
       <c r="Q93" s="14"/>
       <c r="R93" s="14"/>
       <c r="S93" s="14"/>
       <c r="T93" s="14"/>
       <c r="U93" s="14"/>
       <c r="V93" s="14"/>
       <c r="W93" s="15"/>
       <c r="X93" s="15"/>
       <c r="Y93" s="15"/>
       <c r="Z93" s="15"/>
@@ -14829,51 +14994,51 @@
       <c r="AB93" s="15"/>
       <c r="AC93" s="15"/>
       <c r="AD93" s="15"/>
       <c r="AE93" s="13"/>
       <c r="AF93" s="13"/>
       <c r="AG93" s="13"/>
       <c r="AH93" s="13"/>
       <c r="AI93" s="13"/>
       <c r="AJ93" s="13"/>
       <c r="AK93" s="13"/>
       <c r="AL93" s="13"/>
       <c r="AM93" s="13"/>
       <c r="AN93" s="13"/>
       <c r="AO93" s="13"/>
       <c r="AP93" s="13"/>
       <c r="AQ93" s="13"/>
       <c r="AR93" s="13"/>
       <c r="AS93" s="13"/>
       <c r="AT93" s="13"/>
       <c r="AU93" s="13"/>
       <c r="AV93" s="13"/>
       <c r="AW93" s="13"/>
       <c r="AX93" s="13"/>
       <c r="AY93" s="13"/>
     </row>
-    <row r="94" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="94" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B94" s="12"/>
       <c r="C94" s="13"/>
       <c r="D94" s="13"/>
       <c r="E94" s="13"/>
       <c r="F94" s="13"/>
       <c r="G94" s="14"/>
       <c r="H94" s="14"/>
       <c r="I94" s="14"/>
       <c r="J94" s="14"/>
       <c r="K94" s="14"/>
       <c r="L94" s="14"/>
       <c r="M94" s="14"/>
       <c r="N94" s="14"/>
       <c r="O94" s="14"/>
       <c r="P94" s="14"/>
       <c r="Q94" s="14"/>
       <c r="R94" s="14"/>
       <c r="S94" s="14"/>
       <c r="T94" s="14"/>
       <c r="U94" s="14"/>
       <c r="V94" s="14"/>
       <c r="W94" s="15"/>
       <c r="X94" s="15"/>
       <c r="Y94" s="15"/>
       <c r="Z94" s="15"/>
@@ -14881,51 +15046,51 @@
       <c r="AB94" s="15"/>
       <c r="AC94" s="15"/>
       <c r="AD94" s="15"/>
       <c r="AE94" s="13"/>
       <c r="AF94" s="13"/>
       <c r="AG94" s="13"/>
       <c r="AH94" s="13"/>
       <c r="AI94" s="13"/>
       <c r="AJ94" s="13"/>
       <c r="AK94" s="13"/>
       <c r="AL94" s="13"/>
       <c r="AM94" s="13"/>
       <c r="AN94" s="13"/>
       <c r="AO94" s="13"/>
       <c r="AP94" s="13"/>
       <c r="AQ94" s="13"/>
       <c r="AR94" s="13"/>
       <c r="AS94" s="13"/>
       <c r="AT94" s="13"/>
       <c r="AU94" s="13"/>
       <c r="AV94" s="13"/>
       <c r="AW94" s="13"/>
       <c r="AX94" s="13"/>
       <c r="AY94" s="13"/>
     </row>
-    <row r="95" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="95" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B95" s="12"/>
       <c r="C95" s="13"/>
       <c r="D95" s="13"/>
       <c r="E95" s="13"/>
       <c r="F95" s="13"/>
       <c r="G95" s="14"/>
       <c r="H95" s="14"/>
       <c r="I95" s="14"/>
       <c r="J95" s="14"/>
       <c r="K95" s="14"/>
       <c r="L95" s="14"/>
       <c r="M95" s="14"/>
       <c r="N95" s="14"/>
       <c r="O95" s="14"/>
       <c r="P95" s="14"/>
       <c r="Q95" s="14"/>
       <c r="R95" s="14"/>
       <c r="S95" s="14"/>
       <c r="T95" s="14"/>
       <c r="U95" s="14"/>
       <c r="V95" s="14"/>
       <c r="W95" s="15"/>
       <c r="X95" s="15"/>
       <c r="Y95" s="15"/>
       <c r="Z95" s="15"/>
@@ -14933,51 +15098,51 @@
       <c r="AB95" s="15"/>
       <c r="AC95" s="15"/>
       <c r="AD95" s="15"/>
       <c r="AE95" s="13"/>
       <c r="AF95" s="13"/>
       <c r="AG95" s="13"/>
       <c r="AH95" s="13"/>
       <c r="AI95" s="13"/>
       <c r="AJ95" s="13"/>
       <c r="AK95" s="13"/>
       <c r="AL95" s="13"/>
       <c r="AM95" s="13"/>
       <c r="AN95" s="13"/>
       <c r="AO95" s="13"/>
       <c r="AP95" s="13"/>
       <c r="AQ95" s="13"/>
       <c r="AR95" s="13"/>
       <c r="AS95" s="13"/>
       <c r="AT95" s="13"/>
       <c r="AU95" s="13"/>
       <c r="AV95" s="13"/>
       <c r="AW95" s="13"/>
       <c r="AX95" s="13"/>
       <c r="AY95" s="13"/>
     </row>
-    <row r="96" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="96" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B96" s="12"/>
       <c r="C96" s="13"/>
       <c r="D96" s="13"/>
       <c r="E96" s="13"/>
       <c r="F96" s="13"/>
       <c r="G96" s="14"/>
       <c r="H96" s="14"/>
       <c r="I96" s="14"/>
       <c r="J96" s="14"/>
       <c r="K96" s="14"/>
       <c r="L96" s="14"/>
       <c r="M96" s="14"/>
       <c r="N96" s="14"/>
       <c r="O96" s="14"/>
       <c r="P96" s="14"/>
       <c r="Q96" s="14"/>
       <c r="R96" s="14"/>
       <c r="S96" s="14"/>
       <c r="T96" s="14"/>
       <c r="U96" s="14"/>
       <c r="V96" s="14"/>
       <c r="W96" s="15"/>
       <c r="X96" s="15"/>
       <c r="Y96" s="15"/>
       <c r="Z96" s="15"/>
@@ -14985,51 +15150,51 @@
       <c r="AB96" s="15"/>
       <c r="AC96" s="15"/>
       <c r="AD96" s="15"/>
       <c r="AE96" s="13"/>
       <c r="AF96" s="13"/>
       <c r="AG96" s="13"/>
       <c r="AH96" s="13"/>
       <c r="AI96" s="13"/>
       <c r="AJ96" s="13"/>
       <c r="AK96" s="13"/>
       <c r="AL96" s="13"/>
       <c r="AM96" s="13"/>
       <c r="AN96" s="13"/>
       <c r="AO96" s="13"/>
       <c r="AP96" s="13"/>
       <c r="AQ96" s="13"/>
       <c r="AR96" s="13"/>
       <c r="AS96" s="13"/>
       <c r="AT96" s="13"/>
       <c r="AU96" s="13"/>
       <c r="AV96" s="13"/>
       <c r="AW96" s="13"/>
       <c r="AX96" s="13"/>
       <c r="AY96" s="13"/>
     </row>
-    <row r="97" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="97" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B97" s="12"/>
       <c r="C97" s="13"/>
       <c r="D97" s="13"/>
       <c r="E97" s="13"/>
       <c r="F97" s="13"/>
       <c r="G97" s="14"/>
       <c r="H97" s="14"/>
       <c r="I97" s="14"/>
       <c r="J97" s="14"/>
       <c r="K97" s="14"/>
       <c r="L97" s="14"/>
       <c r="M97" s="14"/>
       <c r="N97" s="14"/>
       <c r="O97" s="14"/>
       <c r="P97" s="14"/>
       <c r="Q97" s="14"/>
       <c r="R97" s="14"/>
       <c r="S97" s="14"/>
       <c r="T97" s="14"/>
       <c r="U97" s="14"/>
       <c r="V97" s="14"/>
       <c r="W97" s="15"/>
       <c r="X97" s="15"/>
       <c r="Y97" s="15"/>
       <c r="Z97" s="15"/>
@@ -15037,51 +15202,51 @@
       <c r="AB97" s="15"/>
       <c r="AC97" s="15"/>
       <c r="AD97" s="15"/>
       <c r="AE97" s="13"/>
       <c r="AF97" s="13"/>
       <c r="AG97" s="13"/>
       <c r="AH97" s="13"/>
       <c r="AI97" s="13"/>
       <c r="AJ97" s="13"/>
       <c r="AK97" s="13"/>
       <c r="AL97" s="13"/>
       <c r="AM97" s="13"/>
       <c r="AN97" s="13"/>
       <c r="AO97" s="13"/>
       <c r="AP97" s="13"/>
       <c r="AQ97" s="13"/>
       <c r="AR97" s="13"/>
       <c r="AS97" s="13"/>
       <c r="AT97" s="13"/>
       <c r="AU97" s="13"/>
       <c r="AV97" s="13"/>
       <c r="AW97" s="13"/>
       <c r="AX97" s="13"/>
       <c r="AY97" s="13"/>
     </row>
-    <row r="98" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="98" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B98" s="12"/>
       <c r="C98" s="13"/>
       <c r="D98" s="13"/>
       <c r="E98" s="13"/>
       <c r="F98" s="13"/>
       <c r="G98" s="14"/>
       <c r="H98" s="14"/>
       <c r="I98" s="14"/>
       <c r="J98" s="14"/>
       <c r="K98" s="14"/>
       <c r="L98" s="14"/>
       <c r="M98" s="14"/>
       <c r="N98" s="14"/>
       <c r="O98" s="14"/>
       <c r="P98" s="14"/>
       <c r="Q98" s="14"/>
       <c r="R98" s="14"/>
       <c r="S98" s="14"/>
       <c r="T98" s="14"/>
       <c r="U98" s="14"/>
       <c r="V98" s="14"/>
       <c r="W98" s="15"/>
       <c r="X98" s="15"/>
       <c r="Y98" s="15"/>
       <c r="Z98" s="15"/>
@@ -15089,51 +15254,51 @@
       <c r="AB98" s="15"/>
       <c r="AC98" s="15"/>
       <c r="AD98" s="15"/>
       <c r="AE98" s="13"/>
       <c r="AF98" s="13"/>
       <c r="AG98" s="13"/>
       <c r="AH98" s="13"/>
       <c r="AI98" s="13"/>
       <c r="AJ98" s="13"/>
       <c r="AK98" s="13"/>
       <c r="AL98" s="13"/>
       <c r="AM98" s="13"/>
       <c r="AN98" s="13"/>
       <c r="AO98" s="13"/>
       <c r="AP98" s="13"/>
       <c r="AQ98" s="13"/>
       <c r="AR98" s="13"/>
       <c r="AS98" s="13"/>
       <c r="AT98" s="13"/>
       <c r="AU98" s="13"/>
       <c r="AV98" s="13"/>
       <c r="AW98" s="13"/>
       <c r="AX98" s="13"/>
       <c r="AY98" s="13"/>
     </row>
-    <row r="99" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="99" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B99" s="12"/>
       <c r="C99" s="13"/>
       <c r="D99" s="13"/>
       <c r="E99" s="13"/>
       <c r="F99" s="13"/>
       <c r="G99" s="14"/>
       <c r="H99" s="14"/>
       <c r="I99" s="14"/>
       <c r="J99" s="14"/>
       <c r="K99" s="14"/>
       <c r="L99" s="14"/>
       <c r="M99" s="14"/>
       <c r="N99" s="14"/>
       <c r="O99" s="14"/>
       <c r="P99" s="14"/>
       <c r="Q99" s="14"/>
       <c r="R99" s="14"/>
       <c r="S99" s="14"/>
       <c r="T99" s="14"/>
       <c r="U99" s="14"/>
       <c r="V99" s="14"/>
       <c r="W99" s="15"/>
       <c r="X99" s="15"/>
       <c r="Y99" s="15"/>
       <c r="Z99" s="15"/>
@@ -15141,51 +15306,51 @@
       <c r="AB99" s="15"/>
       <c r="AC99" s="15"/>
       <c r="AD99" s="15"/>
       <c r="AE99" s="13"/>
       <c r="AF99" s="13"/>
       <c r="AG99" s="13"/>
       <c r="AH99" s="13"/>
       <c r="AI99" s="13"/>
       <c r="AJ99" s="13"/>
       <c r="AK99" s="13"/>
       <c r="AL99" s="13"/>
       <c r="AM99" s="13"/>
       <c r="AN99" s="13"/>
       <c r="AO99" s="13"/>
       <c r="AP99" s="13"/>
       <c r="AQ99" s="13"/>
       <c r="AR99" s="13"/>
       <c r="AS99" s="13"/>
       <c r="AT99" s="13"/>
       <c r="AU99" s="13"/>
       <c r="AV99" s="13"/>
       <c r="AW99" s="13"/>
       <c r="AX99" s="13"/>
       <c r="AY99" s="13"/>
     </row>
-    <row r="100" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="100" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B100" s="12"/>
       <c r="C100" s="13"/>
       <c r="D100" s="13"/>
       <c r="E100" s="13"/>
       <c r="F100" s="13"/>
       <c r="G100" s="14"/>
       <c r="H100" s="14"/>
       <c r="I100" s="14"/>
       <c r="J100" s="14"/>
       <c r="K100" s="14"/>
       <c r="L100" s="14"/>
       <c r="M100" s="14"/>
       <c r="N100" s="14"/>
       <c r="O100" s="14"/>
       <c r="P100" s="14"/>
       <c r="Q100" s="14"/>
       <c r="R100" s="14"/>
       <c r="S100" s="14"/>
       <c r="T100" s="14"/>
       <c r="U100" s="14"/>
       <c r="V100" s="14"/>
       <c r="W100" s="15"/>
       <c r="X100" s="15"/>
       <c r="Y100" s="15"/>
       <c r="Z100" s="15"/>
@@ -15193,51 +15358,51 @@
       <c r="AB100" s="15"/>
       <c r="AC100" s="15"/>
       <c r="AD100" s="15"/>
       <c r="AE100" s="13"/>
       <c r="AF100" s="13"/>
       <c r="AG100" s="13"/>
       <c r="AH100" s="13"/>
       <c r="AI100" s="13"/>
       <c r="AJ100" s="13"/>
       <c r="AK100" s="13"/>
       <c r="AL100" s="13"/>
       <c r="AM100" s="13"/>
       <c r="AN100" s="13"/>
       <c r="AO100" s="13"/>
       <c r="AP100" s="13"/>
       <c r="AQ100" s="13"/>
       <c r="AR100" s="13"/>
       <c r="AS100" s="13"/>
       <c r="AT100" s="13"/>
       <c r="AU100" s="13"/>
       <c r="AV100" s="13"/>
       <c r="AW100" s="13"/>
       <c r="AX100" s="13"/>
       <c r="AY100" s="13"/>
     </row>
-    <row r="101" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="101" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B101" s="12"/>
       <c r="C101" s="13"/>
       <c r="D101" s="13"/>
       <c r="E101" s="13"/>
       <c r="F101" s="13"/>
       <c r="G101" s="14"/>
       <c r="H101" s="14"/>
       <c r="I101" s="14"/>
       <c r="J101" s="14"/>
       <c r="K101" s="14"/>
       <c r="L101" s="14"/>
       <c r="M101" s="14"/>
       <c r="N101" s="14"/>
       <c r="O101" s="14"/>
       <c r="P101" s="14"/>
       <c r="Q101" s="14"/>
       <c r="R101" s="14"/>
       <c r="S101" s="14"/>
       <c r="T101" s="14"/>
       <c r="U101" s="14"/>
       <c r="V101" s="14"/>
       <c r="W101" s="15"/>
       <c r="X101" s="15"/>
       <c r="Y101" s="15"/>
       <c r="Z101" s="15"/>
@@ -15245,51 +15410,51 @@
       <c r="AB101" s="15"/>
       <c r="AC101" s="15"/>
       <c r="AD101" s="15"/>
       <c r="AE101" s="13"/>
       <c r="AF101" s="13"/>
       <c r="AG101" s="13"/>
       <c r="AH101" s="13"/>
       <c r="AI101" s="13"/>
       <c r="AJ101" s="13"/>
       <c r="AK101" s="13"/>
       <c r="AL101" s="13"/>
       <c r="AM101" s="13"/>
       <c r="AN101" s="13"/>
       <c r="AO101" s="13"/>
       <c r="AP101" s="13"/>
       <c r="AQ101" s="13"/>
       <c r="AR101" s="13"/>
       <c r="AS101" s="13"/>
       <c r="AT101" s="13"/>
       <c r="AU101" s="13"/>
       <c r="AV101" s="13"/>
       <c r="AW101" s="13"/>
       <c r="AX101" s="13"/>
       <c r="AY101" s="13"/>
     </row>
-    <row r="102" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="102" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B102" s="12"/>
       <c r="C102" s="13"/>
       <c r="D102" s="13"/>
       <c r="E102" s="13"/>
       <c r="F102" s="13"/>
       <c r="G102" s="14"/>
       <c r="H102" s="14"/>
       <c r="I102" s="14"/>
       <c r="J102" s="14"/>
       <c r="K102" s="14"/>
       <c r="L102" s="14"/>
       <c r="M102" s="14"/>
       <c r="N102" s="14"/>
       <c r="O102" s="14"/>
       <c r="P102" s="14"/>
       <c r="Q102" s="14"/>
       <c r="R102" s="14"/>
       <c r="S102" s="14"/>
       <c r="T102" s="14"/>
       <c r="U102" s="14"/>
       <c r="V102" s="14"/>
       <c r="W102" s="15"/>
       <c r="X102" s="15"/>
       <c r="Y102" s="15"/>
       <c r="Z102" s="15"/>
@@ -15297,51 +15462,51 @@
       <c r="AB102" s="15"/>
       <c r="AC102" s="15"/>
       <c r="AD102" s="15"/>
       <c r="AE102" s="13"/>
       <c r="AF102" s="13"/>
       <c r="AG102" s="13"/>
       <c r="AH102" s="13"/>
       <c r="AI102" s="13"/>
       <c r="AJ102" s="13"/>
       <c r="AK102" s="13"/>
       <c r="AL102" s="13"/>
       <c r="AM102" s="13"/>
       <c r="AN102" s="13"/>
       <c r="AO102" s="13"/>
       <c r="AP102" s="13"/>
       <c r="AQ102" s="13"/>
       <c r="AR102" s="13"/>
       <c r="AS102" s="13"/>
       <c r="AT102" s="13"/>
       <c r="AU102" s="13"/>
       <c r="AV102" s="13"/>
       <c r="AW102" s="13"/>
       <c r="AX102" s="13"/>
       <c r="AY102" s="13"/>
     </row>
-    <row r="103" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="103" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B103" s="12"/>
       <c r="C103" s="13"/>
       <c r="D103" s="13"/>
       <c r="E103" s="13"/>
       <c r="F103" s="13"/>
       <c r="G103" s="14"/>
       <c r="H103" s="14"/>
       <c r="I103" s="14"/>
       <c r="J103" s="14"/>
       <c r="K103" s="14"/>
       <c r="L103" s="14"/>
       <c r="M103" s="14"/>
       <c r="N103" s="14"/>
       <c r="O103" s="14"/>
       <c r="P103" s="14"/>
       <c r="Q103" s="14"/>
       <c r="R103" s="14"/>
       <c r="S103" s="14"/>
       <c r="T103" s="14"/>
       <c r="U103" s="14"/>
       <c r="V103" s="14"/>
       <c r="W103" s="15"/>
       <c r="X103" s="15"/>
       <c r="Y103" s="15"/>
       <c r="Z103" s="15"/>
@@ -15349,51 +15514,51 @@
       <c r="AB103" s="15"/>
       <c r="AC103" s="15"/>
       <c r="AD103" s="15"/>
       <c r="AE103" s="13"/>
       <c r="AF103" s="13"/>
       <c r="AG103" s="13"/>
       <c r="AH103" s="13"/>
       <c r="AI103" s="13"/>
       <c r="AJ103" s="13"/>
       <c r="AK103" s="13"/>
       <c r="AL103" s="13"/>
       <c r="AM103" s="13"/>
       <c r="AN103" s="13"/>
       <c r="AO103" s="13"/>
       <c r="AP103" s="13"/>
       <c r="AQ103" s="13"/>
       <c r="AR103" s="13"/>
       <c r="AS103" s="13"/>
       <c r="AT103" s="13"/>
       <c r="AU103" s="13"/>
       <c r="AV103" s="13"/>
       <c r="AW103" s="13"/>
       <c r="AX103" s="13"/>
       <c r="AY103" s="13"/>
     </row>
-    <row r="104" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="104" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B104" s="12"/>
       <c r="C104" s="13"/>
       <c r="D104" s="13"/>
       <c r="E104" s="13"/>
       <c r="F104" s="13"/>
       <c r="G104" s="14"/>
       <c r="H104" s="14"/>
       <c r="I104" s="14"/>
       <c r="J104" s="14"/>
       <c r="K104" s="14"/>
       <c r="L104" s="14"/>
       <c r="M104" s="14"/>
       <c r="N104" s="14"/>
       <c r="O104" s="14"/>
       <c r="P104" s="14"/>
       <c r="Q104" s="14"/>
       <c r="R104" s="14"/>
       <c r="S104" s="14"/>
       <c r="T104" s="14"/>
       <c r="U104" s="14"/>
       <c r="V104" s="14"/>
       <c r="W104" s="15"/>
       <c r="X104" s="15"/>
       <c r="Y104" s="15"/>
       <c r="Z104" s="15"/>
@@ -15401,51 +15566,51 @@
       <c r="AB104" s="15"/>
       <c r="AC104" s="15"/>
       <c r="AD104" s="15"/>
       <c r="AE104" s="13"/>
       <c r="AF104" s="13"/>
       <c r="AG104" s="13"/>
       <c r="AH104" s="13"/>
       <c r="AI104" s="13"/>
       <c r="AJ104" s="13"/>
       <c r="AK104" s="13"/>
       <c r="AL104" s="13"/>
       <c r="AM104" s="13"/>
       <c r="AN104" s="13"/>
       <c r="AO104" s="13"/>
       <c r="AP104" s="13"/>
       <c r="AQ104" s="13"/>
       <c r="AR104" s="13"/>
       <c r="AS104" s="13"/>
       <c r="AT104" s="13"/>
       <c r="AU104" s="13"/>
       <c r="AV104" s="13"/>
       <c r="AW104" s="13"/>
       <c r="AX104" s="13"/>
       <c r="AY104" s="13"/>
     </row>
-    <row r="105" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="105" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B105" s="12"/>
       <c r="C105" s="13"/>
       <c r="D105" s="13"/>
       <c r="E105" s="13"/>
       <c r="F105" s="13"/>
       <c r="G105" s="14"/>
       <c r="H105" s="14"/>
       <c r="I105" s="14"/>
       <c r="J105" s="14"/>
       <c r="K105" s="14"/>
       <c r="L105" s="14"/>
       <c r="M105" s="14"/>
       <c r="N105" s="14"/>
       <c r="O105" s="14"/>
       <c r="P105" s="14"/>
       <c r="Q105" s="14"/>
       <c r="R105" s="14"/>
       <c r="S105" s="14"/>
       <c r="T105" s="14"/>
       <c r="U105" s="14"/>
       <c r="V105" s="14"/>
       <c r="W105" s="15"/>
       <c r="X105" s="15"/>
       <c r="Y105" s="15"/>
       <c r="Z105" s="15"/>
@@ -15453,51 +15618,51 @@
       <c r="AB105" s="15"/>
       <c r="AC105" s="15"/>
       <c r="AD105" s="15"/>
       <c r="AE105" s="13"/>
       <c r="AF105" s="13"/>
       <c r="AG105" s="13"/>
       <c r="AH105" s="13"/>
       <c r="AI105" s="13"/>
       <c r="AJ105" s="13"/>
       <c r="AK105" s="13"/>
       <c r="AL105" s="13"/>
       <c r="AM105" s="13"/>
       <c r="AN105" s="13"/>
       <c r="AO105" s="13"/>
       <c r="AP105" s="13"/>
       <c r="AQ105" s="13"/>
       <c r="AR105" s="13"/>
       <c r="AS105" s="13"/>
       <c r="AT105" s="13"/>
       <c r="AU105" s="13"/>
       <c r="AV105" s="13"/>
       <c r="AW105" s="13"/>
       <c r="AX105" s="13"/>
       <c r="AY105" s="13"/>
     </row>
-    <row r="106" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="106" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B106" s="12"/>
       <c r="C106" s="13"/>
       <c r="D106" s="13"/>
       <c r="E106" s="13"/>
       <c r="F106" s="13"/>
       <c r="G106" s="14"/>
       <c r="H106" s="14"/>
       <c r="I106" s="14"/>
       <c r="J106" s="14"/>
       <c r="K106" s="14"/>
       <c r="L106" s="14"/>
       <c r="M106" s="14"/>
       <c r="N106" s="14"/>
       <c r="O106" s="14"/>
       <c r="P106" s="14"/>
       <c r="Q106" s="14"/>
       <c r="R106" s="14"/>
       <c r="S106" s="14"/>
       <c r="T106" s="14"/>
       <c r="U106" s="14"/>
       <c r="V106" s="14"/>
       <c r="W106" s="15"/>
       <c r="X106" s="15"/>
       <c r="Y106" s="15"/>
       <c r="Z106" s="15"/>
@@ -15505,51 +15670,51 @@
       <c r="AB106" s="15"/>
       <c r="AC106" s="15"/>
       <c r="AD106" s="15"/>
       <c r="AE106" s="13"/>
       <c r="AF106" s="13"/>
       <c r="AG106" s="13"/>
       <c r="AH106" s="13"/>
       <c r="AI106" s="13"/>
       <c r="AJ106" s="13"/>
       <c r="AK106" s="13"/>
       <c r="AL106" s="13"/>
       <c r="AM106" s="13"/>
       <c r="AN106" s="13"/>
       <c r="AO106" s="13"/>
       <c r="AP106" s="13"/>
       <c r="AQ106" s="13"/>
       <c r="AR106" s="13"/>
       <c r="AS106" s="13"/>
       <c r="AT106" s="13"/>
       <c r="AU106" s="13"/>
       <c r="AV106" s="13"/>
       <c r="AW106" s="13"/>
       <c r="AX106" s="13"/>
       <c r="AY106" s="13"/>
     </row>
-    <row r="107" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="107" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B107" s="12"/>
       <c r="C107" s="13"/>
       <c r="D107" s="13"/>
       <c r="E107" s="13"/>
       <c r="F107" s="13"/>
       <c r="G107" s="14"/>
       <c r="H107" s="14"/>
       <c r="I107" s="14"/>
       <c r="J107" s="14"/>
       <c r="K107" s="14"/>
       <c r="L107" s="14"/>
       <c r="M107" s="14"/>
       <c r="N107" s="14"/>
       <c r="O107" s="14"/>
       <c r="P107" s="14"/>
       <c r="Q107" s="14"/>
       <c r="R107" s="14"/>
       <c r="S107" s="14"/>
       <c r="T107" s="14"/>
       <c r="U107" s="14"/>
       <c r="V107" s="14"/>
       <c r="W107" s="15"/>
       <c r="X107" s="15"/>
       <c r="Y107" s="15"/>
       <c r="Z107" s="15"/>
@@ -15557,51 +15722,51 @@
       <c r="AB107" s="15"/>
       <c r="AC107" s="15"/>
       <c r="AD107" s="15"/>
       <c r="AE107" s="13"/>
       <c r="AF107" s="13"/>
       <c r="AG107" s="13"/>
       <c r="AH107" s="13"/>
       <c r="AI107" s="13"/>
       <c r="AJ107" s="13"/>
       <c r="AK107" s="13"/>
       <c r="AL107" s="13"/>
       <c r="AM107" s="13"/>
       <c r="AN107" s="13"/>
       <c r="AO107" s="13"/>
       <c r="AP107" s="13"/>
       <c r="AQ107" s="13"/>
       <c r="AR107" s="13"/>
       <c r="AS107" s="13"/>
       <c r="AT107" s="13"/>
       <c r="AU107" s="13"/>
       <c r="AV107" s="13"/>
       <c r="AW107" s="13"/>
       <c r="AX107" s="13"/>
       <c r="AY107" s="13"/>
     </row>
-    <row r="108" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="108" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B108" s="12"/>
       <c r="C108" s="13"/>
       <c r="D108" s="13"/>
       <c r="E108" s="13"/>
       <c r="F108" s="13"/>
       <c r="G108" s="14"/>
       <c r="H108" s="14"/>
       <c r="I108" s="14"/>
       <c r="J108" s="14"/>
       <c r="K108" s="14"/>
       <c r="L108" s="14"/>
       <c r="M108" s="14"/>
       <c r="N108" s="14"/>
       <c r="O108" s="14"/>
       <c r="P108" s="14"/>
       <c r="Q108" s="14"/>
       <c r="R108" s="14"/>
       <c r="S108" s="14"/>
       <c r="T108" s="14"/>
       <c r="U108" s="14"/>
       <c r="V108" s="14"/>
       <c r="W108" s="15"/>
       <c r="X108" s="15"/>
       <c r="Y108" s="15"/>
       <c r="Z108" s="15"/>
@@ -15609,51 +15774,51 @@
       <c r="AB108" s="15"/>
       <c r="AC108" s="15"/>
       <c r="AD108" s="15"/>
       <c r="AE108" s="13"/>
       <c r="AF108" s="13"/>
       <c r="AG108" s="13"/>
       <c r="AH108" s="13"/>
       <c r="AI108" s="13"/>
       <c r="AJ108" s="13"/>
       <c r="AK108" s="13"/>
       <c r="AL108" s="13"/>
       <c r="AM108" s="13"/>
       <c r="AN108" s="13"/>
       <c r="AO108" s="13"/>
       <c r="AP108" s="13"/>
       <c r="AQ108" s="13"/>
       <c r="AR108" s="13"/>
       <c r="AS108" s="13"/>
       <c r="AT108" s="13"/>
       <c r="AU108" s="13"/>
       <c r="AV108" s="13"/>
       <c r="AW108" s="13"/>
       <c r="AX108" s="13"/>
       <c r="AY108" s="13"/>
     </row>
-    <row r="109" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="109" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B109" s="12"/>
       <c r="C109" s="13"/>
       <c r="D109" s="13"/>
       <c r="E109" s="13"/>
       <c r="F109" s="13"/>
       <c r="G109" s="14"/>
       <c r="H109" s="14"/>
       <c r="I109" s="14"/>
       <c r="J109" s="14"/>
       <c r="K109" s="14"/>
       <c r="L109" s="14"/>
       <c r="M109" s="14"/>
       <c r="N109" s="14"/>
       <c r="O109" s="14"/>
       <c r="P109" s="14"/>
       <c r="Q109" s="14"/>
       <c r="R109" s="14"/>
       <c r="S109" s="14"/>
       <c r="T109" s="14"/>
       <c r="U109" s="14"/>
       <c r="V109" s="14"/>
       <c r="W109" s="15"/>
       <c r="X109" s="15"/>
       <c r="Y109" s="15"/>
       <c r="Z109" s="15"/>
@@ -15661,51 +15826,51 @@
       <c r="AB109" s="15"/>
       <c r="AC109" s="15"/>
       <c r="AD109" s="15"/>
       <c r="AE109" s="13"/>
       <c r="AF109" s="13"/>
       <c r="AG109" s="13"/>
       <c r="AH109" s="13"/>
       <c r="AI109" s="13"/>
       <c r="AJ109" s="13"/>
       <c r="AK109" s="13"/>
       <c r="AL109" s="13"/>
       <c r="AM109" s="13"/>
       <c r="AN109" s="13"/>
       <c r="AO109" s="13"/>
       <c r="AP109" s="13"/>
       <c r="AQ109" s="13"/>
       <c r="AR109" s="13"/>
       <c r="AS109" s="13"/>
       <c r="AT109" s="13"/>
       <c r="AU109" s="13"/>
       <c r="AV109" s="13"/>
       <c r="AW109" s="13"/>
       <c r="AX109" s="13"/>
       <c r="AY109" s="13"/>
     </row>
-    <row r="110" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="110" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B110" s="12"/>
       <c r="C110" s="13"/>
       <c r="D110" s="13"/>
       <c r="E110" s="13"/>
       <c r="F110" s="13"/>
       <c r="G110" s="14"/>
       <c r="H110" s="14"/>
       <c r="I110" s="14"/>
       <c r="J110" s="14"/>
       <c r="K110" s="14"/>
       <c r="L110" s="14"/>
       <c r="M110" s="14"/>
       <c r="N110" s="14"/>
       <c r="O110" s="14"/>
       <c r="P110" s="14"/>
       <c r="Q110" s="14"/>
       <c r="R110" s="14"/>
       <c r="S110" s="14"/>
       <c r="T110" s="14"/>
       <c r="U110" s="14"/>
       <c r="V110" s="14"/>
       <c r="W110" s="15"/>
       <c r="X110" s="15"/>
       <c r="Y110" s="15"/>
       <c r="Z110" s="15"/>
@@ -15713,51 +15878,51 @@
       <c r="AB110" s="15"/>
       <c r="AC110" s="15"/>
       <c r="AD110" s="15"/>
       <c r="AE110" s="13"/>
       <c r="AF110" s="13"/>
       <c r="AG110" s="13"/>
       <c r="AH110" s="13"/>
       <c r="AI110" s="13"/>
       <c r="AJ110" s="13"/>
       <c r="AK110" s="13"/>
       <c r="AL110" s="13"/>
       <c r="AM110" s="13"/>
       <c r="AN110" s="13"/>
       <c r="AO110" s="13"/>
       <c r="AP110" s="13"/>
       <c r="AQ110" s="13"/>
       <c r="AR110" s="13"/>
       <c r="AS110" s="13"/>
       <c r="AT110" s="13"/>
       <c r="AU110" s="13"/>
       <c r="AV110" s="13"/>
       <c r="AW110" s="13"/>
       <c r="AX110" s="13"/>
       <c r="AY110" s="13"/>
     </row>
-    <row r="111" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="111" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B111" s="12"/>
       <c r="C111" s="13"/>
       <c r="D111" s="13"/>
       <c r="E111" s="13"/>
       <c r="F111" s="13"/>
       <c r="G111" s="14"/>
       <c r="H111" s="14"/>
       <c r="I111" s="14"/>
       <c r="J111" s="14"/>
       <c r="K111" s="14"/>
       <c r="L111" s="14"/>
       <c r="M111" s="14"/>
       <c r="N111" s="14"/>
       <c r="O111" s="14"/>
       <c r="P111" s="14"/>
       <c r="Q111" s="14"/>
       <c r="R111" s="14"/>
       <c r="S111" s="14"/>
       <c r="T111" s="14"/>
       <c r="U111" s="14"/>
       <c r="V111" s="14"/>
       <c r="W111" s="15"/>
       <c r="X111" s="15"/>
       <c r="Y111" s="15"/>
       <c r="Z111" s="15"/>
@@ -15765,51 +15930,51 @@
       <c r="AB111" s="15"/>
       <c r="AC111" s="15"/>
       <c r="AD111" s="15"/>
       <c r="AE111" s="13"/>
       <c r="AF111" s="13"/>
       <c r="AG111" s="13"/>
       <c r="AH111" s="13"/>
       <c r="AI111" s="13"/>
       <c r="AJ111" s="13"/>
       <c r="AK111" s="13"/>
       <c r="AL111" s="13"/>
       <c r="AM111" s="13"/>
       <c r="AN111" s="13"/>
       <c r="AO111" s="13"/>
       <c r="AP111" s="13"/>
       <c r="AQ111" s="13"/>
       <c r="AR111" s="13"/>
       <c r="AS111" s="13"/>
       <c r="AT111" s="13"/>
       <c r="AU111" s="13"/>
       <c r="AV111" s="13"/>
       <c r="AW111" s="13"/>
       <c r="AX111" s="13"/>
       <c r="AY111" s="13"/>
     </row>
-    <row r="112" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="112" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B112" s="12"/>
       <c r="C112" s="13"/>
       <c r="D112" s="13"/>
       <c r="E112" s="13"/>
       <c r="F112" s="13"/>
       <c r="G112" s="14"/>
       <c r="H112" s="14"/>
       <c r="I112" s="14"/>
       <c r="J112" s="14"/>
       <c r="K112" s="14"/>
       <c r="L112" s="14"/>
       <c r="M112" s="14"/>
       <c r="N112" s="14"/>
       <c r="O112" s="14"/>
       <c r="P112" s="14"/>
       <c r="Q112" s="14"/>
       <c r="R112" s="14"/>
       <c r="S112" s="14"/>
       <c r="T112" s="14"/>
       <c r="U112" s="14"/>
       <c r="V112" s="14"/>
       <c r="W112" s="15"/>
       <c r="X112" s="15"/>
       <c r="Y112" s="15"/>
       <c r="Z112" s="15"/>
@@ -15817,51 +15982,51 @@
       <c r="AB112" s="15"/>
       <c r="AC112" s="15"/>
       <c r="AD112" s="15"/>
       <c r="AE112" s="13"/>
       <c r="AF112" s="13"/>
       <c r="AG112" s="13"/>
       <c r="AH112" s="13"/>
       <c r="AI112" s="13"/>
       <c r="AJ112" s="13"/>
       <c r="AK112" s="13"/>
       <c r="AL112" s="13"/>
       <c r="AM112" s="13"/>
       <c r="AN112" s="13"/>
       <c r="AO112" s="13"/>
       <c r="AP112" s="13"/>
       <c r="AQ112" s="13"/>
       <c r="AR112" s="13"/>
       <c r="AS112" s="13"/>
       <c r="AT112" s="13"/>
       <c r="AU112" s="13"/>
       <c r="AV112" s="13"/>
       <c r="AW112" s="13"/>
       <c r="AX112" s="13"/>
       <c r="AY112" s="13"/>
     </row>
-    <row r="113" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="113" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B113" s="12"/>
       <c r="C113" s="13"/>
       <c r="D113" s="13"/>
       <c r="E113" s="13"/>
       <c r="F113" s="13"/>
       <c r="G113" s="14"/>
       <c r="H113" s="14"/>
       <c r="I113" s="14"/>
       <c r="J113" s="14"/>
       <c r="K113" s="14"/>
       <c r="L113" s="14"/>
       <c r="M113" s="14"/>
       <c r="N113" s="14"/>
       <c r="O113" s="14"/>
       <c r="P113" s="14"/>
       <c r="Q113" s="14"/>
       <c r="R113" s="14"/>
       <c r="S113" s="14"/>
       <c r="T113" s="14"/>
       <c r="U113" s="14"/>
       <c r="V113" s="14"/>
       <c r="W113" s="15"/>
       <c r="X113" s="15"/>
       <c r="Y113" s="15"/>
       <c r="Z113" s="15"/>
@@ -15869,51 +16034,51 @@
       <c r="AB113" s="15"/>
       <c r="AC113" s="15"/>
       <c r="AD113" s="15"/>
       <c r="AE113" s="13"/>
       <c r="AF113" s="13"/>
       <c r="AG113" s="13"/>
       <c r="AH113" s="13"/>
       <c r="AI113" s="13"/>
       <c r="AJ113" s="13"/>
       <c r="AK113" s="13"/>
       <c r="AL113" s="13"/>
       <c r="AM113" s="13"/>
       <c r="AN113" s="13"/>
       <c r="AO113" s="13"/>
       <c r="AP113" s="13"/>
       <c r="AQ113" s="13"/>
       <c r="AR113" s="13"/>
       <c r="AS113" s="13"/>
       <c r="AT113" s="13"/>
       <c r="AU113" s="13"/>
       <c r="AV113" s="13"/>
       <c r="AW113" s="13"/>
       <c r="AX113" s="13"/>
       <c r="AY113" s="13"/>
     </row>
-    <row r="114" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="114" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B114" s="12"/>
       <c r="C114" s="13"/>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
       <c r="F114" s="13"/>
       <c r="G114" s="14"/>
       <c r="H114" s="14"/>
       <c r="I114" s="14"/>
       <c r="J114" s="14"/>
       <c r="K114" s="14"/>
       <c r="L114" s="14"/>
       <c r="M114" s="14"/>
       <c r="N114" s="14"/>
       <c r="O114" s="14"/>
       <c r="P114" s="14"/>
       <c r="Q114" s="14"/>
       <c r="R114" s="14"/>
       <c r="S114" s="14"/>
       <c r="T114" s="14"/>
       <c r="U114" s="14"/>
       <c r="V114" s="14"/>
       <c r="W114" s="15"/>
       <c r="X114" s="15"/>
       <c r="Y114" s="15"/>
       <c r="Z114" s="15"/>
@@ -15921,51 +16086,51 @@
       <c r="AB114" s="15"/>
       <c r="AC114" s="15"/>
       <c r="AD114" s="15"/>
       <c r="AE114" s="13"/>
       <c r="AF114" s="13"/>
       <c r="AG114" s="13"/>
       <c r="AH114" s="13"/>
       <c r="AI114" s="13"/>
       <c r="AJ114" s="13"/>
       <c r="AK114" s="13"/>
       <c r="AL114" s="13"/>
       <c r="AM114" s="13"/>
       <c r="AN114" s="13"/>
       <c r="AO114" s="13"/>
       <c r="AP114" s="13"/>
       <c r="AQ114" s="13"/>
       <c r="AR114" s="13"/>
       <c r="AS114" s="13"/>
       <c r="AT114" s="13"/>
       <c r="AU114" s="13"/>
       <c r="AV114" s="13"/>
       <c r="AW114" s="13"/>
       <c r="AX114" s="13"/>
       <c r="AY114" s="13"/>
     </row>
-    <row r="115" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="115" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B115" s="12"/>
       <c r="C115" s="13"/>
       <c r="D115" s="13"/>
       <c r="E115" s="13"/>
       <c r="F115" s="13"/>
       <c r="G115" s="14"/>
       <c r="H115" s="14"/>
       <c r="I115" s="14"/>
       <c r="J115" s="14"/>
       <c r="K115" s="14"/>
       <c r="L115" s="14"/>
       <c r="M115" s="14"/>
       <c r="N115" s="14"/>
       <c r="O115" s="14"/>
       <c r="P115" s="14"/>
       <c r="Q115" s="14"/>
       <c r="R115" s="14"/>
       <c r="S115" s="14"/>
       <c r="T115" s="14"/>
       <c r="U115" s="14"/>
       <c r="V115" s="14"/>
       <c r="W115" s="15"/>
       <c r="X115" s="15"/>
       <c r="Y115" s="15"/>
       <c r="Z115" s="15"/>
@@ -15973,51 +16138,51 @@
       <c r="AB115" s="15"/>
       <c r="AC115" s="15"/>
       <c r="AD115" s="15"/>
       <c r="AE115" s="13"/>
       <c r="AF115" s="13"/>
       <c r="AG115" s="13"/>
       <c r="AH115" s="13"/>
       <c r="AI115" s="13"/>
       <c r="AJ115" s="13"/>
       <c r="AK115" s="13"/>
       <c r="AL115" s="13"/>
       <c r="AM115" s="13"/>
       <c r="AN115" s="13"/>
       <c r="AO115" s="13"/>
       <c r="AP115" s="13"/>
       <c r="AQ115" s="13"/>
       <c r="AR115" s="13"/>
       <c r="AS115" s="13"/>
       <c r="AT115" s="13"/>
       <c r="AU115" s="13"/>
       <c r="AV115" s="13"/>
       <c r="AW115" s="13"/>
       <c r="AX115" s="13"/>
       <c r="AY115" s="13"/>
     </row>
-    <row r="116" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="116" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B116" s="12"/>
       <c r="C116" s="13"/>
       <c r="D116" s="13"/>
       <c r="E116" s="13"/>
       <c r="F116" s="13"/>
       <c r="G116" s="14"/>
       <c r="H116" s="14"/>
       <c r="I116" s="14"/>
       <c r="J116" s="14"/>
       <c r="K116" s="14"/>
       <c r="L116" s="14"/>
       <c r="M116" s="14"/>
       <c r="N116" s="14"/>
       <c r="O116" s="14"/>
       <c r="P116" s="14"/>
       <c r="Q116" s="14"/>
       <c r="R116" s="14"/>
       <c r="S116" s="14"/>
       <c r="T116" s="14"/>
       <c r="U116" s="14"/>
       <c r="V116" s="14"/>
       <c r="W116" s="15"/>
       <c r="X116" s="15"/>
       <c r="Y116" s="15"/>
       <c r="Z116" s="15"/>
@@ -16025,51 +16190,51 @@
       <c r="AB116" s="15"/>
       <c r="AC116" s="15"/>
       <c r="AD116" s="15"/>
       <c r="AE116" s="13"/>
       <c r="AF116" s="13"/>
       <c r="AG116" s="13"/>
       <c r="AH116" s="13"/>
       <c r="AI116" s="13"/>
       <c r="AJ116" s="13"/>
       <c r="AK116" s="13"/>
       <c r="AL116" s="13"/>
       <c r="AM116" s="13"/>
       <c r="AN116" s="13"/>
       <c r="AO116" s="13"/>
       <c r="AP116" s="13"/>
       <c r="AQ116" s="13"/>
       <c r="AR116" s="13"/>
       <c r="AS116" s="13"/>
       <c r="AT116" s="13"/>
       <c r="AU116" s="13"/>
       <c r="AV116" s="13"/>
       <c r="AW116" s="13"/>
       <c r="AX116" s="13"/>
       <c r="AY116" s="13"/>
     </row>
-    <row r="117" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="117" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B117" s="12"/>
       <c r="C117" s="13"/>
       <c r="D117" s="13"/>
       <c r="E117" s="13"/>
       <c r="F117" s="13"/>
       <c r="G117" s="14"/>
       <c r="H117" s="14"/>
       <c r="I117" s="14"/>
       <c r="J117" s="14"/>
       <c r="K117" s="14"/>
       <c r="L117" s="14"/>
       <c r="M117" s="14"/>
       <c r="N117" s="14"/>
       <c r="O117" s="14"/>
       <c r="P117" s="14"/>
       <c r="Q117" s="14"/>
       <c r="R117" s="14"/>
       <c r="S117" s="14"/>
       <c r="T117" s="14"/>
       <c r="U117" s="14"/>
       <c r="V117" s="14"/>
       <c r="W117" s="15"/>
       <c r="X117" s="15"/>
       <c r="Y117" s="15"/>
       <c r="Z117" s="15"/>
@@ -16077,51 +16242,51 @@
       <c r="AB117" s="15"/>
       <c r="AC117" s="15"/>
       <c r="AD117" s="15"/>
       <c r="AE117" s="13"/>
       <c r="AF117" s="13"/>
       <c r="AG117" s="13"/>
       <c r="AH117" s="13"/>
       <c r="AI117" s="13"/>
       <c r="AJ117" s="13"/>
       <c r="AK117" s="13"/>
       <c r="AL117" s="13"/>
       <c r="AM117" s="13"/>
       <c r="AN117" s="13"/>
       <c r="AO117" s="13"/>
       <c r="AP117" s="13"/>
       <c r="AQ117" s="13"/>
       <c r="AR117" s="13"/>
       <c r="AS117" s="13"/>
       <c r="AT117" s="13"/>
       <c r="AU117" s="13"/>
       <c r="AV117" s="13"/>
       <c r="AW117" s="13"/>
       <c r="AX117" s="13"/>
       <c r="AY117" s="13"/>
     </row>
-    <row r="118" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="118" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B118" s="12"/>
       <c r="C118" s="13"/>
       <c r="D118" s="13"/>
       <c r="E118" s="13"/>
       <c r="F118" s="13"/>
       <c r="G118" s="14"/>
       <c r="H118" s="14"/>
       <c r="I118" s="14"/>
       <c r="J118" s="14"/>
       <c r="K118" s="14"/>
       <c r="L118" s="14"/>
       <c r="M118" s="14"/>
       <c r="N118" s="14"/>
       <c r="O118" s="14"/>
       <c r="P118" s="14"/>
       <c r="Q118" s="14"/>
       <c r="R118" s="14"/>
       <c r="S118" s="14"/>
       <c r="T118" s="14"/>
       <c r="U118" s="14"/>
       <c r="V118" s="14"/>
       <c r="W118" s="15"/>
       <c r="X118" s="15"/>
       <c r="Y118" s="15"/>
       <c r="Z118" s="15"/>
@@ -16129,51 +16294,51 @@
       <c r="AB118" s="15"/>
       <c r="AC118" s="15"/>
       <c r="AD118" s="15"/>
       <c r="AE118" s="13"/>
       <c r="AF118" s="13"/>
       <c r="AG118" s="13"/>
       <c r="AH118" s="13"/>
       <c r="AI118" s="13"/>
       <c r="AJ118" s="13"/>
       <c r="AK118" s="13"/>
       <c r="AL118" s="13"/>
       <c r="AM118" s="13"/>
       <c r="AN118" s="13"/>
       <c r="AO118" s="13"/>
       <c r="AP118" s="13"/>
       <c r="AQ118" s="13"/>
       <c r="AR118" s="13"/>
       <c r="AS118" s="13"/>
       <c r="AT118" s="13"/>
       <c r="AU118" s="13"/>
       <c r="AV118" s="13"/>
       <c r="AW118" s="13"/>
       <c r="AX118" s="13"/>
       <c r="AY118" s="13"/>
     </row>
-    <row r="119" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="119" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B119" s="12"/>
       <c r="C119" s="13"/>
       <c r="D119" s="13"/>
       <c r="E119" s="13"/>
       <c r="F119" s="13"/>
       <c r="G119" s="14"/>
       <c r="H119" s="14"/>
       <c r="I119" s="14"/>
       <c r="J119" s="14"/>
       <c r="K119" s="14"/>
       <c r="L119" s="14"/>
       <c r="M119" s="14"/>
       <c r="N119" s="14"/>
       <c r="O119" s="14"/>
       <c r="P119" s="14"/>
       <c r="Q119" s="14"/>
       <c r="R119" s="14"/>
       <c r="S119" s="14"/>
       <c r="T119" s="14"/>
       <c r="U119" s="14"/>
       <c r="V119" s="14"/>
       <c r="W119" s="15"/>
       <c r="X119" s="15"/>
       <c r="Y119" s="15"/>
       <c r="Z119" s="15"/>
@@ -16181,51 +16346,51 @@
       <c r="AB119" s="15"/>
       <c r="AC119" s="15"/>
       <c r="AD119" s="15"/>
       <c r="AE119" s="13"/>
       <c r="AF119" s="13"/>
       <c r="AG119" s="13"/>
       <c r="AH119" s="13"/>
       <c r="AI119" s="13"/>
       <c r="AJ119" s="13"/>
       <c r="AK119" s="13"/>
       <c r="AL119" s="13"/>
       <c r="AM119" s="13"/>
       <c r="AN119" s="13"/>
       <c r="AO119" s="13"/>
       <c r="AP119" s="13"/>
       <c r="AQ119" s="13"/>
       <c r="AR119" s="13"/>
       <c r="AS119" s="13"/>
       <c r="AT119" s="13"/>
       <c r="AU119" s="13"/>
       <c r="AV119" s="13"/>
       <c r="AW119" s="13"/>
       <c r="AX119" s="13"/>
       <c r="AY119" s="13"/>
     </row>
-    <row r="120" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="120" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B120" s="12"/>
       <c r="C120" s="13"/>
       <c r="D120" s="13"/>
       <c r="E120" s="13"/>
       <c r="F120" s="13"/>
       <c r="G120" s="14"/>
       <c r="H120" s="14"/>
       <c r="I120" s="14"/>
       <c r="J120" s="14"/>
       <c r="K120" s="14"/>
       <c r="L120" s="14"/>
       <c r="M120" s="14"/>
       <c r="N120" s="14"/>
       <c r="O120" s="14"/>
       <c r="P120" s="14"/>
       <c r="Q120" s="14"/>
       <c r="R120" s="14"/>
       <c r="S120" s="14"/>
       <c r="T120" s="14"/>
       <c r="U120" s="14"/>
       <c r="V120" s="14"/>
       <c r="W120" s="15"/>
       <c r="X120" s="15"/>
       <c r="Y120" s="15"/>
       <c r="Z120" s="15"/>
@@ -16233,51 +16398,51 @@
       <c r="AB120" s="15"/>
       <c r="AC120" s="15"/>
       <c r="AD120" s="15"/>
       <c r="AE120" s="13"/>
       <c r="AF120" s="13"/>
       <c r="AG120" s="13"/>
       <c r="AH120" s="13"/>
       <c r="AI120" s="13"/>
       <c r="AJ120" s="13"/>
       <c r="AK120" s="13"/>
       <c r="AL120" s="13"/>
       <c r="AM120" s="13"/>
       <c r="AN120" s="13"/>
       <c r="AO120" s="13"/>
       <c r="AP120" s="13"/>
       <c r="AQ120" s="13"/>
       <c r="AR120" s="13"/>
       <c r="AS120" s="13"/>
       <c r="AT120" s="13"/>
       <c r="AU120" s="13"/>
       <c r="AV120" s="13"/>
       <c r="AW120" s="13"/>
       <c r="AX120" s="13"/>
       <c r="AY120" s="13"/>
     </row>
-    <row r="121" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="121" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B121" s="12"/>
       <c r="C121" s="13"/>
       <c r="D121" s="13"/>
       <c r="E121" s="13"/>
       <c r="F121" s="13"/>
       <c r="G121" s="14"/>
       <c r="H121" s="14"/>
       <c r="I121" s="14"/>
       <c r="J121" s="14"/>
       <c r="K121" s="14"/>
       <c r="L121" s="14"/>
       <c r="M121" s="14"/>
       <c r="N121" s="14"/>
       <c r="O121" s="14"/>
       <c r="P121" s="14"/>
       <c r="Q121" s="14"/>
       <c r="R121" s="14"/>
       <c r="S121" s="14"/>
       <c r="T121" s="14"/>
       <c r="U121" s="14"/>
       <c r="V121" s="14"/>
       <c r="W121" s="15"/>
       <c r="X121" s="15"/>
       <c r="Y121" s="15"/>
       <c r="Z121" s="15"/>
@@ -16285,51 +16450,51 @@
       <c r="AB121" s="15"/>
       <c r="AC121" s="15"/>
       <c r="AD121" s="15"/>
       <c r="AE121" s="13"/>
       <c r="AF121" s="13"/>
       <c r="AG121" s="13"/>
       <c r="AH121" s="13"/>
       <c r="AI121" s="13"/>
       <c r="AJ121" s="13"/>
       <c r="AK121" s="13"/>
       <c r="AL121" s="13"/>
       <c r="AM121" s="13"/>
       <c r="AN121" s="13"/>
       <c r="AO121" s="13"/>
       <c r="AP121" s="13"/>
       <c r="AQ121" s="13"/>
       <c r="AR121" s="13"/>
       <c r="AS121" s="13"/>
       <c r="AT121" s="13"/>
       <c r="AU121" s="13"/>
       <c r="AV121" s="13"/>
       <c r="AW121" s="13"/>
       <c r="AX121" s="13"/>
       <c r="AY121" s="13"/>
     </row>
-    <row r="122" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="122" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B122" s="12"/>
       <c r="C122" s="13"/>
       <c r="D122" s="13"/>
       <c r="E122" s="13"/>
       <c r="F122" s="13"/>
       <c r="G122" s="14"/>
       <c r="H122" s="14"/>
       <c r="I122" s="14"/>
       <c r="J122" s="14"/>
       <c r="K122" s="14"/>
       <c r="L122" s="14"/>
       <c r="M122" s="14"/>
       <c r="N122" s="14"/>
       <c r="O122" s="14"/>
       <c r="P122" s="14"/>
       <c r="Q122" s="14"/>
       <c r="R122" s="14"/>
       <c r="S122" s="14"/>
       <c r="T122" s="14"/>
       <c r="U122" s="14"/>
       <c r="V122" s="14"/>
       <c r="W122" s="15"/>
       <c r="X122" s="15"/>
       <c r="Y122" s="15"/>
       <c r="Z122" s="15"/>
@@ -16337,51 +16502,51 @@
       <c r="AB122" s="15"/>
       <c r="AC122" s="15"/>
       <c r="AD122" s="15"/>
       <c r="AE122" s="13"/>
       <c r="AF122" s="13"/>
       <c r="AG122" s="13"/>
       <c r="AH122" s="13"/>
       <c r="AI122" s="13"/>
       <c r="AJ122" s="13"/>
       <c r="AK122" s="13"/>
       <c r="AL122" s="13"/>
       <c r="AM122" s="13"/>
       <c r="AN122" s="13"/>
       <c r="AO122" s="13"/>
       <c r="AP122" s="13"/>
       <c r="AQ122" s="13"/>
       <c r="AR122" s="13"/>
       <c r="AS122" s="13"/>
       <c r="AT122" s="13"/>
       <c r="AU122" s="13"/>
       <c r="AV122" s="13"/>
       <c r="AW122" s="13"/>
       <c r="AX122" s="13"/>
       <c r="AY122" s="13"/>
     </row>
-    <row r="123" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="123" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B123" s="12"/>
       <c r="C123" s="13"/>
       <c r="D123" s="13"/>
       <c r="E123" s="13"/>
       <c r="F123" s="13"/>
       <c r="G123" s="14"/>
       <c r="H123" s="14"/>
       <c r="I123" s="14"/>
       <c r="J123" s="14"/>
       <c r="K123" s="14"/>
       <c r="L123" s="14"/>
       <c r="M123" s="14"/>
       <c r="N123" s="14"/>
       <c r="O123" s="14"/>
       <c r="P123" s="14"/>
       <c r="Q123" s="14"/>
       <c r="R123" s="14"/>
       <c r="S123" s="14"/>
       <c r="T123" s="14"/>
       <c r="U123" s="14"/>
       <c r="V123" s="14"/>
       <c r="W123" s="15"/>
       <c r="X123" s="15"/>
       <c r="Y123" s="15"/>
       <c r="Z123" s="15"/>
@@ -16389,51 +16554,51 @@
       <c r="AB123" s="15"/>
       <c r="AC123" s="15"/>
       <c r="AD123" s="15"/>
       <c r="AE123" s="13"/>
       <c r="AF123" s="13"/>
       <c r="AG123" s="13"/>
       <c r="AH123" s="13"/>
       <c r="AI123" s="13"/>
       <c r="AJ123" s="13"/>
       <c r="AK123" s="13"/>
       <c r="AL123" s="13"/>
       <c r="AM123" s="13"/>
       <c r="AN123" s="13"/>
       <c r="AO123" s="13"/>
       <c r="AP123" s="13"/>
       <c r="AQ123" s="13"/>
       <c r="AR123" s="13"/>
       <c r="AS123" s="13"/>
       <c r="AT123" s="13"/>
       <c r="AU123" s="13"/>
       <c r="AV123" s="13"/>
       <c r="AW123" s="13"/>
       <c r="AX123" s="13"/>
       <c r="AY123" s="13"/>
     </row>
-    <row r="124" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="124" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B124" s="12"/>
       <c r="C124" s="13"/>
       <c r="D124" s="13"/>
       <c r="E124" s="13"/>
       <c r="F124" s="13"/>
       <c r="G124" s="14"/>
       <c r="H124" s="14"/>
       <c r="I124" s="14"/>
       <c r="J124" s="14"/>
       <c r="K124" s="14"/>
       <c r="L124" s="14"/>
       <c r="M124" s="14"/>
       <c r="N124" s="14"/>
       <c r="O124" s="14"/>
       <c r="P124" s="14"/>
       <c r="Q124" s="14"/>
       <c r="R124" s="14"/>
       <c r="S124" s="14"/>
       <c r="T124" s="14"/>
       <c r="U124" s="14"/>
       <c r="V124" s="14"/>
       <c r="W124" s="15"/>
       <c r="X124" s="15"/>
       <c r="Y124" s="15"/>
       <c r="Z124" s="15"/>
@@ -16441,51 +16606,51 @@
       <c r="AB124" s="15"/>
       <c r="AC124" s="15"/>
       <c r="AD124" s="15"/>
       <c r="AE124" s="13"/>
       <c r="AF124" s="13"/>
       <c r="AG124" s="13"/>
       <c r="AH124" s="13"/>
       <c r="AI124" s="13"/>
       <c r="AJ124" s="13"/>
       <c r="AK124" s="13"/>
       <c r="AL124" s="13"/>
       <c r="AM124" s="13"/>
       <c r="AN124" s="13"/>
       <c r="AO124" s="13"/>
       <c r="AP124" s="13"/>
       <c r="AQ124" s="13"/>
       <c r="AR124" s="13"/>
       <c r="AS124" s="13"/>
       <c r="AT124" s="13"/>
       <c r="AU124" s="13"/>
       <c r="AV124" s="13"/>
       <c r="AW124" s="13"/>
       <c r="AX124" s="13"/>
       <c r="AY124" s="13"/>
     </row>
-    <row r="125" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="125" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B125" s="12"/>
       <c r="C125" s="13"/>
       <c r="D125" s="13"/>
       <c r="E125" s="13"/>
       <c r="F125" s="13"/>
       <c r="G125" s="14"/>
       <c r="H125" s="14"/>
       <c r="I125" s="14"/>
       <c r="J125" s="14"/>
       <c r="K125" s="14"/>
       <c r="L125" s="14"/>
       <c r="M125" s="14"/>
       <c r="N125" s="14"/>
       <c r="O125" s="14"/>
       <c r="P125" s="14"/>
       <c r="Q125" s="14"/>
       <c r="R125" s="14"/>
       <c r="S125" s="14"/>
       <c r="T125" s="14"/>
       <c r="U125" s="14"/>
       <c r="V125" s="14"/>
       <c r="W125" s="15"/>
       <c r="X125" s="15"/>
       <c r="Y125" s="15"/>
       <c r="Z125" s="15"/>
@@ -16493,51 +16658,51 @@
       <c r="AB125" s="15"/>
       <c r="AC125" s="15"/>
       <c r="AD125" s="15"/>
       <c r="AE125" s="13"/>
       <c r="AF125" s="13"/>
       <c r="AG125" s="13"/>
       <c r="AH125" s="13"/>
       <c r="AI125" s="13"/>
       <c r="AJ125" s="13"/>
       <c r="AK125" s="13"/>
       <c r="AL125" s="13"/>
       <c r="AM125" s="13"/>
       <c r="AN125" s="13"/>
       <c r="AO125" s="13"/>
       <c r="AP125" s="13"/>
       <c r="AQ125" s="13"/>
       <c r="AR125" s="13"/>
       <c r="AS125" s="13"/>
       <c r="AT125" s="13"/>
       <c r="AU125" s="13"/>
       <c r="AV125" s="13"/>
       <c r="AW125" s="13"/>
       <c r="AX125" s="13"/>
       <c r="AY125" s="13"/>
     </row>
-    <row r="126" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="126" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B126" s="12"/>
       <c r="C126" s="13"/>
       <c r="D126" s="13"/>
       <c r="E126" s="13"/>
       <c r="F126" s="13"/>
       <c r="G126" s="14"/>
       <c r="H126" s="14"/>
       <c r="I126" s="14"/>
       <c r="J126" s="14"/>
       <c r="K126" s="14"/>
       <c r="L126" s="14"/>
       <c r="M126" s="14"/>
       <c r="N126" s="14"/>
       <c r="O126" s="14"/>
       <c r="P126" s="14"/>
       <c r="Q126" s="14"/>
       <c r="R126" s="14"/>
       <c r="S126" s="14"/>
       <c r="T126" s="14"/>
       <c r="U126" s="14"/>
       <c r="V126" s="14"/>
       <c r="W126" s="15"/>
       <c r="X126" s="15"/>
       <c r="Y126" s="15"/>
       <c r="Z126" s="15"/>
@@ -16545,51 +16710,51 @@
       <c r="AB126" s="15"/>
       <c r="AC126" s="15"/>
       <c r="AD126" s="15"/>
       <c r="AE126" s="13"/>
       <c r="AF126" s="13"/>
       <c r="AG126" s="13"/>
       <c r="AH126" s="13"/>
       <c r="AI126" s="13"/>
       <c r="AJ126" s="13"/>
       <c r="AK126" s="13"/>
       <c r="AL126" s="13"/>
       <c r="AM126" s="13"/>
       <c r="AN126" s="13"/>
       <c r="AO126" s="13"/>
       <c r="AP126" s="13"/>
       <c r="AQ126" s="13"/>
       <c r="AR126" s="13"/>
       <c r="AS126" s="13"/>
       <c r="AT126" s="13"/>
       <c r="AU126" s="13"/>
       <c r="AV126" s="13"/>
       <c r="AW126" s="13"/>
       <c r="AX126" s="13"/>
       <c r="AY126" s="13"/>
     </row>
-    <row r="127" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="127" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B127" s="12"/>
       <c r="C127" s="13"/>
       <c r="D127" s="13"/>
       <c r="E127" s="13"/>
       <c r="F127" s="13"/>
       <c r="G127" s="14"/>
       <c r="H127" s="14"/>
       <c r="I127" s="14"/>
       <c r="J127" s="14"/>
       <c r="K127" s="14"/>
       <c r="L127" s="14"/>
       <c r="M127" s="14"/>
       <c r="N127" s="14"/>
       <c r="O127" s="14"/>
       <c r="P127" s="14"/>
       <c r="Q127" s="14"/>
       <c r="R127" s="14"/>
       <c r="S127" s="14"/>
       <c r="T127" s="14"/>
       <c r="U127" s="14"/>
       <c r="V127" s="14"/>
       <c r="W127" s="15"/>
       <c r="X127" s="15"/>
       <c r="Y127" s="15"/>
       <c r="Z127" s="15"/>
@@ -16597,51 +16762,51 @@
       <c r="AB127" s="15"/>
       <c r="AC127" s="15"/>
       <c r="AD127" s="15"/>
       <c r="AE127" s="13"/>
       <c r="AF127" s="13"/>
       <c r="AG127" s="13"/>
       <c r="AH127" s="13"/>
       <c r="AI127" s="13"/>
       <c r="AJ127" s="13"/>
       <c r="AK127" s="13"/>
       <c r="AL127" s="13"/>
       <c r="AM127" s="13"/>
       <c r="AN127" s="13"/>
       <c r="AO127" s="13"/>
       <c r="AP127" s="13"/>
       <c r="AQ127" s="13"/>
       <c r="AR127" s="13"/>
       <c r="AS127" s="13"/>
       <c r="AT127" s="13"/>
       <c r="AU127" s="13"/>
       <c r="AV127" s="13"/>
       <c r="AW127" s="13"/>
       <c r="AX127" s="13"/>
       <c r="AY127" s="13"/>
     </row>
-    <row r="128" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="128" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B128" s="12"/>
       <c r="C128" s="13"/>
       <c r="D128" s="13"/>
       <c r="E128" s="13"/>
       <c r="F128" s="13"/>
       <c r="G128" s="14"/>
       <c r="H128" s="14"/>
       <c r="I128" s="14"/>
       <c r="J128" s="14"/>
       <c r="K128" s="14"/>
       <c r="L128" s="14"/>
       <c r="M128" s="14"/>
       <c r="N128" s="14"/>
       <c r="O128" s="14"/>
       <c r="P128" s="14"/>
       <c r="Q128" s="14"/>
       <c r="R128" s="14"/>
       <c r="S128" s="14"/>
       <c r="T128" s="14"/>
       <c r="U128" s="14"/>
       <c r="V128" s="14"/>
       <c r="W128" s="15"/>
       <c r="X128" s="15"/>
       <c r="Y128" s="15"/>
       <c r="Z128" s="15"/>
@@ -16649,51 +16814,51 @@
       <c r="AB128" s="15"/>
       <c r="AC128" s="15"/>
       <c r="AD128" s="15"/>
       <c r="AE128" s="13"/>
       <c r="AF128" s="13"/>
       <c r="AG128" s="13"/>
       <c r="AH128" s="13"/>
       <c r="AI128" s="13"/>
       <c r="AJ128" s="13"/>
       <c r="AK128" s="13"/>
       <c r="AL128" s="13"/>
       <c r="AM128" s="13"/>
       <c r="AN128" s="13"/>
       <c r="AO128" s="13"/>
       <c r="AP128" s="13"/>
       <c r="AQ128" s="13"/>
       <c r="AR128" s="13"/>
       <c r="AS128" s="13"/>
       <c r="AT128" s="13"/>
       <c r="AU128" s="13"/>
       <c r="AV128" s="13"/>
       <c r="AW128" s="13"/>
       <c r="AX128" s="13"/>
       <c r="AY128" s="13"/>
     </row>
-    <row r="129" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="129" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B129" s="12"/>
       <c r="C129" s="13"/>
       <c r="D129" s="13"/>
       <c r="E129" s="13"/>
       <c r="F129" s="13"/>
       <c r="G129" s="14"/>
       <c r="H129" s="14"/>
       <c r="I129" s="14"/>
       <c r="J129" s="14"/>
       <c r="K129" s="14"/>
       <c r="L129" s="14"/>
       <c r="M129" s="14"/>
       <c r="N129" s="14"/>
       <c r="O129" s="14"/>
       <c r="P129" s="14"/>
       <c r="Q129" s="14"/>
       <c r="R129" s="14"/>
       <c r="S129" s="14"/>
       <c r="T129" s="14"/>
       <c r="U129" s="14"/>
       <c r="V129" s="14"/>
       <c r="W129" s="15"/>
       <c r="X129" s="15"/>
       <c r="Y129" s="15"/>
       <c r="Z129" s="15"/>
@@ -16701,51 +16866,51 @@
       <c r="AB129" s="15"/>
       <c r="AC129" s="15"/>
       <c r="AD129" s="15"/>
       <c r="AE129" s="13"/>
       <c r="AF129" s="13"/>
       <c r="AG129" s="13"/>
       <c r="AH129" s="13"/>
       <c r="AI129" s="13"/>
       <c r="AJ129" s="13"/>
       <c r="AK129" s="13"/>
       <c r="AL129" s="13"/>
       <c r="AM129" s="13"/>
       <c r="AN129" s="13"/>
       <c r="AO129" s="13"/>
       <c r="AP129" s="13"/>
       <c r="AQ129" s="13"/>
       <c r="AR129" s="13"/>
       <c r="AS129" s="13"/>
       <c r="AT129" s="13"/>
       <c r="AU129" s="13"/>
       <c r="AV129" s="13"/>
       <c r="AW129" s="13"/>
       <c r="AX129" s="13"/>
       <c r="AY129" s="13"/>
     </row>
-    <row r="130" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="130" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B130" s="12"/>
       <c r="C130" s="13"/>
       <c r="D130" s="13"/>
       <c r="E130" s="13"/>
       <c r="F130" s="13"/>
       <c r="G130" s="14"/>
       <c r="H130" s="14"/>
       <c r="I130" s="14"/>
       <c r="J130" s="14"/>
       <c r="K130" s="14"/>
       <c r="L130" s="14"/>
       <c r="M130" s="14"/>
       <c r="N130" s="14"/>
       <c r="O130" s="14"/>
       <c r="P130" s="14"/>
       <c r="Q130" s="14"/>
       <c r="R130" s="14"/>
       <c r="S130" s="14"/>
       <c r="T130" s="14"/>
       <c r="U130" s="14"/>
       <c r="V130" s="14"/>
       <c r="W130" s="15"/>
       <c r="X130" s="15"/>
       <c r="Y130" s="15"/>
       <c r="Z130" s="15"/>
@@ -16753,51 +16918,51 @@
       <c r="AB130" s="15"/>
       <c r="AC130" s="15"/>
       <c r="AD130" s="15"/>
       <c r="AE130" s="13"/>
       <c r="AF130" s="13"/>
       <c r="AG130" s="13"/>
       <c r="AH130" s="13"/>
       <c r="AI130" s="13"/>
       <c r="AJ130" s="13"/>
       <c r="AK130" s="13"/>
       <c r="AL130" s="13"/>
       <c r="AM130" s="13"/>
       <c r="AN130" s="13"/>
       <c r="AO130" s="13"/>
       <c r="AP130" s="13"/>
       <c r="AQ130" s="13"/>
       <c r="AR130" s="13"/>
       <c r="AS130" s="13"/>
       <c r="AT130" s="13"/>
       <c r="AU130" s="13"/>
       <c r="AV130" s="13"/>
       <c r="AW130" s="13"/>
       <c r="AX130" s="13"/>
       <c r="AY130" s="13"/>
     </row>
-    <row r="131" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="131" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B131" s="12"/>
       <c r="C131" s="13"/>
       <c r="D131" s="13"/>
       <c r="E131" s="13"/>
       <c r="F131" s="13"/>
       <c r="G131" s="14"/>
       <c r="H131" s="14"/>
       <c r="I131" s="14"/>
       <c r="J131" s="14"/>
       <c r="K131" s="14"/>
       <c r="L131" s="14"/>
       <c r="M131" s="14"/>
       <c r="N131" s="14"/>
       <c r="O131" s="14"/>
       <c r="P131" s="14"/>
       <c r="Q131" s="14"/>
       <c r="R131" s="14"/>
       <c r="S131" s="14"/>
       <c r="T131" s="14"/>
       <c r="U131" s="14"/>
       <c r="V131" s="14"/>
       <c r="W131" s="15"/>
       <c r="X131" s="15"/>
       <c r="Y131" s="15"/>
       <c r="Z131" s="15"/>
@@ -16805,51 +16970,51 @@
       <c r="AB131" s="15"/>
       <c r="AC131" s="15"/>
       <c r="AD131" s="15"/>
       <c r="AE131" s="13"/>
       <c r="AF131" s="13"/>
       <c r="AG131" s="13"/>
       <c r="AH131" s="13"/>
       <c r="AI131" s="13"/>
       <c r="AJ131" s="13"/>
       <c r="AK131" s="13"/>
       <c r="AL131" s="13"/>
       <c r="AM131" s="13"/>
       <c r="AN131" s="13"/>
       <c r="AO131" s="13"/>
       <c r="AP131" s="13"/>
       <c r="AQ131" s="13"/>
       <c r="AR131" s="13"/>
       <c r="AS131" s="13"/>
       <c r="AT131" s="13"/>
       <c r="AU131" s="13"/>
       <c r="AV131" s="13"/>
       <c r="AW131" s="13"/>
       <c r="AX131" s="13"/>
       <c r="AY131" s="13"/>
     </row>
-    <row r="132" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="132" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B132" s="12"/>
       <c r="C132" s="13"/>
       <c r="D132" s="13"/>
       <c r="E132" s="13"/>
       <c r="F132" s="13"/>
       <c r="G132" s="14"/>
       <c r="H132" s="14"/>
       <c r="I132" s="14"/>
       <c r="J132" s="14"/>
       <c r="K132" s="14"/>
       <c r="L132" s="14"/>
       <c r="M132" s="14"/>
       <c r="N132" s="14"/>
       <c r="O132" s="14"/>
       <c r="P132" s="14"/>
       <c r="Q132" s="14"/>
       <c r="R132" s="14"/>
       <c r="S132" s="14"/>
       <c r="T132" s="14"/>
       <c r="U132" s="14"/>
       <c r="V132" s="14"/>
       <c r="W132" s="15"/>
       <c r="X132" s="15"/>
       <c r="Y132" s="15"/>
       <c r="Z132" s="15"/>
@@ -16857,51 +17022,51 @@
       <c r="AB132" s="15"/>
       <c r="AC132" s="15"/>
       <c r="AD132" s="15"/>
       <c r="AE132" s="13"/>
       <c r="AF132" s="13"/>
       <c r="AG132" s="13"/>
       <c r="AH132" s="13"/>
       <c r="AI132" s="13"/>
       <c r="AJ132" s="13"/>
       <c r="AK132" s="13"/>
       <c r="AL132" s="13"/>
       <c r="AM132" s="13"/>
       <c r="AN132" s="13"/>
       <c r="AO132" s="13"/>
       <c r="AP132" s="13"/>
       <c r="AQ132" s="13"/>
       <c r="AR132" s="13"/>
       <c r="AS132" s="13"/>
       <c r="AT132" s="13"/>
       <c r="AU132" s="13"/>
       <c r="AV132" s="13"/>
       <c r="AW132" s="13"/>
       <c r="AX132" s="13"/>
       <c r="AY132" s="13"/>
     </row>
-    <row r="133" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="133" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B133" s="12"/>
       <c r="C133" s="13"/>
       <c r="D133" s="13"/>
       <c r="E133" s="13"/>
       <c r="F133" s="13"/>
       <c r="G133" s="14"/>
       <c r="H133" s="14"/>
       <c r="I133" s="14"/>
       <c r="J133" s="14"/>
       <c r="K133" s="14"/>
       <c r="L133" s="14"/>
       <c r="M133" s="14"/>
       <c r="N133" s="14"/>
       <c r="O133" s="14"/>
       <c r="P133" s="14"/>
       <c r="Q133" s="14"/>
       <c r="R133" s="14"/>
       <c r="S133" s="14"/>
       <c r="T133" s="14"/>
       <c r="U133" s="14"/>
       <c r="V133" s="14"/>
       <c r="W133" s="15"/>
       <c r="X133" s="15"/>
       <c r="Y133" s="15"/>
       <c r="Z133" s="15"/>
@@ -16909,51 +17074,51 @@
       <c r="AB133" s="15"/>
       <c r="AC133" s="15"/>
       <c r="AD133" s="15"/>
       <c r="AE133" s="13"/>
       <c r="AF133" s="13"/>
       <c r="AG133" s="13"/>
       <c r="AH133" s="13"/>
       <c r="AI133" s="13"/>
       <c r="AJ133" s="13"/>
       <c r="AK133" s="13"/>
       <c r="AL133" s="13"/>
       <c r="AM133" s="13"/>
       <c r="AN133" s="13"/>
       <c r="AO133" s="13"/>
       <c r="AP133" s="13"/>
       <c r="AQ133" s="13"/>
       <c r="AR133" s="13"/>
       <c r="AS133" s="13"/>
       <c r="AT133" s="13"/>
       <c r="AU133" s="13"/>
       <c r="AV133" s="13"/>
       <c r="AW133" s="13"/>
       <c r="AX133" s="13"/>
       <c r="AY133" s="13"/>
     </row>
-    <row r="134" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="134" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B134" s="12"/>
       <c r="C134" s="13"/>
       <c r="D134" s="13"/>
       <c r="E134" s="13"/>
       <c r="F134" s="13"/>
       <c r="G134" s="14"/>
       <c r="H134" s="14"/>
       <c r="I134" s="14"/>
       <c r="J134" s="14"/>
       <c r="K134" s="14"/>
       <c r="L134" s="14"/>
       <c r="M134" s="14"/>
       <c r="N134" s="14"/>
       <c r="O134" s="14"/>
       <c r="P134" s="14"/>
       <c r="Q134" s="14"/>
       <c r="R134" s="14"/>
       <c r="S134" s="14"/>
       <c r="T134" s="14"/>
       <c r="U134" s="14"/>
       <c r="V134" s="14"/>
       <c r="W134" s="15"/>
       <c r="X134" s="15"/>
       <c r="Y134" s="15"/>
       <c r="Z134" s="15"/>
@@ -16961,51 +17126,51 @@
       <c r="AB134" s="15"/>
       <c r="AC134" s="15"/>
       <c r="AD134" s="15"/>
       <c r="AE134" s="13"/>
       <c r="AF134" s="13"/>
       <c r="AG134" s="13"/>
       <c r="AH134" s="13"/>
       <c r="AI134" s="13"/>
       <c r="AJ134" s="13"/>
       <c r="AK134" s="13"/>
       <c r="AL134" s="13"/>
       <c r="AM134" s="13"/>
       <c r="AN134" s="13"/>
       <c r="AO134" s="13"/>
       <c r="AP134" s="13"/>
       <c r="AQ134" s="13"/>
       <c r="AR134" s="13"/>
       <c r="AS134" s="13"/>
       <c r="AT134" s="13"/>
       <c r="AU134" s="13"/>
       <c r="AV134" s="13"/>
       <c r="AW134" s="13"/>
       <c r="AX134" s="13"/>
       <c r="AY134" s="13"/>
     </row>
-    <row r="135" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="135" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B135" s="12"/>
       <c r="C135" s="13"/>
       <c r="D135" s="13"/>
       <c r="E135" s="13"/>
       <c r="F135" s="13"/>
       <c r="G135" s="14"/>
       <c r="H135" s="14"/>
       <c r="I135" s="14"/>
       <c r="J135" s="14"/>
       <c r="K135" s="14"/>
       <c r="L135" s="14"/>
       <c r="M135" s="14"/>
       <c r="N135" s="14"/>
       <c r="O135" s="14"/>
       <c r="P135" s="14"/>
       <c r="Q135" s="14"/>
       <c r="R135" s="14"/>
       <c r="S135" s="14"/>
       <c r="T135" s="14"/>
       <c r="U135" s="14"/>
       <c r="V135" s="14"/>
       <c r="W135" s="15"/>
       <c r="X135" s="15"/>
       <c r="Y135" s="15"/>
       <c r="Z135" s="15"/>
@@ -17013,51 +17178,51 @@
       <c r="AB135" s="15"/>
       <c r="AC135" s="15"/>
       <c r="AD135" s="15"/>
       <c r="AE135" s="13"/>
       <c r="AF135" s="13"/>
       <c r="AG135" s="13"/>
       <c r="AH135" s="13"/>
       <c r="AI135" s="13"/>
       <c r="AJ135" s="13"/>
       <c r="AK135" s="13"/>
       <c r="AL135" s="13"/>
       <c r="AM135" s="13"/>
       <c r="AN135" s="13"/>
       <c r="AO135" s="13"/>
       <c r="AP135" s="13"/>
       <c r="AQ135" s="13"/>
       <c r="AR135" s="13"/>
       <c r="AS135" s="13"/>
       <c r="AT135" s="13"/>
       <c r="AU135" s="13"/>
       <c r="AV135" s="13"/>
       <c r="AW135" s="13"/>
       <c r="AX135" s="13"/>
       <c r="AY135" s="13"/>
     </row>
-    <row r="136" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="136" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B136" s="12"/>
       <c r="C136" s="13"/>
       <c r="D136" s="13"/>
       <c r="E136" s="13"/>
       <c r="F136" s="13"/>
       <c r="G136" s="14"/>
       <c r="H136" s="14"/>
       <c r="I136" s="14"/>
       <c r="J136" s="14"/>
       <c r="K136" s="14"/>
       <c r="L136" s="14"/>
       <c r="M136" s="14"/>
       <c r="N136" s="14"/>
       <c r="O136" s="14"/>
       <c r="P136" s="14"/>
       <c r="Q136" s="14"/>
       <c r="R136" s="14"/>
       <c r="S136" s="14"/>
       <c r="T136" s="14"/>
       <c r="U136" s="14"/>
       <c r="V136" s="14"/>
       <c r="W136" s="15"/>
       <c r="X136" s="15"/>
       <c r="Y136" s="15"/>
       <c r="Z136" s="15"/>
@@ -17065,51 +17230,51 @@
       <c r="AB136" s="15"/>
       <c r="AC136" s="15"/>
       <c r="AD136" s="15"/>
       <c r="AE136" s="13"/>
       <c r="AF136" s="13"/>
       <c r="AG136" s="13"/>
       <c r="AH136" s="13"/>
       <c r="AI136" s="13"/>
       <c r="AJ136" s="13"/>
       <c r="AK136" s="13"/>
       <c r="AL136" s="13"/>
       <c r="AM136" s="13"/>
       <c r="AN136" s="13"/>
       <c r="AO136" s="13"/>
       <c r="AP136" s="13"/>
       <c r="AQ136" s="13"/>
       <c r="AR136" s="13"/>
       <c r="AS136" s="13"/>
       <c r="AT136" s="13"/>
       <c r="AU136" s="13"/>
       <c r="AV136" s="13"/>
       <c r="AW136" s="13"/>
       <c r="AX136" s="13"/>
       <c r="AY136" s="13"/>
     </row>
-    <row r="137" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="137" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B137" s="12"/>
       <c r="C137" s="13"/>
       <c r="D137" s="13"/>
       <c r="E137" s="13"/>
       <c r="F137" s="13"/>
       <c r="G137" s="14"/>
       <c r="H137" s="14"/>
       <c r="I137" s="14"/>
       <c r="J137" s="14"/>
       <c r="K137" s="14"/>
       <c r="L137" s="14"/>
       <c r="M137" s="14"/>
       <c r="N137" s="14"/>
       <c r="O137" s="14"/>
       <c r="P137" s="14"/>
       <c r="Q137" s="14"/>
       <c r="R137" s="14"/>
       <c r="S137" s="14"/>
       <c r="T137" s="14"/>
       <c r="U137" s="14"/>
       <c r="V137" s="14"/>
       <c r="W137" s="15"/>
       <c r="X137" s="15"/>
       <c r="Y137" s="15"/>
       <c r="Z137" s="15"/>
@@ -17117,51 +17282,51 @@
       <c r="AB137" s="15"/>
       <c r="AC137" s="15"/>
       <c r="AD137" s="15"/>
       <c r="AE137" s="13"/>
       <c r="AF137" s="13"/>
       <c r="AG137" s="13"/>
       <c r="AH137" s="13"/>
       <c r="AI137" s="13"/>
       <c r="AJ137" s="13"/>
       <c r="AK137" s="13"/>
       <c r="AL137" s="13"/>
       <c r="AM137" s="13"/>
       <c r="AN137" s="13"/>
       <c r="AO137" s="13"/>
       <c r="AP137" s="13"/>
       <c r="AQ137" s="13"/>
       <c r="AR137" s="13"/>
       <c r="AS137" s="13"/>
       <c r="AT137" s="13"/>
       <c r="AU137" s="13"/>
       <c r="AV137" s="13"/>
       <c r="AW137" s="13"/>
       <c r="AX137" s="13"/>
       <c r="AY137" s="13"/>
     </row>
-    <row r="138" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="138" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B138" s="12"/>
       <c r="C138" s="13"/>
       <c r="D138" s="13"/>
       <c r="E138" s="13"/>
       <c r="F138" s="13"/>
       <c r="G138" s="14"/>
       <c r="H138" s="14"/>
       <c r="I138" s="14"/>
       <c r="J138" s="14"/>
       <c r="K138" s="14"/>
       <c r="L138" s="14"/>
       <c r="M138" s="14"/>
       <c r="N138" s="14"/>
       <c r="O138" s="14"/>
       <c r="P138" s="14"/>
       <c r="Q138" s="14"/>
       <c r="R138" s="14"/>
       <c r="S138" s="14"/>
       <c r="T138" s="14"/>
       <c r="U138" s="14"/>
       <c r="V138" s="14"/>
       <c r="W138" s="15"/>
       <c r="X138" s="15"/>
       <c r="Y138" s="15"/>
       <c r="Z138" s="15"/>
@@ -17169,51 +17334,51 @@
       <c r="AB138" s="15"/>
       <c r="AC138" s="15"/>
       <c r="AD138" s="15"/>
       <c r="AE138" s="13"/>
       <c r="AF138" s="13"/>
       <c r="AG138" s="13"/>
       <c r="AH138" s="13"/>
       <c r="AI138" s="13"/>
       <c r="AJ138" s="13"/>
       <c r="AK138" s="13"/>
       <c r="AL138" s="13"/>
       <c r="AM138" s="13"/>
       <c r="AN138" s="13"/>
       <c r="AO138" s="13"/>
       <c r="AP138" s="13"/>
       <c r="AQ138" s="13"/>
       <c r="AR138" s="13"/>
       <c r="AS138" s="13"/>
       <c r="AT138" s="13"/>
       <c r="AU138" s="13"/>
       <c r="AV138" s="13"/>
       <c r="AW138" s="13"/>
       <c r="AX138" s="13"/>
       <c r="AY138" s="13"/>
     </row>
-    <row r="139" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="139" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B139" s="12"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
       <c r="F139" s="13"/>
       <c r="G139" s="14"/>
       <c r="H139" s="14"/>
       <c r="I139" s="14"/>
       <c r="J139" s="14"/>
       <c r="K139" s="14"/>
       <c r="L139" s="14"/>
       <c r="M139" s="14"/>
       <c r="N139" s="14"/>
       <c r="O139" s="14"/>
       <c r="P139" s="14"/>
       <c r="Q139" s="14"/>
       <c r="R139" s="14"/>
       <c r="S139" s="14"/>
       <c r="T139" s="14"/>
       <c r="U139" s="14"/>
       <c r="V139" s="14"/>
       <c r="W139" s="15"/>
       <c r="X139" s="15"/>
       <c r="Y139" s="15"/>
       <c r="Z139" s="15"/>
@@ -17221,51 +17386,51 @@
       <c r="AB139" s="15"/>
       <c r="AC139" s="15"/>
       <c r="AD139" s="15"/>
       <c r="AE139" s="13"/>
       <c r="AF139" s="13"/>
       <c r="AG139" s="13"/>
       <c r="AH139" s="13"/>
       <c r="AI139" s="13"/>
       <c r="AJ139" s="13"/>
       <c r="AK139" s="13"/>
       <c r="AL139" s="13"/>
       <c r="AM139" s="13"/>
       <c r="AN139" s="13"/>
       <c r="AO139" s="13"/>
       <c r="AP139" s="13"/>
       <c r="AQ139" s="13"/>
       <c r="AR139" s="13"/>
       <c r="AS139" s="13"/>
       <c r="AT139" s="13"/>
       <c r="AU139" s="13"/>
       <c r="AV139" s="13"/>
       <c r="AW139" s="13"/>
       <c r="AX139" s="13"/>
       <c r="AY139" s="13"/>
     </row>
-    <row r="140" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="140" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B140" s="12"/>
       <c r="C140" s="13"/>
       <c r="D140" s="13"/>
       <c r="E140" s="13"/>
       <c r="F140" s="13"/>
       <c r="G140" s="14"/>
       <c r="H140" s="14"/>
       <c r="I140" s="14"/>
       <c r="J140" s="14"/>
       <c r="K140" s="14"/>
       <c r="L140" s="14"/>
       <c r="M140" s="14"/>
       <c r="N140" s="14"/>
       <c r="O140" s="14"/>
       <c r="P140" s="14"/>
       <c r="Q140" s="14"/>
       <c r="R140" s="14"/>
       <c r="S140" s="14"/>
       <c r="T140" s="14"/>
       <c r="U140" s="14"/>
       <c r="V140" s="14"/>
       <c r="W140" s="15"/>
       <c r="X140" s="15"/>
       <c r="Y140" s="15"/>
       <c r="Z140" s="15"/>
@@ -17273,51 +17438,51 @@
       <c r="AB140" s="15"/>
       <c r="AC140" s="15"/>
       <c r="AD140" s="15"/>
       <c r="AE140" s="13"/>
       <c r="AF140" s="13"/>
       <c r="AG140" s="13"/>
       <c r="AH140" s="13"/>
       <c r="AI140" s="13"/>
       <c r="AJ140" s="13"/>
       <c r="AK140" s="13"/>
       <c r="AL140" s="13"/>
       <c r="AM140" s="13"/>
       <c r="AN140" s="13"/>
       <c r="AO140" s="13"/>
       <c r="AP140" s="13"/>
       <c r="AQ140" s="13"/>
       <c r="AR140" s="13"/>
       <c r="AS140" s="13"/>
       <c r="AT140" s="13"/>
       <c r="AU140" s="13"/>
       <c r="AV140" s="13"/>
       <c r="AW140" s="13"/>
       <c r="AX140" s="13"/>
       <c r="AY140" s="13"/>
     </row>
-    <row r="141" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="141" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B141" s="12"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
       <c r="F141" s="13"/>
       <c r="G141" s="14"/>
       <c r="H141" s="14"/>
       <c r="I141" s="14"/>
       <c r="J141" s="14"/>
       <c r="K141" s="14"/>
       <c r="L141" s="14"/>
       <c r="M141" s="14"/>
       <c r="N141" s="14"/>
       <c r="O141" s="14"/>
       <c r="P141" s="14"/>
       <c r="Q141" s="14"/>
       <c r="R141" s="14"/>
       <c r="S141" s="14"/>
       <c r="T141" s="14"/>
       <c r="U141" s="14"/>
       <c r="V141" s="14"/>
       <c r="W141" s="15"/>
       <c r="X141" s="15"/>
       <c r="Y141" s="15"/>
       <c r="Z141" s="15"/>
@@ -17325,51 +17490,51 @@
       <c r="AB141" s="15"/>
       <c r="AC141" s="15"/>
       <c r="AD141" s="15"/>
       <c r="AE141" s="13"/>
       <c r="AF141" s="13"/>
       <c r="AG141" s="13"/>
       <c r="AH141" s="13"/>
       <c r="AI141" s="13"/>
       <c r="AJ141" s="13"/>
       <c r="AK141" s="13"/>
       <c r="AL141" s="13"/>
       <c r="AM141" s="13"/>
       <c r="AN141" s="13"/>
       <c r="AO141" s="13"/>
       <c r="AP141" s="13"/>
       <c r="AQ141" s="13"/>
       <c r="AR141" s="13"/>
       <c r="AS141" s="13"/>
       <c r="AT141" s="13"/>
       <c r="AU141" s="13"/>
       <c r="AV141" s="13"/>
       <c r="AW141" s="13"/>
       <c r="AX141" s="13"/>
       <c r="AY141" s="13"/>
     </row>
-    <row r="142" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="142" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B142" s="12"/>
       <c r="C142" s="13"/>
       <c r="D142" s="13"/>
       <c r="E142" s="13"/>
       <c r="F142" s="13"/>
       <c r="G142" s="14"/>
       <c r="H142" s="14"/>
       <c r="I142" s="14"/>
       <c r="J142" s="14"/>
       <c r="K142" s="14"/>
       <c r="L142" s="14"/>
       <c r="M142" s="14"/>
       <c r="N142" s="14"/>
       <c r="O142" s="14"/>
       <c r="P142" s="14"/>
       <c r="Q142" s="14"/>
       <c r="R142" s="14"/>
       <c r="S142" s="14"/>
       <c r="T142" s="14"/>
       <c r="U142" s="14"/>
       <c r="V142" s="14"/>
       <c r="W142" s="15"/>
       <c r="X142" s="15"/>
       <c r="Y142" s="15"/>
       <c r="Z142" s="15"/>
@@ -17377,51 +17542,51 @@
       <c r="AB142" s="15"/>
       <c r="AC142" s="15"/>
       <c r="AD142" s="15"/>
       <c r="AE142" s="13"/>
       <c r="AF142" s="13"/>
       <c r="AG142" s="13"/>
       <c r="AH142" s="13"/>
       <c r="AI142" s="13"/>
       <c r="AJ142" s="13"/>
       <c r="AK142" s="13"/>
       <c r="AL142" s="13"/>
       <c r="AM142" s="13"/>
       <c r="AN142" s="13"/>
       <c r="AO142" s="13"/>
       <c r="AP142" s="13"/>
       <c r="AQ142" s="13"/>
       <c r="AR142" s="13"/>
       <c r="AS142" s="13"/>
       <c r="AT142" s="13"/>
       <c r="AU142" s="13"/>
       <c r="AV142" s="13"/>
       <c r="AW142" s="13"/>
       <c r="AX142" s="13"/>
       <c r="AY142" s="13"/>
     </row>
-    <row r="143" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="143" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B143" s="12"/>
       <c r="C143" s="13"/>
       <c r="D143" s="13"/>
       <c r="E143" s="13"/>
       <c r="F143" s="13"/>
       <c r="G143" s="14"/>
       <c r="H143" s="14"/>
       <c r="I143" s="14"/>
       <c r="J143" s="14"/>
       <c r="K143" s="14"/>
       <c r="L143" s="14"/>
       <c r="M143" s="14"/>
       <c r="N143" s="14"/>
       <c r="O143" s="14"/>
       <c r="P143" s="14"/>
       <c r="Q143" s="14"/>
       <c r="R143" s="14"/>
       <c r="S143" s="14"/>
       <c r="T143" s="14"/>
       <c r="U143" s="14"/>
       <c r="V143" s="14"/>
       <c r="W143" s="15"/>
       <c r="X143" s="15"/>
       <c r="Y143" s="15"/>
       <c r="Z143" s="15"/>
@@ -17429,51 +17594,51 @@
       <c r="AB143" s="15"/>
       <c r="AC143" s="15"/>
       <c r="AD143" s="15"/>
       <c r="AE143" s="13"/>
       <c r="AF143" s="13"/>
       <c r="AG143" s="13"/>
       <c r="AH143" s="13"/>
       <c r="AI143" s="13"/>
       <c r="AJ143" s="13"/>
       <c r="AK143" s="13"/>
       <c r="AL143" s="13"/>
       <c r="AM143" s="13"/>
       <c r="AN143" s="13"/>
       <c r="AO143" s="13"/>
       <c r="AP143" s="13"/>
       <c r="AQ143" s="13"/>
       <c r="AR143" s="13"/>
       <c r="AS143" s="13"/>
       <c r="AT143" s="13"/>
       <c r="AU143" s="13"/>
       <c r="AV143" s="13"/>
       <c r="AW143" s="13"/>
       <c r="AX143" s="13"/>
       <c r="AY143" s="13"/>
     </row>
-    <row r="144" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="144" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B144" s="12"/>
       <c r="C144" s="13"/>
       <c r="D144" s="13"/>
       <c r="E144" s="13"/>
       <c r="F144" s="13"/>
       <c r="G144" s="14"/>
       <c r="H144" s="14"/>
       <c r="I144" s="14"/>
       <c r="J144" s="14"/>
       <c r="K144" s="14"/>
       <c r="L144" s="14"/>
       <c r="M144" s="14"/>
       <c r="N144" s="14"/>
       <c r="O144" s="14"/>
       <c r="P144" s="14"/>
       <c r="Q144" s="14"/>
       <c r="R144" s="14"/>
       <c r="S144" s="14"/>
       <c r="T144" s="14"/>
       <c r="U144" s="14"/>
       <c r="V144" s="14"/>
       <c r="W144" s="15"/>
       <c r="X144" s="15"/>
       <c r="Y144" s="15"/>
       <c r="Z144" s="15"/>
@@ -17481,51 +17646,51 @@
       <c r="AB144" s="15"/>
       <c r="AC144" s="15"/>
       <c r="AD144" s="15"/>
       <c r="AE144" s="13"/>
       <c r="AF144" s="13"/>
       <c r="AG144" s="13"/>
       <c r="AH144" s="13"/>
       <c r="AI144" s="13"/>
       <c r="AJ144" s="13"/>
       <c r="AK144" s="13"/>
       <c r="AL144" s="13"/>
       <c r="AM144" s="13"/>
       <c r="AN144" s="13"/>
       <c r="AO144" s="13"/>
       <c r="AP144" s="13"/>
       <c r="AQ144" s="13"/>
       <c r="AR144" s="13"/>
       <c r="AS144" s="13"/>
       <c r="AT144" s="13"/>
       <c r="AU144" s="13"/>
       <c r="AV144" s="13"/>
       <c r="AW144" s="13"/>
       <c r="AX144" s="13"/>
       <c r="AY144" s="13"/>
     </row>
-    <row r="145" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="145" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B145" s="12"/>
       <c r="C145" s="13"/>
       <c r="D145" s="13"/>
       <c r="E145" s="13"/>
       <c r="F145" s="13"/>
       <c r="G145" s="14"/>
       <c r="H145" s="14"/>
       <c r="I145" s="14"/>
       <c r="J145" s="14"/>
       <c r="K145" s="14"/>
       <c r="L145" s="14"/>
       <c r="M145" s="14"/>
       <c r="N145" s="14"/>
       <c r="O145" s="14"/>
       <c r="P145" s="14"/>
       <c r="Q145" s="14"/>
       <c r="R145" s="14"/>
       <c r="S145" s="14"/>
       <c r="T145" s="14"/>
       <c r="U145" s="14"/>
       <c r="V145" s="14"/>
       <c r="W145" s="15"/>
       <c r="X145" s="15"/>
       <c r="Y145" s="15"/>
       <c r="Z145" s="15"/>
@@ -17533,51 +17698,51 @@
       <c r="AB145" s="15"/>
       <c r="AC145" s="15"/>
       <c r="AD145" s="15"/>
       <c r="AE145" s="13"/>
       <c r="AF145" s="13"/>
       <c r="AG145" s="13"/>
       <c r="AH145" s="13"/>
       <c r="AI145" s="13"/>
       <c r="AJ145" s="13"/>
       <c r="AK145" s="13"/>
       <c r="AL145" s="13"/>
       <c r="AM145" s="13"/>
       <c r="AN145" s="13"/>
       <c r="AO145" s="13"/>
       <c r="AP145" s="13"/>
       <c r="AQ145" s="13"/>
       <c r="AR145" s="13"/>
       <c r="AS145" s="13"/>
       <c r="AT145" s="13"/>
       <c r="AU145" s="13"/>
       <c r="AV145" s="13"/>
       <c r="AW145" s="13"/>
       <c r="AX145" s="13"/>
       <c r="AY145" s="13"/>
     </row>
-    <row r="146" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="146" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B146" s="12"/>
       <c r="C146" s="13"/>
       <c r="D146" s="13"/>
       <c r="E146" s="13"/>
       <c r="F146" s="13"/>
       <c r="G146" s="14"/>
       <c r="H146" s="14"/>
       <c r="I146" s="14"/>
       <c r="J146" s="14"/>
       <c r="K146" s="14"/>
       <c r="L146" s="14"/>
       <c r="M146" s="14"/>
       <c r="N146" s="14"/>
       <c r="O146" s="14"/>
       <c r="P146" s="14"/>
       <c r="Q146" s="14"/>
       <c r="R146" s="14"/>
       <c r="S146" s="14"/>
       <c r="T146" s="14"/>
       <c r="U146" s="14"/>
       <c r="V146" s="14"/>
       <c r="W146" s="15"/>
       <c r="X146" s="15"/>
       <c r="Y146" s="15"/>
       <c r="Z146" s="15"/>
@@ -17585,51 +17750,51 @@
       <c r="AB146" s="15"/>
       <c r="AC146" s="15"/>
       <c r="AD146" s="15"/>
       <c r="AE146" s="13"/>
       <c r="AF146" s="13"/>
       <c r="AG146" s="13"/>
       <c r="AH146" s="13"/>
       <c r="AI146" s="13"/>
       <c r="AJ146" s="13"/>
       <c r="AK146" s="13"/>
       <c r="AL146" s="13"/>
       <c r="AM146" s="13"/>
       <c r="AN146" s="13"/>
       <c r="AO146" s="13"/>
       <c r="AP146" s="13"/>
       <c r="AQ146" s="13"/>
       <c r="AR146" s="13"/>
       <c r="AS146" s="13"/>
       <c r="AT146" s="13"/>
       <c r="AU146" s="13"/>
       <c r="AV146" s="13"/>
       <c r="AW146" s="13"/>
       <c r="AX146" s="13"/>
       <c r="AY146" s="13"/>
     </row>
-    <row r="147" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="147" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B147" s="12"/>
       <c r="C147" s="13"/>
       <c r="D147" s="13"/>
       <c r="E147" s="13"/>
       <c r="F147" s="13"/>
       <c r="G147" s="14"/>
       <c r="H147" s="14"/>
       <c r="I147" s="14"/>
       <c r="J147" s="14"/>
       <c r="K147" s="14"/>
       <c r="L147" s="14"/>
       <c r="M147" s="14"/>
       <c r="N147" s="14"/>
       <c r="O147" s="14"/>
       <c r="P147" s="14"/>
       <c r="Q147" s="14"/>
       <c r="R147" s="14"/>
       <c r="S147" s="14"/>
       <c r="T147" s="14"/>
       <c r="U147" s="14"/>
       <c r="V147" s="14"/>
       <c r="W147" s="15"/>
       <c r="X147" s="15"/>
       <c r="Y147" s="15"/>
       <c r="Z147" s="15"/>
@@ -17637,51 +17802,51 @@
       <c r="AB147" s="15"/>
       <c r="AC147" s="15"/>
       <c r="AD147" s="15"/>
       <c r="AE147" s="13"/>
       <c r="AF147" s="13"/>
       <c r="AG147" s="13"/>
       <c r="AH147" s="13"/>
       <c r="AI147" s="13"/>
       <c r="AJ147" s="13"/>
       <c r="AK147" s="13"/>
       <c r="AL147" s="13"/>
       <c r="AM147" s="13"/>
       <c r="AN147" s="13"/>
       <c r="AO147" s="13"/>
       <c r="AP147" s="13"/>
       <c r="AQ147" s="13"/>
       <c r="AR147" s="13"/>
       <c r="AS147" s="13"/>
       <c r="AT147" s="13"/>
       <c r="AU147" s="13"/>
       <c r="AV147" s="13"/>
       <c r="AW147" s="13"/>
       <c r="AX147" s="13"/>
       <c r="AY147" s="13"/>
     </row>
-    <row r="148" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="148" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B148" s="12"/>
       <c r="C148" s="13"/>
       <c r="D148" s="13"/>
       <c r="E148" s="13"/>
       <c r="F148" s="13"/>
       <c r="G148" s="14"/>
       <c r="H148" s="14"/>
       <c r="I148" s="14"/>
       <c r="J148" s="14"/>
       <c r="K148" s="14"/>
       <c r="L148" s="14"/>
       <c r="M148" s="14"/>
       <c r="N148" s="14"/>
       <c r="O148" s="14"/>
       <c r="P148" s="14"/>
       <c r="Q148" s="14"/>
       <c r="R148" s="14"/>
       <c r="S148" s="14"/>
       <c r="T148" s="14"/>
       <c r="U148" s="14"/>
       <c r="V148" s="14"/>
       <c r="W148" s="15"/>
       <c r="X148" s="15"/>
       <c r="Y148" s="15"/>
       <c r="Z148" s="15"/>
@@ -17689,51 +17854,51 @@
       <c r="AB148" s="15"/>
       <c r="AC148" s="15"/>
       <c r="AD148" s="15"/>
       <c r="AE148" s="13"/>
       <c r="AF148" s="13"/>
       <c r="AG148" s="13"/>
       <c r="AH148" s="13"/>
       <c r="AI148" s="13"/>
       <c r="AJ148" s="13"/>
       <c r="AK148" s="13"/>
       <c r="AL148" s="13"/>
       <c r="AM148" s="13"/>
       <c r="AN148" s="13"/>
       <c r="AO148" s="13"/>
       <c r="AP148" s="13"/>
       <c r="AQ148" s="13"/>
       <c r="AR148" s="13"/>
       <c r="AS148" s="13"/>
       <c r="AT148" s="13"/>
       <c r="AU148" s="13"/>
       <c r="AV148" s="13"/>
       <c r="AW148" s="13"/>
       <c r="AX148" s="13"/>
       <c r="AY148" s="13"/>
     </row>
-    <row r="149" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="149" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B149" s="12"/>
       <c r="C149" s="13"/>
       <c r="D149" s="13"/>
       <c r="E149" s="13"/>
       <c r="F149" s="13"/>
       <c r="G149" s="14"/>
       <c r="H149" s="14"/>
       <c r="I149" s="14"/>
       <c r="J149" s="14"/>
       <c r="K149" s="14"/>
       <c r="L149" s="14"/>
       <c r="M149" s="14"/>
       <c r="N149" s="14"/>
       <c r="O149" s="14"/>
       <c r="P149" s="14"/>
       <c r="Q149" s="14"/>
       <c r="R149" s="14"/>
       <c r="S149" s="14"/>
       <c r="T149" s="14"/>
       <c r="U149" s="14"/>
       <c r="V149" s="14"/>
       <c r="W149" s="15"/>
       <c r="X149" s="15"/>
       <c r="Y149" s="15"/>
       <c r="Z149" s="15"/>
@@ -17741,51 +17906,51 @@
       <c r="AB149" s="15"/>
       <c r="AC149" s="15"/>
       <c r="AD149" s="15"/>
       <c r="AE149" s="13"/>
       <c r="AF149" s="13"/>
       <c r="AG149" s="13"/>
       <c r="AH149" s="13"/>
       <c r="AI149" s="13"/>
       <c r="AJ149" s="13"/>
       <c r="AK149" s="13"/>
       <c r="AL149" s="13"/>
       <c r="AM149" s="13"/>
       <c r="AN149" s="13"/>
       <c r="AO149" s="13"/>
       <c r="AP149" s="13"/>
       <c r="AQ149" s="13"/>
       <c r="AR149" s="13"/>
       <c r="AS149" s="13"/>
       <c r="AT149" s="13"/>
       <c r="AU149" s="13"/>
       <c r="AV149" s="13"/>
       <c r="AW149" s="13"/>
       <c r="AX149" s="13"/>
       <c r="AY149" s="13"/>
     </row>
-    <row r="150" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="150" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B150" s="12"/>
       <c r="C150" s="13"/>
       <c r="D150" s="13"/>
       <c r="E150" s="13"/>
       <c r="F150" s="13"/>
       <c r="G150" s="14"/>
       <c r="H150" s="14"/>
       <c r="I150" s="14"/>
       <c r="J150" s="14"/>
       <c r="K150" s="14"/>
       <c r="L150" s="14"/>
       <c r="M150" s="14"/>
       <c r="N150" s="14"/>
       <c r="O150" s="14"/>
       <c r="P150" s="14"/>
       <c r="Q150" s="14"/>
       <c r="R150" s="14"/>
       <c r="S150" s="14"/>
       <c r="T150" s="14"/>
       <c r="U150" s="14"/>
       <c r="V150" s="14"/>
       <c r="W150" s="15"/>
       <c r="X150" s="15"/>
       <c r="Y150" s="15"/>
       <c r="Z150" s="15"/>
@@ -17793,51 +17958,51 @@
       <c r="AB150" s="15"/>
       <c r="AC150" s="15"/>
       <c r="AD150" s="15"/>
       <c r="AE150" s="13"/>
       <c r="AF150" s="13"/>
       <c r="AG150" s="13"/>
       <c r="AH150" s="13"/>
       <c r="AI150" s="13"/>
       <c r="AJ150" s="13"/>
       <c r="AK150" s="13"/>
       <c r="AL150" s="13"/>
       <c r="AM150" s="13"/>
       <c r="AN150" s="13"/>
       <c r="AO150" s="13"/>
       <c r="AP150" s="13"/>
       <c r="AQ150" s="13"/>
       <c r="AR150" s="13"/>
       <c r="AS150" s="13"/>
       <c r="AT150" s="13"/>
       <c r="AU150" s="13"/>
       <c r="AV150" s="13"/>
       <c r="AW150" s="13"/>
       <c r="AX150" s="13"/>
       <c r="AY150" s="13"/>
     </row>
-    <row r="151" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="151" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B151" s="12"/>
       <c r="C151" s="13"/>
       <c r="D151" s="13"/>
       <c r="E151" s="13"/>
       <c r="F151" s="13"/>
       <c r="G151" s="14"/>
       <c r="H151" s="14"/>
       <c r="I151" s="14"/>
       <c r="J151" s="14"/>
       <c r="K151" s="14"/>
       <c r="L151" s="14"/>
       <c r="M151" s="14"/>
       <c r="N151" s="14"/>
       <c r="O151" s="14"/>
       <c r="P151" s="14"/>
       <c r="Q151" s="14"/>
       <c r="R151" s="14"/>
       <c r="S151" s="14"/>
       <c r="T151" s="14"/>
       <c r="U151" s="14"/>
       <c r="V151" s="14"/>
       <c r="W151" s="15"/>
       <c r="X151" s="15"/>
       <c r="Y151" s="15"/>
       <c r="Z151" s="15"/>
@@ -17845,51 +18010,51 @@
       <c r="AB151" s="15"/>
       <c r="AC151" s="15"/>
       <c r="AD151" s="15"/>
       <c r="AE151" s="13"/>
       <c r="AF151" s="13"/>
       <c r="AG151" s="13"/>
       <c r="AH151" s="13"/>
       <c r="AI151" s="13"/>
       <c r="AJ151" s="13"/>
       <c r="AK151" s="13"/>
       <c r="AL151" s="13"/>
       <c r="AM151" s="13"/>
       <c r="AN151" s="13"/>
       <c r="AO151" s="13"/>
       <c r="AP151" s="13"/>
       <c r="AQ151" s="13"/>
       <c r="AR151" s="13"/>
       <c r="AS151" s="13"/>
       <c r="AT151" s="13"/>
       <c r="AU151" s="13"/>
       <c r="AV151" s="13"/>
       <c r="AW151" s="13"/>
       <c r="AX151" s="13"/>
       <c r="AY151" s="13"/>
     </row>
-    <row r="152" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="152" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B152" s="12"/>
       <c r="C152" s="13"/>
       <c r="D152" s="13"/>
       <c r="E152" s="13"/>
       <c r="F152" s="13"/>
       <c r="G152" s="14"/>
       <c r="H152" s="14"/>
       <c r="I152" s="14"/>
       <c r="J152" s="14"/>
       <c r="K152" s="14"/>
       <c r="L152" s="14"/>
       <c r="M152" s="14"/>
       <c r="N152" s="14"/>
       <c r="O152" s="14"/>
       <c r="P152" s="14"/>
       <c r="Q152" s="14"/>
       <c r="R152" s="14"/>
       <c r="S152" s="14"/>
       <c r="T152" s="14"/>
       <c r="U152" s="14"/>
       <c r="V152" s="14"/>
       <c r="W152" s="15"/>
       <c r="X152" s="15"/>
       <c r="Y152" s="15"/>
       <c r="Z152" s="15"/>
@@ -17897,51 +18062,51 @@
       <c r="AB152" s="15"/>
       <c r="AC152" s="15"/>
       <c r="AD152" s="15"/>
       <c r="AE152" s="13"/>
       <c r="AF152" s="13"/>
       <c r="AG152" s="13"/>
       <c r="AH152" s="13"/>
       <c r="AI152" s="13"/>
       <c r="AJ152" s="13"/>
       <c r="AK152" s="13"/>
       <c r="AL152" s="13"/>
       <c r="AM152" s="13"/>
       <c r="AN152" s="13"/>
       <c r="AO152" s="13"/>
       <c r="AP152" s="13"/>
       <c r="AQ152" s="13"/>
       <c r="AR152" s="13"/>
       <c r="AS152" s="13"/>
       <c r="AT152" s="13"/>
       <c r="AU152" s="13"/>
       <c r="AV152" s="13"/>
       <c r="AW152" s="13"/>
       <c r="AX152" s="13"/>
       <c r="AY152" s="13"/>
     </row>
-    <row r="153" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="153" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B153" s="12"/>
       <c r="C153" s="13"/>
       <c r="D153" s="13"/>
       <c r="E153" s="13"/>
       <c r="F153" s="13"/>
       <c r="G153" s="14"/>
       <c r="H153" s="14"/>
       <c r="I153" s="14"/>
       <c r="J153" s="14"/>
       <c r="K153" s="14"/>
       <c r="L153" s="14"/>
       <c r="M153" s="14"/>
       <c r="N153" s="14"/>
       <c r="O153" s="14"/>
       <c r="P153" s="14"/>
       <c r="Q153" s="14"/>
       <c r="R153" s="14"/>
       <c r="S153" s="14"/>
       <c r="T153" s="14"/>
       <c r="U153" s="14"/>
       <c r="V153" s="14"/>
       <c r="W153" s="15"/>
       <c r="X153" s="15"/>
       <c r="Y153" s="15"/>
       <c r="Z153" s="15"/>
@@ -17949,51 +18114,51 @@
       <c r="AB153" s="15"/>
       <c r="AC153" s="15"/>
       <c r="AD153" s="15"/>
       <c r="AE153" s="13"/>
       <c r="AF153" s="13"/>
       <c r="AG153" s="13"/>
       <c r="AH153" s="13"/>
       <c r="AI153" s="13"/>
       <c r="AJ153" s="13"/>
       <c r="AK153" s="13"/>
       <c r="AL153" s="13"/>
       <c r="AM153" s="13"/>
       <c r="AN153" s="13"/>
       <c r="AO153" s="13"/>
       <c r="AP153" s="13"/>
       <c r="AQ153" s="13"/>
       <c r="AR153" s="13"/>
       <c r="AS153" s="13"/>
       <c r="AT153" s="13"/>
       <c r="AU153" s="13"/>
       <c r="AV153" s="13"/>
       <c r="AW153" s="13"/>
       <c r="AX153" s="13"/>
       <c r="AY153" s="13"/>
     </row>
-    <row r="154" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="154" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B154" s="12"/>
       <c r="C154" s="13"/>
       <c r="D154" s="13"/>
       <c r="E154" s="13"/>
       <c r="F154" s="13"/>
       <c r="G154" s="14"/>
       <c r="H154" s="14"/>
       <c r="I154" s="14"/>
       <c r="J154" s="14"/>
       <c r="K154" s="14"/>
       <c r="L154" s="14"/>
       <c r="M154" s="14"/>
       <c r="N154" s="14"/>
       <c r="O154" s="14"/>
       <c r="P154" s="14"/>
       <c r="Q154" s="14"/>
       <c r="R154" s="14"/>
       <c r="S154" s="14"/>
       <c r="T154" s="14"/>
       <c r="U154" s="14"/>
       <c r="V154" s="14"/>
       <c r="W154" s="15"/>
       <c r="X154" s="15"/>
       <c r="Y154" s="15"/>
       <c r="Z154" s="15"/>
@@ -18001,51 +18166,51 @@
       <c r="AB154" s="15"/>
       <c r="AC154" s="15"/>
       <c r="AD154" s="15"/>
       <c r="AE154" s="13"/>
       <c r="AF154" s="13"/>
       <c r="AG154" s="13"/>
       <c r="AH154" s="13"/>
       <c r="AI154" s="13"/>
       <c r="AJ154" s="13"/>
       <c r="AK154" s="13"/>
       <c r="AL154" s="13"/>
       <c r="AM154" s="13"/>
       <c r="AN154" s="13"/>
       <c r="AO154" s="13"/>
       <c r="AP154" s="13"/>
       <c r="AQ154" s="13"/>
       <c r="AR154" s="13"/>
       <c r="AS154" s="13"/>
       <c r="AT154" s="13"/>
       <c r="AU154" s="13"/>
       <c r="AV154" s="13"/>
       <c r="AW154" s="13"/>
       <c r="AX154" s="13"/>
       <c r="AY154" s="13"/>
     </row>
-    <row r="155" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="155" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B155" s="12"/>
       <c r="C155" s="13"/>
       <c r="D155" s="13"/>
       <c r="E155" s="13"/>
       <c r="F155" s="13"/>
       <c r="G155" s="14"/>
       <c r="H155" s="14"/>
       <c r="I155" s="14"/>
       <c r="J155" s="14"/>
       <c r="K155" s="14"/>
       <c r="L155" s="14"/>
       <c r="M155" s="14"/>
       <c r="N155" s="14"/>
       <c r="O155" s="14"/>
       <c r="P155" s="14"/>
       <c r="Q155" s="14"/>
       <c r="R155" s="14"/>
       <c r="S155" s="14"/>
       <c r="T155" s="14"/>
       <c r="U155" s="14"/>
       <c r="V155" s="14"/>
       <c r="W155" s="15"/>
       <c r="X155" s="15"/>
       <c r="Y155" s="15"/>
       <c r="Z155" s="15"/>
@@ -18053,51 +18218,51 @@
       <c r="AB155" s="15"/>
       <c r="AC155" s="15"/>
       <c r="AD155" s="15"/>
       <c r="AE155" s="13"/>
       <c r="AF155" s="13"/>
       <c r="AG155" s="13"/>
       <c r="AH155" s="13"/>
       <c r="AI155" s="13"/>
       <c r="AJ155" s="13"/>
       <c r="AK155" s="13"/>
       <c r="AL155" s="13"/>
       <c r="AM155" s="13"/>
       <c r="AN155" s="13"/>
       <c r="AO155" s="13"/>
       <c r="AP155" s="13"/>
       <c r="AQ155" s="13"/>
       <c r="AR155" s="13"/>
       <c r="AS155" s="13"/>
       <c r="AT155" s="13"/>
       <c r="AU155" s="13"/>
       <c r="AV155" s="13"/>
       <c r="AW155" s="13"/>
       <c r="AX155" s="13"/>
       <c r="AY155" s="13"/>
     </row>
-    <row r="156" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="156" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B156" s="12"/>
       <c r="C156" s="13"/>
       <c r="D156" s="13"/>
       <c r="E156" s="13"/>
       <c r="F156" s="13"/>
       <c r="G156" s="14"/>
       <c r="H156" s="14"/>
       <c r="I156" s="14"/>
       <c r="J156" s="14"/>
       <c r="K156" s="14"/>
       <c r="L156" s="14"/>
       <c r="M156" s="14"/>
       <c r="N156" s="14"/>
       <c r="O156" s="14"/>
       <c r="P156" s="14"/>
       <c r="Q156" s="14"/>
       <c r="R156" s="14"/>
       <c r="S156" s="14"/>
       <c r="T156" s="14"/>
       <c r="U156" s="14"/>
       <c r="V156" s="14"/>
       <c r="W156" s="15"/>
       <c r="X156" s="15"/>
       <c r="Y156" s="15"/>
       <c r="Z156" s="15"/>
@@ -18105,51 +18270,51 @@
       <c r="AB156" s="15"/>
       <c r="AC156" s="15"/>
       <c r="AD156" s="15"/>
       <c r="AE156" s="13"/>
       <c r="AF156" s="13"/>
       <c r="AG156" s="13"/>
       <c r="AH156" s="13"/>
       <c r="AI156" s="13"/>
       <c r="AJ156" s="13"/>
       <c r="AK156" s="13"/>
       <c r="AL156" s="13"/>
       <c r="AM156" s="13"/>
       <c r="AN156" s="13"/>
       <c r="AO156" s="13"/>
       <c r="AP156" s="13"/>
       <c r="AQ156" s="13"/>
       <c r="AR156" s="13"/>
       <c r="AS156" s="13"/>
       <c r="AT156" s="13"/>
       <c r="AU156" s="13"/>
       <c r="AV156" s="13"/>
       <c r="AW156" s="13"/>
       <c r="AX156" s="13"/>
       <c r="AY156" s="13"/>
     </row>
-    <row r="157" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="157" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B157" s="12"/>
       <c r="C157" s="13"/>
       <c r="D157" s="13"/>
       <c r="E157" s="13"/>
       <c r="F157" s="13"/>
       <c r="G157" s="14"/>
       <c r="H157" s="14"/>
       <c r="I157" s="14"/>
       <c r="J157" s="14"/>
       <c r="K157" s="14"/>
       <c r="L157" s="14"/>
       <c r="M157" s="14"/>
       <c r="N157" s="14"/>
       <c r="O157" s="14"/>
       <c r="P157" s="14"/>
       <c r="Q157" s="14"/>
       <c r="R157" s="14"/>
       <c r="S157" s="14"/>
       <c r="T157" s="14"/>
       <c r="U157" s="14"/>
       <c r="V157" s="14"/>
       <c r="W157" s="15"/>
       <c r="X157" s="15"/>
       <c r="Y157" s="15"/>
       <c r="Z157" s="15"/>
@@ -18157,51 +18322,51 @@
       <c r="AB157" s="15"/>
       <c r="AC157" s="15"/>
       <c r="AD157" s="15"/>
       <c r="AE157" s="13"/>
       <c r="AF157" s="13"/>
       <c r="AG157" s="13"/>
       <c r="AH157" s="13"/>
       <c r="AI157" s="13"/>
       <c r="AJ157" s="13"/>
       <c r="AK157" s="13"/>
       <c r="AL157" s="13"/>
       <c r="AM157" s="13"/>
       <c r="AN157" s="13"/>
       <c r="AO157" s="13"/>
       <c r="AP157" s="13"/>
       <c r="AQ157" s="13"/>
       <c r="AR157" s="13"/>
       <c r="AS157" s="13"/>
       <c r="AT157" s="13"/>
       <c r="AU157" s="13"/>
       <c r="AV157" s="13"/>
       <c r="AW157" s="13"/>
       <c r="AX157" s="13"/>
       <c r="AY157" s="13"/>
     </row>
-    <row r="158" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="158" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B158" s="12"/>
       <c r="C158" s="13"/>
       <c r="D158" s="13"/>
       <c r="E158" s="13"/>
       <c r="F158" s="13"/>
       <c r="G158" s="14"/>
       <c r="H158" s="14"/>
       <c r="I158" s="14"/>
       <c r="J158" s="14"/>
       <c r="K158" s="14"/>
       <c r="L158" s="14"/>
       <c r="M158" s="14"/>
       <c r="N158" s="14"/>
       <c r="O158" s="14"/>
       <c r="P158" s="14"/>
       <c r="Q158" s="14"/>
       <c r="R158" s="14"/>
       <c r="S158" s="14"/>
       <c r="T158" s="14"/>
       <c r="U158" s="14"/>
       <c r="V158" s="14"/>
       <c r="W158" s="15"/>
       <c r="X158" s="15"/>
       <c r="Y158" s="15"/>
       <c r="Z158" s="15"/>
@@ -18209,51 +18374,51 @@
       <c r="AB158" s="15"/>
       <c r="AC158" s="15"/>
       <c r="AD158" s="15"/>
       <c r="AE158" s="13"/>
       <c r="AF158" s="13"/>
       <c r="AG158" s="13"/>
       <c r="AH158" s="13"/>
       <c r="AI158" s="13"/>
       <c r="AJ158" s="13"/>
       <c r="AK158" s="13"/>
       <c r="AL158" s="13"/>
       <c r="AM158" s="13"/>
       <c r="AN158" s="13"/>
       <c r="AO158" s="13"/>
       <c r="AP158" s="13"/>
       <c r="AQ158" s="13"/>
       <c r="AR158" s="13"/>
       <c r="AS158" s="13"/>
       <c r="AT158" s="13"/>
       <c r="AU158" s="13"/>
       <c r="AV158" s="13"/>
       <c r="AW158" s="13"/>
       <c r="AX158" s="13"/>
       <c r="AY158" s="13"/>
     </row>
-    <row r="159" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="159" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B159" s="12"/>
       <c r="C159" s="13"/>
       <c r="D159" s="13"/>
       <c r="E159" s="13"/>
       <c r="F159" s="13"/>
       <c r="G159" s="14"/>
       <c r="H159" s="14"/>
       <c r="I159" s="14"/>
       <c r="J159" s="14"/>
       <c r="K159" s="14"/>
       <c r="L159" s="14"/>
       <c r="M159" s="14"/>
       <c r="N159" s="14"/>
       <c r="O159" s="14"/>
       <c r="P159" s="14"/>
       <c r="Q159" s="14"/>
       <c r="R159" s="14"/>
       <c r="S159" s="14"/>
       <c r="T159" s="14"/>
       <c r="U159" s="14"/>
       <c r="V159" s="14"/>
       <c r="W159" s="15"/>
       <c r="X159" s="15"/>
       <c r="Y159" s="15"/>
       <c r="Z159" s="15"/>
@@ -18261,51 +18426,51 @@
       <c r="AB159" s="15"/>
       <c r="AC159" s="15"/>
       <c r="AD159" s="15"/>
       <c r="AE159" s="13"/>
       <c r="AF159" s="13"/>
       <c r="AG159" s="13"/>
       <c r="AH159" s="13"/>
       <c r="AI159" s="13"/>
       <c r="AJ159" s="13"/>
       <c r="AK159" s="13"/>
       <c r="AL159" s="13"/>
       <c r="AM159" s="13"/>
       <c r="AN159" s="13"/>
       <c r="AO159" s="13"/>
       <c r="AP159" s="13"/>
       <c r="AQ159" s="13"/>
       <c r="AR159" s="13"/>
       <c r="AS159" s="13"/>
       <c r="AT159" s="13"/>
       <c r="AU159" s="13"/>
       <c r="AV159" s="13"/>
       <c r="AW159" s="13"/>
       <c r="AX159" s="13"/>
       <c r="AY159" s="13"/>
     </row>
-    <row r="160" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="160" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B160" s="12"/>
       <c r="C160" s="13"/>
       <c r="D160" s="13"/>
       <c r="E160" s="13"/>
       <c r="F160" s="13"/>
       <c r="G160" s="14"/>
       <c r="H160" s="14"/>
       <c r="I160" s="14"/>
       <c r="J160" s="14"/>
       <c r="K160" s="14"/>
       <c r="L160" s="14"/>
       <c r="M160" s="14"/>
       <c r="N160" s="14"/>
       <c r="O160" s="14"/>
       <c r="P160" s="14"/>
       <c r="Q160" s="14"/>
       <c r="R160" s="14"/>
       <c r="S160" s="14"/>
       <c r="T160" s="14"/>
       <c r="U160" s="14"/>
       <c r="V160" s="14"/>
       <c r="W160" s="15"/>
       <c r="X160" s="15"/>
       <c r="Y160" s="15"/>
       <c r="Z160" s="15"/>
@@ -18313,51 +18478,51 @@
       <c r="AB160" s="15"/>
       <c r="AC160" s="15"/>
       <c r="AD160" s="15"/>
       <c r="AE160" s="13"/>
       <c r="AF160" s="13"/>
       <c r="AG160" s="13"/>
       <c r="AH160" s="13"/>
       <c r="AI160" s="13"/>
       <c r="AJ160" s="13"/>
       <c r="AK160" s="13"/>
       <c r="AL160" s="13"/>
       <c r="AM160" s="13"/>
       <c r="AN160" s="13"/>
       <c r="AO160" s="13"/>
       <c r="AP160" s="13"/>
       <c r="AQ160" s="13"/>
       <c r="AR160" s="13"/>
       <c r="AS160" s="13"/>
       <c r="AT160" s="13"/>
       <c r="AU160" s="13"/>
       <c r="AV160" s="13"/>
       <c r="AW160" s="13"/>
       <c r="AX160" s="13"/>
       <c r="AY160" s="13"/>
     </row>
-    <row r="161" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="161" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B161" s="12"/>
       <c r="C161" s="13"/>
       <c r="D161" s="13"/>
       <c r="E161" s="13"/>
       <c r="F161" s="13"/>
       <c r="G161" s="14"/>
       <c r="H161" s="14"/>
       <c r="I161" s="14"/>
       <c r="J161" s="14"/>
       <c r="K161" s="14"/>
       <c r="L161" s="14"/>
       <c r="M161" s="14"/>
       <c r="N161" s="14"/>
       <c r="O161" s="14"/>
       <c r="P161" s="14"/>
       <c r="Q161" s="14"/>
       <c r="R161" s="14"/>
       <c r="S161" s="14"/>
       <c r="T161" s="14"/>
       <c r="U161" s="14"/>
       <c r="V161" s="14"/>
       <c r="W161" s="15"/>
       <c r="X161" s="15"/>
       <c r="Y161" s="15"/>
       <c r="Z161" s="15"/>
@@ -18365,51 +18530,51 @@
       <c r="AB161" s="15"/>
       <c r="AC161" s="15"/>
       <c r="AD161" s="15"/>
       <c r="AE161" s="13"/>
       <c r="AF161" s="13"/>
       <c r="AG161" s="13"/>
       <c r="AH161" s="13"/>
       <c r="AI161" s="13"/>
       <c r="AJ161" s="13"/>
       <c r="AK161" s="13"/>
       <c r="AL161" s="13"/>
       <c r="AM161" s="13"/>
       <c r="AN161" s="13"/>
       <c r="AO161" s="13"/>
       <c r="AP161" s="13"/>
       <c r="AQ161" s="13"/>
       <c r="AR161" s="13"/>
       <c r="AS161" s="13"/>
       <c r="AT161" s="13"/>
       <c r="AU161" s="13"/>
       <c r="AV161" s="13"/>
       <c r="AW161" s="13"/>
       <c r="AX161" s="13"/>
       <c r="AY161" s="13"/>
     </row>
-    <row r="162" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="162" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B162" s="12"/>
       <c r="C162" s="13"/>
       <c r="D162" s="13"/>
       <c r="E162" s="13"/>
       <c r="F162" s="13"/>
       <c r="G162" s="14"/>
       <c r="H162" s="14"/>
       <c r="I162" s="14"/>
       <c r="J162" s="14"/>
       <c r="K162" s="14"/>
       <c r="L162" s="14"/>
       <c r="M162" s="14"/>
       <c r="N162" s="14"/>
       <c r="O162" s="14"/>
       <c r="P162" s="14"/>
       <c r="Q162" s="14"/>
       <c r="R162" s="14"/>
       <c r="S162" s="14"/>
       <c r="T162" s="14"/>
       <c r="U162" s="14"/>
       <c r="V162" s="14"/>
       <c r="W162" s="15"/>
       <c r="X162" s="15"/>
       <c r="Y162" s="15"/>
       <c r="Z162" s="15"/>
@@ -18417,51 +18582,51 @@
       <c r="AB162" s="15"/>
       <c r="AC162" s="15"/>
       <c r="AD162" s="15"/>
       <c r="AE162" s="13"/>
       <c r="AF162" s="13"/>
       <c r="AG162" s="13"/>
       <c r="AH162" s="13"/>
       <c r="AI162" s="13"/>
       <c r="AJ162" s="13"/>
       <c r="AK162" s="13"/>
       <c r="AL162" s="13"/>
       <c r="AM162" s="13"/>
       <c r="AN162" s="13"/>
       <c r="AO162" s="13"/>
       <c r="AP162" s="13"/>
       <c r="AQ162" s="13"/>
       <c r="AR162" s="13"/>
       <c r="AS162" s="13"/>
       <c r="AT162" s="13"/>
       <c r="AU162" s="13"/>
       <c r="AV162" s="13"/>
       <c r="AW162" s="13"/>
       <c r="AX162" s="13"/>
       <c r="AY162" s="13"/>
     </row>
-    <row r="163" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="163" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B163" s="12"/>
       <c r="C163" s="13"/>
       <c r="D163" s="13"/>
       <c r="E163" s="13"/>
       <c r="F163" s="13"/>
       <c r="G163" s="14"/>
       <c r="H163" s="14"/>
       <c r="I163" s="14"/>
       <c r="J163" s="14"/>
       <c r="K163" s="14"/>
       <c r="L163" s="14"/>
       <c r="M163" s="14"/>
       <c r="N163" s="14"/>
       <c r="O163" s="14"/>
       <c r="P163" s="14"/>
       <c r="Q163" s="14"/>
       <c r="R163" s="14"/>
       <c r="S163" s="14"/>
       <c r="T163" s="14"/>
       <c r="U163" s="14"/>
       <c r="V163" s="14"/>
       <c r="W163" s="15"/>
       <c r="X163" s="15"/>
       <c r="Y163" s="15"/>
       <c r="Z163" s="15"/>
@@ -18469,51 +18634,51 @@
       <c r="AB163" s="15"/>
       <c r="AC163" s="15"/>
       <c r="AD163" s="15"/>
       <c r="AE163" s="13"/>
       <c r="AF163" s="13"/>
       <c r="AG163" s="13"/>
       <c r="AH163" s="13"/>
       <c r="AI163" s="13"/>
       <c r="AJ163" s="13"/>
       <c r="AK163" s="13"/>
       <c r="AL163" s="13"/>
       <c r="AM163" s="13"/>
       <c r="AN163" s="13"/>
       <c r="AO163" s="13"/>
       <c r="AP163" s="13"/>
       <c r="AQ163" s="13"/>
       <c r="AR163" s="13"/>
       <c r="AS163" s="13"/>
       <c r="AT163" s="13"/>
       <c r="AU163" s="13"/>
       <c r="AV163" s="13"/>
       <c r="AW163" s="13"/>
       <c r="AX163" s="13"/>
       <c r="AY163" s="13"/>
     </row>
-    <row r="164" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="164" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B164" s="12"/>
       <c r="C164" s="13"/>
       <c r="D164" s="13"/>
       <c r="E164" s="13"/>
       <c r="F164" s="13"/>
       <c r="G164" s="14"/>
       <c r="H164" s="14"/>
       <c r="I164" s="14"/>
       <c r="J164" s="14"/>
       <c r="K164" s="14"/>
       <c r="L164" s="14"/>
       <c r="M164" s="14"/>
       <c r="N164" s="14"/>
       <c r="O164" s="14"/>
       <c r="P164" s="14"/>
       <c r="Q164" s="14"/>
       <c r="R164" s="14"/>
       <c r="S164" s="14"/>
       <c r="T164" s="14"/>
       <c r="U164" s="14"/>
       <c r="V164" s="14"/>
       <c r="W164" s="15"/>
       <c r="X164" s="15"/>
       <c r="Y164" s="15"/>
       <c r="Z164" s="15"/>
@@ -18521,51 +18686,51 @@
       <c r="AB164" s="15"/>
       <c r="AC164" s="15"/>
       <c r="AD164" s="15"/>
       <c r="AE164" s="13"/>
       <c r="AF164" s="13"/>
       <c r="AG164" s="13"/>
       <c r="AH164" s="13"/>
       <c r="AI164" s="13"/>
       <c r="AJ164" s="13"/>
       <c r="AK164" s="13"/>
       <c r="AL164" s="13"/>
       <c r="AM164" s="13"/>
       <c r="AN164" s="13"/>
       <c r="AO164" s="13"/>
       <c r="AP164" s="13"/>
       <c r="AQ164" s="13"/>
       <c r="AR164" s="13"/>
       <c r="AS164" s="13"/>
       <c r="AT164" s="13"/>
       <c r="AU164" s="13"/>
       <c r="AV164" s="13"/>
       <c r="AW164" s="13"/>
       <c r="AX164" s="13"/>
       <c r="AY164" s="13"/>
     </row>
-    <row r="165" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="165" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B165" s="12"/>
       <c r="C165" s="13"/>
       <c r="D165" s="13"/>
       <c r="E165" s="13"/>
       <c r="F165" s="13"/>
       <c r="G165" s="14"/>
       <c r="H165" s="14"/>
       <c r="I165" s="14"/>
       <c r="J165" s="14"/>
       <c r="K165" s="14"/>
       <c r="L165" s="14"/>
       <c r="M165" s="14"/>
       <c r="N165" s="14"/>
       <c r="O165" s="14"/>
       <c r="P165" s="14"/>
       <c r="Q165" s="14"/>
       <c r="R165" s="14"/>
       <c r="S165" s="14"/>
       <c r="T165" s="14"/>
       <c r="U165" s="14"/>
       <c r="V165" s="14"/>
       <c r="W165" s="15"/>
       <c r="X165" s="15"/>
       <c r="Y165" s="15"/>
       <c r="Z165" s="15"/>
@@ -18573,51 +18738,51 @@
       <c r="AB165" s="15"/>
       <c r="AC165" s="15"/>
       <c r="AD165" s="15"/>
       <c r="AE165" s="13"/>
       <c r="AF165" s="13"/>
       <c r="AG165" s="13"/>
       <c r="AH165" s="13"/>
       <c r="AI165" s="13"/>
       <c r="AJ165" s="13"/>
       <c r="AK165" s="13"/>
       <c r="AL165" s="13"/>
       <c r="AM165" s="13"/>
       <c r="AN165" s="13"/>
       <c r="AO165" s="13"/>
       <c r="AP165" s="13"/>
       <c r="AQ165" s="13"/>
       <c r="AR165" s="13"/>
       <c r="AS165" s="13"/>
       <c r="AT165" s="13"/>
       <c r="AU165" s="13"/>
       <c r="AV165" s="13"/>
       <c r="AW165" s="13"/>
       <c r="AX165" s="13"/>
       <c r="AY165" s="13"/>
     </row>
-    <row r="166" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="166" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B166" s="12"/>
       <c r="C166" s="13"/>
       <c r="D166" s="13"/>
       <c r="E166" s="13"/>
       <c r="F166" s="13"/>
       <c r="G166" s="14"/>
       <c r="H166" s="14"/>
       <c r="I166" s="14"/>
       <c r="J166" s="14"/>
       <c r="K166" s="14"/>
       <c r="L166" s="14"/>
       <c r="M166" s="14"/>
       <c r="N166" s="14"/>
       <c r="O166" s="14"/>
       <c r="P166" s="14"/>
       <c r="Q166" s="14"/>
       <c r="R166" s="14"/>
       <c r="S166" s="14"/>
       <c r="T166" s="14"/>
       <c r="U166" s="14"/>
       <c r="V166" s="14"/>
       <c r="W166" s="15"/>
       <c r="X166" s="15"/>
       <c r="Y166" s="15"/>
       <c r="Z166" s="15"/>
@@ -18625,51 +18790,51 @@
       <c r="AB166" s="15"/>
       <c r="AC166" s="15"/>
       <c r="AD166" s="15"/>
       <c r="AE166" s="13"/>
       <c r="AF166" s="13"/>
       <c r="AG166" s="13"/>
       <c r="AH166" s="13"/>
       <c r="AI166" s="13"/>
       <c r="AJ166" s="13"/>
       <c r="AK166" s="13"/>
       <c r="AL166" s="13"/>
       <c r="AM166" s="13"/>
       <c r="AN166" s="13"/>
       <c r="AO166" s="13"/>
       <c r="AP166" s="13"/>
       <c r="AQ166" s="13"/>
       <c r="AR166" s="13"/>
       <c r="AS166" s="13"/>
       <c r="AT166" s="13"/>
       <c r="AU166" s="13"/>
       <c r="AV166" s="13"/>
       <c r="AW166" s="13"/>
       <c r="AX166" s="13"/>
       <c r="AY166" s="13"/>
     </row>
-    <row r="167" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="167" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B167" s="12"/>
       <c r="C167" s="13"/>
       <c r="D167" s="13"/>
       <c r="E167" s="13"/>
       <c r="F167" s="13"/>
       <c r="G167" s="14"/>
       <c r="H167" s="14"/>
       <c r="I167" s="14"/>
       <c r="J167" s="14"/>
       <c r="K167" s="14"/>
       <c r="L167" s="14"/>
       <c r="M167" s="14"/>
       <c r="N167" s="14"/>
       <c r="O167" s="14"/>
       <c r="P167" s="14"/>
       <c r="Q167" s="14"/>
       <c r="R167" s="14"/>
       <c r="S167" s="14"/>
       <c r="T167" s="14"/>
       <c r="U167" s="14"/>
       <c r="V167" s="14"/>
       <c r="W167" s="15"/>
       <c r="X167" s="15"/>
       <c r="Y167" s="15"/>
       <c r="Z167" s="15"/>
@@ -18677,51 +18842,51 @@
       <c r="AB167" s="15"/>
       <c r="AC167" s="15"/>
       <c r="AD167" s="15"/>
       <c r="AE167" s="13"/>
       <c r="AF167" s="13"/>
       <c r="AG167" s="13"/>
       <c r="AH167" s="13"/>
       <c r="AI167" s="13"/>
       <c r="AJ167" s="13"/>
       <c r="AK167" s="13"/>
       <c r="AL167" s="13"/>
       <c r="AM167" s="13"/>
       <c r="AN167" s="13"/>
       <c r="AO167" s="13"/>
       <c r="AP167" s="13"/>
       <c r="AQ167" s="13"/>
       <c r="AR167" s="13"/>
       <c r="AS167" s="13"/>
       <c r="AT167" s="13"/>
       <c r="AU167" s="13"/>
       <c r="AV167" s="13"/>
       <c r="AW167" s="13"/>
       <c r="AX167" s="13"/>
       <c r="AY167" s="13"/>
     </row>
-    <row r="168" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="168" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B168" s="12"/>
       <c r="C168" s="13"/>
       <c r="D168" s="13"/>
       <c r="E168" s="13"/>
       <c r="F168" s="13"/>
       <c r="G168" s="14"/>
       <c r="H168" s="14"/>
       <c r="I168" s="14"/>
       <c r="J168" s="14"/>
       <c r="K168" s="14"/>
       <c r="L168" s="14"/>
       <c r="M168" s="14"/>
       <c r="N168" s="14"/>
       <c r="O168" s="14"/>
       <c r="P168" s="14"/>
       <c r="Q168" s="14"/>
       <c r="R168" s="14"/>
       <c r="S168" s="14"/>
       <c r="T168" s="14"/>
       <c r="U168" s="14"/>
       <c r="V168" s="14"/>
       <c r="W168" s="15"/>
       <c r="X168" s="15"/>
       <c r="Y168" s="15"/>
       <c r="Z168" s="15"/>
@@ -18729,51 +18894,51 @@
       <c r="AB168" s="15"/>
       <c r="AC168" s="15"/>
       <c r="AD168" s="15"/>
       <c r="AE168" s="13"/>
       <c r="AF168" s="13"/>
       <c r="AG168" s="13"/>
       <c r="AH168" s="13"/>
       <c r="AI168" s="13"/>
       <c r="AJ168" s="13"/>
       <c r="AK168" s="13"/>
       <c r="AL168" s="13"/>
       <c r="AM168" s="13"/>
       <c r="AN168" s="13"/>
       <c r="AO168" s="13"/>
       <c r="AP168" s="13"/>
       <c r="AQ168" s="13"/>
       <c r="AR168" s="13"/>
       <c r="AS168" s="13"/>
       <c r="AT168" s="13"/>
       <c r="AU168" s="13"/>
       <c r="AV168" s="13"/>
       <c r="AW168" s="13"/>
       <c r="AX168" s="13"/>
       <c r="AY168" s="13"/>
     </row>
-    <row r="169" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="169" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B169" s="12"/>
       <c r="C169" s="13"/>
       <c r="D169" s="13"/>
       <c r="E169" s="13"/>
       <c r="F169" s="13"/>
       <c r="G169" s="14"/>
       <c r="H169" s="14"/>
       <c r="I169" s="14"/>
       <c r="J169" s="14"/>
       <c r="K169" s="14"/>
       <c r="L169" s="14"/>
       <c r="M169" s="14"/>
       <c r="N169" s="14"/>
       <c r="O169" s="14"/>
       <c r="P169" s="14"/>
       <c r="Q169" s="14"/>
       <c r="R169" s="14"/>
       <c r="S169" s="14"/>
       <c r="T169" s="14"/>
       <c r="U169" s="14"/>
       <c r="V169" s="14"/>
       <c r="W169" s="15"/>
       <c r="X169" s="15"/>
       <c r="Y169" s="15"/>
       <c r="Z169" s="15"/>
@@ -18781,51 +18946,51 @@
       <c r="AB169" s="15"/>
       <c r="AC169" s="15"/>
       <c r="AD169" s="15"/>
       <c r="AE169" s="13"/>
       <c r="AF169" s="13"/>
       <c r="AG169" s="13"/>
       <c r="AH169" s="13"/>
       <c r="AI169" s="13"/>
       <c r="AJ169" s="13"/>
       <c r="AK169" s="13"/>
       <c r="AL169" s="13"/>
       <c r="AM169" s="13"/>
       <c r="AN169" s="13"/>
       <c r="AO169" s="13"/>
       <c r="AP169" s="13"/>
       <c r="AQ169" s="13"/>
       <c r="AR169" s="13"/>
       <c r="AS169" s="13"/>
       <c r="AT169" s="13"/>
       <c r="AU169" s="13"/>
       <c r="AV169" s="13"/>
       <c r="AW169" s="13"/>
       <c r="AX169" s="13"/>
       <c r="AY169" s="13"/>
     </row>
-    <row r="170" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="170" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B170" s="12"/>
       <c r="C170" s="13"/>
       <c r="D170" s="13"/>
       <c r="E170" s="13"/>
       <c r="F170" s="13"/>
       <c r="G170" s="14"/>
       <c r="H170" s="14"/>
       <c r="I170" s="14"/>
       <c r="J170" s="14"/>
       <c r="K170" s="14"/>
       <c r="L170" s="14"/>
       <c r="M170" s="14"/>
       <c r="N170" s="14"/>
       <c r="O170" s="14"/>
       <c r="P170" s="14"/>
       <c r="Q170" s="14"/>
       <c r="R170" s="14"/>
       <c r="S170" s="14"/>
       <c r="T170" s="14"/>
       <c r="U170" s="14"/>
       <c r="V170" s="14"/>
       <c r="W170" s="15"/>
       <c r="X170" s="15"/>
       <c r="Y170" s="15"/>
       <c r="Z170" s="15"/>
@@ -18833,51 +18998,51 @@
       <c r="AB170" s="15"/>
       <c r="AC170" s="15"/>
       <c r="AD170" s="15"/>
       <c r="AE170" s="13"/>
       <c r="AF170" s="13"/>
       <c r="AG170" s="13"/>
       <c r="AH170" s="13"/>
       <c r="AI170" s="13"/>
       <c r="AJ170" s="13"/>
       <c r="AK170" s="13"/>
       <c r="AL170" s="13"/>
       <c r="AM170" s="13"/>
       <c r="AN170" s="13"/>
       <c r="AO170" s="13"/>
       <c r="AP170" s="13"/>
       <c r="AQ170" s="13"/>
       <c r="AR170" s="13"/>
       <c r="AS170" s="13"/>
       <c r="AT170" s="13"/>
       <c r="AU170" s="13"/>
       <c r="AV170" s="13"/>
       <c r="AW170" s="13"/>
       <c r="AX170" s="13"/>
       <c r="AY170" s="13"/>
     </row>
-    <row r="171" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="171" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B171" s="12"/>
       <c r="C171" s="13"/>
       <c r="D171" s="13"/>
       <c r="E171" s="13"/>
       <c r="F171" s="13"/>
       <c r="G171" s="14"/>
       <c r="H171" s="14"/>
       <c r="I171" s="14"/>
       <c r="J171" s="14"/>
       <c r="K171" s="14"/>
       <c r="L171" s="14"/>
       <c r="M171" s="14"/>
       <c r="N171" s="14"/>
       <c r="O171" s="14"/>
       <c r="P171" s="14"/>
       <c r="Q171" s="14"/>
       <c r="R171" s="14"/>
       <c r="S171" s="14"/>
       <c r="T171" s="14"/>
       <c r="U171" s="14"/>
       <c r="V171" s="14"/>
       <c r="W171" s="15"/>
       <c r="X171" s="15"/>
       <c r="Y171" s="15"/>
       <c r="Z171" s="15"/>
@@ -18885,51 +19050,51 @@
       <c r="AB171" s="15"/>
       <c r="AC171" s="15"/>
       <c r="AD171" s="15"/>
       <c r="AE171" s="13"/>
       <c r="AF171" s="13"/>
       <c r="AG171" s="13"/>
       <c r="AH171" s="13"/>
       <c r="AI171" s="13"/>
       <c r="AJ171" s="13"/>
       <c r="AK171" s="13"/>
       <c r="AL171" s="13"/>
       <c r="AM171" s="13"/>
       <c r="AN171" s="13"/>
       <c r="AO171" s="13"/>
       <c r="AP171" s="13"/>
       <c r="AQ171" s="13"/>
       <c r="AR171" s="13"/>
       <c r="AS171" s="13"/>
       <c r="AT171" s="13"/>
       <c r="AU171" s="13"/>
       <c r="AV171" s="13"/>
       <c r="AW171" s="13"/>
       <c r="AX171" s="13"/>
       <c r="AY171" s="13"/>
     </row>
-    <row r="172" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="172" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B172" s="12"/>
       <c r="C172" s="13"/>
       <c r="D172" s="13"/>
       <c r="E172" s="13"/>
       <c r="F172" s="13"/>
       <c r="G172" s="14"/>
       <c r="H172" s="14"/>
       <c r="I172" s="14"/>
       <c r="J172" s="14"/>
       <c r="K172" s="14"/>
       <c r="L172" s="14"/>
       <c r="M172" s="14"/>
       <c r="N172" s="14"/>
       <c r="O172" s="14"/>
       <c r="P172" s="14"/>
       <c r="Q172" s="14"/>
       <c r="R172" s="14"/>
       <c r="S172" s="14"/>
       <c r="T172" s="14"/>
       <c r="U172" s="14"/>
       <c r="V172" s="14"/>
       <c r="W172" s="15"/>
       <c r="X172" s="15"/>
       <c r="Y172" s="15"/>
       <c r="Z172" s="15"/>
@@ -18937,51 +19102,51 @@
       <c r="AB172" s="15"/>
       <c r="AC172" s="15"/>
       <c r="AD172" s="15"/>
       <c r="AE172" s="13"/>
       <c r="AF172" s="13"/>
       <c r="AG172" s="13"/>
       <c r="AH172" s="13"/>
       <c r="AI172" s="13"/>
       <c r="AJ172" s="13"/>
       <c r="AK172" s="13"/>
       <c r="AL172" s="13"/>
       <c r="AM172" s="13"/>
       <c r="AN172" s="13"/>
       <c r="AO172" s="13"/>
       <c r="AP172" s="13"/>
       <c r="AQ172" s="13"/>
       <c r="AR172" s="13"/>
       <c r="AS172" s="13"/>
       <c r="AT172" s="13"/>
       <c r="AU172" s="13"/>
       <c r="AV172" s="13"/>
       <c r="AW172" s="13"/>
       <c r="AX172" s="13"/>
       <c r="AY172" s="13"/>
     </row>
-    <row r="173" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="173" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B173" s="12"/>
       <c r="C173" s="13"/>
       <c r="D173" s="13"/>
       <c r="E173" s="13"/>
       <c r="F173" s="13"/>
       <c r="G173" s="14"/>
       <c r="H173" s="14"/>
       <c r="I173" s="14"/>
       <c r="J173" s="14"/>
       <c r="K173" s="14"/>
       <c r="L173" s="14"/>
       <c r="M173" s="14"/>
       <c r="N173" s="14"/>
       <c r="O173" s="14"/>
       <c r="P173" s="14"/>
       <c r="Q173" s="14"/>
       <c r="R173" s="14"/>
       <c r="S173" s="14"/>
       <c r="T173" s="14"/>
       <c r="U173" s="14"/>
       <c r="V173" s="14"/>
       <c r="W173" s="15"/>
       <c r="X173" s="15"/>
       <c r="Y173" s="15"/>
       <c r="Z173" s="15"/>
@@ -18989,51 +19154,51 @@
       <c r="AB173" s="15"/>
       <c r="AC173" s="15"/>
       <c r="AD173" s="15"/>
       <c r="AE173" s="13"/>
       <c r="AF173" s="13"/>
       <c r="AG173" s="13"/>
       <c r="AH173" s="13"/>
       <c r="AI173" s="13"/>
       <c r="AJ173" s="13"/>
       <c r="AK173" s="13"/>
       <c r="AL173" s="13"/>
       <c r="AM173" s="13"/>
       <c r="AN173" s="13"/>
       <c r="AO173" s="13"/>
       <c r="AP173" s="13"/>
       <c r="AQ173" s="13"/>
       <c r="AR173" s="13"/>
       <c r="AS173" s="13"/>
       <c r="AT173" s="13"/>
       <c r="AU173" s="13"/>
       <c r="AV173" s="13"/>
       <c r="AW173" s="13"/>
       <c r="AX173" s="13"/>
       <c r="AY173" s="13"/>
     </row>
-    <row r="174" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="174" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B174" s="12"/>
       <c r="C174" s="13"/>
       <c r="D174" s="13"/>
       <c r="E174" s="13"/>
       <c r="F174" s="13"/>
       <c r="G174" s="14"/>
       <c r="H174" s="14"/>
       <c r="I174" s="14"/>
       <c r="J174" s="14"/>
       <c r="K174" s="14"/>
       <c r="L174" s="14"/>
       <c r="M174" s="14"/>
       <c r="N174" s="14"/>
       <c r="O174" s="14"/>
       <c r="P174" s="14"/>
       <c r="Q174" s="14"/>
       <c r="R174" s="14"/>
       <c r="S174" s="14"/>
       <c r="T174" s="14"/>
       <c r="U174" s="14"/>
       <c r="V174" s="14"/>
       <c r="W174" s="15"/>
       <c r="X174" s="15"/>
       <c r="Y174" s="15"/>
       <c r="Z174" s="15"/>
@@ -19041,51 +19206,51 @@
       <c r="AB174" s="15"/>
       <c r="AC174" s="15"/>
       <c r="AD174" s="15"/>
       <c r="AE174" s="13"/>
       <c r="AF174" s="13"/>
       <c r="AG174" s="13"/>
       <c r="AH174" s="13"/>
       <c r="AI174" s="13"/>
       <c r="AJ174" s="13"/>
       <c r="AK174" s="13"/>
       <c r="AL174" s="13"/>
       <c r="AM174" s="13"/>
       <c r="AN174" s="13"/>
       <c r="AO174" s="13"/>
       <c r="AP174" s="13"/>
       <c r="AQ174" s="13"/>
       <c r="AR174" s="13"/>
       <c r="AS174" s="13"/>
       <c r="AT174" s="13"/>
       <c r="AU174" s="13"/>
       <c r="AV174" s="13"/>
       <c r="AW174" s="13"/>
       <c r="AX174" s="13"/>
       <c r="AY174" s="13"/>
     </row>
-    <row r="175" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="175" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B175" s="12"/>
       <c r="C175" s="13"/>
       <c r="D175" s="13"/>
       <c r="E175" s="13"/>
       <c r="F175" s="13"/>
       <c r="G175" s="14"/>
       <c r="H175" s="14"/>
       <c r="I175" s="14"/>
       <c r="J175" s="14"/>
       <c r="K175" s="14"/>
       <c r="L175" s="14"/>
       <c r="M175" s="14"/>
       <c r="N175" s="14"/>
       <c r="O175" s="14"/>
       <c r="P175" s="14"/>
       <c r="Q175" s="14"/>
       <c r="R175" s="14"/>
       <c r="S175" s="14"/>
       <c r="T175" s="14"/>
       <c r="U175" s="14"/>
       <c r="V175" s="14"/>
       <c r="W175" s="15"/>
       <c r="X175" s="15"/>
       <c r="Y175" s="15"/>
       <c r="Z175" s="15"/>
@@ -19093,51 +19258,51 @@
       <c r="AB175" s="15"/>
       <c r="AC175" s="15"/>
       <c r="AD175" s="15"/>
       <c r="AE175" s="13"/>
       <c r="AF175" s="13"/>
       <c r="AG175" s="13"/>
       <c r="AH175" s="13"/>
       <c r="AI175" s="13"/>
       <c r="AJ175" s="13"/>
       <c r="AK175" s="13"/>
       <c r="AL175" s="13"/>
       <c r="AM175" s="13"/>
       <c r="AN175" s="13"/>
       <c r="AO175" s="13"/>
       <c r="AP175" s="13"/>
       <c r="AQ175" s="13"/>
       <c r="AR175" s="13"/>
       <c r="AS175" s="13"/>
       <c r="AT175" s="13"/>
       <c r="AU175" s="13"/>
       <c r="AV175" s="13"/>
       <c r="AW175" s="13"/>
       <c r="AX175" s="13"/>
       <c r="AY175" s="13"/>
     </row>
-    <row r="176" spans="2:51" x14ac:dyDescent="0.25">
+    <row r="176" spans="2:51" x14ac:dyDescent="0.35">
       <c r="B176" s="12"/>
       <c r="C176" s="13"/>
       <c r="D176" s="13"/>
       <c r="E176" s="13"/>
       <c r="F176" s="13"/>
       <c r="G176" s="14"/>
       <c r="H176" s="14"/>
       <c r="I176" s="14"/>
       <c r="J176" s="14"/>
       <c r="K176" s="14"/>
       <c r="L176" s="14"/>
       <c r="M176" s="14"/>
       <c r="N176" s="14"/>
       <c r="O176" s="14"/>
       <c r="P176" s="14"/>
       <c r="Q176" s="14"/>
       <c r="R176" s="14"/>
       <c r="S176" s="14"/>
       <c r="T176" s="14"/>
       <c r="U176" s="14"/>
       <c r="V176" s="14"/>
       <c r="W176" s="15"/>
       <c r="X176" s="15"/>
       <c r="Y176" s="15"/>
       <c r="Z176" s="15"/>