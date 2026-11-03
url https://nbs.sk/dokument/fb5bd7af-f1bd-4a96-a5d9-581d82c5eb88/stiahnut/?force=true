--- v3 (2026-07-13)
+++ v4 (2026-11-03)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D850332E-8FB7-4DC8-950C-B4634D73A694}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FE18393B-EC84-4192-8A23-D27DA57BBB64}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="aktiva_pasiva" sheetId="103" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DatumOdeslani1" hidden="1">aktiva_pasiva!#REF!</definedName>
     <definedName name="DatumVytVystup1" hidden="1">aktiva_pasiva!#REF!</definedName>
     <definedName name="ObdobiKumulativu1" hidden="1">aktiva_pasiva!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">aktiva_pasiva!$A:$A,aktiva_pasiva!$11:$17</definedName>
     <definedName name="_xlnm.Print_Titles">#N/A</definedName>
     <definedName name="REFBAN1" hidden="1">aktiva_pasiva!$B$9</definedName>
     <definedName name="REFNAZBAN1" hidden="1">aktiva_pasiva!#REF!</definedName>
     <definedName name="REFOBD1" hidden="1">aktiva_pasiva!$F$9</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -1647,51 +1647,51 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="191">
+  <cellXfs count="196">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="2" fontId="10" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="9" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -2257,50 +2257,59 @@
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="5" borderId="40" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="5" borderId="26" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="6" borderId="34" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="5" borderId="57" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="58" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="5" borderId="59" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="5" borderId="58" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="9" fillId="5" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="5" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="15" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2_VS_MCR_01_01_8" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 3 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 3 2 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Normal 4" xfId="9" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Normal_VS_MCR01_01_1" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
   </cellStyles>
   <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
@@ -2593,368 +2602,369 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:AU3259"/>
+  <dimension ref="A1:AW3259"/>
   <sheetViews>
-    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="A10" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
-[...4 lines deleted...]
-      <selection pane="bottomRight" activeCell="B18" sqref="B18"/>
+    <sheetView tabSelected="1" showOutlineSymbols="0" topLeftCell="AE6" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="AW25" sqref="AW25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="53" style="78" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.59765625" style="78" customWidth="1"/>
     <col min="3" max="3" width="9.5" style="78" customWidth="1"/>
     <col min="4" max="4" width="9.19921875" style="78" customWidth="1"/>
     <col min="5" max="5" width="10" style="78" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="8.69921875" style="78" customWidth="1"/>
     <col min="8" max="8" width="9.09765625" style="78" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="9.59765625" style="78" customWidth="1"/>
     <col min="10" max="10" width="9.3984375" style="78" customWidth="1"/>
     <col min="11" max="11" width="10.09765625" style="78" customWidth="1"/>
     <col min="12" max="12" width="11.09765625" style="78" customWidth="1"/>
     <col min="13" max="13" width="9.19921875" style="78" customWidth="1"/>
     <col min="14" max="16" width="10.09765625" style="78" customWidth="1"/>
     <col min="17" max="17" width="8.8984375" style="78" customWidth="1"/>
     <col min="18" max="18" width="9.69921875" style="78" customWidth="1"/>
     <col min="19" max="19" width="9.59765625" style="78" customWidth="1"/>
     <col min="20" max="20" width="8.69921875" style="78" customWidth="1"/>
     <col min="21" max="21" width="10.19921875" style="78" customWidth="1"/>
     <col min="22" max="22" width="8.69921875" style="78" customWidth="1"/>
     <col min="23" max="23" width="9.5" style="78" customWidth="1"/>
     <col min="24" max="24" width="10" style="78" customWidth="1"/>
     <col min="25" max="25" width="9.5" style="78" customWidth="1"/>
     <col min="26" max="26" width="9.8984375" style="78" customWidth="1"/>
     <col min="27" max="27" width="7" style="78" customWidth="1"/>
     <col min="28" max="28" width="9.19921875" style="78" customWidth="1"/>
     <col min="29" max="29" width="8.3984375" style="78" customWidth="1"/>
     <col min="30" max="30" width="9.3984375" style="78" customWidth="1"/>
     <col min="31" max="31" width="8.3984375" style="78" customWidth="1"/>
     <col min="32" max="32" width="9.69921875" style="78" customWidth="1"/>
     <col min="33" max="33" width="9.09765625" style="78" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="9.19921875" style="78" customWidth="1"/>
     <col min="35" max="35" width="12.8984375" style="78" customWidth="1"/>
     <col min="36" max="36" width="8.3984375" style="78" customWidth="1"/>
     <col min="37" max="37" width="7" style="78" customWidth="1"/>
     <col min="38" max="39" width="8.8984375" style="78" customWidth="1"/>
     <col min="40" max="40" width="8.5" style="78" customWidth="1"/>
     <col min="41" max="41" width="10" style="78" customWidth="1"/>
     <col min="42" max="42" width="9.09765625" style="78" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="9.8984375" style="78" customWidth="1"/>
     <col min="44" max="44" width="8.8984375" style="78" customWidth="1"/>
     <col min="45" max="45" width="8.69921875" style="78" customWidth="1"/>
     <col min="46" max="46" width="10.09765625" style="78" customWidth="1"/>
     <col min="47" max="47" width="11.69921875" style="78" customWidth="1"/>
-    <col min="48" max="48" width="11.19921875" style="78" bestFit="1" customWidth="1"/>
-    <col min="49" max="16384" width="9" style="78"/>
+    <col min="48" max="48" width="12.09765625" style="192" bestFit="1" customWidth="1"/>
+    <col min="49" max="49" width="11.19921875" style="78" bestFit="1" customWidth="1"/>
+    <col min="50" max="16384" width="9" style="78"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:47" s="2" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:48" s="2" customFormat="1" ht="17.399999999999999" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
-    </row>
-    <row r="2" spans="1:47" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="AV1" s="191"/>
+    </row>
+    <row r="2" spans="1:48" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="4"/>
       <c r="AD2" s="4"/>
-    </row>
-    <row r="3" spans="1:47" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="AV2" s="191"/>
+    </row>
+    <row r="3" spans="1:48" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="Z3" s="4"/>
       <c r="AA3" s="4"/>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="5"/>
-    </row>
-    <row r="4" spans="1:47" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.25">
+      <c r="AV3" s="191"/>
+    </row>
+    <row r="4" spans="1:48" s="2" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="3"/>
       <c r="C4" s="6"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
-    </row>
-    <row r="5" spans="1:47" x14ac:dyDescent="0.25">
+      <c r="AV4" s="191"/>
+    </row>
+    <row r="5" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="7"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
       <c r="K5" s="7"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="8"/>
       <c r="W5" s="8"/>
       <c r="X5" s="8"/>
       <c r="Y5" s="8"/>
       <c r="Z5" s="8"/>
       <c r="AA5" s="8"/>
       <c r="AB5" s="8"/>
       <c r="AC5" s="8"/>
       <c r="AD5" s="8"/>
       <c r="AE5" s="8"/>
       <c r="AF5" s="8"/>
       <c r="AG5" s="8"/>
       <c r="AH5" s="8"/>
       <c r="AI5" s="8"/>
       <c r="AJ5" s="8"/>
       <c r="AK5" s="8"/>
       <c r="AL5" s="8"/>
       <c r="AM5" s="8"/>
       <c r="AN5" s="8"/>
       <c r="AO5" s="8"/>
       <c r="AP5" s="8"/>
       <c r="AQ5" s="8"/>
       <c r="AR5" s="8"/>
       <c r="AS5" s="8"/>
       <c r="AT5" s="8"/>
       <c r="AU5" s="8"/>
     </row>
-    <row r="6" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="8"/>
       <c r="W6" s="8"/>
       <c r="X6" s="8"/>
       <c r="Y6" s="8"/>
       <c r="Z6" s="8"/>
       <c r="AA6" s="8"/>
       <c r="AB6" s="8"/>
       <c r="AC6" s="8"/>
       <c r="AD6" s="8"/>
       <c r="AE6" s="8"/>
       <c r="AF6" s="8"/>
       <c r="AG6" s="8"/>
       <c r="AH6" s="8"/>
       <c r="AI6" s="8"/>
       <c r="AJ6" s="8"/>
       <c r="AK6" s="8"/>
       <c r="AL6" s="8"/>
       <c r="AM6" s="8"/>
       <c r="AN6" s="8"/>
       <c r="AO6" s="8"/>
       <c r="AP6" s="8"/>
       <c r="AQ6" s="8"/>
       <c r="AR6" s="8"/>
       <c r="AS6" s="8"/>
       <c r="AT6" s="8"/>
       <c r="AU6" s="8"/>
     </row>
-    <row r="7" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A7" s="7"/>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="8"/>
       <c r="W7" s="8"/>
       <c r="X7" s="8"/>
       <c r="Y7" s="8"/>
       <c r="Z7" s="8"/>
       <c r="AA7" s="8"/>
       <c r="AB7" s="8"/>
       <c r="AC7" s="8"/>
       <c r="AD7" s="8"/>
       <c r="AE7" s="8"/>
       <c r="AF7" s="8"/>
       <c r="AG7" s="8"/>
       <c r="AH7" s="8"/>
       <c r="AI7" s="8"/>
       <c r="AJ7" s="8"/>
       <c r="AK7" s="8"/>
       <c r="AL7" s="8"/>
       <c r="AM7" s="8"/>
       <c r="AN7" s="8"/>
       <c r="AO7" s="8"/>
       <c r="AP7" s="8"/>
       <c r="AQ7" s="8"/>
       <c r="AR7" s="8"/>
       <c r="AS7" s="8"/>
       <c r="AT7" s="8"/>
       <c r="AU7" s="8"/>
     </row>
-    <row r="8" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="11"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="8"/>
       <c r="U8" s="8"/>
       <c r="V8" s="11"/>
       <c r="W8" s="8"/>
       <c r="X8" s="8"/>
       <c r="Y8" s="8"/>
       <c r="Z8" s="8"/>
       <c r="AA8" s="8"/>
       <c r="AB8" s="8"/>
       <c r="AC8" s="8"/>
       <c r="AD8" s="8"/>
       <c r="AE8" s="8"/>
       <c r="AF8" s="8"/>
       <c r="AG8" s="8"/>
       <c r="AH8" s="8"/>
       <c r="AI8" s="8"/>
       <c r="AJ8" s="8"/>
       <c r="AK8" s="8"/>
       <c r="AL8" s="8"/>
       <c r="AM8" s="8"/>
       <c r="AN8" s="8"/>
       <c r="AO8" s="8"/>
       <c r="AP8" s="8"/>
       <c r="AQ8" s="8"/>
       <c r="AR8" s="8"/>
       <c r="AS8" s="8"/>
       <c r="AT8" s="8"/>
       <c r="AU8" s="8"/>
     </row>
-    <row r="9" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A9" s="12" t="s">
         <v>162</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="13"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="4" t="s">
         <v>164</v>
       </c>
       <c r="L9" s="9"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="13"/>
       <c r="U9" s="8"/>
@@ -2963,51 +2973,51 @@
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8"/>
       <c r="AF9" s="8"/>
       <c r="AG9" s="8"/>
       <c r="AH9" s="8"/>
       <c r="AI9" s="8"/>
       <c r="AJ9" s="8"/>
       <c r="AK9" s="8"/>
       <c r="AL9" s="8"/>
       <c r="AM9" s="8"/>
       <c r="AN9" s="8"/>
       <c r="AO9" s="8"/>
       <c r="AP9" s="13"/>
       <c r="AQ9" s="13"/>
       <c r="AR9" s="13"/>
       <c r="AS9" s="13"/>
       <c r="AT9" s="14"/>
       <c r="AU9" s="8"/>
     </row>
-    <row r="10" spans="1:47" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="4" t="s">
         <v>163</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="8"/>
       <c r="U10" s="8"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
@@ -3016,51 +3026,51 @@
       <c r="Z10" s="8"/>
       <c r="AA10" s="8"/>
       <c r="AB10" s="8"/>
       <c r="AC10" s="8"/>
       <c r="AD10" s="8"/>
       <c r="AE10" s="8"/>
       <c r="AF10" s="8"/>
       <c r="AG10" s="8"/>
       <c r="AH10" s="8"/>
       <c r="AI10" s="8"/>
       <c r="AJ10" s="8"/>
       <c r="AK10" s="8"/>
       <c r="AL10" s="8"/>
       <c r="AM10" s="8"/>
       <c r="AN10" s="8"/>
       <c r="AO10" s="8"/>
       <c r="AP10" s="8"/>
       <c r="AQ10" s="8"/>
       <c r="AR10" s="4"/>
       <c r="AS10" s="8"/>
       <c r="AT10" s="8"/>
       <c r="AU10" s="4" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="11" spans="1:47" s="8" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:48" s="8" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43"/>
       <c r="B11" s="51" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="51" t="s">
         <v>66</v>
       </c>
       <c r="D11" s="187" t="s">
         <v>0</v>
       </c>
       <c r="E11" s="188"/>
       <c r="F11" s="188"/>
       <c r="G11" s="188"/>
       <c r="H11" s="189"/>
       <c r="I11" s="187" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="188"/>
       <c r="K11" s="188"/>
       <c r="L11" s="189"/>
       <c r="M11" s="187" t="s">
         <v>18</v>
       </c>
       <c r="N11" s="188"/>
       <c r="O11" s="188"/>
@@ -3084,52 +3094,53 @@
       <c r="AC11" s="188"/>
       <c r="AD11" s="188"/>
       <c r="AE11" s="188"/>
       <c r="AF11" s="189"/>
       <c r="AG11" s="187" t="s">
         <v>21</v>
       </c>
       <c r="AH11" s="190"/>
       <c r="AI11" s="188"/>
       <c r="AJ11" s="188"/>
       <c r="AK11" s="188"/>
       <c r="AL11" s="188"/>
       <c r="AM11" s="71" t="s">
         <v>68</v>
       </c>
       <c r="AN11" s="71"/>
       <c r="AO11" s="71"/>
       <c r="AP11" s="72"/>
       <c r="AQ11" s="187" t="s">
         <v>22</v>
       </c>
       <c r="AR11" s="188"/>
       <c r="AS11" s="188"/>
       <c r="AT11" s="189"/>
       <c r="AU11" s="76"/>
-    </row>
-    <row r="12" spans="1:47" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="AV11" s="193"/>
+    </row>
+    <row r="12" spans="1:48" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="44"/>
       <c r="B12" s="52"/>
       <c r="C12" s="52"/>
       <c r="D12" s="25"/>
       <c r="E12" s="15"/>
       <c r="F12" s="15"/>
       <c r="G12" s="16"/>
       <c r="H12" s="53"/>
       <c r="I12" s="25"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
       <c r="L12" s="53"/>
       <c r="M12" s="62"/>
       <c r="N12" s="18"/>
       <c r="O12" s="18"/>
       <c r="P12" s="18"/>
       <c r="Q12" s="18"/>
       <c r="R12" s="16"/>
       <c r="S12" s="19" t="s">
         <v>33</v>
       </c>
       <c r="T12" s="20"/>
       <c r="U12" s="20"/>
       <c r="V12" s="20"/>
       <c r="W12" s="52"/>
@@ -3142,51 +3153,51 @@
       <c r="Z12" s="22"/>
       <c r="AA12" s="67"/>
       <c r="AB12" s="69"/>
       <c r="AC12" s="23"/>
       <c r="AD12" s="23"/>
       <c r="AE12" s="23"/>
       <c r="AF12" s="70"/>
       <c r="AG12" s="62"/>
       <c r="AH12" s="24"/>
       <c r="AI12" s="18"/>
       <c r="AJ12" s="18"/>
       <c r="AK12" s="18"/>
       <c r="AL12" s="15"/>
       <c r="AM12" s="19" t="s">
         <v>33</v>
       </c>
       <c r="AN12" s="20"/>
       <c r="AO12" s="20"/>
       <c r="AP12" s="73"/>
       <c r="AQ12" s="25"/>
       <c r="AR12" s="18"/>
       <c r="AS12" s="23"/>
       <c r="AT12" s="70"/>
       <c r="AU12" s="77"/>
     </row>
-    <row r="13" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:48" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B13" s="52"/>
       <c r="C13" s="52"/>
       <c r="D13" s="54"/>
       <c r="E13" s="26"/>
       <c r="F13" s="26"/>
       <c r="G13" s="27"/>
       <c r="H13" s="55"/>
       <c r="I13" s="41"/>
       <c r="J13" s="29" t="s">
         <v>76</v>
       </c>
       <c r="K13" s="29" t="s">
         <v>77</v>
       </c>
       <c r="L13" s="56" t="s">
         <v>78</v>
       </c>
       <c r="M13" s="41"/>
       <c r="N13" s="29"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
@@ -3225,51 +3236,51 @@
       <c r="AJ13" s="29"/>
       <c r="AK13" s="29"/>
       <c r="AL13" s="29" t="s">
         <v>83</v>
       </c>
       <c r="AM13" s="32" t="s">
         <v>79</v>
       </c>
       <c r="AN13" s="33"/>
       <c r="AO13" s="33"/>
       <c r="AP13" s="74"/>
       <c r="AQ13" s="37" t="s">
         <v>69</v>
       </c>
       <c r="AR13" s="29" t="s">
         <v>71</v>
       </c>
       <c r="AS13" s="38" t="s">
         <v>72</v>
       </c>
       <c r="AT13" s="56" t="s">
         <v>73</v>
       </c>
       <c r="AU13" s="77"/>
     </row>
-    <row r="14" spans="1:47" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:48" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="44"/>
       <c r="B14" s="52"/>
       <c r="C14" s="52"/>
       <c r="D14" s="41"/>
       <c r="E14" s="29" t="s">
         <v>75</v>
       </c>
       <c r="F14" s="29" t="s">
         <v>130</v>
       </c>
       <c r="G14" s="29" t="s">
         <v>131</v>
       </c>
       <c r="H14" s="56"/>
       <c r="I14" s="41" t="s">
         <v>36</v>
       </c>
       <c r="J14" s="29" t="s">
         <v>38</v>
       </c>
       <c r="K14" s="29" t="s">
         <v>39</v>
       </c>
       <c r="L14" s="56" t="s">
         <v>40</v>
@@ -3342,51 +3353,51 @@
       <c r="AL14" s="29" t="s">
         <v>45</v>
       </c>
       <c r="AM14" s="39" t="s">
         <v>42</v>
       </c>
       <c r="AN14" s="40"/>
       <c r="AO14" s="40"/>
       <c r="AP14" s="75"/>
       <c r="AQ14" s="41" t="s">
         <v>36</v>
       </c>
       <c r="AR14" s="29" t="s">
         <v>84</v>
       </c>
       <c r="AS14" s="29" t="s">
         <v>85</v>
       </c>
       <c r="AT14" s="56" t="s">
         <v>35</v>
       </c>
       <c r="AU14" s="52" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="15" spans="1:47" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:48" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="44"/>
       <c r="B15" s="52" t="s">
         <v>23</v>
       </c>
       <c r="C15" s="52" t="s">
         <v>66</v>
       </c>
       <c r="D15" s="41" t="s">
         <v>36</v>
       </c>
       <c r="E15" s="29" t="s">
         <v>37</v>
       </c>
       <c r="F15" s="29" t="s">
         <v>137</v>
       </c>
       <c r="G15" s="29" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="80" t="s">
         <v>138</v>
       </c>
       <c r="I15" s="41"/>
       <c r="J15" s="29" t="s">
         <v>47</v>
@@ -3459,51 +3470,51 @@
       </c>
       <c r="AK15" s="79" t="s">
         <v>57</v>
       </c>
       <c r="AL15" s="29" t="s">
         <v>53</v>
       </c>
       <c r="AM15" s="17"/>
       <c r="AN15" s="29" t="s">
         <v>50</v>
       </c>
       <c r="AO15" s="29" t="s">
         <v>51</v>
       </c>
       <c r="AP15" s="56" t="s">
         <v>52</v>
       </c>
       <c r="AQ15" s="41"/>
       <c r="AR15" s="29" t="s">
         <v>43</v>
       </c>
       <c r="AS15" s="29"/>
       <c r="AT15" s="56"/>
       <c r="AU15" s="77"/>
     </row>
-    <row r="16" spans="1:47" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:48" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="44"/>
       <c r="B16" s="52"/>
       <c r="C16" s="52"/>
       <c r="D16" s="41"/>
       <c r="E16" s="29" t="s">
         <v>46</v>
       </c>
       <c r="F16" s="79"/>
       <c r="G16" s="79" t="s">
         <v>142</v>
       </c>
       <c r="H16" s="80"/>
       <c r="I16" s="41"/>
       <c r="J16" s="29" t="s">
         <v>54</v>
       </c>
       <c r="K16" s="29" t="s">
         <v>55</v>
       </c>
       <c r="L16" s="56" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="41"/>
       <c r="N16" s="29"/>
       <c r="O16" s="29"/>
@@ -3548,51 +3559,51 @@
       <c r="AH16" s="79"/>
       <c r="AI16" s="79"/>
       <c r="AJ16" s="82"/>
       <c r="AK16" s="79"/>
       <c r="AL16" s="29" t="s">
         <v>98</v>
       </c>
       <c r="AM16" s="28" t="s">
         <v>58</v>
       </c>
       <c r="AN16" s="29" t="s">
         <v>59</v>
       </c>
       <c r="AO16" s="29" t="s">
         <v>94</v>
       </c>
       <c r="AP16" s="56" t="s">
         <v>95</v>
       </c>
       <c r="AQ16" s="41"/>
       <c r="AR16" s="29"/>
       <c r="AS16" s="29"/>
       <c r="AT16" s="56"/>
       <c r="AU16" s="77"/>
     </row>
-    <row r="17" spans="1:47" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:49" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="44"/>
       <c r="B17" s="52"/>
       <c r="C17" s="52"/>
       <c r="D17" s="41"/>
       <c r="E17" s="29"/>
       <c r="F17" s="79"/>
       <c r="G17" s="79" t="s">
         <v>143</v>
       </c>
       <c r="H17" s="56"/>
       <c r="I17" s="41"/>
       <c r="J17" s="29"/>
       <c r="K17" s="29"/>
       <c r="L17" s="56"/>
       <c r="M17" s="41"/>
       <c r="N17" s="29" t="s">
         <v>144</v>
       </c>
       <c r="O17" s="29" t="s">
         <v>145</v>
       </c>
       <c r="P17" s="29" t="s">
         <v>146</v>
       </c>
       <c r="Q17" s="29" t="s">
@@ -3633,104 +3644,105 @@
       <c r="AJ17" s="82" t="s">
         <v>146</v>
       </c>
       <c r="AK17" s="79" t="s">
         <v>147</v>
       </c>
       <c r="AL17" s="29" t="s">
         <v>99</v>
       </c>
       <c r="AM17" s="28"/>
       <c r="AN17" s="29" t="s">
         <v>95</v>
       </c>
       <c r="AO17" s="29" t="s">
         <v>100</v>
       </c>
       <c r="AP17" s="56"/>
       <c r="AQ17" s="41" t="s">
         <v>101</v>
       </c>
       <c r="AR17" s="29"/>
       <c r="AS17" s="29"/>
       <c r="AT17" s="56"/>
       <c r="AU17" s="77"/>
     </row>
-    <row r="18" spans="1:47" s="42" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:49" s="42" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="128" t="s">
         <v>102</v>
       </c>
       <c r="B18" s="129"/>
       <c r="C18" s="129"/>
       <c r="D18" s="130"/>
       <c r="E18" s="131"/>
       <c r="F18" s="131"/>
       <c r="G18" s="131"/>
       <c r="H18" s="132"/>
       <c r="I18" s="130"/>
       <c r="J18" s="131"/>
       <c r="K18" s="131"/>
       <c r="L18" s="132"/>
       <c r="M18" s="130"/>
       <c r="N18" s="131"/>
       <c r="O18" s="131"/>
       <c r="P18" s="131"/>
       <c r="Q18" s="131"/>
       <c r="R18" s="131"/>
       <c r="S18" s="131"/>
       <c r="T18" s="131"/>
       <c r="U18" s="131"/>
       <c r="V18" s="133"/>
       <c r="W18" s="129"/>
       <c r="X18" s="130"/>
       <c r="Y18" s="131"/>
       <c r="Z18" s="131"/>
       <c r="AA18" s="132"/>
       <c r="AB18" s="130"/>
       <c r="AC18" s="131"/>
       <c r="AD18" s="131"/>
       <c r="AE18" s="131"/>
       <c r="AF18" s="132"/>
       <c r="AG18" s="130"/>
       <c r="AH18" s="131"/>
       <c r="AI18" s="131"/>
       <c r="AJ18" s="131"/>
       <c r="AK18" s="131"/>
       <c r="AL18" s="131"/>
       <c r="AM18" s="131"/>
       <c r="AN18" s="131"/>
       <c r="AO18" s="131"/>
       <c r="AP18" s="132"/>
       <c r="AQ18" s="130"/>
       <c r="AR18" s="131"/>
       <c r="AS18" s="131"/>
       <c r="AT18" s="132"/>
       <c r="AU18" s="186">
-        <v>134461822</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>134456787</v>
+      </c>
+      <c r="AV18" s="194"/>
+    </row>
+    <row r="19" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="57" t="s">
         <v>103</v>
       </c>
       <c r="B19" s="139"/>
       <c r="C19" s="139"/>
       <c r="D19" s="140"/>
       <c r="E19" s="141"/>
       <c r="F19" s="141"/>
       <c r="G19" s="141"/>
       <c r="H19" s="142"/>
       <c r="I19" s="140"/>
       <c r="J19" s="141"/>
       <c r="K19" s="141"/>
       <c r="L19" s="142"/>
       <c r="M19" s="140"/>
       <c r="N19" s="141"/>
       <c r="O19" s="141"/>
       <c r="P19" s="141"/>
       <c r="Q19" s="141"/>
       <c r="R19" s="141"/>
       <c r="S19" s="141"/>
       <c r="T19" s="141"/>
       <c r="U19" s="141"/>
       <c r="V19" s="143"/>
       <c r="W19" s="139"/>
@@ -3738,52 +3750,54 @@
       <c r="Y19" s="141"/>
       <c r="Z19" s="141"/>
       <c r="AA19" s="142"/>
       <c r="AB19" s="140"/>
       <c r="AC19" s="141"/>
       <c r="AD19" s="141"/>
       <c r="AE19" s="141"/>
       <c r="AF19" s="142"/>
       <c r="AG19" s="140"/>
       <c r="AH19" s="141"/>
       <c r="AI19" s="141"/>
       <c r="AJ19" s="141"/>
       <c r="AK19" s="141"/>
       <c r="AL19" s="141"/>
       <c r="AM19" s="141"/>
       <c r="AN19" s="141"/>
       <c r="AO19" s="141"/>
       <c r="AP19" s="142"/>
       <c r="AQ19" s="140"/>
       <c r="AR19" s="141"/>
       <c r="AS19" s="141"/>
       <c r="AT19" s="142"/>
       <c r="AU19" s="144">
         <v>1292893</v>
       </c>
-    </row>
-    <row r="20" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV19" s="195"/>
+      <c r="AW19" s="42"/>
+    </row>
+    <row r="20" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="46" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="89"/>
       <c r="C20" s="89"/>
       <c r="D20" s="90"/>
       <c r="E20" s="91"/>
       <c r="F20" s="91"/>
       <c r="G20" s="91"/>
       <c r="H20" s="92"/>
       <c r="I20" s="90"/>
       <c r="J20" s="91"/>
       <c r="K20" s="91"/>
       <c r="L20" s="92"/>
       <c r="M20" s="90"/>
       <c r="N20" s="91"/>
       <c r="O20" s="91"/>
       <c r="P20" s="91"/>
       <c r="Q20" s="91"/>
       <c r="R20" s="91"/>
       <c r="S20" s="91"/>
       <c r="T20" s="91"/>
       <c r="U20" s="91"/>
       <c r="V20" s="93"/>
       <c r="W20" s="89"/>
@@ -3791,52 +3805,53 @@
       <c r="Y20" s="91"/>
       <c r="Z20" s="91"/>
       <c r="AA20" s="92"/>
       <c r="AB20" s="90"/>
       <c r="AC20" s="91"/>
       <c r="AD20" s="91"/>
       <c r="AE20" s="91"/>
       <c r="AF20" s="92"/>
       <c r="AG20" s="90"/>
       <c r="AH20" s="91"/>
       <c r="AI20" s="91"/>
       <c r="AJ20" s="91"/>
       <c r="AK20" s="91"/>
       <c r="AL20" s="91"/>
       <c r="AM20" s="91"/>
       <c r="AN20" s="91"/>
       <c r="AO20" s="91"/>
       <c r="AP20" s="92"/>
       <c r="AQ20" s="90"/>
       <c r="AR20" s="91"/>
       <c r="AS20" s="91"/>
       <c r="AT20" s="92"/>
       <c r="AU20" s="94">
         <v>1197723</v>
       </c>
-    </row>
-    <row r="21" spans="1:47" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV20" s="194"/>
+    </row>
+    <row r="21" spans="1:49" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="49" t="s">
         <v>60</v>
       </c>
       <c r="B21" s="95"/>
       <c r="C21" s="95"/>
       <c r="D21" s="96"/>
       <c r="E21" s="97"/>
       <c r="F21" s="97"/>
       <c r="G21" s="97"/>
       <c r="H21" s="98"/>
       <c r="I21" s="96"/>
       <c r="J21" s="97"/>
       <c r="K21" s="97"/>
       <c r="L21" s="98"/>
       <c r="M21" s="96"/>
       <c r="N21" s="97"/>
       <c r="O21" s="97"/>
       <c r="P21" s="97"/>
       <c r="Q21" s="97"/>
       <c r="R21" s="97"/>
       <c r="S21" s="97"/>
       <c r="T21" s="97"/>
       <c r="U21" s="97"/>
       <c r="V21" s="99"/>
       <c r="W21" s="95"/>
@@ -3844,52 +3859,53 @@
       <c r="Y21" s="97"/>
       <c r="Z21" s="97"/>
       <c r="AA21" s="98"/>
       <c r="AB21" s="96"/>
       <c r="AC21" s="97"/>
       <c r="AD21" s="97"/>
       <c r="AE21" s="97"/>
       <c r="AF21" s="98"/>
       <c r="AG21" s="96"/>
       <c r="AH21" s="97"/>
       <c r="AI21" s="97"/>
       <c r="AJ21" s="97"/>
       <c r="AK21" s="97"/>
       <c r="AL21" s="97"/>
       <c r="AM21" s="97"/>
       <c r="AN21" s="97"/>
       <c r="AO21" s="97"/>
       <c r="AP21" s="98"/>
       <c r="AQ21" s="96"/>
       <c r="AR21" s="97"/>
       <c r="AS21" s="97"/>
       <c r="AT21" s="98"/>
       <c r="AU21" s="100">
         <v>95170</v>
       </c>
-    </row>
-    <row r="22" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV21" s="194"/>
+    </row>
+    <row r="22" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A22" s="57" t="s">
         <v>104</v>
       </c>
       <c r="B22" s="144">
         <v>102054023</v>
       </c>
       <c r="C22" s="144">
         <v>99928173</v>
       </c>
       <c r="D22" s="146">
         <v>13766117</v>
       </c>
       <c r="E22" s="147">
         <v>13653344</v>
       </c>
       <c r="F22" s="147">
         <v>112773</v>
       </c>
       <c r="G22" s="147">
         <v>0</v>
       </c>
       <c r="H22" s="148">
         <v>0</v>
       </c>
       <c r="I22" s="146">
@@ -3987,105 +4003,107 @@
       </c>
       <c r="AN22" s="147">
         <v>8028</v>
       </c>
       <c r="AO22" s="147">
         <v>30713</v>
       </c>
       <c r="AP22" s="148">
         <v>5786</v>
       </c>
       <c r="AQ22" s="146">
         <v>6958395</v>
       </c>
       <c r="AR22" s="147">
         <v>4064102</v>
       </c>
       <c r="AS22" s="147">
         <v>4131</v>
       </c>
       <c r="AT22" s="148">
         <v>2890162</v>
       </c>
       <c r="AU22" s="144">
         <v>109012418</v>
       </c>
-    </row>
-    <row r="23" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV22" s="195"/>
+      <c r="AW22" s="42"/>
+    </row>
+    <row r="23" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="46" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="94">
-        <v>21096422</v>
+        <v>21109415</v>
       </c>
       <c r="C23" s="94">
-        <v>20340766</v>
+        <v>20353759</v>
       </c>
       <c r="D23" s="101">
         <v>13766117</v>
       </c>
       <c r="E23" s="102">
         <v>13653344</v>
       </c>
       <c r="F23" s="102">
         <v>112773</v>
       </c>
       <c r="G23" s="102">
         <v>0</v>
       </c>
       <c r="H23" s="103">
         <v>0</v>
       </c>
       <c r="I23" s="101">
         <v>86048</v>
       </c>
       <c r="J23" s="102">
         <v>32669</v>
       </c>
       <c r="K23" s="102">
         <v>53378</v>
       </c>
       <c r="L23" s="103">
         <v>0</v>
       </c>
       <c r="M23" s="101">
-        <v>6488602</v>
+        <v>6501594</v>
       </c>
       <c r="N23" s="102">
         <v>4000</v>
       </c>
       <c r="O23" s="102">
         <v>263842</v>
       </c>
       <c r="P23" s="102">
         <v>26</v>
       </c>
       <c r="Q23" s="102">
         <v>0</v>
       </c>
       <c r="R23" s="102">
-        <v>5443940</v>
+        <v>5456932</v>
       </c>
       <c r="S23" s="102">
         <v>776794</v>
       </c>
       <c r="T23" s="102">
         <v>669198</v>
       </c>
       <c r="U23" s="102">
         <v>70538</v>
       </c>
       <c r="V23" s="104">
         <v>37059</v>
       </c>
       <c r="W23" s="94">
         <v>755656</v>
       </c>
       <c r="X23" s="101">
         <v>572273</v>
       </c>
       <c r="Y23" s="102">
         <v>0</v>
       </c>
       <c r="Z23" s="102">
         <v>0</v>
       </c>
@@ -4128,107 +4146,108 @@
       <c r="AM23" s="102">
         <v>6242</v>
       </c>
       <c r="AN23" s="102">
         <v>6157</v>
       </c>
       <c r="AO23" s="102">
         <v>0</v>
       </c>
       <c r="AP23" s="103">
         <v>85</v>
       </c>
       <c r="AQ23" s="101">
         <v>3667497</v>
       </c>
       <c r="AR23" s="102">
         <v>3292558</v>
       </c>
       <c r="AS23" s="102">
         <v>3747</v>
       </c>
       <c r="AT23" s="103">
         <v>371191</v>
       </c>
       <c r="AU23" s="94">
-        <v>24763919</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>24776912</v>
+      </c>
+      <c r="AV23" s="194"/>
+    </row>
+    <row r="24" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="46" t="s">
         <v>105</v>
       </c>
       <c r="B24" s="94">
-        <v>8851776</v>
+        <v>8838783</v>
       </c>
       <c r="C24" s="94">
-        <v>8334095</v>
+        <v>8321102</v>
       </c>
       <c r="D24" s="101">
         <v>0</v>
       </c>
       <c r="E24" s="102">
         <v>0</v>
       </c>
       <c r="F24" s="102">
         <v>0</v>
       </c>
       <c r="G24" s="102">
         <v>0</v>
       </c>
       <c r="H24" s="103">
         <v>0</v>
       </c>
       <c r="I24" s="101">
         <v>124966</v>
       </c>
       <c r="J24" s="102">
         <v>10021</v>
       </c>
       <c r="K24" s="102">
         <v>114945</v>
       </c>
       <c r="L24" s="103">
         <v>0</v>
       </c>
       <c r="M24" s="101">
-        <v>8209128</v>
+        <v>8196136</v>
       </c>
       <c r="N24" s="102">
         <v>0</v>
       </c>
       <c r="O24" s="102">
         <v>545004</v>
       </c>
       <c r="P24" s="102">
         <v>19</v>
       </c>
       <c r="Q24" s="102">
         <v>0</v>
       </c>
       <c r="R24" s="102">
-        <v>6830510</v>
+        <v>6817518</v>
       </c>
       <c r="S24" s="102">
         <v>833595</v>
       </c>
       <c r="T24" s="102">
         <v>523244</v>
       </c>
       <c r="U24" s="102">
         <v>191607</v>
       </c>
       <c r="V24" s="104">
         <v>118743</v>
       </c>
       <c r="W24" s="94">
         <v>517681</v>
       </c>
       <c r="X24" s="101">
         <v>1817</v>
       </c>
       <c r="Y24" s="102">
         <v>0</v>
       </c>
       <c r="Z24" s="102">
         <v>0</v>
       </c>
@@ -4271,54 +4290,55 @@
       <c r="AM24" s="102">
         <v>54</v>
       </c>
       <c r="AN24" s="102">
         <v>24</v>
       </c>
       <c r="AO24" s="102">
         <v>0</v>
       </c>
       <c r="AP24" s="103">
         <v>30</v>
       </c>
       <c r="AQ24" s="101">
         <v>1983331</v>
       </c>
       <c r="AR24" s="102">
         <v>581707</v>
       </c>
       <c r="AS24" s="102">
         <v>384</v>
       </c>
       <c r="AT24" s="103">
         <v>1401240</v>
       </c>
       <c r="AU24" s="94">
-        <v>10835107</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>10822114</v>
+      </c>
+      <c r="AV24" s="194"/>
+    </row>
+    <row r="25" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="46" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="94">
         <v>72105825</v>
       </c>
       <c r="C25" s="94">
         <v>71253312</v>
       </c>
       <c r="D25" s="101">
         <v>0</v>
       </c>
       <c r="E25" s="102">
         <v>0</v>
       </c>
       <c r="F25" s="102">
         <v>0</v>
       </c>
       <c r="G25" s="102">
         <v>0</v>
       </c>
       <c r="H25" s="103">
         <v>0</v>
       </c>
       <c r="I25" s="101">
@@ -4416,52 +4436,53 @@
       </c>
       <c r="AN25" s="102">
         <v>1846</v>
       </c>
       <c r="AO25" s="102">
         <v>30713</v>
       </c>
       <c r="AP25" s="103">
         <v>5671</v>
       </c>
       <c r="AQ25" s="101">
         <v>1307567</v>
       </c>
       <c r="AR25" s="102">
         <v>189837</v>
       </c>
       <c r="AS25" s="102">
         <v>0</v>
       </c>
       <c r="AT25" s="103">
         <v>1117730</v>
       </c>
       <c r="AU25" s="94">
         <v>73413392</v>
       </c>
-    </row>
-    <row r="26" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV25" s="194"/>
+    </row>
+    <row r="26" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A26" s="47" t="s">
         <v>148</v>
       </c>
       <c r="B26" s="105"/>
       <c r="C26" s="105"/>
       <c r="D26" s="106"/>
       <c r="E26" s="107"/>
       <c r="F26" s="108">
         <v>0</v>
       </c>
       <c r="G26" s="108">
         <v>0</v>
       </c>
       <c r="H26" s="109"/>
       <c r="I26" s="106"/>
       <c r="J26" s="107"/>
       <c r="K26" s="107"/>
       <c r="L26" s="109"/>
       <c r="M26" s="106"/>
       <c r="N26" s="107"/>
       <c r="O26" s="107"/>
       <c r="P26" s="107"/>
       <c r="Q26" s="107"/>
       <c r="R26" s="107"/>
       <c r="S26" s="107"/>
@@ -4475,52 +4496,53 @@
         <v>0</v>
       </c>
       <c r="AA26" s="109"/>
       <c r="AB26" s="106"/>
       <c r="AC26" s="107"/>
       <c r="AD26" s="107"/>
       <c r="AE26" s="107"/>
       <c r="AF26" s="109"/>
       <c r="AG26" s="106"/>
       <c r="AH26" s="107"/>
       <c r="AI26" s="107"/>
       <c r="AJ26" s="107"/>
       <c r="AK26" s="107"/>
       <c r="AL26" s="107"/>
       <c r="AM26" s="107"/>
       <c r="AN26" s="107"/>
       <c r="AO26" s="107"/>
       <c r="AP26" s="109"/>
       <c r="AQ26" s="106"/>
       <c r="AR26" s="108">
         <v>3886714</v>
       </c>
       <c r="AS26" s="107"/>
       <c r="AT26" s="109"/>
       <c r="AU26" s="105"/>
-    </row>
-    <row r="27" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV26" s="194"/>
+    </row>
+    <row r="27" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="60" t="s">
         <v>109</v>
       </c>
       <c r="B27" s="150">
         <v>101904002</v>
       </c>
       <c r="C27" s="150">
         <v>99871008</v>
       </c>
       <c r="D27" s="151">
         <v>13747469</v>
       </c>
       <c r="E27" s="152">
         <v>13653344</v>
       </c>
       <c r="F27" s="152">
         <v>94125</v>
       </c>
       <c r="G27" s="152">
         <v>0</v>
       </c>
       <c r="H27" s="153">
         <v>0</v>
       </c>
       <c r="I27" s="151">
@@ -4618,105 +4640,107 @@
       </c>
       <c r="AN27" s="152">
         <v>7929</v>
       </c>
       <c r="AO27" s="152">
         <v>30713</v>
       </c>
       <c r="AP27" s="153">
         <v>5786</v>
       </c>
       <c r="AQ27" s="151">
         <v>4665341</v>
       </c>
       <c r="AR27" s="152">
         <v>2599021</v>
       </c>
       <c r="AS27" s="152">
         <v>4131</v>
       </c>
       <c r="AT27" s="153">
         <v>2062190</v>
       </c>
       <c r="AU27" s="150">
         <v>106569344</v>
       </c>
-    </row>
-    <row r="28" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV27" s="195"/>
+      <c r="AW27" s="42"/>
+    </row>
+    <row r="28" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="46" t="s">
         <v>62</v>
       </c>
       <c r="B28" s="94">
-        <v>20994632</v>
+        <v>21007625</v>
       </c>
       <c r="C28" s="94">
-        <v>20291407</v>
+        <v>20304399</v>
       </c>
       <c r="D28" s="101">
         <v>13747469</v>
       </c>
       <c r="E28" s="102">
         <v>13653344</v>
       </c>
       <c r="F28" s="102">
         <v>94125</v>
       </c>
       <c r="G28" s="102">
         <v>0</v>
       </c>
       <c r="H28" s="103">
         <v>0</v>
       </c>
       <c r="I28" s="101">
         <v>86048</v>
       </c>
       <c r="J28" s="102">
         <v>32669</v>
       </c>
       <c r="K28" s="102">
         <v>53378</v>
       </c>
       <c r="L28" s="103">
         <v>0</v>
       </c>
       <c r="M28" s="101">
-        <v>6457890</v>
+        <v>6470882</v>
       </c>
       <c r="N28" s="102">
         <v>4000</v>
       </c>
       <c r="O28" s="102">
         <v>263842</v>
       </c>
       <c r="P28" s="102">
         <v>26</v>
       </c>
       <c r="Q28" s="102">
         <v>0</v>
       </c>
       <c r="R28" s="102">
-        <v>5414713</v>
+        <v>5427706</v>
       </c>
       <c r="S28" s="102">
         <v>775309</v>
       </c>
       <c r="T28" s="102">
         <v>667712</v>
       </c>
       <c r="U28" s="102">
         <v>70538</v>
       </c>
       <c r="V28" s="104">
         <v>37059</v>
       </c>
       <c r="W28" s="94">
         <v>703226</v>
       </c>
       <c r="X28" s="101">
         <v>526702</v>
       </c>
       <c r="Y28" s="102">
         <v>0</v>
       </c>
       <c r="Z28" s="102">
         <v>0</v>
       </c>
@@ -4759,107 +4783,108 @@
       <c r="AM28" s="102">
         <v>6143</v>
       </c>
       <c r="AN28" s="102">
         <v>6059</v>
       </c>
       <c r="AO28" s="102">
         <v>0</v>
       </c>
       <c r="AP28" s="103">
         <v>85</v>
       </c>
       <c r="AQ28" s="101">
         <v>2244081</v>
       </c>
       <c r="AR28" s="102">
         <v>1948741</v>
       </c>
       <c r="AS28" s="102">
         <v>3747</v>
       </c>
       <c r="AT28" s="103">
         <v>291592</v>
       </c>
       <c r="AU28" s="94">
-        <v>23238713</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>23251706</v>
+      </c>
+      <c r="AV28" s="194"/>
+    </row>
+    <row r="29" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="46" t="s">
         <v>107</v>
       </c>
       <c r="B29" s="94">
-        <v>8804232</v>
+        <v>8791239</v>
       </c>
       <c r="C29" s="94">
-        <v>8326976</v>
+        <v>8313984</v>
       </c>
       <c r="D29" s="101">
         <v>0</v>
       </c>
       <c r="E29" s="102">
         <v>0</v>
       </c>
       <c r="F29" s="102">
         <v>0</v>
       </c>
       <c r="G29" s="102">
         <v>0</v>
       </c>
       <c r="H29" s="103">
         <v>0</v>
       </c>
       <c r="I29" s="101">
         <v>124966</v>
       </c>
       <c r="J29" s="102">
         <v>10021</v>
       </c>
       <c r="K29" s="102">
         <v>114945</v>
       </c>
       <c r="L29" s="103">
         <v>0</v>
       </c>
       <c r="M29" s="101">
-        <v>8202010</v>
+        <v>8189017</v>
       </c>
       <c r="N29" s="102">
         <v>0</v>
       </c>
       <c r="O29" s="102">
         <v>545004</v>
       </c>
       <c r="P29" s="102">
         <v>19</v>
       </c>
       <c r="Q29" s="102">
         <v>0</v>
       </c>
       <c r="R29" s="102">
-        <v>6823392</v>
+        <v>6810399</v>
       </c>
       <c r="S29" s="102">
         <v>833595</v>
       </c>
       <c r="T29" s="102">
         <v>523244</v>
       </c>
       <c r="U29" s="102">
         <v>191607</v>
       </c>
       <c r="V29" s="104">
         <v>118743</v>
       </c>
       <c r="W29" s="94">
         <v>477256</v>
       </c>
       <c r="X29" s="101">
         <v>1817</v>
       </c>
       <c r="Y29" s="102">
         <v>0</v>
       </c>
       <c r="Z29" s="102">
         <v>0</v>
       </c>
@@ -4902,125 +4927,127 @@
       <c r="AM29" s="102">
         <v>54</v>
       </c>
       <c r="AN29" s="102">
         <v>24</v>
       </c>
       <c r="AO29" s="102">
         <v>0</v>
       </c>
       <c r="AP29" s="103">
         <v>30</v>
       </c>
       <c r="AQ29" s="101">
         <v>1198194</v>
       </c>
       <c r="AR29" s="102">
         <v>493000</v>
       </c>
       <c r="AS29" s="102">
         <v>384</v>
       </c>
       <c r="AT29" s="103">
         <v>704810</v>
       </c>
       <c r="AU29" s="94">
-        <v>10002426</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>9989433</v>
+      </c>
+      <c r="AV29" s="194"/>
+    </row>
+    <row r="30" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="46" t="s">
         <v>149</v>
       </c>
       <c r="B30" s="89"/>
       <c r="C30" s="89"/>
       <c r="D30" s="90"/>
       <c r="E30" s="91"/>
       <c r="F30" s="91"/>
       <c r="G30" s="91"/>
       <c r="H30" s="92"/>
       <c r="I30" s="90"/>
       <c r="J30" s="91"/>
       <c r="K30" s="91"/>
       <c r="L30" s="92"/>
       <c r="M30" s="90"/>
       <c r="N30" s="91"/>
       <c r="O30" s="91"/>
       <c r="P30" s="91"/>
       <c r="Q30" s="91"/>
       <c r="R30" s="102">
-        <v>604630</v>
+        <v>591637</v>
       </c>
       <c r="S30" s="111">
         <v>71738</v>
       </c>
       <c r="T30" s="102">
         <v>61372</v>
       </c>
       <c r="U30" s="102">
         <v>532</v>
       </c>
       <c r="V30" s="104">
         <v>9834</v>
       </c>
       <c r="W30" s="89"/>
       <c r="X30" s="90"/>
       <c r="Y30" s="91"/>
       <c r="Z30" s="91"/>
       <c r="AA30" s="92"/>
       <c r="AB30" s="90"/>
       <c r="AC30" s="91"/>
       <c r="AD30" s="91"/>
       <c r="AE30" s="91"/>
       <c r="AF30" s="92"/>
       <c r="AG30" s="90"/>
       <c r="AH30" s="91"/>
       <c r="AI30" s="91"/>
       <c r="AJ30" s="91"/>
       <c r="AK30" s="91"/>
       <c r="AL30" s="102">
         <v>0</v>
       </c>
       <c r="AM30" s="111">
         <v>0</v>
       </c>
       <c r="AN30" s="102">
         <v>0</v>
       </c>
       <c r="AO30" s="102">
         <v>0</v>
       </c>
       <c r="AP30" s="103">
         <v>0</v>
       </c>
       <c r="AQ30" s="90"/>
       <c r="AR30" s="91"/>
       <c r="AS30" s="91"/>
       <c r="AT30" s="92"/>
       <c r="AU30" s="89"/>
-    </row>
-    <row r="31" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV30" s="194"/>
+    </row>
+    <row r="31" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="46" t="s">
         <v>150</v>
       </c>
       <c r="B31" s="89"/>
       <c r="C31" s="89"/>
       <c r="D31" s="90"/>
       <c r="E31" s="91"/>
       <c r="F31" s="91"/>
       <c r="G31" s="91"/>
       <c r="H31" s="92"/>
       <c r="I31" s="90"/>
       <c r="J31" s="91"/>
       <c r="K31" s="91"/>
       <c r="L31" s="92"/>
       <c r="M31" s="90"/>
       <c r="N31" s="91"/>
       <c r="O31" s="91"/>
       <c r="P31" s="91"/>
       <c r="Q31" s="91"/>
       <c r="R31" s="102">
         <v>6218762</v>
       </c>
       <c r="S31" s="111">
         <v>761857</v>
       </c>
@@ -5046,52 +5073,53 @@
       <c r="AG31" s="90"/>
       <c r="AH31" s="91"/>
       <c r="AI31" s="91"/>
       <c r="AJ31" s="91"/>
       <c r="AK31" s="91"/>
       <c r="AL31" s="102">
         <v>375524</v>
       </c>
       <c r="AM31" s="111">
         <v>54</v>
       </c>
       <c r="AN31" s="102">
         <v>24</v>
       </c>
       <c r="AO31" s="102">
         <v>0</v>
       </c>
       <c r="AP31" s="103">
         <v>30</v>
       </c>
       <c r="AQ31" s="90"/>
       <c r="AR31" s="91"/>
       <c r="AS31" s="91"/>
       <c r="AT31" s="92"/>
       <c r="AU31" s="89"/>
-    </row>
-    <row r="32" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV31" s="194"/>
+    </row>
+    <row r="32" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="47" t="s">
         <v>108</v>
       </c>
       <c r="B32" s="112">
         <v>72105138</v>
       </c>
       <c r="C32" s="112">
         <v>71252625</v>
       </c>
       <c r="D32" s="113">
         <v>0</v>
       </c>
       <c r="E32" s="108">
         <v>0</v>
       </c>
       <c r="F32" s="108">
         <v>0</v>
       </c>
       <c r="G32" s="108">
         <v>0</v>
       </c>
       <c r="H32" s="114">
         <v>0</v>
       </c>
       <c r="I32" s="113">
@@ -5189,52 +5217,53 @@
       </c>
       <c r="AN32" s="108">
         <v>1846</v>
       </c>
       <c r="AO32" s="108">
         <v>30713</v>
       </c>
       <c r="AP32" s="114">
         <v>5671</v>
       </c>
       <c r="AQ32" s="113">
         <v>1223067</v>
       </c>
       <c r="AR32" s="108">
         <v>157279</v>
       </c>
       <c r="AS32" s="108">
         <v>0</v>
       </c>
       <c r="AT32" s="114">
         <v>1065787</v>
       </c>
       <c r="AU32" s="112">
         <v>73328204</v>
       </c>
-    </row>
-    <row r="33" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV32" s="194"/>
+    </row>
+    <row r="33" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="60" t="s">
         <v>63</v>
       </c>
       <c r="B33" s="150">
         <v>150021</v>
       </c>
       <c r="C33" s="150">
         <v>57166</v>
       </c>
       <c r="D33" s="151">
         <v>18648</v>
       </c>
       <c r="E33" s="152">
         <v>0</v>
       </c>
       <c r="F33" s="152">
         <v>18648</v>
       </c>
       <c r="G33" s="152">
         <v>0</v>
       </c>
       <c r="H33" s="153">
         <v>0</v>
       </c>
       <c r="I33" s="151">
@@ -5332,52 +5361,54 @@
       </c>
       <c r="AN33" s="152">
         <v>98</v>
       </c>
       <c r="AO33" s="152">
         <v>0</v>
       </c>
       <c r="AP33" s="153">
         <v>0</v>
       </c>
       <c r="AQ33" s="151">
         <v>2293053</v>
       </c>
       <c r="AR33" s="152">
         <v>1465081</v>
       </c>
       <c r="AS33" s="152">
         <v>0</v>
       </c>
       <c r="AT33" s="153">
         <v>827972</v>
       </c>
       <c r="AU33" s="150">
         <v>2443074</v>
       </c>
-    </row>
-    <row r="34" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV33" s="195"/>
+      <c r="AW33" s="42"/>
+    </row>
+    <row r="34" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="46" t="s">
         <v>64</v>
       </c>
       <c r="B34" s="94">
         <v>101790</v>
       </c>
       <c r="C34" s="94">
         <v>49360</v>
       </c>
       <c r="D34" s="101">
         <v>18648</v>
       </c>
       <c r="E34" s="102">
         <v>0</v>
       </c>
       <c r="F34" s="102">
         <v>18648</v>
       </c>
       <c r="G34" s="102">
         <v>0</v>
       </c>
       <c r="H34" s="103">
         <v>0</v>
       </c>
       <c r="I34" s="101">
@@ -5475,52 +5506,53 @@
       </c>
       <c r="AN34" s="102">
         <v>98</v>
       </c>
       <c r="AO34" s="102">
         <v>0</v>
       </c>
       <c r="AP34" s="103">
         <v>0</v>
       </c>
       <c r="AQ34" s="101">
         <v>1423416</v>
       </c>
       <c r="AR34" s="102">
         <v>1343817</v>
       </c>
       <c r="AS34" s="102">
         <v>0</v>
       </c>
       <c r="AT34" s="103">
         <v>79599</v>
       </c>
       <c r="AU34" s="94">
         <v>1525206</v>
       </c>
-    </row>
-    <row r="35" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV34" s="194"/>
+    </row>
+    <row r="35" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="46" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="94">
         <v>47544</v>
       </c>
       <c r="C35" s="94">
         <v>7118</v>
       </c>
       <c r="D35" s="101">
         <v>0</v>
       </c>
       <c r="E35" s="102">
         <v>0</v>
       </c>
       <c r="F35" s="102">
         <v>0</v>
       </c>
       <c r="G35" s="102">
         <v>0</v>
       </c>
       <c r="H35" s="103">
         <v>0</v>
       </c>
       <c r="I35" s="101">
@@ -5618,52 +5650,53 @@
       </c>
       <c r="AN35" s="102">
         <v>0</v>
       </c>
       <c r="AO35" s="102">
         <v>0</v>
       </c>
       <c r="AP35" s="103">
         <v>0</v>
       </c>
       <c r="AQ35" s="101">
         <v>785137</v>
       </c>
       <c r="AR35" s="102">
         <v>88707</v>
       </c>
       <c r="AS35" s="102">
         <v>0</v>
       </c>
       <c r="AT35" s="103">
         <v>696430</v>
       </c>
       <c r="AU35" s="94">
         <v>832681</v>
       </c>
-    </row>
-    <row r="36" spans="1:47" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV35" s="194"/>
+    </row>
+    <row r="36" spans="1:49" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="49" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="100">
         <v>688</v>
       </c>
       <c r="C36" s="100">
         <v>688</v>
       </c>
       <c r="D36" s="116">
         <v>0</v>
       </c>
       <c r="E36" s="117">
         <v>0</v>
       </c>
       <c r="F36" s="117">
         <v>0</v>
       </c>
       <c r="G36" s="117">
         <v>0</v>
       </c>
       <c r="H36" s="118">
         <v>0</v>
       </c>
       <c r="I36" s="116">
@@ -5761,52 +5794,53 @@
       </c>
       <c r="AN36" s="117">
         <v>0</v>
       </c>
       <c r="AO36" s="117">
         <v>0</v>
       </c>
       <c r="AP36" s="118">
         <v>0</v>
       </c>
       <c r="AQ36" s="116">
         <v>84500</v>
       </c>
       <c r="AR36" s="117">
         <v>32557</v>
       </c>
       <c r="AS36" s="117">
         <v>0</v>
       </c>
       <c r="AT36" s="118">
         <v>51943</v>
       </c>
       <c r="AU36" s="100">
         <v>85188</v>
       </c>
-    </row>
-    <row r="37" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV36" s="194"/>
+    </row>
+    <row r="37" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="58" t="s">
         <v>151</v>
       </c>
       <c r="B37" s="155">
         <v>17047365</v>
       </c>
       <c r="C37" s="155">
         <v>14285756</v>
       </c>
       <c r="D37" s="156">
         <v>474317</v>
       </c>
       <c r="E37" s="157">
         <v>0</v>
       </c>
       <c r="F37" s="157">
         <v>474317</v>
       </c>
       <c r="G37" s="157">
         <v>0</v>
       </c>
       <c r="H37" s="158"/>
       <c r="I37" s="156">
         <v>13684186</v>
       </c>
@@ -5888,52 +5922,54 @@
       </c>
       <c r="AL37" s="157">
         <v>119300</v>
       </c>
       <c r="AM37" s="157">
         <v>0</v>
       </c>
       <c r="AN37" s="159"/>
       <c r="AO37" s="159"/>
       <c r="AP37" s="158"/>
       <c r="AQ37" s="156">
         <v>2562042</v>
       </c>
       <c r="AR37" s="157">
         <v>114066</v>
       </c>
       <c r="AS37" s="157">
         <v>2276706</v>
       </c>
       <c r="AT37" s="161">
         <v>171270</v>
       </c>
       <c r="AU37" s="155">
         <v>19609407</v>
       </c>
-    </row>
-    <row r="38" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV37" s="195"/>
+      <c r="AW37" s="42"/>
+    </row>
+    <row r="38" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A38" s="60" t="s">
         <v>152</v>
       </c>
       <c r="B38" s="150">
         <v>17012165</v>
       </c>
       <c r="C38" s="150">
         <v>14285756</v>
       </c>
       <c r="D38" s="151">
         <v>474317</v>
       </c>
       <c r="E38" s="152">
         <v>0</v>
       </c>
       <c r="F38" s="152">
         <v>474317</v>
       </c>
       <c r="G38" s="152">
         <v>0</v>
       </c>
       <c r="H38" s="162"/>
       <c r="I38" s="151">
         <v>13684186</v>
       </c>
@@ -6015,52 +6051,54 @@
       </c>
       <c r="AL38" s="152">
         <v>119300</v>
       </c>
       <c r="AM38" s="152">
         <v>0</v>
       </c>
       <c r="AN38" s="163"/>
       <c r="AO38" s="163"/>
       <c r="AP38" s="162"/>
       <c r="AQ38" s="151">
         <v>1542819</v>
       </c>
       <c r="AR38" s="152">
         <v>114066</v>
       </c>
       <c r="AS38" s="152">
         <v>1269439</v>
       </c>
       <c r="AT38" s="153">
         <v>159314</v>
       </c>
       <c r="AU38" s="150">
         <v>18554984</v>
       </c>
-    </row>
-    <row r="39" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV38" s="195"/>
+      <c r="AW38" s="42"/>
+    </row>
+    <row r="39" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A39" s="46" t="s">
         <v>110</v>
       </c>
       <c r="B39" s="94">
         <v>0</v>
       </c>
       <c r="C39" s="94">
         <v>0</v>
       </c>
       <c r="D39" s="101">
         <v>0</v>
       </c>
       <c r="E39" s="102">
         <v>0</v>
       </c>
       <c r="F39" s="102">
         <v>0</v>
       </c>
       <c r="G39" s="102">
         <v>0</v>
       </c>
       <c r="H39" s="92"/>
       <c r="I39" s="101">
         <v>0</v>
       </c>
@@ -6142,52 +6180,53 @@
       </c>
       <c r="AL39" s="102">
         <v>0</v>
       </c>
       <c r="AM39" s="102">
         <v>0</v>
       </c>
       <c r="AN39" s="91"/>
       <c r="AO39" s="91"/>
       <c r="AP39" s="92"/>
       <c r="AQ39" s="101">
         <v>0</v>
       </c>
       <c r="AR39" s="102">
         <v>0</v>
       </c>
       <c r="AS39" s="102">
         <v>0</v>
       </c>
       <c r="AT39" s="103">
         <v>0</v>
       </c>
       <c r="AU39" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="40" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV39" s="194"/>
+    </row>
+    <row r="40" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="46" t="s">
         <v>111</v>
       </c>
       <c r="B40" s="94">
         <v>142893</v>
       </c>
       <c r="C40" s="94">
         <v>142893</v>
       </c>
       <c r="D40" s="101">
         <v>0</v>
       </c>
       <c r="E40" s="102">
         <v>0</v>
       </c>
       <c r="F40" s="102">
         <v>0</v>
       </c>
       <c r="G40" s="102">
         <v>0</v>
       </c>
       <c r="H40" s="92"/>
       <c r="I40" s="101">
         <v>142893</v>
       </c>
@@ -6269,52 +6308,53 @@
       </c>
       <c r="AL40" s="102">
         <v>0</v>
       </c>
       <c r="AM40" s="102">
         <v>0</v>
       </c>
       <c r="AN40" s="91"/>
       <c r="AO40" s="91"/>
       <c r="AP40" s="92"/>
       <c r="AQ40" s="101">
         <v>0</v>
       </c>
       <c r="AR40" s="102">
         <v>0</v>
       </c>
       <c r="AS40" s="102">
         <v>0</v>
       </c>
       <c r="AT40" s="103">
         <v>0</v>
       </c>
       <c r="AU40" s="94">
         <v>142893</v>
       </c>
-    </row>
-    <row r="41" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV40" s="194"/>
+    </row>
+    <row r="41" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41" s="47" t="s">
         <v>112</v>
       </c>
       <c r="B41" s="112">
         <v>16869272</v>
       </c>
       <c r="C41" s="112">
         <v>14142863</v>
       </c>
       <c r="D41" s="113">
         <v>474317</v>
       </c>
       <c r="E41" s="108">
         <v>0</v>
       </c>
       <c r="F41" s="108">
         <v>474317</v>
       </c>
       <c r="G41" s="108">
         <v>0</v>
       </c>
       <c r="H41" s="109"/>
       <c r="I41" s="113">
         <v>13541293</v>
       </c>
@@ -6396,52 +6436,53 @@
       </c>
       <c r="AL41" s="108">
         <v>119300</v>
       </c>
       <c r="AM41" s="108">
         <v>0</v>
       </c>
       <c r="AN41" s="107"/>
       <c r="AO41" s="107"/>
       <c r="AP41" s="109"/>
       <c r="AQ41" s="113">
         <v>1542819</v>
       </c>
       <c r="AR41" s="108">
         <v>114066</v>
       </c>
       <c r="AS41" s="108">
         <v>1269439</v>
       </c>
       <c r="AT41" s="114">
         <v>159314</v>
       </c>
       <c r="AU41" s="112">
         <v>18412091</v>
       </c>
-    </row>
-    <row r="42" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV41" s="194"/>
+    </row>
+    <row r="42" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A42" s="60" t="s">
         <v>153</v>
       </c>
       <c r="B42" s="150">
         <v>35200</v>
       </c>
       <c r="C42" s="150">
         <v>0</v>
       </c>
       <c r="D42" s="151">
         <v>0</v>
       </c>
       <c r="E42" s="152">
         <v>0</v>
       </c>
       <c r="F42" s="152">
         <v>0</v>
       </c>
       <c r="G42" s="152">
         <v>0</v>
       </c>
       <c r="H42" s="162"/>
       <c r="I42" s="151">
         <v>0</v>
       </c>
@@ -6523,52 +6564,54 @@
       </c>
       <c r="AL42" s="152">
         <v>0</v>
       </c>
       <c r="AM42" s="152">
         <v>0</v>
       </c>
       <c r="AN42" s="163"/>
       <c r="AO42" s="163"/>
       <c r="AP42" s="162"/>
       <c r="AQ42" s="151">
         <v>1019223</v>
       </c>
       <c r="AR42" s="152">
         <v>0</v>
       </c>
       <c r="AS42" s="152">
         <v>1007267</v>
       </c>
       <c r="AT42" s="153">
         <v>11956</v>
       </c>
       <c r="AU42" s="150">
         <v>1054423</v>
       </c>
-    </row>
-    <row r="43" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV42" s="195"/>
+      <c r="AW42" s="42"/>
+    </row>
+    <row r="43" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43" s="46" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="94">
         <v>0</v>
       </c>
       <c r="C43" s="94">
         <v>0</v>
       </c>
       <c r="D43" s="101">
         <v>0</v>
       </c>
       <c r="E43" s="102">
         <v>0</v>
       </c>
       <c r="F43" s="102">
         <v>0</v>
       </c>
       <c r="G43" s="102">
         <v>0</v>
       </c>
       <c r="H43" s="92"/>
       <c r="I43" s="101">
         <v>0</v>
       </c>
@@ -6650,52 +6693,53 @@
       </c>
       <c r="AL43" s="102">
         <v>0</v>
       </c>
       <c r="AM43" s="102">
         <v>0</v>
       </c>
       <c r="AN43" s="91"/>
       <c r="AO43" s="91"/>
       <c r="AP43" s="92"/>
       <c r="AQ43" s="101">
         <v>25289</v>
       </c>
       <c r="AR43" s="102">
         <v>0</v>
       </c>
       <c r="AS43" s="102">
         <v>25289</v>
       </c>
       <c r="AT43" s="103">
         <v>0</v>
       </c>
       <c r="AU43" s="94">
         <v>25289</v>
       </c>
-    </row>
-    <row r="44" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV43" s="194"/>
+    </row>
+    <row r="44" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44" s="46" t="s">
         <v>111</v>
       </c>
       <c r="B44" s="94">
         <v>0</v>
       </c>
       <c r="C44" s="94">
         <v>0</v>
       </c>
       <c r="D44" s="101">
         <v>0</v>
       </c>
       <c r="E44" s="102">
         <v>0</v>
       </c>
       <c r="F44" s="102">
         <v>0</v>
       </c>
       <c r="G44" s="102">
         <v>0</v>
       </c>
       <c r="H44" s="92"/>
       <c r="I44" s="101">
         <v>0</v>
       </c>
@@ -6777,52 +6821,53 @@
       </c>
       <c r="AL44" s="102">
         <v>0</v>
       </c>
       <c r="AM44" s="102">
         <v>0</v>
       </c>
       <c r="AN44" s="91"/>
       <c r="AO44" s="91"/>
       <c r="AP44" s="92"/>
       <c r="AQ44" s="101">
         <v>0</v>
       </c>
       <c r="AR44" s="102">
         <v>0</v>
       </c>
       <c r="AS44" s="102">
         <v>0</v>
       </c>
       <c r="AT44" s="103">
         <v>0</v>
       </c>
       <c r="AU44" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="45" spans="1:47" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV44" s="194"/>
+    </row>
+    <row r="45" spans="1:49" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A45" s="49" t="s">
         <v>112</v>
       </c>
       <c r="B45" s="100">
         <v>35200</v>
       </c>
       <c r="C45" s="100">
         <v>0</v>
       </c>
       <c r="D45" s="116">
         <v>0</v>
       </c>
       <c r="E45" s="117">
         <v>0</v>
       </c>
       <c r="F45" s="117">
         <v>0</v>
       </c>
       <c r="G45" s="117">
         <v>0</v>
       </c>
       <c r="H45" s="98"/>
       <c r="I45" s="116">
         <v>0</v>
       </c>
@@ -6904,52 +6949,53 @@
       </c>
       <c r="AL45" s="117">
         <v>0</v>
       </c>
       <c r="AM45" s="117">
         <v>0</v>
       </c>
       <c r="AN45" s="97"/>
       <c r="AO45" s="97"/>
       <c r="AP45" s="98"/>
       <c r="AQ45" s="116">
         <v>993934</v>
       </c>
       <c r="AR45" s="117">
         <v>0</v>
       </c>
       <c r="AS45" s="117">
         <v>981978</v>
       </c>
       <c r="AT45" s="118">
         <v>11956</v>
       </c>
       <c r="AU45" s="100">
         <v>1029134</v>
       </c>
-    </row>
-    <row r="46" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV45" s="194"/>
+    </row>
+    <row r="46" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A46" s="57" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="144">
         <v>289528</v>
       </c>
       <c r="C46" s="144">
         <v>288444</v>
       </c>
       <c r="D46" s="146">
         <v>1093</v>
       </c>
       <c r="E46" s="141"/>
       <c r="F46" s="147">
         <v>1093</v>
       </c>
       <c r="G46" s="147">
         <v>0</v>
       </c>
       <c r="H46" s="142"/>
       <c r="I46" s="140">
         <v>330</v>
       </c>
       <c r="J46" s="141">
         <v>330</v>
@@ -7017,52 +7063,54 @@
       <c r="AK46" s="147">
         <v>0</v>
       </c>
       <c r="AL46" s="147">
         <v>178</v>
       </c>
       <c r="AM46" s="147">
         <v>0</v>
       </c>
       <c r="AN46" s="141"/>
       <c r="AO46" s="141"/>
       <c r="AP46" s="142"/>
       <c r="AQ46" s="146">
         <v>477139</v>
       </c>
       <c r="AR46" s="147">
         <v>439320</v>
       </c>
       <c r="AS46" s="141"/>
       <c r="AT46" s="148">
         <v>37819</v>
       </c>
       <c r="AU46" s="144">
         <v>766667</v>
       </c>
-    </row>
-    <row r="47" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV46" s="195"/>
+      <c r="AW46" s="42"/>
+    </row>
+    <row r="47" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A47" s="46" t="s">
         <v>86</v>
       </c>
       <c r="B47" s="94">
         <v>642</v>
       </c>
       <c r="C47" s="94">
         <v>0</v>
       </c>
       <c r="D47" s="101">
         <v>0</v>
       </c>
       <c r="E47" s="91"/>
       <c r="F47" s="102">
         <v>0</v>
       </c>
       <c r="G47" s="102">
         <v>0</v>
       </c>
       <c r="H47" s="92"/>
       <c r="I47" s="90">
         <v>0</v>
       </c>
       <c r="J47" s="91">
         <v>0</v>
@@ -7124,52 +7172,53 @@
       <c r="AK47" s="102">
         <v>0</v>
       </c>
       <c r="AL47" s="102"/>
       <c r="AM47" s="102">
         <v>0</v>
       </c>
       <c r="AN47" s="91"/>
       <c r="AO47" s="91"/>
       <c r="AP47" s="92"/>
       <c r="AQ47" s="101">
         <v>21551</v>
       </c>
       <c r="AR47" s="102">
         <v>0</v>
       </c>
       <c r="AS47" s="91">
         <v>0</v>
       </c>
       <c r="AT47" s="103">
         <v>21551</v>
       </c>
       <c r="AU47" s="94">
         <v>22193</v>
       </c>
-    </row>
-    <row r="48" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV47" s="194"/>
+    </row>
+    <row r="48" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A48" s="46" t="s">
         <v>154</v>
       </c>
       <c r="B48" s="94">
         <v>185526</v>
       </c>
       <c r="C48" s="94">
         <v>185107</v>
       </c>
       <c r="D48" s="101">
         <v>1093</v>
       </c>
       <c r="E48" s="91"/>
       <c r="F48" s="102">
         <v>1093</v>
       </c>
       <c r="G48" s="102">
         <v>0</v>
       </c>
       <c r="H48" s="92"/>
       <c r="I48" s="90">
         <v>330</v>
       </c>
       <c r="J48" s="91">
         <v>330</v>
@@ -7239,52 +7288,53 @@
       </c>
       <c r="AL48" s="102">
         <v>178</v>
       </c>
       <c r="AM48" s="102">
         <v>0</v>
       </c>
       <c r="AN48" s="91"/>
       <c r="AO48" s="91"/>
       <c r="AP48" s="92"/>
       <c r="AQ48" s="101">
         <v>9219</v>
       </c>
       <c r="AR48" s="102">
         <v>0</v>
       </c>
       <c r="AS48" s="91">
         <v>0</v>
       </c>
       <c r="AT48" s="103">
         <v>9219</v>
       </c>
       <c r="AU48" s="94">
         <v>194745</v>
       </c>
-    </row>
-    <row r="49" spans="1:47" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV48" s="194"/>
+    </row>
+    <row r="49" spans="1:49" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A49" s="49" t="s">
         <v>155</v>
       </c>
       <c r="B49" s="100">
         <v>103360</v>
       </c>
       <c r="C49" s="100">
         <v>103337</v>
       </c>
       <c r="D49" s="116">
         <v>0</v>
       </c>
       <c r="E49" s="97"/>
       <c r="F49" s="117">
         <v>0</v>
       </c>
       <c r="G49" s="117">
         <v>0</v>
       </c>
       <c r="H49" s="98"/>
       <c r="I49" s="96">
         <v>0</v>
       </c>
       <c r="J49" s="97">
         <v>0</v>
@@ -7354,52 +7404,53 @@
       </c>
       <c r="AL49" s="117">
         <v>0</v>
       </c>
       <c r="AM49" s="117">
         <v>0</v>
       </c>
       <c r="AN49" s="97"/>
       <c r="AO49" s="97"/>
       <c r="AP49" s="98"/>
       <c r="AQ49" s="116">
         <v>446369</v>
       </c>
       <c r="AR49" s="117">
         <v>439320</v>
       </c>
       <c r="AS49" s="97">
         <v>0</v>
       </c>
       <c r="AT49" s="118">
         <v>7049</v>
       </c>
       <c r="AU49" s="100">
         <v>549729</v>
       </c>
-    </row>
-    <row r="50" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV49" s="194"/>
+    </row>
+    <row r="50" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A50" s="57" t="s">
         <v>5</v>
       </c>
       <c r="B50" s="144">
         <v>41625</v>
       </c>
       <c r="C50" s="144">
         <v>23172</v>
       </c>
       <c r="D50" s="146">
         <v>0</v>
       </c>
       <c r="E50" s="141"/>
       <c r="F50" s="141"/>
       <c r="G50" s="141"/>
       <c r="H50" s="148">
         <v>0</v>
       </c>
       <c r="I50" s="140"/>
       <c r="J50" s="141"/>
       <c r="K50" s="141"/>
       <c r="L50" s="142"/>
       <c r="M50" s="146">
         <v>23172</v>
       </c>
@@ -7437,52 +7488,54 @@
       </c>
       <c r="AH50" s="165">
         <v>18453</v>
       </c>
       <c r="AI50" s="141"/>
       <c r="AJ50" s="141"/>
       <c r="AK50" s="141"/>
       <c r="AL50" s="141"/>
       <c r="AM50" s="141"/>
       <c r="AN50" s="141"/>
       <c r="AO50" s="141"/>
       <c r="AP50" s="142"/>
       <c r="AQ50" s="146">
         <v>0</v>
       </c>
       <c r="AR50" s="147">
         <v>0</v>
       </c>
       <c r="AS50" s="141"/>
       <c r="AT50" s="148">
         <v>0</v>
       </c>
       <c r="AU50" s="144">
         <v>41625</v>
       </c>
-    </row>
-    <row r="51" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV50" s="195"/>
+      <c r="AW50" s="42"/>
+    </row>
+    <row r="51" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A51" s="46" t="s">
         <v>156</v>
       </c>
       <c r="B51" s="94">
         <v>0</v>
       </c>
       <c r="C51" s="94"/>
       <c r="D51" s="101">
         <v>0</v>
       </c>
       <c r="E51" s="91"/>
       <c r="F51" s="91"/>
       <c r="G51" s="91"/>
       <c r="H51" s="103">
         <v>0</v>
       </c>
       <c r="I51" s="90"/>
       <c r="J51" s="91"/>
       <c r="K51" s="91"/>
       <c r="L51" s="92"/>
       <c r="M51" s="90"/>
       <c r="N51" s="91"/>
       <c r="O51" s="91"/>
       <c r="P51" s="91"/>
       <c r="Q51" s="91"/>
@@ -7506,52 +7559,53 @@
       <c r="AC51" s="91"/>
       <c r="AD51" s="91"/>
       <c r="AE51" s="91"/>
       <c r="AF51" s="92"/>
       <c r="AG51" s="90"/>
       <c r="AH51" s="91"/>
       <c r="AI51" s="91"/>
       <c r="AJ51" s="91"/>
       <c r="AK51" s="91"/>
       <c r="AL51" s="91"/>
       <c r="AM51" s="91"/>
       <c r="AN51" s="91"/>
       <c r="AO51" s="91"/>
       <c r="AP51" s="92"/>
       <c r="AQ51" s="101">
         <v>0</v>
       </c>
       <c r="AR51" s="102">
         <v>0</v>
       </c>
       <c r="AS51" s="91"/>
       <c r="AT51" s="92"/>
       <c r="AU51" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="52" spans="1:47" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV51" s="194"/>
+    </row>
+    <row r="52" spans="1:49" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A52" s="49" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="100">
         <v>41625</v>
       </c>
       <c r="C52" s="100">
         <v>23172</v>
       </c>
       <c r="D52" s="96"/>
       <c r="E52" s="97"/>
       <c r="F52" s="97"/>
       <c r="G52" s="97"/>
       <c r="H52" s="98"/>
       <c r="I52" s="96"/>
       <c r="J52" s="97"/>
       <c r="K52" s="97"/>
       <c r="L52" s="98"/>
       <c r="M52" s="116">
         <v>23172</v>
       </c>
       <c r="N52" s="117">
         <v>23172</v>
       </c>
       <c r="O52" s="97"/>
@@ -7577,158 +7631,163 @@
       <c r="AG52" s="116">
         <v>18453</v>
       </c>
       <c r="AH52" s="117">
         <v>18453</v>
       </c>
       <c r="AI52" s="97"/>
       <c r="AJ52" s="97"/>
       <c r="AK52" s="97"/>
       <c r="AL52" s="97"/>
       <c r="AM52" s="97"/>
       <c r="AN52" s="97"/>
       <c r="AO52" s="97"/>
       <c r="AP52" s="98"/>
       <c r="AQ52" s="116">
         <v>0</v>
       </c>
       <c r="AR52" s="97"/>
       <c r="AS52" s="97"/>
       <c r="AT52" s="118">
         <v>0</v>
       </c>
       <c r="AU52" s="100">
         <v>41625</v>
       </c>
-    </row>
-    <row r="53" spans="1:47" s="145" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV52" s="194"/>
+    </row>
+    <row r="53" spans="1:49" s="145" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A53" s="59" t="s">
         <v>157</v>
       </c>
       <c r="B53" s="166"/>
       <c r="C53" s="167"/>
       <c r="D53" s="168"/>
       <c r="E53" s="169"/>
       <c r="F53" s="169"/>
       <c r="G53" s="169"/>
       <c r="H53" s="170"/>
       <c r="I53" s="168"/>
       <c r="J53" s="169"/>
       <c r="K53" s="169"/>
       <c r="L53" s="170"/>
       <c r="M53" s="168"/>
       <c r="N53" s="169"/>
       <c r="O53" s="169"/>
       <c r="P53" s="169"/>
       <c r="Q53" s="169"/>
       <c r="R53" s="169"/>
       <c r="S53" s="169"/>
       <c r="T53" s="169"/>
       <c r="U53" s="169"/>
       <c r="V53" s="171"/>
       <c r="W53" s="167"/>
       <c r="X53" s="168"/>
       <c r="Y53" s="169"/>
       <c r="Z53" s="169"/>
       <c r="AA53" s="170"/>
       <c r="AB53" s="168"/>
       <c r="AC53" s="169"/>
       <c r="AD53" s="169"/>
       <c r="AE53" s="169"/>
       <c r="AF53" s="170"/>
       <c r="AG53" s="168"/>
       <c r="AH53" s="169"/>
       <c r="AI53" s="169"/>
       <c r="AJ53" s="169"/>
       <c r="AK53" s="169"/>
       <c r="AL53" s="169"/>
       <c r="AM53" s="169"/>
       <c r="AN53" s="169"/>
       <c r="AO53" s="169"/>
       <c r="AP53" s="170"/>
       <c r="AQ53" s="168"/>
       <c r="AR53" s="169"/>
       <c r="AS53" s="169"/>
       <c r="AT53" s="170"/>
       <c r="AU53" s="172">
-        <v>1032719</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>1034084</v>
+      </c>
+      <c r="AV53" s="195"/>
+      <c r="AW53" s="42"/>
+    </row>
+    <row r="54" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A54" s="57" t="s">
         <v>87</v>
       </c>
       <c r="B54" s="173"/>
       <c r="C54" s="139"/>
       <c r="D54" s="140"/>
       <c r="E54" s="141"/>
       <c r="F54" s="141"/>
       <c r="G54" s="141"/>
       <c r="H54" s="142"/>
       <c r="I54" s="140"/>
       <c r="J54" s="141"/>
       <c r="K54" s="141"/>
       <c r="L54" s="142"/>
       <c r="M54" s="140"/>
       <c r="N54" s="141"/>
       <c r="O54" s="141"/>
       <c r="P54" s="141"/>
       <c r="Q54" s="141"/>
       <c r="R54" s="141"/>
       <c r="S54" s="141"/>
       <c r="T54" s="141"/>
       <c r="U54" s="141"/>
       <c r="V54" s="143"/>
       <c r="W54" s="139"/>
       <c r="X54" s="140"/>
       <c r="Y54" s="141"/>
       <c r="Z54" s="141"/>
       <c r="AA54" s="142"/>
       <c r="AB54" s="140"/>
       <c r="AC54" s="141"/>
       <c r="AD54" s="141"/>
       <c r="AE54" s="141"/>
       <c r="AF54" s="142"/>
       <c r="AG54" s="140"/>
       <c r="AH54" s="141"/>
       <c r="AI54" s="141"/>
       <c r="AJ54" s="141"/>
       <c r="AK54" s="141"/>
       <c r="AL54" s="141"/>
       <c r="AM54" s="141"/>
       <c r="AN54" s="141"/>
       <c r="AO54" s="141"/>
       <c r="AP54" s="142"/>
       <c r="AQ54" s="140"/>
       <c r="AR54" s="141"/>
       <c r="AS54" s="141"/>
       <c r="AT54" s="142"/>
       <c r="AU54" s="144">
-        <v>2706093.44959328</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>2699693</v>
+      </c>
+      <c r="AV54" s="195"/>
+      <c r="AW54" s="42"/>
+    </row>
+    <row r="55" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A55" s="46" t="s">
         <v>7</v>
       </c>
       <c r="B55" s="120"/>
       <c r="C55" s="89"/>
       <c r="D55" s="90"/>
       <c r="E55" s="91"/>
       <c r="F55" s="91"/>
       <c r="G55" s="91"/>
       <c r="H55" s="92"/>
       <c r="I55" s="90"/>
       <c r="J55" s="91"/>
       <c r="K55" s="91"/>
       <c r="L55" s="92"/>
       <c r="M55" s="90"/>
       <c r="N55" s="91"/>
       <c r="O55" s="91"/>
       <c r="P55" s="91"/>
       <c r="Q55" s="91"/>
       <c r="R55" s="91"/>
       <c r="S55" s="91"/>
       <c r="T55" s="91"/>
       <c r="U55" s="91"/>
       <c r="V55" s="93"/>
       <c r="W55" s="89"/>
@@ -7736,52 +7795,53 @@
       <c r="Y55" s="91"/>
       <c r="Z55" s="91"/>
       <c r="AA55" s="92"/>
       <c r="AB55" s="90"/>
       <c r="AC55" s="91"/>
       <c r="AD55" s="91"/>
       <c r="AE55" s="91"/>
       <c r="AF55" s="92"/>
       <c r="AG55" s="90"/>
       <c r="AH55" s="91"/>
       <c r="AI55" s="91"/>
       <c r="AJ55" s="91"/>
       <c r="AK55" s="91"/>
       <c r="AL55" s="91"/>
       <c r="AM55" s="91"/>
       <c r="AN55" s="91"/>
       <c r="AO55" s="91"/>
       <c r="AP55" s="92"/>
       <c r="AQ55" s="90"/>
       <c r="AR55" s="91"/>
       <c r="AS55" s="91"/>
       <c r="AT55" s="92"/>
       <c r="AU55" s="94">
         <v>208235</v>
       </c>
-    </row>
-    <row r="56" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV55" s="194"/>
+    </row>
+    <row r="56" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A56" s="48" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="120"/>
       <c r="C56" s="89"/>
       <c r="D56" s="90"/>
       <c r="E56" s="91"/>
       <c r="F56" s="91"/>
       <c r="G56" s="91"/>
       <c r="H56" s="92"/>
       <c r="I56" s="90"/>
       <c r="J56" s="91"/>
       <c r="K56" s="91"/>
       <c r="L56" s="92"/>
       <c r="M56" s="90"/>
       <c r="N56" s="91"/>
       <c r="O56" s="91"/>
       <c r="P56" s="91"/>
       <c r="Q56" s="91"/>
       <c r="R56" s="91"/>
       <c r="S56" s="91"/>
       <c r="T56" s="91"/>
       <c r="U56" s="91"/>
       <c r="V56" s="93"/>
       <c r="W56" s="89"/>
@@ -7789,52 +7849,53 @@
       <c r="Y56" s="91"/>
       <c r="Z56" s="91"/>
       <c r="AA56" s="92"/>
       <c r="AB56" s="90"/>
       <c r="AC56" s="91"/>
       <c r="AD56" s="91"/>
       <c r="AE56" s="91"/>
       <c r="AF56" s="92"/>
       <c r="AG56" s="90"/>
       <c r="AH56" s="91"/>
       <c r="AI56" s="91"/>
       <c r="AJ56" s="91"/>
       <c r="AK56" s="91"/>
       <c r="AL56" s="91"/>
       <c r="AM56" s="91"/>
       <c r="AN56" s="91"/>
       <c r="AO56" s="91"/>
       <c r="AP56" s="92"/>
       <c r="AQ56" s="90"/>
       <c r="AR56" s="91"/>
       <c r="AS56" s="91"/>
       <c r="AT56" s="92"/>
       <c r="AU56" s="94">
         <v>252358</v>
       </c>
-    </row>
-    <row r="57" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV56" s="194"/>
+    </row>
+    <row r="57" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A57" s="46" t="s">
         <v>88</v>
       </c>
       <c r="B57" s="120"/>
       <c r="C57" s="89"/>
       <c r="D57" s="90"/>
       <c r="E57" s="91"/>
       <c r="F57" s="91"/>
       <c r="G57" s="91"/>
       <c r="H57" s="92"/>
       <c r="I57" s="90"/>
       <c r="J57" s="91"/>
       <c r="K57" s="91"/>
       <c r="L57" s="92"/>
       <c r="M57" s="90"/>
       <c r="N57" s="91"/>
       <c r="O57" s="91"/>
       <c r="P57" s="91"/>
       <c r="Q57" s="91"/>
       <c r="R57" s="91"/>
       <c r="S57" s="91"/>
       <c r="T57" s="91"/>
       <c r="U57" s="91"/>
       <c r="V57" s="93"/>
       <c r="W57" s="89"/>
@@ -7842,52 +7903,53 @@
       <c r="Y57" s="91"/>
       <c r="Z57" s="91"/>
       <c r="AA57" s="92"/>
       <c r="AB57" s="90"/>
       <c r="AC57" s="91"/>
       <c r="AD57" s="91"/>
       <c r="AE57" s="91"/>
       <c r="AF57" s="92"/>
       <c r="AG57" s="90"/>
       <c r="AH57" s="91"/>
       <c r="AI57" s="91"/>
       <c r="AJ57" s="91"/>
       <c r="AK57" s="91"/>
       <c r="AL57" s="91"/>
       <c r="AM57" s="91"/>
       <c r="AN57" s="91"/>
       <c r="AO57" s="91"/>
       <c r="AP57" s="92"/>
       <c r="AQ57" s="90"/>
       <c r="AR57" s="91"/>
       <c r="AS57" s="91"/>
       <c r="AT57" s="92"/>
       <c r="AU57" s="94">
         <v>122981</v>
       </c>
-    </row>
-    <row r="58" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV57" s="194"/>
+    </row>
+    <row r="58" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A58" s="46" t="s">
         <v>89</v>
       </c>
       <c r="B58" s="120"/>
       <c r="C58" s="89"/>
       <c r="D58" s="90"/>
       <c r="E58" s="91"/>
       <c r="F58" s="91"/>
       <c r="G58" s="91"/>
       <c r="H58" s="92"/>
       <c r="I58" s="90"/>
       <c r="J58" s="91"/>
       <c r="K58" s="91"/>
       <c r="L58" s="92"/>
       <c r="M58" s="90"/>
       <c r="N58" s="91"/>
       <c r="O58" s="91"/>
       <c r="P58" s="91"/>
       <c r="Q58" s="91"/>
       <c r="R58" s="91"/>
       <c r="S58" s="91"/>
       <c r="T58" s="91"/>
       <c r="U58" s="91"/>
       <c r="V58" s="93"/>
       <c r="W58" s="89"/>
@@ -7895,52 +7957,53 @@
       <c r="Y58" s="91"/>
       <c r="Z58" s="91"/>
       <c r="AA58" s="92"/>
       <c r="AB58" s="90"/>
       <c r="AC58" s="91"/>
       <c r="AD58" s="91"/>
       <c r="AE58" s="91"/>
       <c r="AF58" s="92"/>
       <c r="AG58" s="90"/>
       <c r="AH58" s="91"/>
       <c r="AI58" s="91"/>
       <c r="AJ58" s="91"/>
       <c r="AK58" s="91"/>
       <c r="AL58" s="91"/>
       <c r="AM58" s="91"/>
       <c r="AN58" s="91"/>
       <c r="AO58" s="91"/>
       <c r="AP58" s="92"/>
       <c r="AQ58" s="90"/>
       <c r="AR58" s="91"/>
       <c r="AS58" s="91"/>
       <c r="AT58" s="92"/>
       <c r="AU58" s="94">
         <v>222441</v>
       </c>
-    </row>
-    <row r="59" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV58" s="194"/>
+    </row>
+    <row r="59" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A59" s="46" t="s">
         <v>9</v>
       </c>
       <c r="B59" s="94">
         <v>504573</v>
       </c>
       <c r="C59" s="94">
         <v>23422</v>
       </c>
       <c r="D59" s="121">
         <v>205</v>
       </c>
       <c r="E59" s="91"/>
       <c r="F59" s="91"/>
       <c r="G59" s="91"/>
       <c r="H59" s="92"/>
       <c r="I59" s="121">
         <v>60</v>
       </c>
       <c r="J59" s="91"/>
       <c r="K59" s="91"/>
       <c r="L59" s="92"/>
       <c r="M59" s="121">
         <v>23157</v>
       </c>
@@ -7974,52 +8037,53 @@
       </c>
       <c r="AH59" s="91"/>
       <c r="AI59" s="91"/>
       <c r="AJ59" s="91"/>
       <c r="AK59" s="91"/>
       <c r="AL59" s="91"/>
       <c r="AM59" s="91"/>
       <c r="AN59" s="91"/>
       <c r="AO59" s="91"/>
       <c r="AP59" s="92"/>
       <c r="AQ59" s="121">
         <v>4580</v>
       </c>
       <c r="AR59" s="111">
         <v>2930</v>
       </c>
       <c r="AS59" s="111">
         <v>0</v>
       </c>
       <c r="AT59" s="123">
         <v>1650</v>
       </c>
       <c r="AU59" s="94">
         <v>509153</v>
       </c>
-    </row>
-    <row r="60" spans="1:47" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV59" s="194"/>
+    </row>
+    <row r="60" spans="1:49" s="42" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A60" s="50" t="s">
         <v>10</v>
       </c>
       <c r="B60" s="95"/>
       <c r="C60" s="95"/>
       <c r="D60" s="96"/>
       <c r="E60" s="97"/>
       <c r="F60" s="97"/>
       <c r="G60" s="97"/>
       <c r="H60" s="98"/>
       <c r="I60" s="96"/>
       <c r="J60" s="97"/>
       <c r="K60" s="97"/>
       <c r="L60" s="98"/>
       <c r="M60" s="96"/>
       <c r="N60" s="97"/>
       <c r="O60" s="97"/>
       <c r="P60" s="97"/>
       <c r="Q60" s="97"/>
       <c r="R60" s="97"/>
       <c r="S60" s="97"/>
       <c r="T60" s="97"/>
       <c r="U60" s="97"/>
       <c r="V60" s="99"/>
       <c r="W60" s="95"/>
@@ -8027,105 +8091,107 @@
       <c r="Y60" s="97"/>
       <c r="Z60" s="97"/>
       <c r="AA60" s="98"/>
       <c r="AB60" s="96"/>
       <c r="AC60" s="97"/>
       <c r="AD60" s="97"/>
       <c r="AE60" s="97"/>
       <c r="AF60" s="98"/>
       <c r="AG60" s="96"/>
       <c r="AH60" s="97"/>
       <c r="AI60" s="97"/>
       <c r="AJ60" s="97"/>
       <c r="AK60" s="97"/>
       <c r="AL60" s="97"/>
       <c r="AM60" s="97"/>
       <c r="AN60" s="97"/>
       <c r="AO60" s="97"/>
       <c r="AP60" s="98"/>
       <c r="AQ60" s="96"/>
       <c r="AR60" s="97"/>
       <c r="AS60" s="97"/>
       <c r="AT60" s="98"/>
       <c r="AU60" s="100">
         <v>323</v>
       </c>
-    </row>
-    <row r="61" spans="1:47" s="42" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="AV60" s="194"/>
+    </row>
+    <row r="61" spans="1:49" s="42" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A61" s="128" t="s">
         <v>90</v>
       </c>
       <c r="B61" s="134"/>
       <c r="C61" s="134"/>
       <c r="D61" s="135"/>
       <c r="E61" s="136"/>
       <c r="F61" s="136"/>
       <c r="G61" s="136"/>
       <c r="H61" s="137"/>
       <c r="I61" s="135"/>
       <c r="J61" s="136"/>
       <c r="K61" s="136"/>
       <c r="L61" s="137"/>
       <c r="M61" s="135"/>
       <c r="N61" s="136"/>
       <c r="O61" s="136"/>
       <c r="P61" s="136"/>
       <c r="Q61" s="136"/>
       <c r="R61" s="136"/>
       <c r="S61" s="136"/>
       <c r="T61" s="136"/>
       <c r="U61" s="136"/>
       <c r="V61" s="138"/>
       <c r="W61" s="134"/>
       <c r="X61" s="135"/>
       <c r="Y61" s="136"/>
       <c r="Z61" s="136"/>
       <c r="AA61" s="137"/>
       <c r="AB61" s="135"/>
       <c r="AC61" s="136"/>
       <c r="AD61" s="136"/>
       <c r="AE61" s="136"/>
       <c r="AF61" s="137"/>
       <c r="AG61" s="135"/>
       <c r="AH61" s="136"/>
       <c r="AI61" s="136"/>
       <c r="AJ61" s="136"/>
       <c r="AK61" s="136"/>
       <c r="AL61" s="136"/>
       <c r="AM61" s="136"/>
       <c r="AN61" s="136"/>
       <c r="AO61" s="136"/>
       <c r="AP61" s="137"/>
       <c r="AQ61" s="135"/>
       <c r="AR61" s="136"/>
       <c r="AS61" s="136"/>
       <c r="AT61" s="137"/>
       <c r="AU61" s="186">
-        <v>134461822</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>134456787</v>
+      </c>
+      <c r="AV61" s="194"/>
+    </row>
+    <row r="62" spans="1:49" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A62" s="61" t="s">
         <v>91</v>
       </c>
       <c r="B62" s="150">
         <v>90649159</v>
       </c>
       <c r="C62" s="150">
         <v>81084801</v>
       </c>
       <c r="D62" s="151">
         <v>167020</v>
       </c>
       <c r="E62" s="152">
         <v>53623</v>
       </c>
       <c r="F62" s="152">
         <v>113398</v>
       </c>
       <c r="G62" s="152">
         <v>0</v>
       </c>
       <c r="H62" s="153">
         <v>0</v>
       </c>
       <c r="I62" s="151">
@@ -8211,52 +8277,53 @@
       </c>
       <c r="AL62" s="152">
         <v>2108779</v>
       </c>
       <c r="AM62" s="152">
         <v>425889</v>
       </c>
       <c r="AN62" s="163"/>
       <c r="AO62" s="163"/>
       <c r="AP62" s="162"/>
       <c r="AQ62" s="151">
         <v>6347707</v>
       </c>
       <c r="AR62" s="152">
         <v>3488529</v>
       </c>
       <c r="AS62" s="152">
         <v>6644</v>
       </c>
       <c r="AT62" s="153">
         <v>2852533</v>
       </c>
       <c r="AU62" s="150">
         <v>96996866</v>
       </c>
-    </row>
-    <row r="63" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV62" s="195"/>
+    </row>
+    <row r="63" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A63" s="46" t="s">
         <v>92</v>
       </c>
       <c r="B63" s="94">
         <v>80449619</v>
       </c>
       <c r="C63" s="94">
         <v>75219201</v>
       </c>
       <c r="D63" s="90"/>
       <c r="E63" s="91"/>
       <c r="F63" s="91"/>
       <c r="G63" s="91"/>
       <c r="H63" s="92"/>
       <c r="I63" s="90"/>
       <c r="J63" s="91"/>
       <c r="K63" s="91"/>
       <c r="L63" s="92"/>
       <c r="M63" s="90"/>
       <c r="N63" s="91"/>
       <c r="O63" s="91"/>
       <c r="P63" s="91"/>
       <c r="Q63" s="91"/>
       <c r="R63" s="91"/>
       <c r="S63" s="91"/>
@@ -8272,52 +8339,53 @@
       <c r="AA63" s="92"/>
       <c r="AB63" s="90"/>
       <c r="AC63" s="91"/>
       <c r="AD63" s="91"/>
       <c r="AE63" s="91"/>
       <c r="AF63" s="92"/>
       <c r="AG63" s="90"/>
       <c r="AH63" s="91"/>
       <c r="AI63" s="91"/>
       <c r="AJ63" s="91"/>
       <c r="AK63" s="91"/>
       <c r="AL63" s="91"/>
       <c r="AM63" s="91"/>
       <c r="AN63" s="91"/>
       <c r="AO63" s="91"/>
       <c r="AP63" s="92"/>
       <c r="AQ63" s="101">
         <v>3748061</v>
       </c>
       <c r="AR63" s="91"/>
       <c r="AS63" s="91"/>
       <c r="AT63" s="92"/>
       <c r="AU63" s="94">
         <v>84197681</v>
       </c>
-    </row>
-    <row r="64" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV63" s="194"/>
+    </row>
+    <row r="64" spans="1:49" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A64" s="46" t="s">
         <v>93</v>
       </c>
       <c r="B64" s="94">
         <v>10199540</v>
       </c>
       <c r="C64" s="94">
         <v>5865600</v>
       </c>
       <c r="D64" s="90"/>
       <c r="E64" s="91"/>
       <c r="F64" s="91"/>
       <c r="G64" s="91"/>
       <c r="H64" s="92"/>
       <c r="I64" s="90"/>
       <c r="J64" s="91"/>
       <c r="K64" s="91"/>
       <c r="L64" s="92"/>
       <c r="M64" s="90"/>
       <c r="N64" s="91"/>
       <c r="O64" s="91"/>
       <c r="P64" s="91"/>
       <c r="Q64" s="91"/>
       <c r="R64" s="91"/>
       <c r="S64" s="91"/>
@@ -8333,52 +8401,53 @@
       <c r="AA64" s="92"/>
       <c r="AB64" s="90"/>
       <c r="AC64" s="91"/>
       <c r="AD64" s="91"/>
       <c r="AE64" s="91"/>
       <c r="AF64" s="92"/>
       <c r="AG64" s="90"/>
       <c r="AH64" s="91"/>
       <c r="AI64" s="91"/>
       <c r="AJ64" s="91"/>
       <c r="AK64" s="91"/>
       <c r="AL64" s="91"/>
       <c r="AM64" s="91"/>
       <c r="AN64" s="91"/>
       <c r="AO64" s="91"/>
       <c r="AP64" s="92"/>
       <c r="AQ64" s="101">
         <v>2599645</v>
       </c>
       <c r="AR64" s="91"/>
       <c r="AS64" s="91"/>
       <c r="AT64" s="92"/>
       <c r="AU64" s="94">
         <v>12799185</v>
       </c>
-    </row>
-    <row r="65" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV64" s="194"/>
+    </row>
+    <row r="65" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A65" s="47" t="s">
         <v>158</v>
       </c>
       <c r="B65" s="105"/>
       <c r="C65" s="105"/>
       <c r="D65" s="106"/>
       <c r="E65" s="107"/>
       <c r="F65" s="108">
         <v>478</v>
       </c>
       <c r="G65" s="108">
         <v>0</v>
       </c>
       <c r="H65" s="109"/>
       <c r="I65" s="106"/>
       <c r="J65" s="107"/>
       <c r="K65" s="107"/>
       <c r="L65" s="109"/>
       <c r="M65" s="106"/>
       <c r="N65" s="107"/>
       <c r="O65" s="107"/>
       <c r="P65" s="107"/>
       <c r="Q65" s="107"/>
       <c r="R65" s="107"/>
       <c r="S65" s="107"/>
@@ -8392,52 +8461,53 @@
         <v>0</v>
       </c>
       <c r="AA65" s="109"/>
       <c r="AB65" s="106"/>
       <c r="AC65" s="107"/>
       <c r="AD65" s="107"/>
       <c r="AE65" s="107"/>
       <c r="AF65" s="109"/>
       <c r="AG65" s="106"/>
       <c r="AH65" s="107"/>
       <c r="AI65" s="107"/>
       <c r="AJ65" s="107"/>
       <c r="AK65" s="107"/>
       <c r="AL65" s="107"/>
       <c r="AM65" s="107"/>
       <c r="AN65" s="107"/>
       <c r="AO65" s="107"/>
       <c r="AP65" s="109"/>
       <c r="AQ65" s="106"/>
       <c r="AR65" s="108">
         <v>3329428</v>
       </c>
       <c r="AS65" s="107"/>
       <c r="AT65" s="109"/>
       <c r="AU65" s="105"/>
-    </row>
-    <row r="66" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV65" s="194"/>
+    </row>
+    <row r="66" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A66" s="45" t="s">
         <v>117</v>
       </c>
       <c r="B66" s="174">
         <v>88459638</v>
       </c>
       <c r="C66" s="174">
         <v>79253677</v>
       </c>
       <c r="D66" s="175">
         <v>148318</v>
       </c>
       <c r="E66" s="176">
         <v>53568</v>
       </c>
       <c r="F66" s="176">
         <v>94750</v>
       </c>
       <c r="G66" s="176">
         <v>0</v>
       </c>
       <c r="H66" s="177">
         <v>0</v>
       </c>
       <c r="I66" s="175">
@@ -8523,52 +8593,53 @@
       </c>
       <c r="AL66" s="176">
         <v>1780115</v>
       </c>
       <c r="AM66" s="176">
         <v>420940</v>
       </c>
       <c r="AN66" s="178"/>
       <c r="AO66" s="178"/>
       <c r="AP66" s="180"/>
       <c r="AQ66" s="175">
         <v>4344145</v>
       </c>
       <c r="AR66" s="176">
         <v>2260485</v>
       </c>
       <c r="AS66" s="176">
         <v>6331</v>
       </c>
       <c r="AT66" s="177">
         <v>2077329</v>
       </c>
       <c r="AU66" s="174">
         <v>92803783</v>
       </c>
-    </row>
-    <row r="67" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV66" s="195"/>
+    </row>
+    <row r="67" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A67" s="45" t="s">
         <v>118</v>
       </c>
       <c r="B67" s="174">
         <v>58490798</v>
       </c>
       <c r="C67" s="174">
         <v>57923417</v>
       </c>
       <c r="D67" s="175">
         <v>4882</v>
       </c>
       <c r="E67" s="176">
         <v>758</v>
       </c>
       <c r="F67" s="176">
         <v>4125</v>
       </c>
       <c r="G67" s="176">
         <v>0</v>
       </c>
       <c r="H67" s="177">
         <v>0</v>
       </c>
       <c r="I67" s="175">
@@ -8654,52 +8725,53 @@
       </c>
       <c r="AL67" s="176">
         <v>133213</v>
       </c>
       <c r="AM67" s="176">
         <v>93711</v>
       </c>
       <c r="AN67" s="178"/>
       <c r="AO67" s="178"/>
       <c r="AP67" s="180"/>
       <c r="AQ67" s="175">
         <v>1512630</v>
       </c>
       <c r="AR67" s="176">
         <v>318650</v>
       </c>
       <c r="AS67" s="176">
         <v>6331</v>
       </c>
       <c r="AT67" s="177">
         <v>1187650</v>
       </c>
       <c r="AU67" s="174">
         <v>60003428</v>
       </c>
-    </row>
-    <row r="68" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV67" s="195"/>
+    </row>
+    <row r="68" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A68" s="60" t="s">
         <v>11</v>
       </c>
       <c r="B68" s="150">
         <v>28034794</v>
       </c>
       <c r="C68" s="150">
         <v>20610712</v>
       </c>
       <c r="D68" s="151">
         <v>143435</v>
       </c>
       <c r="E68" s="152">
         <v>52810</v>
       </c>
       <c r="F68" s="152">
         <v>90625</v>
       </c>
       <c r="G68" s="152">
         <v>0</v>
       </c>
       <c r="H68" s="153">
         <v>0</v>
       </c>
       <c r="I68" s="151">
@@ -8785,52 +8857,53 @@
       </c>
       <c r="AL68" s="152">
         <v>1646152</v>
       </c>
       <c r="AM68" s="152">
         <v>325413</v>
       </c>
       <c r="AN68" s="163"/>
       <c r="AO68" s="163"/>
       <c r="AP68" s="162"/>
       <c r="AQ68" s="151">
         <v>2581028</v>
       </c>
       <c r="AR68" s="152">
         <v>1695435</v>
       </c>
       <c r="AS68" s="152">
         <v>0</v>
       </c>
       <c r="AT68" s="153">
         <v>885592</v>
       </c>
       <c r="AU68" s="150">
         <v>30615822</v>
       </c>
-    </row>
-    <row r="69" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV68" s="195"/>
+    </row>
+    <row r="69" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A69" s="46" t="s">
         <v>113</v>
       </c>
       <c r="B69" s="94">
         <v>18754517</v>
       </c>
       <c r="C69" s="94">
         <v>14764988</v>
       </c>
       <c r="D69" s="101">
         <v>140625</v>
       </c>
       <c r="E69" s="102">
         <v>50000</v>
       </c>
       <c r="F69" s="102">
         <v>90625</v>
       </c>
       <c r="G69" s="102">
         <v>0</v>
       </c>
       <c r="H69" s="103">
         <v>0</v>
       </c>
       <c r="I69" s="101">
@@ -8916,52 +8989,53 @@
       </c>
       <c r="AL69" s="102">
         <v>1646094</v>
       </c>
       <c r="AM69" s="102">
         <v>194371</v>
       </c>
       <c r="AN69" s="91"/>
       <c r="AO69" s="91"/>
       <c r="AP69" s="92"/>
       <c r="AQ69" s="101">
         <v>570521</v>
       </c>
       <c r="AR69" s="102">
         <v>150003</v>
       </c>
       <c r="AS69" s="102">
         <v>0</v>
       </c>
       <c r="AT69" s="103">
         <v>420517</v>
       </c>
       <c r="AU69" s="94">
         <v>19325037</v>
       </c>
-    </row>
-    <row r="70" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV69" s="194"/>
+    </row>
+    <row r="70" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A70" s="46" t="s">
         <v>114</v>
       </c>
       <c r="B70" s="94">
         <v>1826149</v>
       </c>
       <c r="C70" s="94">
         <v>1500462</v>
       </c>
       <c r="D70" s="101">
         <v>0</v>
       </c>
       <c r="E70" s="102">
         <v>0</v>
       </c>
       <c r="F70" s="102">
         <v>0</v>
       </c>
       <c r="G70" s="102">
         <v>0</v>
       </c>
       <c r="H70" s="103">
         <v>0</v>
       </c>
       <c r="I70" s="101">
@@ -9047,52 +9121,53 @@
       </c>
       <c r="AL70" s="102">
         <v>0</v>
       </c>
       <c r="AM70" s="102">
         <v>82937</v>
       </c>
       <c r="AN70" s="91"/>
       <c r="AO70" s="91"/>
       <c r="AP70" s="92"/>
       <c r="AQ70" s="101">
         <v>12573</v>
       </c>
       <c r="AR70" s="102">
         <v>2249</v>
       </c>
       <c r="AS70" s="102">
         <v>0</v>
       </c>
       <c r="AT70" s="103">
         <v>10324</v>
       </c>
       <c r="AU70" s="94">
         <v>1838722</v>
       </c>
-    </row>
-    <row r="71" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV70" s="194"/>
+    </row>
+    <row r="71" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A71" s="47" t="s">
         <v>115</v>
       </c>
       <c r="B71" s="112">
         <v>7454129</v>
       </c>
       <c r="C71" s="112">
         <v>4345262</v>
       </c>
       <c r="D71" s="113">
         <v>2810</v>
       </c>
       <c r="E71" s="108">
         <v>2810</v>
       </c>
       <c r="F71" s="108">
         <v>0</v>
       </c>
       <c r="G71" s="108">
         <v>0</v>
       </c>
       <c r="H71" s="114">
         <v>0</v>
       </c>
       <c r="I71" s="113">
@@ -9178,52 +9253,53 @@
       </c>
       <c r="AL71" s="108">
         <v>58</v>
       </c>
       <c r="AM71" s="108">
         <v>48105</v>
       </c>
       <c r="AN71" s="107"/>
       <c r="AO71" s="107"/>
       <c r="AP71" s="109"/>
       <c r="AQ71" s="113">
         <v>1997934</v>
       </c>
       <c r="AR71" s="108">
         <v>1543183</v>
       </c>
       <c r="AS71" s="108">
         <v>0</v>
       </c>
       <c r="AT71" s="114">
         <v>454751</v>
       </c>
       <c r="AU71" s="112">
         <v>9452063</v>
       </c>
-    </row>
-    <row r="72" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV71" s="194"/>
+    </row>
+    <row r="72" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A72" s="60" t="s">
         <v>123</v>
       </c>
       <c r="B72" s="150">
         <v>727982</v>
       </c>
       <c r="C72" s="150">
         <v>719045</v>
       </c>
       <c r="D72" s="181">
         <v>0</v>
       </c>
       <c r="E72" s="163"/>
       <c r="F72" s="182"/>
       <c r="G72" s="182"/>
       <c r="H72" s="183">
         <v>0</v>
       </c>
       <c r="I72" s="151">
         <v>10215</v>
       </c>
       <c r="J72" s="152">
         <v>0</v>
       </c>
       <c r="K72" s="152">
@@ -9299,52 +9375,53 @@
       </c>
       <c r="AL72" s="152">
         <v>750</v>
       </c>
       <c r="AM72" s="152">
         <v>1816</v>
       </c>
       <c r="AN72" s="163"/>
       <c r="AO72" s="163"/>
       <c r="AP72" s="162"/>
       <c r="AQ72" s="151">
         <v>4086</v>
       </c>
       <c r="AR72" s="152">
         <v>0</v>
       </c>
       <c r="AS72" s="152">
         <v>0</v>
       </c>
       <c r="AT72" s="153">
         <v>4086</v>
       </c>
       <c r="AU72" s="150">
         <v>732068</v>
       </c>
-    </row>
-    <row r="73" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV72" s="195"/>
+    </row>
+    <row r="73" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A73" s="46" t="s">
         <v>116</v>
       </c>
       <c r="B73" s="94">
         <v>711099</v>
       </c>
       <c r="C73" s="94">
         <v>702194</v>
       </c>
       <c r="D73" s="121">
         <v>0</v>
       </c>
       <c r="E73" s="91"/>
       <c r="F73" s="124"/>
       <c r="G73" s="124"/>
       <c r="H73" s="123">
         <v>0</v>
       </c>
       <c r="I73" s="101">
         <v>10215</v>
       </c>
       <c r="J73" s="102">
         <v>0</v>
       </c>
       <c r="K73" s="102">
@@ -9420,52 +9497,53 @@
       </c>
       <c r="AL73" s="102">
         <v>750</v>
       </c>
       <c r="AM73" s="102">
         <v>1784</v>
       </c>
       <c r="AN73" s="91"/>
       <c r="AO73" s="91"/>
       <c r="AP73" s="92"/>
       <c r="AQ73" s="101">
         <v>4063</v>
       </c>
       <c r="AR73" s="102">
         <v>0</v>
       </c>
       <c r="AS73" s="102">
         <v>0</v>
       </c>
       <c r="AT73" s="103">
         <v>4063</v>
       </c>
       <c r="AU73" s="94">
         <v>715162</v>
       </c>
-    </row>
-    <row r="74" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV73" s="194"/>
+    </row>
+    <row r="74" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A74" s="46" t="s">
         <v>159</v>
       </c>
       <c r="B74" s="94">
         <v>16873</v>
       </c>
       <c r="C74" s="94">
         <v>16842</v>
       </c>
       <c r="D74" s="121">
         <v>0</v>
       </c>
       <c r="E74" s="91"/>
       <c r="F74" s="124"/>
       <c r="G74" s="124"/>
       <c r="H74" s="123">
         <v>0</v>
       </c>
       <c r="I74" s="101">
         <v>0</v>
       </c>
       <c r="J74" s="102">
         <v>0</v>
       </c>
       <c r="K74" s="102">
@@ -9541,52 +9619,53 @@
       </c>
       <c r="AL74" s="102">
         <v>0</v>
       </c>
       <c r="AM74" s="102">
         <v>31</v>
       </c>
       <c r="AN74" s="91"/>
       <c r="AO74" s="91"/>
       <c r="AP74" s="92"/>
       <c r="AQ74" s="101">
         <v>23</v>
       </c>
       <c r="AR74" s="102">
         <v>0</v>
       </c>
       <c r="AS74" s="102">
         <v>0</v>
       </c>
       <c r="AT74" s="103">
         <v>23</v>
       </c>
       <c r="AU74" s="94">
         <v>16896</v>
       </c>
-    </row>
-    <row r="75" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV74" s="194"/>
+    </row>
+    <row r="75" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A75" s="47" t="s">
         <v>160</v>
       </c>
       <c r="B75" s="112">
         <v>10</v>
       </c>
       <c r="C75" s="112">
         <v>10</v>
       </c>
       <c r="D75" s="125">
         <v>0</v>
       </c>
       <c r="E75" s="107"/>
       <c r="F75" s="126"/>
       <c r="G75" s="126"/>
       <c r="H75" s="127">
         <v>0</v>
       </c>
       <c r="I75" s="113">
         <v>0</v>
       </c>
       <c r="J75" s="108">
         <v>0</v>
       </c>
       <c r="K75" s="108">
@@ -9662,52 +9741,53 @@
       </c>
       <c r="AL75" s="108">
         <v>0</v>
       </c>
       <c r="AM75" s="108">
         <v>0</v>
       </c>
       <c r="AN75" s="107"/>
       <c r="AO75" s="107"/>
       <c r="AP75" s="109"/>
       <c r="AQ75" s="113">
         <v>0</v>
       </c>
       <c r="AR75" s="108">
         <v>0</v>
       </c>
       <c r="AS75" s="108">
         <v>0</v>
       </c>
       <c r="AT75" s="114">
         <v>0</v>
       </c>
       <c r="AU75" s="112">
         <v>10</v>
       </c>
-    </row>
-    <row r="76" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV75" s="194"/>
+    </row>
+    <row r="76" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A76" s="60" t="s">
         <v>119</v>
       </c>
       <c r="B76" s="150">
         <v>1206064</v>
       </c>
       <c r="C76" s="150">
         <v>502</v>
       </c>
       <c r="D76" s="151">
         <v>0</v>
       </c>
       <c r="E76" s="152">
         <v>0</v>
       </c>
       <c r="F76" s="152">
         <v>0</v>
       </c>
       <c r="G76" s="152">
         <v>0</v>
       </c>
       <c r="H76" s="153">
         <v>0</v>
       </c>
       <c r="I76" s="151">
@@ -9793,52 +9873,53 @@
       </c>
       <c r="AL76" s="152">
         <v>0</v>
       </c>
       <c r="AM76" s="152">
         <v>0</v>
       </c>
       <c r="AN76" s="163"/>
       <c r="AO76" s="163"/>
       <c r="AP76" s="162"/>
       <c r="AQ76" s="151">
         <v>246400</v>
       </c>
       <c r="AR76" s="152">
         <v>246400</v>
       </c>
       <c r="AS76" s="152">
         <v>0</v>
       </c>
       <c r="AT76" s="153">
         <v>0</v>
       </c>
       <c r="AU76" s="150">
         <v>1452465</v>
       </c>
-    </row>
-    <row r="77" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV76" s="195"/>
+    </row>
+    <row r="77" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A77" s="47" t="s">
         <v>161</v>
       </c>
       <c r="B77" s="112">
         <v>456023</v>
       </c>
       <c r="C77" s="112">
         <v>0</v>
       </c>
       <c r="D77" s="113">
         <v>0</v>
       </c>
       <c r="E77" s="108">
         <v>0</v>
       </c>
       <c r="F77" s="108">
         <v>0</v>
       </c>
       <c r="G77" s="108">
         <v>0</v>
       </c>
       <c r="H77" s="114">
         <v>0</v>
       </c>
       <c r="I77" s="113">
@@ -9924,52 +10005,53 @@
       </c>
       <c r="AL77" s="108">
         <v>0</v>
       </c>
       <c r="AM77" s="108">
         <v>0</v>
       </c>
       <c r="AN77" s="107"/>
       <c r="AO77" s="107"/>
       <c r="AP77" s="109"/>
       <c r="AQ77" s="113">
         <v>246400</v>
       </c>
       <c r="AR77" s="108">
         <v>246400</v>
       </c>
       <c r="AS77" s="108">
         <v>0</v>
       </c>
       <c r="AT77" s="114">
         <v>0</v>
       </c>
       <c r="AU77" s="112">
         <v>702423</v>
       </c>
-    </row>
-    <row r="78" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV77" s="194"/>
+    </row>
+    <row r="78" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A78" s="45" t="s">
         <v>124</v>
       </c>
       <c r="B78" s="174">
         <v>2189521</v>
       </c>
       <c r="C78" s="174">
         <v>1831124</v>
       </c>
       <c r="D78" s="175">
         <v>18702</v>
       </c>
       <c r="E78" s="176">
         <v>55</v>
       </c>
       <c r="F78" s="176">
         <v>18648</v>
       </c>
       <c r="G78" s="176">
         <v>0</v>
       </c>
       <c r="H78" s="177">
         <v>0</v>
       </c>
       <c r="I78" s="175">
@@ -10055,52 +10137,53 @@
       </c>
       <c r="AL78" s="176">
         <v>328664</v>
       </c>
       <c r="AM78" s="176">
         <v>4949</v>
       </c>
       <c r="AN78" s="178"/>
       <c r="AO78" s="178"/>
       <c r="AP78" s="180"/>
       <c r="AQ78" s="175">
         <v>2003562</v>
       </c>
       <c r="AR78" s="176">
         <v>1228044</v>
       </c>
       <c r="AS78" s="176">
         <v>313</v>
       </c>
       <c r="AT78" s="177">
         <v>775205</v>
       </c>
       <c r="AU78" s="174">
         <v>4193083</v>
       </c>
-    </row>
-    <row r="79" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV78" s="195"/>
+    </row>
+    <row r="79" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A79" s="45" t="s">
         <v>125</v>
       </c>
       <c r="B79" s="174">
         <v>1061503</v>
       </c>
       <c r="C79" s="174">
         <v>979849</v>
       </c>
       <c r="D79" s="175">
         <v>708</v>
       </c>
       <c r="E79" s="176">
         <v>55</v>
       </c>
       <c r="F79" s="176">
         <v>653</v>
       </c>
       <c r="G79" s="176">
         <v>0</v>
       </c>
       <c r="H79" s="177">
         <v>0</v>
       </c>
       <c r="I79" s="175">
@@ -10186,52 +10269,53 @@
       </c>
       <c r="AL79" s="176">
         <v>59703</v>
       </c>
       <c r="AM79" s="176">
         <v>2250</v>
       </c>
       <c r="AN79" s="178"/>
       <c r="AO79" s="178"/>
       <c r="AP79" s="180"/>
       <c r="AQ79" s="175">
         <v>680912</v>
       </c>
       <c r="AR79" s="176">
         <v>8946</v>
       </c>
       <c r="AS79" s="176">
         <v>105</v>
       </c>
       <c r="AT79" s="177">
         <v>671862</v>
       </c>
       <c r="AU79" s="174">
         <v>1742415</v>
       </c>
-    </row>
-    <row r="80" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV79" s="195"/>
+    </row>
+    <row r="80" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A80" s="60" t="s">
         <v>12</v>
       </c>
       <c r="B80" s="150">
         <v>1114566</v>
       </c>
       <c r="C80" s="150">
         <v>837839</v>
       </c>
       <c r="D80" s="151">
         <v>17995</v>
       </c>
       <c r="E80" s="152">
         <v>0</v>
       </c>
       <c r="F80" s="152">
         <v>17995</v>
       </c>
       <c r="G80" s="152">
         <v>0</v>
       </c>
       <c r="H80" s="153">
         <v>0</v>
       </c>
       <c r="I80" s="151">
@@ -10317,52 +10401,53 @@
       </c>
       <c r="AL80" s="152">
         <v>268961</v>
       </c>
       <c r="AM80" s="152">
         <v>2684</v>
       </c>
       <c r="AN80" s="163"/>
       <c r="AO80" s="163"/>
       <c r="AP80" s="162"/>
       <c r="AQ80" s="151">
         <v>1100910</v>
       </c>
       <c r="AR80" s="152">
         <v>997825</v>
       </c>
       <c r="AS80" s="152">
         <v>209</v>
       </c>
       <c r="AT80" s="153">
         <v>102876</v>
       </c>
       <c r="AU80" s="150">
         <v>2215476</v>
       </c>
-    </row>
-    <row r="81" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV80" s="195"/>
+    </row>
+    <row r="81" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A81" s="46" t="s">
         <v>113</v>
       </c>
       <c r="B81" s="94">
         <v>1097140</v>
       </c>
       <c r="C81" s="94">
         <v>820414</v>
       </c>
       <c r="D81" s="101">
         <v>17995</v>
       </c>
       <c r="E81" s="102">
         <v>0</v>
       </c>
       <c r="F81" s="102">
         <v>17995</v>
       </c>
       <c r="G81" s="102">
         <v>0</v>
       </c>
       <c r="H81" s="103">
         <v>0</v>
       </c>
       <c r="I81" s="101">
@@ -10448,52 +10533,53 @@
       </c>
       <c r="AL81" s="102">
         <v>268961</v>
       </c>
       <c r="AM81" s="102">
         <v>2684</v>
       </c>
       <c r="AN81" s="91"/>
       <c r="AO81" s="91"/>
       <c r="AP81" s="92"/>
       <c r="AQ81" s="101">
         <v>979445</v>
       </c>
       <c r="AR81" s="102">
         <v>876542</v>
       </c>
       <c r="AS81" s="102">
         <v>209</v>
       </c>
       <c r="AT81" s="103">
         <v>102694</v>
       </c>
       <c r="AU81" s="94">
         <v>2076585</v>
       </c>
-    </row>
-    <row r="82" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV81" s="194"/>
+    </row>
+    <row r="82" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A82" s="46" t="s">
         <v>114</v>
       </c>
       <c r="B82" s="94">
         <v>12291</v>
       </c>
       <c r="C82" s="94">
         <v>12291</v>
       </c>
       <c r="D82" s="101">
         <v>0</v>
       </c>
       <c r="E82" s="102">
         <v>0</v>
       </c>
       <c r="F82" s="102">
         <v>0</v>
       </c>
       <c r="G82" s="102">
         <v>0</v>
       </c>
       <c r="H82" s="103">
         <v>0</v>
       </c>
       <c r="I82" s="101">
@@ -10579,52 +10665,53 @@
       </c>
       <c r="AL82" s="102">
         <v>0</v>
       </c>
       <c r="AM82" s="102">
         <v>0</v>
       </c>
       <c r="AN82" s="91"/>
       <c r="AO82" s="91"/>
       <c r="AP82" s="92"/>
       <c r="AQ82" s="101">
         <v>87</v>
       </c>
       <c r="AR82" s="102">
         <v>0</v>
       </c>
       <c r="AS82" s="102">
         <v>0</v>
       </c>
       <c r="AT82" s="103">
         <v>87</v>
       </c>
       <c r="AU82" s="94">
         <v>12378</v>
       </c>
-    </row>
-    <row r="83" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV82" s="194"/>
+    </row>
+    <row r="83" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A83" s="47" t="s">
         <v>115</v>
       </c>
       <c r="B83" s="112">
         <v>5135</v>
       </c>
       <c r="C83" s="112">
         <v>5135</v>
       </c>
       <c r="D83" s="113">
         <v>0</v>
       </c>
       <c r="E83" s="108">
         <v>0</v>
       </c>
       <c r="F83" s="108">
         <v>0</v>
       </c>
       <c r="G83" s="108">
         <v>0</v>
       </c>
       <c r="H83" s="114">
         <v>0</v>
       </c>
       <c r="I83" s="113">
@@ -10710,52 +10797,53 @@
       </c>
       <c r="AL83" s="108">
         <v>0</v>
       </c>
       <c r="AM83" s="108">
         <v>0</v>
       </c>
       <c r="AN83" s="107"/>
       <c r="AO83" s="107"/>
       <c r="AP83" s="109"/>
       <c r="AQ83" s="113">
         <v>121378</v>
       </c>
       <c r="AR83" s="108">
         <v>121283</v>
       </c>
       <c r="AS83" s="108">
         <v>0</v>
       </c>
       <c r="AT83" s="114">
         <v>95</v>
       </c>
       <c r="AU83" s="112">
         <v>126513</v>
       </c>
-    </row>
-    <row r="84" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV83" s="194"/>
+    </row>
+    <row r="84" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A84" s="60" t="s">
         <v>126</v>
       </c>
       <c r="B84" s="150">
         <v>13452</v>
       </c>
       <c r="C84" s="150">
         <v>13436</v>
       </c>
       <c r="D84" s="181">
         <v>0</v>
       </c>
       <c r="E84" s="163"/>
       <c r="F84" s="182"/>
       <c r="G84" s="182"/>
       <c r="H84" s="183">
         <v>0</v>
       </c>
       <c r="I84" s="151">
         <v>0</v>
       </c>
       <c r="J84" s="152">
         <v>0</v>
       </c>
       <c r="K84" s="152">
@@ -10831,52 +10919,53 @@
       </c>
       <c r="AL84" s="152">
         <v>0</v>
       </c>
       <c r="AM84" s="152">
         <v>16</v>
       </c>
       <c r="AN84" s="163"/>
       <c r="AO84" s="163"/>
       <c r="AP84" s="162"/>
       <c r="AQ84" s="151">
         <v>467</v>
       </c>
       <c r="AR84" s="152">
         <v>0</v>
       </c>
       <c r="AS84" s="152">
         <v>0</v>
       </c>
       <c r="AT84" s="153">
         <v>467</v>
       </c>
       <c r="AU84" s="150">
         <v>13919</v>
       </c>
-    </row>
-    <row r="85" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV84" s="195"/>
+    </row>
+    <row r="85" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A85" s="46" t="s">
         <v>116</v>
       </c>
       <c r="B85" s="94">
         <v>13269</v>
       </c>
       <c r="C85" s="94">
         <v>13254</v>
       </c>
       <c r="D85" s="121">
         <v>0</v>
       </c>
       <c r="E85" s="91"/>
       <c r="F85" s="124"/>
       <c r="G85" s="124"/>
       <c r="H85" s="123">
         <v>0</v>
       </c>
       <c r="I85" s="101">
         <v>0</v>
       </c>
       <c r="J85" s="102">
         <v>0</v>
       </c>
       <c r="K85" s="102">
@@ -10952,52 +11041,53 @@
       </c>
       <c r="AL85" s="102">
         <v>0</v>
       </c>
       <c r="AM85" s="102">
         <v>16</v>
       </c>
       <c r="AN85" s="91"/>
       <c r="AO85" s="91"/>
       <c r="AP85" s="92"/>
       <c r="AQ85" s="101">
         <v>467</v>
       </c>
       <c r="AR85" s="102">
         <v>0</v>
       </c>
       <c r="AS85" s="102">
         <v>0</v>
       </c>
       <c r="AT85" s="103">
         <v>467</v>
       </c>
       <c r="AU85" s="94">
         <v>13736</v>
       </c>
-    </row>
-    <row r="86" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV85" s="194"/>
+    </row>
+    <row r="86" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A86" s="46" t="s">
         <v>159</v>
       </c>
       <c r="B86" s="94">
         <v>183</v>
       </c>
       <c r="C86" s="94">
         <v>183</v>
       </c>
       <c r="D86" s="121">
         <v>0</v>
       </c>
       <c r="E86" s="91"/>
       <c r="F86" s="124"/>
       <c r="G86" s="124"/>
       <c r="H86" s="123">
         <v>0</v>
       </c>
       <c r="I86" s="101">
         <v>0</v>
       </c>
       <c r="J86" s="102">
         <v>0</v>
       </c>
       <c r="K86" s="102">
@@ -11073,52 +11163,53 @@
       </c>
       <c r="AL86" s="102">
         <v>0</v>
       </c>
       <c r="AM86" s="102">
         <v>0</v>
       </c>
       <c r="AN86" s="91"/>
       <c r="AO86" s="91"/>
       <c r="AP86" s="92"/>
       <c r="AQ86" s="101">
         <v>0</v>
       </c>
       <c r="AR86" s="102">
         <v>0</v>
       </c>
       <c r="AS86" s="102">
         <v>0</v>
       </c>
       <c r="AT86" s="103">
         <v>0</v>
       </c>
       <c r="AU86" s="94">
         <v>183</v>
       </c>
-    </row>
-    <row r="87" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV86" s="194"/>
+    </row>
+    <row r="87" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A87" s="47" t="s">
         <v>160</v>
       </c>
       <c r="B87" s="112">
         <v>0</v>
       </c>
       <c r="C87" s="112">
         <v>0</v>
       </c>
       <c r="D87" s="125">
         <v>0</v>
       </c>
       <c r="E87" s="107"/>
       <c r="F87" s="126"/>
       <c r="G87" s="126"/>
       <c r="H87" s="127">
         <v>0</v>
       </c>
       <c r="I87" s="113">
         <v>0</v>
       </c>
       <c r="J87" s="108">
         <v>0</v>
       </c>
       <c r="K87" s="108">
@@ -11194,52 +11285,53 @@
       </c>
       <c r="AL87" s="108">
         <v>0</v>
       </c>
       <c r="AM87" s="108">
         <v>0</v>
       </c>
       <c r="AN87" s="107"/>
       <c r="AO87" s="107"/>
       <c r="AP87" s="109"/>
       <c r="AQ87" s="113">
         <v>0</v>
       </c>
       <c r="AR87" s="108">
         <v>0</v>
       </c>
       <c r="AS87" s="108">
         <v>0</v>
       </c>
       <c r="AT87" s="114">
         <v>0</v>
       </c>
       <c r="AU87" s="112">
         <v>0</v>
       </c>
-    </row>
-    <row r="88" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV87" s="194"/>
+    </row>
+    <row r="88" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A88" s="60" t="s">
         <v>127</v>
       </c>
       <c r="B88" s="150">
         <v>0</v>
       </c>
       <c r="C88" s="150">
         <v>0</v>
       </c>
       <c r="D88" s="151">
         <v>0</v>
       </c>
       <c r="E88" s="152">
         <v>0</v>
       </c>
       <c r="F88" s="152">
         <v>0</v>
       </c>
       <c r="G88" s="152">
         <v>0</v>
       </c>
       <c r="H88" s="153">
         <v>0</v>
       </c>
       <c r="I88" s="151">
@@ -11325,52 +11417,53 @@
       </c>
       <c r="AL88" s="152">
         <v>0</v>
       </c>
       <c r="AM88" s="152">
         <v>0</v>
       </c>
       <c r="AN88" s="163"/>
       <c r="AO88" s="163"/>
       <c r="AP88" s="162"/>
       <c r="AQ88" s="151">
         <v>221273</v>
       </c>
       <c r="AR88" s="152">
         <v>221273</v>
       </c>
       <c r="AS88" s="152">
         <v>0</v>
       </c>
       <c r="AT88" s="153">
         <v>0</v>
       </c>
       <c r="AU88" s="150">
         <v>221273</v>
       </c>
-    </row>
-    <row r="89" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV88" s="195"/>
+    </row>
+    <row r="89" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A89" s="47" t="s">
         <v>161</v>
       </c>
       <c r="B89" s="112">
         <v>0</v>
       </c>
       <c r="C89" s="112">
         <v>0</v>
       </c>
       <c r="D89" s="113">
         <v>0</v>
       </c>
       <c r="E89" s="108">
         <v>0</v>
       </c>
       <c r="F89" s="108">
         <v>0</v>
       </c>
       <c r="G89" s="108">
         <v>0</v>
       </c>
       <c r="H89" s="114">
         <v>0</v>
       </c>
       <c r="I89" s="113">
@@ -11456,52 +11549,53 @@
       </c>
       <c r="AL89" s="108">
         <v>0</v>
       </c>
       <c r="AM89" s="108">
         <v>0</v>
       </c>
       <c r="AN89" s="107"/>
       <c r="AO89" s="107"/>
       <c r="AP89" s="109"/>
       <c r="AQ89" s="113">
         <v>221273</v>
       </c>
       <c r="AR89" s="108">
         <v>221273</v>
       </c>
       <c r="AS89" s="108">
         <v>0</v>
       </c>
       <c r="AT89" s="114">
         <v>0</v>
       </c>
       <c r="AU89" s="112">
         <v>221273</v>
       </c>
-    </row>
-    <row r="90" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV89" s="194"/>
+    </row>
+    <row r="90" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A90" s="61" t="s">
         <v>120</v>
       </c>
       <c r="B90" s="184">
         <v>14601802</v>
       </c>
       <c r="C90" s="184">
         <v>5923401</v>
       </c>
       <c r="D90" s="185"/>
       <c r="E90" s="163"/>
       <c r="F90" s="163"/>
       <c r="G90" s="163"/>
       <c r="H90" s="162"/>
       <c r="I90" s="185"/>
       <c r="J90" s="163"/>
       <c r="K90" s="163"/>
       <c r="L90" s="162"/>
       <c r="M90" s="185"/>
       <c r="N90" s="163"/>
       <c r="O90" s="163"/>
       <c r="P90" s="163"/>
       <c r="Q90" s="163"/>
       <c r="R90" s="163"/>
       <c r="S90" s="163"/>
@@ -11517,52 +11611,53 @@
       <c r="AA90" s="162"/>
       <c r="AB90" s="185"/>
       <c r="AC90" s="163"/>
       <c r="AD90" s="163"/>
       <c r="AE90" s="163"/>
       <c r="AF90" s="162"/>
       <c r="AG90" s="185"/>
       <c r="AH90" s="163"/>
       <c r="AI90" s="163"/>
       <c r="AJ90" s="163"/>
       <c r="AK90" s="163"/>
       <c r="AL90" s="163"/>
       <c r="AM90" s="163"/>
       <c r="AN90" s="163"/>
       <c r="AO90" s="163"/>
       <c r="AP90" s="162"/>
       <c r="AQ90" s="185">
         <v>529740</v>
       </c>
       <c r="AR90" s="163"/>
       <c r="AS90" s="163"/>
       <c r="AT90" s="162"/>
       <c r="AU90" s="150">
         <v>15131542</v>
       </c>
-    </row>
-    <row r="91" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV90" s="195"/>
+    </row>
+    <row r="91" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A91" s="46" t="s">
         <v>121</v>
       </c>
       <c r="B91" s="89">
         <v>0</v>
       </c>
       <c r="C91" s="89">
         <v>0</v>
       </c>
       <c r="D91" s="90"/>
       <c r="E91" s="91"/>
       <c r="F91" s="91"/>
       <c r="G91" s="91"/>
       <c r="H91" s="92"/>
       <c r="I91" s="90"/>
       <c r="J91" s="91"/>
       <c r="K91" s="91"/>
       <c r="L91" s="92"/>
       <c r="M91" s="90"/>
       <c r="N91" s="91"/>
       <c r="O91" s="91"/>
       <c r="P91" s="91"/>
       <c r="Q91" s="91"/>
       <c r="R91" s="91"/>
       <c r="S91" s="91"/>
@@ -11578,52 +11673,53 @@
       <c r="AA91" s="92"/>
       <c r="AB91" s="90"/>
       <c r="AC91" s="91"/>
       <c r="AD91" s="91"/>
       <c r="AE91" s="91"/>
       <c r="AF91" s="92"/>
       <c r="AG91" s="90"/>
       <c r="AH91" s="91"/>
       <c r="AI91" s="91"/>
       <c r="AJ91" s="91"/>
       <c r="AK91" s="91"/>
       <c r="AL91" s="91"/>
       <c r="AM91" s="91"/>
       <c r="AN91" s="91"/>
       <c r="AO91" s="91"/>
       <c r="AP91" s="92"/>
       <c r="AQ91" s="90">
         <v>0</v>
       </c>
       <c r="AR91" s="91"/>
       <c r="AS91" s="91"/>
       <c r="AT91" s="92"/>
       <c r="AU91" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="92" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV91" s="194"/>
+    </row>
+    <row r="92" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A92" s="47" t="s">
         <v>122</v>
       </c>
       <c r="B92" s="105">
         <v>0</v>
       </c>
       <c r="C92" s="105">
         <v>0</v>
       </c>
       <c r="D92" s="106"/>
       <c r="E92" s="107"/>
       <c r="F92" s="107"/>
       <c r="G92" s="107"/>
       <c r="H92" s="109"/>
       <c r="I92" s="106"/>
       <c r="J92" s="107"/>
       <c r="K92" s="107"/>
       <c r="L92" s="109"/>
       <c r="M92" s="106"/>
       <c r="N92" s="107"/>
       <c r="O92" s="107"/>
       <c r="P92" s="107"/>
       <c r="Q92" s="107"/>
       <c r="R92" s="107"/>
       <c r="S92" s="107"/>
@@ -11639,52 +11735,53 @@
       <c r="AA92" s="109"/>
       <c r="AB92" s="106"/>
       <c r="AC92" s="107"/>
       <c r="AD92" s="107"/>
       <c r="AE92" s="107"/>
       <c r="AF92" s="109"/>
       <c r="AG92" s="106"/>
       <c r="AH92" s="107"/>
       <c r="AI92" s="107"/>
       <c r="AJ92" s="107"/>
       <c r="AK92" s="107"/>
       <c r="AL92" s="107"/>
       <c r="AM92" s="107"/>
       <c r="AN92" s="107"/>
       <c r="AO92" s="107"/>
       <c r="AP92" s="109"/>
       <c r="AQ92" s="106">
         <v>0</v>
       </c>
       <c r="AR92" s="107"/>
       <c r="AS92" s="107"/>
       <c r="AT92" s="109"/>
       <c r="AU92" s="112">
         <v>0</v>
       </c>
-    </row>
-    <row r="93" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV92" s="194"/>
+    </row>
+    <row r="93" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A93" s="60" t="s">
         <v>29</v>
       </c>
       <c r="B93" s="184">
         <v>14511677</v>
       </c>
       <c r="C93" s="184">
         <v>5877927</v>
       </c>
       <c r="D93" s="185"/>
       <c r="E93" s="163"/>
       <c r="F93" s="163"/>
       <c r="G93" s="163"/>
       <c r="H93" s="162"/>
       <c r="I93" s="185"/>
       <c r="J93" s="163"/>
       <c r="K93" s="163"/>
       <c r="L93" s="162"/>
       <c r="M93" s="185"/>
       <c r="N93" s="163"/>
       <c r="O93" s="163"/>
       <c r="P93" s="163"/>
       <c r="Q93" s="163"/>
       <c r="R93" s="163"/>
       <c r="S93" s="163"/>
@@ -11700,52 +11797,53 @@
       <c r="AA93" s="162"/>
       <c r="AB93" s="185"/>
       <c r="AC93" s="163"/>
       <c r="AD93" s="163"/>
       <c r="AE93" s="163"/>
       <c r="AF93" s="162"/>
       <c r="AG93" s="185"/>
       <c r="AH93" s="163"/>
       <c r="AI93" s="163"/>
       <c r="AJ93" s="163"/>
       <c r="AK93" s="163"/>
       <c r="AL93" s="163"/>
       <c r="AM93" s="163"/>
       <c r="AN93" s="163"/>
       <c r="AO93" s="163"/>
       <c r="AP93" s="162"/>
       <c r="AQ93" s="185">
         <v>512504</v>
       </c>
       <c r="AR93" s="163"/>
       <c r="AS93" s="163"/>
       <c r="AT93" s="162"/>
       <c r="AU93" s="150">
         <v>15024181</v>
       </c>
-    </row>
-    <row r="94" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV93" s="194"/>
+    </row>
+    <row r="94" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A94" s="46" t="s">
         <v>113</v>
       </c>
       <c r="B94" s="89">
         <v>0</v>
       </c>
       <c r="C94" s="89">
         <v>0</v>
       </c>
       <c r="D94" s="90"/>
       <c r="E94" s="91"/>
       <c r="F94" s="91"/>
       <c r="G94" s="91"/>
       <c r="H94" s="92"/>
       <c r="I94" s="90"/>
       <c r="J94" s="91"/>
       <c r="K94" s="91"/>
       <c r="L94" s="92"/>
       <c r="M94" s="90"/>
       <c r="N94" s="91"/>
       <c r="O94" s="91"/>
       <c r="P94" s="91"/>
       <c r="Q94" s="91"/>
       <c r="R94" s="91"/>
       <c r="S94" s="91"/>
@@ -11761,52 +11859,53 @@
       <c r="AA94" s="92"/>
       <c r="AB94" s="90"/>
       <c r="AC94" s="91"/>
       <c r="AD94" s="91"/>
       <c r="AE94" s="91"/>
       <c r="AF94" s="92"/>
       <c r="AG94" s="90"/>
       <c r="AH94" s="91"/>
       <c r="AI94" s="91"/>
       <c r="AJ94" s="91"/>
       <c r="AK94" s="91"/>
       <c r="AL94" s="91"/>
       <c r="AM94" s="91"/>
       <c r="AN94" s="91"/>
       <c r="AO94" s="91"/>
       <c r="AP94" s="92"/>
       <c r="AQ94" s="90">
         <v>0</v>
       </c>
       <c r="AR94" s="91"/>
       <c r="AS94" s="91"/>
       <c r="AT94" s="92"/>
       <c r="AU94" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="95" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV94" s="194"/>
+    </row>
+    <row r="95" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A95" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B95" s="89">
         <v>0</v>
       </c>
       <c r="C95" s="89">
         <v>0</v>
       </c>
       <c r="D95" s="90"/>
       <c r="E95" s="91"/>
       <c r="F95" s="91"/>
       <c r="G95" s="91"/>
       <c r="H95" s="92"/>
       <c r="I95" s="90"/>
       <c r="J95" s="91"/>
       <c r="K95" s="91"/>
       <c r="L95" s="92"/>
       <c r="M95" s="90"/>
       <c r="N95" s="91"/>
       <c r="O95" s="91"/>
       <c r="P95" s="91"/>
       <c r="Q95" s="91"/>
       <c r="R95" s="91"/>
       <c r="S95" s="91"/>
@@ -11822,52 +11921,53 @@
       <c r="AA95" s="92"/>
       <c r="AB95" s="90"/>
       <c r="AC95" s="91"/>
       <c r="AD95" s="91"/>
       <c r="AE95" s="91"/>
       <c r="AF95" s="92"/>
       <c r="AG95" s="90"/>
       <c r="AH95" s="91"/>
       <c r="AI95" s="91"/>
       <c r="AJ95" s="91"/>
       <c r="AK95" s="91"/>
       <c r="AL95" s="91"/>
       <c r="AM95" s="91"/>
       <c r="AN95" s="91"/>
       <c r="AO95" s="91"/>
       <c r="AP95" s="92"/>
       <c r="AQ95" s="90">
         <v>0</v>
       </c>
       <c r="AR95" s="91"/>
       <c r="AS95" s="91"/>
       <c r="AT95" s="92"/>
       <c r="AU95" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="96" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV95" s="194"/>
+    </row>
+    <row r="96" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A96" s="47" t="s">
         <v>28</v>
       </c>
       <c r="B96" s="105">
         <v>14511677</v>
       </c>
       <c r="C96" s="105">
         <v>5877927</v>
       </c>
       <c r="D96" s="106"/>
       <c r="E96" s="107"/>
       <c r="F96" s="107"/>
       <c r="G96" s="107"/>
       <c r="H96" s="109"/>
       <c r="I96" s="106"/>
       <c r="J96" s="107"/>
       <c r="K96" s="107"/>
       <c r="L96" s="109"/>
       <c r="M96" s="106"/>
       <c r="N96" s="107"/>
       <c r="O96" s="107"/>
       <c r="P96" s="107"/>
       <c r="Q96" s="107"/>
       <c r="R96" s="107"/>
       <c r="S96" s="107"/>
@@ -11883,52 +11983,53 @@
       <c r="AA96" s="109"/>
       <c r="AB96" s="106"/>
       <c r="AC96" s="107"/>
       <c r="AD96" s="107"/>
       <c r="AE96" s="107"/>
       <c r="AF96" s="109"/>
       <c r="AG96" s="106"/>
       <c r="AH96" s="107"/>
       <c r="AI96" s="107"/>
       <c r="AJ96" s="107"/>
       <c r="AK96" s="107"/>
       <c r="AL96" s="107"/>
       <c r="AM96" s="107"/>
       <c r="AN96" s="107"/>
       <c r="AO96" s="107"/>
       <c r="AP96" s="109"/>
       <c r="AQ96" s="106">
         <v>512504</v>
       </c>
       <c r="AR96" s="107"/>
       <c r="AS96" s="107"/>
       <c r="AT96" s="109"/>
       <c r="AU96" s="112">
         <v>15024181</v>
       </c>
-    </row>
-    <row r="97" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV96" s="194"/>
+    </row>
+    <row r="97" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A97" s="60" t="s">
         <v>128</v>
       </c>
       <c r="B97" s="184">
         <v>90125</v>
       </c>
       <c r="C97" s="184">
         <v>45474</v>
       </c>
       <c r="D97" s="185"/>
       <c r="E97" s="163"/>
       <c r="F97" s="163"/>
       <c r="G97" s="163"/>
       <c r="H97" s="162"/>
       <c r="I97" s="185"/>
       <c r="J97" s="163"/>
       <c r="K97" s="163"/>
       <c r="L97" s="162"/>
       <c r="M97" s="185"/>
       <c r="N97" s="163"/>
       <c r="O97" s="163"/>
       <c r="P97" s="163"/>
       <c r="Q97" s="163"/>
       <c r="R97" s="163"/>
       <c r="S97" s="163"/>
@@ -11944,52 +12045,53 @@
       <c r="AA97" s="162"/>
       <c r="AB97" s="185"/>
       <c r="AC97" s="163"/>
       <c r="AD97" s="163"/>
       <c r="AE97" s="163"/>
       <c r="AF97" s="162"/>
       <c r="AG97" s="185"/>
       <c r="AH97" s="163"/>
       <c r="AI97" s="163"/>
       <c r="AJ97" s="163"/>
       <c r="AK97" s="163"/>
       <c r="AL97" s="163"/>
       <c r="AM97" s="163"/>
       <c r="AN97" s="163"/>
       <c r="AO97" s="163"/>
       <c r="AP97" s="162"/>
       <c r="AQ97" s="185">
         <v>17236</v>
       </c>
       <c r="AR97" s="163"/>
       <c r="AS97" s="163"/>
       <c r="AT97" s="162"/>
       <c r="AU97" s="150">
         <v>107361</v>
       </c>
-    </row>
-    <row r="98" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV97" s="195"/>
+    </row>
+    <row r="98" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A98" s="46" t="s">
         <v>113</v>
       </c>
       <c r="B98" s="89">
         <v>0</v>
       </c>
       <c r="C98" s="89">
         <v>0</v>
       </c>
       <c r="D98" s="90"/>
       <c r="E98" s="91"/>
       <c r="F98" s="91"/>
       <c r="G98" s="91"/>
       <c r="H98" s="92"/>
       <c r="I98" s="90"/>
       <c r="J98" s="91"/>
       <c r="K98" s="91"/>
       <c r="L98" s="92"/>
       <c r="M98" s="90"/>
       <c r="N98" s="91"/>
       <c r="O98" s="91"/>
       <c r="P98" s="91"/>
       <c r="Q98" s="91"/>
       <c r="R98" s="91"/>
       <c r="S98" s="91"/>
@@ -12005,52 +12107,53 @@
       <c r="AA98" s="92"/>
       <c r="AB98" s="90"/>
       <c r="AC98" s="91"/>
       <c r="AD98" s="91"/>
       <c r="AE98" s="91"/>
       <c r="AF98" s="92"/>
       <c r="AG98" s="90"/>
       <c r="AH98" s="91"/>
       <c r="AI98" s="91"/>
       <c r="AJ98" s="91"/>
       <c r="AK98" s="91"/>
       <c r="AL98" s="91"/>
       <c r="AM98" s="91"/>
       <c r="AN98" s="91"/>
       <c r="AO98" s="91"/>
       <c r="AP98" s="92"/>
       <c r="AQ98" s="90">
         <v>0</v>
       </c>
       <c r="AR98" s="91"/>
       <c r="AS98" s="91"/>
       <c r="AT98" s="92"/>
       <c r="AU98" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="99" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV98" s="194"/>
+    </row>
+    <row r="99" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A99" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B99" s="89">
         <v>0</v>
       </c>
       <c r="C99" s="89">
         <v>0</v>
       </c>
       <c r="D99" s="90"/>
       <c r="E99" s="91"/>
       <c r="F99" s="91"/>
       <c r="G99" s="91"/>
       <c r="H99" s="92"/>
       <c r="I99" s="90"/>
       <c r="J99" s="91"/>
       <c r="K99" s="91"/>
       <c r="L99" s="92"/>
       <c r="M99" s="90"/>
       <c r="N99" s="91"/>
       <c r="O99" s="91"/>
       <c r="P99" s="91"/>
       <c r="Q99" s="91"/>
       <c r="R99" s="91"/>
       <c r="S99" s="91"/>
@@ -12066,52 +12169,53 @@
       <c r="AA99" s="92"/>
       <c r="AB99" s="90"/>
       <c r="AC99" s="91"/>
       <c r="AD99" s="91"/>
       <c r="AE99" s="91"/>
       <c r="AF99" s="92"/>
       <c r="AG99" s="90"/>
       <c r="AH99" s="91"/>
       <c r="AI99" s="91"/>
       <c r="AJ99" s="91"/>
       <c r="AK99" s="91"/>
       <c r="AL99" s="91"/>
       <c r="AM99" s="91"/>
       <c r="AN99" s="91"/>
       <c r="AO99" s="91"/>
       <c r="AP99" s="92"/>
       <c r="AQ99" s="90">
         <v>0</v>
       </c>
       <c r="AR99" s="91"/>
       <c r="AS99" s="91"/>
       <c r="AT99" s="92"/>
       <c r="AU99" s="94">
         <v>0</v>
       </c>
-    </row>
-    <row r="100" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV99" s="194"/>
+    </row>
+    <row r="100" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A100" s="47" t="s">
         <v>28</v>
       </c>
       <c r="B100" s="105">
         <v>90125</v>
       </c>
       <c r="C100" s="105">
         <v>45474</v>
       </c>
       <c r="D100" s="106"/>
       <c r="E100" s="107"/>
       <c r="F100" s="107"/>
       <c r="G100" s="107"/>
       <c r="H100" s="109"/>
       <c r="I100" s="106"/>
       <c r="J100" s="107"/>
       <c r="K100" s="107"/>
       <c r="L100" s="109"/>
       <c r="M100" s="106"/>
       <c r="N100" s="107"/>
       <c r="O100" s="107"/>
       <c r="P100" s="107"/>
       <c r="Q100" s="107"/>
       <c r="R100" s="107"/>
       <c r="S100" s="107"/>
@@ -12127,211 +12231,215 @@
       <c r="AA100" s="109"/>
       <c r="AB100" s="106"/>
       <c r="AC100" s="107"/>
       <c r="AD100" s="107"/>
       <c r="AE100" s="107"/>
       <c r="AF100" s="109"/>
       <c r="AG100" s="106"/>
       <c r="AH100" s="107"/>
       <c r="AI100" s="107"/>
       <c r="AJ100" s="107"/>
       <c r="AK100" s="107"/>
       <c r="AL100" s="107"/>
       <c r="AM100" s="107"/>
       <c r="AN100" s="107"/>
       <c r="AO100" s="107"/>
       <c r="AP100" s="109"/>
       <c r="AQ100" s="106">
         <v>17236</v>
       </c>
       <c r="AR100" s="107"/>
       <c r="AS100" s="107"/>
       <c r="AT100" s="109"/>
       <c r="AU100" s="112">
         <v>107361</v>
       </c>
-    </row>
-    <row r="101" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="AV100" s="194"/>
+    </row>
+    <row r="101" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A101" s="61" t="s">
         <v>30</v>
       </c>
       <c r="B101" s="184"/>
       <c r="C101" s="184"/>
       <c r="D101" s="185"/>
       <c r="E101" s="163"/>
       <c r="F101" s="163"/>
       <c r="G101" s="163"/>
       <c r="H101" s="162"/>
       <c r="I101" s="185"/>
       <c r="J101" s="163"/>
       <c r="K101" s="163"/>
       <c r="L101" s="162"/>
       <c r="M101" s="185"/>
       <c r="N101" s="163"/>
       <c r="O101" s="163"/>
       <c r="P101" s="163"/>
       <c r="Q101" s="163"/>
       <c r="R101" s="163"/>
       <c r="S101" s="163"/>
       <c r="T101" s="163"/>
       <c r="U101" s="163"/>
       <c r="V101" s="164"/>
       <c r="W101" s="184"/>
       <c r="X101" s="185"/>
       <c r="Y101" s="163"/>
       <c r="Z101" s="163"/>
       <c r="AA101" s="162"/>
       <c r="AB101" s="185"/>
       <c r="AC101" s="163"/>
       <c r="AD101" s="163"/>
       <c r="AE101" s="163"/>
       <c r="AF101" s="162"/>
       <c r="AG101" s="185"/>
       <c r="AH101" s="163"/>
       <c r="AI101" s="163"/>
       <c r="AJ101" s="163"/>
       <c r="AK101" s="163"/>
       <c r="AL101" s="163"/>
       <c r="AM101" s="163"/>
       <c r="AN101" s="163"/>
       <c r="AO101" s="163"/>
       <c r="AP101" s="162"/>
       <c r="AQ101" s="185"/>
       <c r="AR101" s="163"/>
       <c r="AS101" s="163"/>
       <c r="AT101" s="162"/>
       <c r="AU101" s="150">
-        <v>15653848</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:47" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>15654412</v>
+      </c>
+      <c r="AV101" s="195"/>
+    </row>
+    <row r="102" spans="1:48" s="42" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A102" s="47" t="s">
         <v>31</v>
       </c>
       <c r="B102" s="105"/>
       <c r="C102" s="105"/>
       <c r="D102" s="106"/>
       <c r="E102" s="107"/>
       <c r="F102" s="107"/>
       <c r="G102" s="107"/>
       <c r="H102" s="109"/>
       <c r="I102" s="106"/>
       <c r="J102" s="107"/>
       <c r="K102" s="107"/>
       <c r="L102" s="109"/>
       <c r="M102" s="106"/>
       <c r="N102" s="107"/>
       <c r="O102" s="107"/>
       <c r="P102" s="107"/>
       <c r="Q102" s="107"/>
       <c r="R102" s="107"/>
       <c r="S102" s="107"/>
       <c r="T102" s="107"/>
       <c r="U102" s="107"/>
       <c r="V102" s="110"/>
       <c r="W102" s="105"/>
       <c r="X102" s="106"/>
       <c r="Y102" s="107"/>
       <c r="Z102" s="107"/>
       <c r="AA102" s="109"/>
       <c r="AB102" s="106"/>
       <c r="AC102" s="107"/>
       <c r="AD102" s="107"/>
       <c r="AE102" s="107"/>
       <c r="AF102" s="109"/>
       <c r="AG102" s="106"/>
       <c r="AH102" s="107"/>
       <c r="AI102" s="107"/>
       <c r="AJ102" s="107"/>
       <c r="AK102" s="107"/>
       <c r="AL102" s="107"/>
       <c r="AM102" s="107"/>
       <c r="AN102" s="107"/>
       <c r="AO102" s="107"/>
       <c r="AP102" s="109"/>
       <c r="AQ102" s="106"/>
       <c r="AR102" s="107"/>
       <c r="AS102" s="107"/>
       <c r="AT102" s="109"/>
       <c r="AU102" s="112">
-        <v>1625489</v>
-[...2 lines deleted...]
-    <row r="103" spans="1:47" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
+        <v>1626182</v>
+      </c>
+      <c r="AV102" s="194"/>
+    </row>
+    <row r="103" spans="1:48" s="145" customFormat="1" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A103" s="61" t="s">
         <v>32</v>
       </c>
       <c r="B103" s="184"/>
       <c r="C103" s="184"/>
       <c r="D103" s="185"/>
       <c r="E103" s="163"/>
       <c r="F103" s="163"/>
       <c r="G103" s="163"/>
       <c r="H103" s="162"/>
       <c r="I103" s="185"/>
       <c r="J103" s="163"/>
       <c r="K103" s="163"/>
       <c r="L103" s="162"/>
       <c r="M103" s="185"/>
       <c r="N103" s="163"/>
       <c r="O103" s="163"/>
       <c r="P103" s="163"/>
       <c r="Q103" s="163"/>
       <c r="R103" s="163"/>
       <c r="S103" s="163"/>
       <c r="T103" s="163"/>
       <c r="U103" s="163"/>
       <c r="V103" s="164"/>
       <c r="W103" s="184"/>
       <c r="X103" s="185"/>
       <c r="Y103" s="163"/>
       <c r="Z103" s="163"/>
       <c r="AA103" s="162"/>
       <c r="AB103" s="185"/>
       <c r="AC103" s="163"/>
       <c r="AD103" s="163"/>
       <c r="AE103" s="163"/>
       <c r="AF103" s="162"/>
       <c r="AG103" s="185"/>
       <c r="AH103" s="163"/>
       <c r="AI103" s="163"/>
       <c r="AJ103" s="163"/>
       <c r="AK103" s="163"/>
       <c r="AL103" s="163"/>
       <c r="AM103" s="163"/>
       <c r="AN103" s="163"/>
       <c r="AO103" s="163"/>
       <c r="AP103" s="162"/>
       <c r="AQ103" s="185"/>
       <c r="AR103" s="163"/>
       <c r="AS103" s="163"/>
       <c r="AT103" s="162"/>
       <c r="AU103" s="150">
-        <v>6679566</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:47" x14ac:dyDescent="0.25">
+        <v>6673967</v>
+      </c>
+      <c r="AV103" s="195"/>
+    </row>
+    <row r="104" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A104" s="46" t="s">
         <v>13</v>
       </c>
       <c r="B104" s="89"/>
       <c r="C104" s="89"/>
       <c r="D104" s="90"/>
       <c r="E104" s="91"/>
       <c r="F104" s="91"/>
       <c r="G104" s="91"/>
       <c r="H104" s="92"/>
       <c r="I104" s="90"/>
       <c r="J104" s="91"/>
       <c r="K104" s="91"/>
       <c r="L104" s="92"/>
       <c r="M104" s="90"/>
       <c r="N104" s="91"/>
       <c r="O104" s="91"/>
       <c r="P104" s="91"/>
       <c r="Q104" s="91"/>
       <c r="R104" s="91"/>
       <c r="S104" s="91"/>
       <c r="T104" s="91"/>
       <c r="U104" s="91"/>
       <c r="V104" s="93"/>
       <c r="W104" s="89"/>
@@ -12340,51 +12448,51 @@
       <c r="Z104" s="91"/>
       <c r="AA104" s="92"/>
       <c r="AB104" s="90"/>
       <c r="AC104" s="91"/>
       <c r="AD104" s="91"/>
       <c r="AE104" s="91"/>
       <c r="AF104" s="92"/>
       <c r="AG104" s="90"/>
       <c r="AH104" s="91"/>
       <c r="AI104" s="91"/>
       <c r="AJ104" s="91"/>
       <c r="AK104" s="91"/>
       <c r="AL104" s="91"/>
       <c r="AM104" s="91"/>
       <c r="AN104" s="91"/>
       <c r="AO104" s="91"/>
       <c r="AP104" s="92"/>
       <c r="AQ104" s="90"/>
       <c r="AR104" s="91"/>
       <c r="AS104" s="91"/>
       <c r="AT104" s="92"/>
       <c r="AU104" s="94">
         <v>214821</v>
       </c>
     </row>
-    <row r="105" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A105" s="46" t="s">
         <v>14</v>
       </c>
       <c r="B105" s="89"/>
       <c r="C105" s="89"/>
       <c r="D105" s="90"/>
       <c r="E105" s="91"/>
       <c r="F105" s="91"/>
       <c r="G105" s="91"/>
       <c r="H105" s="92"/>
       <c r="I105" s="90"/>
       <c r="J105" s="91"/>
       <c r="K105" s="91"/>
       <c r="L105" s="92"/>
       <c r="M105" s="90"/>
       <c r="N105" s="91"/>
       <c r="O105" s="91"/>
       <c r="P105" s="91"/>
       <c r="Q105" s="91"/>
       <c r="R105" s="91"/>
       <c r="S105" s="91"/>
       <c r="T105" s="91"/>
       <c r="U105" s="91"/>
       <c r="V105" s="93"/>
       <c r="W105" s="89"/>
@@ -12393,51 +12501,51 @@
       <c r="Z105" s="91"/>
       <c r="AA105" s="92"/>
       <c r="AB105" s="90"/>
       <c r="AC105" s="91"/>
       <c r="AD105" s="91"/>
       <c r="AE105" s="91"/>
       <c r="AF105" s="92"/>
       <c r="AG105" s="90"/>
       <c r="AH105" s="91"/>
       <c r="AI105" s="91"/>
       <c r="AJ105" s="91"/>
       <c r="AK105" s="91"/>
       <c r="AL105" s="91"/>
       <c r="AM105" s="91"/>
       <c r="AN105" s="91"/>
       <c r="AO105" s="91"/>
       <c r="AP105" s="92"/>
       <c r="AQ105" s="90"/>
       <c r="AR105" s="91"/>
       <c r="AS105" s="91"/>
       <c r="AT105" s="92"/>
       <c r="AU105" s="94">
         <v>210993</v>
       </c>
     </row>
-    <row r="106" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A106" s="46" t="s">
         <v>88</v>
       </c>
       <c r="B106" s="89"/>
       <c r="C106" s="89"/>
       <c r="D106" s="90"/>
       <c r="E106" s="91"/>
       <c r="F106" s="91"/>
       <c r="G106" s="91"/>
       <c r="H106" s="92"/>
       <c r="I106" s="90"/>
       <c r="J106" s="91"/>
       <c r="K106" s="91"/>
       <c r="L106" s="92"/>
       <c r="M106" s="90"/>
       <c r="N106" s="91"/>
       <c r="O106" s="91"/>
       <c r="P106" s="91"/>
       <c r="Q106" s="91"/>
       <c r="R106" s="91"/>
       <c r="S106" s="91"/>
       <c r="T106" s="91"/>
       <c r="U106" s="91"/>
       <c r="V106" s="93"/>
       <c r="W106" s="89"/>
@@ -12446,51 +12554,51 @@
       <c r="Z106" s="91"/>
       <c r="AA106" s="92"/>
       <c r="AB106" s="90"/>
       <c r="AC106" s="91"/>
       <c r="AD106" s="91"/>
       <c r="AE106" s="91"/>
       <c r="AF106" s="92"/>
       <c r="AG106" s="90"/>
       <c r="AH106" s="91"/>
       <c r="AI106" s="91"/>
       <c r="AJ106" s="91"/>
       <c r="AK106" s="91"/>
       <c r="AL106" s="91"/>
       <c r="AM106" s="91"/>
       <c r="AN106" s="91"/>
       <c r="AO106" s="91"/>
       <c r="AP106" s="92"/>
       <c r="AQ106" s="90"/>
       <c r="AR106" s="91"/>
       <c r="AS106" s="91"/>
       <c r="AT106" s="92"/>
       <c r="AU106" s="94">
         <v>517611</v>
       </c>
     </row>
-    <row r="107" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A107" s="46" t="s">
         <v>89</v>
       </c>
       <c r="B107" s="89"/>
       <c r="C107" s="89"/>
       <c r="D107" s="90"/>
       <c r="E107" s="91"/>
       <c r="F107" s="91"/>
       <c r="G107" s="91"/>
       <c r="H107" s="92"/>
       <c r="I107" s="90"/>
       <c r="J107" s="91"/>
       <c r="K107" s="91"/>
       <c r="L107" s="92"/>
       <c r="M107" s="90"/>
       <c r="N107" s="91"/>
       <c r="O107" s="91"/>
       <c r="P107" s="91"/>
       <c r="Q107" s="91"/>
       <c r="R107" s="91"/>
       <c r="S107" s="91"/>
       <c r="T107" s="91"/>
       <c r="U107" s="91"/>
       <c r="V107" s="93"/>
       <c r="W107" s="89"/>
@@ -12499,51 +12607,51 @@
       <c r="Z107" s="91"/>
       <c r="AA107" s="92"/>
       <c r="AB107" s="90"/>
       <c r="AC107" s="91"/>
       <c r="AD107" s="91"/>
       <c r="AE107" s="91"/>
       <c r="AF107" s="92"/>
       <c r="AG107" s="90"/>
       <c r="AH107" s="91"/>
       <c r="AI107" s="91"/>
       <c r="AJ107" s="91"/>
       <c r="AK107" s="91"/>
       <c r="AL107" s="91"/>
       <c r="AM107" s="91"/>
       <c r="AN107" s="91"/>
       <c r="AO107" s="91"/>
       <c r="AP107" s="92"/>
       <c r="AQ107" s="90"/>
       <c r="AR107" s="91"/>
       <c r="AS107" s="91"/>
       <c r="AT107" s="92"/>
       <c r="AU107" s="94">
         <v>266550</v>
       </c>
     </row>
-    <row r="108" spans="1:47" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:48" x14ac:dyDescent="0.25">
       <c r="A108" s="46" t="s">
         <v>16</v>
       </c>
       <c r="B108" s="94">
         <v>458769</v>
       </c>
       <c r="C108" s="94">
         <v>20919</v>
       </c>
       <c r="D108" s="121">
         <v>5259</v>
       </c>
       <c r="E108" s="91"/>
       <c r="F108" s="91"/>
       <c r="G108" s="91"/>
       <c r="H108" s="92"/>
       <c r="I108" s="121">
         <v>0</v>
       </c>
       <c r="J108" s="91"/>
       <c r="K108" s="91"/>
       <c r="L108" s="92"/>
       <c r="M108" s="121">
         <v>15659</v>
       </c>
@@ -12578,51 +12686,51 @@
       <c r="AH108" s="91"/>
       <c r="AI108" s="91"/>
       <c r="AJ108" s="91"/>
       <c r="AK108" s="91"/>
       <c r="AL108" s="91"/>
       <c r="AM108" s="91"/>
       <c r="AN108" s="91"/>
       <c r="AO108" s="91"/>
       <c r="AP108" s="92"/>
       <c r="AQ108" s="121">
         <v>98364</v>
       </c>
       <c r="AR108" s="111">
         <v>80664</v>
       </c>
       <c r="AS108" s="111">
         <v>0</v>
       </c>
       <c r="AT108" s="123">
         <v>17700</v>
       </c>
       <c r="AU108" s="94">
         <v>557133</v>
       </c>
     </row>
-    <row r="109" spans="1:47" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:48" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A109" s="49" t="s">
         <v>15</v>
       </c>
       <c r="B109" s="95"/>
       <c r="C109" s="95"/>
       <c r="D109" s="96"/>
       <c r="E109" s="97"/>
       <c r="F109" s="97"/>
       <c r="G109" s="97"/>
       <c r="H109" s="98"/>
       <c r="I109" s="96"/>
       <c r="J109" s="97"/>
       <c r="K109" s="97"/>
       <c r="L109" s="98"/>
       <c r="M109" s="96"/>
       <c r="N109" s="97"/>
       <c r="O109" s="97"/>
       <c r="P109" s="97"/>
       <c r="Q109" s="97"/>
       <c r="R109" s="97"/>
       <c r="S109" s="97"/>
       <c r="T109" s="97"/>
       <c r="U109" s="97"/>
       <c r="V109" s="99"/>
       <c r="W109" s="95"/>
@@ -12631,149 +12739,149 @@
       <c r="Z109" s="97"/>
       <c r="AA109" s="98"/>
       <c r="AB109" s="96"/>
       <c r="AC109" s="97"/>
       <c r="AD109" s="97"/>
       <c r="AE109" s="97"/>
       <c r="AF109" s="98"/>
       <c r="AG109" s="96"/>
       <c r="AH109" s="97"/>
       <c r="AI109" s="97"/>
       <c r="AJ109" s="97"/>
       <c r="AK109" s="97"/>
       <c r="AL109" s="97"/>
       <c r="AM109" s="97"/>
       <c r="AN109" s="97"/>
       <c r="AO109" s="97"/>
       <c r="AP109" s="98"/>
       <c r="AQ109" s="96"/>
       <c r="AR109" s="97"/>
       <c r="AS109" s="97"/>
       <c r="AT109" s="98"/>
       <c r="AU109" s="100">
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:47" ht="14.4" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:48" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A110" s="83"/>
       <c r="B110" s="8"/>
       <c r="C110" s="8"/>
       <c r="D110" s="8"/>
       <c r="E110" s="8"/>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="8"/>
       <c r="L110" s="8"/>
       <c r="M110" s="8"/>
       <c r="N110" s="8"/>
       <c r="O110" s="8"/>
       <c r="P110" s="8"/>
       <c r="Q110" s="8"/>
       <c r="R110" s="8"/>
       <c r="S110" s="8"/>
       <c r="T110" s="8"/>
       <c r="U110" s="8"/>
       <c r="V110" s="8"/>
       <c r="W110" s="8"/>
       <c r="X110" s="8"/>
       <c r="Y110" s="8"/>
       <c r="Z110" s="8"/>
       <c r="AA110" s="8"/>
       <c r="AB110" s="8"/>
       <c r="AC110" s="8"/>
       <c r="AD110" s="8"/>
       <c r="AE110" s="8"/>
       <c r="AF110" s="8"/>
       <c r="AG110" s="8"/>
       <c r="AH110" s="8"/>
       <c r="AI110" s="8"/>
       <c r="AJ110" s="8"/>
       <c r="AK110" s="8"/>
       <c r="AL110" s="8"/>
       <c r="AM110" s="8"/>
       <c r="AN110" s="8"/>
       <c r="AO110" s="8"/>
       <c r="AP110" s="8"/>
       <c r="AQ110" s="8"/>
       <c r="AR110" s="8"/>
       <c r="AS110" s="8"/>
       <c r="AT110" s="8"/>
       <c r="AU110" s="8"/>
     </row>
-    <row r="111" spans="1:47" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:48" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A111" s="83"/>
       <c r="B111" s="42"/>
       <c r="C111" s="42"/>
       <c r="D111" s="42"/>
       <c r="E111" s="42"/>
       <c r="F111" s="42"/>
       <c r="G111" s="42"/>
       <c r="H111" s="42"/>
       <c r="I111" s="42"/>
       <c r="J111" s="42"/>
       <c r="K111" s="42"/>
       <c r="L111" s="42"/>
       <c r="M111" s="42"/>
       <c r="N111" s="42"/>
       <c r="O111" s="42"/>
       <c r="P111" s="42"/>
       <c r="Q111" s="42"/>
       <c r="R111" s="42"/>
       <c r="S111" s="42"/>
       <c r="T111" s="42"/>
       <c r="U111" s="42"/>
       <c r="V111" s="42"/>
       <c r="W111" s="42"/>
       <c r="X111" s="42"/>
       <c r="Y111" s="42"/>
       <c r="Z111" s="42"/>
       <c r="AA111" s="42"/>
       <c r="AB111" s="42"/>
       <c r="AC111" s="42"/>
       <c r="AD111" s="42"/>
       <c r="AE111" s="42"/>
       <c r="AF111" s="42"/>
       <c r="AG111" s="42"/>
       <c r="AH111" s="42"/>
       <c r="AI111" s="42"/>
       <c r="AJ111" s="42"/>
       <c r="AK111" s="42"/>
       <c r="AL111" s="42"/>
       <c r="AM111" s="42"/>
       <c r="AN111" s="42"/>
       <c r="AO111" s="42"/>
       <c r="AP111" s="42"/>
       <c r="AQ111" s="42"/>
       <c r="AR111" s="42"/>
       <c r="AS111" s="42"/>
       <c r="AT111" s="42"/>
       <c r="AU111" s="42"/>
     </row>
-    <row r="112" spans="1:47" ht="14.4" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:48" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A112" s="83"/>
       <c r="B112" s="42"/>
       <c r="C112" s="42"/>
       <c r="D112" s="42"/>
       <c r="E112" s="42"/>
       <c r="F112" s="42"/>
       <c r="G112" s="42"/>
       <c r="H112" s="42"/>
       <c r="I112" s="42"/>
       <c r="J112" s="42"/>
       <c r="K112" s="42"/>
       <c r="L112" s="42"/>
       <c r="M112" s="42"/>
       <c r="N112" s="42"/>
       <c r="O112" s="42"/>
       <c r="P112" s="42"/>
       <c r="Q112" s="42"/>
       <c r="R112" s="42"/>
       <c r="S112" s="42"/>
       <c r="T112" s="42"/>
       <c r="U112" s="42"/>
       <c r="V112" s="42"/>
       <c r="W112" s="42"/>
       <c r="X112" s="42"/>
       <c r="Y112" s="42"/>