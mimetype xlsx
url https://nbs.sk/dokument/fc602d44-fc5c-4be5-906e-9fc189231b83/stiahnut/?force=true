--- v3 (2026-03-17)
+++ v4 (2026-05-01)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c4df215ece8a4a79a9195b51319e2344\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="2" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$217</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$218</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$218</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$220</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="517" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="233">
   <si>
     <t>2010-09</t>
   </si>
   <si>
     <t>2010-08</t>
   </si>
   <si>
     <t>2010-07</t>
   </si>
   <si>
     <t>2010-06</t>
   </si>
   <si>
     <t>2010-05</t>
   </si>
   <si>
     <t>2010-04</t>
   </si>
   <si>
     <t>2010-03</t>
   </si>
   <si>
     <t>2010-02</t>
   </si>
   <si>
@@ -828,50 +828,56 @@
   <si>
     <t>2025-06</t>
   </si>
   <si>
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
+    <t>2026-02</t>
+  </si>
+  <si>
+    <t>2026-03</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1504,51 +1510,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U219"/>
+  <dimension ref="A1:U221"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -2056,51 +2062,51 @@
       <c r="M12" s="14">
         <v>6.85</v>
       </c>
       <c r="N12" s="14">
         <v>6</v>
       </c>
       <c r="O12" s="14">
         <v>3.44</v>
       </c>
       <c r="P12" s="14">
         <v>4.98</v>
       </c>
       <c r="Q12" s="14">
         <v>5.78</v>
       </c>
       <c r="R12" s="14">
         <v>5.39</v>
       </c>
       <c r="S12" s="14">
         <v>3.17</v>
       </c>
       <c r="T12" s="14">
         <v>6.67</v>
       </c>
       <c r="U12" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14">
         <v>14.43</v>
       </c>
       <c r="C13" s="14">
         <v>8.19</v>
       </c>
       <c r="D13" s="14">
         <v>14.51</v>
       </c>
       <c r="E13" s="14">
         <v>13.58</v>
       </c>
       <c r="F13" s="14">
         <v>14.91</v>
       </c>
       <c r="G13" s="14">
         <v>5.48</v>
       </c>
       <c r="H13" s="14">
@@ -2511,51 +2517,51 @@
       <c r="M19" s="14">
         <v>6.46</v>
       </c>
       <c r="N19" s="14">
         <v>4.46</v>
       </c>
       <c r="O19" s="14">
         <v>3.31</v>
       </c>
       <c r="P19" s="14">
         <v>3.70</v>
       </c>
       <c r="Q19" s="14">
         <v>4.08</v>
       </c>
       <c r="R19" s="14">
         <v>4.72</v>
       </c>
       <c r="S19" s="14">
         <v>2.57</v>
       </c>
       <c r="T19" s="14">
         <v>7.39</v>
       </c>
       <c r="U19" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="14">
         <v>14.62</v>
       </c>
       <c r="C20" s="14">
         <v>7.10</v>
       </c>
       <c r="D20" s="14">
         <v>14.53</v>
       </c>
       <c r="E20" s="14">
         <v>14.04</v>
       </c>
       <c r="F20" s="14">
         <v>14.73</v>
       </c>
       <c r="G20" s="14">
         <v>5.09</v>
       </c>
       <c r="H20" s="14">
@@ -2576,51 +2582,51 @@
       <c r="M20" s="14">
         <v>6.40</v>
       </c>
       <c r="N20" s="14">
         <v>6.51</v>
       </c>
       <c r="O20" s="14">
         <v>3.32</v>
       </c>
       <c r="P20" s="14">
         <v>3.60</v>
       </c>
       <c r="Q20" s="14">
         <v>5.25</v>
       </c>
       <c r="R20" s="14">
         <v>7.01</v>
       </c>
       <c r="S20" s="14">
         <v>2.54</v>
       </c>
       <c r="T20" s="14">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="14">
         <v>14.70</v>
       </c>
       <c r="C21" s="14">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="14">
         <v>14.34</v>
       </c>
       <c r="E21" s="14">
         <v>14.44</v>
       </c>
       <c r="F21" s="14">
         <v>15.67</v>
       </c>
       <c r="G21" s="14">
         <v>5.01</v>
       </c>
       <c r="H21" s="14">
@@ -2641,51 +2647,51 @@
       <c r="M21" s="14">
         <v>6.08</v>
       </c>
       <c r="N21" s="14">
         <v>6.26</v>
       </c>
       <c r="O21" s="14">
         <v>3.34</v>
       </c>
       <c r="P21" s="14">
         <v>3.64</v>
       </c>
       <c r="Q21" s="14">
         <v>5.27</v>
       </c>
       <c r="R21" s="14">
         <v>5.34</v>
       </c>
       <c r="S21" s="14">
         <v>2.49</v>
       </c>
       <c r="T21" s="14">
         <v>5.52</v>
       </c>
       <c r="U21" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="14">
         <v>14.60</v>
       </c>
       <c r="C22" s="14">
         <v>6.66</v>
       </c>
       <c r="D22" s="14">
         <v>13.37</v>
       </c>
       <c r="E22" s="14">
         <v>15.04</v>
       </c>
       <c r="F22" s="14">
         <v>15.17</v>
       </c>
       <c r="G22" s="14">
         <v>5.04</v>
       </c>
       <c r="H22" s="14">
@@ -2703,54 +2709,54 @@
       <c r="L22" s="14">
         <v>5.85</v>
       </c>
       <c r="M22" s="14">
         <v>6.20</v>
       </c>
       <c r="N22" s="14">
         <v>5.98</v>
       </c>
       <c r="O22" s="14">
         <v>3.33</v>
       </c>
       <c r="P22" s="14">
         <v>3.94</v>
       </c>
       <c r="Q22" s="14">
         <v>4.22</v>
       </c>
       <c r="R22" s="14">
         <v>5.11</v>
       </c>
       <c r="S22" s="14">
         <v>2.87</v>
       </c>
       <c r="T22" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U22" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="14">
         <v>14.51</v>
       </c>
       <c r="C23" s="14">
         <v>6.94</v>
       </c>
       <c r="D23" s="14">
         <v>13.67</v>
       </c>
       <c r="E23" s="14">
         <v>14.10</v>
       </c>
       <c r="F23" s="14">
         <v>14.44</v>
       </c>
       <c r="G23" s="14">
         <v>4.96</v>
       </c>
       <c r="H23" s="14">
@@ -3031,51 +3037,51 @@
       <c r="M27" s="14">
         <v>5.88</v>
       </c>
       <c r="N27" s="14">
         <v>6.11</v>
       </c>
       <c r="O27" s="14">
         <v>3.35</v>
       </c>
       <c r="P27" s="14">
         <v>4.17</v>
       </c>
       <c r="Q27" s="14">
         <v>4.98</v>
       </c>
       <c r="R27" s="14">
         <v>5.73</v>
       </c>
       <c r="S27" s="14">
         <v>3.43</v>
       </c>
       <c r="T27" s="14">
         <v>3.30</v>
       </c>
       <c r="U27" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="14">
         <v>14.49</v>
       </c>
       <c r="C28" s="14">
         <v>6.93</v>
       </c>
       <c r="D28" s="14">
         <v>15.47</v>
       </c>
       <c r="E28" s="14">
         <v>14.64</v>
       </c>
       <c r="F28" s="14">
         <v>15.72</v>
       </c>
       <c r="G28" s="14">
         <v>4.73</v>
       </c>
       <c r="H28" s="14">
@@ -3548,51 +3554,51 @@
       <c r="L35" s="14">
         <v>5.96</v>
       </c>
       <c r="M35" s="14">
         <v>5.26</v>
       </c>
       <c r="N35" s="14">
         <v>5.46</v>
       </c>
       <c r="O35" s="14">
         <v>3.90</v>
       </c>
       <c r="P35" s="14">
         <v>4.25</v>
       </c>
       <c r="Q35" s="14">
         <v>6.02</v>
       </c>
       <c r="R35" s="14">
         <v>4.98</v>
       </c>
       <c r="S35" s="14">
         <v>3.10</v>
       </c>
       <c r="T35" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U35" s="14">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="14">
         <v>13.97</v>
       </c>
       <c r="C36" s="14">
         <v>13.61</v>
       </c>
       <c r="D36" s="14">
         <v>15.04</v>
       </c>
       <c r="E36" s="14">
         <v>14.11</v>
       </c>
       <c r="F36" s="14">
         <v>16.55</v>
       </c>
       <c r="G36" s="14">
@@ -3616,51 +3622,51 @@
       <c r="M36" s="14">
         <v>5.39</v>
       </c>
       <c r="N36" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="14">
         <v>3.91</v>
       </c>
       <c r="P36" s="14">
         <v>4.65</v>
       </c>
       <c r="Q36" s="14">
         <v>5.39</v>
       </c>
       <c r="R36" s="14">
         <v>5.08</v>
       </c>
       <c r="S36" s="14">
         <v>3.08</v>
       </c>
       <c r="T36" s="14">
         <v>3.70</v>
       </c>
       <c r="U36" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="14">
         <v>13.78</v>
       </c>
       <c r="C37" s="14">
         <v>12.63</v>
       </c>
       <c r="D37" s="14">
         <v>14.85</v>
       </c>
       <c r="E37" s="14">
         <v>13.52</v>
       </c>
       <c r="F37" s="14">
         <v>16.11</v>
       </c>
       <c r="G37" s="14">
         <v>4.61</v>
       </c>
       <c r="H37" s="14">
@@ -3681,51 +3687,51 @@
       <c r="M37" s="14">
         <v>5.28</v>
       </c>
       <c r="N37" s="14">
         <v>5.26</v>
       </c>
       <c r="O37" s="14">
         <v>3.90</v>
       </c>
       <c r="P37" s="14">
         <v>4.50</v>
       </c>
       <c r="Q37" s="14">
         <v>5.23</v>
       </c>
       <c r="R37" s="14">
         <v>5.27</v>
       </c>
       <c r="S37" s="14">
         <v>3.24</v>
       </c>
       <c r="T37" s="14">
         <v>3.31</v>
       </c>
       <c r="U37" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="14">
         <v>13.95</v>
       </c>
       <c r="C38" s="14">
         <v>13.10</v>
       </c>
       <c r="D38" s="14">
         <v>15.17</v>
       </c>
       <c r="E38" s="14">
         <v>13.58</v>
       </c>
       <c r="F38" s="14">
         <v>16.33</v>
       </c>
       <c r="G38" s="14">
         <v>4.81</v>
       </c>
       <c r="H38" s="14">
@@ -3746,51 +3752,51 @@
       <c r="M38" s="14">
         <v>6.69</v>
       </c>
       <c r="N38" s="14">
         <v>5.24</v>
       </c>
       <c r="O38" s="14">
         <v>3.92</v>
       </c>
       <c r="P38" s="14">
         <v>4.62</v>
       </c>
       <c r="Q38" s="14">
         <v>4.92</v>
       </c>
       <c r="R38" s="14">
         <v>5.12</v>
       </c>
       <c r="S38" s="14">
         <v>3.60</v>
       </c>
       <c r="T38" s="14">
         <v>2.21</v>
       </c>
       <c r="U38" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="14">
         <v>14.09</v>
       </c>
       <c r="C39" s="14">
         <v>13.21</v>
       </c>
       <c r="D39" s="14">
         <v>15.10</v>
       </c>
       <c r="E39" s="14">
         <v>13.63</v>
       </c>
       <c r="F39" s="14">
         <v>16.32</v>
       </c>
       <c r="G39" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="14">
@@ -4006,51 +4012,51 @@
       <c r="M42" s="14">
         <v>5.78</v>
       </c>
       <c r="N42" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="14">
         <v>3.75</v>
       </c>
       <c r="P42" s="14">
         <v>4.70</v>
       </c>
       <c r="Q42" s="14">
         <v>5.03</v>
       </c>
       <c r="R42" s="14">
         <v>5.32</v>
       </c>
       <c r="S42" s="14">
         <v>3.09</v>
       </c>
       <c r="T42" s="14">
         <v>3.35</v>
       </c>
       <c r="U42" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="14">
         <v>13.86</v>
       </c>
       <c r="C43" s="14">
         <v>14.90</v>
       </c>
       <c r="D43" s="14">
         <v>15.50</v>
       </c>
       <c r="E43" s="14">
         <v>13.81</v>
       </c>
       <c r="F43" s="14">
         <v>16.80</v>
       </c>
       <c r="G43" s="14">
         <v>4.92</v>
       </c>
       <c r="H43" s="14">
@@ -4071,51 +4077,51 @@
       <c r="M43" s="14">
         <v>5.66</v>
       </c>
       <c r="N43" s="14">
         <v>6.59</v>
       </c>
       <c r="O43" s="14">
         <v>3.69</v>
       </c>
       <c r="P43" s="14">
         <v>4.44</v>
       </c>
       <c r="Q43" s="14">
         <v>4.45</v>
       </c>
       <c r="R43" s="14">
         <v>5.39</v>
       </c>
       <c r="S43" s="14">
         <v>3.61</v>
       </c>
       <c r="T43" s="14">
         <v>4.37</v>
       </c>
       <c r="U43" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="14">
         <v>13.94</v>
       </c>
       <c r="C44" s="14">
         <v>14.34</v>
       </c>
       <c r="D44" s="14">
         <v>15.49</v>
       </c>
       <c r="E44" s="14">
         <v>13.91</v>
       </c>
       <c r="F44" s="14">
         <v>16.05</v>
       </c>
       <c r="G44" s="14">
         <v>5.13</v>
       </c>
       <c r="H44" s="14">
@@ -4133,51 +4139,51 @@
       <c r="L44" s="14">
         <v>6.83</v>
       </c>
       <c r="M44" s="14">
         <v>5.58</v>
       </c>
       <c r="N44" s="14">
         <v>5.29</v>
       </c>
       <c r="O44" s="14">
         <v>3.47</v>
       </c>
       <c r="P44" s="14">
         <v>4.18</v>
       </c>
       <c r="Q44" s="14">
         <v>4.42</v>
       </c>
       <c r="R44" s="14">
         <v>4.18</v>
       </c>
       <c r="S44" s="14">
         <v>2.29</v>
       </c>
       <c r="T44" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U44" s="14">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="14">
         <v>13.86</v>
       </c>
       <c r="C45" s="14">
         <v>14.10</v>
       </c>
       <c r="D45" s="14">
         <v>16.11</v>
       </c>
       <c r="E45" s="14">
         <v>14.43</v>
       </c>
       <c r="F45" s="14">
         <v>17.21</v>
       </c>
       <c r="G45" s="14">
@@ -4591,51 +4597,51 @@
       <c r="M51" s="14">
         <v>5.73</v>
       </c>
       <c r="N51" s="14">
         <v>5.29</v>
       </c>
       <c r="O51" s="14">
         <v>2.93</v>
       </c>
       <c r="P51" s="14">
         <v>3.92</v>
       </c>
       <c r="Q51" s="14">
         <v>4.66</v>
       </c>
       <c r="R51" s="14">
         <v>4.74</v>
       </c>
       <c r="S51" s="14">
         <v>2.39</v>
       </c>
       <c r="T51" s="14">
         <v>3.45</v>
       </c>
       <c r="U51" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B52" s="14">
         <v>13.72</v>
       </c>
       <c r="C52" s="14">
         <v>14.57</v>
       </c>
       <c r="D52" s="14">
         <v>15.57</v>
       </c>
       <c r="E52" s="14">
         <v>13.92</v>
       </c>
       <c r="F52" s="14">
         <v>16.67</v>
       </c>
       <c r="G52" s="14">
         <v>4.72</v>
       </c>
       <c r="H52" s="14">
@@ -4783,51 +4789,51 @@
       <c r="L54" s="14">
         <v>4.71</v>
       </c>
       <c r="M54" s="14">
         <v>5.37</v>
       </c>
       <c r="N54" s="14">
         <v>6.11</v>
       </c>
       <c r="O54" s="14">
         <v>2.88</v>
       </c>
       <c r="P54" s="14">
         <v>3.54</v>
       </c>
       <c r="Q54" s="14">
         <v>4.79</v>
       </c>
       <c r="R54" s="14">
         <v>5.37</v>
       </c>
       <c r="S54" s="14">
         <v>1.86</v>
       </c>
       <c r="T54" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U54" s="14">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="14">
         <v>13.52</v>
       </c>
       <c r="C55" s="14">
         <v>13.43</v>
       </c>
       <c r="D55" s="14">
         <v>14.97</v>
       </c>
       <c r="E55" s="14">
         <v>13.94</v>
       </c>
       <c r="F55" s="14">
         <v>16.01</v>
       </c>
       <c r="G55" s="14">
@@ -4851,51 +4857,51 @@
       <c r="M55" s="14">
         <v>5.29</v>
       </c>
       <c r="N55" s="14">
         <v>5.87</v>
       </c>
       <c r="O55" s="14">
         <v>2.88</v>
       </c>
       <c r="P55" s="14">
         <v>3.68</v>
       </c>
       <c r="Q55" s="14">
         <v>3.98</v>
       </c>
       <c r="R55" s="14">
         <v>4.20</v>
       </c>
       <c r="S55" s="14">
         <v>2.57</v>
       </c>
       <c r="T55" s="14">
         <v>3.45</v>
       </c>
       <c r="U55" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="14">
         <v>13.66</v>
       </c>
       <c r="C56" s="14">
         <v>14.67</v>
       </c>
       <c r="D56" s="14">
         <v>15.12</v>
       </c>
       <c r="E56" s="14">
         <v>14.28</v>
       </c>
       <c r="F56" s="14">
         <v>16.65</v>
       </c>
       <c r="G56" s="14">
         <v>4.83</v>
       </c>
       <c r="H56" s="14">
@@ -4916,51 +4922,51 @@
       <c r="M56" s="14">
         <v>5.55</v>
       </c>
       <c r="N56" s="14">
         <v>5.65</v>
       </c>
       <c r="O56" s="14">
         <v>2.94</v>
       </c>
       <c r="P56" s="14">
         <v>3.56</v>
       </c>
       <c r="Q56" s="14">
         <v>5.13</v>
       </c>
       <c r="R56" s="14">
         <v>5.13</v>
       </c>
       <c r="S56" s="14">
         <v>2.26</v>
       </c>
       <c r="T56" s="14">
         <v>3.69</v>
       </c>
       <c r="U56" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="14">
         <v>13.63</v>
       </c>
       <c r="C57" s="14">
         <v>14.38</v>
       </c>
       <c r="D57" s="14">
         <v>14.75</v>
       </c>
       <c r="E57" s="14">
         <v>14.18</v>
       </c>
       <c r="F57" s="14">
         <v>16.19</v>
       </c>
       <c r="G57" s="14">
         <v>4.43</v>
       </c>
       <c r="H57" s="14">
@@ -4981,51 +4987,51 @@
       <c r="M57" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="14">
         <v>4.90</v>
       </c>
       <c r="O57" s="14">
         <v>2.88</v>
       </c>
       <c r="P57" s="14">
         <v>3.66</v>
       </c>
       <c r="Q57" s="14">
         <v>4.86</v>
       </c>
       <c r="R57" s="14">
         <v>4.81</v>
       </c>
       <c r="S57" s="14">
         <v>3.04</v>
       </c>
       <c r="T57" s="14">
         <v>2.51</v>
       </c>
       <c r="U57" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="14">
         <v>13.81</v>
       </c>
       <c r="C58" s="14">
         <v>14.56</v>
       </c>
       <c r="D58" s="14">
         <v>14.89</v>
       </c>
       <c r="E58" s="14">
         <v>14.08</v>
       </c>
       <c r="F58" s="14">
         <v>16.15</v>
       </c>
       <c r="G58" s="14">
         <v>3.97</v>
       </c>
       <c r="H58" s="14">
@@ -5043,54 +5049,54 @@
       <c r="L58" s="14">
         <v>6.56</v>
       </c>
       <c r="M58" s="14">
         <v>4.84</v>
       </c>
       <c r="N58" s="14">
         <v>4.79</v>
       </c>
       <c r="O58" s="14">
         <v>2.94</v>
       </c>
       <c r="P58" s="14">
         <v>4.08</v>
       </c>
       <c r="Q58" s="14">
         <v>3.73</v>
       </c>
       <c r="R58" s="14">
         <v>4.59</v>
       </c>
       <c r="S58" s="14">
         <v>1.98</v>
       </c>
       <c r="T58" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U58" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="14">
         <v>13.84</v>
       </c>
       <c r="C59" s="14">
         <v>13.79</v>
       </c>
       <c r="D59" s="14">
         <v>15.02</v>
       </c>
       <c r="E59" s="14">
         <v>13.74</v>
       </c>
       <c r="F59" s="14">
         <v>15.86</v>
       </c>
       <c r="G59" s="14">
         <v>3.78</v>
       </c>
       <c r="H59" s="14">
@@ -5566,51 +5572,51 @@
       <c r="M66" s="14">
         <v>4.30</v>
       </c>
       <c r="N66" s="14">
         <v>3.17</v>
       </c>
       <c r="O66" s="14">
         <v>3.29</v>
       </c>
       <c r="P66" s="14">
         <v>3.87</v>
       </c>
       <c r="Q66" s="14">
         <v>3.79</v>
       </c>
       <c r="R66" s="14">
         <v>2.85</v>
       </c>
       <c r="S66" s="14">
         <v>1.90</v>
       </c>
       <c r="T66" s="14">
         <v>3.08</v>
       </c>
       <c r="U66" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="14">
         <v>13.65</v>
       </c>
       <c r="C67" s="14">
         <v>10.36</v>
       </c>
       <c r="D67" s="14">
         <v>14.79</v>
       </c>
       <c r="E67" s="14">
         <v>14.10</v>
       </c>
       <c r="F67" s="14">
         <v>15.52</v>
       </c>
       <c r="G67" s="14">
         <v>4.08</v>
       </c>
       <c r="H67" s="14">
@@ -5631,51 +5637,51 @@
       <c r="M67" s="14">
         <v>4.41</v>
       </c>
       <c r="N67" s="14">
         <v>6.19</v>
       </c>
       <c r="O67" s="14">
         <v>3.28</v>
       </c>
       <c r="P67" s="14">
         <v>3.70</v>
       </c>
       <c r="Q67" s="14">
         <v>3.63</v>
       </c>
       <c r="R67" s="14">
         <v>3.90</v>
       </c>
       <c r="S67" s="14">
         <v>2.28</v>
       </c>
       <c r="T67" s="14">
         <v>5.40</v>
       </c>
       <c r="U67" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="14">
         <v>13.72</v>
       </c>
       <c r="C68" s="14">
         <v>11.61</v>
       </c>
       <c r="D68" s="14">
         <v>14.70</v>
       </c>
       <c r="E68" s="14">
         <v>14.05</v>
       </c>
       <c r="F68" s="14">
         <v>15.76</v>
       </c>
       <c r="G68" s="14">
         <v>4.24</v>
       </c>
       <c r="H68" s="14">
@@ -6065,51 +6071,51 @@
       <c r="F74" s="14">
         <v>13.23</v>
       </c>
       <c r="G74" s="14">
         <v>3.54</v>
       </c>
       <c r="H74" s="14">
         <v>3.21</v>
       </c>
       <c r="I74" s="14">
         <v>6.40</v>
       </c>
       <c r="J74" s="14">
         <v>4.80</v>
       </c>
       <c r="K74" s="14">
         <v>3.65</v>
       </c>
       <c r="L74" s="14">
         <v>5.34</v>
       </c>
       <c r="M74" s="14">
         <v>3.47</v>
       </c>
       <c r="N74" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="O74" s="14">
         <v>3.16</v>
       </c>
       <c r="P74" s="14">
         <v>3.94</v>
       </c>
       <c r="Q74" s="14">
         <v>5.30</v>
       </c>
       <c r="R74" s="14">
         <v>3.56</v>
       </c>
       <c r="S74" s="14">
         <v>2.88</v>
       </c>
       <c r="T74" s="14">
         <v>6.19</v>
       </c>
       <c r="U74" s="14">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="14" t="s">
@@ -6281,51 +6287,51 @@
       <c r="M77" s="14">
         <v>3.32</v>
       </c>
       <c r="N77" s="14">
         <v>4.06</v>
       </c>
       <c r="O77" s="14">
         <v>2.90</v>
       </c>
       <c r="P77" s="14">
         <v>3.41</v>
       </c>
       <c r="Q77" s="14">
         <v>4.18</v>
       </c>
       <c r="R77" s="14">
         <v>3.18</v>
       </c>
       <c r="S77" s="14">
         <v>1.56</v>
       </c>
       <c r="T77" s="14">
         <v>3.17</v>
       </c>
       <c r="U77" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B78" s="14">
         <v>13.40</v>
       </c>
       <c r="C78" s="14">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="14">
         <v>14.04</v>
       </c>
       <c r="E78" s="14">
         <v>12.57</v>
       </c>
       <c r="F78" s="14">
         <v>13.02</v>
       </c>
       <c r="G78" s="14">
         <v>3.60</v>
       </c>
       <c r="H78" s="14">
@@ -6520,51 +6526,51 @@
       <c r="F81" s="14">
         <v>12.49</v>
       </c>
       <c r="G81" s="14">
         <v>3.96</v>
       </c>
       <c r="H81" s="14">
         <v>2.65</v>
       </c>
       <c r="I81" s="14">
         <v>5.15</v>
       </c>
       <c r="J81" s="14">
         <v>5.89</v>
       </c>
       <c r="K81" s="14">
         <v>3.29</v>
       </c>
       <c r="L81" s="14">
         <v>5.11</v>
       </c>
       <c r="M81" s="14">
         <v>2.69</v>
       </c>
       <c r="N81" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="O81" s="14">
         <v>3</v>
       </c>
       <c r="P81" s="14">
         <v>3.65</v>
       </c>
       <c r="Q81" s="14">
         <v>3.87</v>
       </c>
       <c r="R81" s="14">
         <v>3.52</v>
       </c>
       <c r="S81" s="14">
         <v>1.75</v>
       </c>
       <c r="T81" s="14">
         <v>2.90</v>
       </c>
       <c r="U81" s="14">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="14" t="s">
@@ -6736,51 +6742,51 @@
       <c r="M84" s="14">
         <v>2.58</v>
       </c>
       <c r="N84" s="14">
         <v>2.21</v>
       </c>
       <c r="O84" s="14">
         <v>2.98</v>
       </c>
       <c r="P84" s="14">
         <v>3.69</v>
       </c>
       <c r="Q84" s="14">
         <v>3.34</v>
       </c>
       <c r="R84" s="14">
         <v>2.55</v>
       </c>
       <c r="S84" s="14">
         <v>2.19</v>
       </c>
       <c r="T84" s="14">
         <v>2.69</v>
       </c>
       <c r="U84" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B85" s="14">
         <v>14.15</v>
       </c>
       <c r="C85" s="14">
         <v>8.15</v>
       </c>
       <c r="D85" s="14">
         <v>13.14</v>
       </c>
       <c r="E85" s="14">
         <v>11.43</v>
       </c>
       <c r="F85" s="14">
         <v>11.94</v>
       </c>
       <c r="G85" s="14">
         <v>3.11</v>
       </c>
       <c r="H85" s="14">
@@ -6863,51 +6869,51 @@
       <c r="L86" s="14">
         <v>6.66</v>
       </c>
       <c r="M86" s="14">
         <v>2.74</v>
       </c>
       <c r="N86" s="14">
         <v>3.09</v>
       </c>
       <c r="O86" s="14">
         <v>2.78</v>
       </c>
       <c r="P86" s="14">
         <v>3.38</v>
       </c>
       <c r="Q86" s="14">
         <v>3.23</v>
       </c>
       <c r="R86" s="14">
         <v>2.61</v>
       </c>
       <c r="S86" s="14">
         <v>1.61</v>
       </c>
       <c r="T86" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U86" s="14">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B87" s="14">
         <v>14.26</v>
       </c>
       <c r="C87" s="14">
         <v>7.96</v>
       </c>
       <c r="D87" s="14">
         <v>13.44</v>
       </c>
       <c r="E87" s="14">
         <v>11.54</v>
       </c>
       <c r="F87" s="14">
         <v>12.08</v>
       </c>
       <c r="G87" s="14">
@@ -7058,51 +7064,51 @@
       <c r="L89" s="14">
         <v>5.20</v>
       </c>
       <c r="M89" s="14">
         <v>2.71</v>
       </c>
       <c r="N89" s="14">
         <v>3</v>
       </c>
       <c r="O89" s="14">
         <v>2.75</v>
       </c>
       <c r="P89" s="14">
         <v>3.24</v>
       </c>
       <c r="Q89" s="14">
         <v>4.89</v>
       </c>
       <c r="R89" s="14">
         <v>2.45</v>
       </c>
       <c r="S89" s="14">
         <v>1.53</v>
       </c>
       <c r="T89" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U89" s="14">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B90" s="14">
         <v>14.10</v>
       </c>
       <c r="C90" s="14">
         <v>7.32</v>
       </c>
       <c r="D90" s="14">
         <v>12.55</v>
       </c>
       <c r="E90" s="14">
         <v>11.31</v>
       </c>
       <c r="F90" s="14">
         <v>11.55</v>
       </c>
       <c r="G90" s="14">
@@ -7448,51 +7454,51 @@
       <c r="L95" s="14">
         <v>4.06</v>
       </c>
       <c r="M95" s="14">
         <v>2.31</v>
       </c>
       <c r="N95" s="14">
         <v>2.38</v>
       </c>
       <c r="O95" s="14">
         <v>2.36</v>
       </c>
       <c r="P95" s="14">
         <v>2.97</v>
       </c>
       <c r="Q95" s="14">
         <v>5.68</v>
       </c>
       <c r="R95" s="14">
         <v>2.96</v>
       </c>
       <c r="S95" s="14">
         <v>2.03</v>
       </c>
       <c r="T95" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U95" s="14">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B96" s="14">
         <v>13.71</v>
       </c>
       <c r="C96" s="14">
         <v>6.46</v>
       </c>
       <c r="D96" s="14">
         <v>11.78</v>
       </c>
       <c r="E96" s="14">
         <v>10.46</v>
       </c>
       <c r="F96" s="14">
         <v>11.19</v>
       </c>
       <c r="G96" s="14">
@@ -10116,51 +10122,51 @@
       <c r="M136" s="14">
         <v>1.64</v>
       </c>
       <c r="N136" s="14">
         <v>3.60</v>
       </c>
       <c r="O136" s="14">
         <v>2.33</v>
       </c>
       <c r="P136" s="14">
         <v>2.75</v>
       </c>
       <c r="Q136" s="14">
         <v>5.78</v>
       </c>
       <c r="R136" s="14">
         <v>7.23</v>
       </c>
       <c r="S136" s="14">
         <v>1.51</v>
       </c>
       <c r="T136" s="14">
         <v>3.14</v>
       </c>
       <c r="U136" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B137" s="14">
         <v>13.25</v>
       </c>
       <c r="C137" s="14">
         <v>7.55</v>
       </c>
       <c r="D137" s="14">
         <v>8.42</v>
       </c>
       <c r="E137" s="14">
         <v>7.48</v>
       </c>
       <c r="F137" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="14">
         <v>1.51</v>
       </c>
       <c r="H137" s="14">
@@ -10828,51 +10834,51 @@
       <c r="L147" s="14">
         <v>3.64</v>
       </c>
       <c r="M147" s="14">
         <v>1.09</v>
       </c>
       <c r="N147" s="14">
         <v>1.96</v>
       </c>
       <c r="O147" s="14">
         <v>2.27</v>
       </c>
       <c r="P147" s="14">
         <v>2.38</v>
       </c>
       <c r="Q147" s="14">
         <v>3.33</v>
       </c>
       <c r="R147" s="14">
         <v>3.15</v>
       </c>
       <c r="S147" s="14">
         <v>1.80</v>
       </c>
       <c r="T147" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U147" s="14">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="14" t="s">
         <v>165</v>
       </c>
       <c r="B148" s="14">
         <v>12.88</v>
       </c>
       <c r="C148" s="14">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="14">
         <v>10.06</v>
       </c>
       <c r="E148" s="14">
         <v>8.06</v>
       </c>
       <c r="F148" s="14">
         <v>9.17</v>
       </c>
       <c r="G148" s="14">
@@ -11153,51 +11159,51 @@
       <c r="L152" s="14">
         <v>3.53</v>
       </c>
       <c r="M152" s="14">
         <v>1.01</v>
       </c>
       <c r="N152" s="14">
         <v>2.21</v>
       </c>
       <c r="O152" s="14">
         <v>2.28</v>
       </c>
       <c r="P152" s="14">
         <v>2.31</v>
       </c>
       <c r="Q152" s="14">
         <v>2.95</v>
       </c>
       <c r="R152" s="14">
         <v>3.45</v>
       </c>
       <c r="S152" s="14">
         <v>1.81</v>
       </c>
       <c r="T152" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U152" s="14">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="14" t="s">
         <v>170</v>
       </c>
       <c r="B153" s="14">
         <v>12.08</v>
       </c>
       <c r="C153" s="14">
         <v>7.94</v>
       </c>
       <c r="D153" s="14">
         <v>9.02</v>
       </c>
       <c r="E153" s="14">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="14">
         <v>8.99</v>
       </c>
       <c r="G153" s="14">
@@ -11348,51 +11354,51 @@
       <c r="L155" s="14">
         <v>4.13</v>
       </c>
       <c r="M155" s="14">
         <v>0.97</v>
       </c>
       <c r="N155" s="14">
         <v>2.29</v>
       </c>
       <c r="O155" s="14">
         <v>2.33</v>
       </c>
       <c r="P155" s="14">
         <v>2.58</v>
       </c>
       <c r="Q155" s="14">
         <v>3.51</v>
       </c>
       <c r="R155" s="14">
         <v>3.41</v>
       </c>
       <c r="S155" s="14">
         <v>2.44</v>
       </c>
       <c r="T155" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U155" s="14">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="14" t="s">
         <v>173</v>
       </c>
       <c r="B156" s="14">
         <v>12.09</v>
       </c>
       <c r="C156" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="14">
         <v>9.59</v>
       </c>
       <c r="E156" s="14">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="14">
         <v>9.34</v>
       </c>
       <c r="G156" s="14">
@@ -11608,51 +11614,51 @@
       <c r="L159" s="14">
         <v>4.77</v>
       </c>
       <c r="M159" s="14">
         <v>0.98</v>
       </c>
       <c r="N159" s="14">
         <v>2.47</v>
       </c>
       <c r="O159" s="14">
         <v>2.28</v>
       </c>
       <c r="P159" s="14">
         <v>2.38</v>
       </c>
       <c r="Q159" s="14">
         <v>4.12</v>
       </c>
       <c r="R159" s="14">
         <v>4.77</v>
       </c>
       <c r="S159" s="14">
         <v>1.62</v>
       </c>
       <c r="T159" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U159" s="14">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="14" t="s">
         <v>177</v>
       </c>
       <c r="B160" s="14">
         <v>12.61</v>
       </c>
       <c r="C160" s="14">
         <v>10.75</v>
       </c>
       <c r="D160" s="14">
         <v>7.61</v>
       </c>
       <c r="E160" s="14">
         <v>7.14</v>
       </c>
       <c r="F160" s="14">
         <v>8.26</v>
       </c>
       <c r="G160" s="14">
@@ -13493,51 +13499,51 @@
       <c r="L188" s="14">
         <v>6.47</v>
       </c>
       <c r="M188" s="14">
         <v>4.18</v>
       </c>
       <c r="N188" s="14">
         <v>6.04</v>
       </c>
       <c r="O188" s="14">
         <v>5.86</v>
       </c>
       <c r="P188" s="14">
         <v>6.09</v>
       </c>
       <c r="Q188" s="14">
         <v>5.99</v>
       </c>
       <c r="R188" s="14">
         <v>6.64</v>
       </c>
       <c r="S188" s="14">
         <v>6.18</v>
       </c>
       <c r="T188" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U188" s="14">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B189" s="14">
         <v>11</v>
       </c>
       <c r="C189" s="14">
         <v>16.46</v>
       </c>
       <c r="D189" s="14">
         <v>10.60</v>
       </c>
       <c r="E189" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="14">
         <v>11.24</v>
       </c>
       <c r="G189" s="14">
@@ -14598,51 +14604,51 @@
       <c r="L205" s="14">
         <v>5</v>
       </c>
       <c r="M205" s="14">
         <v>3.89</v>
       </c>
       <c r="N205" s="14">
         <v>7.11</v>
       </c>
       <c r="O205" s="14">
         <v>3.99</v>
       </c>
       <c r="P205" s="14">
         <v>4.06</v>
       </c>
       <c r="Q205" s="14">
         <v>5.98</v>
       </c>
       <c r="R205" s="14">
         <v>6.46</v>
       </c>
       <c r="S205" s="14">
         <v>4.04</v>
       </c>
       <c r="T205" s="14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="U205" s="14">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="14" t="s">
         <v>223</v>
       </c>
       <c r="B206" s="14">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="14">
         <v>22.04</v>
       </c>
       <c r="D206" s="14">
         <v>10.07</v>
       </c>
       <c r="E206" s="14">
         <v>9.23</v>
       </c>
       <c r="F206" s="14">
         <v>11.01</v>
       </c>
       <c r="G206" s="14">
@@ -15059,73 +15065,179 @@
       <c r="N212" s="14">
         <v>6.80</v>
       </c>
       <c r="O212" s="14">
         <v>3.94</v>
       </c>
       <c r="P212" s="14">
         <v>3.79</v>
       </c>
       <c r="Q212" s="14">
         <v>6.28</v>
       </c>
       <c r="R212" s="14">
         <v>6.48</v>
       </c>
       <c r="S212" s="14">
         <v>3.52</v>
       </c>
       <c r="T212" s="14">
         <v>4.96</v>
       </c>
       <c r="U212" s="14">
         <v>4.41</v>
       </c>
     </row>
-    <row r="213" spans="12:21" ht="15">
-[...21 lines deleted...]
-      <c r="U214" s="1"/>
+    <row r="213" spans="1:21" ht="15">
+      <c r="A213" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B213" s="14">
+        <v>10.46</v>
+      </c>
+      <c r="C213" s="14">
+        <v>13.99</v>
+      </c>
+      <c r="D213" s="14">
+        <v>9.66</v>
+      </c>
+      <c r="E213" s="14">
+        <v>8.81</v>
+      </c>
+      <c r="F213" s="14">
+        <v>10.73</v>
+      </c>
+      <c r="G213" s="14">
+        <v>3.98</v>
+      </c>
+      <c r="H213" s="14">
+        <v>3.36</v>
+      </c>
+      <c r="I213" s="14">
+        <v>3.02</v>
+      </c>
+      <c r="J213" s="14">
+        <v>5.65</v>
+      </c>
+      <c r="K213" s="14">
+        <v>3.58</v>
+      </c>
+      <c r="L213" s="14">
+        <v>5.28</v>
+      </c>
+      <c r="M213" s="14">
+        <v>3.55</v>
+      </c>
+      <c r="N213" s="14">
+        <v>6.71</v>
+      </c>
+      <c r="O213" s="14">
+        <v>3.93</v>
+      </c>
+      <c r="P213" s="14">
+        <v>4.10</v>
+      </c>
+      <c r="Q213" s="14">
+        <v>6.35</v>
+      </c>
+      <c r="R213" s="14">
+        <v>6.86</v>
+      </c>
+      <c r="S213" s="14">
+        <v>3.99</v>
+      </c>
+      <c r="T213" s="14">
+        <v>4.91</v>
+      </c>
+      <c r="U213" s="14">
+        <v>2.17</v>
+      </c>
+    </row>
+    <row r="214" spans="1:21" ht="15">
+      <c r="A214" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="B214" s="14">
+        <v>10.25</v>
+      </c>
+      <c r="C214" s="14">
+        <v>15.23</v>
+      </c>
+      <c r="D214" s="14">
+        <v>9.56</v>
+      </c>
+      <c r="E214" s="14">
+        <v>8.77</v>
+      </c>
+      <c r="F214" s="14">
+        <v>10.62</v>
+      </c>
+      <c r="G214" s="14">
+        <v>3.74</v>
+      </c>
+      <c r="H214" s="14">
+        <v>3.35</v>
+      </c>
+      <c r="I214" s="14">
+        <v>2.94</v>
+      </c>
+      <c r="J214" s="14">
+        <v>5.54</v>
+      </c>
+      <c r="K214" s="14">
+        <v>3.61</v>
+      </c>
+      <c r="L214" s="14">
+        <v>5.32</v>
+      </c>
+      <c r="M214" s="14">
+        <v>3.55</v>
+      </c>
+      <c r="N214" s="14">
+        <v>7.29</v>
+      </c>
+      <c r="O214" s="14">
+        <v>3.85</v>
+      </c>
+      <c r="P214" s="14">
+        <v>4.01</v>
+      </c>
+      <c r="Q214" s="14">
+        <v>5.88</v>
+      </c>
+      <c r="R214" s="14">
+        <v>6.58</v>
+      </c>
+      <c r="S214" s="14">
+        <v>4.13</v>
+      </c>
+      <c r="T214" s="14">
+        <v>3.76</v>
+      </c>
+      <c r="U214" s="14">
+        <v>4.71</v>
+      </c>
     </row>
     <row r="215" spans="12:21" ht="15">
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
     </row>
     <row r="216" spans="12:21" ht="15">
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
     </row>
@@ -15142,80 +15254,104 @@
       <c r="U217" s="1"/>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
+    </row>
+    <row r="220" spans="12:21" ht="15">
+      <c r="L220" s="1"/>
+      <c r="M220" s="1"/>
+      <c r="N220" s="1"/>
+      <c r="O220" s="1"/>
+      <c r="P220" s="1"/>
+      <c r="Q220" s="1"/>
+      <c r="R220" s="1"/>
+      <c r="S220" s="1"/>
+      <c r="T220" s="1"/>
+      <c r="U220" s="1"/>
+    </row>
+    <row r="221" spans="12:21" ht="15">
+      <c r="L221" s="1"/>
+      <c r="M221" s="1"/>
+      <c r="N221" s="1"/>
+      <c r="O221" s="1"/>
+      <c r="P221" s="1"/>
+      <c r="Q221" s="1"/>
+      <c r="R221" s="1"/>
+      <c r="S221" s="1"/>
+      <c r="T221" s="1"/>
+      <c r="U221" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U218"/>
+  <dimension ref="A1:U219"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -28409,51 +28545,51 @@
       </c>
       <c r="Q207" s="14">
         <v>4.89</v>
       </c>
       <c r="R207" s="14">
         <v>3.70</v>
       </c>
       <c r="S207" s="14">
         <v>3.11</v>
       </c>
       <c r="T207" s="14">
         <v>3.69</v>
       </c>
       <c r="U207" s="14">
         <v>3.59</v>
       </c>
     </row>
     <row r="208" spans="1:21" ht="15">
       <c r="A208" s="14" t="s">
         <v>225</v>
       </c>
       <c r="B208" s="14">
         <v>7.73</v>
       </c>
       <c r="C208" s="14">
-        <v>6.73</v>
+        <v>6.74</v>
       </c>
       <c r="D208" s="14">
         <v>6.83</v>
       </c>
       <c r="E208" s="14">
         <v>7.88</v>
       </c>
       <c r="F208" s="14">
         <v>8.18</v>
       </c>
       <c r="G208" s="14">
         <v>3.52</v>
       </c>
       <c r="H208" s="14">
         <v>3.39</v>
       </c>
       <c r="I208" s="14">
         <v>3.49</v>
       </c>
       <c r="J208" s="14">
         <v>3.17</v>
       </c>
       <c r="K208" s="14">
         <v>3.61</v>
       </c>
@@ -28539,51 +28675,51 @@
       </c>
       <c r="Q209" s="14">
         <v>4.97</v>
       </c>
       <c r="R209" s="14">
         <v>3.69</v>
       </c>
       <c r="S209" s="14">
         <v>3.21</v>
       </c>
       <c r="T209" s="14">
         <v>3.57</v>
       </c>
       <c r="U209" s="14">
         <v>3.51</v>
       </c>
     </row>
     <row r="210" spans="1:21" ht="15">
       <c r="A210" s="14" t="s">
         <v>227</v>
       </c>
       <c r="B210" s="14">
         <v>7.72</v>
       </c>
       <c r="C210" s="14">
-        <v>6.18</v>
+        <v>6.19</v>
       </c>
       <c r="D210" s="14">
         <v>6.74</v>
       </c>
       <c r="E210" s="14">
         <v>7.95</v>
       </c>
       <c r="F210" s="14">
         <v>8.07</v>
       </c>
       <c r="G210" s="14">
         <v>3.53</v>
       </c>
       <c r="H210" s="14">
         <v>3.35</v>
       </c>
       <c r="I210" s="14">
         <v>3.48</v>
       </c>
       <c r="J210" s="14">
         <v>3.15</v>
       </c>
       <c r="K210" s="14">
         <v>3.58</v>
       </c>
@@ -28666,121 +28802,174 @@
       </c>
       <c r="P211" s="14">
         <v>3.67</v>
       </c>
       <c r="Q211" s="14">
         <v>4.95</v>
       </c>
       <c r="R211" s="14">
         <v>3.69</v>
       </c>
       <c r="S211" s="14">
         <v>3.36</v>
       </c>
       <c r="T211" s="14">
         <v>3.53</v>
       </c>
       <c r="U211" s="14">
         <v>3.65</v>
       </c>
     </row>
     <row r="212" spans="1:21" ht="15">
       <c r="A212" s="14" t="s">
         <v>229</v>
       </c>
       <c r="B212" s="14">
-        <v>7.78</v>
+        <v>7.77</v>
       </c>
       <c r="C212" s="14">
-        <v>6.66</v>
+        <v>7.17</v>
       </c>
       <c r="D212" s="14">
         <v>6.88</v>
       </c>
       <c r="E212" s="14">
         <v>8.10</v>
       </c>
       <c r="F212" s="14">
-        <v>8.2900000000000009</v>
+        <v>8.370000000000001</v>
       </c>
       <c r="G212" s="14">
         <v>3.51</v>
       </c>
       <c r="H212" s="14">
         <v>3.37</v>
       </c>
       <c r="I212" s="14">
         <v>3.51</v>
       </c>
       <c r="J212" s="14">
         <v>3.23</v>
       </c>
       <c r="K212" s="14">
-        <v>3.64</v>
+        <v>3.65</v>
       </c>
       <c r="L212" s="14">
-        <v>3.87</v>
+        <v>3.85</v>
       </c>
       <c r="M212" s="14">
         <v>4.3500000000000014</v>
       </c>
       <c r="N212" s="14">
         <v>4.18</v>
       </c>
       <c r="O212" s="14">
         <v>3.64</v>
       </c>
       <c r="P212" s="14">
-        <v>3.64</v>
+        <v>3.65</v>
       </c>
       <c r="Q212" s="14">
-        <v>4.83</v>
+        <v>4.82</v>
       </c>
       <c r="R212" s="14">
         <v>3.74</v>
       </c>
       <c r="S212" s="14">
         <v>3.32</v>
       </c>
       <c r="T212" s="14">
         <v>3.54</v>
       </c>
       <c r="U212" s="14">
         <v>3.59</v>
       </c>
     </row>
-    <row r="213" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U213" s="1"/>
+    <row r="213" spans="1:21" ht="15">
+      <c r="A213" s="14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B213" s="14">
+        <v>7.77</v>
+      </c>
+      <c r="C213" s="14">
+        <v>6.83</v>
+      </c>
+      <c r="D213" s="14">
+        <v>6.87</v>
+      </c>
+      <c r="E213" s="14">
+        <v>8.0500000000000007</v>
+      </c>
+      <c r="F213" s="14">
+        <v>8.27</v>
+      </c>
+      <c r="G213" s="14">
+        <v>3.48</v>
+      </c>
+      <c r="H213" s="14">
+        <v>3.37</v>
+      </c>
+      <c r="I213" s="14">
+        <v>3.55</v>
+      </c>
+      <c r="J213" s="14">
+        <v>3.26</v>
+      </c>
+      <c r="K213" s="14">
+        <v>3.66</v>
+      </c>
+      <c r="L213" s="14">
+        <v>3.87</v>
+      </c>
+      <c r="M213" s="14">
+        <v>4.32</v>
+      </c>
+      <c r="N213" s="14">
+        <v>4.21</v>
+      </c>
+      <c r="O213" s="14">
+        <v>3.63</v>
+      </c>
+      <c r="P213" s="14">
+        <v>3.69</v>
+      </c>
+      <c r="Q213" s="14">
+        <v>4.94</v>
+      </c>
+      <c r="R213" s="14">
+        <v>3.79</v>
+      </c>
+      <c r="S213" s="14">
+        <v>3.19</v>
+      </c>
+      <c r="T213" s="14">
+        <v>3.55</v>
+      </c>
+      <c r="U213" s="14">
+        <v>3.67</v>
+      </c>
     </row>
     <row r="214" spans="12:21" ht="15">
       <c r="L214" s="1"/>
       <c r="M214" s="1"/>
       <c r="N214" s="1"/>
       <c r="O214" s="1"/>
       <c r="P214" s="1"/>
       <c r="Q214" s="1"/>
       <c r="R214" s="1"/>
       <c r="S214" s="1"/>
       <c r="T214" s="1"/>
       <c r="U214" s="1"/>
     </row>
     <row r="215" spans="12:21" ht="15">
       <c r="L215" s="1"/>
       <c r="M215" s="1"/>
       <c r="N215" s="1"/>
       <c r="O215" s="1"/>
       <c r="P215" s="1"/>
       <c r="Q215" s="1"/>
       <c r="R215" s="1"/>
       <c r="S215" s="1"/>
       <c r="T215" s="1"/>
       <c r="U215" s="1"/>
     </row>
@@ -28797,50 +28986,62 @@
       <c r="U216" s="1"/>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
+    </row>
+    <row r="219" spans="12:21" ht="15">
+      <c r="L219" s="1"/>
+      <c r="M219" s="1"/>
+      <c r="N219" s="1"/>
+      <c r="O219" s="1"/>
+      <c r="P219" s="1"/>
+      <c r="Q219" s="1"/>
+      <c r="R219" s="1"/>
+      <c r="S219" s="1"/>
+      <c r="T219" s="1"/>
+      <c r="U219" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>