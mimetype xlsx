--- v4 (2026-05-01)
+++ v5 (2026-06-17)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c4df215ece8a4a79a9195b51319e2344\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="2" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$218</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$220</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$220</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$221</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="234">
   <si>
     <t>2010-09</t>
   </si>
   <si>
     <t>2010-08</t>
   </si>
   <si>
     <t>2010-07</t>
   </si>
   <si>
     <t>2010-06</t>
   </si>
   <si>
     <t>2010-05</t>
   </si>
   <si>
     <t>2010-04</t>
   </si>
   <si>
     <t>2010-03</t>
   </si>
   <si>
     <t>2010-02</t>
   </si>
   <si>
@@ -834,50 +834,53 @@
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
+    <t>2026-04</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1510,51 +1513,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U221"/>
+  <dimension ref="A1:U222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -2062,51 +2065,51 @@
       <c r="M12" s="14">
         <v>6.85</v>
       </c>
       <c r="N12" s="14">
         <v>6</v>
       </c>
       <c r="O12" s="14">
         <v>3.44</v>
       </c>
       <c r="P12" s="14">
         <v>4.98</v>
       </c>
       <c r="Q12" s="14">
         <v>5.78</v>
       </c>
       <c r="R12" s="14">
         <v>5.39</v>
       </c>
       <c r="S12" s="14">
         <v>3.17</v>
       </c>
       <c r="T12" s="14">
         <v>6.67</v>
       </c>
       <c r="U12" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14">
         <v>14.43</v>
       </c>
       <c r="C13" s="14">
         <v>8.19</v>
       </c>
       <c r="D13" s="14">
         <v>14.51</v>
       </c>
       <c r="E13" s="14">
         <v>13.58</v>
       </c>
       <c r="F13" s="14">
         <v>14.91</v>
       </c>
       <c r="G13" s="14">
         <v>5.48</v>
       </c>
       <c r="H13" s="14">
@@ -2517,51 +2520,51 @@
       <c r="M19" s="14">
         <v>6.46</v>
       </c>
       <c r="N19" s="14">
         <v>4.46</v>
       </c>
       <c r="O19" s="14">
         <v>3.31</v>
       </c>
       <c r="P19" s="14">
         <v>3.70</v>
       </c>
       <c r="Q19" s="14">
         <v>4.08</v>
       </c>
       <c r="R19" s="14">
         <v>4.72</v>
       </c>
       <c r="S19" s="14">
         <v>2.57</v>
       </c>
       <c r="T19" s="14">
         <v>7.39</v>
       </c>
       <c r="U19" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="14">
         <v>14.62</v>
       </c>
       <c r="C20" s="14">
         <v>7.10</v>
       </c>
       <c r="D20" s="14">
         <v>14.53</v>
       </c>
       <c r="E20" s="14">
         <v>14.04</v>
       </c>
       <c r="F20" s="14">
         <v>14.73</v>
       </c>
       <c r="G20" s="14">
         <v>5.09</v>
       </c>
       <c r="H20" s="14">
@@ -2582,51 +2585,51 @@
       <c r="M20" s="14">
         <v>6.40</v>
       </c>
       <c r="N20" s="14">
         <v>6.51</v>
       </c>
       <c r="O20" s="14">
         <v>3.32</v>
       </c>
       <c r="P20" s="14">
         <v>3.60</v>
       </c>
       <c r="Q20" s="14">
         <v>5.25</v>
       </c>
       <c r="R20" s="14">
         <v>7.01</v>
       </c>
       <c r="S20" s="14">
         <v>2.54</v>
       </c>
       <c r="T20" s="14">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="14">
         <v>14.70</v>
       </c>
       <c r="C21" s="14">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="14">
         <v>14.34</v>
       </c>
       <c r="E21" s="14">
         <v>14.44</v>
       </c>
       <c r="F21" s="14">
         <v>15.67</v>
       </c>
       <c r="G21" s="14">
         <v>5.01</v>
       </c>
       <c r="H21" s="14">
@@ -2647,51 +2650,51 @@
       <c r="M21" s="14">
         <v>6.08</v>
       </c>
       <c r="N21" s="14">
         <v>6.26</v>
       </c>
       <c r="O21" s="14">
         <v>3.34</v>
       </c>
       <c r="P21" s="14">
         <v>3.64</v>
       </c>
       <c r="Q21" s="14">
         <v>5.27</v>
       </c>
       <c r="R21" s="14">
         <v>5.34</v>
       </c>
       <c r="S21" s="14">
         <v>2.49</v>
       </c>
       <c r="T21" s="14">
         <v>5.52</v>
       </c>
       <c r="U21" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="14">
         <v>14.60</v>
       </c>
       <c r="C22" s="14">
         <v>6.66</v>
       </c>
       <c r="D22" s="14">
         <v>13.37</v>
       </c>
       <c r="E22" s="14">
         <v>15.04</v>
       </c>
       <c r="F22" s="14">
         <v>15.17</v>
       </c>
       <c r="G22" s="14">
         <v>5.04</v>
       </c>
       <c r="H22" s="14">
@@ -2709,54 +2712,54 @@
       <c r="L22" s="14">
         <v>5.85</v>
       </c>
       <c r="M22" s="14">
         <v>6.20</v>
       </c>
       <c r="N22" s="14">
         <v>5.98</v>
       </c>
       <c r="O22" s="14">
         <v>3.33</v>
       </c>
       <c r="P22" s="14">
         <v>3.94</v>
       </c>
       <c r="Q22" s="14">
         <v>4.22</v>
       </c>
       <c r="R22" s="14">
         <v>5.11</v>
       </c>
       <c r="S22" s="14">
         <v>2.87</v>
       </c>
       <c r="T22" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U22" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="14">
         <v>14.51</v>
       </c>
       <c r="C23" s="14">
         <v>6.94</v>
       </c>
       <c r="D23" s="14">
         <v>13.67</v>
       </c>
       <c r="E23" s="14">
         <v>14.10</v>
       </c>
       <c r="F23" s="14">
         <v>14.44</v>
       </c>
       <c r="G23" s="14">
         <v>4.96</v>
       </c>
       <c r="H23" s="14">
@@ -3037,51 +3040,51 @@
       <c r="M27" s="14">
         <v>5.88</v>
       </c>
       <c r="N27" s="14">
         <v>6.11</v>
       </c>
       <c r="O27" s="14">
         <v>3.35</v>
       </c>
       <c r="P27" s="14">
         <v>4.17</v>
       </c>
       <c r="Q27" s="14">
         <v>4.98</v>
       </c>
       <c r="R27" s="14">
         <v>5.73</v>
       </c>
       <c r="S27" s="14">
         <v>3.43</v>
       </c>
       <c r="T27" s="14">
         <v>3.30</v>
       </c>
       <c r="U27" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="14">
         <v>14.49</v>
       </c>
       <c r="C28" s="14">
         <v>6.93</v>
       </c>
       <c r="D28" s="14">
         <v>15.47</v>
       </c>
       <c r="E28" s="14">
         <v>14.64</v>
       </c>
       <c r="F28" s="14">
         <v>15.72</v>
       </c>
       <c r="G28" s="14">
         <v>4.73</v>
       </c>
       <c r="H28" s="14">
@@ -3554,51 +3557,51 @@
       <c r="L35" s="14">
         <v>5.96</v>
       </c>
       <c r="M35" s="14">
         <v>5.26</v>
       </c>
       <c r="N35" s="14">
         <v>5.46</v>
       </c>
       <c r="O35" s="14">
         <v>3.90</v>
       </c>
       <c r="P35" s="14">
         <v>4.25</v>
       </c>
       <c r="Q35" s="14">
         <v>6.02</v>
       </c>
       <c r="R35" s="14">
         <v>4.98</v>
       </c>
       <c r="S35" s="14">
         <v>3.10</v>
       </c>
       <c r="T35" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U35" s="14">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="14">
         <v>13.97</v>
       </c>
       <c r="C36" s="14">
         <v>13.61</v>
       </c>
       <c r="D36" s="14">
         <v>15.04</v>
       </c>
       <c r="E36" s="14">
         <v>14.11</v>
       </c>
       <c r="F36" s="14">
         <v>16.55</v>
       </c>
       <c r="G36" s="14">
@@ -3622,51 +3625,51 @@
       <c r="M36" s="14">
         <v>5.39</v>
       </c>
       <c r="N36" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="14">
         <v>3.91</v>
       </c>
       <c r="P36" s="14">
         <v>4.65</v>
       </c>
       <c r="Q36" s="14">
         <v>5.39</v>
       </c>
       <c r="R36" s="14">
         <v>5.08</v>
       </c>
       <c r="S36" s="14">
         <v>3.08</v>
       </c>
       <c r="T36" s="14">
         <v>3.70</v>
       </c>
       <c r="U36" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="14">
         <v>13.78</v>
       </c>
       <c r="C37" s="14">
         <v>12.63</v>
       </c>
       <c r="D37" s="14">
         <v>14.85</v>
       </c>
       <c r="E37" s="14">
         <v>13.52</v>
       </c>
       <c r="F37" s="14">
         <v>16.11</v>
       </c>
       <c r="G37" s="14">
         <v>4.61</v>
       </c>
       <c r="H37" s="14">
@@ -3687,51 +3690,51 @@
       <c r="M37" s="14">
         <v>5.28</v>
       </c>
       <c r="N37" s="14">
         <v>5.26</v>
       </c>
       <c r="O37" s="14">
         <v>3.90</v>
       </c>
       <c r="P37" s="14">
         <v>4.50</v>
       </c>
       <c r="Q37" s="14">
         <v>5.23</v>
       </c>
       <c r="R37" s="14">
         <v>5.27</v>
       </c>
       <c r="S37" s="14">
         <v>3.24</v>
       </c>
       <c r="T37" s="14">
         <v>3.31</v>
       </c>
       <c r="U37" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="14">
         <v>13.95</v>
       </c>
       <c r="C38" s="14">
         <v>13.10</v>
       </c>
       <c r="D38" s="14">
         <v>15.17</v>
       </c>
       <c r="E38" s="14">
         <v>13.58</v>
       </c>
       <c r="F38" s="14">
         <v>16.33</v>
       </c>
       <c r="G38" s="14">
         <v>4.81</v>
       </c>
       <c r="H38" s="14">
@@ -3752,51 +3755,51 @@
       <c r="M38" s="14">
         <v>6.69</v>
       </c>
       <c r="N38" s="14">
         <v>5.24</v>
       </c>
       <c r="O38" s="14">
         <v>3.92</v>
       </c>
       <c r="P38" s="14">
         <v>4.62</v>
       </c>
       <c r="Q38" s="14">
         <v>4.92</v>
       </c>
       <c r="R38" s="14">
         <v>5.12</v>
       </c>
       <c r="S38" s="14">
         <v>3.60</v>
       </c>
       <c r="T38" s="14">
         <v>2.21</v>
       </c>
       <c r="U38" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="14">
         <v>14.09</v>
       </c>
       <c r="C39" s="14">
         <v>13.21</v>
       </c>
       <c r="D39" s="14">
         <v>15.10</v>
       </c>
       <c r="E39" s="14">
         <v>13.63</v>
       </c>
       <c r="F39" s="14">
         <v>16.32</v>
       </c>
       <c r="G39" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="14">
@@ -4012,51 +4015,51 @@
       <c r="M42" s="14">
         <v>5.78</v>
       </c>
       <c r="N42" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="14">
         <v>3.75</v>
       </c>
       <c r="P42" s="14">
         <v>4.70</v>
       </c>
       <c r="Q42" s="14">
         <v>5.03</v>
       </c>
       <c r="R42" s="14">
         <v>5.32</v>
       </c>
       <c r="S42" s="14">
         <v>3.09</v>
       </c>
       <c r="T42" s="14">
         <v>3.35</v>
       </c>
       <c r="U42" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="14">
         <v>13.86</v>
       </c>
       <c r="C43" s="14">
         <v>14.90</v>
       </c>
       <c r="D43" s="14">
         <v>15.50</v>
       </c>
       <c r="E43" s="14">
         <v>13.81</v>
       </c>
       <c r="F43" s="14">
         <v>16.80</v>
       </c>
       <c r="G43" s="14">
         <v>4.92</v>
       </c>
       <c r="H43" s="14">
@@ -4077,51 +4080,51 @@
       <c r="M43" s="14">
         <v>5.66</v>
       </c>
       <c r="N43" s="14">
         <v>6.59</v>
       </c>
       <c r="O43" s="14">
         <v>3.69</v>
       </c>
       <c r="P43" s="14">
         <v>4.44</v>
       </c>
       <c r="Q43" s="14">
         <v>4.45</v>
       </c>
       <c r="R43" s="14">
         <v>5.39</v>
       </c>
       <c r="S43" s="14">
         <v>3.61</v>
       </c>
       <c r="T43" s="14">
         <v>4.37</v>
       </c>
       <c r="U43" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="14">
         <v>13.94</v>
       </c>
       <c r="C44" s="14">
         <v>14.34</v>
       </c>
       <c r="D44" s="14">
         <v>15.49</v>
       </c>
       <c r="E44" s="14">
         <v>13.91</v>
       </c>
       <c r="F44" s="14">
         <v>16.05</v>
       </c>
       <c r="G44" s="14">
         <v>5.13</v>
       </c>
       <c r="H44" s="14">
@@ -4139,51 +4142,51 @@
       <c r="L44" s="14">
         <v>6.83</v>
       </c>
       <c r="M44" s="14">
         <v>5.58</v>
       </c>
       <c r="N44" s="14">
         <v>5.29</v>
       </c>
       <c r="O44" s="14">
         <v>3.47</v>
       </c>
       <c r="P44" s="14">
         <v>4.18</v>
       </c>
       <c r="Q44" s="14">
         <v>4.42</v>
       </c>
       <c r="R44" s="14">
         <v>4.18</v>
       </c>
       <c r="S44" s="14">
         <v>2.29</v>
       </c>
       <c r="T44" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U44" s="14">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="14">
         <v>13.86</v>
       </c>
       <c r="C45" s="14">
         <v>14.10</v>
       </c>
       <c r="D45" s="14">
         <v>16.11</v>
       </c>
       <c r="E45" s="14">
         <v>14.43</v>
       </c>
       <c r="F45" s="14">
         <v>17.21</v>
       </c>
       <c r="G45" s="14">
@@ -4597,51 +4600,51 @@
       <c r="M51" s="14">
         <v>5.73</v>
       </c>
       <c r="N51" s="14">
         <v>5.29</v>
       </c>
       <c r="O51" s="14">
         <v>2.93</v>
       </c>
       <c r="P51" s="14">
         <v>3.92</v>
       </c>
       <c r="Q51" s="14">
         <v>4.66</v>
       </c>
       <c r="R51" s="14">
         <v>4.74</v>
       </c>
       <c r="S51" s="14">
         <v>2.39</v>
       </c>
       <c r="T51" s="14">
         <v>3.45</v>
       </c>
       <c r="U51" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B52" s="14">
         <v>13.72</v>
       </c>
       <c r="C52" s="14">
         <v>14.57</v>
       </c>
       <c r="D52" s="14">
         <v>15.57</v>
       </c>
       <c r="E52" s="14">
         <v>13.92</v>
       </c>
       <c r="F52" s="14">
         <v>16.67</v>
       </c>
       <c r="G52" s="14">
         <v>4.72</v>
       </c>
       <c r="H52" s="14">
@@ -4789,51 +4792,51 @@
       <c r="L54" s="14">
         <v>4.71</v>
       </c>
       <c r="M54" s="14">
         <v>5.37</v>
       </c>
       <c r="N54" s="14">
         <v>6.11</v>
       </c>
       <c r="O54" s="14">
         <v>2.88</v>
       </c>
       <c r="P54" s="14">
         <v>3.54</v>
       </c>
       <c r="Q54" s="14">
         <v>4.79</v>
       </c>
       <c r="R54" s="14">
         <v>5.37</v>
       </c>
       <c r="S54" s="14">
         <v>1.86</v>
       </c>
       <c r="T54" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U54" s="14">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="14">
         <v>13.52</v>
       </c>
       <c r="C55" s="14">
         <v>13.43</v>
       </c>
       <c r="D55" s="14">
         <v>14.97</v>
       </c>
       <c r="E55" s="14">
         <v>13.94</v>
       </c>
       <c r="F55" s="14">
         <v>16.01</v>
       </c>
       <c r="G55" s="14">
@@ -4857,51 +4860,51 @@
       <c r="M55" s="14">
         <v>5.29</v>
       </c>
       <c r="N55" s="14">
         <v>5.87</v>
       </c>
       <c r="O55" s="14">
         <v>2.88</v>
       </c>
       <c r="P55" s="14">
         <v>3.68</v>
       </c>
       <c r="Q55" s="14">
         <v>3.98</v>
       </c>
       <c r="R55" s="14">
         <v>4.20</v>
       </c>
       <c r="S55" s="14">
         <v>2.57</v>
       </c>
       <c r="T55" s="14">
         <v>3.45</v>
       </c>
       <c r="U55" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="14">
         <v>13.66</v>
       </c>
       <c r="C56" s="14">
         <v>14.67</v>
       </c>
       <c r="D56" s="14">
         <v>15.12</v>
       </c>
       <c r="E56" s="14">
         <v>14.28</v>
       </c>
       <c r="F56" s="14">
         <v>16.65</v>
       </c>
       <c r="G56" s="14">
         <v>4.83</v>
       </c>
       <c r="H56" s="14">
@@ -4922,51 +4925,51 @@
       <c r="M56" s="14">
         <v>5.55</v>
       </c>
       <c r="N56" s="14">
         <v>5.65</v>
       </c>
       <c r="O56" s="14">
         <v>2.94</v>
       </c>
       <c r="P56" s="14">
         <v>3.56</v>
       </c>
       <c r="Q56" s="14">
         <v>5.13</v>
       </c>
       <c r="R56" s="14">
         <v>5.13</v>
       </c>
       <c r="S56" s="14">
         <v>2.26</v>
       </c>
       <c r="T56" s="14">
         <v>3.69</v>
       </c>
       <c r="U56" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="14">
         <v>13.63</v>
       </c>
       <c r="C57" s="14">
         <v>14.38</v>
       </c>
       <c r="D57" s="14">
         <v>14.75</v>
       </c>
       <c r="E57" s="14">
         <v>14.18</v>
       </c>
       <c r="F57" s="14">
         <v>16.19</v>
       </c>
       <c r="G57" s="14">
         <v>4.43</v>
       </c>
       <c r="H57" s="14">
@@ -4987,51 +4990,51 @@
       <c r="M57" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="14">
         <v>4.90</v>
       </c>
       <c r="O57" s="14">
         <v>2.88</v>
       </c>
       <c r="P57" s="14">
         <v>3.66</v>
       </c>
       <c r="Q57" s="14">
         <v>4.86</v>
       </c>
       <c r="R57" s="14">
         <v>4.81</v>
       </c>
       <c r="S57" s="14">
         <v>3.04</v>
       </c>
       <c r="T57" s="14">
         <v>2.51</v>
       </c>
       <c r="U57" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="14">
         <v>13.81</v>
       </c>
       <c r="C58" s="14">
         <v>14.56</v>
       </c>
       <c r="D58" s="14">
         <v>14.89</v>
       </c>
       <c r="E58" s="14">
         <v>14.08</v>
       </c>
       <c r="F58" s="14">
         <v>16.15</v>
       </c>
       <c r="G58" s="14">
         <v>3.97</v>
       </c>
       <c r="H58" s="14">
@@ -5049,54 +5052,54 @@
       <c r="L58" s="14">
         <v>6.56</v>
       </c>
       <c r="M58" s="14">
         <v>4.84</v>
       </c>
       <c r="N58" s="14">
         <v>4.79</v>
       </c>
       <c r="O58" s="14">
         <v>2.94</v>
       </c>
       <c r="P58" s="14">
         <v>4.08</v>
       </c>
       <c r="Q58" s="14">
         <v>3.73</v>
       </c>
       <c r="R58" s="14">
         <v>4.59</v>
       </c>
       <c r="S58" s="14">
         <v>1.98</v>
       </c>
       <c r="T58" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U58" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="14">
         <v>13.84</v>
       </c>
       <c r="C59" s="14">
         <v>13.79</v>
       </c>
       <c r="D59" s="14">
         <v>15.02</v>
       </c>
       <c r="E59" s="14">
         <v>13.74</v>
       </c>
       <c r="F59" s="14">
         <v>15.86</v>
       </c>
       <c r="G59" s="14">
         <v>3.78</v>
       </c>
       <c r="H59" s="14">
@@ -5572,51 +5575,51 @@
       <c r="M66" s="14">
         <v>4.30</v>
       </c>
       <c r="N66" s="14">
         <v>3.17</v>
       </c>
       <c r="O66" s="14">
         <v>3.29</v>
       </c>
       <c r="P66" s="14">
         <v>3.87</v>
       </c>
       <c r="Q66" s="14">
         <v>3.79</v>
       </c>
       <c r="R66" s="14">
         <v>2.85</v>
       </c>
       <c r="S66" s="14">
         <v>1.90</v>
       </c>
       <c r="T66" s="14">
         <v>3.08</v>
       </c>
       <c r="U66" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="14">
         <v>13.65</v>
       </c>
       <c r="C67" s="14">
         <v>10.36</v>
       </c>
       <c r="D67" s="14">
         <v>14.79</v>
       </c>
       <c r="E67" s="14">
         <v>14.10</v>
       </c>
       <c r="F67" s="14">
         <v>15.52</v>
       </c>
       <c r="G67" s="14">
         <v>4.08</v>
       </c>
       <c r="H67" s="14">
@@ -5637,51 +5640,51 @@
       <c r="M67" s="14">
         <v>4.41</v>
       </c>
       <c r="N67" s="14">
         <v>6.19</v>
       </c>
       <c r="O67" s="14">
         <v>3.28</v>
       </c>
       <c r="P67" s="14">
         <v>3.70</v>
       </c>
       <c r="Q67" s="14">
         <v>3.63</v>
       </c>
       <c r="R67" s="14">
         <v>3.90</v>
       </c>
       <c r="S67" s="14">
         <v>2.28</v>
       </c>
       <c r="T67" s="14">
         <v>5.40</v>
       </c>
       <c r="U67" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="14">
         <v>13.72</v>
       </c>
       <c r="C68" s="14">
         <v>11.61</v>
       </c>
       <c r="D68" s="14">
         <v>14.70</v>
       </c>
       <c r="E68" s="14">
         <v>14.05</v>
       </c>
       <c r="F68" s="14">
         <v>15.76</v>
       </c>
       <c r="G68" s="14">
         <v>4.24</v>
       </c>
       <c r="H68" s="14">
@@ -6071,51 +6074,51 @@
       <c r="F74" s="14">
         <v>13.23</v>
       </c>
       <c r="G74" s="14">
         <v>3.54</v>
       </c>
       <c r="H74" s="14">
         <v>3.21</v>
       </c>
       <c r="I74" s="14">
         <v>6.40</v>
       </c>
       <c r="J74" s="14">
         <v>4.80</v>
       </c>
       <c r="K74" s="14">
         <v>3.65</v>
       </c>
       <c r="L74" s="14">
         <v>5.34</v>
       </c>
       <c r="M74" s="14">
         <v>3.47</v>
       </c>
       <c r="N74" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="O74" s="14">
         <v>3.16</v>
       </c>
       <c r="P74" s="14">
         <v>3.94</v>
       </c>
       <c r="Q74" s="14">
         <v>5.30</v>
       </c>
       <c r="R74" s="14">
         <v>3.56</v>
       </c>
       <c r="S74" s="14">
         <v>2.88</v>
       </c>
       <c r="T74" s="14">
         <v>6.19</v>
       </c>
       <c r="U74" s="14">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="14" t="s">
@@ -6287,51 +6290,51 @@
       <c r="M77" s="14">
         <v>3.32</v>
       </c>
       <c r="N77" s="14">
         <v>4.06</v>
       </c>
       <c r="O77" s="14">
         <v>2.90</v>
       </c>
       <c r="P77" s="14">
         <v>3.41</v>
       </c>
       <c r="Q77" s="14">
         <v>4.18</v>
       </c>
       <c r="R77" s="14">
         <v>3.18</v>
       </c>
       <c r="S77" s="14">
         <v>1.56</v>
       </c>
       <c r="T77" s="14">
         <v>3.17</v>
       </c>
       <c r="U77" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B78" s="14">
         <v>13.40</v>
       </c>
       <c r="C78" s="14">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="14">
         <v>14.04</v>
       </c>
       <c r="E78" s="14">
         <v>12.57</v>
       </c>
       <c r="F78" s="14">
         <v>13.02</v>
       </c>
       <c r="G78" s="14">
         <v>3.60</v>
       </c>
       <c r="H78" s="14">
@@ -6526,51 +6529,51 @@
       <c r="F81" s="14">
         <v>12.49</v>
       </c>
       <c r="G81" s="14">
         <v>3.96</v>
       </c>
       <c r="H81" s="14">
         <v>2.65</v>
       </c>
       <c r="I81" s="14">
         <v>5.15</v>
       </c>
       <c r="J81" s="14">
         <v>5.89</v>
       </c>
       <c r="K81" s="14">
         <v>3.29</v>
       </c>
       <c r="L81" s="14">
         <v>5.11</v>
       </c>
       <c r="M81" s="14">
         <v>2.69</v>
       </c>
       <c r="N81" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="O81" s="14">
         <v>3</v>
       </c>
       <c r="P81" s="14">
         <v>3.65</v>
       </c>
       <c r="Q81" s="14">
         <v>3.87</v>
       </c>
       <c r="R81" s="14">
         <v>3.52</v>
       </c>
       <c r="S81" s="14">
         <v>1.75</v>
       </c>
       <c r="T81" s="14">
         <v>2.90</v>
       </c>
       <c r="U81" s="14">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="14" t="s">
@@ -6742,51 +6745,51 @@
       <c r="M84" s="14">
         <v>2.58</v>
       </c>
       <c r="N84" s="14">
         <v>2.21</v>
       </c>
       <c r="O84" s="14">
         <v>2.98</v>
       </c>
       <c r="P84" s="14">
         <v>3.69</v>
       </c>
       <c r="Q84" s="14">
         <v>3.34</v>
       </c>
       <c r="R84" s="14">
         <v>2.55</v>
       </c>
       <c r="S84" s="14">
         <v>2.19</v>
       </c>
       <c r="T84" s="14">
         <v>2.69</v>
       </c>
       <c r="U84" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B85" s="14">
         <v>14.15</v>
       </c>
       <c r="C85" s="14">
         <v>8.15</v>
       </c>
       <c r="D85" s="14">
         <v>13.14</v>
       </c>
       <c r="E85" s="14">
         <v>11.43</v>
       </c>
       <c r="F85" s="14">
         <v>11.94</v>
       </c>
       <c r="G85" s="14">
         <v>3.11</v>
       </c>
       <c r="H85" s="14">
@@ -6869,51 +6872,51 @@
       <c r="L86" s="14">
         <v>6.66</v>
       </c>
       <c r="M86" s="14">
         <v>2.74</v>
       </c>
       <c r="N86" s="14">
         <v>3.09</v>
       </c>
       <c r="O86" s="14">
         <v>2.78</v>
       </c>
       <c r="P86" s="14">
         <v>3.38</v>
       </c>
       <c r="Q86" s="14">
         <v>3.23</v>
       </c>
       <c r="R86" s="14">
         <v>2.61</v>
       </c>
       <c r="S86" s="14">
         <v>1.61</v>
       </c>
       <c r="T86" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U86" s="14">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B87" s="14">
         <v>14.26</v>
       </c>
       <c r="C87" s="14">
         <v>7.96</v>
       </c>
       <c r="D87" s="14">
         <v>13.44</v>
       </c>
       <c r="E87" s="14">
         <v>11.54</v>
       </c>
       <c r="F87" s="14">
         <v>12.08</v>
       </c>
       <c r="G87" s="14">
@@ -7064,51 +7067,51 @@
       <c r="L89" s="14">
         <v>5.20</v>
       </c>
       <c r="M89" s="14">
         <v>2.71</v>
       </c>
       <c r="N89" s="14">
         <v>3</v>
       </c>
       <c r="O89" s="14">
         <v>2.75</v>
       </c>
       <c r="P89" s="14">
         <v>3.24</v>
       </c>
       <c r="Q89" s="14">
         <v>4.89</v>
       </c>
       <c r="R89" s="14">
         <v>2.45</v>
       </c>
       <c r="S89" s="14">
         <v>1.53</v>
       </c>
       <c r="T89" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U89" s="14">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B90" s="14">
         <v>14.10</v>
       </c>
       <c r="C90" s="14">
         <v>7.32</v>
       </c>
       <c r="D90" s="14">
         <v>12.55</v>
       </c>
       <c r="E90" s="14">
         <v>11.31</v>
       </c>
       <c r="F90" s="14">
         <v>11.55</v>
       </c>
       <c r="G90" s="14">
@@ -7454,51 +7457,51 @@
       <c r="L95" s="14">
         <v>4.06</v>
       </c>
       <c r="M95" s="14">
         <v>2.31</v>
       </c>
       <c r="N95" s="14">
         <v>2.38</v>
       </c>
       <c r="O95" s="14">
         <v>2.36</v>
       </c>
       <c r="P95" s="14">
         <v>2.97</v>
       </c>
       <c r="Q95" s="14">
         <v>5.68</v>
       </c>
       <c r="R95" s="14">
         <v>2.96</v>
       </c>
       <c r="S95" s="14">
         <v>2.03</v>
       </c>
       <c r="T95" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U95" s="14">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B96" s="14">
         <v>13.71</v>
       </c>
       <c r="C96" s="14">
         <v>6.46</v>
       </c>
       <c r="D96" s="14">
         <v>11.78</v>
       </c>
       <c r="E96" s="14">
         <v>10.46</v>
       </c>
       <c r="F96" s="14">
         <v>11.19</v>
       </c>
       <c r="G96" s="14">
@@ -10122,51 +10125,51 @@
       <c r="M136" s="14">
         <v>1.64</v>
       </c>
       <c r="N136" s="14">
         <v>3.60</v>
       </c>
       <c r="O136" s="14">
         <v>2.33</v>
       </c>
       <c r="P136" s="14">
         <v>2.75</v>
       </c>
       <c r="Q136" s="14">
         <v>5.78</v>
       </c>
       <c r="R136" s="14">
         <v>7.23</v>
       </c>
       <c r="S136" s="14">
         <v>1.51</v>
       </c>
       <c r="T136" s="14">
         <v>3.14</v>
       </c>
       <c r="U136" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B137" s="14">
         <v>13.25</v>
       </c>
       <c r="C137" s="14">
         <v>7.55</v>
       </c>
       <c r="D137" s="14">
         <v>8.42</v>
       </c>
       <c r="E137" s="14">
         <v>7.48</v>
       </c>
       <c r="F137" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="14">
         <v>1.51</v>
       </c>
       <c r="H137" s="14">
@@ -10834,51 +10837,51 @@
       <c r="L147" s="14">
         <v>3.64</v>
       </c>
       <c r="M147" s="14">
         <v>1.09</v>
       </c>
       <c r="N147" s="14">
         <v>1.96</v>
       </c>
       <c r="O147" s="14">
         <v>2.27</v>
       </c>
       <c r="P147" s="14">
         <v>2.38</v>
       </c>
       <c r="Q147" s="14">
         <v>3.33</v>
       </c>
       <c r="R147" s="14">
         <v>3.15</v>
       </c>
       <c r="S147" s="14">
         <v>1.80</v>
       </c>
       <c r="T147" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U147" s="14">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="14" t="s">
         <v>165</v>
       </c>
       <c r="B148" s="14">
         <v>12.88</v>
       </c>
       <c r="C148" s="14">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="14">
         <v>10.06</v>
       </c>
       <c r="E148" s="14">
         <v>8.06</v>
       </c>
       <c r="F148" s="14">
         <v>9.17</v>
       </c>
       <c r="G148" s="14">
@@ -11159,51 +11162,51 @@
       <c r="L152" s="14">
         <v>3.53</v>
       </c>
       <c r="M152" s="14">
         <v>1.01</v>
       </c>
       <c r="N152" s="14">
         <v>2.21</v>
       </c>
       <c r="O152" s="14">
         <v>2.28</v>
       </c>
       <c r="P152" s="14">
         <v>2.31</v>
       </c>
       <c r="Q152" s="14">
         <v>2.95</v>
       </c>
       <c r="R152" s="14">
         <v>3.45</v>
       </c>
       <c r="S152" s="14">
         <v>1.81</v>
       </c>
       <c r="T152" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U152" s="14">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="14" t="s">
         <v>170</v>
       </c>
       <c r="B153" s="14">
         <v>12.08</v>
       </c>
       <c r="C153" s="14">
         <v>7.94</v>
       </c>
       <c r="D153" s="14">
         <v>9.02</v>
       </c>
       <c r="E153" s="14">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="14">
         <v>8.99</v>
       </c>
       <c r="G153" s="14">
@@ -11354,51 +11357,51 @@
       <c r="L155" s="14">
         <v>4.13</v>
       </c>
       <c r="M155" s="14">
         <v>0.97</v>
       </c>
       <c r="N155" s="14">
         <v>2.29</v>
       </c>
       <c r="O155" s="14">
         <v>2.33</v>
       </c>
       <c r="P155" s="14">
         <v>2.58</v>
       </c>
       <c r="Q155" s="14">
         <v>3.51</v>
       </c>
       <c r="R155" s="14">
         <v>3.41</v>
       </c>
       <c r="S155" s="14">
         <v>2.44</v>
       </c>
       <c r="T155" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U155" s="14">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="14" t="s">
         <v>173</v>
       </c>
       <c r="B156" s="14">
         <v>12.09</v>
       </c>
       <c r="C156" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="14">
         <v>9.59</v>
       </c>
       <c r="E156" s="14">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="14">
         <v>9.34</v>
       </c>
       <c r="G156" s="14">
@@ -11614,51 +11617,51 @@
       <c r="L159" s="14">
         <v>4.77</v>
       </c>
       <c r="M159" s="14">
         <v>0.98</v>
       </c>
       <c r="N159" s="14">
         <v>2.47</v>
       </c>
       <c r="O159" s="14">
         <v>2.28</v>
       </c>
       <c r="P159" s="14">
         <v>2.38</v>
       </c>
       <c r="Q159" s="14">
         <v>4.12</v>
       </c>
       <c r="R159" s="14">
         <v>4.77</v>
       </c>
       <c r="S159" s="14">
         <v>1.62</v>
       </c>
       <c r="T159" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U159" s="14">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="14" t="s">
         <v>177</v>
       </c>
       <c r="B160" s="14">
         <v>12.61</v>
       </c>
       <c r="C160" s="14">
         <v>10.75</v>
       </c>
       <c r="D160" s="14">
         <v>7.61</v>
       </c>
       <c r="E160" s="14">
         <v>7.14</v>
       </c>
       <c r="F160" s="14">
         <v>8.26</v>
       </c>
       <c r="G160" s="14">
@@ -13499,51 +13502,51 @@
       <c r="L188" s="14">
         <v>6.47</v>
       </c>
       <c r="M188" s="14">
         <v>4.18</v>
       </c>
       <c r="N188" s="14">
         <v>6.04</v>
       </c>
       <c r="O188" s="14">
         <v>5.86</v>
       </c>
       <c r="P188" s="14">
         <v>6.09</v>
       </c>
       <c r="Q188" s="14">
         <v>5.99</v>
       </c>
       <c r="R188" s="14">
         <v>6.64</v>
       </c>
       <c r="S188" s="14">
         <v>6.18</v>
       </c>
       <c r="T188" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U188" s="14">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B189" s="14">
         <v>11</v>
       </c>
       <c r="C189" s="14">
         <v>16.46</v>
       </c>
       <c r="D189" s="14">
         <v>10.60</v>
       </c>
       <c r="E189" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="14">
         <v>11.24</v>
       </c>
       <c r="G189" s="14">
@@ -14604,51 +14607,51 @@
       <c r="L205" s="14">
         <v>5</v>
       </c>
       <c r="M205" s="14">
         <v>3.89</v>
       </c>
       <c r="N205" s="14">
         <v>7.11</v>
       </c>
       <c r="O205" s="14">
         <v>3.99</v>
       </c>
       <c r="P205" s="14">
         <v>4.06</v>
       </c>
       <c r="Q205" s="14">
         <v>5.98</v>
       </c>
       <c r="R205" s="14">
         <v>6.46</v>
       </c>
       <c r="S205" s="14">
         <v>4.04</v>
       </c>
       <c r="T205" s="14" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="U205" s="14">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="14" t="s">
         <v>223</v>
       </c>
       <c r="B206" s="14">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="14">
         <v>22.04</v>
       </c>
       <c r="D206" s="14">
         <v>10.07</v>
       </c>
       <c r="E206" s="14">
         <v>9.23</v>
       </c>
       <c r="F206" s="14">
         <v>11.01</v>
       </c>
       <c r="G206" s="14">
@@ -15195,61 +15198,114 @@
       <c r="N214" s="14">
         <v>7.29</v>
       </c>
       <c r="O214" s="14">
         <v>3.85</v>
       </c>
       <c r="P214" s="14">
         <v>4.01</v>
       </c>
       <c r="Q214" s="14">
         <v>5.88</v>
       </c>
       <c r="R214" s="14">
         <v>6.58</v>
       </c>
       <c r="S214" s="14">
         <v>4.13</v>
       </c>
       <c r="T214" s="14">
         <v>3.76</v>
       </c>
       <c r="U214" s="14">
         <v>4.71</v>
       </c>
     </row>
-    <row r="215" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U215" s="1"/>
+    <row r="215" spans="1:21" ht="15">
+      <c r="A215" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="B215" s="14">
+        <v>10.17</v>
+      </c>
+      <c r="C215" s="14">
+        <v>16.13</v>
+      </c>
+      <c r="D215" s="14">
+        <v>9.50</v>
+      </c>
+      <c r="E215" s="14">
+        <v>8.74</v>
+      </c>
+      <c r="F215" s="14">
+        <v>10.59</v>
+      </c>
+      <c r="G215" s="14">
+        <v>3.67</v>
+      </c>
+      <c r="H215" s="14">
+        <v>3.45</v>
+      </c>
+      <c r="I215" s="14">
+        <v>3.32</v>
+      </c>
+      <c r="J215" s="14">
+        <v>5.27</v>
+      </c>
+      <c r="K215" s="14">
+        <v>3.68</v>
+      </c>
+      <c r="L215" s="14">
+        <v>4.79</v>
+      </c>
+      <c r="M215" s="14">
+        <v>3.65</v>
+      </c>
+      <c r="N215" s="14">
+        <v>6.39</v>
+      </c>
+      <c r="O215" s="14">
+        <v>4</v>
+      </c>
+      <c r="P215" s="14">
+        <v>4.16</v>
+      </c>
+      <c r="Q215" s="14">
+        <v>6.19</v>
+      </c>
+      <c r="R215" s="14">
+        <v>6.56</v>
+      </c>
+      <c r="S215" s="14">
+        <v>4.18</v>
+      </c>
+      <c r="T215" s="14">
+        <v>4.26</v>
+      </c>
+      <c r="U215" s="14">
+        <v>3.74</v>
+      </c>
     </row>
     <row r="216" spans="12:21" ht="15">
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
@@ -15278,80 +15334,92 @@
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
+    </row>
+    <row r="222" spans="12:21" ht="15">
+      <c r="L222" s="1"/>
+      <c r="M222" s="1"/>
+      <c r="N222" s="1"/>
+      <c r="O222" s="1"/>
+      <c r="P222" s="1"/>
+      <c r="Q222" s="1"/>
+      <c r="R222" s="1"/>
+      <c r="S222" s="1"/>
+      <c r="T222" s="1"/>
+      <c r="U222" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U219"/>
+  <dimension ref="A1:U221"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -28179,51 +28247,51 @@
       <c r="C202" s="14">
         <v>6.96</v>
       </c>
       <c r="D202" s="14">
         <v>6.91</v>
       </c>
       <c r="E202" s="14">
         <v>8.0299999999999994</v>
       </c>
       <c r="F202" s="14">
         <v>8.2799999999999994</v>
       </c>
       <c r="G202" s="14">
         <v>3.92</v>
       </c>
       <c r="H202" s="14">
         <v>3.50</v>
       </c>
       <c r="I202" s="14">
         <v>3.36</v>
       </c>
       <c r="J202" s="14">
         <v>3.10</v>
       </c>
       <c r="K202" s="14">
-        <v>3.57</v>
+        <v>3.58</v>
       </c>
       <c r="L202" s="14">
         <v>4.34</v>
       </c>
       <c r="M202" s="14">
         <v>4.56</v>
       </c>
       <c r="N202" s="14">
         <v>4.24</v>
       </c>
       <c r="O202" s="14">
         <v>4.16</v>
       </c>
       <c r="P202" s="14">
         <v>4.08</v>
       </c>
       <c r="Q202" s="14">
         <v>4.89</v>
       </c>
       <c r="R202" s="14">
         <v>3.80</v>
       </c>
       <c r="S202" s="14">
         <v>3.70</v>
       </c>
@@ -28531,65 +28599,65 @@
       <c r="L207" s="14">
         <v>3.92</v>
       </c>
       <c r="M207" s="14">
         <v>4.38</v>
       </c>
       <c r="N207" s="14">
         <v>4.20</v>
       </c>
       <c r="O207" s="14">
         <v>3.61</v>
       </c>
       <c r="P207" s="14">
         <v>3.63</v>
       </c>
       <c r="Q207" s="14">
         <v>4.89</v>
       </c>
       <c r="R207" s="14">
         <v>3.70</v>
       </c>
       <c r="S207" s="14">
         <v>3.11</v>
       </c>
       <c r="T207" s="14">
-        <v>3.69</v>
+        <v>3.68</v>
       </c>
       <c r="U207" s="14">
         <v>3.59</v>
       </c>
     </row>
     <row r="208" spans="1:21" ht="15">
       <c r="A208" s="14" t="s">
         <v>225</v>
       </c>
       <c r="B208" s="14">
         <v>7.73</v>
       </c>
       <c r="C208" s="14">
-        <v>6.74</v>
+        <v>6.75</v>
       </c>
       <c r="D208" s="14">
         <v>6.83</v>
       </c>
       <c r="E208" s="14">
         <v>7.88</v>
       </c>
       <c r="F208" s="14">
         <v>8.18</v>
       </c>
       <c r="G208" s="14">
         <v>3.52</v>
       </c>
       <c r="H208" s="14">
         <v>3.39</v>
       </c>
       <c r="I208" s="14">
         <v>3.49</v>
       </c>
       <c r="J208" s="14">
         <v>3.17</v>
       </c>
       <c r="K208" s="14">
         <v>3.61</v>
       </c>
@@ -28832,216 +28900,346 @@
       <c r="D212" s="14">
         <v>6.88</v>
       </c>
       <c r="E212" s="14">
         <v>8.10</v>
       </c>
       <c r="F212" s="14">
         <v>8.370000000000001</v>
       </c>
       <c r="G212" s="14">
         <v>3.51</v>
       </c>
       <c r="H212" s="14">
         <v>3.37</v>
       </c>
       <c r="I212" s="14">
         <v>3.51</v>
       </c>
       <c r="J212" s="14">
         <v>3.23</v>
       </c>
       <c r="K212" s="14">
         <v>3.65</v>
       </c>
       <c r="L212" s="14">
-        <v>3.85</v>
+        <v>3.86</v>
       </c>
       <c r="M212" s="14">
         <v>4.3500000000000014</v>
       </c>
       <c r="N212" s="14">
         <v>4.18</v>
       </c>
       <c r="O212" s="14">
         <v>3.64</v>
       </c>
       <c r="P212" s="14">
-        <v>3.65</v>
+        <v>3.66</v>
       </c>
       <c r="Q212" s="14">
-        <v>4.82</v>
+        <v>4.83</v>
       </c>
       <c r="R212" s="14">
         <v>3.74</v>
       </c>
       <c r="S212" s="14">
         <v>3.32</v>
       </c>
       <c r="T212" s="14">
         <v>3.54</v>
       </c>
       <c r="U212" s="14">
-        <v>3.59</v>
+        <v>3.58</v>
       </c>
     </row>
     <row r="213" spans="1:21" ht="15">
       <c r="A213" s="14" t="s">
         <v>230</v>
       </c>
       <c r="B213" s="14">
         <v>7.77</v>
       </c>
       <c r="C213" s="14">
         <v>6.83</v>
       </c>
       <c r="D213" s="14">
         <v>6.87</v>
       </c>
       <c r="E213" s="14">
         <v>8.0500000000000007</v>
       </c>
       <c r="F213" s="14">
         <v>8.27</v>
       </c>
       <c r="G213" s="14">
         <v>3.48</v>
       </c>
       <c r="H213" s="14">
         <v>3.37</v>
       </c>
       <c r="I213" s="14">
         <v>3.55</v>
       </c>
       <c r="J213" s="14">
         <v>3.26</v>
       </c>
       <c r="K213" s="14">
         <v>3.66</v>
       </c>
       <c r="L213" s="14">
         <v>3.87</v>
       </c>
       <c r="M213" s="14">
         <v>4.32</v>
       </c>
       <c r="N213" s="14">
         <v>4.21</v>
       </c>
       <c r="O213" s="14">
         <v>3.63</v>
       </c>
       <c r="P213" s="14">
-        <v>3.69</v>
+        <v>3.70</v>
       </c>
       <c r="Q213" s="14">
-        <v>4.94</v>
+        <v>4.96</v>
       </c>
       <c r="R213" s="14">
-        <v>3.79</v>
+        <v>3.77</v>
       </c>
       <c r="S213" s="14">
         <v>3.19</v>
       </c>
       <c r="T213" s="14">
-        <v>3.55</v>
+        <v>3.56</v>
       </c>
       <c r="U213" s="14">
         <v>3.67</v>
       </c>
     </row>
-    <row r="214" spans="12:21" ht="15">
-[...21 lines deleted...]
-      <c r="U215" s="1"/>
+    <row r="214" spans="1:21" ht="15">
+      <c r="A214" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="B214" s="14">
+        <v>7.74</v>
+      </c>
+      <c r="C214" s="14">
+        <v>7.02</v>
+      </c>
+      <c r="D214" s="14">
+        <v>6.77</v>
+      </c>
+      <c r="E214" s="14">
+        <v>7.99</v>
+      </c>
+      <c r="F214" s="14">
+        <v>8.16</v>
+      </c>
+      <c r="G214" s="14">
+        <v>3.50</v>
+      </c>
+      <c r="H214" s="14">
+        <v>3.35</v>
+      </c>
+      <c r="I214" s="14">
+        <v>3.52</v>
+      </c>
+      <c r="J214" s="14">
+        <v>3.24</v>
+      </c>
+      <c r="K214" s="14">
+        <v>3.64</v>
+      </c>
+      <c r="L214" s="14">
+        <v>3.89</v>
+      </c>
+      <c r="M214" s="14">
+        <v>4.16</v>
+      </c>
+      <c r="N214" s="14">
+        <v>4.20</v>
+      </c>
+      <c r="O214" s="14">
+        <v>3.64</v>
+      </c>
+      <c r="P214" s="14">
+        <v>3.74</v>
+      </c>
+      <c r="Q214" s="14">
+        <v>4.93</v>
+      </c>
+      <c r="R214" s="14">
+        <v>3.80</v>
+      </c>
+      <c r="S214" s="14">
+        <v>3.36</v>
+      </c>
+      <c r="T214" s="14">
+        <v>3.45</v>
+      </c>
+      <c r="U214" s="14">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="215" spans="1:21" ht="15">
+      <c r="A215" s="14" t="s">
+        <v>232</v>
+      </c>
+      <c r="B215" s="14">
+        <v>7.64</v>
+      </c>
+      <c r="C215" s="14">
+        <v>7.09</v>
+      </c>
+      <c r="D215" s="14">
+        <v>6.93</v>
+      </c>
+      <c r="E215" s="14">
+        <v>8.120000000000001</v>
+      </c>
+      <c r="F215" s="14">
+        <v>8.32</v>
+      </c>
+      <c r="G215" s="14">
+        <v>3.56</v>
+      </c>
+      <c r="H215" s="14">
+        <v>3.43</v>
+      </c>
+      <c r="I215" s="14">
+        <v>3.61</v>
+      </c>
+      <c r="J215" s="14">
+        <v>3.31</v>
+      </c>
+      <c r="K215" s="14">
+        <v>3.72</v>
+      </c>
+      <c r="L215" s="14">
+        <v>3.91</v>
+      </c>
+      <c r="M215" s="14">
+        <v>4.42</v>
+      </c>
+      <c r="N215" s="14">
+        <v>4.31</v>
+      </c>
+      <c r="O215" s="14">
+        <v>3.68</v>
+      </c>
+      <c r="P215" s="14">
+        <v>3.79</v>
+      </c>
+      <c r="Q215" s="14">
+        <v>4.94</v>
+      </c>
+      <c r="R215" s="14">
+        <v>3.89</v>
+      </c>
+      <c r="S215" s="14">
+        <v>3.34</v>
+      </c>
+      <c r="T215" s="14">
+        <v>3.69</v>
+      </c>
+      <c r="U215" s="14">
+        <v>3.67</v>
+      </c>
     </row>
     <row r="216" spans="12:21" ht="15">
       <c r="L216" s="1"/>
       <c r="M216" s="1"/>
       <c r="N216" s="1"/>
       <c r="O216" s="1"/>
       <c r="P216" s="1"/>
       <c r="Q216" s="1"/>
       <c r="R216" s="1"/>
       <c r="S216" s="1"/>
       <c r="T216" s="1"/>
       <c r="U216" s="1"/>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
+    </row>
+    <row r="220" spans="12:21" ht="15">
+      <c r="L220" s="1"/>
+      <c r="M220" s="1"/>
+      <c r="N220" s="1"/>
+      <c r="O220" s="1"/>
+      <c r="P220" s="1"/>
+      <c r="Q220" s="1"/>
+      <c r="R220" s="1"/>
+      <c r="S220" s="1"/>
+      <c r="T220" s="1"/>
+      <c r="U220" s="1"/>
+    </row>
+    <row r="221" spans="12:21" ht="15">
+      <c r="L221" s="1"/>
+      <c r="M221" s="1"/>
+      <c r="N221" s="1"/>
+      <c r="O221" s="1"/>
+      <c r="P221" s="1"/>
+      <c r="Q221" s="1"/>
+      <c r="R221" s="1"/>
+      <c r="S221" s="1"/>
+      <c r="T221" s="1"/>
+      <c r="U221" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>