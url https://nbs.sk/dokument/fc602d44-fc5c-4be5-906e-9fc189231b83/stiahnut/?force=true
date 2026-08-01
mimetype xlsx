--- v5 (2026-06-17)
+++ v6 (2026-08-01)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c4df215ece8a4a79a9195b51319e2344\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="2" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$220</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$221</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$221</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$223</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="236">
   <si>
     <t>2010-09</t>
   </si>
   <si>
     <t>2010-08</t>
   </si>
   <si>
     <t>2010-07</t>
   </si>
   <si>
     <t>2010-06</t>
   </si>
   <si>
     <t>2010-05</t>
   </si>
   <si>
     <t>2010-04</t>
   </si>
   <si>
     <t>2010-03</t>
   </si>
   <si>
     <t>2010-02</t>
   </si>
   <si>
@@ -837,50 +837,56 @@
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1026,181 +1032,169 @@
         <color rgb="FF000000"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
-  <cellStyleXfs count="21">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0">
       <alignment/>
       <protection/>
     </xf>
   </cellStyleXfs>
   <cellXfs count="24">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="20">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="20" applyFont="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="20" applyFont="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1">
       <alignment/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="20" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="6" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="20" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="20" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6" applyAlignment="1">
       <alignment wrapText="1"/>
       <protection/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="15" builtinId="5"/>
-[...4 lines deleted...]
-    <cellStyle name="Normal 3" xfId="20"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="3" builtinId="7"/>
+    <cellStyle name="Comma" xfId="4" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="5" builtinId="6"/>
+    <cellStyle name="Normal 3" xfId="6"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
@@ -1513,51 +1507,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U222"/>
+  <dimension ref="A1:U224"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -2065,51 +2059,51 @@
       <c r="M12" s="14">
         <v>6.85</v>
       </c>
       <c r="N12" s="14">
         <v>6</v>
       </c>
       <c r="O12" s="14">
         <v>3.44</v>
       </c>
       <c r="P12" s="14">
         <v>4.98</v>
       </c>
       <c r="Q12" s="14">
         <v>5.78</v>
       </c>
       <c r="R12" s="14">
         <v>5.39</v>
       </c>
       <c r="S12" s="14">
         <v>3.17</v>
       </c>
       <c r="T12" s="14">
         <v>6.67</v>
       </c>
       <c r="U12" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14">
         <v>14.43</v>
       </c>
       <c r="C13" s="14">
         <v>8.19</v>
       </c>
       <c r="D13" s="14">
         <v>14.51</v>
       </c>
       <c r="E13" s="14">
         <v>13.58</v>
       </c>
       <c r="F13" s="14">
         <v>14.91</v>
       </c>
       <c r="G13" s="14">
         <v>5.48</v>
       </c>
       <c r="H13" s="14">
@@ -2520,51 +2514,51 @@
       <c r="M19" s="14">
         <v>6.46</v>
       </c>
       <c r="N19" s="14">
         <v>4.46</v>
       </c>
       <c r="O19" s="14">
         <v>3.31</v>
       </c>
       <c r="P19" s="14">
         <v>3.70</v>
       </c>
       <c r="Q19" s="14">
         <v>4.08</v>
       </c>
       <c r="R19" s="14">
         <v>4.72</v>
       </c>
       <c r="S19" s="14">
         <v>2.57</v>
       </c>
       <c r="T19" s="14">
         <v>7.39</v>
       </c>
       <c r="U19" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="14">
         <v>14.62</v>
       </c>
       <c r="C20" s="14">
         <v>7.10</v>
       </c>
       <c r="D20" s="14">
         <v>14.53</v>
       </c>
       <c r="E20" s="14">
         <v>14.04</v>
       </c>
       <c r="F20" s="14">
         <v>14.73</v>
       </c>
       <c r="G20" s="14">
         <v>5.09</v>
       </c>
       <c r="H20" s="14">
@@ -2585,51 +2579,51 @@
       <c r="M20" s="14">
         <v>6.40</v>
       </c>
       <c r="N20" s="14">
         <v>6.51</v>
       </c>
       <c r="O20" s="14">
         <v>3.32</v>
       </c>
       <c r="P20" s="14">
         <v>3.60</v>
       </c>
       <c r="Q20" s="14">
         <v>5.25</v>
       </c>
       <c r="R20" s="14">
         <v>7.01</v>
       </c>
       <c r="S20" s="14">
         <v>2.54</v>
       </c>
       <c r="T20" s="14">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="14">
         <v>14.70</v>
       </c>
       <c r="C21" s="14">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="14">
         <v>14.34</v>
       </c>
       <c r="E21" s="14">
         <v>14.44</v>
       </c>
       <c r="F21" s="14">
         <v>15.67</v>
       </c>
       <c r="G21" s="14">
         <v>5.01</v>
       </c>
       <c r="H21" s="14">
@@ -2650,51 +2644,51 @@
       <c r="M21" s="14">
         <v>6.08</v>
       </c>
       <c r="N21" s="14">
         <v>6.26</v>
       </c>
       <c r="O21" s="14">
         <v>3.34</v>
       </c>
       <c r="P21" s="14">
         <v>3.64</v>
       </c>
       <c r="Q21" s="14">
         <v>5.27</v>
       </c>
       <c r="R21" s="14">
         <v>5.34</v>
       </c>
       <c r="S21" s="14">
         <v>2.49</v>
       </c>
       <c r="T21" s="14">
         <v>5.52</v>
       </c>
       <c r="U21" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="14">
         <v>14.60</v>
       </c>
       <c r="C22" s="14">
         <v>6.66</v>
       </c>
       <c r="D22" s="14">
         <v>13.37</v>
       </c>
       <c r="E22" s="14">
         <v>15.04</v>
       </c>
       <c r="F22" s="14">
         <v>15.17</v>
       </c>
       <c r="G22" s="14">
         <v>5.04</v>
       </c>
       <c r="H22" s="14">
@@ -2712,54 +2706,54 @@
       <c r="L22" s="14">
         <v>5.85</v>
       </c>
       <c r="M22" s="14">
         <v>6.20</v>
       </c>
       <c r="N22" s="14">
         <v>5.98</v>
       </c>
       <c r="O22" s="14">
         <v>3.33</v>
       </c>
       <c r="P22" s="14">
         <v>3.94</v>
       </c>
       <c r="Q22" s="14">
         <v>4.22</v>
       </c>
       <c r="R22" s="14">
         <v>5.11</v>
       </c>
       <c r="S22" s="14">
         <v>2.87</v>
       </c>
       <c r="T22" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U22" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="14">
         <v>14.51</v>
       </c>
       <c r="C23" s="14">
         <v>6.94</v>
       </c>
       <c r="D23" s="14">
         <v>13.67</v>
       </c>
       <c r="E23" s="14">
         <v>14.10</v>
       </c>
       <c r="F23" s="14">
         <v>14.44</v>
       </c>
       <c r="G23" s="14">
         <v>4.96</v>
       </c>
       <c r="H23" s="14">
@@ -3040,51 +3034,51 @@
       <c r="M27" s="14">
         <v>5.88</v>
       </c>
       <c r="N27" s="14">
         <v>6.11</v>
       </c>
       <c r="O27" s="14">
         <v>3.35</v>
       </c>
       <c r="P27" s="14">
         <v>4.17</v>
       </c>
       <c r="Q27" s="14">
         <v>4.98</v>
       </c>
       <c r="R27" s="14">
         <v>5.73</v>
       </c>
       <c r="S27" s="14">
         <v>3.43</v>
       </c>
       <c r="T27" s="14">
         <v>3.30</v>
       </c>
       <c r="U27" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="14">
         <v>14.49</v>
       </c>
       <c r="C28" s="14">
         <v>6.93</v>
       </c>
       <c r="D28" s="14">
         <v>15.47</v>
       </c>
       <c r="E28" s="14">
         <v>14.64</v>
       </c>
       <c r="F28" s="14">
         <v>15.72</v>
       </c>
       <c r="G28" s="14">
         <v>4.73</v>
       </c>
       <c r="H28" s="14">
@@ -3557,51 +3551,51 @@
       <c r="L35" s="14">
         <v>5.96</v>
       </c>
       <c r="M35" s="14">
         <v>5.26</v>
       </c>
       <c r="N35" s="14">
         <v>5.46</v>
       </c>
       <c r="O35" s="14">
         <v>3.90</v>
       </c>
       <c r="P35" s="14">
         <v>4.25</v>
       </c>
       <c r="Q35" s="14">
         <v>6.02</v>
       </c>
       <c r="R35" s="14">
         <v>4.98</v>
       </c>
       <c r="S35" s="14">
         <v>3.10</v>
       </c>
       <c r="T35" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U35" s="14">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="14">
         <v>13.97</v>
       </c>
       <c r="C36" s="14">
         <v>13.61</v>
       </c>
       <c r="D36" s="14">
         <v>15.04</v>
       </c>
       <c r="E36" s="14">
         <v>14.11</v>
       </c>
       <c r="F36" s="14">
         <v>16.55</v>
       </c>
       <c r="G36" s="14">
@@ -3625,51 +3619,51 @@
       <c r="M36" s="14">
         <v>5.39</v>
       </c>
       <c r="N36" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="14">
         <v>3.91</v>
       </c>
       <c r="P36" s="14">
         <v>4.65</v>
       </c>
       <c r="Q36" s="14">
         <v>5.39</v>
       </c>
       <c r="R36" s="14">
         <v>5.08</v>
       </c>
       <c r="S36" s="14">
         <v>3.08</v>
       </c>
       <c r="T36" s="14">
         <v>3.70</v>
       </c>
       <c r="U36" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="14">
         <v>13.78</v>
       </c>
       <c r="C37" s="14">
         <v>12.63</v>
       </c>
       <c r="D37" s="14">
         <v>14.85</v>
       </c>
       <c r="E37" s="14">
         <v>13.52</v>
       </c>
       <c r="F37" s="14">
         <v>16.11</v>
       </c>
       <c r="G37" s="14">
         <v>4.61</v>
       </c>
       <c r="H37" s="14">
@@ -3690,51 +3684,51 @@
       <c r="M37" s="14">
         <v>5.28</v>
       </c>
       <c r="N37" s="14">
         <v>5.26</v>
       </c>
       <c r="O37" s="14">
         <v>3.90</v>
       </c>
       <c r="P37" s="14">
         <v>4.50</v>
       </c>
       <c r="Q37" s="14">
         <v>5.23</v>
       </c>
       <c r="R37" s="14">
         <v>5.27</v>
       </c>
       <c r="S37" s="14">
         <v>3.24</v>
       </c>
       <c r="T37" s="14">
         <v>3.31</v>
       </c>
       <c r="U37" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="14">
         <v>13.95</v>
       </c>
       <c r="C38" s="14">
         <v>13.10</v>
       </c>
       <c r="D38" s="14">
         <v>15.17</v>
       </c>
       <c r="E38" s="14">
         <v>13.58</v>
       </c>
       <c r="F38" s="14">
         <v>16.33</v>
       </c>
       <c r="G38" s="14">
         <v>4.81</v>
       </c>
       <c r="H38" s="14">
@@ -3755,51 +3749,51 @@
       <c r="M38" s="14">
         <v>6.69</v>
       </c>
       <c r="N38" s="14">
         <v>5.24</v>
       </c>
       <c r="O38" s="14">
         <v>3.92</v>
       </c>
       <c r="P38" s="14">
         <v>4.62</v>
       </c>
       <c r="Q38" s="14">
         <v>4.92</v>
       </c>
       <c r="R38" s="14">
         <v>5.12</v>
       </c>
       <c r="S38" s="14">
         <v>3.60</v>
       </c>
       <c r="T38" s="14">
         <v>2.21</v>
       </c>
       <c r="U38" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="14">
         <v>14.09</v>
       </c>
       <c r="C39" s="14">
         <v>13.21</v>
       </c>
       <c r="D39" s="14">
         <v>15.10</v>
       </c>
       <c r="E39" s="14">
         <v>13.63</v>
       </c>
       <c r="F39" s="14">
         <v>16.32</v>
       </c>
       <c r="G39" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="14">
@@ -4015,51 +4009,51 @@
       <c r="M42" s="14">
         <v>5.78</v>
       </c>
       <c r="N42" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="14">
         <v>3.75</v>
       </c>
       <c r="P42" s="14">
         <v>4.70</v>
       </c>
       <c r="Q42" s="14">
         <v>5.03</v>
       </c>
       <c r="R42" s="14">
         <v>5.32</v>
       </c>
       <c r="S42" s="14">
         <v>3.09</v>
       </c>
       <c r="T42" s="14">
         <v>3.35</v>
       </c>
       <c r="U42" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="14">
         <v>13.86</v>
       </c>
       <c r="C43" s="14">
         <v>14.90</v>
       </c>
       <c r="D43" s="14">
         <v>15.50</v>
       </c>
       <c r="E43" s="14">
         <v>13.81</v>
       </c>
       <c r="F43" s="14">
         <v>16.80</v>
       </c>
       <c r="G43" s="14">
         <v>4.92</v>
       </c>
       <c r="H43" s="14">
@@ -4080,51 +4074,51 @@
       <c r="M43" s="14">
         <v>5.66</v>
       </c>
       <c r="N43" s="14">
         <v>6.59</v>
       </c>
       <c r="O43" s="14">
         <v>3.69</v>
       </c>
       <c r="P43" s="14">
         <v>4.44</v>
       </c>
       <c r="Q43" s="14">
         <v>4.45</v>
       </c>
       <c r="R43" s="14">
         <v>5.39</v>
       </c>
       <c r="S43" s="14">
         <v>3.61</v>
       </c>
       <c r="T43" s="14">
         <v>4.37</v>
       </c>
       <c r="U43" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="14">
         <v>13.94</v>
       </c>
       <c r="C44" s="14">
         <v>14.34</v>
       </c>
       <c r="D44" s="14">
         <v>15.49</v>
       </c>
       <c r="E44" s="14">
         <v>13.91</v>
       </c>
       <c r="F44" s="14">
         <v>16.05</v>
       </c>
       <c r="G44" s="14">
         <v>5.13</v>
       </c>
       <c r="H44" s="14">
@@ -4142,51 +4136,51 @@
       <c r="L44" s="14">
         <v>6.83</v>
       </c>
       <c r="M44" s="14">
         <v>5.58</v>
       </c>
       <c r="N44" s="14">
         <v>5.29</v>
       </c>
       <c r="O44" s="14">
         <v>3.47</v>
       </c>
       <c r="P44" s="14">
         <v>4.18</v>
       </c>
       <c r="Q44" s="14">
         <v>4.42</v>
       </c>
       <c r="R44" s="14">
         <v>4.18</v>
       </c>
       <c r="S44" s="14">
         <v>2.29</v>
       </c>
       <c r="T44" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U44" s="14">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="14">
         <v>13.86</v>
       </c>
       <c r="C45" s="14">
         <v>14.10</v>
       </c>
       <c r="D45" s="14">
         <v>16.11</v>
       </c>
       <c r="E45" s="14">
         <v>14.43</v>
       </c>
       <c r="F45" s="14">
         <v>17.21</v>
       </c>
       <c r="G45" s="14">
@@ -4600,51 +4594,51 @@
       <c r="M51" s="14">
         <v>5.73</v>
       </c>
       <c r="N51" s="14">
         <v>5.29</v>
       </c>
       <c r="O51" s="14">
         <v>2.93</v>
       </c>
       <c r="P51" s="14">
         <v>3.92</v>
       </c>
       <c r="Q51" s="14">
         <v>4.66</v>
       </c>
       <c r="R51" s="14">
         <v>4.74</v>
       </c>
       <c r="S51" s="14">
         <v>2.39</v>
       </c>
       <c r="T51" s="14">
         <v>3.45</v>
       </c>
       <c r="U51" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B52" s="14">
         <v>13.72</v>
       </c>
       <c r="C52" s="14">
         <v>14.57</v>
       </c>
       <c r="D52" s="14">
         <v>15.57</v>
       </c>
       <c r="E52" s="14">
         <v>13.92</v>
       </c>
       <c r="F52" s="14">
         <v>16.67</v>
       </c>
       <c r="G52" s="14">
         <v>4.72</v>
       </c>
       <c r="H52" s="14">
@@ -4792,51 +4786,51 @@
       <c r="L54" s="14">
         <v>4.71</v>
       </c>
       <c r="M54" s="14">
         <v>5.37</v>
       </c>
       <c r="N54" s="14">
         <v>6.11</v>
       </c>
       <c r="O54" s="14">
         <v>2.88</v>
       </c>
       <c r="P54" s="14">
         <v>3.54</v>
       </c>
       <c r="Q54" s="14">
         <v>4.79</v>
       </c>
       <c r="R54" s="14">
         <v>5.37</v>
       </c>
       <c r="S54" s="14">
         <v>1.86</v>
       </c>
       <c r="T54" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U54" s="14">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="14">
         <v>13.52</v>
       </c>
       <c r="C55" s="14">
         <v>13.43</v>
       </c>
       <c r="D55" s="14">
         <v>14.97</v>
       </c>
       <c r="E55" s="14">
         <v>13.94</v>
       </c>
       <c r="F55" s="14">
         <v>16.01</v>
       </c>
       <c r="G55" s="14">
@@ -4860,51 +4854,51 @@
       <c r="M55" s="14">
         <v>5.29</v>
       </c>
       <c r="N55" s="14">
         <v>5.87</v>
       </c>
       <c r="O55" s="14">
         <v>2.88</v>
       </c>
       <c r="P55" s="14">
         <v>3.68</v>
       </c>
       <c r="Q55" s="14">
         <v>3.98</v>
       </c>
       <c r="R55" s="14">
         <v>4.20</v>
       </c>
       <c r="S55" s="14">
         <v>2.57</v>
       </c>
       <c r="T55" s="14">
         <v>3.45</v>
       </c>
       <c r="U55" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="14">
         <v>13.66</v>
       </c>
       <c r="C56" s="14">
         <v>14.67</v>
       </c>
       <c r="D56" s="14">
         <v>15.12</v>
       </c>
       <c r="E56" s="14">
         <v>14.28</v>
       </c>
       <c r="F56" s="14">
         <v>16.65</v>
       </c>
       <c r="G56" s="14">
         <v>4.83</v>
       </c>
       <c r="H56" s="14">
@@ -4925,51 +4919,51 @@
       <c r="M56" s="14">
         <v>5.55</v>
       </c>
       <c r="N56" s="14">
         <v>5.65</v>
       </c>
       <c r="O56" s="14">
         <v>2.94</v>
       </c>
       <c r="P56" s="14">
         <v>3.56</v>
       </c>
       <c r="Q56" s="14">
         <v>5.13</v>
       </c>
       <c r="R56" s="14">
         <v>5.13</v>
       </c>
       <c r="S56" s="14">
         <v>2.26</v>
       </c>
       <c r="T56" s="14">
         <v>3.69</v>
       </c>
       <c r="U56" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="14">
         <v>13.63</v>
       </c>
       <c r="C57" s="14">
         <v>14.38</v>
       </c>
       <c r="D57" s="14">
         <v>14.75</v>
       </c>
       <c r="E57" s="14">
         <v>14.18</v>
       </c>
       <c r="F57" s="14">
         <v>16.19</v>
       </c>
       <c r="G57" s="14">
         <v>4.43</v>
       </c>
       <c r="H57" s="14">
@@ -4990,51 +4984,51 @@
       <c r="M57" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="14">
         <v>4.90</v>
       </c>
       <c r="O57" s="14">
         <v>2.88</v>
       </c>
       <c r="P57" s="14">
         <v>3.66</v>
       </c>
       <c r="Q57" s="14">
         <v>4.86</v>
       </c>
       <c r="R57" s="14">
         <v>4.81</v>
       </c>
       <c r="S57" s="14">
         <v>3.04</v>
       </c>
       <c r="T57" s="14">
         <v>2.51</v>
       </c>
       <c r="U57" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="14">
         <v>13.81</v>
       </c>
       <c r="C58" s="14">
         <v>14.56</v>
       </c>
       <c r="D58" s="14">
         <v>14.89</v>
       </c>
       <c r="E58" s="14">
         <v>14.08</v>
       </c>
       <c r="F58" s="14">
         <v>16.15</v>
       </c>
       <c r="G58" s="14">
         <v>3.97</v>
       </c>
       <c r="H58" s="14">
@@ -5052,54 +5046,54 @@
       <c r="L58" s="14">
         <v>6.56</v>
       </c>
       <c r="M58" s="14">
         <v>4.84</v>
       </c>
       <c r="N58" s="14">
         <v>4.79</v>
       </c>
       <c r="O58" s="14">
         <v>2.94</v>
       </c>
       <c r="P58" s="14">
         <v>4.08</v>
       </c>
       <c r="Q58" s="14">
         <v>3.73</v>
       </c>
       <c r="R58" s="14">
         <v>4.59</v>
       </c>
       <c r="S58" s="14">
         <v>1.98</v>
       </c>
       <c r="T58" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U58" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="14">
         <v>13.84</v>
       </c>
       <c r="C59" s="14">
         <v>13.79</v>
       </c>
       <c r="D59" s="14">
         <v>15.02</v>
       </c>
       <c r="E59" s="14">
         <v>13.74</v>
       </c>
       <c r="F59" s="14">
         <v>15.86</v>
       </c>
       <c r="G59" s="14">
         <v>3.78</v>
       </c>
       <c r="H59" s="14">
@@ -5575,51 +5569,51 @@
       <c r="M66" s="14">
         <v>4.30</v>
       </c>
       <c r="N66" s="14">
         <v>3.17</v>
       </c>
       <c r="O66" s="14">
         <v>3.29</v>
       </c>
       <c r="P66" s="14">
         <v>3.87</v>
       </c>
       <c r="Q66" s="14">
         <v>3.79</v>
       </c>
       <c r="R66" s="14">
         <v>2.85</v>
       </c>
       <c r="S66" s="14">
         <v>1.90</v>
       </c>
       <c r="T66" s="14">
         <v>3.08</v>
       </c>
       <c r="U66" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="14">
         <v>13.65</v>
       </c>
       <c r="C67" s="14">
         <v>10.36</v>
       </c>
       <c r="D67" s="14">
         <v>14.79</v>
       </c>
       <c r="E67" s="14">
         <v>14.10</v>
       </c>
       <c r="F67" s="14">
         <v>15.52</v>
       </c>
       <c r="G67" s="14">
         <v>4.08</v>
       </c>
       <c r="H67" s="14">
@@ -5640,51 +5634,51 @@
       <c r="M67" s="14">
         <v>4.41</v>
       </c>
       <c r="N67" s="14">
         <v>6.19</v>
       </c>
       <c r="O67" s="14">
         <v>3.28</v>
       </c>
       <c r="P67" s="14">
         <v>3.70</v>
       </c>
       <c r="Q67" s="14">
         <v>3.63</v>
       </c>
       <c r="R67" s="14">
         <v>3.90</v>
       </c>
       <c r="S67" s="14">
         <v>2.28</v>
       </c>
       <c r="T67" s="14">
         <v>5.40</v>
       </c>
       <c r="U67" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="14">
         <v>13.72</v>
       </c>
       <c r="C68" s="14">
         <v>11.61</v>
       </c>
       <c r="D68" s="14">
         <v>14.70</v>
       </c>
       <c r="E68" s="14">
         <v>14.05</v>
       </c>
       <c r="F68" s="14">
         <v>15.76</v>
       </c>
       <c r="G68" s="14">
         <v>4.24</v>
       </c>
       <c r="H68" s="14">
@@ -6074,51 +6068,51 @@
       <c r="F74" s="14">
         <v>13.23</v>
       </c>
       <c r="G74" s="14">
         <v>3.54</v>
       </c>
       <c r="H74" s="14">
         <v>3.21</v>
       </c>
       <c r="I74" s="14">
         <v>6.40</v>
       </c>
       <c r="J74" s="14">
         <v>4.80</v>
       </c>
       <c r="K74" s="14">
         <v>3.65</v>
       </c>
       <c r="L74" s="14">
         <v>5.34</v>
       </c>
       <c r="M74" s="14">
         <v>3.47</v>
       </c>
       <c r="N74" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O74" s="14">
         <v>3.16</v>
       </c>
       <c r="P74" s="14">
         <v>3.94</v>
       </c>
       <c r="Q74" s="14">
         <v>5.30</v>
       </c>
       <c r="R74" s="14">
         <v>3.56</v>
       </c>
       <c r="S74" s="14">
         <v>2.88</v>
       </c>
       <c r="T74" s="14">
         <v>6.19</v>
       </c>
       <c r="U74" s="14">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="14" t="s">
@@ -6290,51 +6284,51 @@
       <c r="M77" s="14">
         <v>3.32</v>
       </c>
       <c r="N77" s="14">
         <v>4.06</v>
       </c>
       <c r="O77" s="14">
         <v>2.90</v>
       </c>
       <c r="P77" s="14">
         <v>3.41</v>
       </c>
       <c r="Q77" s="14">
         <v>4.18</v>
       </c>
       <c r="R77" s="14">
         <v>3.18</v>
       </c>
       <c r="S77" s="14">
         <v>1.56</v>
       </c>
       <c r="T77" s="14">
         <v>3.17</v>
       </c>
       <c r="U77" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B78" s="14">
         <v>13.40</v>
       </c>
       <c r="C78" s="14">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="14">
         <v>14.04</v>
       </c>
       <c r="E78" s="14">
         <v>12.57</v>
       </c>
       <c r="F78" s="14">
         <v>13.02</v>
       </c>
       <c r="G78" s="14">
         <v>3.60</v>
       </c>
       <c r="H78" s="14">
@@ -6529,51 +6523,51 @@
       <c r="F81" s="14">
         <v>12.49</v>
       </c>
       <c r="G81" s="14">
         <v>3.96</v>
       </c>
       <c r="H81" s="14">
         <v>2.65</v>
       </c>
       <c r="I81" s="14">
         <v>5.15</v>
       </c>
       <c r="J81" s="14">
         <v>5.89</v>
       </c>
       <c r="K81" s="14">
         <v>3.29</v>
       </c>
       <c r="L81" s="14">
         <v>5.11</v>
       </c>
       <c r="M81" s="14">
         <v>2.69</v>
       </c>
       <c r="N81" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O81" s="14">
         <v>3</v>
       </c>
       <c r="P81" s="14">
         <v>3.65</v>
       </c>
       <c r="Q81" s="14">
         <v>3.87</v>
       </c>
       <c r="R81" s="14">
         <v>3.52</v>
       </c>
       <c r="S81" s="14">
         <v>1.75</v>
       </c>
       <c r="T81" s="14">
         <v>2.90</v>
       </c>
       <c r="U81" s="14">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="14" t="s">
@@ -6745,51 +6739,51 @@
       <c r="M84" s="14">
         <v>2.58</v>
       </c>
       <c r="N84" s="14">
         <v>2.21</v>
       </c>
       <c r="O84" s="14">
         <v>2.98</v>
       </c>
       <c r="P84" s="14">
         <v>3.69</v>
       </c>
       <c r="Q84" s="14">
         <v>3.34</v>
       </c>
       <c r="R84" s="14">
         <v>2.55</v>
       </c>
       <c r="S84" s="14">
         <v>2.19</v>
       </c>
       <c r="T84" s="14">
         <v>2.69</v>
       </c>
       <c r="U84" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B85" s="14">
         <v>14.15</v>
       </c>
       <c r="C85" s="14">
         <v>8.15</v>
       </c>
       <c r="D85" s="14">
         <v>13.14</v>
       </c>
       <c r="E85" s="14">
         <v>11.43</v>
       </c>
       <c r="F85" s="14">
         <v>11.94</v>
       </c>
       <c r="G85" s="14">
         <v>3.11</v>
       </c>
       <c r="H85" s="14">
@@ -6872,51 +6866,51 @@
       <c r="L86" s="14">
         <v>6.66</v>
       </c>
       <c r="M86" s="14">
         <v>2.74</v>
       </c>
       <c r="N86" s="14">
         <v>3.09</v>
       </c>
       <c r="O86" s="14">
         <v>2.78</v>
       </c>
       <c r="P86" s="14">
         <v>3.38</v>
       </c>
       <c r="Q86" s="14">
         <v>3.23</v>
       </c>
       <c r="R86" s="14">
         <v>2.61</v>
       </c>
       <c r="S86" s="14">
         <v>1.61</v>
       </c>
       <c r="T86" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U86" s="14">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B87" s="14">
         <v>14.26</v>
       </c>
       <c r="C87" s="14">
         <v>7.96</v>
       </c>
       <c r="D87" s="14">
         <v>13.44</v>
       </c>
       <c r="E87" s="14">
         <v>11.54</v>
       </c>
       <c r="F87" s="14">
         <v>12.08</v>
       </c>
       <c r="G87" s="14">
@@ -7067,51 +7061,51 @@
       <c r="L89" s="14">
         <v>5.20</v>
       </c>
       <c r="M89" s="14">
         <v>2.71</v>
       </c>
       <c r="N89" s="14">
         <v>3</v>
       </c>
       <c r="O89" s="14">
         <v>2.75</v>
       </c>
       <c r="P89" s="14">
         <v>3.24</v>
       </c>
       <c r="Q89" s="14">
         <v>4.89</v>
       </c>
       <c r="R89" s="14">
         <v>2.45</v>
       </c>
       <c r="S89" s="14">
         <v>1.53</v>
       </c>
       <c r="T89" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U89" s="14">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B90" s="14">
         <v>14.10</v>
       </c>
       <c r="C90" s="14">
         <v>7.32</v>
       </c>
       <c r="D90" s="14">
         <v>12.55</v>
       </c>
       <c r="E90" s="14">
         <v>11.31</v>
       </c>
       <c r="F90" s="14">
         <v>11.55</v>
       </c>
       <c r="G90" s="14">
@@ -7457,51 +7451,51 @@
       <c r="L95" s="14">
         <v>4.06</v>
       </c>
       <c r="M95" s="14">
         <v>2.31</v>
       </c>
       <c r="N95" s="14">
         <v>2.38</v>
       </c>
       <c r="O95" s="14">
         <v>2.36</v>
       </c>
       <c r="P95" s="14">
         <v>2.97</v>
       </c>
       <c r="Q95" s="14">
         <v>5.68</v>
       </c>
       <c r="R95" s="14">
         <v>2.96</v>
       </c>
       <c r="S95" s="14">
         <v>2.03</v>
       </c>
       <c r="T95" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U95" s="14">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B96" s="14">
         <v>13.71</v>
       </c>
       <c r="C96" s="14">
         <v>6.46</v>
       </c>
       <c r="D96" s="14">
         <v>11.78</v>
       </c>
       <c r="E96" s="14">
         <v>10.46</v>
       </c>
       <c r="F96" s="14">
         <v>11.19</v>
       </c>
       <c r="G96" s="14">
@@ -10125,51 +10119,51 @@
       <c r="M136" s="14">
         <v>1.64</v>
       </c>
       <c r="N136" s="14">
         <v>3.60</v>
       </c>
       <c r="O136" s="14">
         <v>2.33</v>
       </c>
       <c r="P136" s="14">
         <v>2.75</v>
       </c>
       <c r="Q136" s="14">
         <v>5.78</v>
       </c>
       <c r="R136" s="14">
         <v>7.23</v>
       </c>
       <c r="S136" s="14">
         <v>1.51</v>
       </c>
       <c r="T136" s="14">
         <v>3.14</v>
       </c>
       <c r="U136" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B137" s="14">
         <v>13.25</v>
       </c>
       <c r="C137" s="14">
         <v>7.55</v>
       </c>
       <c r="D137" s="14">
         <v>8.42</v>
       </c>
       <c r="E137" s="14">
         <v>7.48</v>
       </c>
       <c r="F137" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="14">
         <v>1.51</v>
       </c>
       <c r="H137" s="14">
@@ -10837,51 +10831,51 @@
       <c r="L147" s="14">
         <v>3.64</v>
       </c>
       <c r="M147" s="14">
         <v>1.09</v>
       </c>
       <c r="N147" s="14">
         <v>1.96</v>
       </c>
       <c r="O147" s="14">
         <v>2.27</v>
       </c>
       <c r="P147" s="14">
         <v>2.38</v>
       </c>
       <c r="Q147" s="14">
         <v>3.33</v>
       </c>
       <c r="R147" s="14">
         <v>3.15</v>
       </c>
       <c r="S147" s="14">
         <v>1.80</v>
       </c>
       <c r="T147" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U147" s="14">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="14" t="s">
         <v>165</v>
       </c>
       <c r="B148" s="14">
         <v>12.88</v>
       </c>
       <c r="C148" s="14">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="14">
         <v>10.06</v>
       </c>
       <c r="E148" s="14">
         <v>8.06</v>
       </c>
       <c r="F148" s="14">
         <v>9.17</v>
       </c>
       <c r="G148" s="14">
@@ -11162,51 +11156,51 @@
       <c r="L152" s="14">
         <v>3.53</v>
       </c>
       <c r="M152" s="14">
         <v>1.01</v>
       </c>
       <c r="N152" s="14">
         <v>2.21</v>
       </c>
       <c r="O152" s="14">
         <v>2.28</v>
       </c>
       <c r="P152" s="14">
         <v>2.31</v>
       </c>
       <c r="Q152" s="14">
         <v>2.95</v>
       </c>
       <c r="R152" s="14">
         <v>3.45</v>
       </c>
       <c r="S152" s="14">
         <v>1.81</v>
       </c>
       <c r="T152" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U152" s="14">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="14" t="s">
         <v>170</v>
       </c>
       <c r="B153" s="14">
         <v>12.08</v>
       </c>
       <c r="C153" s="14">
         <v>7.94</v>
       </c>
       <c r="D153" s="14">
         <v>9.02</v>
       </c>
       <c r="E153" s="14">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="14">
         <v>8.99</v>
       </c>
       <c r="G153" s="14">
@@ -11357,51 +11351,51 @@
       <c r="L155" s="14">
         <v>4.13</v>
       </c>
       <c r="M155" s="14">
         <v>0.97</v>
       </c>
       <c r="N155" s="14">
         <v>2.29</v>
       </c>
       <c r="O155" s="14">
         <v>2.33</v>
       </c>
       <c r="P155" s="14">
         <v>2.58</v>
       </c>
       <c r="Q155" s="14">
         <v>3.51</v>
       </c>
       <c r="R155" s="14">
         <v>3.41</v>
       </c>
       <c r="S155" s="14">
         <v>2.44</v>
       </c>
       <c r="T155" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U155" s="14">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="14" t="s">
         <v>173</v>
       </c>
       <c r="B156" s="14">
         <v>12.09</v>
       </c>
       <c r="C156" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="14">
         <v>9.59</v>
       </c>
       <c r="E156" s="14">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="14">
         <v>9.34</v>
       </c>
       <c r="G156" s="14">
@@ -11617,51 +11611,51 @@
       <c r="L159" s="14">
         <v>4.77</v>
       </c>
       <c r="M159" s="14">
         <v>0.98</v>
       </c>
       <c r="N159" s="14">
         <v>2.47</v>
       </c>
       <c r="O159" s="14">
         <v>2.28</v>
       </c>
       <c r="P159" s="14">
         <v>2.38</v>
       </c>
       <c r="Q159" s="14">
         <v>4.12</v>
       </c>
       <c r="R159" s="14">
         <v>4.77</v>
       </c>
       <c r="S159" s="14">
         <v>1.62</v>
       </c>
       <c r="T159" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U159" s="14">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="14" t="s">
         <v>177</v>
       </c>
       <c r="B160" s="14">
         <v>12.61</v>
       </c>
       <c r="C160" s="14">
         <v>10.75</v>
       </c>
       <c r="D160" s="14">
         <v>7.61</v>
       </c>
       <c r="E160" s="14">
         <v>7.14</v>
       </c>
       <c r="F160" s="14">
         <v>8.26</v>
       </c>
       <c r="G160" s="14">
@@ -13502,51 +13496,51 @@
       <c r="L188" s="14">
         <v>6.47</v>
       </c>
       <c r="M188" s="14">
         <v>4.18</v>
       </c>
       <c r="N188" s="14">
         <v>6.04</v>
       </c>
       <c r="O188" s="14">
         <v>5.86</v>
       </c>
       <c r="P188" s="14">
         <v>6.09</v>
       </c>
       <c r="Q188" s="14">
         <v>5.99</v>
       </c>
       <c r="R188" s="14">
         <v>6.64</v>
       </c>
       <c r="S188" s="14">
         <v>6.18</v>
       </c>
       <c r="T188" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U188" s="14">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B189" s="14">
         <v>11</v>
       </c>
       <c r="C189" s="14">
         <v>16.46</v>
       </c>
       <c r="D189" s="14">
         <v>10.60</v>
       </c>
       <c r="E189" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="14">
         <v>11.24</v>
       </c>
       <c r="G189" s="14">
@@ -14607,51 +14601,51 @@
       <c r="L205" s="14">
         <v>5</v>
       </c>
       <c r="M205" s="14">
         <v>3.89</v>
       </c>
       <c r="N205" s="14">
         <v>7.11</v>
       </c>
       <c r="O205" s="14">
         <v>3.99</v>
       </c>
       <c r="P205" s="14">
         <v>4.06</v>
       </c>
       <c r="Q205" s="14">
         <v>5.98</v>
       </c>
       <c r="R205" s="14">
         <v>6.46</v>
       </c>
       <c r="S205" s="14">
         <v>4.04</v>
       </c>
       <c r="T205" s="14" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="U205" s="14">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="14" t="s">
         <v>223</v>
       </c>
       <c r="B206" s="14">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="14">
         <v>22.04</v>
       </c>
       <c r="D206" s="14">
         <v>10.07</v>
       </c>
       <c r="E206" s="14">
         <v>9.23</v>
       </c>
       <c r="F206" s="14">
         <v>11.01</v>
       </c>
       <c r="G206" s="14">
@@ -15263,73 +15257,179 @@
       <c r="N215" s="14">
         <v>6.39</v>
       </c>
       <c r="O215" s="14">
         <v>4</v>
       </c>
       <c r="P215" s="14">
         <v>4.16</v>
       </c>
       <c r="Q215" s="14">
         <v>6.19</v>
       </c>
       <c r="R215" s="14">
         <v>6.56</v>
       </c>
       <c r="S215" s="14">
         <v>4.18</v>
       </c>
       <c r="T215" s="14">
         <v>4.26</v>
       </c>
       <c r="U215" s="14">
         <v>3.74</v>
       </c>
     </row>
-    <row r="216" spans="12:21" ht="15">
-[...21 lines deleted...]
-      <c r="U217" s="1"/>
+    <row r="216" spans="1:21" ht="15">
+      <c r="A216" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="B216" s="14">
+        <v>10.28</v>
+      </c>
+      <c r="C216" s="14">
+        <v>16.73</v>
+      </c>
+      <c r="D216" s="14">
+        <v>9.23</v>
+      </c>
+      <c r="E216" s="14">
+        <v>8.6300000000000008</v>
+      </c>
+      <c r="F216" s="14">
+        <v>10.47</v>
+      </c>
+      <c r="G216" s="14">
+        <v>3.64</v>
+      </c>
+      <c r="H216" s="14">
+        <v>3.57</v>
+      </c>
+      <c r="I216" s="14">
+        <v>3.26</v>
+      </c>
+      <c r="J216" s="14">
+        <v>5.28</v>
+      </c>
+      <c r="K216" s="14">
+        <v>3.83</v>
+      </c>
+      <c r="L216" s="14">
+        <v>4.66</v>
+      </c>
+      <c r="M216" s="14">
+        <v>3.80</v>
+      </c>
+      <c r="N216" s="14">
+        <v>7.08</v>
+      </c>
+      <c r="O216" s="14">
+        <v>3.99</v>
+      </c>
+      <c r="P216" s="14">
+        <v>4.21</v>
+      </c>
+      <c r="Q216" s="14">
+        <v>6.17</v>
+      </c>
+      <c r="R216" s="14">
+        <v>6.79</v>
+      </c>
+      <c r="S216" s="14">
+        <v>4</v>
+      </c>
+      <c r="T216" s="14">
+        <v>5.06</v>
+      </c>
+      <c r="U216" s="14">
+        <v>3.52</v>
+      </c>
+    </row>
+    <row r="217" spans="1:21" ht="15">
+      <c r="A217" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="B217" s="14">
+        <v>10.20</v>
+      </c>
+      <c r="C217" s="14">
+        <v>14.12</v>
+      </c>
+      <c r="D217" s="14">
+        <v>8.8800000000000008</v>
+      </c>
+      <c r="E217" s="14">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="F217" s="14">
+        <v>10.10</v>
+      </c>
+      <c r="G217" s="14">
+        <v>3.58</v>
+      </c>
+      <c r="H217" s="14">
+        <v>3.66</v>
+      </c>
+      <c r="I217" s="14">
+        <v>3.14</v>
+      </c>
+      <c r="J217" s="14">
+        <v>5.3500000000000014</v>
+      </c>
+      <c r="K217" s="14">
+        <v>3.91</v>
+      </c>
+      <c r="L217" s="14">
+        <v>4.66</v>
+      </c>
+      <c r="M217" s="14">
+        <v>3.87</v>
+      </c>
+      <c r="N217" s="14">
+        <v>6.63</v>
+      </c>
+      <c r="O217" s="14">
+        <v>4.17</v>
+      </c>
+      <c r="P217" s="14">
+        <v>4.33</v>
+      </c>
+      <c r="Q217" s="14">
+        <v>5.67</v>
+      </c>
+      <c r="R217" s="14">
+        <v>6.31</v>
+      </c>
+      <c r="S217" s="14">
+        <v>4.34</v>
+      </c>
+      <c r="T217" s="14">
+        <v>3.63</v>
+      </c>
+      <c r="U217" s="14">
+        <v>4.65</v>
+      </c>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
@@ -15346,80 +15446,104 @@
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
     </row>
     <row r="222" spans="12:21" ht="15">
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
+    </row>
+    <row r="223" spans="12:21" ht="15">
+      <c r="L223" s="1"/>
+      <c r="M223" s="1"/>
+      <c r="N223" s="1"/>
+      <c r="O223" s="1"/>
+      <c r="P223" s="1"/>
+      <c r="Q223" s="1"/>
+      <c r="R223" s="1"/>
+      <c r="S223" s="1"/>
+      <c r="T223" s="1"/>
+      <c r="U223" s="1"/>
+    </row>
+    <row r="224" spans="12:21" ht="15">
+      <c r="L224" s="1"/>
+      <c r="M224" s="1"/>
+      <c r="N224" s="1"/>
+      <c r="O224" s="1"/>
+      <c r="P224" s="1"/>
+      <c r="Q224" s="1"/>
+      <c r="R224" s="1"/>
+      <c r="S224" s="1"/>
+      <c r="T224" s="1"/>
+      <c r="U224" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U221"/>
+  <dimension ref="A1:U222"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -29065,121 +29189,174 @@
       </c>
       <c r="P214" s="14">
         <v>3.74</v>
       </c>
       <c r="Q214" s="14">
         <v>4.93</v>
       </c>
       <c r="R214" s="14">
         <v>3.80</v>
       </c>
       <c r="S214" s="14">
         <v>3.36</v>
       </c>
       <c r="T214" s="14">
         <v>3.45</v>
       </c>
       <c r="U214" s="14">
         <v>3.68</v>
       </c>
     </row>
     <row r="215" spans="1:21" ht="15">
       <c r="A215" s="14" t="s">
         <v>232</v>
       </c>
       <c r="B215" s="14">
-        <v>7.64</v>
+        <v>7.65</v>
       </c>
       <c r="C215" s="14">
-        <v>7.09</v>
+        <v>7.11</v>
       </c>
       <c r="D215" s="14">
-        <v>6.93</v>
+        <v>6.94</v>
       </c>
       <c r="E215" s="14">
         <v>8.120000000000001</v>
       </c>
       <c r="F215" s="14">
-        <v>8.32</v>
+        <v>8.34</v>
       </c>
       <c r="G215" s="14">
         <v>3.56</v>
       </c>
       <c r="H215" s="14">
         <v>3.43</v>
       </c>
       <c r="I215" s="14">
         <v>3.61</v>
       </c>
       <c r="J215" s="14">
         <v>3.31</v>
       </c>
       <c r="K215" s="14">
         <v>3.72</v>
       </c>
       <c r="L215" s="14">
         <v>3.91</v>
       </c>
       <c r="M215" s="14">
         <v>4.42</v>
       </c>
       <c r="N215" s="14">
         <v>4.31</v>
       </c>
       <c r="O215" s="14">
-        <v>3.68</v>
+        <v>3.67</v>
       </c>
       <c r="P215" s="14">
         <v>3.79</v>
       </c>
       <c r="Q215" s="14">
         <v>4.94</v>
       </c>
       <c r="R215" s="14">
-        <v>3.89</v>
+        <v>3.88</v>
       </c>
       <c r="S215" s="14">
         <v>3.34</v>
       </c>
       <c r="T215" s="14">
         <v>3.69</v>
       </c>
       <c r="U215" s="14">
         <v>3.67</v>
       </c>
     </row>
-    <row r="216" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U216" s="1"/>
+    <row r="216" spans="1:21" ht="15">
+      <c r="A216" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="B216" s="14">
+        <v>7.66</v>
+      </c>
+      <c r="C216" s="14">
+        <v>7.15</v>
+      </c>
+      <c r="D216" s="14">
+        <v>6.95</v>
+      </c>
+      <c r="E216" s="14">
+        <v>8.1400000000000006</v>
+      </c>
+      <c r="F216" s="14">
+        <v>8.42</v>
+      </c>
+      <c r="G216" s="14">
+        <v>3.60</v>
+      </c>
+      <c r="H216" s="14">
+        <v>3.47</v>
+      </c>
+      <c r="I216" s="14">
+        <v>3.65</v>
+      </c>
+      <c r="J216" s="14">
+        <v>3.32</v>
+      </c>
+      <c r="K216" s="14">
+        <v>3.76</v>
+      </c>
+      <c r="L216" s="14">
+        <v>3.93</v>
+      </c>
+      <c r="M216" s="14">
+        <v>4.51</v>
+      </c>
+      <c r="N216" s="14">
+        <v>4.44</v>
+      </c>
+      <c r="O216" s="14">
+        <v>3.68</v>
+      </c>
+      <c r="P216" s="14">
+        <v>3.89</v>
+      </c>
+      <c r="Q216" s="14">
+        <v>5.19</v>
+      </c>
+      <c r="R216" s="14">
+        <v>3.93</v>
+      </c>
+      <c r="S216" s="14">
+        <v>3.34</v>
+      </c>
+      <c r="T216" s="14">
+        <v>3.81</v>
+      </c>
+      <c r="U216" s="14">
+        <v>3.70</v>
+      </c>
     </row>
     <row r="217" spans="12:21" ht="15">
       <c r="L217" s="1"/>
       <c r="M217" s="1"/>
       <c r="N217" s="1"/>
       <c r="O217" s="1"/>
       <c r="P217" s="1"/>
       <c r="Q217" s="1"/>
       <c r="R217" s="1"/>
       <c r="S217" s="1"/>
       <c r="T217" s="1"/>
       <c r="U217" s="1"/>
     </row>
     <row r="218" spans="12:21" ht="15">
       <c r="L218" s="1"/>
       <c r="M218" s="1"/>
       <c r="N218" s="1"/>
       <c r="O218" s="1"/>
       <c r="P218" s="1"/>
       <c r="Q218" s="1"/>
       <c r="R218" s="1"/>
       <c r="S218" s="1"/>
       <c r="T218" s="1"/>
       <c r="U218" s="1"/>
     </row>
@@ -29196,50 +29373,62 @@
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
+    </row>
+    <row r="222" spans="12:21" ht="15">
+      <c r="L222" s="1"/>
+      <c r="M222" s="1"/>
+      <c r="N222" s="1"/>
+      <c r="O222" s="1"/>
+      <c r="P222" s="1"/>
+      <c r="Q222" s="1"/>
+      <c r="R222" s="1"/>
+      <c r="S222" s="1"/>
+      <c r="T222" s="1"/>
+      <c r="U222" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>