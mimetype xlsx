--- v6 (2026-08-01)
+++ v7 (2026-09-16)
@@ -15,73 +15,73 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\buchtas\AppData\Local\Temp\c4df215ece8a4a79a9195b51319e2344\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Od_01_2009_Slovensko" sheetId="1" r:id="rId3"/>
     <sheet name="Od_01_2009_Eurozóna" sheetId="2" r:id="rId4"/>
     <sheet name="Poznamky" sheetId="3" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$221</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$223</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Od_01_2009_Eurozóna!$A$7:$K$223</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Od_01_2009_Slovensko!$A$7:$K$224</definedName>
   </definedNames>
   <calcPr fullCalcOnLoad="1"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="526" uniqueCount="236">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="529" uniqueCount="237">
   <si>
     <t>2010-09</t>
   </si>
   <si>
     <t>2010-08</t>
   </si>
   <si>
     <t>2010-07</t>
   </si>
   <si>
     <t>2010-06</t>
   </si>
   <si>
     <t>2010-05</t>
   </si>
   <si>
     <t>2010-04</t>
   </si>
   <si>
     <t>2010-03</t>
   </si>
   <si>
     <t>2010-02</t>
   </si>
   <si>
@@ -843,50 +843,53 @@
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
+    <t>2026-07</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="yyyy\ \/\ mm"/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1507,51 +1510,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U224"/>
+  <dimension ref="A1:U225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -2059,51 +2062,51 @@
       <c r="M12" s="14">
         <v>6.85</v>
       </c>
       <c r="N12" s="14">
         <v>6</v>
       </c>
       <c r="O12" s="14">
         <v>3.44</v>
       </c>
       <c r="P12" s="14">
         <v>4.98</v>
       </c>
       <c r="Q12" s="14">
         <v>5.78</v>
       </c>
       <c r="R12" s="14">
         <v>5.39</v>
       </c>
       <c r="S12" s="14">
         <v>3.17</v>
       </c>
       <c r="T12" s="14">
         <v>6.67</v>
       </c>
       <c r="U12" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="14">
         <v>14.43</v>
       </c>
       <c r="C13" s="14">
         <v>8.19</v>
       </c>
       <c r="D13" s="14">
         <v>14.51</v>
       </c>
       <c r="E13" s="14">
         <v>13.58</v>
       </c>
       <c r="F13" s="14">
         <v>14.91</v>
       </c>
       <c r="G13" s="14">
         <v>5.48</v>
       </c>
       <c r="H13" s="14">
@@ -2514,51 +2517,51 @@
       <c r="M19" s="14">
         <v>6.46</v>
       </c>
       <c r="N19" s="14">
         <v>4.46</v>
       </c>
       <c r="O19" s="14">
         <v>3.31</v>
       </c>
       <c r="P19" s="14">
         <v>3.70</v>
       </c>
       <c r="Q19" s="14">
         <v>4.08</v>
       </c>
       <c r="R19" s="14">
         <v>4.72</v>
       </c>
       <c r="S19" s="14">
         <v>2.57</v>
       </c>
       <c r="T19" s="14">
         <v>7.39</v>
       </c>
       <c r="U19" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="20" spans="1:21" ht="15">
       <c r="A20" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="14">
         <v>14.62</v>
       </c>
       <c r="C20" s="14">
         <v>7.10</v>
       </c>
       <c r="D20" s="14">
         <v>14.53</v>
       </c>
       <c r="E20" s="14">
         <v>14.04</v>
       </c>
       <c r="F20" s="14">
         <v>14.73</v>
       </c>
       <c r="G20" s="14">
         <v>5.09</v>
       </c>
       <c r="H20" s="14">
@@ -2579,51 +2582,51 @@
       <c r="M20" s="14">
         <v>6.40</v>
       </c>
       <c r="N20" s="14">
         <v>6.51</v>
       </c>
       <c r="O20" s="14">
         <v>3.32</v>
       </c>
       <c r="P20" s="14">
         <v>3.60</v>
       </c>
       <c r="Q20" s="14">
         <v>5.25</v>
       </c>
       <c r="R20" s="14">
         <v>7.01</v>
       </c>
       <c r="S20" s="14">
         <v>2.54</v>
       </c>
       <c r="T20" s="14">
         <v>8.4600000000000009</v>
       </c>
       <c r="U20" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="21" spans="1:21" ht="15">
       <c r="A21" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B21" s="14">
         <v>14.70</v>
       </c>
       <c r="C21" s="14">
         <v>8.1400000000000006</v>
       </c>
       <c r="D21" s="14">
         <v>14.34</v>
       </c>
       <c r="E21" s="14">
         <v>14.44</v>
       </c>
       <c r="F21" s="14">
         <v>15.67</v>
       </c>
       <c r="G21" s="14">
         <v>5.01</v>
       </c>
       <c r="H21" s="14">
@@ -2644,51 +2647,51 @@
       <c r="M21" s="14">
         <v>6.08</v>
       </c>
       <c r="N21" s="14">
         <v>6.26</v>
       </c>
       <c r="O21" s="14">
         <v>3.34</v>
       </c>
       <c r="P21" s="14">
         <v>3.64</v>
       </c>
       <c r="Q21" s="14">
         <v>5.27</v>
       </c>
       <c r="R21" s="14">
         <v>5.34</v>
       </c>
       <c r="S21" s="14">
         <v>2.49</v>
       </c>
       <c r="T21" s="14">
         <v>5.52</v>
       </c>
       <c r="U21" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="22" spans="1:21" ht="15">
       <c r="A22" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="14">
         <v>14.60</v>
       </c>
       <c r="C22" s="14">
         <v>6.66</v>
       </c>
       <c r="D22" s="14">
         <v>13.37</v>
       </c>
       <c r="E22" s="14">
         <v>15.04</v>
       </c>
       <c r="F22" s="14">
         <v>15.17</v>
       </c>
       <c r="G22" s="14">
         <v>5.04</v>
       </c>
       <c r="H22" s="14">
@@ -2706,54 +2709,54 @@
       <c r="L22" s="14">
         <v>5.85</v>
       </c>
       <c r="M22" s="14">
         <v>6.20</v>
       </c>
       <c r="N22" s="14">
         <v>5.98</v>
       </c>
       <c r="O22" s="14">
         <v>3.33</v>
       </c>
       <c r="P22" s="14">
         <v>3.94</v>
       </c>
       <c r="Q22" s="14">
         <v>4.22</v>
       </c>
       <c r="R22" s="14">
         <v>5.11</v>
       </c>
       <c r="S22" s="14">
         <v>2.87</v>
       </c>
       <c r="T22" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U22" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="23" spans="1:21" ht="15">
       <c r="A23" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B23" s="14">
         <v>14.51</v>
       </c>
       <c r="C23" s="14">
         <v>6.94</v>
       </c>
       <c r="D23" s="14">
         <v>13.67</v>
       </c>
       <c r="E23" s="14">
         <v>14.10</v>
       </c>
       <c r="F23" s="14">
         <v>14.44</v>
       </c>
       <c r="G23" s="14">
         <v>4.96</v>
       </c>
       <c r="H23" s="14">
@@ -3034,51 +3037,51 @@
       <c r="M27" s="14">
         <v>5.88</v>
       </c>
       <c r="N27" s="14">
         <v>6.11</v>
       </c>
       <c r="O27" s="14">
         <v>3.35</v>
       </c>
       <c r="P27" s="14">
         <v>4.17</v>
       </c>
       <c r="Q27" s="14">
         <v>4.98</v>
       </c>
       <c r="R27" s="14">
         <v>5.73</v>
       </c>
       <c r="S27" s="14">
         <v>3.43</v>
       </c>
       <c r="T27" s="14">
         <v>3.30</v>
       </c>
       <c r="U27" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="28" spans="1:21" ht="15">
       <c r="A28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="14">
         <v>14.49</v>
       </c>
       <c r="C28" s="14">
         <v>6.93</v>
       </c>
       <c r="D28" s="14">
         <v>15.47</v>
       </c>
       <c r="E28" s="14">
         <v>14.64</v>
       </c>
       <c r="F28" s="14">
         <v>15.72</v>
       </c>
       <c r="G28" s="14">
         <v>4.73</v>
       </c>
       <c r="H28" s="14">
@@ -3551,51 +3554,51 @@
       <c r="L35" s="14">
         <v>5.96</v>
       </c>
       <c r="M35" s="14">
         <v>5.26</v>
       </c>
       <c r="N35" s="14">
         <v>5.46</v>
       </c>
       <c r="O35" s="14">
         <v>3.90</v>
       </c>
       <c r="P35" s="14">
         <v>4.25</v>
       </c>
       <c r="Q35" s="14">
         <v>6.02</v>
       </c>
       <c r="R35" s="14">
         <v>4.98</v>
       </c>
       <c r="S35" s="14">
         <v>3.10</v>
       </c>
       <c r="T35" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U35" s="14">
         <v>5.62</v>
       </c>
     </row>
     <row r="36" spans="1:21" ht="15">
       <c r="A36" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B36" s="14">
         <v>13.97</v>
       </c>
       <c r="C36" s="14">
         <v>13.61</v>
       </c>
       <c r="D36" s="14">
         <v>15.04</v>
       </c>
       <c r="E36" s="14">
         <v>14.11</v>
       </c>
       <c r="F36" s="14">
         <v>16.55</v>
       </c>
       <c r="G36" s="14">
@@ -3619,51 +3622,51 @@
       <c r="M36" s="14">
         <v>5.39</v>
       </c>
       <c r="N36" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O36" s="14">
         <v>3.91</v>
       </c>
       <c r="P36" s="14">
         <v>4.65</v>
       </c>
       <c r="Q36" s="14">
         <v>5.39</v>
       </c>
       <c r="R36" s="14">
         <v>5.08</v>
       </c>
       <c r="S36" s="14">
         <v>3.08</v>
       </c>
       <c r="T36" s="14">
         <v>3.70</v>
       </c>
       <c r="U36" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="37" spans="1:21" ht="15">
       <c r="A37" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B37" s="14">
         <v>13.78</v>
       </c>
       <c r="C37" s="14">
         <v>12.63</v>
       </c>
       <c r="D37" s="14">
         <v>14.85</v>
       </c>
       <c r="E37" s="14">
         <v>13.52</v>
       </c>
       <c r="F37" s="14">
         <v>16.11</v>
       </c>
       <c r="G37" s="14">
         <v>4.61</v>
       </c>
       <c r="H37" s="14">
@@ -3684,51 +3687,51 @@
       <c r="M37" s="14">
         <v>5.28</v>
       </c>
       <c r="N37" s="14">
         <v>5.26</v>
       </c>
       <c r="O37" s="14">
         <v>3.90</v>
       </c>
       <c r="P37" s="14">
         <v>4.50</v>
       </c>
       <c r="Q37" s="14">
         <v>5.23</v>
       </c>
       <c r="R37" s="14">
         <v>5.27</v>
       </c>
       <c r="S37" s="14">
         <v>3.24</v>
       </c>
       <c r="T37" s="14">
         <v>3.31</v>
       </c>
       <c r="U37" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="38" spans="1:21" ht="15">
       <c r="A38" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B38" s="14">
         <v>13.95</v>
       </c>
       <c r="C38" s="14">
         <v>13.10</v>
       </c>
       <c r="D38" s="14">
         <v>15.17</v>
       </c>
       <c r="E38" s="14">
         <v>13.58</v>
       </c>
       <c r="F38" s="14">
         <v>16.33</v>
       </c>
       <c r="G38" s="14">
         <v>4.81</v>
       </c>
       <c r="H38" s="14">
@@ -3749,51 +3752,51 @@
       <c r="M38" s="14">
         <v>6.69</v>
       </c>
       <c r="N38" s="14">
         <v>5.24</v>
       </c>
       <c r="O38" s="14">
         <v>3.92</v>
       </c>
       <c r="P38" s="14">
         <v>4.62</v>
       </c>
       <c r="Q38" s="14">
         <v>4.92</v>
       </c>
       <c r="R38" s="14">
         <v>5.12</v>
       </c>
       <c r="S38" s="14">
         <v>3.60</v>
       </c>
       <c r="T38" s="14">
         <v>2.21</v>
       </c>
       <c r="U38" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="39" spans="1:21" ht="15">
       <c r="A39" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B39" s="14">
         <v>14.09</v>
       </c>
       <c r="C39" s="14">
         <v>13.21</v>
       </c>
       <c r="D39" s="14">
         <v>15.10</v>
       </c>
       <c r="E39" s="14">
         <v>13.63</v>
       </c>
       <c r="F39" s="14">
         <v>16.32</v>
       </c>
       <c r="G39" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="H39" s="14">
@@ -4009,51 +4012,51 @@
       <c r="M42" s="14">
         <v>5.78</v>
       </c>
       <c r="N42" s="14">
         <v>5.1000000000000014</v>
       </c>
       <c r="O42" s="14">
         <v>3.75</v>
       </c>
       <c r="P42" s="14">
         <v>4.70</v>
       </c>
       <c r="Q42" s="14">
         <v>5.03</v>
       </c>
       <c r="R42" s="14">
         <v>5.32</v>
       </c>
       <c r="S42" s="14">
         <v>3.09</v>
       </c>
       <c r="T42" s="14">
         <v>3.35</v>
       </c>
       <c r="U42" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="43" spans="1:21" ht="15">
       <c r="A43" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B43" s="14">
         <v>13.86</v>
       </c>
       <c r="C43" s="14">
         <v>14.90</v>
       </c>
       <c r="D43" s="14">
         <v>15.50</v>
       </c>
       <c r="E43" s="14">
         <v>13.81</v>
       </c>
       <c r="F43" s="14">
         <v>16.80</v>
       </c>
       <c r="G43" s="14">
         <v>4.92</v>
       </c>
       <c r="H43" s="14">
@@ -4074,51 +4077,51 @@
       <c r="M43" s="14">
         <v>5.66</v>
       </c>
       <c r="N43" s="14">
         <v>6.59</v>
       </c>
       <c r="O43" s="14">
         <v>3.69</v>
       </c>
       <c r="P43" s="14">
         <v>4.44</v>
       </c>
       <c r="Q43" s="14">
         <v>4.45</v>
       </c>
       <c r="R43" s="14">
         <v>5.39</v>
       </c>
       <c r="S43" s="14">
         <v>3.61</v>
       </c>
       <c r="T43" s="14">
         <v>4.37</v>
       </c>
       <c r="U43" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="44" spans="1:21" ht="15">
       <c r="A44" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B44" s="14">
         <v>13.94</v>
       </c>
       <c r="C44" s="14">
         <v>14.34</v>
       </c>
       <c r="D44" s="14">
         <v>15.49</v>
       </c>
       <c r="E44" s="14">
         <v>13.91</v>
       </c>
       <c r="F44" s="14">
         <v>16.05</v>
       </c>
       <c r="G44" s="14">
         <v>5.13</v>
       </c>
       <c r="H44" s="14">
@@ -4136,51 +4139,51 @@
       <c r="L44" s="14">
         <v>6.83</v>
       </c>
       <c r="M44" s="14">
         <v>5.58</v>
       </c>
       <c r="N44" s="14">
         <v>5.29</v>
       </c>
       <c r="O44" s="14">
         <v>3.47</v>
       </c>
       <c r="P44" s="14">
         <v>4.18</v>
       </c>
       <c r="Q44" s="14">
         <v>4.42</v>
       </c>
       <c r="R44" s="14">
         <v>4.18</v>
       </c>
       <c r="S44" s="14">
         <v>2.29</v>
       </c>
       <c r="T44" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U44" s="14">
         <v>4.34</v>
       </c>
     </row>
     <row r="45" spans="1:21" ht="15">
       <c r="A45" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B45" s="14">
         <v>13.86</v>
       </c>
       <c r="C45" s="14">
         <v>14.10</v>
       </c>
       <c r="D45" s="14">
         <v>16.11</v>
       </c>
       <c r="E45" s="14">
         <v>14.43</v>
       </c>
       <c r="F45" s="14">
         <v>17.21</v>
       </c>
       <c r="G45" s="14">
@@ -4594,51 +4597,51 @@
       <c r="M51" s="14">
         <v>5.73</v>
       </c>
       <c r="N51" s="14">
         <v>5.29</v>
       </c>
       <c r="O51" s="14">
         <v>2.93</v>
       </c>
       <c r="P51" s="14">
         <v>3.92</v>
       </c>
       <c r="Q51" s="14">
         <v>4.66</v>
       </c>
       <c r="R51" s="14">
         <v>4.74</v>
       </c>
       <c r="S51" s="14">
         <v>2.39</v>
       </c>
       <c r="T51" s="14">
         <v>3.45</v>
       </c>
       <c r="U51" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="52" spans="1:21" ht="15">
       <c r="A52" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B52" s="14">
         <v>13.72</v>
       </c>
       <c r="C52" s="14">
         <v>14.57</v>
       </c>
       <c r="D52" s="14">
         <v>15.57</v>
       </c>
       <c r="E52" s="14">
         <v>13.92</v>
       </c>
       <c r="F52" s="14">
         <v>16.67</v>
       </c>
       <c r="G52" s="14">
         <v>4.72</v>
       </c>
       <c r="H52" s="14">
@@ -4786,51 +4789,51 @@
       <c r="L54" s="14">
         <v>4.71</v>
       </c>
       <c r="M54" s="14">
         <v>5.37</v>
       </c>
       <c r="N54" s="14">
         <v>6.11</v>
       </c>
       <c r="O54" s="14">
         <v>2.88</v>
       </c>
       <c r="P54" s="14">
         <v>3.54</v>
       </c>
       <c r="Q54" s="14">
         <v>4.79</v>
       </c>
       <c r="R54" s="14">
         <v>5.37</v>
       </c>
       <c r="S54" s="14">
         <v>1.86</v>
       </c>
       <c r="T54" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U54" s="14">
         <v>3.13</v>
       </c>
     </row>
     <row r="55" spans="1:21" ht="15">
       <c r="A55" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="14">
         <v>13.52</v>
       </c>
       <c r="C55" s="14">
         <v>13.43</v>
       </c>
       <c r="D55" s="14">
         <v>14.97</v>
       </c>
       <c r="E55" s="14">
         <v>13.94</v>
       </c>
       <c r="F55" s="14">
         <v>16.01</v>
       </c>
       <c r="G55" s="14">
@@ -4854,51 +4857,51 @@
       <c r="M55" s="14">
         <v>5.29</v>
       </c>
       <c r="N55" s="14">
         <v>5.87</v>
       </c>
       <c r="O55" s="14">
         <v>2.88</v>
       </c>
       <c r="P55" s="14">
         <v>3.68</v>
       </c>
       <c r="Q55" s="14">
         <v>3.98</v>
       </c>
       <c r="R55" s="14">
         <v>4.20</v>
       </c>
       <c r="S55" s="14">
         <v>2.57</v>
       </c>
       <c r="T55" s="14">
         <v>3.45</v>
       </c>
       <c r="U55" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:21" ht="15">
       <c r="A56" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B56" s="14">
         <v>13.66</v>
       </c>
       <c r="C56" s="14">
         <v>14.67</v>
       </c>
       <c r="D56" s="14">
         <v>15.12</v>
       </c>
       <c r="E56" s="14">
         <v>14.28</v>
       </c>
       <c r="F56" s="14">
         <v>16.65</v>
       </c>
       <c r="G56" s="14">
         <v>4.83</v>
       </c>
       <c r="H56" s="14">
@@ -4919,51 +4922,51 @@
       <c r="M56" s="14">
         <v>5.55</v>
       </c>
       <c r="N56" s="14">
         <v>5.65</v>
       </c>
       <c r="O56" s="14">
         <v>2.94</v>
       </c>
       <c r="P56" s="14">
         <v>3.56</v>
       </c>
       <c r="Q56" s="14">
         <v>5.13</v>
       </c>
       <c r="R56" s="14">
         <v>5.13</v>
       </c>
       <c r="S56" s="14">
         <v>2.26</v>
       </c>
       <c r="T56" s="14">
         <v>3.69</v>
       </c>
       <c r="U56" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="57" spans="1:21" ht="15">
       <c r="A57" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B57" s="14">
         <v>13.63</v>
       </c>
       <c r="C57" s="14">
         <v>14.38</v>
       </c>
       <c r="D57" s="14">
         <v>14.75</v>
       </c>
       <c r="E57" s="14">
         <v>14.18</v>
       </c>
       <c r="F57" s="14">
         <v>16.19</v>
       </c>
       <c r="G57" s="14">
         <v>4.43</v>
       </c>
       <c r="H57" s="14">
@@ -4984,51 +4987,51 @@
       <c r="M57" s="14">
         <v>4.8500000000000014</v>
       </c>
       <c r="N57" s="14">
         <v>4.90</v>
       </c>
       <c r="O57" s="14">
         <v>2.88</v>
       </c>
       <c r="P57" s="14">
         <v>3.66</v>
       </c>
       <c r="Q57" s="14">
         <v>4.86</v>
       </c>
       <c r="R57" s="14">
         <v>4.81</v>
       </c>
       <c r="S57" s="14">
         <v>3.04</v>
       </c>
       <c r="T57" s="14">
         <v>2.51</v>
       </c>
       <c r="U57" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="58" spans="1:21" ht="15">
       <c r="A58" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B58" s="14">
         <v>13.81</v>
       </c>
       <c r="C58" s="14">
         <v>14.56</v>
       </c>
       <c r="D58" s="14">
         <v>14.89</v>
       </c>
       <c r="E58" s="14">
         <v>14.08</v>
       </c>
       <c r="F58" s="14">
         <v>16.15</v>
       </c>
       <c r="G58" s="14">
         <v>3.97</v>
       </c>
       <c r="H58" s="14">
@@ -5046,54 +5049,54 @@
       <c r="L58" s="14">
         <v>6.56</v>
       </c>
       <c r="M58" s="14">
         <v>4.84</v>
       </c>
       <c r="N58" s="14">
         <v>4.79</v>
       </c>
       <c r="O58" s="14">
         <v>2.94</v>
       </c>
       <c r="P58" s="14">
         <v>4.08</v>
       </c>
       <c r="Q58" s="14">
         <v>3.73</v>
       </c>
       <c r="R58" s="14">
         <v>4.59</v>
       </c>
       <c r="S58" s="14">
         <v>1.98</v>
       </c>
       <c r="T58" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U58" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="59" spans="1:21" ht="15">
       <c r="A59" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B59" s="14">
         <v>13.84</v>
       </c>
       <c r="C59" s="14">
         <v>13.79</v>
       </c>
       <c r="D59" s="14">
         <v>15.02</v>
       </c>
       <c r="E59" s="14">
         <v>13.74</v>
       </c>
       <c r="F59" s="14">
         <v>15.86</v>
       </c>
       <c r="G59" s="14">
         <v>3.78</v>
       </c>
       <c r="H59" s="14">
@@ -5569,51 +5572,51 @@
       <c r="M66" s="14">
         <v>4.30</v>
       </c>
       <c r="N66" s="14">
         <v>3.17</v>
       </c>
       <c r="O66" s="14">
         <v>3.29</v>
       </c>
       <c r="P66" s="14">
         <v>3.87</v>
       </c>
       <c r="Q66" s="14">
         <v>3.79</v>
       </c>
       <c r="R66" s="14">
         <v>2.85</v>
       </c>
       <c r="S66" s="14">
         <v>1.90</v>
       </c>
       <c r="T66" s="14">
         <v>3.08</v>
       </c>
       <c r="U66" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="67" spans="1:21" ht="15">
       <c r="A67" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B67" s="14">
         <v>13.65</v>
       </c>
       <c r="C67" s="14">
         <v>10.36</v>
       </c>
       <c r="D67" s="14">
         <v>14.79</v>
       </c>
       <c r="E67" s="14">
         <v>14.10</v>
       </c>
       <c r="F67" s="14">
         <v>15.52</v>
       </c>
       <c r="G67" s="14">
         <v>4.08</v>
       </c>
       <c r="H67" s="14">
@@ -5634,51 +5637,51 @@
       <c r="M67" s="14">
         <v>4.41</v>
       </c>
       <c r="N67" s="14">
         <v>6.19</v>
       </c>
       <c r="O67" s="14">
         <v>3.28</v>
       </c>
       <c r="P67" s="14">
         <v>3.70</v>
       </c>
       <c r="Q67" s="14">
         <v>3.63</v>
       </c>
       <c r="R67" s="14">
         <v>3.90</v>
       </c>
       <c r="S67" s="14">
         <v>2.28</v>
       </c>
       <c r="T67" s="14">
         <v>5.40</v>
       </c>
       <c r="U67" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="68" spans="1:21" ht="15">
       <c r="A68" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B68" s="14">
         <v>13.72</v>
       </c>
       <c r="C68" s="14">
         <v>11.61</v>
       </c>
       <c r="D68" s="14">
         <v>14.70</v>
       </c>
       <c r="E68" s="14">
         <v>14.05</v>
       </c>
       <c r="F68" s="14">
         <v>15.76</v>
       </c>
       <c r="G68" s="14">
         <v>4.24</v>
       </c>
       <c r="H68" s="14">
@@ -6068,51 +6071,51 @@
       <c r="F74" s="14">
         <v>13.23</v>
       </c>
       <c r="G74" s="14">
         <v>3.54</v>
       </c>
       <c r="H74" s="14">
         <v>3.21</v>
       </c>
       <c r="I74" s="14">
         <v>6.40</v>
       </c>
       <c r="J74" s="14">
         <v>4.80</v>
       </c>
       <c r="K74" s="14">
         <v>3.65</v>
       </c>
       <c r="L74" s="14">
         <v>5.34</v>
       </c>
       <c r="M74" s="14">
         <v>3.47</v>
       </c>
       <c r="N74" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="O74" s="14">
         <v>3.16</v>
       </c>
       <c r="P74" s="14">
         <v>3.94</v>
       </c>
       <c r="Q74" s="14">
         <v>5.30</v>
       </c>
       <c r="R74" s="14">
         <v>3.56</v>
       </c>
       <c r="S74" s="14">
         <v>2.88</v>
       </c>
       <c r="T74" s="14">
         <v>6.19</v>
       </c>
       <c r="U74" s="14">
         <v>2.35</v>
       </c>
     </row>
     <row r="75" spans="1:21" ht="15">
       <c r="A75" s="14" t="s">
@@ -6284,51 +6287,51 @@
       <c r="M77" s="14">
         <v>3.32</v>
       </c>
       <c r="N77" s="14">
         <v>4.06</v>
       </c>
       <c r="O77" s="14">
         <v>2.90</v>
       </c>
       <c r="P77" s="14">
         <v>3.41</v>
       </c>
       <c r="Q77" s="14">
         <v>4.18</v>
       </c>
       <c r="R77" s="14">
         <v>3.18</v>
       </c>
       <c r="S77" s="14">
         <v>1.56</v>
       </c>
       <c r="T77" s="14">
         <v>3.17</v>
       </c>
       <c r="U77" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="78" spans="1:21" ht="15">
       <c r="A78" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B78" s="14">
         <v>13.40</v>
       </c>
       <c r="C78" s="14">
         <v>9.5299999999999994</v>
       </c>
       <c r="D78" s="14">
         <v>14.04</v>
       </c>
       <c r="E78" s="14">
         <v>12.57</v>
       </c>
       <c r="F78" s="14">
         <v>13.02</v>
       </c>
       <c r="G78" s="14">
         <v>3.60</v>
       </c>
       <c r="H78" s="14">
@@ -6523,51 +6526,51 @@
       <c r="F81" s="14">
         <v>12.49</v>
       </c>
       <c r="G81" s="14">
         <v>3.96</v>
       </c>
       <c r="H81" s="14">
         <v>2.65</v>
       </c>
       <c r="I81" s="14">
         <v>5.15</v>
       </c>
       <c r="J81" s="14">
         <v>5.89</v>
       </c>
       <c r="K81" s="14">
         <v>3.29</v>
       </c>
       <c r="L81" s="14">
         <v>5.11</v>
       </c>
       <c r="M81" s="14">
         <v>2.69</v>
       </c>
       <c r="N81" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="O81" s="14">
         <v>3</v>
       </c>
       <c r="P81" s="14">
         <v>3.65</v>
       </c>
       <c r="Q81" s="14">
         <v>3.87</v>
       </c>
       <c r="R81" s="14">
         <v>3.52</v>
       </c>
       <c r="S81" s="14">
         <v>1.75</v>
       </c>
       <c r="T81" s="14">
         <v>2.90</v>
       </c>
       <c r="U81" s="14">
         <v>4.72</v>
       </c>
     </row>
     <row r="82" spans="1:21" ht="15">
       <c r="A82" s="14" t="s">
@@ -6739,51 +6742,51 @@
       <c r="M84" s="14">
         <v>2.58</v>
       </c>
       <c r="N84" s="14">
         <v>2.21</v>
       </c>
       <c r="O84" s="14">
         <v>2.98</v>
       </c>
       <c r="P84" s="14">
         <v>3.69</v>
       </c>
       <c r="Q84" s="14">
         <v>3.34</v>
       </c>
       <c r="R84" s="14">
         <v>2.55</v>
       </c>
       <c r="S84" s="14">
         <v>2.19</v>
       </c>
       <c r="T84" s="14">
         <v>2.69</v>
       </c>
       <c r="U84" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:21" ht="15">
       <c r="A85" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B85" s="14">
         <v>14.15</v>
       </c>
       <c r="C85" s="14">
         <v>8.15</v>
       </c>
       <c r="D85" s="14">
         <v>13.14</v>
       </c>
       <c r="E85" s="14">
         <v>11.43</v>
       </c>
       <c r="F85" s="14">
         <v>11.94</v>
       </c>
       <c r="G85" s="14">
         <v>3.11</v>
       </c>
       <c r="H85" s="14">
@@ -6866,51 +6869,51 @@
       <c r="L86" s="14">
         <v>6.66</v>
       </c>
       <c r="M86" s="14">
         <v>2.74</v>
       </c>
       <c r="N86" s="14">
         <v>3.09</v>
       </c>
       <c r="O86" s="14">
         <v>2.78</v>
       </c>
       <c r="P86" s="14">
         <v>3.38</v>
       </c>
       <c r="Q86" s="14">
         <v>3.23</v>
       </c>
       <c r="R86" s="14">
         <v>2.61</v>
       </c>
       <c r="S86" s="14">
         <v>1.61</v>
       </c>
       <c r="T86" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U86" s="14">
         <v>3.70</v>
       </c>
     </row>
     <row r="87" spans="1:21" ht="15">
       <c r="A87" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B87" s="14">
         <v>14.26</v>
       </c>
       <c r="C87" s="14">
         <v>7.96</v>
       </c>
       <c r="D87" s="14">
         <v>13.44</v>
       </c>
       <c r="E87" s="14">
         <v>11.54</v>
       </c>
       <c r="F87" s="14">
         <v>12.08</v>
       </c>
       <c r="G87" s="14">
@@ -7061,51 +7064,51 @@
       <c r="L89" s="14">
         <v>5.20</v>
       </c>
       <c r="M89" s="14">
         <v>2.71</v>
       </c>
       <c r="N89" s="14">
         <v>3</v>
       </c>
       <c r="O89" s="14">
         <v>2.75</v>
       </c>
       <c r="P89" s="14">
         <v>3.24</v>
       </c>
       <c r="Q89" s="14">
         <v>4.89</v>
       </c>
       <c r="R89" s="14">
         <v>2.45</v>
       </c>
       <c r="S89" s="14">
         <v>1.53</v>
       </c>
       <c r="T89" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U89" s="14">
         <v>3.41</v>
       </c>
     </row>
     <row r="90" spans="1:21" ht="15">
       <c r="A90" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B90" s="14">
         <v>14.10</v>
       </c>
       <c r="C90" s="14">
         <v>7.32</v>
       </c>
       <c r="D90" s="14">
         <v>12.55</v>
       </c>
       <c r="E90" s="14">
         <v>11.31</v>
       </c>
       <c r="F90" s="14">
         <v>11.55</v>
       </c>
       <c r="G90" s="14">
@@ -7451,51 +7454,51 @@
       <c r="L95" s="14">
         <v>4.06</v>
       </c>
       <c r="M95" s="14">
         <v>2.31</v>
       </c>
       <c r="N95" s="14">
         <v>2.38</v>
       </c>
       <c r="O95" s="14">
         <v>2.36</v>
       </c>
       <c r="P95" s="14">
         <v>2.97</v>
       </c>
       <c r="Q95" s="14">
         <v>5.68</v>
       </c>
       <c r="R95" s="14">
         <v>2.96</v>
       </c>
       <c r="S95" s="14">
         <v>2.03</v>
       </c>
       <c r="T95" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U95" s="14">
         <v>2.91</v>
       </c>
     </row>
     <row r="96" spans="1:21" ht="15">
       <c r="A96" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B96" s="14">
         <v>13.71</v>
       </c>
       <c r="C96" s="14">
         <v>6.46</v>
       </c>
       <c r="D96" s="14">
         <v>11.78</v>
       </c>
       <c r="E96" s="14">
         <v>10.46</v>
       </c>
       <c r="F96" s="14">
         <v>11.19</v>
       </c>
       <c r="G96" s="14">
@@ -10119,51 +10122,51 @@
       <c r="M136" s="14">
         <v>1.64</v>
       </c>
       <c r="N136" s="14">
         <v>3.60</v>
       </c>
       <c r="O136" s="14">
         <v>2.33</v>
       </c>
       <c r="P136" s="14">
         <v>2.75</v>
       </c>
       <c r="Q136" s="14">
         <v>5.78</v>
       </c>
       <c r="R136" s="14">
         <v>7.23</v>
       </c>
       <c r="S136" s="14">
         <v>1.51</v>
       </c>
       <c r="T136" s="14">
         <v>3.14</v>
       </c>
       <c r="U136" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="137" spans="1:21" ht="15">
       <c r="A137" s="14" t="s">
         <v>154</v>
       </c>
       <c r="B137" s="14">
         <v>13.25</v>
       </c>
       <c r="C137" s="14">
         <v>7.55</v>
       </c>
       <c r="D137" s="14">
         <v>8.42</v>
       </c>
       <c r="E137" s="14">
         <v>7.48</v>
       </c>
       <c r="F137" s="14">
         <v>8.3000000000000007</v>
       </c>
       <c r="G137" s="14">
         <v>1.51</v>
       </c>
       <c r="H137" s="14">
@@ -10831,51 +10834,51 @@
       <c r="L147" s="14">
         <v>3.64</v>
       </c>
       <c r="M147" s="14">
         <v>1.09</v>
       </c>
       <c r="N147" s="14">
         <v>1.96</v>
       </c>
       <c r="O147" s="14">
         <v>2.27</v>
       </c>
       <c r="P147" s="14">
         <v>2.38</v>
       </c>
       <c r="Q147" s="14">
         <v>3.33</v>
       </c>
       <c r="R147" s="14">
         <v>3.15</v>
       </c>
       <c r="S147" s="14">
         <v>1.80</v>
       </c>
       <c r="T147" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U147" s="14">
         <v>2.07</v>
       </c>
     </row>
     <row r="148" spans="1:21" ht="15">
       <c r="A148" s="14" t="s">
         <v>165</v>
       </c>
       <c r="B148" s="14">
         <v>12.88</v>
       </c>
       <c r="C148" s="14">
         <v>8.5500000000000007</v>
       </c>
       <c r="D148" s="14">
         <v>10.06</v>
       </c>
       <c r="E148" s="14">
         <v>8.06</v>
       </c>
       <c r="F148" s="14">
         <v>9.17</v>
       </c>
       <c r="G148" s="14">
@@ -11156,51 +11159,51 @@
       <c r="L152" s="14">
         <v>3.53</v>
       </c>
       <c r="M152" s="14">
         <v>1.01</v>
       </c>
       <c r="N152" s="14">
         <v>2.21</v>
       </c>
       <c r="O152" s="14">
         <v>2.28</v>
       </c>
       <c r="P152" s="14">
         <v>2.31</v>
       </c>
       <c r="Q152" s="14">
         <v>2.95</v>
       </c>
       <c r="R152" s="14">
         <v>3.45</v>
       </c>
       <c r="S152" s="14">
         <v>1.81</v>
       </c>
       <c r="T152" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U152" s="14">
         <v>1.59</v>
       </c>
     </row>
     <row r="153" spans="1:21" ht="15">
       <c r="A153" s="14" t="s">
         <v>170</v>
       </c>
       <c r="B153" s="14">
         <v>12.08</v>
       </c>
       <c r="C153" s="14">
         <v>7.94</v>
       </c>
       <c r="D153" s="14">
         <v>9.02</v>
       </c>
       <c r="E153" s="14">
         <v>8.0299999999999994</v>
       </c>
       <c r="F153" s="14">
         <v>8.99</v>
       </c>
       <c r="G153" s="14">
@@ -11351,51 +11354,51 @@
       <c r="L155" s="14">
         <v>4.13</v>
       </c>
       <c r="M155" s="14">
         <v>0.97</v>
       </c>
       <c r="N155" s="14">
         <v>2.29</v>
       </c>
       <c r="O155" s="14">
         <v>2.33</v>
       </c>
       <c r="P155" s="14">
         <v>2.58</v>
       </c>
       <c r="Q155" s="14">
         <v>3.51</v>
       </c>
       <c r="R155" s="14">
         <v>3.41</v>
       </c>
       <c r="S155" s="14">
         <v>2.44</v>
       </c>
       <c r="T155" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U155" s="14">
         <v>1.60</v>
       </c>
     </row>
     <row r="156" spans="1:21" ht="15">
       <c r="A156" s="14" t="s">
         <v>173</v>
       </c>
       <c r="B156" s="14">
         <v>12.09</v>
       </c>
       <c r="C156" s="14">
         <v>8.8000000000000007</v>
       </c>
       <c r="D156" s="14">
         <v>9.59</v>
       </c>
       <c r="E156" s="14">
         <v>8.0400000000000009</v>
       </c>
       <c r="F156" s="14">
         <v>9.34</v>
       </c>
       <c r="G156" s="14">
@@ -11611,51 +11614,51 @@
       <c r="L159" s="14">
         <v>4.77</v>
       </c>
       <c r="M159" s="14">
         <v>0.98</v>
       </c>
       <c r="N159" s="14">
         <v>2.47</v>
       </c>
       <c r="O159" s="14">
         <v>2.28</v>
       </c>
       <c r="P159" s="14">
         <v>2.38</v>
       </c>
       <c r="Q159" s="14">
         <v>4.12</v>
       </c>
       <c r="R159" s="14">
         <v>4.77</v>
       </c>
       <c r="S159" s="14">
         <v>1.62</v>
       </c>
       <c r="T159" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U159" s="14">
         <v>1.41</v>
       </c>
     </row>
     <row r="160" spans="1:21" ht="15">
       <c r="A160" s="14" t="s">
         <v>177</v>
       </c>
       <c r="B160" s="14">
         <v>12.61</v>
       </c>
       <c r="C160" s="14">
         <v>10.75</v>
       </c>
       <c r="D160" s="14">
         <v>7.61</v>
       </c>
       <c r="E160" s="14">
         <v>7.14</v>
       </c>
       <c r="F160" s="14">
         <v>8.26</v>
       </c>
       <c r="G160" s="14">
@@ -13496,51 +13499,51 @@
       <c r="L188" s="14">
         <v>6.47</v>
       </c>
       <c r="M188" s="14">
         <v>4.18</v>
       </c>
       <c r="N188" s="14">
         <v>6.04</v>
       </c>
       <c r="O188" s="14">
         <v>5.86</v>
       </c>
       <c r="P188" s="14">
         <v>6.09</v>
       </c>
       <c r="Q188" s="14">
         <v>5.99</v>
       </c>
       <c r="R188" s="14">
         <v>6.64</v>
       </c>
       <c r="S188" s="14">
         <v>6.18</v>
       </c>
       <c r="T188" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U188" s="14">
         <v>5.31</v>
       </c>
     </row>
     <row r="189" spans="1:21" ht="15">
       <c r="A189" s="14" t="s">
         <v>206</v>
       </c>
       <c r="B189" s="14">
         <v>11</v>
       </c>
       <c r="C189" s="14">
         <v>16.46</v>
       </c>
       <c r="D189" s="14">
         <v>10.60</v>
       </c>
       <c r="E189" s="14">
         <v>9.3800000000000008</v>
       </c>
       <c r="F189" s="14">
         <v>11.24</v>
       </c>
       <c r="G189" s="14">
@@ -14601,51 +14604,51 @@
       <c r="L205" s="14">
         <v>5</v>
       </c>
       <c r="M205" s="14">
         <v>3.89</v>
       </c>
       <c r="N205" s="14">
         <v>7.11</v>
       </c>
       <c r="O205" s="14">
         <v>3.99</v>
       </c>
       <c r="P205" s="14">
         <v>4.06</v>
       </c>
       <c r="Q205" s="14">
         <v>5.98</v>
       </c>
       <c r="R205" s="14">
         <v>6.46</v>
       </c>
       <c r="S205" s="14">
         <v>4.04</v>
       </c>
       <c r="T205" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="U205" s="14">
         <v>3.50</v>
       </c>
     </row>
     <row r="206" spans="1:21" ht="15">
       <c r="A206" s="14" t="s">
         <v>223</v>
       </c>
       <c r="B206" s="14">
         <v>9.8800000000000008</v>
       </c>
       <c r="C206" s="14">
         <v>22.04</v>
       </c>
       <c r="D206" s="14">
         <v>10.07</v>
       </c>
       <c r="E206" s="14">
         <v>9.23</v>
       </c>
       <c r="F206" s="14">
         <v>11.01</v>
       </c>
       <c r="G206" s="14">
@@ -15387,61 +15390,114 @@
       <c r="N217" s="14">
         <v>6.63</v>
       </c>
       <c r="O217" s="14">
         <v>4.17</v>
       </c>
       <c r="P217" s="14">
         <v>4.33</v>
       </c>
       <c r="Q217" s="14">
         <v>5.67</v>
       </c>
       <c r="R217" s="14">
         <v>6.31</v>
       </c>
       <c r="S217" s="14">
         <v>4.34</v>
       </c>
       <c r="T217" s="14">
         <v>3.63</v>
       </c>
       <c r="U217" s="14">
         <v>4.65</v>
       </c>
     </row>
-    <row r="218" spans="12:21" ht="15">
-[...9 lines deleted...]
-      <c r="U218" s="1"/>
+    <row r="218" spans="1:21" ht="15">
+      <c r="A218" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="B218" s="14">
+        <v>10.07</v>
+      </c>
+      <c r="C218" s="14">
+        <v>15.20</v>
+      </c>
+      <c r="D218" s="14">
+        <v>8.94</v>
+      </c>
+      <c r="E218" s="14">
+        <v>8.26</v>
+      </c>
+      <c r="F218" s="14">
+        <v>10.07</v>
+      </c>
+      <c r="G218" s="14">
+        <v>3.56</v>
+      </c>
+      <c r="H218" s="14">
+        <v>3.69</v>
+      </c>
+      <c r="I218" s="14">
+        <v>3.23</v>
+      </c>
+      <c r="J218" s="14">
+        <v>5.29</v>
+      </c>
+      <c r="K218" s="14">
+        <v>3.97</v>
+      </c>
+      <c r="L218" s="14">
+        <v>4.86</v>
+      </c>
+      <c r="M218" s="14">
+        <v>3.89</v>
+      </c>
+      <c r="N218" s="14">
+        <v>6.22</v>
+      </c>
+      <c r="O218" s="14">
+        <v>4.22</v>
+      </c>
+      <c r="P218" s="14">
+        <v>4.33</v>
+      </c>
+      <c r="Q218" s="14">
+        <v>5.79</v>
+      </c>
+      <c r="R218" s="14">
+        <v>6.56</v>
+      </c>
+      <c r="S218" s="14">
+        <v>4.47</v>
+      </c>
+      <c r="T218" s="14">
+        <v>4.16</v>
+      </c>
+      <c r="U218" s="14">
+        <v>3.76</v>
+      </c>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
@@ -15470,80 +15526,92 @@
       <c r="U222" s="1"/>
     </row>
     <row r="223" spans="12:21" ht="15">
       <c r="L223" s="1"/>
       <c r="M223" s="1"/>
       <c r="N223" s="1"/>
       <c r="O223" s="1"/>
       <c r="P223" s="1"/>
       <c r="Q223" s="1"/>
       <c r="R223" s="1"/>
       <c r="S223" s="1"/>
       <c r="T223" s="1"/>
       <c r="U223" s="1"/>
     </row>
     <row r="224" spans="12:21" ht="15">
       <c r="L224" s="1"/>
       <c r="M224" s="1"/>
       <c r="N224" s="1"/>
       <c r="O224" s="1"/>
       <c r="P224" s="1"/>
       <c r="Q224" s="1"/>
       <c r="R224" s="1"/>
       <c r="S224" s="1"/>
       <c r="T224" s="1"/>
       <c r="U224" s="1"/>
+    </row>
+    <row r="225" spans="12:21" ht="15">
+      <c r="L225" s="1"/>
+      <c r="M225" s="1"/>
+      <c r="N225" s="1"/>
+      <c r="O225" s="1"/>
+      <c r="P225" s="1"/>
+      <c r="Q225" s="1"/>
+      <c r="R225" s="1"/>
+      <c r="S225" s="1"/>
+      <c r="T225" s="1"/>
+      <c r="U225" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F975581-A2EC-451F-8A82-817FDF8F84E6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U222"/>
+  <dimension ref="A1:U224"/>
   <sheetViews>
     <sheetView workbookViewId="0" topLeftCell="A1">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.5714285714286" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="8.42857142857143" style="1" customWidth="1"/>
     <col min="3" max="11" width="12.5714285714286" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.14285714285714" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="15">
       <c r="A1" s="7" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
@@ -29110,51 +29178,51 @@
       <c r="K213" s="14">
         <v>3.66</v>
       </c>
       <c r="L213" s="14">
         <v>3.87</v>
       </c>
       <c r="M213" s="14">
         <v>4.32</v>
       </c>
       <c r="N213" s="14">
         <v>4.21</v>
       </c>
       <c r="O213" s="14">
         <v>3.63</v>
       </c>
       <c r="P213" s="14">
         <v>3.70</v>
       </c>
       <c r="Q213" s="14">
         <v>4.96</v>
       </c>
       <c r="R213" s="14">
         <v>3.77</v>
       </c>
       <c r="S213" s="14">
-        <v>3.19</v>
+        <v>3.18</v>
       </c>
       <c r="T213" s="14">
         <v>3.56</v>
       </c>
       <c r="U213" s="14">
         <v>3.67</v>
       </c>
     </row>
     <row r="214" spans="1:21" ht="15">
       <c r="A214" s="14" t="s">
         <v>231</v>
       </c>
       <c r="B214" s="14">
         <v>7.74</v>
       </c>
       <c r="C214" s="14">
         <v>7.02</v>
       </c>
       <c r="D214" s="14">
         <v>6.77</v>
       </c>
       <c r="E214" s="14">
         <v>7.99</v>
       </c>
       <c r="F214" s="14">
@@ -29166,66 +29234,66 @@
       <c r="H214" s="14">
         <v>3.35</v>
       </c>
       <c r="I214" s="14">
         <v>3.52</v>
       </c>
       <c r="J214" s="14">
         <v>3.24</v>
       </c>
       <c r="K214" s="14">
         <v>3.64</v>
       </c>
       <c r="L214" s="14">
         <v>3.89</v>
       </c>
       <c r="M214" s="14">
         <v>4.16</v>
       </c>
       <c r="N214" s="14">
         <v>4.20</v>
       </c>
       <c r="O214" s="14">
         <v>3.64</v>
       </c>
       <c r="P214" s="14">
-        <v>3.74</v>
+        <v>3.73</v>
       </c>
       <c r="Q214" s="14">
         <v>4.93</v>
       </c>
       <c r="R214" s="14">
         <v>3.80</v>
       </c>
       <c r="S214" s="14">
-        <v>3.36</v>
+        <v>3.34</v>
       </c>
       <c r="T214" s="14">
         <v>3.45</v>
       </c>
       <c r="U214" s="14">
-        <v>3.68</v>
+        <v>3.69</v>
       </c>
     </row>
     <row r="215" spans="1:21" ht="15">
       <c r="A215" s="14" t="s">
         <v>232</v>
       </c>
       <c r="B215" s="14">
         <v>7.65</v>
       </c>
       <c r="C215" s="14">
         <v>7.11</v>
       </c>
       <c r="D215" s="14">
         <v>6.94</v>
       </c>
       <c r="E215" s="14">
         <v>8.120000000000001</v>
       </c>
       <c r="F215" s="14">
         <v>8.34</v>
       </c>
       <c r="G215" s="14">
         <v>3.56</v>
       </c>
       <c r="H215" s="14">
@@ -29254,181 +29322,311 @@
       </c>
       <c r="P215" s="14">
         <v>3.79</v>
       </c>
       <c r="Q215" s="14">
         <v>4.94</v>
       </c>
       <c r="R215" s="14">
         <v>3.88</v>
       </c>
       <c r="S215" s="14">
         <v>3.34</v>
       </c>
       <c r="T215" s="14">
         <v>3.69</v>
       </c>
       <c r="U215" s="14">
         <v>3.67</v>
       </c>
     </row>
     <row r="216" spans="1:21" ht="15">
       <c r="A216" s="14" t="s">
         <v>233</v>
       </c>
       <c r="B216" s="14">
-        <v>7.66</v>
+        <v>7.65</v>
       </c>
       <c r="C216" s="14">
-        <v>7.15</v>
+        <v>7.18</v>
       </c>
       <c r="D216" s="14">
-        <v>6.95</v>
+        <v>6.97</v>
       </c>
       <c r="E216" s="14">
         <v>8.1400000000000006</v>
       </c>
       <c r="F216" s="14">
-        <v>8.42</v>
+        <v>8.43</v>
       </c>
       <c r="G216" s="14">
         <v>3.60</v>
       </c>
       <c r="H216" s="14">
-        <v>3.47</v>
+        <v>3.46</v>
       </c>
       <c r="I216" s="14">
         <v>3.65</v>
       </c>
       <c r="J216" s="14">
         <v>3.32</v>
       </c>
       <c r="K216" s="14">
         <v>3.76</v>
       </c>
       <c r="L216" s="14">
-        <v>3.93</v>
+        <v>3.92</v>
       </c>
       <c r="M216" s="14">
         <v>4.51</v>
       </c>
       <c r="N216" s="14">
         <v>4.44</v>
       </c>
       <c r="O216" s="14">
         <v>3.68</v>
       </c>
       <c r="P216" s="14">
         <v>3.89</v>
       </c>
       <c r="Q216" s="14">
-        <v>5.19</v>
+        <v>5.22</v>
       </c>
       <c r="R216" s="14">
-        <v>3.93</v>
+        <v>3.94</v>
       </c>
       <c r="S216" s="14">
-        <v>3.34</v>
+        <v>3.33</v>
       </c>
       <c r="T216" s="14">
         <v>3.81</v>
       </c>
       <c r="U216" s="14">
-        <v>3.70</v>
-[...24 lines deleted...]
-      <c r="U218" s="1"/>
+        <v>3.71</v>
+      </c>
+    </row>
+    <row r="217" spans="1:21" ht="15">
+      <c r="A217" s="14" t="s">
+        <v>234</v>
+      </c>
+      <c r="B217" s="14">
+        <v>7.63</v>
+      </c>
+      <c r="C217" s="14">
+        <v>7.20</v>
+      </c>
+      <c r="D217" s="14">
+        <v>6.88</v>
+      </c>
+      <c r="E217" s="14">
+        <v>7.99</v>
+      </c>
+      <c r="F217" s="14">
+        <v>8.2200000000000006</v>
+      </c>
+      <c r="G217" s="14">
+        <v>3.65</v>
+      </c>
+      <c r="H217" s="14">
+        <v>3.52</v>
+      </c>
+      <c r="I217" s="14">
+        <v>3.67</v>
+      </c>
+      <c r="J217" s="14">
+        <v>3.34</v>
+      </c>
+      <c r="K217" s="14">
+        <v>3.77</v>
+      </c>
+      <c r="L217" s="14">
+        <v>4.04</v>
+      </c>
+      <c r="M217" s="14">
+        <v>4.54</v>
+      </c>
+      <c r="N217" s="14">
+        <v>4.32</v>
+      </c>
+      <c r="O217" s="14">
+        <v>3.79</v>
+      </c>
+      <c r="P217" s="14">
+        <v>3.96</v>
+      </c>
+      <c r="Q217" s="14">
+        <v>5.19</v>
+      </c>
+      <c r="R217" s="14">
+        <v>3.95</v>
+      </c>
+      <c r="S217" s="14">
+        <v>3.58</v>
+      </c>
+      <c r="T217" s="14">
+        <v>3.75</v>
+      </c>
+      <c r="U217" s="14">
+        <v>3.78</v>
+      </c>
+    </row>
+    <row r="218" spans="1:21" ht="15">
+      <c r="A218" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="B218" s="14">
+        <v>7.62</v>
+      </c>
+      <c r="C218" s="14">
+        <v>7.45</v>
+      </c>
+      <c r="D218" s="14">
+        <v>6.91</v>
+      </c>
+      <c r="E218" s="14">
+        <v>8.07</v>
+      </c>
+      <c r="F218" s="14">
+        <v>8.32</v>
+      </c>
+      <c r="G218" s="14">
+        <v>3.69</v>
+      </c>
+      <c r="H218" s="14">
+        <v>3.57</v>
+      </c>
+      <c r="I218" s="14">
+        <v>3.73</v>
+      </c>
+      <c r="J218" s="14">
+        <v>3.36</v>
+      </c>
+      <c r="K218" s="14">
+        <v>3.81</v>
+      </c>
+      <c r="L218" s="14">
+        <v>4.12</v>
+      </c>
+      <c r="M218" s="14">
+        <v>4.55</v>
+      </c>
+      <c r="N218" s="14">
+        <v>4.41</v>
+      </c>
+      <c r="O218" s="14">
+        <v>3.83</v>
+      </c>
+      <c r="P218" s="14">
+        <v>3.95</v>
+      </c>
+      <c r="Q218" s="14">
+        <v>5.1000000000000014</v>
+      </c>
+      <c r="R218" s="14">
+        <v>3.98</v>
+      </c>
+      <c r="S218" s="14">
+        <v>3.56</v>
+      </c>
+      <c r="T218" s="14">
+        <v>3.79</v>
+      </c>
+      <c r="U218" s="14">
+        <v>3.86</v>
+      </c>
     </row>
     <row r="219" spans="12:21" ht="15">
       <c r="L219" s="1"/>
       <c r="M219" s="1"/>
       <c r="N219" s="1"/>
       <c r="O219" s="1"/>
       <c r="P219" s="1"/>
       <c r="Q219" s="1"/>
       <c r="R219" s="1"/>
       <c r="S219" s="1"/>
       <c r="T219" s="1"/>
       <c r="U219" s="1"/>
     </row>
     <row r="220" spans="12:21" ht="15">
       <c r="L220" s="1"/>
       <c r="M220" s="1"/>
       <c r="N220" s="1"/>
       <c r="O220" s="1"/>
       <c r="P220" s="1"/>
       <c r="Q220" s="1"/>
       <c r="R220" s="1"/>
       <c r="S220" s="1"/>
       <c r="T220" s="1"/>
       <c r="U220" s="1"/>
     </row>
     <row r="221" spans="12:21" ht="15">
       <c r="L221" s="1"/>
       <c r="M221" s="1"/>
       <c r="N221" s="1"/>
       <c r="O221" s="1"/>
       <c r="P221" s="1"/>
       <c r="Q221" s="1"/>
       <c r="R221" s="1"/>
       <c r="S221" s="1"/>
       <c r="T221" s="1"/>
       <c r="U221" s="1"/>
     </row>
     <row r="222" spans="12:21" ht="15">
       <c r="L222" s="1"/>
       <c r="M222" s="1"/>
       <c r="N222" s="1"/>
       <c r="O222" s="1"/>
       <c r="P222" s="1"/>
       <c r="Q222" s="1"/>
       <c r="R222" s="1"/>
       <c r="S222" s="1"/>
       <c r="T222" s="1"/>
       <c r="U222" s="1"/>
+    </row>
+    <row r="223" spans="12:21" ht="15">
+      <c r="L223" s="1"/>
+      <c r="M223" s="1"/>
+      <c r="N223" s="1"/>
+      <c r="O223" s="1"/>
+      <c r="P223" s="1"/>
+      <c r="Q223" s="1"/>
+      <c r="R223" s="1"/>
+      <c r="S223" s="1"/>
+      <c r="T223" s="1"/>
+      <c r="U223" s="1"/>
+    </row>
+    <row r="224" spans="12:21" ht="15">
+      <c r="L224" s="1"/>
+      <c r="M224" s="1"/>
+      <c r="N224" s="1"/>
+      <c r="O224" s="1"/>
+      <c r="P224" s="1"/>
+      <c r="Q224" s="1"/>
+      <c r="R224" s="1"/>
+      <c r="S224" s="1"/>
+      <c r="T224" s="1"/>
+      <c r="U224" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="B3:N3"/>
     <mergeCell ref="O3:U3"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:K4"/>
     <mergeCell ref="C5:E5"/>
     <mergeCell ref="G5:J5"/>
     <mergeCell ref="L4:N5"/>
     <mergeCell ref="P4:R5"/>
     <mergeCell ref="S4:U5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="O5:O6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.31496062992126" right="0.31496062992126" top="1.14173228346457" bottom="0.748031496062992" header="0.31496062992126" footer="0.31496062992126"/>
   <pageSetup orientation="portrait" paperSize="9" scale="73" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>